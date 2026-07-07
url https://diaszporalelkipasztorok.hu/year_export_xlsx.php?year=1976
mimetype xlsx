--- v0 (2026-07-06)
+++ v1 (2026-07-07)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Kronológia" sheetId="1" r:id="rId1"/>
+    <sheet name="Cronologia" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -98,21435 +98,21435 @@
     <col min="12" max="12" width="42" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t>Diaszpóra Lelkipásztori Névtár</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>www.diaszporalelkipasztorok.hu</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Év</t>
+          <t>Year</t>
         </is>
       </c>
       <c r="B4">
         <v>1976</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Eseménytípus szűrő</t>
+          <t>Event type filter</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Minden esemény</t>
+          <t>All events</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Ország szűrő</t>
+          <t>Country filter</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Minden ország</t>
+          <t>Tutti i paesi</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
-          <t>Összegzés</t>
+          <t>Summary</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes of the year</t>
         </is>
       </c>
       <c r="B9">
         <v>58</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="B10">
         <v>290</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Születések</t>
+          <t>Births</t>
         </is>
       </c>
       <c r="B11">
         <v>1</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Halálozások</t>
+          <t>Deaths</t>
         </is>
       </c>
       <c r="B12">
         <v>6</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Szentelések</t>
+          <t>Ordinations</t>
         </is>
       </c>
       <c r="B13">
         <v>4</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálatok</t>
+          <t>Domestic services</t>
         </is>
       </c>
       <c r="B14">
         <v>2</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Külföldi szolgálatok</t>
+          <t>Foreign services</t>
         </is>
       </c>
       <c r="B15">
         <v>66</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
-          <t>Év</t>
+          <t>Year</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
-          <t>Szekció</t>
+          <t>Section</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
-          <t>Eseménytípus</t>
+          <t>Event type</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
-          <t>Név</t>
+          <t>Name</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
         <is>
-          <t>Felekezet</t>
+          <t>Denomination</t>
         </is>
       </c>
       <c r="F17" t="inlineStr" s="1">
         <is>
-          <t>Fokozat</t>
+          <t>Grade</t>
         </is>
       </c>
       <c r="G17" t="inlineStr" s="1">
         <is>
-          <t>Egyházmegye / rend</t>
+          <t>Diocese / order</t>
         </is>
       </c>
       <c r="H17" t="inlineStr" s="1">
         <is>
-          <t>Hely</t>
+          <t>Place</t>
         </is>
       </c>
       <c r="I17" t="inlineStr" s="1">
         <is>
-          <t>Ország</t>
+          <t>Country</t>
         </is>
       </c>
       <c r="J17" t="inlineStr" s="1">
         <is>
-          <t>Intézmény</t>
+          <t>Institution</t>
         </is>
       </c>
       <c r="K17" t="inlineStr" s="1">
         <is>
-          <t>Beosztás</t>
+          <t>Position</t>
         </is>
       </c>
       <c r="L17" t="inlineStr" s="1">
         <is>
-          <t>Címke</t>
+          <t>Label</t>
         </is>
       </c>
       <c r="M17" t="inlineStr" s="1">
         <is>
-          <t>Leírás</t>
+          <t>Description</t>
         </is>
       </c>
       <c r="N17" t="inlineStr" s="1">
         <is>
-          <t>Dátum tól</t>
+          <t>Date from</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
-          <t>Dátum ig</t>
+          <t>Date to</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
-          <t>Jelenleg</t>
+          <t>Current</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
-          <t>Személy linkje</t>
+          <t>Person link</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1976</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Babis G. Dániel</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Brooklyn, NY, USA</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Miami Beach, FL, USA
 North Miami, FL, USA</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
           <t>1974
 1976</t>
         </is>
       </c>
       <c r="O18" t="inlineStr">
         <is>
           <t>1976
 1978</t>
         </is>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=23</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1976</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Bartos G. József</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Georgetown, CA, USA</t>
         </is>
       </c>
       <c r="N19">
         <v>1976</v>
       </c>
       <c r="O19">
         <v>1985</v>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=52</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1976</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Barát Ferenc Benignusz OSB</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Szent István perjelség, Woodside, CA, USA - vendégpáter, kórusvezető, latintanár, ének és zenei vezető
+          <t>Szent István perjelség, Woodside, CA, USA - sacerdote ospite, direttore del coro, insegnante di latino, direttore vocale e musicale
 Szent Anzelm perjelség, Woodside, CA, USA</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
           <t>1958
 1976</t>
         </is>
       </c>
       <c r="O20" t="inlineStr">
         <is>
           <t>1976
 1990</t>
         </is>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=43</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1976</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Bendik István Sch.P</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>St. Joseph's Collegiate Institute, Buffalo, NY, USA - tanár</t>
+          <t>St. Joseph's Collegiate Institute, Buffalo, NY, USA - insegnante</t>
         </is>
       </c>
       <c r="N21">
         <v>1974</v>
       </c>
       <c r="O21">
         <v>1976</v>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=66</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1976</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Bodnár István Konstantin</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>St. George Greek Catholic Church, Courtland, ON, Kanada
-Windsor, ON, Kanada - parókus, archipresbiter, valamint a magyar görög katolikus egyházközségek általános helynöke</t>
+          <t>St. George Greek Catholic Church, Courtland, ON, Canada
+Windsor, ON, Canada - parroco, arciprete e vicario generale delle parrocchie greco-cattoliche ungheresi</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
           <t>1969
 1976</t>
         </is>
       </c>
       <c r="O22" t="inlineStr">
         <is>
           <t>1976
 1986</t>
         </is>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=94</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1976</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Bolváry Pál (OSPPE)</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA - segédlelkész
-Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA - plébános</t>
+          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA - viceparroco
+Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA - parroco</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
           <t>1973
 1976</t>
         </is>
       </c>
       <c r="O23" t="inlineStr">
         <is>
           <t>1976
 1993</t>
         </is>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=100</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1976</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Chilla Raymond SJ</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Montréal, QC, Kanada - plébános</t>
+          <t>Montréal, QC, Canada - parroco</t>
         </is>
       </c>
       <c r="N24">
         <v>1976</v>
       </c>
       <c r="O24">
         <v>1979</v>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=124</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1976</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Csaba László Albert Szilván OFM, Dr.</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA - zárdafőnök
-Windber, PA, USA - plébános</t>
+          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA - superiore di convento
+Windber, PA, USA - parroco</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
           <t>1973
 1976</t>
         </is>
       </c>
       <c r="O25" t="inlineStr">
         <is>
           <t>1976
 1979</t>
         </is>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=137</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1976</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Csekey István SDB</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Puerto Rico - misszionárius</t>
+          <t>Puerto Rico - missionario</t>
         </is>
       </c>
       <c r="N26">
         <v>1974</v>
       </c>
       <c r="O26">
         <v>1976</v>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=152</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>1976</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Dengl György Miklós OFM</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA - plébános
-Barberton, OH, USA - plébános</t>
+          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA - parroco
+Barberton, OH, USA - parroco</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
           <t>1965
 1976</t>
         </is>
       </c>
       <c r="O27" t="inlineStr">
         <is>
           <t>1976
 1978</t>
         </is>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=191</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1976</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Dismacsek Ferenc</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA - plébános (A KMVÉ szerint 1980-ig)</t>
+          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA - parroco (secondo il KMVÉ fino al 1980)</t>
         </is>
       </c>
       <c r="N28">
         <v>1938</v>
       </c>
       <c r="O28">
         <v>1976</v>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=202</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>1976</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Püspökszentelés
-[...4 lines deleted...]
-Áthelyezés (új szolgálati hely)</t>
+          <t>Consacrazione episcopale
+Trasferimento (luogo di servizio precedente)
+Trasferimento (luogo di servizio precedente)
+Trasferimento (luogo di servizio precedente)
+Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Dolinay Tamás, püspök, dr.</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>vescovo</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>Scranton, PA, USA
-Johnstown, NY, USA - parókus
-[...3 lines deleted...]
-Passaic, NJ, USA - segédpüspök</t>
+Johnstown, NY, USA - parroco
+South Hills, PA, USA - parroco
+Pottstown, PA, USA - parroco
+Szent István R. K. Egyházközség, Bridgeport, CT, USA - parroco
+Passaic, NJ, USA - vescovo ausiliare</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>1976. november 16.
+          <t>16 novembre 1976
 1948
 1948
 1948
 1948
 1976</t>
         </is>
       </c>
       <c r="O29" t="inlineStr">
         <is>
           <t>1976
 1976
 1976
 1976
 1981</t>
         </is>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=210</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1976</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Domán Imre COr</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>Monterey, CA, USA</t>
         </is>
       </c>
       <c r="N30">
         <v>1976</v>
       </c>
       <c r="O30">
         <v>1985</v>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=211</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1976</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Dénes János Gergely COr, dr.</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>Barabita (Congregatio Clericorum Regularium S. Pauli Decollati)</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>St. Catharines, ON, Kanada</t>
+          <t>St. Catharines, ON, Canada</t>
         </is>
       </c>
       <c r="N31">
         <v>1973</v>
       </c>
       <c r="O31">
         <v>1976</v>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=197</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1976</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Dér-Wolff János SJ</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Stockholm, Svédország - magyar lelkész</t>
+          <t>Stockholm, Svédország - pastore ungherese</t>
         </is>
       </c>
       <c r="N32">
         <v>1976</v>
       </c>
       <c r="O32">
         <v>1977</v>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=198</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>1976</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-[...1 lines deleted...]
-Áthelyezés (új szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Eördögh István, dr</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>São João Batista plébánia, São Paulo, Brazília - segédlelkész
-[...1 lines deleted...]
-Pontificia Università Gregoriana, Róma, Olaszország - postgraduális tanulmányok végzése</t>
+          <t>São João Batista plébánia, São Paulo, Brazília - viceparroco
+Santo Estevão Martir plébánia, São Paulo, Brazília - parroco
+Pontificia Università Gregoriana, Róma, Italia - frequentare studi post-laurea</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
           <t>1973
 1973
 1976</t>
         </is>
       </c>
       <c r="O33" t="inlineStr">
         <is>
           <t>1976
 1976
 1980</t>
         </is>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=242</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1976</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Feczák József</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="N34">
         <v>1972</v>
       </c>
       <c r="O34">
         <v>1976</v>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=254</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>1976</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Gróza József</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>Sonsón-Rionegro, Kolumbia</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Trujillo, Peru - szemináriumi spirituális</t>
+          <t>Trujillo, Peru - seminario spirituale</t>
         </is>
       </c>
       <c r="N35">
         <v>1976</v>
       </c>
       <c r="O35">
         <v>1977</v>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=339</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1976</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Hites Endre Kristóf OSB</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Woodside Priory School, Portola Valley, CA, USA - társalapító és tanár, 1960-1971 között igazgató. 1971 – 1972 között alkotói szabadságon</t>
+          <t>Woodside Priory School, Portola Valley, CA, USA - cofondatore e insegnante, direttore dal 1960 al 1971. In congedo creativo dal 1971 al 1972</t>
         </is>
       </c>
       <c r="N36">
         <v>1957</v>
       </c>
       <c r="O36">
         <v>1976</v>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=395</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1976</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Hitter József SJ</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Kanada - lelkész</t>
+          <t>Hamilton, ON, Canada - pastore</t>
         </is>
       </c>
       <c r="N37">
         <v>1976</v>
       </c>
       <c r="O37">
         <v>1984</v>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=396</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>1976</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Homa József</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Carteret, NJ, USA - parókus</t>
+          <t>Carteret, NJ, USA - parroco</t>
         </is>
       </c>
       <c r="N38">
         <v>1975</v>
       </c>
       <c r="O38">
         <v>1976</v>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=411</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>1976</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Horváth Lajos, Msgr.</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Győr, Magyarország - Mosoni főesperes</t>
+          <t>Győr, Ungheria - Arcivescovo di Moson</t>
         </is>
       </c>
       <c r="N39">
         <v>1976</v>
       </c>
       <c r="O39">
         <v>1980</v>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=429</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1976</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Papszentelés
-Külföldi szolgálat megkezdése</t>
+          <t>Ordinazione sacerdotale
+Inizio del servizio all’estero</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Huszti Mihály</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>Parma, OH, USA
-Szent Miklós templom, Lorain, OH, USA - lelkész</t>
+Szent Miklós templom, Lorain, OH, USA - pastore</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>1976. május 9.
+          <t>9 maggio 1976
 1976</t>
         </is>
       </c>
       <c r="O40">
         <v>1983</v>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=446</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>1976</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Kecskés József Attila OFM</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>Huntington Park, OH, USA</t>
         </is>
       </c>
       <c r="N41">
         <v>1976</v>
       </c>
       <c r="O41">
         <v>1978</v>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=514</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>1976</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Keller György Illés OCD</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Keany, AZ, USA - templomépítő plébános</t>
+          <t>Keany, AZ, USA - parroco costruttore di chiese</t>
         </is>
       </c>
       <c r="N42">
         <v>1963</v>
       </c>
       <c r="O42">
         <v>1976</v>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=518</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1976</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Kerestus, Thomas Joseph</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>Allentown, PA, USA</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>West Reading, PA, USA - segédlelkész
-Schuylkill Haven, PA, USA - segédlelkész</t>
+          <t>West Reading, PA, USA - viceparroco
+Schuylkill Haven, PA, USA - viceparroco</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
           <t>1974
 1976</t>
         </is>
       </c>
       <c r="O43" t="inlineStr">
         <is>
           <t>1976
 1977</t>
         </is>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=521</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1976</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)
-Halálozás</t>
+          <t>Trasferimento (nuovo luogo di servizio)
+Morte</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Kerényi Péter</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>Duquesne, PA, USA
 Palma, OH, USA</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
           <t>1976
-1976. október 10.</t>
+10 ottobre 1976</t>
         </is>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=526</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>1976</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Kiss Lajos SJ</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Clarkston, MI, USA - tercia</t>
+          <t>Clarkston, MI, USA - terza</t>
         </is>
       </c>
       <c r="N45">
         <v>1975</v>
       </c>
       <c r="O45">
         <v>1976</v>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=547</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>1976</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Kopcsa András József</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>Fort Wayne-South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Ft. Wayne, IN, USA - idősotthoni és veterán kórházi lelkész
-St. Louis Besancon, New Heven, CT, USA - segédlelkész, majd 1978-tól plébános</t>
+          <t>Ft. Wayne, IN, USA - cappellano in una casa di riposo e in un ospedale per veterani
+St. Louis Besancon, New Heven, CT, USA - viceparroco, poi parroco dal 1978</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
           <t>1972
 1976</t>
         </is>
       </c>
       <c r="O46" t="inlineStr">
         <is>
           <t>1976
 1986</t>
         </is>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=563</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>1976</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Krafcsik András János C.Ss.R., dr</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>Szent János bizánci katolikus templom, Wilkes-Barre, PA, USA - adminisztrátor, közben adminisztrátor Szent Mária bizánci katolikus templomban isNanticoke, PA
-Szent Mária bizánci katolikus templom, Wilkes-Barre, PA, USA - plébánoshelyettes</t>
+          <t>Szent János bizánci katolikus templom, Wilkes-Barre, PA, USA - amministratore, e al contempo amministratore anche presso la chiesa cattolica bizantina di Santa Maria a Nanticoke, PA
+Szent Mária bizánci katolikus templom, Wilkes-Barre, PA, USA - viceparroco</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
           <t>1974
 1976</t>
         </is>
       </c>
       <c r="O47" t="inlineStr">
         <is>
           <t>1976
 1984</t>
         </is>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=607</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1976</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Papszentelés
-[...1 lines deleted...]
-Áthelyezés (új szolgálati hely)</t>
+          <t>Ordinazione sacerdotale
+Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Kubovics Tibor Egid [Egyed] OSB</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>São Paulo, Brazília
-São Paulo, Brazília - teológiai tanulmányok
-Nova Santa Rosa, Brazília - kisszemináriumi prefektus</t>
+São Paulo, Brazília - studi di teologia
+Nova Santa Rosa, Brazília - prefetto del seminario minore</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>1976. július 27.
+          <t>27 luglio 1976
 1970
 1976</t>
         </is>
       </c>
       <c r="O48" t="inlineStr">
         <is>
           <t>1976
 1978</t>
         </is>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=619</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1976</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Kékessy Imre István SJ, dr</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>Norwood, OH, USA - Xavier Egyetemen tanár
-Tunja, Kolumbia - klarisszák gyóntatója, idősotthoni lelkész</t>
+          <t>Norwood, OH, USA - Docente all’Università Xavier
+Tunja, Kolumbia - confessore delle clarisse, cappellano di una casa di riposo</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
           <t>1971
 1976</t>
         </is>
       </c>
       <c r="O49" t="inlineStr">
         <is>
           <t>1976
 1980</t>
         </is>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=529</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>1976</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Linka Ervin Sándor OSB</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Tarkány, Magyarország - lelkész</t>
+          <t>Tarkány, Ungheria - pastore</t>
         </is>
       </c>
       <c r="N50">
         <v>1960</v>
       </c>
       <c r="O50">
         <v>1976</v>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=660</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>1976</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Magyar Gyula Szervác OSB</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>fratello religioso (non ordinato sacerdote)</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília - bevásárló és az ifjúsági boltok vezetője
-Nova Santa Rosa, Brazília - házgondnok és gazdasági vezető</t>
+          <t>São Paulo, Brazília - responsabile dei negozi di generi alimentari e dei negozi per giovani
+Nova Santa Rosa, Brazília - amministratore di condominio e responsabile amministrativo</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
           <t>1973
 1976</t>
         </is>
       </c>
       <c r="O51" t="inlineStr">
         <is>
           <t>1976
 1983</t>
         </is>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=681</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1976</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA - University of Dallas, majd az University of Plano - egyetemi tanár, közben 1963-1964 és 1965-1966 gimnáziumi tanár is</t>
+          <t>Dallas, TX, USA - Università di Dallas, poi Università di Plano – docente universitario; nel frattempo, dal 1963 al 1964 e dal 1965 al 1966, è stato anche insegnante di scuola superiore</t>
         </is>
       </c>
       <c r="N52">
         <v>1956</v>
       </c>
       <c r="O52">
         <v>1976</v>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=699</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>1976</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Moltesz József SJ</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Clarence, NY, USA - Házas Hétvége szervezője</t>
+          <t>Clarence, NY, USA - Organizzatore di “Weekend per coppie”</t>
         </is>
       </c>
       <c r="N53">
         <v>1976</v>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=768</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1976</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Máhig János, dr</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Notre Dame kórház, Montréal, QC, Kanada - kórházlelkész, magyar lelkész
-Montréal, QC, Kanada - nyugállományban</t>
+          <t>Notre Dame kórház, Montréal, QC, Canada - cappellano ospedaliero, pastore ungherese
+Montréal, QC, Canada - in pensione</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
           <t>1963
 1976</t>
         </is>
       </c>
       <c r="O54" t="inlineStr">
         <is>
           <t>1976
 1977</t>
         </is>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=713</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>1976</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Mészáros Tibor, Msgr.</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Washington DC, USA - testvérének segít, lelkész</t>
+          <t>Washington DC, USA - aiuta suo fratello, pastore</t>
         </is>
       </c>
       <c r="N55">
         <v>1976</v>
       </c>
       <c r="O55">
         <v>1977</v>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=741</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1976</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Nagy József, Dr.</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>San Bernardo Valley, CA, USA - plébános</t>
+          <t>San Bernardo Valley, CA, USA - parroco</t>
         </is>
       </c>
       <c r="N56">
         <v>1972</v>
       </c>
       <c r="O56">
         <v>1976</v>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=794</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>1976</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Nyeste János, Dr.</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>Elyria, OH, USA</t>
         </is>
       </c>
       <c r="N57">
         <v>1976</v>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=826</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>1976</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Németh Ferenc OFM</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>Fairfield, CT, USA</t>
         </is>
       </c>
       <c r="N58">
         <v>1971</v>
       </c>
       <c r="O58">
         <v>1976</v>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=811</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1976</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Németh György Luciusz OFM, Dr.</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Roebling, NJ, USA - lelkész</t>
+          <t>Roebling, NJ, USA - pastore</t>
         </is>
       </c>
       <c r="N59">
         <v>1975</v>
       </c>
       <c r="O59">
         <v>1976</v>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=813</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1976</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Németh Imre</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="N60">
         <v>1975</v>
       </c>
       <c r="O60">
         <v>1976</v>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=814</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>1976</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Németh Sándor, Dr.</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>St. Catharines, ON, Kanada</t>
+          <t>St. Catharines, ON, Canada</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Our Lady of Scapular, Niagara Falls, ON, Kanada - lelkész</t>
+          <t>Our Lady of Scapular, Niagara Falls, ON, Canada - pastore</t>
         </is>
       </c>
       <c r="N61">
         <v>1967</v>
       </c>
       <c r="O61">
         <v>1976</v>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=819</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>1976</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Pattantyús János Sch.P.</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>Canisius College (jelenleg: Canisius University), Buffalo, NY, USA - tanár, igazgatóhelyettes, szemináriumi koordinátor</t>
+          <t>Canisius College (jelenleg: Canisius University), Buffalo, NY, USA - insegnante, vicedirettore, coordinatore dei seminari</t>
         </is>
       </c>
       <c r="N62">
         <v>1970</v>
       </c>
       <c r="O62">
         <v>1976</v>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=857</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>1976</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Pier György Márk Piusz OFM</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>Flemington, NJ, USA</t>
         </is>
       </c>
       <c r="N63">
         <v>1976</v>
       </c>
       <c r="O63">
         <v>1980</v>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=876</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1976</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Páldeák Iván Szabolcs OFM</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>Winnipeg, MB, Kanada - templomigazgató</t>
+          <t>Winnipeg, MB, Canada - amministratore della chiesa</t>
         </is>
       </c>
       <c r="N64">
         <v>1976</v>
       </c>
       <c r="O64">
         <v>1979</v>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=859</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>1976</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Örökfogadalom</t>
+          <t>Voti perpetui</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Babos István SJ</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>1976. február 2.</t>
+          <t>2 febbraio 1976</t>
         </is>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=24</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>1976</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Morte</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Dömötör Lajos Ede OFM</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>Caracas, Venezuela</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>1976. április 9.</t>
+          <t>9 aprile 1976</t>
         </is>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=218</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>1976</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Morte</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Dely Péter Brunó OSM, Dr.</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>Montréal, QC, Kanada</t>
+          <t>Montréal, QC, Canada</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>1976. április 16.</t>
+          <t>16 aprile 1976</t>
         </is>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=186</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1976</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Morte</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Kroneisz Flórián SVD</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>Lorenzo, Paraguay</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>1976. július 16.</t>
+          <t>16 luglio 1976</t>
         </is>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=611</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1976</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Morte</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Koller Ignác</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>Fort Worth, TX, USA</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>1976. július 21.</t>
+          <t>21 luglio 1976</t>
         </is>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=559</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>1976</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Morte</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Cak Stanley A.</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>Hammond, IN, USA</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>1976. augusztus 19.</t>
+          <t>19 agosto 1976</t>
         </is>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=120</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1976</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Papszentelés</t>
+          <t>Ordinazione sacerdotale</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Ciprián Károly (OFM)</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>1976. augusztus 20.</t>
+          <t>20 agosto 1976</t>
         </is>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=129</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>1976</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Nascita</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Lóczi Tamás</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Jászberény, Magyarország</t>
+          <t>Jászberény, Ungheria</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>1976. november 15.</t>
+          <t>15 novembre 1976</t>
         </is>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=668</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>1976</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Örökfogadalom</t>
+          <t>Voti perpetui</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Bielek József SJ</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>Toronto, ON, Canada</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>1976. december 29.</t>
+          <t>29 dicembre 1976</t>
         </is>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=80</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1976</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Örökfogadalom</t>
+          <t>Voti perpetui</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Csókay Károly SJ</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>1976. december 29.</t>
+          <t>29 dicembre 1976</t>
         </is>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=171</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>1976</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Örökfogadalom</t>
+          <t>Voti perpetui</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Kish Gábor SJ</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>Vancouver, BC, Kanada</t>
+          <t>Vancouver, BC, Canada</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>1976. december 29.</t>
+          <t>29 dicembre 1976</t>
         </is>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=535</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>1976</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Moltesz József SJ</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>Syracuse, NY, USA</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>lelkigyakorlat vezető</t>
+          <t>animatore di ritiri spirituali</t>
         </is>
       </c>
       <c r="N76">
         <v>1900</v>
       </c>
       <c r="O76">
         <v>1992</v>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=768</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>1976</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>Lengyel Imre, Msgr.</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
           <t>Hartford, CT, USA</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>Szent László templom, South Norwalk, CT, USA</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
           <t>Szent László templom</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N77">
         <v>1933</v>
       </c>
       <c r="O77">
         <v>1977</v>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=646</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1976</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Csornyák Péter Oreszt</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>vescovo</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>Amerikai Kárpát-orosz ortodox egyház püspöke, 1966-tól Agathonikeia metropolitája</t>
+          <t>Vescovo della Chiesa ortodossa russa dei Carpazi americani, dal 1966 metropolita di Agathonikeia</t>
         </is>
       </c>
       <c r="N78">
         <v>1938</v>
       </c>
       <c r="O78">
         <v>1977</v>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=170</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1976</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Domitrovics István SDB</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>Amazónia, Rio Negro, majd Manausban működött, végül utazó misszionárius</t>
+          <t>Ha operato in Amazzonia, sul Rio Negro e poi a Manaus, per poi diventare missionario itinerante</t>
         </is>
       </c>
       <c r="N79">
         <v>1939</v>
       </c>
       <c r="O79">
         <v>1979</v>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=212</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1976</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Janocskó Jukund OFM</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>fratello religioso (non ordinato sacerdote)</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>Salvatierra, Bolívia</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
           <t>Bolívia</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>misszionárius az indiánok között, tiszteletbeli törzsfőnök</t>
+          <t>missionario tra gli indiani, capo tribù onorario</t>
         </is>
       </c>
       <c r="N80">
         <v>1940</v>
       </c>
       <c r="O80">
         <v>1986</v>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=475</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1976</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Ecker Jenő SJ</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>Kálvária templom, Szatmárnémeti, Románia</t>
+          <t>Kálvária templom, Szatmárnémeti, Romania</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>Romania</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
           <t>Kálvária templom</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N81">
         <v>1944</v>
       </c>
       <c r="O81">
         <v>1981</v>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=226</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1976</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Horváth István, Msgr.</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>St. Catherine, ON, Kanada</t>
+          <t>St. Catherine, ON, Canada</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
+          <t>Our Lady of Hungary Church, Welland, ON, Canada</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
           <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N82">
         <v>1944</v>
       </c>
       <c r="O82">
         <v>1988</v>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=426</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1976</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Habetler János Ipoly OFM</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>Ausztria</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>rendi szolgálatban</t>
+          <t>in servizio</t>
         </is>
       </c>
       <c r="N83">
         <v>1945</v>
       </c>
       <c r="O83">
         <v>1977</v>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=356</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>1976</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>Olkó Imre</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
           <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>lengyel templom, Carnegie, PA, USA</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
           <t>lengyel templom</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N84">
         <v>1945</v>
       </c>
       <c r="O84">
         <v>1983</v>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=834</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1976</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Gulyás Ferenc SVD</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
           <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>több feladatkörben: Belo Horizonte házgondnok, Rio de Janiero segédlelkész, Volta Redonda segédlelkész, majd plébános, Tres Rios plébános</t>
+          <t>in diversi incarichi: amministratore parrocchiale a Belo Horizonte, vicario a Rio de Janeiro, vicario e poi parroco a Volta Redonda, parroco a Três Rios</t>
         </is>
       </c>
       <c r="N85">
         <v>1947</v>
       </c>
       <c r="O85">
         <v>1977</v>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=346</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1976</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Horváth Miklós, dr.</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>egyetemi tanár a jezsuita egyetemen, valamint a John Caroll University-n, nyugdíjazása után professor emeritus</t>
+          <t>docente presso l’università dei Gesuiti e la John Carroll University; dopo il pensionamento, professore emerito</t>
         </is>
       </c>
       <c r="N86">
         <v>1947</v>
       </c>
       <c r="O86">
         <v>1989</v>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=434</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>1976</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Kerényi Lajos Olaf OSB</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>1948–1962 között gimnáziumi tanár, valamint a Magyar Hírlap szerkesztője, 1957–1962 között magiszter, 1963 – 1977 között a magyar kolónia főlelkésze</t>
+          <t>Dal 1948 al 1962 insegnante di liceo e redattore del *Magyar Hírlap*; dal 1957 al 1962 magistrato; dal 1963 al 1977 parroco principale della colonia ungherese</t>
         </is>
       </c>
       <c r="N87">
         <v>1947</v>
       </c>
       <c r="O87">
         <v>1977</v>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=525</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>1976</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Németh András SDB</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>Moca, Dominikai Köztársaság</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
           <t>Dominikai Köztársaság</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>misszionárius, cserkészvezető</t>
+          <t>missionario, capo scout</t>
         </is>
       </c>
       <c r="N88">
         <v>1947</v>
       </c>
       <c r="O88">
         <v>1999</v>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=807</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1976</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Gáspár Márton</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>Windsor, ON, Kanada</t>
+          <t>Windsor, ON, Canada</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N89">
         <v>1948</v>
       </c>
       <c r="O89">
         <v>1982</v>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=313</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1976</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Kóczán Ákos SDB</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>Vibora, Kuba</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
           <t>Kuba</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>rendi szolgálatban</t>
+          <t>in servizio</t>
         </is>
       </c>
       <c r="N90">
         <v>1948</v>
       </c>
       <c r="O90">
         <v>2007</v>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=595</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>1976</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Lenk József</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
           <t>Fort Wayne-South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t>St. Mary of the Lake Church, Lake Maxinkuckee, IN, USA</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
           <t>St. Mary of the Lake Church</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>alapító plébános</t>
+          <t>parroco fondatore</t>
         </is>
       </c>
       <c r="N91">
         <v>1948</v>
       </c>
       <c r="O91">
         <v>1978</v>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=648</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1976</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>Merész Ferenc Gáspár (O.Cist)</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Szárazrét, Székesfehérvár, Magyarország</t>
+          <t>Szárazrét, Székesfehérvár, Ungheria</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungheria</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
           <t>Szárazrét</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>segédlelkész (1948-1950), majd plébános, közben 1950-ben internálva Előszállásra</t>
+          <t>viceparroco (1948-1950), poi parroco; nel frattempo, nel 1950, fu internato a Előszállás</t>
         </is>
       </c>
       <c r="N92">
         <v>1948</v>
       </c>
       <c r="O92">
         <v>1986</v>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=733</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>1976</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Jordán Sándor Emil OSB, Dr.</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
           <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>a közösség elöljárója, 1953-1968 perjele, 1951–1958 között gimnáziumi igazgató, 1958–1982 között hittanár, 1967–től a családi és ifjúsági lelkinapok szervezője</t>
+          <t>responsabile della comunità, parroco dal 1953 al 1968, preside di liceo dal 1951 al 1958, insegnante di religione dal 1958 al 1982, organizzatore di ritiri spirituali per famiglie e giovani dal 1967</t>
         </is>
       </c>
       <c r="N93">
         <v>1949</v>
       </c>
       <c r="O93">
         <v>1999</v>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=487</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1976</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Kárpi Ferenc</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
           <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
           <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>segédlelkész, majd 1965-től plébános</t>
+          <t>viceparroco, poi, dal 1965, parroco</t>
         </is>
       </c>
       <c r="N94">
         <v>1949</v>
       </c>
       <c r="O94">
         <v>1983</v>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=511</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1976</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Horváth Ferenc SVD</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
           <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>Cordoba, Argentina</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
           <t>Argentina</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>missionario</t>
         </is>
       </c>
       <c r="N95">
         <v>1950</v>
       </c>
       <c r="O95">
         <v>2001</v>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=422</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1976</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Péterffy Gedeon, Msgr.</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>Szent István Plébánia, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
           <t>Szent István Plébánia</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>plébános, 1983-tól nyugállományban</t>
+          <t>parroco, in pensione dal 1983</t>
         </is>
       </c>
       <c r="N96">
         <v>1951</v>
       </c>
       <c r="O96">
         <v>1993</v>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=874</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>1976</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Bacsóka Béla, Dr.</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>Szent Atanáz Görögkatolikus Hittudományi Főiskola, Nyíregyháza, Magyarország</t>
+          <t>Szent Atanáz Görögkatolikus Hittudományi Főiskola, Nyíregyháza, Ungheria</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungheria</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
           <t>Szent Atanáz Görögkatolikus Hittudományi Főiskola</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>a hittudományi főiskola tanára, közben 1952 – 1984 között rektor, 1975 – 1980 püspöki irodaigazgató</t>
+          <t>docente presso l’istituto teologico, nel frattempo rettore dal 1952 al 1984 e direttore dell’ufficio vescovile dal 1975 al 1980</t>
         </is>
       </c>
       <c r="N97">
         <v>1952</v>
       </c>
       <c r="O97">
         <v>1987</v>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=27</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1976</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Bognár József, Msgr.</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
           <t>Parma, OH, USA</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
           <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>parókus, közben 1958-ban New York. NY helyettes lelkész, valamint a Bedford, OH alapító lelkésze</t>
+          <t>parroco, nel frattempo nel 1958 vicario a New York, NY, nonché parroco fondatore a Bedford, OH</t>
         </is>
       </c>
       <c r="N98">
         <v>1952</v>
       </c>
       <c r="O98">
         <v>1977</v>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=97</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1976</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Gábriel László Asztrik O.Praem, Dr.</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>Notre Dame, IN, USA</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>professzor, majd 1953-1974 között a Középkori Műveltség Tanszék vezetője és a Középkori Intézet igazgatója, később haláláig tanít, közben 1963 – 1964 között a Harvard Egyetem vendégprofesszora</t>
+          <t>professore, poi, dal 1953 al 1974, capo della cattedra di Cultura medievale e direttore dell’Istituto medievale; in seguito insegnò fino alla morte, ricoprendo nel frattempo, dal 1963 al 1964, la carica di professore ospite presso l’Università di Harvard</t>
         </is>
       </c>
       <c r="N99">
         <v>1952</v>
       </c>
       <c r="O99">
         <v>2005</v>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=309</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>1976</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Holocsi Árpád Ferenc Félix OFM</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>fratello religioso (non ordinato sacerdote)</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>Argentina</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
           <t>Argentina</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>misszionárius, adománygyűjtő</t>
+          <t>missionario, raccoglitore di fondi</t>
         </is>
       </c>
       <c r="N100">
         <v>1952</v>
       </c>
       <c r="O100">
         <v>1977</v>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=409</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>1976</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>Iróffy Gábor Zsolt OSB</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár, 1974–től gimnáziumi igazgató, 1981–től alperjel</t>
+          <t>insegnante di liceo, dal 1974 preside di liceo, dal 1981 vicepreside</t>
         </is>
       </c>
       <c r="N101">
         <v>1952</v>
       </c>
       <c r="O101">
         <v>2016</v>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=459</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1976</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>Pataki András, megyéspüspök</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>vescovo</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
           <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>SS. Cyril and Methodius Seminary, Orchard Lake, MI, USA</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
           <t>SS. Cyril and Methodius Seminary</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>rektor</t>
+          <t>rettore</t>
         </is>
       </c>
       <c r="N102">
         <v>1952</v>
       </c>
       <c r="O102">
         <v>1983</v>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=855</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1976</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>Ádám József</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
           <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>St. Stephen's Hungarian Chapel, Joilet, IL, USA</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
           <t>St. Stephen's Hungarian Chapel</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N103">
         <v>1952</v>
       </c>
       <c r="O103">
         <v>1977</v>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=22</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1976</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>Baráth Sándor Benedek OFM</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>fratello religioso (non ordinato sacerdote)</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
           <t>Dewitt, MI, USA</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>szerzetestestvér, fő szolgálati helye Dewitt, MI, USA volt.</t>
+          <t>fratello monaco, la cui sede di servizio principale era a Dewitt, MI, USA.</t>
         </is>
       </c>
       <c r="N104">
         <v>1953</v>
       </c>
       <c r="O104">
         <v>1989</v>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=44</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1976</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>Borbély Honor OFM</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>Caracas, Venezuela</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
           <t>Venezuela</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>magyar lelkész</t>
+          <t>pastore ungherese</t>
         </is>
       </c>
       <c r="N105">
         <v>1953</v>
       </c>
       <c r="O105">
         <v>1981</v>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=106</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>1976</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>Diczky Pál</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
           <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>Szent Teréz és Szent Ferenc templomok, Neligh, NE, USA</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
           <t>Szent Teréz és Szent Ferenc templomok</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>adminisztrátor, kórházlelkész, magyar lelkész</t>
+          <t>amministratore, cappellano ospedaliero, pastore ungherese</t>
         </is>
       </c>
       <c r="N106">
         <v>1953</v>
       </c>
       <c r="O106">
         <v>1985</v>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=199</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1976</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>Gunszt Ede OFM</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>fratello religioso (non ordinato sacerdote)</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>szolgálati helyei nem ismertek</t>
+          <t>i luoghi di servizio non sono noti</t>
         </is>
       </c>
       <c r="N107">
         <v>1953</v>
       </c>
       <c r="O107">
         <v>1978</v>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=349</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1976</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>Balázskövi József SDB</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>Edmonton, AB, Kanada</t>
+          <t>Edmonton, AB, Canada</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>1954-1957 – igazgató. 1957-1960 – plébános, 1960-1980 Don Bosco Technical Institut – tanulmányi felügyelő</t>
+          <t>1954-1957 – direttore. 1957-1960 – parroco, 1960-1980 Istituto Tecnico Don Bosco – responsabile didattico</t>
         </is>
       </c>
       <c r="N108">
         <v>1954</v>
       </c>
       <c r="O108">
         <v>1980</v>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=34</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1976</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>Egres József Odó O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár, majd 1956-tól a dallasi egyetemen német nyelvet és irodalmat tanít.</t>
+          <t>insegnante di liceo, poi, dal 1956, insegna lingua e letteratura tedesca all’Università di Dallas.</t>
         </is>
       </c>
       <c r="N109">
         <v>1954</v>
       </c>
       <c r="O109">
         <v>1979</v>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=231</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1976</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>Hauser József SJ</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>São Leopoldo, Brazília</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>egyetemi tanár, a természetrajz fakultás megszervezője, közben a brazil légierő lelkésze, pilóta</t>
+          <t>docente universitario, fondatore della facoltà di scienze naturali, nonché cappellano dell’aeronautica militare brasiliana e pilota</t>
         </is>
       </c>
       <c r="N110">
         <v>1954</v>
       </c>
       <c r="O110">
         <v>2000</v>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=370</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>1976</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>Horváth István</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
           <t>Baltimore, MD, USA</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
           <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
           <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N111">
         <v>1954</v>
       </c>
       <c r="O111">
         <v>1980</v>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=424</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1976</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>Jackanich József, Msgr.</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
           <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
           <t>Hazelton, PA, USA</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N112">
         <v>1954</v>
       </c>
       <c r="O112">
         <v>1981</v>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=468</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1976</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>Palkó János SVD</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
           <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>Curitiba, Brazília</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>misszonárius (valamint Assai, Agua do Sul és Joinville, Brazília)</t>
+          <t>missionario (nonché ad Assai, Agua do Sul e Joinville, in Brasile)</t>
         </is>
       </c>
       <c r="N113">
         <v>1954</v>
       </c>
       <c r="O113">
         <v>1992</v>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=848</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1976</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>Hernády Márton</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
           <t>Toledo, OH, USA</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>hittanár, majd 1961 – 1994 között plébános</t>
+          <t>insegnante di religione, poi parroco dal 1961 al 1994</t>
         </is>
       </c>
       <c r="N114">
         <v>1955</v>
       </c>
       <c r="O114">
         <v>1994</v>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=386</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>1976</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>Mátyás Tamás Vilmos OSB</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>Benedictine High School, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
           <t>Benedictine High School</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>tanár, közben a golfcsapat edzője, közben kisegítő lelkész</t>
+          <t>insegnante, nonché allenatore della squadra di golf e assistente parroco</t>
         </is>
       </c>
       <c r="N115">
         <v>1955</v>
       </c>
       <c r="O115">
         <v>1985</v>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=717</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1976</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>Nagy Sándor Anzelm O.Cist, apát, Dr.</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>perjel (1955-1963), apát (1963-1988), majd nyugállományban )1988)</t>
+          <t>abate (1955-1963), poi in pensione (dal 1988)</t>
         </is>
       </c>
       <c r="N116">
         <v>1955</v>
       </c>
       <c r="O116">
         <v>1988</v>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=800</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1976</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>Németh Antal SVD</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
           <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>Séminaire du Verbe Divin, Granby, QC, Kanada</t>
+          <t>Séminaire du Verbe Divin, Granby, QC, Canada</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
           <t>Séminaire du Verbe Divin</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>tanár, közben magyar és német kisegítő lelkész Montréalban</t>
+          <t>insegnante e, nel contempo, assistente pastorale ungherese e tedesco a Montréal</t>
         </is>
       </c>
       <c r="N117">
         <v>1955</v>
       </c>
       <c r="O117">
         <v>1989</v>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=808</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1976</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>Firkola E. József</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>Regina, SK, Kanada</t>
+          <t>Regina, SK, Canada</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>Szolgált a reginai Szent Cecília, Szent Szív, Szent Márton de Porres plébániákon, valamint Lestock, Esterházy, Stockholm, Kaposvár, Cupar településeken, SK, Kanada, utána nyugállományban, de kisegítő lelkészként tevékenykedik</t>
+          <t>Ha prestato servizio nelle parrocchie di Santa Cecilia, del Sacro Cuore e di San Martino de Porres a Regna, nonché nelle località di Lestock, Esterházy, Stoccolma, Kaposvár e Cupar, in Slovacchia e in Canada; ora è in pensione, ma continua a svolgere attività come assistente pastorale</t>
         </is>
       </c>
       <c r="N118">
         <v>1956</v>
       </c>
       <c r="O118">
         <v>1987</v>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=276</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>1976</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t>Kimecz János Alajos O.Cist</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár (1962-1984 között), novícius mester (1965-1968)</t>
+          <t>insegnante di liceo (dal 1962 al 1984), maestro dei novizi (dal 1965 al 1968)</t>
         </is>
       </c>
       <c r="N119">
         <v>1956</v>
       </c>
       <c r="O119">
         <v>1984</v>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=530</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>1976</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>Kish István Imre OFM</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>fratello religioso (non ordinato sacerdote)</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
           <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>szerzetestestvér</t>
+          <t>fratello monaco</t>
         </is>
       </c>
       <c r="N120">
         <v>1956</v>
       </c>
       <c r="O120">
         <v>2004</v>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=536</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1976</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>Kish Máté</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
           <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
           <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>plébános, közben 1976-ban kisegít Flint, MI, USA</t>
+          <t>parroco; nel frattempo, nel 1976, presta servizio come vicario a Flint, MI, USA</t>
         </is>
       </c>
       <c r="N121">
         <v>1956</v>
       </c>
       <c r="O121">
         <v>1994</v>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=537</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>1976</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>Lékai Gyula Lajos O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
           <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>1956 – 1981 között egyetemi tanár, 1967 – 1975 között perjel, 1970 – 1972 között gimnáziumi tanár, 1981-től nyugállományban</t>
+          <t>Dal 1956 al 1981 è stato docente universitario, dal 1967 al 1975 parroco, dal 1970 al 1972 insegnante di liceo; dal 1981 è in pensione</t>
         </is>
       </c>
       <c r="N122">
         <v>1956</v>
       </c>
       <c r="O122">
         <v>1994</v>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=650</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1976</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>Marton István Henrik O.Cist</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
           <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár Wichita Falls, majd Dallas (1956-1964), 1964-1999 gimnáziumi tanár, igazgató (1974-1975), igazgatóhelyettes (1982-1996), alperjel (1994-1999), nyugállományban 1999-től</t>
+          <t>insegnante di liceo a Wichita Falls e poi a Dallas (1956-1964), dal 1964 al 1999 insegnante di liceo, preside (1974-1975), vicepreside (1982-1996), vicepreside (1994-1999), in pensione dal 1999</t>
         </is>
       </c>
       <c r="N123">
         <v>1956</v>
       </c>
       <c r="O123">
         <v>2006</v>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=708</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1976</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>Monostori Benedek József Bánk O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>egyetemi tanár (1956 – 1989), alperjel (1975 – 1976), perjel (1976 – 1988), gimnáziumi tanár (1974 – 1975., 1977 – 1978), Holy Family of Nazareth Sisters, Grand Prairie, TX, USA gyóntató és miséző (1989 – 2011), nyugállományban (2011 – 2014)</t>
+          <t>docente universitario (1956 – 1989), vicepriore (1975 – 1976), priore (1976 – 1988), insegnante di liceo (1974 – 1975, 1977 – 1978), confessore e celebrante presso le Suore della Sacra Famiglia di Nazareth, Grand Prairie, TX, USA (1989 – 2011), in pensione (2011 – 2014)</t>
         </is>
       </c>
       <c r="N124">
         <v>1956</v>
       </c>
       <c r="O124">
         <v>2014</v>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=769</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>1976</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>Domonkos S. Sziárd (O.Praem)</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
           <t>Erie, PA, USA</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="N125">
         <v>1957</v>
       </c>
       <c r="O125">
         <v>1986</v>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=215</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1976</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>Dunda Ernő, Msgr. dr</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
           <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>parókus, utána nyugállományban</t>
+          <t>parroco, poi in pensione</t>
         </is>
       </c>
       <c r="N126">
         <v>1957</v>
       </c>
       <c r="O126">
         <v>1983</v>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=222</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>1976</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>Haigli Sándor Sziárd O.Praem</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
           <t>Santa Ana, CA, USA</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>tanár, házfőnök</t>
+          <t>insegnante, capofamiglia</t>
         </is>
       </c>
       <c r="N127">
         <v>1957</v>
       </c>
       <c r="O127">
         <v>1985</v>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=357</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1976</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>Hámor József SDB</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>Edmonton, AB, Kanada</t>
+          <t>Edmonton, AB, Canada</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>plébános (1957-1970) között, később kisegítő lelkész</t>
+          <t>parroco (1957-1970), poi vicario</t>
         </is>
       </c>
       <c r="N128">
         <v>1957</v>
       </c>
       <c r="O128">
         <v>1999</v>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=372</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1976</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>Király Ferenc Kelemen OFM</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
           <t>Dewitt, MI, USA</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>lelkigyakorlatokat vezet</t>
+          <t>conduce ritiri spirituali</t>
         </is>
       </c>
       <c r="N129">
         <v>1957</v>
       </c>
       <c r="O129">
         <v>1977</v>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=532</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1976</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>Láng Imre SJ</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>fratello religioso (non ordinato sacerdote)</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>Róma, Olaszország</t>
+          <t>Róma, Italia</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>Olaszország</t>
+          <t>Italia</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>betegápoló a Pápai Szentírástudományi Intézetben, majd a Pápai Keleti Intézetben</t>
+          <t>assistente presso l’Istituto Pontificio di Studi Biblici e poi presso l’Istituto Pontificio Orientale</t>
         </is>
       </c>
       <c r="N130">
         <v>1957</v>
       </c>
       <c r="O130">
         <v>1980</v>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=637</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>1976</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>Magyar László Sch.P., dr</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
           <t>Devon, PA, USA</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>tanár</t>
+          <t>insegnante</t>
         </is>
       </c>
       <c r="N131">
         <v>1957</v>
       </c>
       <c r="O131">
         <v>1997</v>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=685</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>1976</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>Pesti József SJ</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
           <t>Buenos Aires, Argentina</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
           <t>Argentina</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>magyar emigránsok lelkésze, közben 1982–1990 egyetemi tanár</t>
+          <t>pastore degli emigranti ungheresi e, nel periodo 1982–1990, docente universitario</t>
         </is>
       </c>
       <c r="N132">
         <v>1957</v>
       </c>
       <c r="O132">
         <v>1990</v>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=866</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1976</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>Bisztyó József, Msgr., dr.</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>Saskatoon, SK, Kanada</t>
+          <t>Saskatoon, SK, Canada</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>magyar lelkész, közben 1958-1980 – szemináriumi spirituális, 1960-1986 – egyetemi tanár, 1980-1992 között ellátta az edmontoni magyar plébániát is</t>
+          <t>pastore ungherese; nel periodo 1958-1980 fu assistente spirituale al seminario, dal 1960 al 1986 fu docente universitario e, tra il 1980 e il 1992, curò anche la parrocchia ungherese di Edmonton</t>
         </is>
       </c>
       <c r="N133">
         <v>1958</v>
       </c>
       <c r="O133">
         <v>1995</v>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=85</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>1976</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t>Cseh Péter Dömötör OCD</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>fratello religioso (non ordinato sacerdote)</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
           <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
           <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>szerzetestestvér</t>
+          <t>fratello monaco</t>
         </is>
       </c>
       <c r="N134">
         <v>1958</v>
       </c>
       <c r="O134">
         <v>1978</v>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=150</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>1976</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>Domonkos László SVD</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
           <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
           <t>Plántanos, Argentina</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
           <t>Argentina</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>segédlelkész, magyar lelkész, 1971–től argentínai magyar főlelkész, majd Buenos Aires, Argentina, Angolkisasszonyok Magyar Intézete</t>
+          <t>viceparroco, parroco ungherese, dal 1971 parroco capo ungherese in Argentina, poi a Buenos Aires, Argentina, presso l’Istituto Ungherese delle Suore Inglesi</t>
         </is>
       </c>
       <c r="N135">
         <v>1958</v>
       </c>
       <c r="O135">
         <v>1996</v>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=214</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>1976</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>Fehér József Tamás O.Cist</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>szerzetesi közösségben, közben 1960 – 1963 novíciusmester, 1962 – 1976 gimnáziumi tanár, 1976 – 1980 sekrestyés és magyar lelkész</t>
+          <t>all’interno di una comunità monastica; nel frattempo, dal 1960 al 1963 maestro dei novizi, dal 1962 al 1976 insegnante di liceo, dal 1976 al 1980 sacrestano e parroco ungherese</t>
         </is>
       </c>
       <c r="N136">
         <v>1958</v>
       </c>
       <c r="O136">
         <v>1980</v>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=260</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>1976</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>Gelencsér László Pál O.Praem</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
           <t>Santa Ana, CA, USA</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>középiskolai tanár</t>
+          <t>insegnante di scuola superiore</t>
         </is>
       </c>
       <c r="N137">
         <v>1958</v>
       </c>
       <c r="O137">
         <v>1980</v>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=318</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>1976</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>Jávor Jenő Egon OSB, dr</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
           <t>Portola Valley, CA, USA</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>perjel, történetíró</t>
+          <t>trattino, storico</t>
         </is>
       </c>
       <c r="N138">
         <v>1958</v>
       </c>
       <c r="O138">
         <v>2008</v>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=485</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>1976</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>Molnár Antal</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
           <t>Magyarok Nagyasszonya templom, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
           <t>Magyarok Nagyasszonya templom</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>segédlelkész, majd 1968-tól plébános</t>
+          <t>viceparroco, poi, dal 1968, parroco</t>
         </is>
       </c>
       <c r="N139">
         <v>1958</v>
       </c>
       <c r="O139">
         <v>2000</v>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=759</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1976</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>Orosz László</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
           <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
           <t>Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N140">
         <v>1958</v>
       </c>
       <c r="O140">
         <v>1978</v>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=841</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1976</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>Balás Dávid László O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>filozófiatanár a Dallas-i Egyetemen, lelkipásztor, teológiai tanszékvezető, illetve hittanár</t>
+          <t>docente di filosofia all’Università di Dallas, pastore, direttore del dipartimento di teologia e insegnante di religione</t>
         </is>
       </c>
       <c r="N141">
         <v>1959</v>
       </c>
       <c r="O141">
         <v>2014</v>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=32</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>1976</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t>Bartkó Alajos</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
           <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
           <t>Jézus Szíve R. K. Egyházközség, Akron, OH, USA</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J142" t="inlineStr">
         <is>
           <t>Jézus Szíve R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>plébános, majd nyugállományban</t>
+          <t>parroco, poi in pensione</t>
         </is>
       </c>
       <c r="N142">
         <v>1959</v>
       </c>
       <c r="O142">
         <v>1982</v>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=50</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1976</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <t>Juhász István Ágoston OFM</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
           <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J143" t="inlineStr">
         <is>
           <t>Nagyboldogasszony R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>pastore</t>
         </is>
       </c>
       <c r="N143">
         <v>1959</v>
       </c>
       <c r="O143">
         <v>1985</v>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=492</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>1976</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>Lackner Károly Béda O.Cist, dr</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
           <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár (Dallas – St. Edward 1959-1960.; Dallas-Cistercian 1962-1964.; Fort Worth, TX, USA 1964-1967.; Dallas 1967-1970.) Egyetemi tanár Arlington, TX, USA - University of Texas (1969-2010) nyugállományban (2010-2020)</t>
+          <t>Insegnante di scuola superiore (Dallas – St. Edward 1959-1960; Dallas-Cistercian 1962-1964; Fort Worth, TX, USA 1964-1967; Dallas 1967-1970). Docente universitario ad Arlington, TX, USA – University of Texas (1969-2010), in pensione (2010-2020)</t>
         </is>
       </c>
       <c r="N144">
         <v>1959</v>
       </c>
       <c r="O144">
         <v>2020</v>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=630</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1976</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>Morgan Gyula OSBM</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
           <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
           <t>New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>civil foglalkozásban, 1992-től nyugállományban</t>
+          <t>in servizio civile, in pensione dal 1992</t>
         </is>
       </c>
       <c r="N145">
         <v>1959</v>
       </c>
       <c r="O145">
         <v>2009</v>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=772</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>1976</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>Négyessy Bertalan</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>református</t>
+          <t>Riformato</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>pastore</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
           <t>Ontarioi Független Magyar Református Egyház, Ontario, CA, USA</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J146" t="inlineStr">
         <is>
           <t>Ontarioi Független Magyar Református Egyház</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>vezető lelkész</t>
+          <t>pastore capo</t>
         </is>
       </c>
       <c r="N146">
         <v>1959</v>
       </c>
       <c r="O146">
         <v>1989</v>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=141</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>1976</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
           <t>Ábrahám Dezső</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>református</t>
+          <t>Riformato</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>vescovo</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>Amerikai Magyar Református Egyház Keleti Egyházkerület püspöke</t>
+          <t>Vescovo della Diocesi Orientale della Chiesa Riformata Ungherese d’America</t>
         </is>
       </c>
       <c r="N147">
         <v>1959</v>
       </c>
       <c r="O147">
         <v>1977</v>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=262</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>1976</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>Barta József Leonard O.Cist</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J148" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>a magyar közösség lelkésze, apáti titkár, 1960 – 1974 között sekrestyés</t>
+          <t>pastore della comunità ungherese, segretario dell’abbazia, sacrestano dal 1960 al 1974</t>
         </is>
       </c>
       <c r="N148">
         <v>1960</v>
       </c>
       <c r="O148">
         <v>1978</v>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=47</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>1976</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
           <t>Dlusztus János SDB</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
           <t>NSZK</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
           <t>NSZK</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>rendi szolgálatban</t>
+          <t>in servizio</t>
         </is>
       </c>
       <c r="N149">
         <v>1960</v>
       </c>
       <c r="O149">
         <v>1988</v>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=204</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>1976</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
           <t>Erdey Ferenc SDB</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
           <t>Mexikó</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
           <t>Mexikó</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>missionario</t>
         </is>
       </c>
       <c r="N150">
         <v>1960</v>
       </c>
       <c r="O150">
         <v>1983</v>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=235</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1976</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>Ferenczy György Csaba O.Cist, dr</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J151" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="N151">
         <v>1960</v>
       </c>
       <c r="O151">
         <v>1999</v>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=271</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>1976</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
           <t>Gácser József Imre OSB, Dr.</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
           <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="J152" t="inlineStr">
         <is>
           <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>szerkesztő, gimnáziumi tanár, egyetemi tanár, alperjel, házgondnok, pénztáros, brazíliai magyar főlelkész 1985–től</t>
+          <t>redattore, insegnante di liceo, docente universitario, assistente, custode, cassiere, pastore capo della comunità ungherese in Brasile dal 1985</t>
         </is>
       </c>
       <c r="N152">
         <v>1960</v>
       </c>
       <c r="O152">
         <v>1997</v>
       </c>
       <c r="Q152" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=310</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>1976</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <t>Hajtás Ferenc</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
           <t>US Army - katonai lelkész, szolgált Koreában, az NSZK-ban és Vietnamban</t>
         </is>
       </c>
       <c r="N153">
         <v>1960</v>
       </c>
       <c r="O153">
         <v>1980</v>
       </c>
       <c r="Q153" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=363</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>1976</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>Horváth László Pius OSB</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
           <t>Portola Valley, CA, USA</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>tanár, perjel, kisegítő magyar lelkész</t>
+          <t>insegnante, pastore ausiliario ungherese</t>
         </is>
       </c>
       <c r="N154">
         <v>1960</v>
       </c>
       <c r="O154">
         <v>2018</v>
       </c>
       <c r="Q154" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=431</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>1976</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>Kis-Horváth Mihály Paszkál O.Cist</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J155" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>központi pénztáros (1964-1994), alperjel (1976-1988), házgondnok</t>
+          <t>cassiere capo (1964-1994), vice direttore (1976-1988), custode</t>
         </is>
       </c>
       <c r="N155">
         <v>1960</v>
       </c>
       <c r="O155">
         <v>2013</v>
       </c>
       <c r="Q155" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=534</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>1976</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
           <t>Kótai Zoltán Ádám, dr</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>könyvkiadó, újságszerkesztő, közben 1969 körül Akron, OH, USA magyar lelkész</t>
+          <t>editore, redattore di giornali; nel frattempo, intorno al 1969, pastore ungherese ad Akron, Ohio, Stati Uniti</t>
         </is>
       </c>
       <c r="N156">
         <v>1960</v>
       </c>
       <c r="O156">
         <v>1980</v>
       </c>
       <c r="Q156" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=597</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>1976</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>Dallos Ferenc</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
           <t>Brooklyn, Long Island, NY, USA</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N157">
         <v>1961</v>
       </c>
       <c r="O157">
         <v>1985</v>
       </c>
       <c r="Q157" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=176</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>1976</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <t>Kovács János Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
           <t>Lacona, IA, USA</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="N158">
         <v>1961</v>
       </c>
       <c r="O158">
         <v>1977</v>
       </c>
       <c r="Q158" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=584</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>1976</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
           <t>Nyisztor Zoltán, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
           <t>Szatmár</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>Róma, Olaszország</t>
+          <t>Róma, Italia</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>Olaszország</t>
+          <t>Italia</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>lelkész, hitbuzgalmi író</t>
+          <t>pastore, scrittore di argomenti religiosi</t>
         </is>
       </c>
       <c r="N159">
         <v>1961</v>
       </c>
       <c r="O159">
         <v>1979</v>
       </c>
       <c r="Q159" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=829</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>1976</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
           <t>Németh András SDB</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
           <t>Santo Domingo, Dominikai Köztársaság</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
           <t>Dominikai Köztársaság</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>plébános, hitoktsató</t>
+          <t>parroco, catechista</t>
         </is>
       </c>
       <c r="N160">
         <v>1961</v>
       </c>
       <c r="O160">
         <v>1999</v>
       </c>
       <c r="Q160" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=807</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>1976</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
           <t>Chladek István Menyhért O.Cist</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J161" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>tanár, apáti titkár, segédlelkész</t>
+          <t>insegnante, segretario dell’abbazia, vicario</t>
         </is>
       </c>
       <c r="N161">
         <v>1962</v>
       </c>
       <c r="O161">
         <v>2017</v>
       </c>
       <c r="Q161" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=125</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>1976</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
           <t>Gál Gedeon OFM, Dr</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
           <t>Saint Bonaventure, NY, USA</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>főiskolai tanár</t>
+          <t>docente universitario</t>
         </is>
       </c>
       <c r="N162">
         <v>1962</v>
       </c>
       <c r="O162" t="inlineStr">
         <is>
           <t>1989 körül</t>
         </is>
       </c>
       <c r="Q162" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=311</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>1976</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>Hardi Gábor Gilbert O.Cist, dr</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J163" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>a Dallas, TX katolikus egyetem filozófia professzora, közben 5 évig novíciusmester</t>
+          <t>professore di filosofia all’Università Cattolica di Dallas, in Texas, e per cinque anni maestro dei novizi</t>
         </is>
       </c>
       <c r="N163">
         <v>1962</v>
       </c>
       <c r="O163">
         <v>1994</v>
       </c>
       <c r="Q163" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=368</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>1976</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
           <t>Hirth Vilmos SVD</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
           <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
           <t>Asunción, Paraguay</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
           <t>Paraguay</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>pastore</t>
         </is>
       </c>
       <c r="N164">
         <v>1962</v>
       </c>
       <c r="O164">
         <v>1992</v>
       </c>
       <c r="Q164" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=394</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>1976</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
           <t>Hirth Vilmos SVD</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
           <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
           <t>Encarnación, Paraguay</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
           <t>Paraguay</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>segédlelkész, majd plébános, később püspöki titkár, helynök</t>
+          <t>viceparroco, poi parroco, in seguito segretario vescovile, vicario</t>
         </is>
       </c>
       <c r="N165">
         <v>1962</v>
       </c>
       <c r="O165">
         <v>1992</v>
       </c>
       <c r="Q165" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=394</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>1976</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
           <t>Horváth Benedek O.Praem</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség, Los Angeles, CA, USA</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J166" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>segédlelkész, majd plébános</t>
+          <t>viceparroco, poi parroco</t>
         </is>
       </c>
       <c r="N166">
         <v>1962</v>
       </c>
       <c r="O166">
         <v>1990</v>
       </c>
       <c r="Q166" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=419</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>1976</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
           <t>Keresztessy-Parker Ferenc László OPraem, apát, Dr.</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
           <t>Szent Mihály apátság, Orange, CA, USA</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J167" t="inlineStr">
         <is>
           <t>Szent Mihály apátság</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>kollégiumi rektor, perjel, apát</t>
+          <t>rettore del collegio, priore, abate</t>
         </is>
       </c>
       <c r="N167">
         <v>1962</v>
       </c>
       <c r="O167">
         <v>2010</v>
       </c>
       <c r="Q167" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=522</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>1976</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
           <t>Kilián János Csaba OFM, Dr</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
           <t>Fordham University, New York, NY, USA</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J168" t="inlineStr">
         <is>
           <t>Fordham University</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>teológiai professzor, közben Mt. Vernon, NY, USA lelkész</t>
+          <t>professore di teologia e, al contempo, pastore a Mt. Vernon, NY, USA</t>
         </is>
       </c>
       <c r="N168">
         <v>1962</v>
       </c>
       <c r="O168">
         <v>1998</v>
       </c>
       <c r="Q168" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=531</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>1976</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
           <t>Király István SJ</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="J169" t="inlineStr">
         <is>
           <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>segédlelkész, spirituális, majd 1971-től plébános és a kanadai magyar jezsuiták elöljárója.</t>
+          <t>viceparroco, assistente spirituale, poi, dal 1971, parroco e superiore dei gesuiti ungheresi in Canada.</t>
         </is>
       </c>
       <c r="N169">
         <v>1962</v>
       </c>
       <c r="O169">
         <v>1977</v>
       </c>
       <c r="Q169" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=533</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>1976</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t>Kővári Károly SJ</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
           <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>író, szerkesztő</t>
+          <t>scrittore, redattore</t>
         </is>
       </c>
       <c r="N170">
         <v>1962</v>
       </c>
       <c r="O170">
         <v>1980</v>
       </c>
       <c r="Q170" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=602</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>1976</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
           <t>Kővári Lajos Sch.P.</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
           <t>Buffalo, NY, USA</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>tanár</t>
+          <t>insegnante</t>
         </is>
       </c>
       <c r="N171">
         <v>1962</v>
       </c>
       <c r="O171">
         <v>1981</v>
       </c>
       <c r="Q171" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=603</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>1976</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
           <t>Laczkovits József Gyula</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
           <t>Monterey, CA, USA</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>lelkész, közben katonai kórházlelkész Fort Ord, CA-ban</t>
+          <t>pastore, e nel frattempo cappellano militare a Fort Ord, in California</t>
         </is>
       </c>
       <c r="N172">
         <v>1962</v>
       </c>
       <c r="O172">
         <v>1977</v>
       </c>
       <c r="Q172" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=631</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>1976</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
           <t>Madarász Gyula, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
           <t>Perryopolis, NY, USA</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>plébános, 1977-től nyugállományban</t>
+          <t>parroco, in pensione dal 1977</t>
         </is>
       </c>
       <c r="N173">
         <v>1962</v>
       </c>
       <c r="O173">
         <v>1983</v>
       </c>
       <c r="Q173" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=678</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>1976</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
           <t>Molnár Rikárd (OFM)</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
           <t>Munhall, PA, USA</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N174">
         <v>1962</v>
       </c>
       <c r="O174">
         <v>1983</v>
       </c>
       <c r="Q174" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=766</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>1976</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
           <t>Oláh-Tóth Antal, Dr.</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
           <t>Nagyboldogasszony templom, Lackawanna, NY, USA</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J175" t="inlineStr">
         <is>
           <t>Nagyboldogasszony templom</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N175">
         <v>1962</v>
       </c>
       <c r="O175">
         <v>1979</v>
       </c>
       <c r="Q175" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=832</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>1976</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
           <t>Ádám János SJ, Dr.</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
           <t>Fordham University, New York, NY, USA</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J176" t="inlineStr">
         <is>
           <t>Fordham University</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>egyetemi tanár, kisegítő lelkész, rendi feladatok (1968-1977 II. szekció tartományfőnök)</t>
+          <t>docente universitario, assistente parroco, incarichi nell’ordine (1968-1977: superiore provinciale della Sezione II)</t>
         </is>
       </c>
       <c r="N176">
         <v>1962</v>
       </c>
       <c r="O176">
         <v>1996</v>
       </c>
       <c r="Q176" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=21</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>1976</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
           <t>Balogh Sándor (SJ)</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
           <t>Caracas, Venezuela</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
           <t>Venezuela</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>angol, történelem és filozófia tanár</t>
+          <t>insegnante di inglese, storia e filosofia</t>
         </is>
       </c>
       <c r="N177">
         <v>1963</v>
       </c>
       <c r="O177">
         <v>1991</v>
       </c>
       <c r="Q177" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=42</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>1976</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
           <t>Czup Elek</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
           <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>Strathroy-Caradoc, ON, Kanada</t>
+          <t>Strathroy-Caradoc, ON, Canada</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="N178">
         <v>1963</v>
       </c>
       <c r="O178">
         <v>1977</v>
       </c>
       <c r="Q178" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=135</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>1976</v>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
           <t>Dunay Antal, Dr.</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
           <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J179" t="inlineStr">
         <is>
           <t>Szent István R. K. Magyar Egyházközség</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N179">
         <v>1963</v>
       </c>
       <c r="O179">
         <v>1977</v>
       </c>
       <c r="Q179" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=221</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>1976</v>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
           <t>Erdei János József OSBM</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
           <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
           <t>Máriapócsi Bazilita Atyák Közössége, Matawan, NJ, USA</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J180" t="inlineStr">
         <is>
           <t>Máriapócsi Bazilita Atyák Közössége</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>parókus, közben kisegít New York, NY, USA</t>
+          <t>parroco, attualmente in servizio a New York, NY, USA</t>
         </is>
       </c>
       <c r="N180">
         <v>1963</v>
       </c>
       <c r="O180">
         <v>2016</v>
       </c>
       <c r="Q180" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=243</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>1976</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
           <t>Frey Ferenc Dezső OFM, Dr.</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
           <t>Emporia, KS, USA</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="N181">
         <v>1963</v>
       </c>
       <c r="O181">
         <v>1987</v>
       </c>
       <c r="Q181" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=290</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>1976</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
           <t>Henkey-Hőnig Károly, dr.</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>Loyola College, Montréal, QC, Kanada</t>
+          <t>Loyola College, Montréal, QC, Canada</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="J182" t="inlineStr">
         <is>
           <t>Loyola College</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>tanár</t>
+          <t>insegnante</t>
         </is>
       </c>
       <c r="N182">
         <v>1963</v>
       </c>
       <c r="O182">
         <v>1977</v>
       </c>
       <c r="Q182" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=380</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>1976</v>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
           <t>Kató István</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
           <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J183" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
-          <t>utolsó magyar plébános</t>
+          <t>l’ultimo parroco ungherese</t>
         </is>
       </c>
       <c r="N183">
         <v>1963</v>
       </c>
       <c r="O183">
         <v>1994</v>
       </c>
       <c r="Q183" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=506</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>1976</v>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
           <t>Kereszty András Rókus O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J184" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>egyetemi tanár, közben 1968 – 2013 között gimnáziumi tanár, 1975 – 2012 között novíciusmester. 2019-től nyugállományban</t>
+          <t>docente universitario; nel periodo 1968-2013 è stato insegnante di scuola superiore e, dal 1975 al 2012, maestro dei novizi. In pensione dal 2019</t>
         </is>
       </c>
       <c r="N184">
         <v>1963</v>
       </c>
       <c r="O184">
         <v>2022</v>
       </c>
       <c r="Q184" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=524</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>1976</v>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
           <t>Kovács György Máté O.Cist</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
           <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár, 2006-tól nyugállományban</t>
+          <t>insegnante di liceo, in pensione dal 2006</t>
         </is>
       </c>
       <c r="N185">
         <v>1963</v>
       </c>
       <c r="O185">
         <v>2013</v>
       </c>
       <c r="Q185" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=588</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>1976</v>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
           <t>Krigler Béla Sch.P</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
           <t>Buffalo, NY, USA</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="N186">
         <v>1963</v>
       </c>
       <c r="O186">
         <v>1983</v>
       </c>
       <c r="Q186" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=609</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>1976</v>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
           <t>Marosfalvy László SJ</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>Szent Pál Jezsuita Gimnázium, Winnipeg, MB, Kanada</t>
+          <t>Szent Pál Jezsuita Gimnázium, Winnipeg, MB, Canada</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="J187" t="inlineStr">
         <is>
           <t>Szent Pál Jezsuita Gimnázium</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
           <t>matematika és számítástechnika tanár</t>
         </is>
       </c>
       <c r="N187">
         <v>1963</v>
       </c>
       <c r="O187">
         <v>1980</v>
       </c>
       <c r="Q187" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=698</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>1976</v>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
           <t>Mensáros Béla Aurél (O.Cist), Dr.</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
           <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K188" t="inlineStr">
         <is>
-          <t>egyetemi hallgató (1963-1965), gimnáziumi tanár</t>
+          <t>studente universitario (1963-1965), insegnante di liceo</t>
         </is>
       </c>
       <c r="N188">
         <v>1963</v>
       </c>
       <c r="O188">
         <v>1983</v>
       </c>
       <c r="Q188" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=729</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>1976</v>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
           <t>Nagy Ágoston CM</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
           <t>lazarista (Congregatio Missionis)</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
           <t>Jackson, MS, USA</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>missionario</t>
         </is>
       </c>
       <c r="N189">
         <v>1963</v>
       </c>
       <c r="O189">
         <v>1979</v>
       </c>
       <c r="Q189" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=784</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>1976</v>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
           <t>Németh Ferenc SJ</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
           <t>San Francisco, CA, USA</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
-          <t>lelkész, más forrás szerint Maryland-ban élt.</t>
+          <t>pastore; secondo altre fonti, viveva nel Maryland.</t>
         </is>
       </c>
       <c r="N190">
         <v>1963</v>
       </c>
       <c r="O190">
         <v>1987</v>
       </c>
       <c r="Q190" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=812</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>1976</v>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
           <t>Brunner Emőd László OSB, dr.</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
           <t>Woodside perjelség, Portola Valley, CA, USA</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J191" t="inlineStr">
         <is>
           <t>Woodside perjelség</t>
         </is>
       </c>
       <c r="N191">
         <v>1964</v>
       </c>
       <c r="O191">
         <v>1978</v>
       </c>
       <c r="Q191" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=114</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>1976</v>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
           <t>Chonkó János</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
           <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
           <t>Szent Erzsébet R. K. Egyházközség, Carteret, NJ, USA</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J192" t="inlineStr">
         <is>
           <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K192" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N192">
         <v>1964</v>
       </c>
       <c r="O192">
         <v>1984</v>
       </c>
       <c r="Q192" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=127</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>1976</v>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
           <t>Fedeles Vladimir</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
           <t>Miami, FL, USA</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>in pensione</t>
         </is>
       </c>
       <c r="N193">
         <v>1964</v>
       </c>
       <c r="O193">
         <v>1986</v>
       </c>
       <c r="Q193" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=256</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>1976</v>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
           <t>Kotyuk J. István</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
           <t>Erie, PA, USA</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
           <t>McKean, PA, USA</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="N194">
         <v>1964</v>
       </c>
       <c r="O194">
         <v>1991</v>
       </c>
       <c r="Q194" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=575</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>1976</v>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
           <t>Mészáros István Endre</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
           <t>Steubenville, OH, USA</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="N195">
         <v>1964</v>
       </c>
       <c r="O195">
         <v>1985</v>
       </c>
       <c r="Q195" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=739</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>1976</v>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
           <t>Pintér Mihály Sándor Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
           <t>Árpádházi Szent Erzsébet R. K. Egyházközség, Buffalo, NY, USA</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J196" t="inlineStr">
         <is>
           <t>Árpádházi Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
-          <t>matematika-fizika tanár, kisegítő lelkész</t>
+          <t>insegnante di matematica e fisica, assistente pastorale</t>
         </is>
       </c>
       <c r="N196">
         <v>1964</v>
       </c>
       <c r="O196">
         <v>1984</v>
       </c>
       <c r="Q196" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=879</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>1976</v>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
           <t>Csizmazia Lajos Placid O.Cist, dr</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J197" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
-          <t>középiskolai tanár, 1968 – 1971 között igazgatóhelyettes, latint, görögöt, oroszt és magyar nyelvet oktatott, 1967 – 1972 között alperjel, 1992-től nyugállományban</t>
+          <t>insegnante di scuola superiore, vicepreside dal 1968 al 1971, ha insegnato latino, greco, russo e ungherese; assistente dal 1967 al 1972; in pensione dal 1992</t>
         </is>
       </c>
       <c r="N197">
         <v>1965</v>
       </c>
       <c r="O197">
         <v>1999</v>
       </c>
       <c r="Q197" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=163</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198">
         <v>1976</v>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
           <t>Forgách László</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
-          <t>Pickering, ON, Kanada</t>
+          <t>Pickering, ON, Canada</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K198" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N198">
         <v>1965</v>
       </c>
       <c r="O198">
         <v>1977</v>
       </c>
       <c r="Q198" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=281</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199">
         <v>1976</v>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
           <t>Horváth Miklós OFMConv</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
           <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>Calgary, AB, Kanada</t>
+          <t>Calgary, AB, Canada</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>in pensione</t>
         </is>
       </c>
       <c r="N199">
         <v>1965</v>
       </c>
       <c r="O199">
         <v>1992</v>
       </c>
       <c r="Q199" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=435</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200">
         <v>1976</v>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
           <t>Huber Antal, Dr.</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség, Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J200" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N200">
         <v>1965</v>
       </c>
       <c r="O200">
         <v>1978</v>
       </c>
       <c r="Q200" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=444</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201">
         <v>1976</v>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
           <t>Kafka Ferenc Sergius OFM</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
           <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="N201">
         <v>1965</v>
       </c>
       <c r="O201">
         <v>1982</v>
       </c>
       <c r="Q201" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=497</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>1976</v>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
           <t>Kulcsár András Antal, Dr.</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>Regina, SK, Kanada</t>
+          <t>Regina, SK, Canada</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>Stockholm, SK, Kanada</t>
+          <t>Stockholm, SK, Canada</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K202" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N202">
         <v>1965</v>
       </c>
       <c r="O202">
         <v>1986</v>
       </c>
       <c r="Q202" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=622</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203">
         <v>1976</v>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
           <t>Közi-Horváth József, Msgr., dr</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
           <t>Egyházmegyei Caritas Otthon, Oberhaching, NSZK</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
           <t>NSZK</t>
         </is>
       </c>
       <c r="J203" t="inlineStr">
         <is>
           <t>Egyházmegyei Caritas Otthon</t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>pastore</t>
         </is>
       </c>
       <c r="N203">
         <v>1965</v>
       </c>
       <c r="O203">
         <v>1988</v>
       </c>
       <c r="Q203" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=605</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204">
         <v>1976</v>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
           <t>Lelóczky Gyula Donát O.Cist</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
           <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár</t>
+          <t>insegnante di liceo</t>
         </is>
       </c>
       <c r="N204">
         <v>1965</v>
       </c>
       <c r="O204">
         <v>1990</v>
       </c>
       <c r="Q204" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=644</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205">
         <v>1976</v>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
           <t>Morvay András</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
           <t>Rapid City, SD</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
           <t>Buffalo, SD, USA</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N205">
         <v>1965</v>
       </c>
       <c r="O205">
         <v>1990</v>
       </c>
       <c r="Q205" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=774</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206">
         <v>1976</v>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
           <t>Mustó Péter SJ</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
           <t>München, NSZK</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
           <t>NSZK</t>
         </is>
       </c>
       <c r="K206" t="inlineStr">
         <is>
-          <t>ifjúsági lelkész</t>
+          <t>pastore per i giovani</t>
         </is>
       </c>
       <c r="N206">
         <v>1965</v>
       </c>
       <c r="O206">
         <v>1977</v>
       </c>
       <c r="Q206" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=780</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207">
         <v>1976</v>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
           <t>Demetzky Sándor</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
           <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
           <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J207" t="inlineStr">
         <is>
           <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K207" t="inlineStr">
         <is>
-          <t>plébános, majd nyugállományban</t>
+          <t>parroco, poi in pensione</t>
         </is>
       </c>
       <c r="N207">
         <v>1966</v>
       </c>
       <c r="O207">
         <v>1989</v>
       </c>
       <c r="Q207" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=187</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208">
         <v>1976</v>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
           <t>Denka J. Ferenc</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
           <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K208" t="inlineStr">
         <is>
-          <t>St. Edward öregotthon lelkésze</t>
+          <t>Cappellano della casa di riposo St. Edward</t>
         </is>
       </c>
       <c r="N208">
         <v>1966</v>
       </c>
       <c r="O208">
         <v>1979</v>
       </c>
       <c r="Q208" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=192</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209">
         <v>1976</v>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
           <t>Endrédy Ferenc Csanád OSB</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
           <t>Burg Kastl, NSZK</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
           <t>NSZK</t>
         </is>
       </c>
       <c r="K209" t="inlineStr">
         <is>
-          <t>magyar gimnáziumban tanár</t>
+          <t>insegnante in un liceo ungherese</t>
         </is>
       </c>
       <c r="N209">
         <v>1966</v>
       </c>
       <c r="O209">
         <v>1980</v>
       </c>
       <c r="Q209" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=238</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210">
         <v>1976</v>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
           <t>Horváth Lajos, Msgr.</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
-          <t>Győr, Magyarország</t>
+          <t>Győr, Ungheria</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungheria</t>
         </is>
       </c>
       <c r="K210" t="inlineStr">
         <is>
-          <t>egyházmegyei levéltáros</t>
+          <t>archivista diocesano</t>
         </is>
       </c>
       <c r="N210">
         <v>1966</v>
       </c>
       <c r="O210">
         <v>1980</v>
       </c>
       <c r="Q210" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=429</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211">
         <v>1976</v>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
           <t>Horváth Márton</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
           <t>Fort Wayne-South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
           <t>Sacred Heart Catholic Church, Washaw, IN, USA</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J211" t="inlineStr">
         <is>
           <t>Sacred Heart Catholic Church</t>
         </is>
       </c>
       <c r="K211" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N211">
         <v>1966</v>
       </c>
       <c r="O211">
         <v>1983</v>
       </c>
       <c r="Q211" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=433</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212">
         <v>1976</v>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
           <t>Horváth P. József</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
           <t>Fort Wayne-South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
           <t>Corpus Christi Plébánia, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J212" t="inlineStr">
         <is>
           <t>Corpus Christi Plébánia</t>
         </is>
       </c>
       <c r="K212" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N212">
         <v>1966</v>
       </c>
       <c r="O212">
         <v>1977</v>
       </c>
       <c r="Q212" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=437</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213">
         <v>1976</v>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
           <t>Héjja Gyula SJ, dr.</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
           <t>Fordham University, New York, NY, USA</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J213" t="inlineStr">
         <is>
           <t>Fordham University</t>
         </is>
       </c>
       <c r="K213" t="inlineStr">
         <is>
-          <t>tanár, közben 1965 – 1968 között a külföldön élő magyar jezsuiták generálisa</t>
+          <t>insegnante; nel periodo 1965-1968 fu inoltre generale dei gesuiti ungheresi residenti all’estero</t>
         </is>
       </c>
       <c r="N213">
         <v>1966</v>
       </c>
       <c r="O213">
         <v>1995</v>
       </c>
       <c r="Q213" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=391</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214">
         <v>1976</v>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
           <t>Idrányi Imre Ödön (OFM), Dr.</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
           <t>Van Nuys, CA, USA</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K214" t="inlineStr">
         <is>
-          <t>püspöki titkár</t>
+          <t>segretario vescovile</t>
         </is>
       </c>
       <c r="N214">
         <v>1966</v>
       </c>
       <c r="O214">
         <v>1986</v>
       </c>
       <c r="Q214" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=450</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215">
         <v>1976</v>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
           <t>Gerencsér Pál István Sch.P, dr.</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
           <t>Buffalo, NY, USA</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K215" t="inlineStr">
         <is>
-          <t>alapító igazgató</t>
+          <t>direttore fondatore</t>
         </is>
       </c>
       <c r="N215">
         <v>1967</v>
       </c>
       <c r="O215">
         <v>1981</v>
       </c>
       <c r="Q215" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=320</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216">
         <v>1976</v>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
           <t>Machó György</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
           <t>Newark, NJ, USA</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K216" t="inlineStr">
         <is>
-          <t>US Navy – tábori lelkész</t>
+          <t>Marina degli Stati Uniti – cappellano militare</t>
         </is>
       </c>
       <c r="N216">
         <v>1967</v>
       </c>
       <c r="O216">
         <v>1990</v>
       </c>
       <c r="Q216" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=676</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217">
         <v>1976</v>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
           <t>Markos Rezső János OSB, Dr.</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
-          <t>Tata, Magyarország</t>
+          <t>Tata, Ungheria</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungheria</t>
         </is>
       </c>
       <c r="K217" t="inlineStr">
         <is>
-          <t>plébános, közben 1976-1982 esperes</t>
+          <t>parroco, e nel periodo 1976-1982 decano</t>
         </is>
       </c>
       <c r="N217">
         <v>1967</v>
       </c>
       <c r="O217">
         <v>1982</v>
       </c>
       <c r="Q217" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=696</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218">
         <v>1976</v>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
           <t>Medgyess A. József</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
           <t>Szatmár</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
-          <t>Freiburg, Németország</t>
+          <t>Freiburg, Germania</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
-          <t>Németország</t>
+          <t>Germania</t>
         </is>
       </c>
       <c r="N218">
         <v>1967</v>
       </c>
       <c r="O218">
         <v>1982</v>
       </c>
       <c r="Q218" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=718</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219">
         <v>1976</v>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
           <t>Antal Boldizsár Regináld OFM</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>fratello religioso (non ordinato sacerdote)</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
           <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K219" t="inlineStr">
         <is>
-          <t>nyomdai munkatárs, a kolostor szakácsa, majd nyugállományban</t>
+          <t>impiegato in tipografia, cuoco del monastero, poi in pensione</t>
         </is>
       </c>
       <c r="N219">
         <v>1968</v>
       </c>
       <c r="O219">
         <v>2007</v>
       </c>
       <c r="Q219" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=12</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220">
         <v>1976</v>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
           <t>Bakos István</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>Szeged-Csanád (in precedenza: Csanád)</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
           <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J220" t="inlineStr">
         <is>
           <t>Saint Francis of Assisi Parish</t>
         </is>
       </c>
       <c r="K220" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N220">
         <v>1968</v>
       </c>
       <c r="O220">
         <v>1979</v>
       </c>
       <c r="Q220" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=30</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221">
         <v>1976</v>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
           <t>Derecskei János SJ</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
           <t>Buffalo, NY, USA</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K221" t="inlineStr">
         <is>
-          <t>utazó misszionárius</t>
+          <t>missionario itinerante</t>
         </is>
       </c>
       <c r="N221">
         <v>1968</v>
       </c>
       <c r="O221">
         <v>1991</v>
       </c>
       <c r="Q221" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=193</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222">
         <v>1976</v>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
           <t>Fekete Jenő</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
           <t>Fort Wayne, IN, USA</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
           <t>Ferdinand, IN, USA</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="N222">
         <v>1968</v>
       </c>
       <c r="O222">
         <v>1977</v>
       </c>
       <c r="Q222" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=267</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223">
         <v>1976</v>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
           <t>Fitz Mihály</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
           <t>Slovinky, Csehszlovákia</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
           <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K223" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>pastore</t>
         </is>
       </c>
       <c r="N223">
         <v>1968</v>
       </c>
       <c r="O223">
         <v>1977</v>
       </c>
       <c r="Q223" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=277</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224">
         <v>1976</v>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
           <t>Henye Géza</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
-          <t>Montréal, QC, Kanada</t>
+          <t>Montréal, QC, Canada</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K224" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N224">
         <v>1968</v>
       </c>
       <c r="O224">
         <v>1985</v>
       </c>
       <c r="Q224" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=381</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225">
         <v>1976</v>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
           <t>Horváth Lajos Martinián OFM</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>fratello religioso (non ordinato sacerdote)</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
           <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J225" t="inlineStr">
         <is>
           <t>Saint Francis of Assisi Parish</t>
         </is>
       </c>
       <c r="K225" t="inlineStr">
         <is>
-          <t>segítőtestvér</t>
+          <t>fratello o sorella di sostegno</t>
         </is>
       </c>
       <c r="N225">
         <v>1968</v>
       </c>
       <c r="O225">
         <v>1977</v>
       </c>
       <c r="Q225" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=430</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226">
         <v>1976</v>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
           <t>Ipoly Ottó Miklós, dr.</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
           <t>Pontifical College Josephinum, Colombus, OH, USA</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J226" t="inlineStr">
         <is>
           <t>Pontifical College Josephinum</t>
         </is>
       </c>
       <c r="K226" t="inlineStr">
         <is>
-          <t>biblikum tanár (Újszövetség)</t>
+          <t>docente di teologia biblica (Nuovo Testamento)</t>
         </is>
       </c>
       <c r="N226">
         <v>1968</v>
       </c>
       <c r="O226">
         <v>1991</v>
       </c>
       <c r="Q226" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=456</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227">
         <v>1976</v>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
           <t>Juhász László SJ, Dr.</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
           <t>Canisius College (jelenleg: Canisius University), Buffalo, NY, USA</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J227" t="inlineStr">
         <is>
           <t>Canisius College (jelenleg: Canisius University)</t>
         </is>
       </c>
       <c r="K227" t="inlineStr">
         <is>
-          <t>egyetemi tanár</t>
+          <t>docente universitario</t>
         </is>
       </c>
       <c r="N227">
         <v>1968</v>
       </c>
       <c r="O227">
         <v>2002</v>
       </c>
       <c r="Q227" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=495</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228">
         <v>1976</v>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
           <t>Jáki László Szaniszló OSB, Dr.</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
           <t>Princeton University, Princeton, NJ, USA</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J228" t="inlineStr">
         <is>
           <t>Princeton University</t>
         </is>
       </c>
       <c r="K228" t="inlineStr">
         <is>
-          <t>egyetemi tanár, 1973-tól kitüntetett, nyilvános rendes egyetemi tanár</t>
+          <t>docente universitario, dal 1973 professore ordinario onorario</t>
         </is>
       </c>
       <c r="N228">
         <v>1968</v>
       </c>
       <c r="O228">
         <v>2009</v>
       </c>
       <c r="Q228" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=480</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229">
         <v>1976</v>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
           <t>Kovács Dezső Lajos</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
           <t>Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
           <t>Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K229" t="inlineStr">
         <is>
-          <t>segédlelkész, magyar lelkész</t>
+          <t>viceparroco, parroco ungherese</t>
         </is>
       </c>
       <c r="N229">
         <v>1968</v>
       </c>
       <c r="O229">
         <v>1983</v>
       </c>
       <c r="Q229" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=580</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230">
         <v>1976</v>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
           <t>Krupa Sándor Kolumbán OFM</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
           <t>Dewitt, MI, USA</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K230" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>pastore</t>
         </is>
       </c>
       <c r="N230">
         <v>1968</v>
       </c>
       <c r="O230">
         <v>1988</v>
       </c>
       <c r="Q230" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=613</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231">
         <v>1976</v>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
           <t>Kóczán Boldizsár</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
           <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J231" t="inlineStr">
         <is>
           <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K231" t="inlineStr">
         <is>
-          <t>plébános, 1973-tól nyugállományban</t>
+          <t>parroco, in pensione dal 1973</t>
         </is>
       </c>
       <c r="N231">
         <v>1968</v>
       </c>
       <c r="O231">
         <v>1980</v>
       </c>
       <c r="Q231" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=596</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232">
         <v>1976</v>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
           <t>Mahoney Róbert</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
           <t>Forth Wayne – South Bend, OH, USA</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
           <t>St. Bavo, Mishawaka, IN, USA</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J232" t="inlineStr">
         <is>
           <t>St. Bavo</t>
         </is>
       </c>
       <c r="K232" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N232">
         <v>1968</v>
       </c>
       <c r="O232">
         <v>1980</v>
       </c>
       <c r="Q232" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=686</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233">
         <v>1976</v>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
           <t>Mandl József Maximilián OFM</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
           <t>Dewitt, MI, USA</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="N233">
         <v>1968</v>
       </c>
       <c r="O233">
         <v>1987</v>
       </c>
       <c r="Q233" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=692</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234">
         <v>1976</v>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
           <t>Marton Antal Bernát O.Cist, dr</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J234" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K234" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár (1968-2014), igazgatóhelyettes (1971-1981), igazgató (1981-1996), perjel (1994-2000), alperjel (2000 körül), klerikus-magiszter (2007 körül)</t>
+          <t>insegnante di liceo (1968-2014), vicedirettore (1971-1981), direttore (1981-1996), parroco (1994-2000), sottoprete (intorno al 2000), chierico-magister (intorno al 2007)</t>
         </is>
       </c>
       <c r="N234">
         <v>1968</v>
       </c>
       <c r="O234">
         <v>2015</v>
       </c>
       <c r="Q234" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=707</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235">
         <v>1976</v>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
           <t>Molnár László</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
           <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
           <t>Tours-i Szent Márton plébánia, Porto Alegre, Brazília</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="J235" t="inlineStr">
         <is>
           <t>Tours-i Szent Márton plébánia</t>
         </is>
       </c>
       <c r="K235" t="inlineStr">
         <is>
-          <t>alapító, templomépítő plébános</t>
+          <t>fondatore, parroco e costruttore di chiese</t>
         </is>
       </c>
       <c r="N235">
         <v>1968</v>
       </c>
       <c r="O235">
         <v>2018</v>
       </c>
       <c r="Q235" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=764</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236">
         <v>1976</v>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
           <t>Padányi Károly</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
+          <t>Our Lady of Hungary Church, Welland, ON, Canada</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="J236" t="inlineStr">
         <is>
           <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K236" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N236">
         <v>1968</v>
       </c>
       <c r="O236">
         <v>1991</v>
       </c>
       <c r="Q236" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=845</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237">
         <v>1976</v>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
           <t>Pintér János</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
-          <t>Győr, Magyarország</t>
+          <t>Győr, Ungheria</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungheria</t>
         </is>
       </c>
       <c r="K237" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>in pensione</t>
         </is>
       </c>
       <c r="N237">
         <v>1968</v>
       </c>
       <c r="O237">
         <v>1978</v>
       </c>
       <c r="Q237" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=878</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238">
         <v>1976</v>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
           <t>Babos István SJ</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
           <t>Fordham University, New York, NY, USA</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J238" t="inlineStr">
         <is>
           <t>Fordham University</t>
         </is>
       </c>
       <c r="K238" t="inlineStr">
         <is>
-          <t>Fordham Egyetem tanára, magyar kisegítő lelkész</t>
+          <t>Docente presso l’Università di Fordham, assistente pastorale ungherese</t>
         </is>
       </c>
       <c r="N238">
         <v>1969</v>
       </c>
       <c r="O238">
         <v>1991</v>
       </c>
       <c r="Q238" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=24</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239">
         <v>1976</v>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
           <t>Bali István</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
           <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
           <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K239" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>in pensione</t>
         </is>
       </c>
       <c r="N239">
         <v>1969</v>
       </c>
       <c r="O239">
         <v>1985</v>
       </c>
       <c r="Q239" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=36</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240">
         <v>1976</v>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
           <t>Bognár József, Msgr.</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
           <t>Parma, OH, USA</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
           <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K240" t="inlineStr">
         <is>
-          <t>az egyházmegye fővikáriusa</t>
+          <t>vicario generale della diocesi</t>
         </is>
       </c>
       <c r="N240">
         <v>1969</v>
       </c>
       <c r="O240">
         <v>1977</v>
       </c>
       <c r="Q240" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=97</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241">
         <v>1976</v>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
           <t>Galambos Ferenc Iréneusz OSB, dr.</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
-          <t>Oberschützen, Ausztria</t>
+          <t>Oberschützen, Austria</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>Austria</t>
         </is>
       </c>
       <c r="K241" t="inlineStr">
         <is>
-          <t>hittanár és magyar lelkész</t>
+          <t>insegnante di religione e pastore ungherese</t>
         </is>
       </c>
       <c r="N241">
         <v>1969</v>
       </c>
       <c r="O241">
         <v>1981</v>
       </c>
       <c r="Q241" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=304</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242">
         <v>1976</v>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
           <t>Jani György</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
           <t>Allentown, PA, USA</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség, Allentown, PA, USA</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J242" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K242" t="inlineStr">
         <is>
-          <t>plébános, magyar lelkész</t>
+          <t>parroco, pastore ungherese</t>
         </is>
       </c>
       <c r="N242">
         <v>1969</v>
       </c>
       <c r="O242">
         <v>1978</v>
       </c>
       <c r="Q242" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=473</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243">
         <v>1976</v>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
           <t>Kugler János Gottfried OFM</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
           <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J243" t="inlineStr">
         <is>
           <t>Saint Francis of Assisi Parish</t>
         </is>
       </c>
       <c r="K243" t="inlineStr">
         <is>
-          <t>gyóntató, kertész</t>
+          <t>confessore, giardiniere</t>
         </is>
       </c>
       <c r="N243">
         <v>1969</v>
       </c>
       <c r="O243">
         <v>1992</v>
       </c>
       <c r="Q243" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=620</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244">
         <v>1976</v>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
           <t>Lenner Jenő Arkangyal OFM</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
           <t>Dewitt, MI, USA</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K244" t="inlineStr">
         <is>
-          <t>gondnok, házfőnök, gyóntató</t>
+          <t>custode, amministratore, confessore</t>
         </is>
       </c>
       <c r="N244">
         <v>1969</v>
       </c>
       <c r="O244" t="inlineStr">
         <is>
           <t>1989 előtt</t>
         </is>
       </c>
       <c r="Q244" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=649</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245">
         <v>1976</v>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
           <t>Nagy György, Dr.</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
-          <t>Lovászpatona, Magyarország</t>
+          <t>Lovászpatona, Ungheria</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungheria</t>
         </is>
       </c>
       <c r="K245" t="inlineStr">
         <is>
-          <t>plébános-helyettes</t>
+          <t>viceparroco</t>
         </is>
       </c>
       <c r="N245">
         <v>1969</v>
       </c>
       <c r="O245">
         <v>1989</v>
       </c>
       <c r="Q245" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=789</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246">
         <v>1976</v>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
           <t>Antal András</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
           <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
-          <t>Szentháromság Plébánia, Fenyéd, Románia</t>
+          <t>Szentháromság Plébánia, Fenyéd, Romania</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>Romania</t>
         </is>
       </c>
       <c r="J246" t="inlineStr">
         <is>
           <t>Szentháromság Plébánia</t>
         </is>
       </c>
       <c r="K246" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N246">
         <v>1970</v>
       </c>
       <c r="O246">
         <v>1981</v>
       </c>
       <c r="Q246" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=11</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247">
         <v>1976</v>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
           <t>Bartha Károly SVD</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
           <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
           <t>Washington DC, USA</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="N247">
         <v>1970</v>
       </c>
       <c r="O247">
         <v>1977</v>
       </c>
       <c r="Q247" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=49</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248">
         <v>1976</v>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
           <t>Beöthy Tamás SJ</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
-          <t>Courtland, ON, Kanada</t>
+          <t>Courtland, ON, Canada</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K248" t="inlineStr">
         <is>
-          <t>segédlelkész, majd plébános</t>
+          <t>viceparroco, poi parroco</t>
         </is>
       </c>
       <c r="N248">
         <v>1970</v>
       </c>
       <c r="O248">
         <v>1979</v>
       </c>
       <c r="Q248" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=69</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249">
         <v>1976</v>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
           <t>Bobák János Iréneusz, dr.</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
           <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
           <t>Brownsville, PA, USA</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K249" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N249">
         <v>1970</v>
       </c>
       <c r="O249">
         <v>1988</v>
       </c>
       <c r="Q249" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=90</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250">
         <v>1976</v>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
           <t>Cser László SJ</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
           <t>St. James, NY, USA</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="N250">
         <v>1970</v>
       </c>
       <c r="O250">
         <v>2003</v>
       </c>
       <c r="Q250" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=153</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251">
         <v>1976</v>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
           <t>Gerendás Lajos</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
-          <t>Süttőr, Magyarország</t>
+          <t>Süttőr, Ungheria</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungheria</t>
         </is>
       </c>
       <c r="K251" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N251">
         <v>1970</v>
       </c>
       <c r="O251">
         <v>1983</v>
       </c>
       <c r="Q251" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=321</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252">
         <v>1976</v>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
           <t>Gombos Mihály SDB</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
-          <t>Edmonton, AB, Kanada</t>
+          <t>Edmonton, AB, Canada</t>
         </is>
       </c>
       <c r="I252" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K252" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N252">
         <v>1970</v>
       </c>
       <c r="O252">
         <v>1981</v>
       </c>
       <c r="Q252" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=330</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253">
         <v>1976</v>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
           <t>Gullay Domonkos</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
           <t>Vero Beach, FL, USA</t>
         </is>
       </c>
       <c r="I253" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="N253">
         <v>1970</v>
       </c>
       <c r="O253">
         <v>1981</v>
       </c>
       <c r="Q253" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=341</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254">
         <v>1976</v>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
           <t>Gyöngyös Márton OP</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
           <t>domonkos (Ordo Fratrum Praedicatorum)</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>Austria</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>Austria</t>
         </is>
       </c>
       <c r="K254" t="inlineStr">
         <is>
-          <t>lelkipásztori tevékenység és lelkigyakorlatok tartása</t>
+          <t>attività pastorale e organizzazione di ritiri spirituali</t>
         </is>
       </c>
       <c r="N254">
         <v>1970</v>
       </c>
       <c r="P254" t="inlineStr">
         <is>
-          <t>jelenleg</t>
+          <t>attualmente</t>
         </is>
       </c>
       <c r="Q254" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=353</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255">
         <v>1976</v>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
           <t>Horváth Ernő, Msgr.</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
           <t>Chicago, IL, USA</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
           <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I255" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J255" t="inlineStr">
         <is>
           <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K255" t="inlineStr">
         <is>
-          <t>nyugállományban, kisegítő lelkész</t>
+          <t>in pensione, pastore ausiliario</t>
         </is>
       </c>
       <c r="N255">
         <v>1970</v>
       </c>
       <c r="O255">
         <v>1980</v>
       </c>
       <c r="Q255" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=420</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256">
         <v>1976</v>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
           <t>Horváth Tibor SJ, Dr.</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>Toronto, ON, Canada</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K256" t="inlineStr">
         <is>
-          <t>teológiai tanár</t>
+          <t>docente di teologia</t>
         </is>
       </c>
       <c r="N256">
         <v>1970</v>
       </c>
       <c r="O256">
         <v>1992</v>
       </c>
       <c r="Q256" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=439</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257">
         <v>1976</v>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
           <t>Ibrányi Ferenc József, Msgr., dr</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
           <t>Providence, RI, USA</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K257" t="inlineStr">
         <is>
-          <t>szemináriumi tanár, előadó egy női egyetemen Wakefield, RI, USA-ban, közben kisegítő magyar lelkész</t>
+          <t>docente di seminario e relatrice presso un’università femminile a Wakefield, Rhode Island (USA), nonché assistente pastore ungherese</t>
         </is>
       </c>
       <c r="N257">
         <v>1970</v>
       </c>
       <c r="O257">
         <v>1980</v>
       </c>
       <c r="Q257" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=448</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258">
         <v>1976</v>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
           <t>Jaschkó Balázs SJ</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="J258" t="inlineStr">
         <is>
           <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K258" t="inlineStr">
         <is>
-          <t>segédlelkész, majd plébános, illetve helyi elöljáró</t>
+          <t>viceparroco, poi parroco e infine capo locale</t>
         </is>
       </c>
       <c r="N258">
         <v>1970</v>
       </c>
       <c r="O258">
         <v>2013</v>
       </c>
       <c r="Q258" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=477</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259">
         <v>1976</v>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
           <t>Jaszovszky József, Dr.</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
           <t>San Francisco, CA, USA</t>
         </is>
       </c>
       <c r="I259" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K259" t="inlineStr">
         <is>
-          <t>a San Francisco-i érsek joghatósága alá tartozó magyarok lelkésze, valamint a Menlo park-i Szent István misszió vezető lelkésze</t>
+          <t>parroco dei fedeli ungheresi sotto la giurisdizione dell’arcivescovo di San Francisco, nonché parroco responsabile della missione di Santo Stefano a Menlo Park</t>
         </is>
       </c>
       <c r="N259">
         <v>1970</v>
       </c>
       <c r="O259">
         <v>1984</v>
       </c>
       <c r="Q259" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=479</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260">
         <v>1976</v>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
           <t>Jálics Ferenc SJ</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
           <t>Buenos Aires, Argentina</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
           <t>Argentina</t>
         </is>
       </c>
       <c r="K260" t="inlineStr">
         <is>
-          <t>egy nyomornegyedben lelkipásztor</t>
+          <t>pastore in un quartiere povero</t>
         </is>
       </c>
       <c r="N260">
         <v>1970</v>
       </c>
       <c r="O260">
         <v>1977</v>
       </c>
       <c r="Q260" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=481</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261">
         <v>1976</v>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
           <t>Kamarás Ferenc Mihály OFM</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
-          <t>Mátraháza, Magyarország</t>
+          <t>Mátraháza, Ungheria</t>
         </is>
       </c>
       <c r="I261" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungheria</t>
         </is>
       </c>
       <c r="K261" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>pastore</t>
         </is>
       </c>
       <c r="N261">
         <v>1970</v>
       </c>
       <c r="O261">
         <v>1979</v>
       </c>
       <c r="Q261" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=499</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262">
         <v>1976</v>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
           <t>Kovách Balázs Pál</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
           <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
           <t>Braddock, PA, USA</t>
         </is>
       </c>
       <c r="I262" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K262" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N262">
         <v>1970</v>
       </c>
       <c r="O262">
         <v>2001</v>
       </c>
       <c r="Q262" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=577</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263">
         <v>1976</v>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
           <t>Kögl János Szeverin OSB</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
           <t>Nova Santa Rosa, Brazília</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="K263" t="inlineStr">
         <is>
-          <t>1970–1981 között szemináriumi házfőnök és lelkész, gimnáziumi tanár, 1971–1976 gimnáziumi igazgató, püspöki tanácsos</t>
+          <t>Dal 1970 al 1981 è stato responsabile del seminario e cappellano, insegnante di liceo; dal 1971 al 1976 è stato preside di liceo e consigliere vescovile</t>
         </is>
       </c>
       <c r="N263">
         <v>1970</v>
       </c>
       <c r="O263">
         <v>1984</v>
       </c>
       <c r="Q263" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=598</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264">
         <v>1976</v>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
           <t>Magyar József</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
           <t>Akron, OH, USA</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
           <t>St. George Catholic Church, Clinton, OH, USA</t>
         </is>
       </c>
       <c r="I264" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J264" t="inlineStr">
         <is>
           <t>St. George Catholic Church</t>
         </is>
       </c>
       <c r="K264" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N264">
         <v>1970</v>
       </c>
       <c r="O264">
         <v>1991</v>
       </c>
       <c r="Q264" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=682</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265">
         <v>1976</v>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
           <t>Mihalik Imre Károly, Dr.</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
           <t>Notre Dame szeminárium, New Orleans, LA, USA</t>
         </is>
       </c>
       <c r="I265" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J265" t="inlineStr">
         <is>
           <t>Notre Dame szeminárium</t>
         </is>
       </c>
       <c r="K265" t="inlineStr">
         <is>
-          <t>tanár</t>
+          <t>insegnante</t>
         </is>
       </c>
       <c r="N265">
         <v>1970</v>
       </c>
       <c r="O265">
         <v>1995</v>
       </c>
       <c r="Q265" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=742</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266">
         <v>1976</v>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
           <t>Mustos István Sch.P.</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
           <t>Devon, PA, USA</t>
         </is>
       </c>
       <c r="I266" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K266" t="inlineStr">
         <is>
-          <t>tanár, 1987-ig igazgató</t>
+          <t>insegnante, preside fino al 1987</t>
         </is>
       </c>
       <c r="N266">
         <v>1970</v>
       </c>
       <c r="O266">
         <v>1987</v>
       </c>
       <c r="Q266" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=779</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267">
         <v>1976</v>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
           <t>Nemesszeghy Ervin SJ, Dr.</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada</t>
         </is>
       </c>
       <c r="I267" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="J267" t="inlineStr">
         <is>
           <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K267" t="inlineStr">
         <is>
-          <t>novíciusmester</t>
+          <t>maestro dei novizi</t>
         </is>
       </c>
       <c r="N267">
         <v>1970</v>
       </c>
       <c r="O267">
         <v>1986</v>
       </c>
       <c r="Q267" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=804</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268">
         <v>1976</v>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
           <t>Pfemeter János Arnold OCSO</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
           <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
-          <t>Oka, QC, Kanada</t>
+          <t>Oka, QC, Canada</t>
         </is>
       </c>
       <c r="I268" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="N268">
         <v>1970</v>
       </c>
       <c r="O268">
         <v>1995</v>
       </c>
       <c r="Q268" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=875</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269">
         <v>1976</v>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
           <t>Pázmány Géza Sch.P.</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
           <t>Piarista ház, Devon, PA, USA</t>
         </is>
       </c>
       <c r="I269" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J269" t="inlineStr">
         <is>
           <t>Piarista ház</t>
         </is>
       </c>
       <c r="K269" t="inlineStr">
         <is>
-          <t>tanár (hittan, matematika)</t>
+          <t>insegnante (religione, matematica)</t>
         </is>
       </c>
       <c r="N269">
         <v>1970</v>
       </c>
       <c r="O269">
         <v>1978</v>
       </c>
       <c r="Q269" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=860</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270">
         <v>1976</v>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
           <t>Éles Ferenc</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
           <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
           <t>New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I270" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K270" t="inlineStr">
         <is>
-          <t>parókus, közben kisegít: Perth Amboy, NJ</t>
+          <t>parroco, che nel frattempo dà una mano: Perth Amboy, NJ</t>
         </is>
       </c>
       <c r="N270">
         <v>1970</v>
       </c>
       <c r="O270">
         <v>1994</v>
       </c>
       <c r="Q270" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=247</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271">
         <v>1976</v>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
           <t>Borsy György Engelbert OFM</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
           <t>Milwaukee, WI, USA</t>
         </is>
       </c>
       <c r="I271" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K271" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N271">
         <v>1971</v>
       </c>
       <c r="O271">
         <v>1979</v>
       </c>
       <c r="Q271" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=108</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272">
         <v>1976</v>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
           <t>Békés György Menyhért OFM</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
           <t>Adelaide, Ausztrália</t>
         </is>
       </c>
       <c r="I272" t="inlineStr">
         <is>
           <t>Ausztrália</t>
         </is>
       </c>
       <c r="K272" t="inlineStr">
         <is>
-          <t>plébános, majd nyugállományban</t>
+          <t>parroco, poi in pensione</t>
         </is>
       </c>
       <c r="N272">
         <v>1971</v>
       </c>
       <c r="O272">
         <v>1978</v>
       </c>
       <c r="Q272" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=77</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273">
         <v>1976</v>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
           <t>Demkovich John, Msgr</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
           <t>Paterson, NJ, USA</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
           <t>Mária mennybemenetele, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I273" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J273" t="inlineStr">
         <is>
           <t>Mária mennybemenetele</t>
         </is>
       </c>
       <c r="K273" t="inlineStr">
         <is>
-          <t>plébános, közben 2007. június 24.-2007. december 2. Passaic, NJ – Szent István magyar templom – adminisztrátor</t>
+          <t>parroco, nel periodo dal 24 giugno 2007 al 2 dicembre 2007 a Passaic, NJ – Chiesa ungherese di Santo Stefano – amministratore</t>
         </is>
       </c>
       <c r="N273">
         <v>1971</v>
       </c>
       <c r="O273">
         <v>2011</v>
       </c>
       <c r="Q273" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=190</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274">
         <v>1976</v>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
           <t>Gyimesi Gyula</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="I274" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K274" t="inlineStr">
         <is>
-          <t>nyugállományban, irodalmi munkásságot végzett, illetve kisegítő lelkészként szolgált.</t>
+          <t>In pensione, si è dedicato all’attività letteraria e ha prestato servizio come assistente parroco.</t>
         </is>
       </c>
       <c r="N274">
         <v>1971</v>
       </c>
       <c r="O274">
         <v>1995</v>
       </c>
       <c r="Q274" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=352</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275">
         <v>1976</v>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
           <t>Horányi Lajos SJ</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada</t>
         </is>
       </c>
       <c r="I275" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="J275" t="inlineStr">
         <is>
           <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K275" t="inlineStr">
         <is>
-          <t>betegállományban, majd kórházlelkész a Wellesley kórházban, majd az Our Lady of Mercy elfekvő kórházban, végül pedig a Keresztény Iskolatestvérek Scarborough-i LaSalle Intézetében</t>
+          <t>come assistente sanitario, poi come cappellano presso l’ospedale Wellesley, successivamente presso l’ospedale per malati cronici Our Lady of Mercy e infine presso l’Istituto LaSalle delle Suore Scolastiche Cristiane a Scarborough</t>
         </is>
       </c>
       <c r="N275">
         <v>1971</v>
       </c>
       <c r="O275">
         <v>1978</v>
       </c>
       <c r="Q275" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=416</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276">
         <v>1976</v>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
           <t>Héder László Mária Sándor OSM, dr.</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
           <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
-          <t>Innsbruck, Ausztria</t>
+          <t>Innsbruck, Austria</t>
         </is>
       </c>
       <c r="I276" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>Austria</t>
         </is>
       </c>
       <c r="N276">
         <v>1971</v>
       </c>
       <c r="O276">
         <v>1979</v>
       </c>
       <c r="Q276" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=389</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277">
         <v>1976</v>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
           <t>Linka Ernő Ödön OSB, apát</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
           <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I277" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="J277" t="inlineStr">
         <is>
           <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K277" t="inlineStr">
         <is>
-          <t>házgondnok (1971-1972), szemináriumi nevelő (1972-1978), nevelési- és hivatásügyi tanácsadó (1974-1982), lelkész (1980-1982), perjel, majd apát, a Szociális Intézmények vezetője (1981-2005), nyugállományban (2005-2017)</t>
+          <t>custode (1971-1972), educatore del seminario (1972-1978), consulente per l’educazione e le vocazioni (1974-1982), parroco (1980-1982), priore, poi abate, direttore delle istituzioni sociali (1981-2005), in pensione (2005-2017)</t>
         </is>
       </c>
       <c r="N277">
         <v>1971</v>
       </c>
       <c r="O277">
         <v>2017</v>
       </c>
       <c r="Q277" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=659</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278">
         <v>1976</v>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
           <t>Makkó Lajos</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H278" t="inlineStr">
         <is>
-          <t>Magyarországi Szent István templom, Hamilton, ON, Kanada</t>
+          <t>Magyarországi Szent István templom, Hamilton, ON, Canada</t>
         </is>
       </c>
       <c r="I278" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="J278" t="inlineStr">
         <is>
           <t>Magyarországi Szent István templom</t>
         </is>
       </c>
       <c r="N278">
         <v>1971</v>
       </c>
       <c r="O278">
         <v>1992</v>
       </c>
       <c r="Q278" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=689</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279">
         <v>1976</v>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
           <t>Megyer Jenő, Msgr., dr.</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
           <t>Pontifical Seminary Josephinum, Colombus, OH</t>
         </is>
       </c>
       <c r="J279" t="inlineStr">
         <is>
           <t>Pontifical Seminary Josephinum</t>
         </is>
       </c>
       <c r="K279" t="inlineStr">
         <is>
-          <t>morális tárgy tanára</t>
+          <t>insegnante di materia morale</t>
         </is>
       </c>
       <c r="N279">
         <v>1971</v>
       </c>
       <c r="O279">
         <v>1992</v>
       </c>
       <c r="Q279" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=724</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280">
         <v>1976</v>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
           <t>Meskó Lajos Géza Sch.P.</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
           <t>Devon, PA, USA</t>
         </is>
       </c>
       <c r="I280" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K280" t="inlineStr">
         <is>
-          <t>tanár</t>
+          <t>insegnante</t>
         </is>
       </c>
       <c r="N280">
         <v>1971</v>
       </c>
       <c r="O280">
         <v>1977</v>
       </c>
       <c r="Q280" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=730</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281">
         <v>1976</v>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
           <t>Miskolczy Kálmán Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H281" t="inlineStr">
         <is>
           <t>Cardinal Gibbons High School, Fort Lauderdale, FL, USA</t>
         </is>
       </c>
       <c r="I281" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J281" t="inlineStr">
         <is>
           <t>Cardinal Gibbons High School</t>
         </is>
       </c>
       <c r="K281" t="inlineStr">
         <is>
-          <t>tanár</t>
+          <t>insegnante</t>
         </is>
       </c>
       <c r="N281">
         <v>1971</v>
       </c>
       <c r="O281">
         <v>1981</v>
       </c>
       <c r="Q281" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=752</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282">
         <v>1976</v>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
           <t>Molnár István</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
-          <t>Calgary, AB, Kanada</t>
+          <t>Calgary, AB, Canada</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
         <is>
-          <t>Szent Erzsébet magyar templom, Calgary, AB, Kanada</t>
+          <t>Szent Erzsébet magyar templom, Calgary, AB, Canada</t>
         </is>
       </c>
       <c r="I282" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="J282" t="inlineStr">
         <is>
           <t>Szent Erzsébet magyar templom</t>
         </is>
       </c>
       <c r="K282" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N282">
         <v>1971</v>
       </c>
       <c r="O282">
         <v>1994</v>
       </c>
       <c r="Q282" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=762</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283">
         <v>1976</v>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
           <t>Nagy József</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>Szeged-Csanád (in precedenza: Csanád)</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
-          <t>Jászberény, Magyarország</t>
+          <t>Jászberény, Ungheria</t>
         </is>
       </c>
       <c r="I283" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungheria</t>
         </is>
       </c>
       <c r="K283" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>in pensione</t>
         </is>
       </c>
       <c r="N283">
         <v>1971</v>
       </c>
       <c r="O283">
         <v>1982</v>
       </c>
       <c r="Q283" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=792</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284">
         <v>1976</v>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
           <t>Bálint István József</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
           <t>Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
           <t>St. Ladislaus Church, South Norwalk, CT, USA</t>
         </is>
       </c>
       <c r="I284" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J284" t="inlineStr">
         <is>
           <t>St. Ladislaus Church</t>
         </is>
       </c>
       <c r="K284" t="inlineStr">
         <is>
-          <t>magyar lelkész, plébános, közben kisegít Fairfield, CT – Szent Imre</t>
+          <t>pastore ungherese, parroco, che nel frattempo presta una mano a Fairfield, CT – Sant’Imre</t>
         </is>
       </c>
       <c r="N284" t="inlineStr">
         <is>
           <t>1971 (?)</t>
         </is>
       </c>
       <c r="O284">
         <v>2014</v>
       </c>
       <c r="Q284" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=58</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285">
         <v>1976</v>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
           <t>Banykó Viktor SJ</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
           <t>Lászlófalva</t>
         </is>
       </c>
       <c r="K285" t="inlineStr">
         <is>
-          <t>kisegítő lelkész, kántor</t>
+          <t>assistente parroco, cantore</t>
         </is>
       </c>
       <c r="N285">
         <v>1972</v>
       </c>
       <c r="O285">
         <v>1978</v>
       </c>
       <c r="Q285" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=75</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286">
         <v>1976</v>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
           <t>Bielek József SJ</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
           <t>Yonkers, NY, USA</t>
         </is>
       </c>
       <c r="I286" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K286" t="inlineStr">
         <is>
-          <t>A Szív c. újság szerkesztője</t>
+          <t>Redattore del giornale «Szív»</t>
         </is>
       </c>
       <c r="N286">
         <v>1972</v>
       </c>
       <c r="O286">
         <v>1977</v>
       </c>
       <c r="Q286" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=80</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287">
         <v>1976</v>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
           <t>Fekete Ferenc</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungheria</t>
         </is>
       </c>
       <c r="I287" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungheria</t>
         </is>
       </c>
       <c r="K287" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>in pensione</t>
         </is>
       </c>
       <c r="N287">
         <v>1972</v>
       </c>
       <c r="O287">
         <v>1977</v>
       </c>
       <c r="Q287" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=266</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288">
         <v>1976</v>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
           <t>Fodor Miklós Sch.P</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
           <t>Devon, PA, USA</t>
         </is>
       </c>
       <c r="I288" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K288" t="inlineStr">
         <is>
-          <t>tanár</t>
+          <t>insegnante</t>
         </is>
       </c>
       <c r="N288">
         <v>1972</v>
       </c>
       <c r="O288">
         <v>1980</v>
       </c>
       <c r="Q288" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=278</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289">
         <v>1976</v>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
           <t>Füz János Balázs O.Cist, apát</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H289" t="inlineStr">
         <is>
           <t>Spring Bank, WI, USA</t>
         </is>
       </c>
       <c r="I289" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K289" t="inlineStr">
         <is>
-          <t>perjel, közben 1972 – 1977 körül novíciusmester</t>
+          <t>e, nel frattempo, maestro dei novizi dal 1972 al 1977 circa</t>
         </is>
       </c>
       <c r="N289">
         <v>1972</v>
       </c>
       <c r="O289">
         <v>1989</v>
       </c>
       <c r="Q289" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=297</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290">
         <v>1976</v>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
           <t>Füzér István Julián OFM, dr</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
           <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
         </is>
       </c>
       <c r="I290" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J290" t="inlineStr">
         <is>
           <t>Nagyboldogasszony R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K290" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N290">
         <v>1972</v>
       </c>
       <c r="O290">
         <v>1984</v>
       </c>
       <c r="Q290" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=298</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291">
         <v>1976</v>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
           <t>Kléner Imre László</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
           <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I291" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="K291" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>missionario</t>
         </is>
       </c>
       <c r="N291">
         <v>1972</v>
       </c>
       <c r="O291">
         <v>1978</v>
       </c>
       <c r="Q291" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=554</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292">
         <v>1976</v>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
           <t>Kocsis József, Msgr.</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
-          <t>Montréal, QC, Kanada</t>
+          <t>Montréal, QC, Canada</t>
         </is>
       </c>
       <c r="I292" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K292" t="inlineStr">
         <is>
-          <t>nyugállományban, kisegít a Magyarok Nagyasszonya templomban, később a jezsuita atyák hamiltoni Szent Erzsébet Otthonában betegállományban</t>
+          <t>in pensione, presta servizio come volontaria nella chiesa della Madonna dei Magiari, in seguito presso la Casa Santa Elisabetta dei Padri Gesuiti a Hamilton, dove assiste i malati</t>
         </is>
       </c>
       <c r="N292">
         <v>1972</v>
       </c>
       <c r="O292">
         <v>1990</v>
       </c>
       <c r="Q292" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=558</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293">
         <v>1976</v>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
           <t>Lawrence C. Ferenc</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
           <t>Allentown, PA, USA</t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
           <t>Brockton, PA, USA</t>
         </is>
       </c>
       <c r="I293" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K293" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N293">
         <v>1972</v>
       </c>
       <c r="O293">
         <v>1984</v>
       </c>
       <c r="Q293" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=636</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294">
         <v>1976</v>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
           <t>Maczkó József</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
           <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I294" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K294" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>in pensione</t>
         </is>
       </c>
       <c r="N294">
         <v>1972</v>
       </c>
       <c r="O294">
         <v>1978</v>
       </c>
       <c r="Q294" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=677</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295">
         <v>1976</v>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
           <t>Major Imre Márk (O.Cist), Dr.</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G295" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H295" t="inlineStr">
         <is>
           <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I295" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K295" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár, közben Grand Prairie, TX, USA – zárdalelkész, 1972 – 1976 Plano, TX, USA – egyetemi tanár</t>
+          <t>insegnante di liceo, nel frattempo a Grand Prairie, TX, USA – assistente pastorale, 1972 – 1976 a Plano, TX, USA – docente universitario</t>
         </is>
       </c>
       <c r="N295">
         <v>1972</v>
       </c>
       <c r="O295">
         <v>1981</v>
       </c>
       <c r="Q295" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=688</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296">
         <v>1976</v>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
           <t>Molnár Antal, Msgr.</t>
         </is>
       </c>
       <c r="E296" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G296" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H296" t="inlineStr">
         <is>
           <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, USA</t>
         </is>
       </c>
       <c r="I296" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J296" t="inlineStr">
         <is>
           <t>Kapisztrán Szent János Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K296" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N296">
         <v>1972</v>
       </c>
       <c r="O296">
         <v>1977</v>
       </c>
       <c r="Q296" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=758</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297">
         <v>1976</v>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
           <t>Nagy Ferenc SJ, Dr.</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G297" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H297" t="inlineStr">
         <is>
-          <t>Róma, Olaszország</t>
+          <t>Róma, Italia</t>
         </is>
       </c>
       <c r="I297" t="inlineStr">
         <is>
-          <t>Olaszország</t>
+          <t>Italia</t>
         </is>
       </c>
       <c r="K297" t="inlineStr">
         <is>
-          <t>a Vatikáni Rádió magyar munkatársa, lelkész</t>
+          <t>collaboratore ungherese di Radio Vaticana, cappellano</t>
         </is>
       </c>
       <c r="N297">
         <v>1972</v>
       </c>
       <c r="O297">
         <v>1980</v>
       </c>
       <c r="Q297" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=788</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298">
         <v>1976</v>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
           <t>Nemes Ödön SJ</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G298" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H298" t="inlineStr">
         <is>
           <t>Kamakura (鎌倉市), Japán</t>
         </is>
       </c>
       <c r="I298" t="inlineStr">
         <is>
           <t>Japán</t>
         </is>
       </c>
       <c r="K298" t="inlineStr">
         <is>
-          <t>lelkigyakorlatoztató</t>
+          <t>guidatore spirituale</t>
         </is>
       </c>
       <c r="N298">
         <v>1972</v>
       </c>
       <c r="O298">
         <v>1977</v>
       </c>
       <c r="Q298" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=803</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299">
         <v>1976</v>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
           <t>Németh Béla Maurus OSB</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H299" t="inlineStr">
         <is>
           <t>Priory School, Woodside, CA, USA</t>
         </is>
       </c>
       <c r="I299" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J299" t="inlineStr">
         <is>
           <t>Priory School</t>
         </is>
       </c>
       <c r="K299" t="inlineStr">
         <is>
-          <t>biológiai tanár, közben iskolabusz-vezető, valamint a bencés közösség, valamint az iskola gazdasági ügyeinek irányítója, gondnoka</t>
+          <t>insegnante di biologia, nonché autista dello scuolabus, responsabile della comunità benedettina e amministratore degli affari economici della scuola</t>
         </is>
       </c>
       <c r="N299">
         <v>1972</v>
       </c>
       <c r="O299">
         <v>2004</v>
       </c>
       <c r="Q299" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=809</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300">
         <v>1976</v>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
           <t>Bali Béla (SDB)</t>
         </is>
       </c>
       <c r="E300" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G300" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H300" t="inlineStr">
         <is>
-          <t>Szent Anna Plébánia, Vécs, Magyarország</t>
+          <t>Szent Anna Plébánia, Vécs, Ungheria</t>
         </is>
       </c>
       <c r="I300" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungheria</t>
         </is>
       </c>
       <c r="J300" t="inlineStr">
         <is>
           <t>Szent Anna Plébánia</t>
         </is>
       </c>
       <c r="K300" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N300">
         <v>1973</v>
       </c>
       <c r="O300">
         <v>1977</v>
       </c>
       <c r="Q300" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=35</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301">
         <v>1976</v>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
           <t>Barna Sándor</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G301" t="inlineStr">
         <is>
           <t>Miskolc</t>
         </is>
       </c>
       <c r="H301" t="inlineStr">
         <is>
-          <t>Welland, ON, Kanada</t>
+          <t>Welland, ON, Canada</t>
         </is>
       </c>
       <c r="I301" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K301" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N301">
         <v>1973</v>
       </c>
       <c r="O301">
         <v>1978</v>
       </c>
       <c r="Q301" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=45</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302">
         <v>1976</v>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
           <t>Bodnár Vince</t>
         </is>
       </c>
       <c r="E302" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G302" t="inlineStr">
         <is>
           <t>Hartford, CT, USA</t>
         </is>
       </c>
       <c r="K302" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>in pensione</t>
         </is>
       </c>
       <c r="N302">
         <v>1973</v>
       </c>
       <c r="O302">
         <v>1988</v>
       </c>
       <c r="Q302" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=95</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303">
         <v>1976</v>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
           <t>Borbély István SJ</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G303" t="inlineStr">
         <is>
           <t>jezsuita</t>
         </is>
       </c>
       <c r="H303" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada</t>
         </is>
       </c>
       <c r="I303" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="J303" t="inlineStr">
         <is>
           <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K303" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>in pensione</t>
         </is>
       </c>
       <c r="N303">
         <v>1973</v>
       </c>
       <c r="O303">
         <v>1979</v>
       </c>
       <c r="Q303" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=104</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304">
         <v>1976</v>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
           <t>Bóday Jenő SJ</t>
         </is>
       </c>
       <c r="E304" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G304" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H304" t="inlineStr">
         <is>
-          <t>Magyarországi Szent István templom, Hamilton, ON, Kanada</t>
+          <t>Magyarországi Szent István templom, Hamilton, ON, Canada</t>
         </is>
       </c>
       <c r="I304" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="J304" t="inlineStr">
         <is>
           <t>Magyarországi Szent István templom</t>
         </is>
       </c>
       <c r="K304" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>pastore</t>
         </is>
       </c>
       <c r="N304">
         <v>1973</v>
       </c>
       <c r="O304">
         <v>1979</v>
       </c>
       <c r="Q304" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=93</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305">
         <v>1976</v>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
           <t>Cserháti Ferenc, esztergom-budapesti segédpüspök</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>vescovo</t>
         </is>
       </c>
       <c r="G305" t="inlineStr">
         <is>
-          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>Szatmár (in precedenza: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="H305" t="inlineStr">
         <is>
-          <t>Máramarossziget, Románia</t>
+          <t>Máramarossziget, Romania</t>
         </is>
       </c>
       <c r="I305" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>Romania</t>
         </is>
       </c>
       <c r="K305" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>viceparroco</t>
         </is>
       </c>
       <c r="N305">
         <v>1973</v>
       </c>
       <c r="O305">
         <v>1979</v>
       </c>
       <c r="Q305" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=154</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306">
         <v>1976</v>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
           <t>Csiszár István</t>
         </is>
       </c>
       <c r="E306" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G306" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H306" t="inlineStr">
         <is>
-          <t>Our Lady of the Assumption, Brantford, ON, Kanada</t>
+          <t>Our Lady of the Assumption, Brantford, ON, Canada</t>
         </is>
       </c>
       <c r="I306" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="J306" t="inlineStr">
         <is>
           <t>Our Lady of the Assumption</t>
         </is>
       </c>
       <c r="K306" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>viceparroco</t>
         </is>
       </c>
       <c r="N306">
         <v>1973</v>
       </c>
       <c r="O306">
         <v>1980</v>
       </c>
       <c r="Q306" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=161</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307">
         <v>1976</v>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
           <t>Feigl Rudolf SJ</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>fratello religioso (non ordinato sacerdote)</t>
         </is>
       </c>
       <c r="G307" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H307" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada</t>
         </is>
       </c>
       <c r="I307" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="J307" t="inlineStr">
         <is>
           <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K307" t="inlineStr">
         <is>
-          <t>miniszter, pasztorális kisegítő, a ministránsok irányítója</t>
+          <t>ministro, assistente pastorale, responsabile dei chierichetti</t>
         </is>
       </c>
       <c r="N307">
         <v>1973</v>
       </c>
       <c r="O307">
         <v>2004</v>
       </c>
       <c r="Q307" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=263</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308">
         <v>1976</v>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
           <t>Füzes József Zalán OFM</t>
         </is>
       </c>
       <c r="E308" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G308" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H308" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
         </is>
       </c>
       <c r="I308" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J308" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K308" t="inlineStr">
         <is>
-          <t>magyar lelkész</t>
+          <t>pastore ungherese</t>
         </is>
       </c>
       <c r="N308">
         <v>1973</v>
       </c>
       <c r="O308">
         <v>1982</v>
       </c>
       <c r="Q308" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=299</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309">
         <v>1976</v>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
           <t>Hoffmann Dezső Fábián (OFM)</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G309" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (szlovák rendtartomány)</t>
         </is>
       </c>
       <c r="H309" t="inlineStr">
         <is>
           <t>Miami, FL, USA</t>
         </is>
       </c>
       <c r="I309" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K309" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>in pensione</t>
         </is>
       </c>
       <c r="N309">
         <v>1973</v>
       </c>
       <c r="O309" t="inlineStr">
         <is>
           <t>1985 körül</t>
         </is>
       </c>
       <c r="Q309" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=404</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310">
         <v>1976</v>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
           <t>Holba Róbert Kasszián O.Praem</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G310" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H310" t="inlineStr">
         <is>
           <t>Paoli, IN, USA</t>
         </is>
       </c>
       <c r="I310" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K310" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>pastore</t>
         </is>
       </c>
       <c r="N310">
         <v>1973</v>
       </c>
       <c r="O310">
         <v>1980</v>
       </c>
       <c r="Q310" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=408</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311">
         <v>1976</v>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
           <t>Horváth András Ellák O.Praem</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G311" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H311" t="inlineStr">
         <is>
           <t>Szent Mihály apátság, Orange, CA, USA</t>
         </is>
       </c>
       <c r="I311" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J311" t="inlineStr">
         <is>
           <t>Szent Mihály apátság</t>
         </is>
       </c>
       <c r="K311" t="inlineStr">
         <is>
-          <t>latin, hittan, középkori történelem tanár, majd rendtársai egészségbiztosítási ügyeit intézte</t>
+          <t>insegnante di latino, religione e storia medievale; in seguito si occupò delle questioni relative all’assicurazione sanitaria dei suoi confratelli</t>
         </is>
       </c>
       <c r="N311">
         <v>1973</v>
       </c>
       <c r="O311">
         <v>2018</v>
       </c>
       <c r="Q311" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=417</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312">
         <v>1976</v>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
           <t>Kalmár Ottó</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G312" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H312" t="inlineStr">
         <is>
           <t>St. Mary's Catholic Church, Dwight, IL, USA</t>
         </is>
       </c>
       <c r="I312" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J312" t="inlineStr">
         <is>
           <t>St. Mary's Catholic Church</t>
         </is>
       </c>
       <c r="N312">
         <v>1973</v>
       </c>
       <c r="O312">
         <v>1977</v>
       </c>
       <c r="Q312" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=498</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313">
         <v>1976</v>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
           <t>Kertész János Tamás OFM, Dr.</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G313" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H313" t="inlineStr">
         <is>
           <t>Grand Blanc, MI, USA</t>
         </is>
       </c>
       <c r="I313" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K313" t="inlineStr">
         <is>
-          <t>lelkipásztor</t>
+          <t>pastore</t>
         </is>
       </c>
       <c r="N313">
         <v>1973</v>
       </c>
       <c r="O313">
         <v>1978</v>
       </c>
       <c r="Q313" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=528</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314">
         <v>1976</v>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
           <t>Klug Elemér</t>
         </is>
       </c>
       <c r="E314" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G314" t="inlineStr">
         <is>
           <t>Chicago, IL, USA</t>
         </is>
       </c>
       <c r="H314" t="inlineStr">
         <is>
           <t>St. Isaac Jogues Church, Niles, IL, USA</t>
         </is>
       </c>
       <c r="I314" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J314" t="inlineStr">
         <is>
           <t>St. Isaac Jogues Church</t>
         </is>
       </c>
       <c r="K314" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N314">
         <v>1973</v>
       </c>
       <c r="O314">
         <v>1981</v>
       </c>
       <c r="Q314" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=555</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315">
         <v>1976</v>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
           <t>Korpics Tamás</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G315" t="inlineStr">
         <is>
           <t>Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="H315" t="inlineStr">
         <is>
           <t>Presentation of Our Lord Ukrainian Catholic Church, Lansdale, PA, USA</t>
         </is>
       </c>
       <c r="I315" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J315" t="inlineStr">
         <is>
           <t>Presentation of Our Lord Ukrainian Catholic Church</t>
         </is>
       </c>
       <c r="K315" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N315">
         <v>1973</v>
       </c>
       <c r="O315">
         <v>1983</v>
       </c>
       <c r="Q315" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=568</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316">
         <v>1976</v>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
           <t>Kovách Tibor Angelus OFMCap</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G316" t="inlineStr">
         <is>
           <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
         </is>
       </c>
       <c r="H316" t="inlineStr">
         <is>
-          <t>Róma, Olaszország</t>
+          <t>Róma, Italia</t>
         </is>
       </c>
       <c r="I316" t="inlineStr">
         <is>
-          <t>Olaszország</t>
+          <t>Italia</t>
         </is>
       </c>
       <c r="K316" t="inlineStr">
         <is>
-          <t>magyar főlelkész</t>
+          <t>pastore principale ungherese</t>
         </is>
       </c>
       <c r="N316">
         <v>1973</v>
       </c>
       <c r="O316">
         <v>1997</v>
       </c>
       <c r="Q316" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=579</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317">
         <v>1976</v>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
           <t>Kubinyi Gyula, Dr</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G317" t="inlineStr">
         <is>
           <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H317" t="inlineStr">
         <is>
           <t>Erie, PA, USA</t>
         </is>
       </c>
       <c r="I317" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K317" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N317">
         <v>1973</v>
       </c>
       <c r="O317">
         <v>2003</v>
       </c>
       <c r="Q317" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=617</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318">
         <v>1976</v>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
           <t>Kádár György</t>
         </is>
       </c>
       <c r="E318" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G318" t="inlineStr">
         <is>
           <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H318" t="inlineStr">
         <is>
-          <t>Windsor, ON, Kanada</t>
+          <t>Windsor, ON, Canada</t>
         </is>
       </c>
       <c r="I318" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K318" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N318">
         <v>1973</v>
       </c>
       <c r="O318">
         <v>1979</v>
       </c>
       <c r="Q318" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=508</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319">
         <v>1976</v>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
           <t>Kákonyi Imre Asztrik OFM, dr</t>
         </is>
       </c>
       <c r="E319" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G319" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H319" t="inlineStr">
         <is>
-          <t>Esztergom, Magyarország</t>
+          <t>Esztergom, Ungheria</t>
         </is>
       </c>
       <c r="I319" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungheria</t>
         </is>
       </c>
       <c r="K319" t="inlineStr">
         <is>
-          <t>teológiai tanár a rend teológiai főiskoláján, festőművész</t>
+          <t>docente di teologia presso l’istituto teologico dell’ordine, pittore</t>
         </is>
       </c>
       <c r="N319">
         <v>1973</v>
       </c>
       <c r="O319">
         <v>1990</v>
       </c>
       <c r="Q319" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=509</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320">
         <v>1976</v>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
           <t>Máté József SJ</t>
         </is>
       </c>
       <c r="E320" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G320" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H320" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>Toronto, ON, Canada</t>
         </is>
       </c>
       <c r="I320" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K320" t="inlineStr">
         <is>
-          <t>plébános, a Katolikus Férfitársulat vezetője, a Kanadai Magyarok Szövetségének társelnöke</t>
+          <t>parroco, responsabile dell’Associazione cattolica maschile, copresidente dell’Associazione degli ungheresi in Canada</t>
         </is>
       </c>
       <c r="N320">
         <v>1973</v>
       </c>
       <c r="O320">
         <v>2007</v>
       </c>
       <c r="Q320" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=716</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321">
         <v>1976</v>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
           <t>Mészáros Árpád György OFM</t>
         </is>
       </c>
       <c r="E321" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G321" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H321" t="inlineStr">
         <is>
           <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
         </is>
       </c>
       <c r="I321" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J321" t="inlineStr">
         <is>
           <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K321" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N321">
         <v>1973</v>
       </c>
       <c r="O321">
         <v>1977</v>
       </c>
       <c r="Q321" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=737</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322">
         <v>1976</v>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
           <t>Pajtás György József Bertalan SA</t>
         </is>
       </c>
       <c r="E322" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G322" t="inlineStr">
         <is>
           <t>Atonementi Testvérek (Congregatio Religiosorum)</t>
         </is>
       </c>
       <c r="H322" t="inlineStr">
         <is>
           <t>Lorain, OH, USA</t>
         </is>
       </c>
       <c r="I322" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K322" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N322">
         <v>1973</v>
       </c>
       <c r="O322">
         <v>1980</v>
       </c>
       <c r="Q322" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=847</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323">
         <v>1976</v>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
           <t>Bobák Sándor Cirill, dr.</t>
         </is>
       </c>
       <c r="E323" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G323" t="inlineStr">
         <is>
           <t>Miskolc</t>
         </is>
       </c>
       <c r="H323" t="inlineStr">
         <is>
           <t>Istenszülő tisztelete templom, Burton, OH, USA</t>
         </is>
       </c>
       <c r="I323" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J323" t="inlineStr">
         <is>
           <t>Istenszülő tisztelete templom</t>
         </is>
       </c>
       <c r="K323" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N323">
         <v>1974</v>
       </c>
       <c r="O323">
         <v>1987</v>
       </c>
       <c r="Q323" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=91</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324">
         <v>1976</v>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
           <t>Bourdeux Ottó (SJ), dr.</t>
         </is>
       </c>
       <c r="E324" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G324" t="inlineStr">
         <is>
-          <t>Rotenburg, Németország</t>
+          <t>Rotenburg, Germania</t>
         </is>
       </c>
       <c r="H324" t="inlineStr">
         <is>
-          <t>Excelsior, SK, Kanada</t>
+          <t>Excelsior, SK, Canada</t>
         </is>
       </c>
       <c r="I324" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K324" t="inlineStr">
         <is>
-          <t>őslakosok lelkésze</t>
+          <t>pastore degli indigeni</t>
         </is>
       </c>
       <c r="N324">
         <v>1974</v>
       </c>
       <c r="O324">
         <v>1977</v>
       </c>
       <c r="Q324" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=109</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325">
         <v>1976</v>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
           <t>Békési István SJ</t>
         </is>
       </c>
       <c r="E325" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G325" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H325" t="inlineStr">
         <is>
           <t>Yonkers, NY, USA</t>
         </is>
       </c>
       <c r="I325" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K325" t="inlineStr">
         <is>
-          <t>utazó misszionárius</t>
+          <t>missionario itinerante</t>
         </is>
       </c>
       <c r="N325">
         <v>1974</v>
       </c>
       <c r="O325">
         <v>1977</v>
       </c>
       <c r="Q325" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=78</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326">
         <v>1976</v>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
           <t>Csaba László Albert Szilván OFM, Dr.</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G326" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H326" t="inlineStr">
         <is>
           <t>Izrael</t>
         </is>
       </c>
       <c r="I326" t="inlineStr">
         <is>
           <t>Izrael</t>
         </is>
       </c>
       <c r="K326" t="inlineStr">
         <is>
-          <t>misszionárius, a keleti nyelvek szakértője, emmauszi kolostor főnöke</t>
+          <t>missionario, esperto di lingue orientali, priore del monastero di Emmaus</t>
         </is>
       </c>
       <c r="N326">
         <v>1974</v>
       </c>
       <c r="O326">
         <v>1984</v>
       </c>
       <c r="Q326" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=137</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327">
         <v>1976</v>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
           <t>Csorba László Domonkos OFM</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G327" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H327" t="inlineStr">
         <is>
           <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I327" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J327" t="inlineStr">
         <is>
           <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K327" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N327">
         <v>1974</v>
       </c>
       <c r="O327">
         <v>1982</v>
       </c>
       <c r="Q327" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=166</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328">
         <v>1976</v>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
           <t>Eördögh András SJ</t>
         </is>
       </c>
       <c r="E328" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G328" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H328" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Kanada</t>
+          <t>Hamilton, ON, Canada</t>
         </is>
       </c>
       <c r="I328" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K328" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N328">
         <v>1974</v>
       </c>
       <c r="O328">
         <v>1982</v>
       </c>
       <c r="Q328" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=240</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329">
         <v>1976</v>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
           <t>Havas János SJ</t>
         </is>
       </c>
       <c r="E329" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G329" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H329" t="inlineStr">
         <is>
           <t>Jersey City, NJ, USA</t>
         </is>
       </c>
       <c r="I329" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K329" t="inlineStr">
         <is>
-          <t>lelkigyakorlatvezető</t>
+          <t>animatore spirituale</t>
         </is>
       </c>
       <c r="N329">
         <v>1974</v>
       </c>
       <c r="O329">
         <v>1977</v>
       </c>
       <c r="Q329" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=371</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330">
         <v>1976</v>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
           <t>Hegyi Márton SJ</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G330" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H330" t="inlineStr">
         <is>
           <t>Fordhan Egyetem, New York, NY, USA</t>
         </is>
       </c>
       <c r="I330" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J330" t="inlineStr">
         <is>
           <t>Fordhan Egyetem</t>
         </is>
       </c>
       <c r="K330" t="inlineStr">
         <is>
-          <t>biológia professzor, 2003-tól nyugállományban, de tanít. Közben kisegítő lelkész Passaic, NJ, USA, ill. Yorkers, NJ, USA</t>
+          <t>Professore di biologia, in pensione dal 2003, ma continua a insegnare. Nel frattempo, è assistente pastore a Passaic, NJ, USA, e a Yorkers, NJ, USA</t>
         </is>
       </c>
       <c r="N330">
         <v>1974</v>
       </c>
       <c r="O330">
         <v>2008</v>
       </c>
       <c r="Q330" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=378</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331">
         <v>1976</v>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
           <t>Jász László</t>
         </is>
       </c>
       <c r="E331" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G331" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
         </is>
       </c>
       <c r="H331" t="inlineStr">
         <is>
-          <t>Alsó-Viziváros, Budapest, Magyarország</t>
+          <t>Alsó-Viziváros, Budapest, Ungheria</t>
         </is>
       </c>
       <c r="I331" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungheria</t>
         </is>
       </c>
       <c r="J331" t="inlineStr">
         <is>
           <t>Alsó-Viziváros</t>
         </is>
       </c>
       <c r="K331" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>viceparroco</t>
         </is>
       </c>
       <c r="N331">
         <v>1974</v>
       </c>
       <c r="O331">
         <v>1978</v>
       </c>
       <c r="Q331" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=483</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332">
         <v>1976</v>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
           <t>Kalmár Ottó</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G332" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H332" t="inlineStr">
         <is>
           <t>St. Charles, MI, USA</t>
         </is>
       </c>
       <c r="I332" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="N332">
         <v>1974</v>
       </c>
       <c r="O332">
         <v>1977</v>
       </c>
       <c r="Q332" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=498</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333">
         <v>1976</v>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
           <t>Kassovic Kálmán</t>
         </is>
       </c>
       <c r="E333" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G333" t="inlineStr">
         <is>
           <t>Peoria, IL, USA</t>
         </is>
       </c>
       <c r="H333" t="inlineStr">
         <is>
           <t>St. Joseph's Nursing Home, Lac du Flambeau, WI, USA</t>
         </is>
       </c>
       <c r="I333" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J333" t="inlineStr">
         <is>
           <t>St. Joseph's Nursing Home</t>
         </is>
       </c>
       <c r="K333" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>in pensione</t>
         </is>
       </c>
       <c r="N333">
         <v>1974</v>
       </c>
       <c r="O333">
         <v>1981</v>
       </c>
       <c r="Q333" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=504</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334">
         <v>1976</v>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
           <t>Kelemen Kálmán Konrád OFM</t>
         </is>
       </c>
       <c r="E334" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G334" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H334" t="inlineStr">
         <is>
           <t>Farrell, OH, USA</t>
         </is>
       </c>
       <c r="I334" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K334" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N334">
         <v>1974</v>
       </c>
       <c r="O334">
         <v>1983</v>
       </c>
       <c r="Q334" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=515</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335">
         <v>1976</v>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
           <t>Kish Gábor SJ</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G335" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H335" t="inlineStr">
         <is>
           <t>Yonkers, NY, USA</t>
         </is>
       </c>
       <c r="I335" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K335" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N335">
         <v>1974</v>
       </c>
       <c r="O335">
         <v>1993</v>
       </c>
       <c r="Q335" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=535</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336">
         <v>1976</v>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
           <t>Kovách János</t>
         </is>
       </c>
       <c r="E336" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G336" t="inlineStr">
         <is>
           <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H336" t="inlineStr">
         <is>
           <t>Szent Makrina templom, San Mateo, CA, USA</t>
         </is>
       </c>
       <c r="I336" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J336" t="inlineStr">
         <is>
           <t>Szent Makrina templom</t>
         </is>
       </c>
       <c r="K336" t="inlineStr">
         <is>
-          <t>közben: Albuquerque, NM, USA – Örök Segítség Miasszonyunk templom</t>
+          <t>Nel frattempo: Albuquerque, NM, USA – Chiesa di Nostra Signora del Perpetuo Soccorso</t>
         </is>
       </c>
       <c r="N336">
         <v>1974</v>
       </c>
       <c r="O336">
         <v>1978</v>
       </c>
       <c r="Q336" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=578</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337">
         <v>1976</v>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
           <t>Kázmér Tamás</t>
         </is>
       </c>
       <c r="E337" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G337" t="inlineStr">
         <is>
           <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="H337" t="inlineStr">
         <is>
           <t>Philipsburg, NJ, USA</t>
         </is>
       </c>
       <c r="I337" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K337" t="inlineStr">
         <is>
-          <t>kisegítő lelkész</t>
+          <t>assistente pastorale</t>
         </is>
       </c>
       <c r="N337">
         <v>1974</v>
       </c>
       <c r="O337">
         <v>1985</v>
       </c>
       <c r="Q337" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=512</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338">
         <v>1976</v>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
           <t>Magyar József, Dr.</t>
         </is>
       </c>
       <c r="E338" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G338" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H338" t="inlineStr">
         <is>
           <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I338" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="J338" t="inlineStr">
         <is>
           <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K338" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>in pensione</t>
         </is>
       </c>
       <c r="N338">
         <v>1974</v>
       </c>
       <c r="O338">
         <v>1988</v>
       </c>
       <c r="Q338" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=683</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339">
         <v>1976</v>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
           <t>Mihályi Imre Gilbert O.Praem</t>
         </is>
       </c>
       <c r="E339" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G339" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H339" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I339" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J339" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K339" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N339">
         <v>1974</v>
       </c>
       <c r="O339">
         <v>1991</v>
       </c>
       <c r="Q339" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=745</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340">
         <v>1976</v>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
           <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
         </is>
       </c>
       <c r="E340" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>vescovo</t>
         </is>
       </c>
       <c r="G340" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H340" t="inlineStr">
         <is>
-          <t>University of St. Michael’s College, Toronto, ON, Kanada</t>
+          <t>University of St. Michael’s College, Toronto, ON, Canada</t>
         </is>
       </c>
       <c r="I340" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="J340" t="inlineStr">
         <is>
           <t>University of St. Michael’s College</t>
         </is>
       </c>
       <c r="K340" t="inlineStr">
         <is>
-          <t>a teológia professzora</t>
+          <t>il professore di teologia</t>
         </is>
       </c>
       <c r="N340">
         <v>1974</v>
       </c>
       <c r="O340">
         <v>1984</v>
       </c>
       <c r="Q340" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=746</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341">
         <v>1976</v>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
           <t>Molnár Miklós SJ</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G341" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H341" t="inlineStr">
         <is>
-          <t>London, ON, Kanada</t>
+          <t>London, ON, Canada</t>
         </is>
       </c>
       <c r="I341" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K341" t="inlineStr">
         <is>
-          <t>a magyar közösség adminisztrátora</t>
+          <t>amministratore della comunità ungherese</t>
         </is>
       </c>
       <c r="N341">
         <v>1974</v>
       </c>
       <c r="O341">
         <v>1990</v>
       </c>
       <c r="Q341" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=767</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342">
         <v>1976</v>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
           <t>Nagy Béla, Dr.</t>
         </is>
       </c>
       <c r="E342" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G342" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H342" t="inlineStr">
         <is>
-          <t>Vecsés, Magyarország</t>
+          <t>Vecsés, Ungheria</t>
         </is>
       </c>
       <c r="I342" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungheria</t>
         </is>
       </c>
       <c r="K342" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N342">
         <v>1974</v>
       </c>
       <c r="O342">
         <v>1986</v>
       </c>
       <c r="Q342" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=785</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343">
         <v>1976</v>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
           <t>Nagy Menyhért Mojzes O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G343" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H343" t="inlineStr">
         <is>
           <t>University of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I343" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J343" t="inlineStr">
         <is>
           <t>University of Dallas</t>
         </is>
       </c>
       <c r="K343" t="inlineStr">
         <is>
-          <t>egyetemi tanár (francia nyelv)</t>
+          <t>docente universitario (lingua francese)</t>
         </is>
       </c>
       <c r="N343">
         <v>1974</v>
       </c>
       <c r="O343">
         <v>1996</v>
       </c>
       <c r="Q343" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=797</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344">
         <v>1976</v>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
           <t>Novák Ervin Emilián (O.Cist)</t>
         </is>
       </c>
       <c r="E344" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G344" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H344" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I344" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J344" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K344" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár</t>
+          <t>insegnante di liceo</t>
         </is>
       </c>
       <c r="N344">
         <v>1974</v>
       </c>
       <c r="O344" t="inlineStr">
         <is>
           <t>1980 körül</t>
         </is>
       </c>
       <c r="Q344" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=823</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345">
         <v>1976</v>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
           <t>Őrsy László SJ, Dr.</t>
         </is>
       </c>
       <c r="E345" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G345" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H345" t="inlineStr">
         <is>
           <t>Georgetown Egyetem, Washington DC, USA</t>
         </is>
       </c>
       <c r="I345" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J345" t="inlineStr">
         <is>
           <t>Georgetown Egyetem</t>
         </is>
       </c>
       <c r="K345" t="inlineStr">
         <is>
-          <t>kánonjog professzor</t>
+          <t>professore di diritto canonico</t>
         </is>
       </c>
       <c r="N345">
         <v>1974</v>
       </c>
       <c r="O345">
         <v>1993</v>
       </c>
       <c r="Q345" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=844</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346">
         <v>1976</v>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
           <t>Benkő Antal SJ</t>
         </is>
       </c>
       <c r="E346" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G346" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H346" t="inlineStr">
         <is>
-          <t>Klagenfurt, Ausztria</t>
+          <t>Klagenfurt, Austria</t>
         </is>
       </c>
       <c r="I346" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>Austria</t>
         </is>
       </c>
       <c r="K346" t="inlineStr">
         <is>
-          <t>Szolgálat c. folyóirat szerkesztője, rendház gazdasági felelőse</t>
+          <t>Redattore della rivista *Szolgálat*, responsabile amministrativo del convento</t>
         </is>
       </c>
       <c r="N346">
         <v>1975</v>
       </c>
       <c r="O346">
         <v>1986</v>
       </c>
       <c r="Q346" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=67</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347">
         <v>1976</v>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
           <t>Csókay Károly SJ</t>
         </is>
       </c>
       <c r="E347" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G347" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H347" t="inlineStr">
         <is>
-          <t>Montréal, QC, Kanada</t>
+          <t>Montréal, QC, Canada</t>
         </is>
       </c>
       <c r="I347" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K347" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>viceparroco</t>
         </is>
       </c>
       <c r="N347">
         <v>1975</v>
       </c>
       <c r="O347">
         <v>1981</v>
       </c>
       <c r="Q347" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=171</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348">
         <v>1976</v>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
           <t>Deák Ferenc SJ</t>
         </is>
       </c>
       <c r="E348" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G348" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H348" t="inlineStr">
         <is>
-          <t>Montréal, QC, Kanada</t>
+          <t>Montréal, QC, Canada</t>
         </is>
       </c>
       <c r="I348" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K348" t="inlineStr">
         <is>
-          <t>magyar lelkész (1979–1985 és 1993–2007 között plébános, közben lelkész)</t>
+          <t>pastore ungherese (parroco dal 1979 al 1985 e dal 1993 al 2007; nel frattempo, pastore)</t>
         </is>
       </c>
       <c r="N348">
         <v>1975</v>
       </c>
       <c r="O348">
         <v>2007</v>
       </c>
       <c r="Q348" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=181</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349">
         <v>1976</v>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
           <t>Farkasfalvy Miklós Dénes O.Cist, Dr., apát</t>
         </is>
       </c>
       <c r="E349" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G349" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H349" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I349" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J349" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K349" t="inlineStr">
         <is>
-          <t>gimnáziumi igazgató</t>
+          <t>preside di liceo</t>
         </is>
       </c>
       <c r="N349">
         <v>1975</v>
       </c>
       <c r="O349">
         <v>1981</v>
       </c>
       <c r="Q349" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=252</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350">
         <v>1976</v>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
           <t>Fölföldy Béla Barnabás</t>
         </is>
       </c>
       <c r="E350" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G350" t="inlineStr">
         <is>
           <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H350" t="inlineStr">
         <is>
           <t>Mt. Sterling, KY, USA</t>
         </is>
       </c>
       <c r="I350" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K350" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N350">
         <v>1975</v>
       </c>
       <c r="O350">
         <v>1979</v>
       </c>
       <c r="Q350" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=286</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351">
         <v>1976</v>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
           <t>Giriny János</t>
         </is>
       </c>
       <c r="E351" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G351" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>Toronto, ON, Canada</t>
         </is>
       </c>
       <c r="H351" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Kanada</t>
+          <t>Hamilton, ON, Canada</t>
         </is>
       </c>
       <c r="I351" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K351" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>pastore</t>
         </is>
       </c>
       <c r="N351">
         <v>1975</v>
       </c>
       <c r="O351">
         <v>1985</v>
       </c>
       <c r="Q351" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=328</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352">
         <v>1976</v>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
           <t>Hoffer Lipót József OSB, dr.</t>
         </is>
       </c>
       <c r="E352" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G352" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H352" t="inlineStr">
         <is>
           <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I352" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="K352" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>pastore</t>
         </is>
       </c>
       <c r="N352">
         <v>1975</v>
       </c>
       <c r="O352">
         <v>1977</v>
       </c>
       <c r="Q352" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=403</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353">
         <v>1976</v>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
           <t>Horváth Lajos, Msgr.</t>
         </is>
       </c>
       <c r="E353" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G353" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H353" t="inlineStr">
         <is>
-          <t>Győr, Magyarország</t>
+          <t>Győr, Ungheria</t>
         </is>
       </c>
       <c r="I353" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungheria</t>
         </is>
       </c>
       <c r="K353" t="inlineStr">
         <is>
-          <t>székesegyházi kanonok</t>
+          <t>canonico della cattedrale</t>
         </is>
       </c>
       <c r="N353">
         <v>1975</v>
       </c>
       <c r="O353">
         <v>1980</v>
       </c>
       <c r="Q353" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=429</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354">
         <v>1976</v>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
           <t>Jelinek Antal</t>
         </is>
       </c>
       <c r="E354" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G354" t="inlineStr">
         <is>
           <t>Esztergom</t>
         </is>
       </c>
       <c r="H354" t="inlineStr">
         <is>
-          <t>Alsó-Viziváros, Budapest, Magyarország</t>
+          <t>Alsó-Viziváros, Budapest, Ungheria</t>
         </is>
       </c>
       <c r="I354" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungheria</t>
         </is>
       </c>
       <c r="J354" t="inlineStr">
         <is>
           <t>Alsó-Viziváros</t>
         </is>
       </c>
       <c r="K354" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>viceparroco</t>
         </is>
       </c>
       <c r="N354">
         <v>1975</v>
       </c>
       <c r="O354">
         <v>1978</v>
       </c>
       <c r="Q354" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=486</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355">
         <v>1976</v>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
         <is>
           <t>Kada Lajos, Thibica-i címzetes érsek</t>
         </is>
       </c>
       <c r="E355" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>vescovo</t>
         </is>
       </c>
       <c r="G355" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
         </is>
       </c>
       <c r="H355" t="inlineStr">
         <is>
           <t>Apostoli nunciatúra, San José, Costa Rica</t>
         </is>
       </c>
       <c r="I355" t="inlineStr">
         <is>
           <t>Costa Rica</t>
         </is>
       </c>
       <c r="J355" t="inlineStr">
         <is>
           <t>Apostoli nunciatúra</t>
         </is>
       </c>
       <c r="K355" t="inlineStr">
         <is>
-          <t>apostoli nuncius</t>
+          <t>nunzio apostolico</t>
         </is>
       </c>
       <c r="N355">
         <v>1975</v>
       </c>
       <c r="O355">
         <v>1984</v>
       </c>
       <c r="Q355" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=880</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356">
         <v>1976</v>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
           <t>Kiss Máté János OFM</t>
         </is>
       </c>
       <c r="E356" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G356" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H356" t="inlineStr">
         <is>
           <t>Flint, MI, USA</t>
         </is>
       </c>
       <c r="I356" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K356" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N356">
         <v>1975</v>
       </c>
       <c r="O356">
         <v>1995</v>
       </c>
       <c r="Q356" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=549</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357">
         <v>1976</v>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
           <t>Kozma György SJ, dr</t>
         </is>
       </c>
       <c r="E357" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G357" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
         </is>
       </c>
       <c r="H357" t="inlineStr">
         <is>
-          <t>Innsburck, Ausztria</t>
+          <t>Innsburck, Austria</t>
         </is>
       </c>
       <c r="I357" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>Austria</t>
         </is>
       </c>
       <c r="K357" t="inlineStr">
         <is>
-          <t>tanulmányok végzése</t>
+          <t>frequentare l’università</t>
         </is>
       </c>
       <c r="N357">
         <v>1975</v>
       </c>
       <c r="O357">
         <v>1978</v>
       </c>
       <c r="Q357" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=594</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358">
         <v>1976</v>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
           <t>Leavy Matthew Máté OSB, apát</t>
         </is>
       </c>
       <c r="E358" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G358" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H358" t="inlineStr">
         <is>
           <t>Woodside, CA, USA</t>
         </is>
       </c>
       <c r="I358" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K358" t="inlineStr">
         <is>
-          <t>tanár</t>
+          <t>insegnante</t>
         </is>
       </c>
       <c r="N358">
         <v>1975</v>
       </c>
       <c r="O358">
         <v>1977</v>
       </c>
       <c r="Q358" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=641</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359">
         <v>1976</v>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
           <t>Lőrinczy Ferenc Gábor</t>
         </is>
       </c>
       <c r="E359" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G359" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H359" t="inlineStr">
         <is>
-          <t>Soroksár, Budapest, Magyarország</t>
+          <t>Soroksár, Budapest, Ungheria</t>
         </is>
       </c>
       <c r="I359" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungheria</t>
         </is>
       </c>
       <c r="J359" t="inlineStr">
         <is>
           <t>Soroksár</t>
         </is>
       </c>
       <c r="K359" t="inlineStr">
         <is>
-          <t>hitoktató</t>
+          <t>insegnante di religione</t>
         </is>
       </c>
       <c r="N359">
         <v>1975</v>
       </c>
       <c r="O359">
         <v>1977</v>
       </c>
       <c r="Q359" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=670</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360">
         <v>1976</v>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
           <t>Nyika Béla, Dr.</t>
         </is>
       </c>
       <c r="E360" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G360" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H360" t="inlineStr">
         <is>
           <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I360" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K360" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N360">
         <v>1975</v>
       </c>
       <c r="O360">
         <v>1981</v>
       </c>
       <c r="Q360" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=827</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361">
         <v>1976</v>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
           <t>Orbán Miklós SJ</t>
         </is>
       </c>
       <c r="E361" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G361" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H361" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada</t>
         </is>
       </c>
       <c r="I361" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="J361" t="inlineStr">
         <is>
           <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K361" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N361">
         <v>1975</v>
       </c>
       <c r="O361">
         <v>1999</v>
       </c>
       <c r="Q361" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=836</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362">
         <v>1976</v>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
         <is>
           <t>Perjés Antal Patrik OCD</t>
         </is>
       </c>
       <c r="E362" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G362" t="inlineStr">
         <is>
           <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H362" t="inlineStr">
         <is>
           <t>Napa, CA, USA</t>
         </is>
       </c>
       <c r="I362" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K362" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>in pensione</t>
         </is>
       </c>
       <c r="N362">
         <v>1975</v>
       </c>
       <c r="O362">
         <v>1993</v>
       </c>
       <c r="Q362" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=865</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363">
         <v>1976</v>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
           <t>Pesznyák Béla</t>
         </is>
       </c>
       <c r="E363" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G363" t="inlineStr">
         <is>
-          <t>Szabadka, Szerbia</t>
+          <t>Szabadka, Serbia</t>
         </is>
       </c>
       <c r="H363" t="inlineStr">
         <is>
           <t>Cservenka, Jugoszlávia</t>
         </is>
       </c>
       <c r="I363" t="inlineStr">
         <is>
           <t>Jugoszlávia</t>
         </is>
       </c>
       <c r="K363" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>viceparroco</t>
         </is>
       </c>
       <c r="N363">
         <v>1975</v>
       </c>
       <c r="O363">
         <v>1979</v>
       </c>
       <c r="Q363" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=867</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364">
         <v>1976</v>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
         <is>
           <t>Pesznyák Béla</t>
         </is>
       </c>
       <c r="E364" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G364" t="inlineStr">
         <is>
-          <t>Szabadka, Szerbia</t>
+          <t>Szabadka, Serbia</t>
         </is>
       </c>
       <c r="H364" t="inlineStr">
         <is>
           <t>Szivác, Jugoszlávia</t>
         </is>
       </c>
       <c r="I364" t="inlineStr">
         <is>
           <t>Jugoszlávia</t>
         </is>
       </c>
       <c r="K364" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>viceparroco</t>
         </is>
       </c>
       <c r="N364">
         <v>1975</v>
       </c>
       <c r="O364">
         <v>1979</v>
       </c>
       <c r="Q364" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=867</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365">
         <v>1976</v>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
           <t>Pesznyák Béla</t>
         </is>
       </c>
       <c r="E365" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G365" t="inlineStr">
         <is>
-          <t>Szabadka, Szerbia</t>
+          <t>Szabadka, Serbia</t>
         </is>
       </c>
       <c r="H365" t="inlineStr">
         <is>
           <t>Veprőd, Jugoszlávia</t>
         </is>
       </c>
       <c r="I365" t="inlineStr">
         <is>
           <t>Jugoszlávia</t>
         </is>
       </c>
       <c r="K365" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>viceparroco</t>
         </is>
       </c>
       <c r="N365">
         <v>1975</v>
       </c>
       <c r="O365">
         <v>1979</v>
       </c>
       <c r="Q365" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=867</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>