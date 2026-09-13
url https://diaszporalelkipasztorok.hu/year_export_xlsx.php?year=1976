--- v1 (2026-07-07)
+++ v2 (2026-09-13)
@@ -125,130 +125,130 @@
       </c>
       <c r="B4">
         <v>1976</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Event type filter</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>All events</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Country filter</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Tutti i paesi</t>
+          <t>Todos os países</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
           <t>Summary</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Current changes of the year</t>
         </is>
       </c>
       <c r="B9">
-        <v>58</v>
+        <v>67</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="B10">
-        <v>290</v>
+        <v>335</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Births</t>
         </is>
       </c>
       <c r="B11">
         <v>1</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Deaths</t>
         </is>
       </c>
       <c r="B12">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Ordinations</t>
         </is>
       </c>
       <c r="B13">
         <v>4</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Domestic services</t>
         </is>
       </c>
       <c r="B14">
-        <v>2</v>
+        <v>6</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Foreign services</t>
         </is>
       </c>
       <c r="B15">
-        <v>66</v>
+        <v>77</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
           <t>Year</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
           <t>Section</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
           <t>Event type</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
           <t>Name</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
@@ -301,21240 +301,24618 @@
           <t>Date from</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
           <t>Date to</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
           <t>Current</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
           <t>Person link</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1976</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Trasferimento (luogo di servizio precedente)
-Trasferimento (nuovo luogo di servizio)</t>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Babis G. Dániel</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>Brooklyn, NY, USA</t>
+          <t>Brooklyn, NY, Estados Unidos</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Miami Beach, FL, USA
-North Miami, FL, USA</t>
+          <t>Miami Beach, FL, Estados Unidos
+North Miami, FL, Estados Unidos</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
           <t>1974
 1976</t>
         </is>
       </c>
       <c r="O18" t="inlineStr">
         <is>
           <t>1976
 1978</t>
         </is>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=23</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1976</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Trasferimento (nuovo luogo di servizio)</t>
+          <t>Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Bartos G. József</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Georgetown, CA, USA</t>
+          <t>Georgetown, CA, Estados Unidos</t>
         </is>
       </c>
       <c r="N19">
         <v>1976</v>
       </c>
       <c r="O19">
         <v>1985</v>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=52</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1976</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Trasferimento (luogo di servizio precedente)
-Trasferimento (nuovo luogo di servizio)</t>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Barát Ferenc Benignusz OSB</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Szent István perjelség, Woodside, CA, USA - sacerdote ospite, direttore del coro, insegnante di latino, direttore vocale e musicale
-Szent Anzelm perjelség, Woodside, CA, USA</t>
+          <t>Szent István perjelség, Woodside, CA, Estados Unidos - padre convidado, maestro do coro, professor de latim, diretor musical e vocal
+Szent Anzelm perjelség, Woodside, CA, Estados Unidos</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
           <t>1958
 1976</t>
         </is>
       </c>
       <c r="O20" t="inlineStr">
         <is>
           <t>1976
 1990</t>
         </is>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=43</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1976</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Trasferimento (luogo di servizio precedente)</t>
+          <t>Transferência (lugar anterior de ministério)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Bendik István Sch.P</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>St. Joseph's Collegiate Institute, Buffalo, NY, USA - insegnante</t>
+          <t>St. Joseph's Collegiate Institute, Buffalo, NY, Estados Unidos - professor</t>
         </is>
       </c>
       <c r="N21">
         <v>1974</v>
       </c>
       <c r="O21">
         <v>1976</v>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=66</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1976</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Trasferimento (luogo di servizio precedente)
-Trasferimento (nuovo luogo di servizio)</t>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Bodnár István Konstantin</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>St. George Greek Catholic Church, Courtland, ON, Canada
-Windsor, ON, Canada - parroco, arciprete e vicario generale delle parrocchie greco-cattoliche ungheresi</t>
+          <t>St. George Greek Catholic Church, Courtland, ON, Canadá
+Windsor, ON, Canadá - pároco, arcipresbítero e vicário geral das paróquias greco-católicas húngaras</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
           <t>1969
 1976</t>
         </is>
       </c>
       <c r="O22" t="inlineStr">
         <is>
           <t>1976
 1986</t>
         </is>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=94</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1976</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Trasferimento (luogo di servizio precedente)
-Trasferimento (nuovo luogo di servizio)</t>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Bolváry Pál (OSPPE)</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA - viceparroco
-Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA - parroco</t>
+          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, Estados Unidos - pastor auxiliar
+Szent Anna R. K. Egyházközség, Pittsburgh, PA, Estados Unidos - pároco</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
           <t>1973
 1976</t>
         </is>
       </c>
       <c r="O23" t="inlineStr">
         <is>
           <t>1976
 1993</t>
         </is>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=100</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1976</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Trasferimento (nuovo luogo di servizio)</t>
+          <t>Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Chilla Raymond SJ</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Montréal, QC, Canada - parroco</t>
+          <t>Montréal, QC, Canadá - pároco</t>
         </is>
       </c>
       <c r="N24">
         <v>1976</v>
       </c>
       <c r="O24">
         <v>1979</v>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=124</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1976</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Trasferimento (luogo di servizio precedente)
-Trasferimento (nuovo luogo di servizio)</t>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Csaba László Albert Szilván OFM, Dr.</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA - superiore di convento
-Windber, PA, USA - parroco</t>
+          <t>Saint Francis of Assisi Parish, Youngstown, OH, Estados Unidos - superintendente do convento
+Windber, PA, Estados Unidos - pároco</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
           <t>1973
 1976</t>
         </is>
       </c>
       <c r="O25" t="inlineStr">
         <is>
           <t>1976
 1979</t>
         </is>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=137</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1976</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Trasferimento (luogo di servizio precedente)</t>
+          <t>Transferência (lugar anterior de ministério)</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Csekey István SDB</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Puerto Rico - missionario</t>
+          <t>Puerto Rico - missionário</t>
         </is>
       </c>
       <c r="N26">
         <v>1974</v>
       </c>
       <c r="O26">
         <v>1976</v>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=152</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>1976</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Trasferimento (luogo di servizio precedente)
-Trasferimento (nuovo luogo di servizio)</t>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Dengl György Miklós OFM</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA - parroco
-Barberton, OH, USA - parroco</t>
+          <t>Saint Francis of Assisi Parish, Youngstown, OH, Estados Unidos - pároco
+Barberton, OH, Estados Unidos - pároco</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
           <t>1965
 1976</t>
         </is>
       </c>
       <c r="O27" t="inlineStr">
         <is>
           <t>1976
 1978</t>
         </is>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=191</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1976</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Trasferimento (luogo di servizio precedente)</t>
+          <t>Transferência (lugar anterior de ministério)</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Dismacsek Ferenc</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Pittsburgh, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA - parroco (secondo il KMVÉ fino al 1980)</t>
+          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, Estados Unidos - pároco (segundo o KMVÉ, até 1980)</t>
         </is>
       </c>
       <c r="N28">
         <v>1938</v>
       </c>
       <c r="O28">
         <v>1976</v>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=202</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>1976</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Consacrazione episcopale
-[...4 lines deleted...]
-Trasferimento (nuovo luogo di servizio)</t>
+          <t>Ordenação episcopal
+Transferência (lugar anterior de ministério)
+Transferência (lugar anterior de ministério)
+Transferência (lugar anterior de ministério)
+Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Dolinay Tamás, püspök, dr.</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>vescovo</t>
+          <t>Bispo</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>Passaic, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Scranton, PA, USA
-[...4 lines deleted...]
-Passaic, NJ, USA - vescovo ausiliare</t>
+          <t>Scranton, PA, Estados Unidos
+Johnstown, NY, Estados Unidos - pároco
+South Hills, PA, Estados Unidos - pároco
+Pottstown, PA, Estados Unidos - pároco
+Szent István R. K. Egyházközség, Bridgeport, CT, Estados Unidos - pároco
+Passaic, NJ, Estados Unidos - bispo auxiliar</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>16 novembre 1976
+          <t>16 de novembro de 1976
 1948
 1948
 1948
 1948
 1976</t>
         </is>
       </c>
       <c r="O29" t="inlineStr">
         <is>
           <t>1976
 1976
 1976
 1976
 1981</t>
         </is>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=210</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1976</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Trasferimento (nuovo luogo di servizio)</t>
+          <t>Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Domán Imre COr</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Monterey, CA, USA</t>
+          <t>Monterey, CA, Estados Unidos</t>
         </is>
       </c>
       <c r="N30">
         <v>1976</v>
       </c>
       <c r="O30">
         <v>1985</v>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=211</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1976</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Trasferimento (luogo di servizio precedente)</t>
+          <t>Transferência (lugar anterior de ministério)</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Dénes János Gergely COr, dr.</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>Barabita (Congregatio Clericorum Regularium S. Pauli Decollati)</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>St. Catharines, ON, Canada</t>
+          <t>St. Catharines, ON, Canadá</t>
         </is>
       </c>
       <c r="N31">
         <v>1973</v>
       </c>
       <c r="O31">
         <v>1976</v>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=197</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1976</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Trasferimento (nuovo luogo di servizio)</t>
+          <t>Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Dér-Wolff János SJ</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Stockholm, Svédország - pastore ungherese</t>
+          <t>Stockholm, Svédország - pastor húngaro</t>
         </is>
       </c>
       <c r="N32">
         <v>1976</v>
       </c>
       <c r="O32">
         <v>1977</v>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=198</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>1976</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Trasferimento (luogo di servizio precedente)
-[...1 lines deleted...]
-Trasferimento (nuovo luogo di servizio)</t>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Eördögh István, dr</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>São João Batista plébánia, São Paulo, Brazília - viceparroco
-[...1 lines deleted...]
-Pontificia Università Gregoriana, Róma, Italia - frequentare studi post-laurea</t>
+          <t>São João Batista plébánia, São Paulo, Brazília - capelão
+Santo Estevão Martir plébánia, São Paulo, Brazília - pároco
+Pontificia Università Gregoriana, Róma, Itália - realização de estudos de pós-graduação</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
           <t>1973
 1973
 1976</t>
         </is>
       </c>
       <c r="O33" t="inlineStr">
         <is>
           <t>1976
 1976
 1980</t>
         </is>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=242</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1976</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Trasferimento (luogo di servizio precedente)</t>
+          <t>Transferência (lugar anterior de ministério)</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Feczák József</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Cleveland, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="N34">
         <v>1972</v>
       </c>
       <c r="O34">
         <v>1976</v>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=254</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>1976</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Trasferimento (nuovo luogo di servizio)</t>
+          <t>Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Gróza József</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>Sonsón-Rionegro, Kolumbia</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Trujillo, Peru - seminario spirituale</t>
+          <t>Trujillo, Peru - seminário espiritual</t>
         </is>
       </c>
       <c r="N35">
         <v>1976</v>
       </c>
       <c r="O35">
         <v>1977</v>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=339</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1976</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Trasferimento (luogo di servizio precedente)</t>
+          <t>Transferência (lugar anterior de ministério)</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Hites Endre Kristóf OSB</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Woodside Priory School, Portola Valley, CA, USA - cofondatore e insegnante, direttore dal 1960 al 1971. In congedo creativo dal 1971 al 1972</t>
+          <t>Woodside Priory School, Portola Valley, CA, Estados Unidos - cofundador e professor, diretor entre 1960 e 1971. Em licença para criação artística entre 1971 e 1972</t>
         </is>
       </c>
       <c r="N36">
         <v>1957</v>
       </c>
       <c r="O36">
         <v>1976</v>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=395</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1976</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Trasferimento (nuovo luogo di servizio)</t>
+          <t>Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Hitter József SJ</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Canada - pastore</t>
+          <t>Hamilton, ON, Canadá - pastor</t>
         </is>
       </c>
       <c r="N37">
         <v>1976</v>
       </c>
       <c r="O37">
         <v>1984</v>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=396</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>1976</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Trasferimento (luogo di servizio precedente)</t>
+          <t>Transferência (lugar anterior de ministério)</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Homa József</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>Passaic, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Carteret, NJ, USA - parroco</t>
+          <t>Carteret, NJ, Estados Unidos - pároco</t>
         </is>
       </c>
       <c r="N38">
         <v>1975</v>
       </c>
       <c r="O38">
         <v>1976</v>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=411</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>1976</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Trasferimento (nuovo luogo di servizio)</t>
+          <t>Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Horváth Lajos, Msgr.</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Győr, Ungheria - Arcivescovo di Moson</t>
+          <t>Győr, Hungria - Arcebispo de Moson</t>
         </is>
       </c>
       <c r="N39">
         <v>1976</v>
       </c>
       <c r="O39">
         <v>1980</v>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=429</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1976</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Ordinazione sacerdotale
-Inizio del servizio all’estero</t>
+          <t>Ordenação presbiteral
+Início do ministério no exterior</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Huszti Mihály</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Pittsburgh, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Parma, OH, USA
-Szent Miklós templom, Lorain, OH, USA - pastore</t>
+          <t>Parma, OH, Estados Unidos
+Szent Miklós templom, Lorain, OH, Estados Unidos - pastor</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>9 maggio 1976
+          <t>9 de maio de 1976
 1976</t>
         </is>
       </c>
       <c r="O40">
         <v>1983</v>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=446</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>1976</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Trasferimento (nuovo luogo di servizio)</t>
+          <t>Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Kecskés József Attila OFM</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Huntington Park, OH, USA</t>
+          <t>Huntington Park, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="N41">
         <v>1976</v>
       </c>
       <c r="O41">
         <v>1978</v>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=514</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>1976</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Trasferimento (luogo di servizio precedente)</t>
+          <t>Transferência (lugar anterior de ministério)</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Keller György Illés OCD</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Keany, AZ, USA - parroco costruttore di chiese</t>
+          <t>Keany, AZ, Estados Unidos - pároco responsável pela construção da igreja</t>
         </is>
       </c>
       <c r="N42">
         <v>1963</v>
       </c>
       <c r="O42">
         <v>1976</v>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=518</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1976</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Trasferimento (luogo di servizio precedente)
-Trasferimento (nuovo luogo di servizio)</t>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Kerestus, Thomas Joseph</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>Allentown, PA, USA</t>
+          <t>Allentown, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>West Reading, PA, USA - viceparroco
-Schuylkill Haven, PA, USA - viceparroco</t>
+          <t>West Reading, PA, Estados Unidos - vigário
+Schuylkill Haven, PA, Estados Unidos - vigário</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
           <t>1974
 1976</t>
         </is>
       </c>
       <c r="O43" t="inlineStr">
         <is>
           <t>1976
 1977</t>
         </is>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=521</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1976</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Trasferimento (nuovo luogo di servizio)
-Morte</t>
+          <t>Transferência (novo lugar de ministério)
+Falecimento</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Kerényi Péter</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>Passaic, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>Duquesne, PA, USA
-Palma, OH, USA</t>
+          <t>Duquesne, PA, Estados Unidos
+Palma, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
           <t>1976
-10 ottobre 1976</t>
+10 de outubro de 1976</t>
         </is>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=526</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>1976</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Trasferimento (luogo di servizio precedente)</t>
+          <t>Transferência (lugar anterior de ministério)</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Kiss Lajos SJ</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Clarkston, MI, USA - terza</t>
+          <t>Clarkston, MI, Estados Unidos - terça</t>
         </is>
       </c>
       <c r="N45">
         <v>1975</v>
       </c>
       <c r="O45">
         <v>1976</v>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=547</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>1976</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Trasferimento (luogo di servizio precedente)
-Trasferimento (nuovo luogo di servizio)</t>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Kopcsa András József</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, USA</t>
+          <t>Fort Wayne-South Bend, IN, Estados Unidos</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Ft. Wayne, IN, USA - cappellano in una casa di riposo e in un ospedale per veterani
-St. Louis Besancon, New Heven, CT, USA - viceparroco, poi parroco dal 1978</t>
+          <t>Ft. Wayne, IN, Estados Unidos - Capelão de lares de idosos e de hospitais para veteranos
+St. Louis Besancon, New Heven, CT, Estados Unidos - vigário, e depois, a partir de 1978, pároco</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
           <t>1972
 1976</t>
         </is>
       </c>
       <c r="O46" t="inlineStr">
         <is>
           <t>1976
 1986</t>
         </is>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=563</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>1976</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Trasferimento (luogo di servizio precedente)
-Trasferimento (nuovo luogo di servizio)</t>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Krafcsik András János C.Ss.R., dr</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>Szent János bizánci katolikus templom, Wilkes-Barre, PA, USA - amministratore, e al contempo amministratore anche presso la chiesa cattolica bizantina di Santa Maria a Nanticoke, PA
-Szent Mária bizánci katolikus templom, Wilkes-Barre, PA, USA - viceparroco</t>
+          <t>Szent János bizánci katolikus templom, Wilkes-Barre, PA, Estados Unidos - administrador, sendo também administrador da igreja católica bizantina de Santa Maria, em Nanticoke, PA
+Szent Mária bizánci katolikus templom, Wilkes-Barre, PA, Estados Unidos - vigário</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
           <t>1974
 1976</t>
         </is>
       </c>
       <c r="O47" t="inlineStr">
         <is>
           <t>1976
 1984</t>
         </is>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=607</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1976</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Ordinazione sacerdotale
-[...1 lines deleted...]
-Trasferimento (nuovo luogo di servizio)</t>
+          <t>Ordenação presbiteral
+Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Kubovics Tibor Egid [Egyed] OSB</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>São Paulo, Brazília
-São Paulo, Brazília - studi di teologia
-Nova Santa Rosa, Brazília - prefetto del seminario minore</t>
+São Paulo, Brazília - estudos teológicos
+Nova Santa Rosa, Brazília - prefeito do seminário menor</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>27 luglio 1976
+          <t>27 de julho de 1976
 1970
 1976</t>
         </is>
       </c>
       <c r="O48" t="inlineStr">
         <is>
           <t>1976
 1978</t>
         </is>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=619</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1976</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Trasferimento (luogo di servizio precedente)
-Trasferimento (nuovo luogo di servizio)</t>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Kékessy Imre István SJ, dr</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>Norwood, OH, USA - Docente all’Università Xavier
-Tunja, Kolumbia - confessore delle clarisse, cappellano di una casa di riposo</t>
+          <t>Norwood, OH, Estados Unidos - Professor na Universidade Xavier
+Tunja, Kolumbia - confessor das Clarissas, capelão de um lar de idosos</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
           <t>1971
 1976</t>
         </is>
       </c>
       <c r="O49" t="inlineStr">
         <is>
           <t>1976
 1980</t>
         </is>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=529</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>1976</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Trasferimento (luogo di servizio precedente)</t>
+          <t>Transferência (lugar anterior de ministério)</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Linka Ervin Sándor OSB</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Tarkány, Ungheria - pastore</t>
+          <t>Tarkány, Hungria - pastor</t>
         </is>
       </c>
       <c r="N50">
         <v>1960</v>
       </c>
       <c r="O50">
         <v>1976</v>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=660</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>1976</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Trasferimento (luogo di servizio precedente)
-Trasferimento (nuovo luogo di servizio)</t>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Magyar Gyula Szervác OSB</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>fratello religioso (non ordinato sacerdote)</t>
+          <t>Irmão religioso (não ordenado sacerdote)</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília - responsabile dei negozi di generi alimentari e dei negozi per giovani
-Nova Santa Rosa, Brazília - amministratore di condominio e responsabile amministrativo</t>
+          <t>São Paulo, Brazília - responsável pelas compras e pelas lojas para jovens
+Nova Santa Rosa, Brazília - administrador do edifício e diretor financeiro</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
           <t>1973
 1976</t>
         </is>
       </c>
       <c r="O51" t="inlineStr">
         <is>
           <t>1976
 1983</t>
         </is>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=681</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1976</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Trasferimento (luogo di servizio precedente)</t>
+          <t>Transferência (lugar anterior de ministério)</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA - Università di Dallas, poi Università di Plano – docente universitario; nel frattempo, dal 1963 al 1964 e dal 1965 al 1966, è stato anche insegnante di scuola superiore</t>
+          <t>Dallas, TX, Estados Unidos - Universidade de Dallas e, posteriormente, Universidade de Plano — professor universitário, tendo também sido professor do ensino secundário entre 1963 e 1964 e entre 1965 e 1966</t>
         </is>
       </c>
       <c r="N52">
         <v>1956</v>
       </c>
       <c r="O52">
         <v>1976</v>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=699</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>1976</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Trasferimento (nuovo luogo di servizio)</t>
+          <t>Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Moltesz József SJ</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Clarence, NY, USA - Organizzatore di “Weekend per coppie”</t>
+          <t>Clarence, NY, Estados Unidos - Organizador do «Fim de Semana para Casais»</t>
         </is>
       </c>
       <c r="N53">
         <v>1976</v>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=768</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1976</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Trasferimento (luogo di servizio precedente)
-Trasferimento (nuovo luogo di servizio)</t>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Máhig János, dr</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Notre Dame kórház, Montréal, QC, Canada - cappellano ospedaliero, pastore ungherese
-Montréal, QC, Canada - in pensione</t>
+          <t>Notre Dame kórház, Montréal, QC, Canadá - capelão de hospital, capelão húngaro
+Montréal, QC, Canadá - na reforma</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
           <t>1963
 1976</t>
         </is>
       </c>
       <c r="O54" t="inlineStr">
         <is>
           <t>1976
 1977</t>
         </is>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=713</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>1976</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Trasferimento (nuovo luogo di servizio)</t>
+          <t>Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Mészáros Tibor, Msgr.</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Washington DC, USA - aiuta suo fratello, pastore</t>
+          <t>Washington DC, Estados Unidos - ajuda o irmão, pastor</t>
         </is>
       </c>
       <c r="N55">
         <v>1976</v>
       </c>
       <c r="O55">
         <v>1977</v>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=741</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1976</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Trasferimento (luogo di servizio precedente)</t>
+          <t>Transferência (lugar anterior de ministério)</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Nagy József, Dr.</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>San Bernardo Valley, CA, USA - parroco</t>
+          <t>San Bernardo Valley, CA, Estados Unidos - pároco</t>
         </is>
       </c>
       <c r="N56">
         <v>1972</v>
       </c>
       <c r="O56">
         <v>1976</v>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=794</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>1976</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Trasferimento (nuovo luogo di servizio)</t>
+          <t>Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Nyeste János, Dr.</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Cleveland, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Elyria, OH, USA</t>
+          <t>Elyria, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="N57">
         <v>1976</v>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=826</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>1976</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Trasferimento (luogo di servizio precedente)</t>
+          <t>Transferência (lugar anterior de ministério)</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Németh Ferenc OFM</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Fairfield, CT, USA</t>
+          <t>Fairfield, CT, Estados Unidos</t>
         </is>
       </c>
       <c r="N58">
         <v>1971</v>
       </c>
       <c r="O58">
         <v>1976</v>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=811</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1976</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Trasferimento (luogo di servizio precedente)</t>
+          <t>Transferência (lugar anterior de ministério)</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Németh György Luciusz OFM, Dr.</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Roebling, NJ, USA - pastore</t>
+          <t>Roebling, NJ, Estados Unidos - pastor</t>
         </is>
       </c>
       <c r="N59">
         <v>1975</v>
       </c>
       <c r="O59">
         <v>1976</v>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=813</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1976</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Trasferimento (luogo di servizio precedente)</t>
+          <t>Transferência (lugar anterior de ministério)</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Németh Imre</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Cleveland, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="N60">
         <v>1975</v>
       </c>
       <c r="O60">
         <v>1976</v>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=814</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>1976</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Trasferimento (luogo di servizio precedente)</t>
+          <t>Transferência (lugar anterior de ministério)</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Németh Sándor, Dr.</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>St. Catharines, ON, Canada</t>
+          <t>St. Catharines, ON, Canadá</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Our Lady of Scapular, Niagara Falls, ON, Canada - pastore</t>
+          <t>Our Lady of Scapular, Niagara Falls, ON, Canadá - pastor</t>
         </is>
       </c>
       <c r="N61">
         <v>1967</v>
       </c>
       <c r="O61">
         <v>1976</v>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=819</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>1976</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Trasferimento (luogo di servizio precedente)</t>
+          <t>Transferência (lugar anterior de ministério)</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Pattantyús János Sch.P.</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>Canisius College (jelenleg: Canisius University), Buffalo, NY, USA - insegnante, vicedirettore, coordinatore dei seminari</t>
+          <t>Canisius College (jelenleg: Canisius University), Buffalo, NY, Estados Unidos - professor, vice-diretor, coordenador de seminários</t>
         </is>
       </c>
       <c r="N62">
         <v>1970</v>
       </c>
       <c r="O62">
         <v>1976</v>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=857</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>1976</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Trasferimento (nuovo luogo di servizio)</t>
+          <t>Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Pier György Márk Piusz OFM</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>Flemington, NJ, USA</t>
+          <t>Flemington, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="N63">
         <v>1976</v>
       </c>
       <c r="O63">
         <v>1980</v>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=876</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1976</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Trasferimento (nuovo luogo di servizio)</t>
+          <t>Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Páldeák Iván Szabolcs OFM</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>Winnipeg, MB, Canada - amministratore della chiesa</t>
+          <t>Winnipeg, MB, Canadá - administrador da igreja</t>
         </is>
       </c>
       <c r="N64">
         <v>1976</v>
       </c>
       <c r="O64">
         <v>1979</v>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=859</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>1976</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Voti perpetui</t>
+          <t>Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Babos István SJ</t>
+          <t>Rezek Sándor Román OSB, dr.</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>New York, NY, USA</t>
-[...5 lines deleted...]
-        </is>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília - realiza um trabalho espiritual, mas simultaneamente científico, sobre Teilhard de Chardin, no âmbito de um seminário</t>
+        </is>
+      </c>
+      <c r="N65">
+        <v>1976</v>
+      </c>
+      <c r="O65">
+        <v>1983</v>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=24</t>
+          <t>/persons_v2/view.php?id=931</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>1976</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Morte</t>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Dömötör Lajos Ede OFM</t>
+          <t>Ruff János SJ, Dr.</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Caracas, Venezuela</t>
+          <t>São Paulo, Brazília - professor de filosofia
+Schrobenhausen, Alemanha - capelão residente junto das senhoras inglesas e, posteriormente, capelão hospitalar</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>9 aprile 1976</t>
+          <t>1968
+1976</t>
+        </is>
+      </c>
+      <c r="O66" t="inlineStr">
+        <is>
+          <t>1976
+1992</t>
         </is>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=218</t>
+          <t>/persons_v2/view.php?id=950</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>1976</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Morte</t>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Dely Péter Brunó OSM, Dr.</t>
+          <t>Sajgó Szabolcs SJ</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>Montréal, QC, Canada</t>
+          <t>Nyergesújfalu, Hungria - pastor auxiliar
+Szécsény, Hungria - pastor auxiliar</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>16 aprile 1976</t>
+          <t>1975
+1976</t>
+        </is>
+      </c>
+      <c r="O67" t="inlineStr">
+        <is>
+          <t>1976
+1977</t>
         </is>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=186</t>
+          <t>/persons_v2/view.php?id=955</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1976</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Morte</t>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Kroneisz Flórián SVD</t>
+          <t>Siklódi Sándor</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Lorenzo, Paraguay</t>
+          <t>Brassó, Romênia - pastor auxiliar
+Óradna, Romênia - pároco</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>16 luglio 1976</t>
+          <t>1974
+1976</t>
+        </is>
+      </c>
+      <c r="O68" t="inlineStr">
+        <is>
+          <t>1976
+1978</t>
         </is>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=611</t>
+          <t>/persons_v2/view.php?id=990</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1976</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Morte</t>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)
+Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Koller Ignác</t>
+          <t>Simon József</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Pécs</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Fort Worth, TX, USA</t>
+          <t>Youngstown, OH, Estados Unidos - pastor convidado
+Mindszenty József Magyar Katolikus Egyházközség, Caracas, Vezenuela - pastor húngaro, pároco
+Estados Unidos - num local de serviço desconhecido; segundo algumas fontes, capelão militar</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>21 luglio 1976</t>
+          <t>1974
+1976
+1976</t>
+        </is>
+      </c>
+      <c r="O69" t="inlineStr">
+        <is>
+          <t>1976
+1991</t>
         </is>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=559</t>
+          <t>/persons_v2/view.php?id=993</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>1976</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Morte</t>
+          <t>Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Cak Stanley A.</t>
+          <t>Simor János OFM</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G70" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Hammond, IN, USA</t>
-[...5 lines deleted...]
-        </is>
+          <t>Dewitt, MI, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="N70">
+        <v>1976</v>
+      </c>
+      <c r="O70">
+        <v>1979</v>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=120</t>
+          <t>/persons_v2/view.php?id=995</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1976</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Ordinazione sacerdotale</t>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Ciprián Károly (OFM)</t>
+          <t>Skinta József István OSBM</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+        </is>
+      </c>
+      <c r="H71" t="inlineStr">
+        <is>
+          <t>Szent Péter és Pál templom, Elisabeth, NJ, Estados Unidos - pastor
+Szent Miklós görögkatolikus templom, Trenton, NJ, Estados Unidos - pastor</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>20 agosto 1976</t>
+          <t>1975
+1976</t>
+        </is>
+      </c>
+      <c r="O71" t="inlineStr">
+        <is>
+          <t>1976
+1978</t>
         </is>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=129</t>
+          <t>/persons_v2/view.php?id=999</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>1976</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Nascita</t>
+          <t>Transferência (novo lugar de ministério)
+Falecimento</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Lóczi Tamás</t>
+          <t>Slaboda József</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Passaic, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Jászberény, Ungheria</t>
+          <t>Mont Clare, PA, Estados Unidos
+Mont Clare, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>15 novembre 1976</t>
+          <t>1976
+19 de janeiro de 1976</t>
         </is>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=668</t>
+          <t>/persons_v2/view.php?id=1001</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>1976</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Voti perpetui</t>
+          <t>Votos perpétuos</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Bielek József SJ</t>
+          <t>Babos István SJ</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>Toronto, ON, Canada</t>
+          <t>New York, NY, Estados Unidos</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>29 dicembre 1976</t>
+          <t>2 de fevereiro de 1976</t>
         </is>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=80</t>
+          <t>/persons_v2/view.php?id=24</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1976</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Voti perpetui</t>
+          <t>Falecimento</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Csókay Károly SJ</t>
+          <t>Solymár János SJ</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
+      <c r="H74" t="inlineStr">
+        <is>
+          <t>Toronto, ON, Canadá</t>
+        </is>
+      </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>29 dicembre 1976</t>
+          <t>10 de março de 1976</t>
         </is>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=171</t>
+          <t>/persons_v2/view.php?id=1005</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>1976</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Voti perpetui</t>
+          <t>Falecimento</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Kish Gábor SJ</t>
+          <t>Dömötör Lajos Ede OFM</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>Vancouver, BC, Canada</t>
+          <t>Caracas, Venezuela</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>29 dicembre 1976</t>
+          <t>9 de abril de 1976</t>
         </is>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=535</t>
+          <t>/persons_v2/view.php?id=218</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>1976</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Falecimento</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Moltesz József SJ</t>
+          <t>Dely Péter Brunó OSM, Dr.</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Syracuse, NY, USA</t>
-[...16 lines deleted...]
-        <v>1992</v>
+          <t>Montréal, QC, Canadá</t>
+        </is>
+      </c>
+      <c r="N76" t="inlineStr">
+        <is>
+          <t>16 de abril de 1976</t>
+        </is>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=768</t>
+          <t>/persons_v2/view.php?id=186</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>1976</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Falecimento</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Lengyel Imre, Msgr.</t>
+          <t>Kroneisz Flórián SVD</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>Hartford, CT, USA</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>Szent László templom, South Norwalk, CT, USA</t>
-[...21 lines deleted...]
-        <v>1977</v>
+          <t>Lorenzo, Paraguay</t>
+        </is>
+      </c>
+      <c r="N77" t="inlineStr">
+        <is>
+          <t>16 de julho de 1976</t>
+        </is>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=646</t>
+          <t>/persons_v2/view.php?id=611</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1976</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Falecimento</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Csornyák Péter Oreszt</t>
+          <t>Koller Ignác</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>vescovo</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Pittsburgh, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>USA</t>
-[...16 lines deleted...]
-        <v>1977</v>
+          <t>Fort Worth, TX, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="N78" t="inlineStr">
+        <is>
+          <t>21 de julho de 1976</t>
+        </is>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=170</t>
+          <t>/persons_v2/view.php?id=559</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1976</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Falecimento</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Domitrovics István SDB</t>
+          <t>Cak Stanley A.</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>prete</t>
-[...4 lines deleted...]
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>Brazília</t>
-[...16 lines deleted...]
-        <v>1979</v>
+          <t>Hammond, IN, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="N79" t="inlineStr">
+        <is>
+          <t>19 de agosto de 1976</t>
+        </is>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=212</t>
+          <t>/persons_v2/view.php?id=120</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1976</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ordenação presbiteral</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Janocskó Jukund OFM</t>
+          <t>Ciprián Károly (OFM)</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>fratello religioso (non ordinato sacerdote)</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
-[...21 lines deleted...]
-        <v>1986</v>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+        </is>
+      </c>
+      <c r="N80" t="inlineStr">
+        <is>
+          <t>20 de agosto de 1976</t>
+        </is>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=475</t>
+          <t>/persons_v2/view.php?id=129</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1976</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Nascimento</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Ecker Jenő SJ</t>
+          <t>Lóczi Tamás</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>Kálvária templom, Szatmárnémeti, Romania</t>
-[...21 lines deleted...]
-        <v>1981</v>
+          <t>Jászberény, Hungria</t>
+        </is>
+      </c>
+      <c r="N81" t="inlineStr">
+        <is>
+          <t>15 de novembro de 1976</t>
+        </is>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=226</t>
+          <t>/persons_v2/view.php?id=668</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1976</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Votos perpétuos</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Horváth István, Msgr.</t>
+          <t>Bielek József SJ</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>St. Catherine, ON, Canada</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Welland, ON, Canada</t>
-[...21 lines deleted...]
-        <v>1988</v>
+          <t>Toronto, ON, Canadá</t>
+        </is>
+      </c>
+      <c r="N82" t="inlineStr">
+        <is>
+          <t>29 de dezembro de 1976</t>
+        </is>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=426</t>
+          <t>/persons_v2/view.php?id=80</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1976</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Votos perpétuos</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Habetler János Ipoly OFM</t>
+          <t>Csókay Károly SJ</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
-[...16 lines deleted...]
-        <v>1977</v>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="N83" t="inlineStr">
+        <is>
+          <t>29 de dezembro de 1976</t>
+        </is>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=356</t>
+          <t>/persons_v2/view.php?id=171</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>1976</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Votos perpétuos</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Olkó Imre</t>
+          <t>Kish Gábor SJ</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>lengyel templom, Carnegie, PA, USA</t>
-[...21 lines deleted...]
-        <v>1983</v>
+          <t>Vancouver, BC, Canadá</t>
+        </is>
+      </c>
+      <c r="N84" t="inlineStr">
+        <is>
+          <t>29 de dezembro de 1976</t>
+        </is>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=834</t>
+          <t>/persons_v2/view.php?id=535</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1976</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Gulyás Ferenc SVD</t>
+          <t>Seregélly Miklós</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Medence, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>in diversi incarichi: amministratore parrocchiale a Belo Horizonte, vicario a Rio de Janeiro, vicario e poi parroco a Volta Redonda, parroco a Três Rios</t>
+          <t>pastor interino</t>
         </is>
       </c>
       <c r="N85">
-        <v>1947</v>
+        <v>1891</v>
       </c>
       <c r="O85">
-        <v>1977</v>
+        <v>1982</v>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=346</t>
+          <t>/persons_v2/view.php?id=988</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1976</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Horváth Miklós, dr.</t>
+          <t>Lengyel Imre, Msgr.</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
+          <t>Hartford, CT, Estados Unidos</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Szent László templom, South Norwalk, CT, Estados Unidos</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J86" t="inlineStr">
+        <is>
+          <t>Szent László templom</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>docente presso l’università dei Gesuiti e la John Carroll University; dopo il pensionamento, professore emerito</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N86">
-        <v>1947</v>
+        <v>1933</v>
       </c>
       <c r="O86">
-        <v>1989</v>
+        <v>1977</v>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=434</t>
+          <t>/persons_v2/view.php?id=646</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>1976</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Kerényi Lajos Olaf OSB</t>
+          <t>Purmann Ferenc Aquilinus SVD</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Irmão religioso (não ordenado sacerdote)</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
+          <t>Rafael Calzada, Buenos Aires, Argentína</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Argentína</t>
+        </is>
+      </c>
+      <c r="J87" t="inlineStr">
+        <is>
+          <t>Rafael Calzada</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>Dal 1948 al 1962 insegnante di liceo e redattore del *Magyar Hírlap*; dal 1957 al 1962 magistrato; dal 1963 al 1977 parroco principale della colonia ungherese</t>
+          <t>irmão de ordem</t>
         </is>
       </c>
       <c r="N87">
-        <v>1947</v>
+        <v>1934</v>
       </c>
       <c r="O87">
-        <v>1977</v>
+        <v>2005</v>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=525</t>
+          <t>/persons_v2/view.php?id=905</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>1976</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Németh András SDB</t>
+          <t>Sabo S. John, Msgr.</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Fort Wayne – South Bend, IN, Estados Unidos</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Moca, Dominikai Köztársaság</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, South Bend, IN, Estados Unidos</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>Dominikai Köztársaság</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J88" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>missionario, capo scout</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N88">
-        <v>1947</v>
+        <v>1935</v>
       </c>
       <c r="O88">
-        <v>1999</v>
+        <v>1980</v>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=807</t>
+          <t>/persons_v2/view.php?id=953</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1976</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Gáspár Márton</t>
+          <t>Csornyák Péter Oreszt</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Bispo</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>Windsor, ON, Canada</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>Bispo da Igreja Ortodoxa Russa dos Cárpatos Americanos, metropolita de Agathonikeia desde 1966</t>
         </is>
       </c>
       <c r="N89">
-        <v>1948</v>
+        <v>1938</v>
       </c>
       <c r="O89">
-        <v>1982</v>
+        <v>1977</v>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=313</t>
+          <t>/persons_v2/view.php?id=170</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1976</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Kóczán Ákos SDB</t>
+          <t>Domitrovics István SDB</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>Vibora, Kuba</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>Kuba</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>in servizio</t>
+          <t>Trabalhou na Amazónia, no Rio Negro e, posteriormente, em Manaus, tendo acabado por se tornar missionário itinerante</t>
         </is>
       </c>
       <c r="N90">
-        <v>1948</v>
+        <v>1939</v>
       </c>
       <c r="O90">
-        <v>2007</v>
+        <v>1979</v>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=595</t>
+          <t>/persons_v2/view.php?id=212</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>1976</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Lenk József</t>
+          <t>Janocskó Jukund OFM</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Irmão religioso (não ordenado sacerdote)</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>St. Mary of the Lake Church, Lake Maxinkuckee, IN, USA</t>
+          <t>Salvatierra, Bolívia</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. Mary of the Lake Church</t>
+          <t>Bolívia</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>parroco fondatore</t>
+          <t>missionário entre os índios, chefe tribal honorário</t>
         </is>
       </c>
       <c r="N91">
-        <v>1948</v>
+        <v>1940</v>
       </c>
       <c r="O91">
-        <v>1978</v>
+        <v>1986</v>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=648</t>
+          <t>/persons_v2/view.php?id=475</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1976</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Merész Ferenc Gáspár (O.Cist)</t>
+          <t>Pálinkás Teodor Titus OSBM</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Szárazrét, Székesfehérvár, Ungheria</t>
+          <t>Chicago, IL, Estados Unidos</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>Ungheria</t>
-[...4 lines deleted...]
-          <t>Szárazrét</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>viceparroco (1948-1950), poi parroco; nel frattempo, nel 1950, fu internato a Előszállás</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N92">
-        <v>1948</v>
+        <v>1940</v>
       </c>
       <c r="O92">
-        <v>1986</v>
+        <v>1979</v>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=733</t>
+          <t>/persons_v2/view.php?id=986</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>1976</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Jordán Sándor Emil OSB, Dr.</t>
+          <t>Ecker Jenő SJ</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+          <t>Kálvária templom, Szatmárnémeti, Romênia</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Romênia</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+          <t>Kálvária templom</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>responsabile della comunità, parroco dal 1953 al 1968, preside di liceo dal 1951 al 1958, insegnante di religione dal 1958 al 1982, organizzatore di ritiri spirituali per famiglie e giovani dal 1967</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N93">
-        <v>1949</v>
+        <v>1944</v>
       </c>
       <c r="O93">
-        <v>1999</v>
+        <v>1981</v>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=487</t>
+          <t>/persons_v2/view.php?id=226</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1976</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Kárpi Ferenc</t>
+          <t>Horváth István, Msgr.</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>St. Catherine, ON, Canadá</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Our Lady of Hungary Church, Welland, ON, Canadá</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Canadá</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>viceparroco, poi, dal 1965, parroco</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N94">
-        <v>1949</v>
+        <v>1944</v>
       </c>
       <c r="O94">
-        <v>1983</v>
+        <v>1988</v>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=511</t>
+          <t>/persons_v2/view.php?id=426</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1976</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Horváth Ferenc SVD</t>
+          <t>Habetler János Ipoly OFM</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>Cordoba, Argentina</t>
-[...4 lines deleted...]
-          <t>Argentina</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>missionario</t>
+          <t>em serviço</t>
         </is>
       </c>
       <c r="N95">
-        <v>1950</v>
+        <v>1945</v>
       </c>
       <c r="O95">
-        <v>2001</v>
+        <v>1977</v>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=422</t>
+          <t>/persons_v2/view.php?id=356</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1976</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Péterffy Gedeon, Msgr.</t>
+          <t>Olkó Imre</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
+          <t>Pittsburgh, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>Szent István Plébánia, South Bend, IN, USA</t>
+          <t>Immaculate Conception Church, Carnegie, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
-          <t>Szent István Plébánia</t>
+          <t>Immaculate Conception Church</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>parroco, in pensione dal 1983</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N96">
-        <v>1951</v>
+        <v>1945</v>
       </c>
       <c r="O96">
-        <v>1993</v>
+        <v>1983</v>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=874</t>
+          <t>/persons_v2/view.php?id=834</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>1976</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Bacsóka Béla, Dr.</t>
+          <t>Gulyás Ferenc SVD</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>Szent Atanáz Görögkatolikus Hittudományi Főiskola, Nyíregyháza, Ungheria</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>Ungheria</t>
-[...4 lines deleted...]
-          <t>Szent Atanáz Görögkatolikus Hittudományi Főiskola</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>docente presso l’istituto teologico, nel frattempo rettore dal 1952 al 1984 e direttore dell’ufficio vescovile dal 1975 al 1980</t>
+          <t>em várias funções: administrador paroquial em Belo Horizonte, vigário em Rio de Janeiro, vigário e posteriormente pároco em Volta Redonda, pároco em Três Rios</t>
         </is>
       </c>
       <c r="N97">
-        <v>1952</v>
+        <v>1947</v>
       </c>
       <c r="O97">
-        <v>1987</v>
+        <v>1977</v>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=27</t>
+          <t>/persons_v2/view.php?id=346</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1976</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Bognár József, Msgr.</t>
+          <t>Horváth Miklós, dr.</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>Parma, OH, USA</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Cleveland, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>parroco, nel frattempo nel 1958 vicario a New York, NY, nonché parroco fondatore a Bedford, OH</t>
+          <t>professor universitário na Universidade Jesuíta e na John Carroll University; após a reforma, professor emérito</t>
         </is>
       </c>
       <c r="N98">
-        <v>1952</v>
+        <v>1947</v>
       </c>
       <c r="O98">
-        <v>1977</v>
+        <v>1989</v>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=97</t>
+          <t>/persons_v2/view.php?id=434</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1976</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Gábriel László Asztrik O.Praem, Dr.</t>
+          <t>Kerényi Lajos Olaf OSB</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>Notre Dame, IN, USA</t>
+          <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>professore, poi, dal 1953 al 1974, capo della cattedra di Cultura medievale e direttore dell’Istituto medievale; in seguito insegnò fino alla morte, ricoprendo nel frattempo, dal 1963 al 1964, la carica di professore ospite presso l’Università di Harvard</t>
+          <t>Entre 1948 e 1962, foi professor do ensino secundário e redator do jornal Magyar Hírlap; entre 1957 e 1962, foi mestre; e entre 1963 e 1977, foi capelão-mor da colónia húngara</t>
         </is>
       </c>
       <c r="N99">
-        <v>1952</v>
+        <v>1947</v>
       </c>
       <c r="O99">
-        <v>2005</v>
+        <v>1977</v>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=309</t>
+          <t>/persons_v2/view.php?id=525</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>1976</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Holocsi Árpád Ferenc Félix OFM</t>
+          <t>Németh András SDB</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>fratello religioso (non ordinato sacerdote)</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>Moca, Dominikai Köztársaság</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>Dominikai Köztársaság</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>missionario, raccoglitore di fondi</t>
+          <t>missionário, chefe escuteiro</t>
         </is>
       </c>
       <c r="N100">
-        <v>1952</v>
+        <v>1947</v>
       </c>
       <c r="O100">
-        <v>1977</v>
+        <v>1999</v>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=409</t>
+          <t>/persons_v2/view.php?id=807</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>1976</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Iróffy Gábor Zsolt OSB</t>
+          <t>Gáspár Márton</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
+          <t>Windsor, ON, Canadá</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Canadá</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>insegnante di liceo, dal 1974 preside di liceo, dal 1981 vicepreside</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N101">
-        <v>1952</v>
+        <v>1948</v>
       </c>
       <c r="O101">
-        <v>2016</v>
+        <v>1982</v>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=459</t>
+          <t>/persons_v2/view.php?id=313</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1976</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Pataki András, megyéspüspök</t>
+          <t>Kóczán Ákos SDB</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>vescovo</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>SS. Cyril and Methodius Seminary, Orchard Lake, MI, USA</t>
+          <t>Vibora, Kuba</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>SS. Cyril and Methodius Seminary</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>rettore</t>
+          <t>em serviço</t>
         </is>
       </c>
       <c r="N102">
-        <v>1952</v>
+        <v>1948</v>
       </c>
       <c r="O102">
-        <v>1983</v>
+        <v>2007</v>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=855</t>
+          <t>/persons_v2/view.php?id=595</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1976</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Ádám József</t>
+          <t>Lenk József</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Fort Wayne-South Bend, IN, Estados Unidos</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>St. Stephen's Hungarian Chapel, Joilet, IL, USA</t>
+          <t>St. Mary of the Lake Church, Lake Maxinkuckee, IN, Estados Unidos</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>St. Stephen's Hungarian Chapel</t>
+          <t>St. Mary of the Lake Church</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>pároco fundador</t>
         </is>
       </c>
       <c r="N103">
-        <v>1952</v>
+        <v>1948</v>
       </c>
       <c r="O103">
-        <v>1977</v>
+        <v>1978</v>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=22</t>
+          <t>/persons_v2/view.php?id=648</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1976</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Baráth Sándor Benedek OFM</t>
+          <t>Merész Ferenc Gáspár (O.Cist)</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>fratello religioso (non ordinato sacerdote)</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>Dewitt, MI, USA</t>
+          <t>Szárazrét, Székesfehérvár, Hungria</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Hungria</t>
+        </is>
+      </c>
+      <c r="J104" t="inlineStr">
+        <is>
+          <t>Szárazrét</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>fratello monaco, la cui sede di servizio principale era a Dewitt, MI, USA.</t>
+          <t>vigário (1948-1950), depois pároco; entretanto, em 1950, foi internado em Előszállás</t>
         </is>
       </c>
       <c r="N104">
-        <v>1953</v>
+        <v>1948</v>
       </c>
       <c r="O104">
-        <v>1989</v>
+        <v>1986</v>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=44</t>
+          <t>/persons_v2/view.php?id=733</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1976</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Borbély Honor OFM</t>
+          <t>Jordán Sándor Emil OSB, Dr.</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>Caracas, Venezuela</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>Venezuela</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="J105" t="inlineStr">
+        <is>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>pastore ungherese</t>
+          <t>líder da comunidade, pároco entre 1953 e 1968, diretor do liceu entre 1951 e 1958, professor de religião entre 1958 e 1982 e, a partir de 1967, organizador de retiros espirituais para famílias e jovens</t>
         </is>
       </c>
       <c r="N105">
-        <v>1953</v>
+        <v>1949</v>
       </c>
       <c r="O105">
-        <v>1981</v>
+        <v>1999</v>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=106</t>
+          <t>/persons_v2/view.php?id=487</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>1976</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Diczky Pál</t>
+          <t>Kárpi Ferenc</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>Cleveland, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>Szent Teréz és Szent Ferenc templomok, Neligh, NE, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
-          <t>Szent Teréz és Szent Ferenc templomok</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>amministratore, cappellano ospedaliero, pastore ungherese</t>
+          <t>vigário, e depois, a partir de 1965, pároco</t>
         </is>
       </c>
       <c r="N106">
-        <v>1953</v>
+        <v>1949</v>
       </c>
       <c r="O106">
-        <v>1985</v>
+        <v>1983</v>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=199</t>
+          <t>/persons_v2/view.php?id=511</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1976</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Gunszt Ede OFM</t>
+          <t>Sarlós Károly Engelbert OSB, Dr.</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>fratello religioso (non ordinato sacerdote)</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="J107" t="inlineStr">
+        <is>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>i luoghi di servizio non sono noti</t>
+          <t>monge</t>
         </is>
       </c>
       <c r="N107">
-        <v>1953</v>
+        <v>1949</v>
       </c>
       <c r="O107">
-        <v>1978</v>
+        <v>1986</v>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=349</t>
+          <t>/persons_v2/view.php?id=960</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1976</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Balázskövi József SDB</t>
+          <t>Horváth Ferenc SVD</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>Edmonton, AB, Canada</t>
+          <t>Cordoba, Argentína</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>1954-1957 – direttore. 1957-1960 – parroco, 1960-1980 Istituto Tecnico Don Bosco – responsabile didattico</t>
+          <t>missionário</t>
         </is>
       </c>
       <c r="N108">
-        <v>1954</v>
+        <v>1950</v>
       </c>
       <c r="O108">
-        <v>1980</v>
+        <v>2001</v>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=34</t>
+          <t>/persons_v2/view.php?id=422</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1976</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Egres József Odó O.Cist, Dr.</t>
+          <t>Poór Albert Pál</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Szent István első vértanú templom, South River, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Szent István első vértanú templom</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>insegnante di liceo, poi, dal 1956, insegna lingua e letteratura tedesca all’Università di Dallas.</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N109">
-        <v>1954</v>
+        <v>1950</v>
       </c>
       <c r="O109">
-        <v>1979</v>
+        <v>1987</v>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=231</t>
+          <t>/persons_v2/view.php?id=891</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1976</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Hauser József SJ</t>
+          <t>Péterffy Gedeon, Msgr.</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>São Leopoldo, Brazília</t>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, Estados Unidos</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J110" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>docente universitario, fondatore della facoltà di scienze naturali, nonché cappellano dell’aeronautica militare brasiliana e pilota</t>
+          <t>pároco, aposentado desde 1983</t>
         </is>
       </c>
       <c r="N110">
-        <v>1954</v>
+        <v>1951</v>
       </c>
       <c r="O110">
-        <v>2000</v>
+        <v>1993</v>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=370</t>
+          <t>/persons_v2/view.php?id=874</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>1976</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Horváth István</t>
+          <t>Ádám József</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>Baltimore, MD, USA</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, USA</t>
+          <t>St. Stephen's Hungarian Chapel, Joilet, IL, Estados Unidos</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>St. Stephen's Hungarian Chapel</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>pároco, e também capelão dos bombeiros e da polícia</t>
         </is>
       </c>
       <c r="N111">
-        <v>1954</v>
+        <v>1951</v>
       </c>
       <c r="O111">
-        <v>1980</v>
+        <v>1977</v>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=424</t>
+          <t>/persons_v2/view.php?id=22</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1976</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Jackanich József, Msgr.</t>
+          <t>Bacsóka Béla, Dr.</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>Hazelton, PA, USA</t>
+          <t>Szent Atanáz Görögkatolikus Hittudományi Főiskola, Nyíregyháza, Hungria</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Hungria</t>
+        </is>
+      </c>
+      <c r="J112" t="inlineStr">
+        <is>
+          <t>Szent Atanáz Görögkatolikus Hittudományi Főiskola</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>professor da Faculdade de Teologia, tendo sido reitor entre 1952 e 1984 e diretor do gabinete episcopal entre 1975 e 1980</t>
         </is>
       </c>
       <c r="N112">
-        <v>1954</v>
+        <v>1952</v>
       </c>
       <c r="O112">
-        <v>1981</v>
+        <v>1987</v>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=468</t>
+          <t>/persons_v2/view.php?id=27</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1976</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Palkó János SVD</t>
+          <t>Bognár József, Msgr.</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Parma, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>Curitiba, Brazília</t>
+          <t>Cleveland, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>missionario (nonché ad Assai, Agua do Sul e Joinville, in Brasile)</t>
+          <t>pároco; entretanto, em 1958, foi pastor adjunto em Nova Iorque, NY, e pastor fundador em Bedford, OH</t>
         </is>
       </c>
       <c r="N113">
-        <v>1954</v>
+        <v>1952</v>
       </c>
       <c r="O113">
-        <v>1992</v>
+        <v>1977</v>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=848</t>
+          <t>/persons_v2/view.php?id=97</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1976</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Hernády Márton</t>
+          <t>Gábriel László Asztrik O.Praem, Dr.</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>Toledo, OH, USA</t>
+          <t>Notre Dame, IN, Estados Unidos</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>insegnante di religione, poi parroco dal 1961 al 1994</t>
+          <t>professor, depois, entre 1953 e 1974, chefe do Departamento de Cultura Medieval e diretor do Instituto Medieval; posteriormente, lecionou até à sua morte, tendo sido, entretanto, professor convidado na Universidade de Harvard entre 1963 e 1964</t>
         </is>
       </c>
       <c r="N114">
-        <v>1955</v>
+        <v>1952</v>
       </c>
       <c r="O114">
-        <v>1994</v>
+        <v>2005</v>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=386</t>
+          <t>/persons_v2/view.php?id=309</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>1976</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Mátyás Tamás Vilmos OSB</t>
+          <t>Holocsi Árpád Ferenc Félix OFM</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Irmão religioso (não ordenado sacerdote)</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Benedictine High School, Cleveland, OH, USA</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Benedictine High School</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>insegnante, nonché allenatore della squadra di golf e assistente parroco</t>
+          <t>missionário, angariador de fundos</t>
         </is>
       </c>
       <c r="N115">
-        <v>1955</v>
+        <v>1952</v>
       </c>
       <c r="O115">
-        <v>1985</v>
+        <v>1977</v>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=717</t>
+          <t>/persons_v2/view.php?id=409</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1976</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Nagy Sándor Anzelm O.Cist, apát, Dr.</t>
+          <t>Iróffy Gábor Zsolt OSB</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
+          <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>abate (1955-1963), poi in pensione (dal 1988)</t>
+          <t>professor do ensino secundário, diretor de escola secundária desde 1974, sub-deão desde 1981</t>
         </is>
       </c>
       <c r="N116">
-        <v>1955</v>
+        <v>1952</v>
       </c>
       <c r="O116">
-        <v>1988</v>
+        <v>2016</v>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=800</t>
+          <t>/persons_v2/view.php?id=459</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1976</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Németh Antal SVD</t>
+          <t>Pataki András, megyéspüspök</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Bispo</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Passaic, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>Séminaire du Verbe Divin, Granby, QC, Canada</t>
+          <t>SS. Cyril and Methodius Seminary, Orchard Lake, MI, Estados Unidos</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
-          <t>Séminaire du Verbe Divin</t>
+          <t>SS. Cyril and Methodius Seminary</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>insegnante e, nel contempo, assistente pastorale ungherese e tedesco a Montréal</t>
+          <t>reitor</t>
         </is>
       </c>
       <c r="N117">
-        <v>1955</v>
+        <v>1952</v>
       </c>
       <c r="O117">
-        <v>1989</v>
+        <v>1983</v>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=808</t>
+          <t>/persons_v2/view.php?id=855</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1976</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Firkola E. József</t>
+          <t>Baráth Sándor Benedek OFM</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Irmão religioso (não ordenado sacerdote)</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>Regina, SK, Canada</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Dewitt, MI, Estados Unidos</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>Ha prestato servizio nelle parrocchie di Santa Cecilia, del Sacro Cuore e di San Martino de Porres a Regna, nonché nelle località di Lestock, Esterházy, Stoccolma, Kaposvár e Cupar, in Slovacchia e in Canada; ora è in pensione, ma continua a svolgere attività come assistente pastorale</t>
+          <t>irmão religioso, cujo local de serviço principal era Dewitt, MI, EUA.</t>
         </is>
       </c>
       <c r="N118">
-        <v>1956</v>
+        <v>1953</v>
       </c>
       <c r="O118">
-        <v>1987</v>
+        <v>1989</v>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=276</t>
+          <t>/persons_v2/view.php?id=44</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>1976</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Kimecz János Alajos O.Cist</t>
+          <t>Borbély Honor OFM</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Caracas, Venezuela</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Venezuela</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>insegnante di liceo (dal 1962 al 1984), maestro dei novizi (dal 1965 al 1968)</t>
+          <t>pastor húngaro</t>
         </is>
       </c>
       <c r="N119">
-        <v>1956</v>
+        <v>1953</v>
       </c>
       <c r="O119">
-        <v>1984</v>
+        <v>1981</v>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=530</t>
+          <t>/persons_v2/view.php?id=106</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>1976</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Kish István Imre OFM</t>
+          <t>Diczky Pál</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>fratello religioso (non ordinato sacerdote)</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>Szent Teréz és Szent Ferenc templomok, Neligh, NE, Estados Unidos</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J120" t="inlineStr">
+        <is>
+          <t>Szent Teréz és Szent Ferenc templomok</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>fratello monaco</t>
+          <t>administrador, capelão de hospital, pastor húngaro</t>
         </is>
       </c>
       <c r="N120">
-        <v>1956</v>
+        <v>1953</v>
       </c>
       <c r="O120">
-        <v>2004</v>
+        <v>1985</v>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=536</t>
+          <t>/persons_v2/view.php?id=199</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1976</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Kish Máté</t>
+          <t>Gunszt Ede OFM</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Irmão religioso (não ordenado sacerdote)</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>Gary, IN, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>Gary, IN, USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>parroco; nel frattempo, nel 1976, presta servizio come vicario a Flint, MI, USA</t>
+          <t>os locais onde exerceu funções são desconhecidos</t>
         </is>
       </c>
       <c r="N121">
-        <v>1956</v>
+        <v>1953</v>
       </c>
       <c r="O121">
-        <v>1994</v>
+        <v>1978</v>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=537</t>
+          <t>/persons_v2/view.php?id=349</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>1976</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Lékai Gyula Lajos O.Cist, Dr.</t>
+          <t>Revák Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Allentown, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Limeport, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>Dal 1956 al 1981 è stato docente universitario, dal 1967 al 1975 parroco, dal 1970 al 1972 insegnante di liceo; dal 1981 è in pensione</t>
+          <t>o capelão do Sanatório do Sagrado Coração</t>
         </is>
       </c>
       <c r="N122">
-        <v>1956</v>
+        <v>1953</v>
       </c>
       <c r="O122">
-        <v>1994</v>
+        <v>1982</v>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=650</t>
+          <t>/persons_v2/view.php?id=929</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1976</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Marton István Henrik O.Cist</t>
+          <t>Balázskövi József SDB</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Edmonton, AB, Canadá</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Canadá</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>insegnante di liceo a Wichita Falls e poi a Dallas (1956-1964), dal 1964 al 1999 insegnante di liceo, preside (1974-1975), vicepreside (1982-1996), vicepreside (1994-1999), in pensione dal 1999</t>
+          <t>1954-1957 – diretor. 1957-1960 – pároco, 1960-1980 Instituto Técnico Dom Bosco – coordenador académico</t>
         </is>
       </c>
       <c r="N123">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O123">
-        <v>2006</v>
+        <v>1980</v>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=708</t>
+          <t>/persons_v2/view.php?id=34</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1976</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Monostori Benedek József Bánk O.Cist, Dr.</t>
+          <t>Egres József Odó O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, Estados Unidos</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>docente universitario (1956 – 1989), vicepriore (1975 – 1976), priore (1976 – 1988), insegnante di liceo (1974 – 1975, 1977 – 1978), confessore e celebrante presso le Suore della Sacra Famiglia di Nazareth, Grand Prairie, TX, USA (1989 – 2011), in pensione (2011 – 2014)</t>
+          <t>professor do ensino secundário e, a partir de 1956, professor de língua e literatura alemãs na Universidade de Dallas.</t>
         </is>
       </c>
       <c r="N124">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O124">
-        <v>2014</v>
+        <v>1979</v>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=769</t>
+          <t>/persons_v2/view.php?id=231</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>1976</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Domonkos S. Sziárd (O.Praem)</t>
+          <t>Hauser József SJ</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>Erie, PA, USA</t>
+          <t>São Leopoldo, Brazília</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="K125" t="inlineStr">
+        <is>
+          <t>professor universitário, fundador do departamento de biologia, e, ao mesmo tempo, capelão da Força Aérea Brasileira e piloto</t>
         </is>
       </c>
       <c r="N125">
-        <v>1957</v>
+        <v>1954</v>
       </c>
       <c r="O125">
-        <v>1986</v>
+        <v>2000</v>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=215</t>
+          <t>/persons_v2/view.php?id=370</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1976</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Dunda Ernő, Msgr. dr</t>
+          <t>Horváth István</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Baltimore, MD, Estados Unidos</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J126" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>parroco, poi in pensione</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N126">
-        <v>1957</v>
+        <v>1954</v>
       </c>
       <c r="O126">
-        <v>1983</v>
+        <v>1980</v>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=222</t>
+          <t>/persons_v2/view.php?id=424</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>1976</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Haigli Sándor Sziárd O.Praem</t>
+          <t>Jackanich József, Msgr.</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Pittsburgh, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>Santa Ana, CA, USA</t>
+          <t>Hazelton, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>insegnante, capofamiglia</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N127">
-        <v>1957</v>
+        <v>1954</v>
       </c>
       <c r="O127">
-        <v>1985</v>
+        <v>1981</v>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=357</t>
+          <t>/persons_v2/view.php?id=468</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1976</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Hámor József SDB</t>
+          <t>Palkó János SVD</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>Edmonton, AB, Canada</t>
+          <t>Curitiba, Brazília</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>parroco (1957-1970), poi vicario</t>
+          <t>missionário (bem como em Assai, Água do Sul e Joinville, no Brasil)</t>
         </is>
       </c>
       <c r="N128">
-        <v>1957</v>
+        <v>1954</v>
       </c>
       <c r="O128">
-        <v>1999</v>
+        <v>1992</v>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=372</t>
+          <t>/persons_v2/view.php?id=848</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1976</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Király Ferenc Kelemen OFM</t>
+          <t>Hernády Márton</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>Dewitt, MI, USA</t>
+          <t>Toledo, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>conduce ritiri spirituali</t>
+          <t>professor de religião e, posteriormente, entre 1961 e 1994, pároco</t>
         </is>
       </c>
       <c r="N129">
-        <v>1957</v>
+        <v>1955</v>
       </c>
       <c r="O129">
-        <v>1977</v>
+        <v>1994</v>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=532</t>
+          <t>/persons_v2/view.php?id=386</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1976</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Láng Imre SJ</t>
+          <t>Mátyás Tamás Vilmos OSB</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>fratello religioso (non ordinato sacerdote)</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>Róma, Italia</t>
+          <t>Benedictine High School, Cleveland, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>Italia</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J130" t="inlineStr">
+        <is>
+          <t>Benedictine High School</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>assistente presso l’Istituto Pontificio di Studi Biblici e poi presso l’Istituto Pontificio Orientale</t>
+          <t>professor, ao mesmo tempo treinador da equipa de golfe e, por vezes, capelão auxiliar</t>
         </is>
       </c>
       <c r="N130">
-        <v>1957</v>
+        <v>1955</v>
       </c>
       <c r="O130">
-        <v>1980</v>
+        <v>1985</v>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=637</t>
+          <t>/persons_v2/view.php?id=717</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>1976</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Magyar László Sch.P., dr</t>
+          <t>Nagy Sándor Anzelm O.Cist, apát, Dr.</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>Devon, PA, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, Estados Unidos</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J131" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>insegnante</t>
+          <t>abade (1955-1963), abade (1963-1988) e, posteriormente, aposentado (1988)</t>
         </is>
       </c>
       <c r="N131">
-        <v>1957</v>
+        <v>1955</v>
       </c>
       <c r="O131">
-        <v>1997</v>
+        <v>1988</v>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=685</t>
+          <t>/persons_v2/view.php?id=800</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>1976</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Pesti József SJ</t>
+          <t>Németh Antal SVD</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>Buenos Aires, Argentina</t>
+          <t>Séminaire du Verbe Divin, Granby, QC, Canadá</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>Canadá</t>
+        </is>
+      </c>
+      <c r="J132" t="inlineStr">
+        <is>
+          <t>Séminaire du Verbe Divin</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>pastore degli emigranti ungheresi e, nel periodo 1982–1990, docente universitario</t>
+          <t>professor e, ao mesmo tempo, capelão auxiliar húngaro e alemão em Montreal</t>
         </is>
       </c>
       <c r="N132">
-        <v>1957</v>
+        <v>1955</v>
       </c>
       <c r="O132">
-        <v>1990</v>
+        <v>1989</v>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=866</t>
+          <t>/persons_v2/view.php?id=808</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1976</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Bisztyó József, Msgr., dr.</t>
+          <t>Firkola E. József</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Regina, SK, Canadá</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>Saskatoon, SK, Canada</t>
+          <t>Canadá</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Canadá</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>pastore ungherese; nel periodo 1958-1980 fu assistente spirituale al seminario, dal 1960 al 1986 fu docente universitario e, tra il 1980 e il 1992, curò anche la parrocchia ungherese di Edmonton</t>
+          <t>Exerceu o seu ministério nas paróquias de Santa Cecília, do Sagrado Coração e de São Martinho de Porres, em Regna, bem como nas localidades de Lestock, Esterházy, Estocolmo, Kaposvár e Cupar, na Eslováquia e no Canadá; atualmente, encontra-se na reforma, mas continua a exercer funções como capelão</t>
         </is>
       </c>
       <c r="N133">
-        <v>1958</v>
+        <v>1956</v>
       </c>
       <c r="O133">
-        <v>1995</v>
+        <v>1987</v>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=85</t>
+          <t>/persons_v2/view.php?id=276</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>1976</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Cseh Péter Dömötör OCD</t>
+          <t>Kimecz János Alajos O.Cist</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>fratello religioso (non ordinato sacerdote)</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, Estados Unidos</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J134" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>fratello monaco</t>
+          <t>professor do ensino secundário (entre 1962 e 1984), mestre de noviços (1965-1968)</t>
         </is>
       </c>
       <c r="N134">
-        <v>1958</v>
+        <v>1956</v>
       </c>
       <c r="O134">
-        <v>1978</v>
+        <v>1984</v>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=150</t>
+          <t>/persons_v2/view.php?id=530</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>1976</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Domonkos László SVD</t>
+          <t>Kish István Imre OFM</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Irmão religioso (não ordenado sacerdote)</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>Plántanos, Argentina</t>
+          <t>Youngstown, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>viceparroco, parroco ungherese, dal 1971 parroco capo ungherese in Argentina, poi a Buenos Aires, Argentina, presso l’Istituto Ungherese delle Suore Inglesi</t>
+          <t>irmão de ordem</t>
         </is>
       </c>
       <c r="N135">
-        <v>1958</v>
+        <v>1956</v>
       </c>
       <c r="O135">
-        <v>1996</v>
+        <v>2004</v>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=214</t>
+          <t>/persons_v2/view.php?id=536</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>1976</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Fehér József Tamás O.Cist</t>
+          <t>Kish Máté</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Gary, IN, Estados Unidos</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Gary, IN, Estados Unidos</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>all’interno di una comunità monastica; nel frattempo, dal 1960 al 1963 maestro dei novizi, dal 1962 al 1976 insegnante di liceo, dal 1976 al 1980 sacrestano e parroco ungherese</t>
+          <t>pároco; entretanto, em 1976, exerceu funções de assistente em Flint, MI, EUA</t>
         </is>
       </c>
       <c r="N136">
-        <v>1958</v>
+        <v>1956</v>
       </c>
       <c r="O136">
-        <v>1980</v>
+        <v>1994</v>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=260</t>
+          <t>/persons_v2/view.php?id=537</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>1976</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Gelencsér László Pál O.Praem</t>
+          <t>Lékai Gyula Lajos O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>Santa Ana, CA, USA</t>
+          <t>Dallas, TX, Estados Unidos</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>insegnante di scuola superiore</t>
+          <t>Entre 1956 e 1981, foi professor universitário; entre 1967 e 1975, foi abade; entre 1970 e 1972, foi professor do ensino secundário; a partir de 1981, reformou-se</t>
         </is>
       </c>
       <c r="N137">
-        <v>1958</v>
+        <v>1956</v>
       </c>
       <c r="O137">
-        <v>1980</v>
+        <v>1994</v>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=318</t>
+          <t>/persons_v2/view.php?id=650</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>1976</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Jávor Jenő Egon OSB, dr</t>
+          <t>Marton István Henrik O.Cist</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>Portola Valley, CA, USA</t>
+          <t>Dallas, TX, Estados Unidos</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>trattino, storico</t>
+          <t>professor do ensino secundário em Wichita Falls e, posteriormente, em Dallas (1956-1964), 1964-1999: professor do ensino secundário, diretor (1974-1975), vice-diretor (1982-1996), subdiretor (1994-1999), aposentado desde 1999</t>
         </is>
       </c>
       <c r="N138">
-        <v>1958</v>
+        <v>1956</v>
       </c>
       <c r="O138">
-        <v>2008</v>
+        <v>2006</v>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=485</t>
+          <t>/persons_v2/view.php?id=708</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>1976</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Molnár Antal</t>
+          <t>Monostori Benedek József Bánk O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya templom, South Bend, IN, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, Estados Unidos</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya templom</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>viceparroco, poi, dal 1968, parroco</t>
+          <t>professor universitário (1956 – 1989), subprior (1975 – 1976), prior (1976 – 1988), professor do ensino secundário (1974 – 1975, 1977 – 1978), Irmãs da Sagrada Família de Nazaré, Grand Prairie, TX, EUA: confessor e celebrante da missa (1989 – 2011), aposentado (2011 – 2014)</t>
         </is>
       </c>
       <c r="N139">
-        <v>1958</v>
+        <v>1956</v>
       </c>
       <c r="O139">
-        <v>2000</v>
+        <v>2014</v>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=759</t>
+          <t>/persons_v2/view.php?id=769</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1976</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Orosz László</t>
+          <t>Rábai István Kristóf O.Cist</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>Bridgeport, CT, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, Estados Unidos</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J140" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>professor universitário; entretanto, entre 1964 e 1969, foi prior; entre 1975 e 1976, prior-governador; entre 1988 e 1994, prior; entre 1962 e 1963 foi professor na Ursuline Academy, em Dallas; entre 1988 e 1992 foi professor do ensino secundário; e está aposentado desde 1994</t>
         </is>
       </c>
       <c r="N140">
-        <v>1958</v>
+        <v>1956</v>
       </c>
       <c r="O140">
-        <v>1978</v>
+        <v>1999</v>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=841</t>
+          <t>/persons_v2/view.php?id=919</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1976</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Balás Dávid László O.Cist, Dr.</t>
+          <t>Domonkos S. Sziárd (O.Praem)</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Erie, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>USA</t>
-[...9 lines deleted...]
-          <t>docente di filosofia all’Università di Dallas, pastore, direttore del dipartimento di teologia e insegnante di religione</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="N141">
-        <v>1959</v>
+        <v>1957</v>
       </c>
       <c r="O141">
-        <v>2014</v>
+        <v>1986</v>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=32</t>
+          <t>/persons_v2/view.php?id=215</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>1976</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Bartkó Alajos</t>
+          <t>Dunda Ernő, Msgr. dr</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>Jézus Szíve R. K. Egyházközség, Akron, OH, USA</t>
+          <t>Pittsburgh, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Jézus Szíve R. K. Egyházközség</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>parroco, poi in pensione</t>
+          <t>pároco, posteriormente aposentado</t>
         </is>
       </c>
       <c r="N142">
-        <v>1959</v>
+        <v>1957</v>
       </c>
       <c r="O142">
-        <v>1982</v>
+        <v>1983</v>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=50</t>
+          <t>/persons_v2/view.php?id=222</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1976</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Juhász István Ágoston OFM</t>
+          <t>Haigli Sándor Sziárd O.Praem</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
+          <t>Santa Ana, CA, Estados Unidos</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Nagyboldogasszony R. K. Egyházközség</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>pastore</t>
+          <t>professor, chefe de família</t>
         </is>
       </c>
       <c r="N143">
-        <v>1959</v>
+        <v>1957</v>
       </c>
       <c r="O143">
         <v>1985</v>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=492</t>
+          <t>/persons_v2/view.php?id=357</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>1976</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Lackner Károly Béda O.Cist, dr</t>
+          <t>Hámor József SDB</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Edmonton, AB, Canadá</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Canadá</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>Insegnante di scuola superiore (Dallas – St. Edward 1959-1960; Dallas-Cistercian 1962-1964; Fort Worth, TX, USA 1964-1967; Dallas 1967-1970). Docente universitario ad Arlington, TX, USA – University of Texas (1969-2010), in pensione (2010-2020)</t>
+          <t>pároco (1957-1970), e posteriormente capelão</t>
         </is>
       </c>
       <c r="N144">
-        <v>1959</v>
+        <v>1957</v>
       </c>
       <c r="O144">
-        <v>2020</v>
+        <v>1999</v>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=630</t>
+          <t>/persons_v2/view.php?id=372</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1976</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Morgan Gyula OSBM</t>
+          <t>Király Ferenc Kelemen OFM</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>New Brunswick, NJ, USA</t>
+          <t>Dewitt, MI, Estados Unidos</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>in servizio civile, in pensione dal 1992</t>
+          <t>conduz retiros espirituais</t>
         </is>
       </c>
       <c r="N145">
-        <v>1959</v>
+        <v>1957</v>
       </c>
       <c r="O145">
-        <v>2009</v>
+        <v>1977</v>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=772</t>
+          <t>/persons_v2/view.php?id=532</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>1976</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Négyessy Bertalan</t>
+          <t>Láng Imre SJ</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>Riformato</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>pastore</t>
+          <t>Irmão religioso (não ordenado sacerdote)</t>
+        </is>
+      </c>
+      <c r="G146" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>Ontarioi Független Magyar Református Egyház, Ontario, CA, USA</t>
+          <t>Róma, Itália</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Ontarioi Független Magyar Református Egyház</t>
+          <t>Itália</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>pastore capo</t>
+          <t>enfermeiro no Instituto Pontifício de Estudos Bíblicos e, posteriormente, no Instituto Pontifício Oriental</t>
         </is>
       </c>
       <c r="N146">
-        <v>1959</v>
+        <v>1957</v>
       </c>
       <c r="O146">
-        <v>1989</v>
+        <v>1980</v>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=141</t>
+          <t>/persons_v2/view.php?id=637</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>1976</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Ábrahám Dezső</t>
+          <t>Magyar László Sch.P., dr</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>Riformato</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>vescovo</t>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G147" t="inlineStr">
+        <is>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Devon, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>Vescovo della Diocesi Orientale della Chiesa Riformata Ungherese d’America</t>
+          <t>professor</t>
         </is>
       </c>
       <c r="N147">
-        <v>1959</v>
+        <v>1957</v>
       </c>
       <c r="O147">
-        <v>1977</v>
+        <v>1997</v>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=262</t>
+          <t>/persons_v2/view.php?id=685</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>1976</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Barta József Leonard O.Cist</t>
+          <t>Pesti József SJ</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Buenos Aires, Argentína</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>pastore della comunità ungherese, segretario dell’abbazia, sacrestano dal 1960 al 1974</t>
+          <t>capelão dos emigrantes húngaros e, entre 1982 e 1990, professor universitário</t>
         </is>
       </c>
       <c r="N148">
-        <v>1960</v>
+        <v>1957</v>
       </c>
       <c r="O148">
-        <v>1978</v>
+        <v>1990</v>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=47</t>
+          <t>/persons_v2/view.php?id=866</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>1976</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Dlusztus János SDB</t>
+          <t>Rékási József Csaba O.Praem</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>NSZK</t>
+          <t>University of Detroit, Detroit, MI, Estados Unidos</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>NSZK</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J149" t="inlineStr">
+        <is>
+          <t>University of Detroit</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>in servizio</t>
+          <t>professor de língua e cultura francesas</t>
         </is>
       </c>
       <c r="N149">
-        <v>1960</v>
+        <v>1957</v>
       </c>
       <c r="O149">
-        <v>1988</v>
+        <v>1992</v>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=204</t>
+          <t>/persons_v2/view.php?id=930</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>1976</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Erdey Ferenc SDB</t>
+          <t>Serei Károly SJ</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>Mexikó</t>
+          <t>Fordham University, New York, NY, Estados Unidos</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>Mexikó</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J150" t="inlineStr">
+        <is>
+          <t>Fordham University</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>missionario</t>
+          <t>ensino de antropologia cultural</t>
         </is>
       </c>
       <c r="N150">
-        <v>1960</v>
+        <v>1957</v>
       </c>
       <c r="O150">
-        <v>1983</v>
+        <v>1978</v>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=235</t>
+          <t>/persons_v2/view.php?id=989</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1976</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Ferenczy György Csaba O.Cist, dr</t>
+          <t>Bisztyó József, Msgr., dr.</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
+          <t>Saskatoon, SK, Canadá</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Canadá</t>
+        </is>
+      </c>
+      <c r="K151" t="inlineStr">
+        <is>
+          <t>pastor húngaro; entre 1958 e 1980, foi diretor espiritual do seminário; entre 1960 e 1986, foi professor universitário; e, entre 1980 e 1992, também foi responsável pela paróquia húngara de Edmonton</t>
         </is>
       </c>
       <c r="N151">
-        <v>1960</v>
+        <v>1958</v>
       </c>
       <c r="O151">
-        <v>1999</v>
+        <v>1995</v>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=271</t>
+          <t>/persons_v2/view.php?id=85</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>1976</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Gácser József Imre OSB, Dr.</t>
+          <t>Cseh Péter Dömötör OCD</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Irmão religioso (não ordenado sacerdote)</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+          <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
-      <c r="J152" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>redattore, insegnante di liceo, docente universitario, assistente, custode, cassiere, pastore capo della comunità ungherese in Brasile dal 1985</t>
+          <t>irmão monge</t>
         </is>
       </c>
       <c r="N152">
-        <v>1960</v>
+        <v>1958</v>
       </c>
       <c r="O152">
-        <v>1997</v>
+        <v>1978</v>
       </c>
       <c r="Q152" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=310</t>
+          <t>/persons_v2/view.php?id=150</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>1976</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Hajtás Ferenc</t>
+          <t>Domonkos László SVD</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Plántanos, Argentína</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>US Army - katonai lelkész, szolgált Koreában, az NSZK-ban és Vietnamban</t>
+          <t>pastor assistente, pastor húngaro, pastor principal da comunidade húngara na Argentina a partir de 1971, e posteriormente no Instituto Húngaro das Damas Inglesas, em Buenos Aires, Argentina</t>
         </is>
       </c>
       <c r="N153">
-        <v>1960</v>
+        <v>1958</v>
       </c>
       <c r="O153">
-        <v>1980</v>
+        <v>1996</v>
       </c>
       <c r="Q153" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=363</t>
+          <t>/persons_v2/view.php?id=214</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>1976</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Horváth László Pius OSB</t>
+          <t>Fehér József Tamás O.Cist</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>Portola Valley, CA, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, Estados Unidos</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J154" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>insegnante, pastore ausiliario ungherese</t>
+          <t>na comunidade religiosa, tendo sido mestre de noviços entre 1960 e 1963, professor do ensino secundário entre 1962 e 1976, sacristão e capelão húngaro entre 1976 e 1980</t>
         </is>
       </c>
       <c r="N154">
-        <v>1960</v>
+        <v>1958</v>
       </c>
       <c r="O154">
-        <v>2018</v>
+        <v>1980</v>
       </c>
       <c r="Q154" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=431</t>
+          <t>/persons_v2/view.php?id=260</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>1976</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Kis-Horváth Mihály Paszkál O.Cist</t>
+          <t>Gelencsér László Pál O.Praem</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Santa Ana, CA, Estados Unidos</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>cassiere capo (1964-1994), vice direttore (1976-1988), custode</t>
+          <t>professor do ensino secundário</t>
         </is>
       </c>
       <c r="N155">
-        <v>1960</v>
+        <v>1958</v>
       </c>
       <c r="O155">
-        <v>2013</v>
+        <v>1980</v>
       </c>
       <c r="Q155" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=534</t>
+          <t>/persons_v2/view.php?id=318</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>1976</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Kótai Zoltán Ádám, dr</t>
+          <t>Jávor Jenő Egon OSB, dr</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Portola Valley, CA, Estados Unidos</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>editore, redattore di giornali; nel frattempo, intorno al 1969, pastore ungherese ad Akron, Ohio, Stati Uniti</t>
+          <t>Perjel, historiador</t>
         </is>
       </c>
       <c r="N156">
-        <v>1960</v>
+        <v>1958</v>
       </c>
       <c r="O156">
-        <v>1980</v>
+        <v>2008</v>
       </c>
       <c r="Q156" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=597</t>
+          <t>/persons_v2/view.php?id=485</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>1976</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Dallos Ferenc</t>
+          <t>Molnár Antal</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>Brooklyn, Long Island, NY, USA</t>
+          <t>Magyarok Nagyasszonya templom, South Bend, IN, Estados Unidos</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J157" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya templom</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>vigário e, a partir de 1968, pároco</t>
         </is>
       </c>
       <c r="N157">
-        <v>1961</v>
+        <v>1958</v>
       </c>
       <c r="O157">
-        <v>1985</v>
+        <v>2000</v>
       </c>
       <c r="Q157" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=176</t>
+          <t>/persons_v2/view.php?id=759</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>1976</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Kovács János Ferenc, Msgr.</t>
+          <t>Orosz László</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
+          <t>Passaic, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>Lacona, IA, USA</t>
+          <t>Bridgeport, CT, Estados Unidos</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="K158" t="inlineStr">
+        <is>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N158">
-        <v>1961</v>
+        <v>1958</v>
       </c>
       <c r="O158">
-        <v>1977</v>
+        <v>1978</v>
       </c>
       <c r="Q158" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=584</t>
+          <t>/persons_v2/view.php?id=841</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>1976</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Nyisztor Zoltán, Msgr., Dr.</t>
+          <t>Sebes József SJ, Dr.</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>Szatmár</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>Róma, Italia</t>
+          <t>Georgetown Egyetem, Washington DC, Estados Unidos</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>Italia</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J159" t="inlineStr">
+        <is>
+          <t>Georgetown Egyetem</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>pastore, scrittore di argomenti religiosi</t>
+          <t>professor de História do Leste Asiático e fundador do programa de pós-graduação; reitor da Faculdade de Gestão entre 1964 e 1966 e da Escola de Relações Internacionais entre 1966 e 1968.</t>
         </is>
       </c>
       <c r="N159">
-        <v>1961</v>
+        <v>1958</v>
       </c>
       <c r="O159">
-        <v>1979</v>
+        <v>1985</v>
       </c>
       <c r="Q159" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=829</t>
+          <t>/persons_v2/view.php?id=979</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>1976</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Németh András SDB</t>
+          <t>Balás Dávid László O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>Santo Domingo, Dominikai Köztársaság</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, Estados Unidos</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>Dominikai Köztársaság</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J160" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>parroco, catechista</t>
+          <t>professor de filosofia na Universidade de Dallas, pastor, diretor do departamento de teologia e professor de religião</t>
         </is>
       </c>
       <c r="N160">
-        <v>1961</v>
+        <v>1959</v>
       </c>
       <c r="O160">
-        <v>1999</v>
+        <v>2014</v>
       </c>
       <c r="Q160" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=807</t>
+          <t>/persons_v2/view.php?id=32</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>1976</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Chladek István Menyhért O.Cist</t>
+          <t>Bartkó Alajos</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Cleveland, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Jézus Szíve R. K. Egyházközség, Akron, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J161" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Jézus Szíve R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>insegnante, segretario dell’abbazia, vicario</t>
+          <t>pároco, posteriormente aposentado</t>
         </is>
       </c>
       <c r="N161">
-        <v>1962</v>
+        <v>1959</v>
       </c>
       <c r="O161">
-        <v>2017</v>
+        <v>1982</v>
       </c>
       <c r="Q161" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=125</t>
+          <t>/persons_v2/view.php?id=50</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>1976</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Gál Gedeon OFM, Dr</t>
+          <t>Juhász István Ágoston OFM</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>Saint Bonaventure, NY, USA</t>
+          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J162" t="inlineStr">
+        <is>
+          <t>Nagyboldogasszony R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>docente universitario</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N162">
-        <v>1962</v>
-[...4 lines deleted...]
-        </is>
+        <v>1959</v>
+      </c>
+      <c r="O162">
+        <v>1985</v>
       </c>
       <c r="Q162" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=311</t>
+          <t>/persons_v2/view.php?id=492</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>1976</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>Hardi Gábor Gilbert O.Cist, dr</t>
+          <t>Lackner Károly Béda O.Cist, dr</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Dallas, TX, Estados Unidos</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>professore di filosofia all’Università Cattolica di Dallas, in Texas, e per cinque anni maestro dei novizi</t>
+          <t>Professor do ensino secundário (Dallas – St. Edward 1959-1960; Dallas-Cistercian 1962-1964; Fort Worth, TX, EUA 1964-1967; Dallas 1967-1970). Professor universitário em Arlington, TX, EUA – Universidade do Texas (1969-2010), aposentado (2010-2020)</t>
         </is>
       </c>
       <c r="N163">
-        <v>1962</v>
+        <v>1959</v>
       </c>
       <c r="O163">
-        <v>1994</v>
+        <v>2020</v>
       </c>
       <c r="Q163" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=368</t>
+          <t>/persons_v2/view.php?id=630</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>1976</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>Hirth Vilmos SVD</t>
+          <t>Morgan Gyula OSBM</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>Asunción, Paraguay</t>
+          <t>New Brunswick, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>Paraguay</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>pastore</t>
+          <t>na vida civil, reformado desde 1992</t>
         </is>
       </c>
       <c r="N164">
-        <v>1962</v>
+        <v>1959</v>
       </c>
       <c r="O164">
-        <v>1992</v>
+        <v>2009</v>
       </c>
       <c r="Q164" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=394</t>
+          <t>/persons_v2/view.php?id=772</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>1976</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Hirth Vilmos SVD</t>
+          <t>Négyessy Bertalan</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Reformado</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>prete</t>
-[...4 lines deleted...]
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Pastor</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>Encarnación, Paraguay</t>
+          <t>Ontarioi Független Magyar Református Egyház, Ontario, CA, Estados Unidos</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t>Paraguay</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J165" t="inlineStr">
+        <is>
+          <t>Ontarioi Független Magyar Református Egyház</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>viceparroco, poi parroco, in seguito segretario vescovile, vicario</t>
+          <t>pastor principal</t>
         </is>
       </c>
       <c r="N165">
-        <v>1962</v>
+        <v>1959</v>
       </c>
       <c r="O165">
-        <v>1992</v>
+        <v>1989</v>
       </c>
       <c r="Q165" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=394</t>
+          <t>/persons_v2/view.php?id=141</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>1976</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>Horváth Benedek O.Praem</t>
+          <t>Radnóczy Adalbert Kelemen O.Praem</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Los Angeles, CA, USA</t>
+          <t>Mater Dei High School, Santa Ana, CA, Estados Unidos</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J166" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Mater Dei High School</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>viceparroco, poi parroco</t>
+          <t>professor</t>
         </is>
       </c>
       <c r="N166">
-        <v>1962</v>
+        <v>1959</v>
       </c>
       <c r="O166">
-        <v>1990</v>
+        <v>1985</v>
       </c>
       <c r="Q166" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=419</t>
+          <t>/persons_v2/view.php?id=909</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>1976</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>Keresztessy-Parker Ferenc László OPraem, apát, Dr.</t>
+          <t>Samay Sebestyén Sebastian OSB</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>Szent Mihály apátság, Orange, CA, USA</t>
+          <t>St. Vincent Abbey, Latrobe, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J167" t="inlineStr">
         <is>
-          <t>Szent Mihály apátság</t>
+          <t>St. Vincent Abbey</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>rettore del collegio, priore, abate</t>
+          <t>em vários cargos, principalmente como docente universitário e reitor</t>
         </is>
       </c>
       <c r="N167">
-        <v>1962</v>
+        <v>1959</v>
       </c>
       <c r="O167">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="Q167" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=522</t>
+          <t>/persons_v2/view.php?id=957</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>1976</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>Kilián János Csaba OFM, Dr</t>
+          <t>Sarlós Károly Engelbert OSB, Dr.</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>Fordham University, New York, NY, USA</t>
+          <t>Pontifícia Universidade Católica, São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="J168" t="inlineStr">
         <is>
-          <t>Fordham University</t>
+          <t>Pontifícia Universidade Católica</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>professore di teologia e, al contempo, pastore a Mt. Vernon, NY, USA</t>
+          <t>professor de matemática</t>
         </is>
       </c>
       <c r="N168">
-        <v>1962</v>
+        <v>1959</v>
       </c>
       <c r="O168">
-        <v>1998</v>
+        <v>1986</v>
       </c>
       <c r="Q168" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=531</t>
+          <t>/persons_v2/view.php?id=960</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>1976</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>Király István SJ</t>
+          <t>Ábrahám Dezső</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Reformado</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>prete</t>
-[...4 lines deleted...]
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Bispo</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>Canada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>viceparroco, assistente spirituale, poi, dal 1971, parroco e superiore dei gesuiti ungheresi in Canada.</t>
+          <t>Bispo da Diocese Oriental da Igreja Reformada Húngara dos Estados Unidos</t>
         </is>
       </c>
       <c r="N169">
-        <v>1962</v>
+        <v>1959</v>
       </c>
       <c r="O169">
         <v>1977</v>
       </c>
       <c r="Q169" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=533</t>
+          <t>/persons_v2/view.php?id=262</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>1976</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>Kővári Károly SJ</t>
+          <t>Barta József Leonard O.Cist</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, Estados Unidos</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J170" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>scrittore, redattore</t>
+          <t>pastor da comunidade húngara, secretário da abadia, sacristão entre 1960 e 1974</t>
         </is>
       </c>
       <c r="N170">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="O170">
-        <v>1980</v>
+        <v>1978</v>
       </c>
       <c r="Q170" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=602</t>
+          <t>/persons_v2/view.php?id=47</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>1976</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>Kővári Lajos Sch.P.</t>
+          <t>Dlusztus János SDB</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>Buffalo, NY, USA</t>
+          <t>NSZK</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>NSZK</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>insegnante</t>
+          <t>em serviço</t>
         </is>
       </c>
       <c r="N171">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="O171">
-        <v>1981</v>
+        <v>1988</v>
       </c>
       <c r="Q171" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=603</t>
+          <t>/persons_v2/view.php?id=204</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>1976</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>Laczkovits József Gyula</t>
+          <t>Erdey Ferenc SDB</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>Monterey, CA, USA</t>
+          <t>Mexikó</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Mexikó</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>pastore, e nel frattempo cappellano militare a Fort Ord, in California</t>
+          <t>missionário</t>
         </is>
       </c>
       <c r="N172">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="O172">
-        <v>1977</v>
+        <v>1983</v>
       </c>
       <c r="Q172" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=631</t>
+          <t>/persons_v2/view.php?id=235</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>1976</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>Madarász Gyula, Msgr., Dr.</t>
+          <t>Ferenczy György Csaba O.Cist, dr</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t>Perryopolis, NY, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, Estados Unidos</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>parroco, in pensione dal 1977</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J173" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="N173">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="O173">
-        <v>1983</v>
+        <v>1999</v>
       </c>
       <c r="Q173" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=678</t>
+          <t>/persons_v2/view.php?id=271</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>1976</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>Molnár Rikárd (OFM)</t>
+          <t>Gácser József Imre OSB, Dr.</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t>Munhall, PA, USA</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="J174" t="inlineStr">
+        <is>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>redator, professor do ensino secundário, professor universitário, subdiretor, zelador, caixa, pastor principal da comunidade húngara no Brasil desde 1985</t>
         </is>
       </c>
       <c r="N174">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="O174">
-        <v>1983</v>
+        <v>1997</v>
       </c>
       <c r="Q174" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=766</t>
+          <t>/persons_v2/view.php?id=310</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>1976</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>Oláh-Tóth Antal, Dr.</t>
+          <t>Hajtás Ferenc</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony templom, Lackawanna, NY, USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Nagyboldogasszony templom</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>US Army - katonai lelkész, szolgált Koreában, az NSZK-ban és Vietnamban</t>
         </is>
       </c>
       <c r="N175">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="O175">
-        <v>1979</v>
+        <v>1980</v>
       </c>
       <c r="Q175" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=832</t>
+          <t>/persons_v2/view.php?id=363</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>1976</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>Ádám János SJ, Dr.</t>
+          <t>Horváth László Pius OSB</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>Fordham University, New York, NY, USA</t>
+          <t>Portola Valley, CA, Estados Unidos</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Fordham University</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>docente universitario, assistente parroco, incarichi nell’ordine (1968-1977: superiore provinciale della Sezione II)</t>
+          <t>professor, assistente, pastor auxiliar</t>
         </is>
       </c>
       <c r="N176">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="O176">
-        <v>1996</v>
+        <v>2018</v>
       </c>
       <c r="Q176" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=21</t>
+          <t>/persons_v2/view.php?id=431</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>1976</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>Balogh Sándor (SJ)</t>
+          <t>Kis-Horváth Mihály Paszkál O.Cist</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t>Caracas, Venezuela</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, Estados Unidos</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>Venezuela</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J177" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>insegnante di inglese, storia e filosofia</t>
+          <t>caixa central (1964-1994), subdiretor (1976-1988), zelador</t>
         </is>
       </c>
       <c r="N177">
-        <v>1963</v>
+        <v>1960</v>
       </c>
       <c r="O177">
-        <v>1991</v>
+        <v>2013</v>
       </c>
       <c r="Q177" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=42</t>
+          <t>/persons_v2/view.php?id=534</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>1976</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>Czup Elek</t>
+          <t>Kótai Zoltán Ádám, dr</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>Strathroy-Caradoc, ON, Canada</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="K178" t="inlineStr">
+        <is>
+          <t>editor, redator de jornais e, por volta de 1969, pastor húngaro em Akron, OH, EUA</t>
         </is>
       </c>
       <c r="N178">
-        <v>1963</v>
+        <v>1960</v>
       </c>
       <c r="O178">
-        <v>1977</v>
+        <v>1980</v>
       </c>
       <c r="Q178" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=135</t>
+          <t>/persons_v2/view.php?id=597</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>1976</v>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>Dunay Antal, Dr.</t>
+          <t>Rauch László Attila (OSPPE)</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
+          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
+          <t>Doylestown, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Magyar Egyházközség</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>vigário, depois pároco (1978), e também professor no Gwynedd Mercy College</t>
         </is>
       </c>
       <c r="N179">
-        <v>1963</v>
+        <v>1960</v>
       </c>
       <c r="O179">
-        <v>1977</v>
+        <v>1978</v>
       </c>
       <c r="Q179" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=221</t>
+          <t>/persons_v2/view.php?id=917</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>1976</v>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>Erdei János József OSBM</t>
+          <t>Sereghy Bazil, Msgr.</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t>Máriapócsi Bazilita Atyák Közössége, Matawan, NJ, USA</t>
+          <t>Holy Transfiguration Hungarian Greek Catholic Church, McKeesport, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J180" t="inlineStr">
         <is>
-          <t>Máriapócsi Bazilita Atyák Közössége</t>
+          <t>Holy Transfiguration Hungarian Greek Catholic Church</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>parroco, attualmente in servizio a New York, NY, USA</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N180">
-        <v>1963</v>
+        <v>1960</v>
       </c>
       <c r="O180">
-        <v>2016</v>
+        <v>1981</v>
       </c>
       <c r="Q180" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=243</t>
+          <t>/persons_v2/view.php?id=983</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>1976</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>Frey Ferenc Dezső OFM, Dr.</t>
+          <t>Simon Gyula Lambert O.Cist</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>Emporia, KS, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, Estados Unidos</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J181" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
+      <c r="K181" t="inlineStr">
+        <is>
+          <t>professor universitário, tendo sido, entretanto, professor do ensino secundário entre 1970 e 1971</t>
         </is>
       </c>
       <c r="N181">
-        <v>1963</v>
+        <v>1960</v>
       </c>
       <c r="O181">
-        <v>1987</v>
+        <v>1979</v>
       </c>
       <c r="Q181" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=290</t>
+          <t>/persons_v2/view.php?id=992</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>1976</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>Henkey-Hőnig Károly, dr.</t>
+          <t>Dallos Ferenc</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>Loyola College, Montréal, QC, Canada</t>
+          <t>Brooklyn, Long Island, NY, Estados Unidos</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
-          <t>Canada</t>
-[...4 lines deleted...]
-          <t>Loyola College</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>insegnante</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N182">
-        <v>1963</v>
+        <v>1961</v>
       </c>
       <c r="O182">
-        <v>1977</v>
+        <v>1985</v>
       </c>
       <c r="Q182" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=380</t>
+          <t>/persons_v2/view.php?id=176</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>1976</v>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>Kató István</t>
+          <t>Kovács János Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
+          <t>Lacona, IA, Estados Unidos</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
-          <t>USA</t>
-[...9 lines deleted...]
-          <t>l’ultimo parroco ungherese</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="N183">
-        <v>1963</v>
+        <v>1961</v>
       </c>
       <c r="O183">
-        <v>1994</v>
+        <v>1977</v>
       </c>
       <c r="Q183" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=506</t>
+          <t>/persons_v2/view.php?id=584</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>1976</v>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>Kereszty András Rókus O.Cist, Dr.</t>
+          <t>Nyisztor Zoltán, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Szatmár</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Róma, Itália</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Itália</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>docente universitario; nel periodo 1968-2013 è stato insegnante di scuola superiore e, dal 1975 al 2012, maestro dei novizi. In pensione dal 2019</t>
+          <t>pastor, escritor religioso</t>
         </is>
       </c>
       <c r="N184">
-        <v>1963</v>
+        <v>1961</v>
       </c>
       <c r="O184">
-        <v>2022</v>
+        <v>1979</v>
       </c>
       <c r="Q184" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=524</t>
+          <t>/persons_v2/view.php?id=829</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>1976</v>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>Kovács György Máté O.Cist</t>
+          <t>Németh András SDB</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Santo Domingo, Dominikai Köztársaság</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Dominikai Köztársaság</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
-          <t>insegnante di liceo, in pensione dal 2006</t>
+          <t>pároco, catequista</t>
         </is>
       </c>
       <c r="N185">
-        <v>1963</v>
+        <v>1961</v>
       </c>
       <c r="O185">
-        <v>2013</v>
+        <v>1999</v>
       </c>
       <c r="Q185" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=588</t>
+          <t>/persons_v2/view.php?id=807</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>1976</v>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>Krigler Béla Sch.P</t>
+          <t>Chladek István Menyhért O.Cist</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t>Buffalo, NY, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, Estados Unidos</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J186" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
+      <c r="K186" t="inlineStr">
+        <is>
+          <t>professor, secretário da abadia, capelão adjunto</t>
         </is>
       </c>
       <c r="N186">
-        <v>1963</v>
+        <v>1962</v>
       </c>
       <c r="O186">
-        <v>1983</v>
+        <v>2017</v>
       </c>
       <c r="Q186" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=609</t>
+          <t>/persons_v2/view.php?id=125</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>1976</v>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>Marosfalvy László SJ</t>
+          <t>Gál Gedeon OFM, Dr</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>Szent Pál Jezsuita Gimnázium, Winnipeg, MB, Canada</t>
+          <t>Saint Bonaventure, NY, Estados Unidos</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
-          <t>Canada</t>
-[...4 lines deleted...]
-          <t>Szent Pál Jezsuita Gimnázium</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
-          <t>matematika és számítástechnika tanár</t>
+          <t>professor universitário</t>
         </is>
       </c>
       <c r="N187">
-        <v>1963</v>
+        <v>1962</v>
       </c>
       <c r="O187">
-        <v>1980</v>
+        <v>1989</v>
       </c>
       <c r="Q187" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=698</t>
+          <t>/persons_v2/view.php?id=311</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>1976</v>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>Mensáros Béla Aurél (O.Cist), Dr.</t>
+          <t>Hardi Gábor Gilbert O.Cist, dr</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, Estados Unidos</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J188" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K188" t="inlineStr">
         <is>
-          <t>studente universitario (1963-1965), insegnante di liceo</t>
+          <t>professor de filosofia na Universidade Católica de Dallas, Texas, tendo sido mestre de noviços durante 5 anos</t>
         </is>
       </c>
       <c r="N188">
-        <v>1963</v>
+        <v>1962</v>
       </c>
       <c r="O188">
-        <v>1983</v>
+        <v>1994</v>
       </c>
       <c r="Q188" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=729</t>
+          <t>/persons_v2/view.php?id=368</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>1976</v>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>Nagy Ágoston CM</t>
+          <t>Hirth Vilmos SVD</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>lazarista (Congregatio Missionis)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
-          <t>Jackson, MS, USA</t>
+          <t>Asunción, Paraguay</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Paraguay</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
-          <t>missionario</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N189">
-        <v>1963</v>
+        <v>1962</v>
       </c>
       <c r="O189">
-        <v>1979</v>
+        <v>1992</v>
       </c>
       <c r="Q189" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=784</t>
+          <t>/persons_v2/view.php?id=394</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>1976</v>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>Németh Ferenc SJ</t>
+          <t>Hirth Vilmos SVD</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
-          <t>San Francisco, CA, USA</t>
+          <t>Encarnación, Paraguay</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Paraguay</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
-          <t>pastore; secondo altre fonti, viveva nel Maryland.</t>
+          <t>vigário, depois pároco, mais tarde secretário do bispo, vigário-geral</t>
         </is>
       </c>
       <c r="N190">
-        <v>1963</v>
+        <v>1962</v>
       </c>
       <c r="O190">
-        <v>1987</v>
+        <v>1992</v>
       </c>
       <c r="Q190" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=812</t>
+          <t>/persons_v2/view.php?id=394</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>1976</v>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>Brunner Emőd László OSB, dr.</t>
+          <t>Horváth Benedek O.Praem</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t>Woodside perjelség, Portola Valley, CA, USA</t>
+          <t>Szent István R. K. Egyházközség, Los Angeles, CA, Estados Unidos</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J191" t="inlineStr">
         <is>
-          <t>Woodside perjelség</t>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K191" t="inlineStr">
+        <is>
+          <t>vigário, e posteriormente pároco</t>
         </is>
       </c>
       <c r="N191">
-        <v>1964</v>
+        <v>1962</v>
       </c>
       <c r="O191">
-        <v>1978</v>
+        <v>1990</v>
       </c>
       <c r="Q191" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=114</t>
+          <t>/persons_v2/view.php?id=419</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>1976</v>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>Chonkó János</t>
+          <t>Keresztessy-Parker Ferenc László OPraem, apát, Dr.</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Carteret, NJ, USA</t>
+          <t>Szent Mihály apátság, Orange, CA, Estados Unidos</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J192" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Szent Mihály apátság</t>
         </is>
       </c>
       <c r="K192" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>reitor do colégio, abade</t>
         </is>
       </c>
       <c r="N192">
-        <v>1964</v>
+        <v>1962</v>
       </c>
       <c r="O192">
-        <v>1984</v>
+        <v>2010</v>
       </c>
       <c r="Q192" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=127</t>
+          <t>/persons_v2/view.php?id=522</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>1976</v>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>Fedeles Vladimir</t>
+          <t>Kilián János Csaba OFM, Dr</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t>Miami, FL, USA</t>
+          <t>Fordham University, New York, NY, Estados Unidos</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J193" t="inlineStr">
+        <is>
+          <t>Fordham University</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
-          <t>in pensione</t>
+          <t>professor de teologia e, simultaneamente, pastor em Mt. Vernon, Nova Iorque, EUA</t>
         </is>
       </c>
       <c r="N193">
-        <v>1964</v>
+        <v>1962</v>
       </c>
       <c r="O193">
-        <v>1986</v>
+        <v>1998</v>
       </c>
       <c r="Q193" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=256</t>
+          <t>/persons_v2/view.php?id=531</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>1976</v>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>Kotyuk J. István</t>
+          <t>Király István SJ</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>Erie, PA, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
-          <t>McKean, PA, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canadá</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Canadá</t>
+        </is>
+      </c>
+      <c r="J194" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K194" t="inlineStr">
+        <is>
+          <t>auxiliar, diretor espiritual e, a partir de 1971, pároco e superior dos jesuítas húngaros no Canadá.</t>
         </is>
       </c>
       <c r="N194">
-        <v>1964</v>
+        <v>1962</v>
       </c>
       <c r="O194">
-        <v>1991</v>
+        <v>1977</v>
       </c>
       <c r="Q194" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=575</t>
+          <t>/persons_v2/view.php?id=533</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>1976</v>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>Mészáros István Endre</t>
+          <t>Kővári Károly SJ</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t>Steubenville, OH, USA</t>
+          <t>Cleveland, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="K195" t="inlineStr">
+        <is>
+          <t>escritor, editor</t>
         </is>
       </c>
       <c r="N195">
-        <v>1964</v>
+        <v>1962</v>
       </c>
       <c r="O195">
-        <v>1985</v>
+        <v>1980</v>
       </c>
       <c r="Q195" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=739</t>
+          <t>/persons_v2/view.php?id=602</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>1976</v>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>Pintér Mihály Sándor Sch.P., Dr.</t>
+          <t>Kővári Lajos Sch.P.</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
-          <t>Árpádházi Szent Erzsébet R. K. Egyházközség, Buffalo, NY, USA</t>
+          <t>Buffalo, NY, Estados Unidos</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Árpádházi Szent Erzsébet R. K. Egyházközség</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
-          <t>insegnante di matematica e fisica, assistente pastorale</t>
+          <t>professor</t>
         </is>
       </c>
       <c r="N196">
-        <v>1964</v>
+        <v>1962</v>
       </c>
       <c r="O196">
-        <v>1984</v>
+        <v>1981</v>
       </c>
       <c r="Q196" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=879</t>
+          <t>/persons_v2/view.php?id=603</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>1976</v>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>Csizmazia Lajos Placid O.Cist, dr</t>
+          <t>Laczkovits József Gyula</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Monterey, CA, Estados Unidos</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
-          <t>insegnante di scuola superiore, vicepreside dal 1968 al 1971, ha insegnato latino, greco, russo e ungherese; assistente dal 1967 al 1972; in pensione dal 1992</t>
+          <t>pastor, e, entretanto, capelão num hospital militar em Fort Ord, Califórnia</t>
         </is>
       </c>
       <c r="N197">
-        <v>1965</v>
+        <v>1962</v>
       </c>
       <c r="O197">
-        <v>1999</v>
+        <v>1977</v>
       </c>
       <c r="Q197" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=163</t>
+          <t>/persons_v2/view.php?id=631</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198">
         <v>1976</v>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>Forgách László</t>
+          <t>Madarász Gyula, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
-          <t>Pickering, ON, Canada</t>
+          <t>Perryopolis, NY, Estados Unidos</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K198" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>pároco, aposentado desde 1977</t>
         </is>
       </c>
       <c r="N198">
-        <v>1965</v>
+        <v>1962</v>
       </c>
       <c r="O198">
-        <v>1977</v>
+        <v>1983</v>
       </c>
       <c r="Q198" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=281</t>
+          <t>/persons_v2/view.php?id=678</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199">
         <v>1976</v>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>Horváth Miklós OFMConv</t>
+          <t>Molnár Rikárd (OFM)</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>Calgary, AB, Canada</t>
+          <t>Munhall, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
-          <t>in pensione</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N199">
-        <v>1965</v>
+        <v>1962</v>
       </c>
       <c r="O199">
-        <v>1992</v>
+        <v>1983</v>
       </c>
       <c r="Q199" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=435</t>
+          <t>/persons_v2/view.php?id=766</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200">
         <v>1976</v>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>Huber Antal, Dr.</t>
+          <t>Oláh-Tóth Antal, Dr.</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Trenton, NJ, USA</t>
+          <t>Nagyboldogasszony templom, Lackawanna, NY, Estados Unidos</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J200" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Nagyboldogasszony templom</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N200">
-        <v>1965</v>
+        <v>1962</v>
       </c>
       <c r="O200">
-        <v>1978</v>
+        <v>1979</v>
       </c>
       <c r="Q200" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=444</t>
+          <t>/persons_v2/view.php?id=832</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201">
         <v>1976</v>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>Kafka Ferenc Sergius OFM</t>
+          <t>Proszt János SDB</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>Montevideo, Uruguay</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Uruguay</t>
+        </is>
+      </c>
+      <c r="K201" t="inlineStr">
+        <is>
+          <t>pastor húngaro, missionário com a cura das almas</t>
         </is>
       </c>
       <c r="N201">
-        <v>1965</v>
+        <v>1962</v>
       </c>
       <c r="O201">
-        <v>1982</v>
+        <v>1983</v>
       </c>
       <c r="Q201" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=497</t>
+          <t>/persons_v2/view.php?id=901</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>1976</v>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>Kulcsár András Antal, Dr.</t>
+          <t>Reisz Elemér SJ</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>Regina, SK, Canada</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>Stockholm, SK, Canada</t>
+          <t>State Island, NY, Estados Unidos</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K202" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>pároco, confessor, celebrante da missa e diretor espiritual da casa-mãe das Filhas do Amor Divino</t>
         </is>
       </c>
       <c r="N202">
-        <v>1965</v>
+        <v>1962</v>
       </c>
       <c r="O202">
-        <v>1986</v>
+        <v>1978</v>
       </c>
       <c r="Q202" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=622</t>
+          <t>/persons_v2/view.php?id=924</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203">
         <v>1976</v>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>Közi-Horváth József, Msgr., dr</t>
+          <t>Rába Márk Lukács OSPPE</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
-          <t>Egyházmegyei Caritas Otthon, Oberhaching, NSZK</t>
+          <t>Lausanne, Svájc</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
-          <t>NSZK</t>
-[...4 lines deleted...]
-          <t>Egyházmegyei Caritas Otthon</t>
+          <t>Svájc</t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
-          <t>pastore</t>
+          <t>pastor húngaro (que, entretanto, também exerce funções em Genebra)</t>
         </is>
       </c>
       <c r="N203">
-        <v>1965</v>
+        <v>1962</v>
       </c>
       <c r="O203">
-        <v>1988</v>
+        <v>1994</v>
       </c>
       <c r="Q203" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=605</t>
+          <t>/persons_v2/view.php?id=918</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204">
         <v>1976</v>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>Lelóczky Gyula Donát O.Cist</t>
+          <t>Ádám János SJ, Dr.</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Fordham University, New York, NY, Estados Unidos</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J204" t="inlineStr">
+        <is>
+          <t>Fordham University</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
-          <t>insegnante di liceo</t>
+          <t>professor universitário, capelão auxiliar, funções na ordem (1968-1977: superior provincial da Secção II)</t>
         </is>
       </c>
       <c r="N204">
-        <v>1965</v>
+        <v>1962</v>
       </c>
       <c r="O204">
-        <v>1990</v>
+        <v>1996</v>
       </c>
       <c r="Q204" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=644</t>
+          <t>/persons_v2/view.php?id=21</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205">
         <v>1976</v>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>Morvay András</t>
+          <t>Balogh Sándor (SJ)</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>Rapid City, SD</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
-          <t>Buffalo, SD, USA</t>
+          <t>Caracas, Venezuela</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Venezuela</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>professor de inglês, história e filosofia</t>
         </is>
       </c>
       <c r="N205">
-        <v>1965</v>
+        <v>1963</v>
       </c>
       <c r="O205">
-        <v>1990</v>
+        <v>1991</v>
       </c>
       <c r="Q205" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=774</t>
+          <t>/persons_v2/view.php?id=42</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206">
         <v>1976</v>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>Mustó Péter SJ</t>
+          <t>Czup Elek</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
-          <t>München, NSZK</t>
+          <t>Strathroy-Caradoc, ON, Canadá</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
-          <t>NSZK</t>
-[...4 lines deleted...]
-          <t>pastore per i giovani</t>
+          <t>Canadá</t>
         </is>
       </c>
       <c r="N206">
-        <v>1965</v>
+        <v>1963</v>
       </c>
       <c r="O206">
         <v>1977</v>
       </c>
       <c r="Q206" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=780</t>
+          <t>/persons_v2/view.php?id=135</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207">
         <v>1976</v>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>Demetzky Sándor</t>
+          <t>Dunay Antal, Dr.</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J207" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Szent István R. K. Magyar Egyházközség</t>
         </is>
       </c>
       <c r="K207" t="inlineStr">
         <is>
-          <t>parroco, poi in pensione</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N207">
-        <v>1966</v>
+        <v>1963</v>
       </c>
       <c r="O207">
-        <v>1989</v>
+        <v>1977</v>
       </c>
       <c r="Q207" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=187</t>
+          <t>/persons_v2/view.php?id=221</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208">
         <v>1976</v>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>Denka J. Ferenc</t>
+          <t>Erdei János József OSBM</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Máriapócsi Bazilita Atyák Közössége, Matawan, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J208" t="inlineStr">
+        <is>
+          <t>Máriapócsi Bazilita Atyák Közössége</t>
         </is>
       </c>
       <c r="K208" t="inlineStr">
         <is>
-          <t>Cappellano della casa di riposo St. Edward</t>
+          <t>pároco, e também presta apoio em Nova Iorque, NY, EUA</t>
         </is>
       </c>
       <c r="N208">
-        <v>1966</v>
+        <v>1963</v>
       </c>
       <c r="O208">
-        <v>1979</v>
+        <v>2016</v>
       </c>
       <c r="Q208" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=192</t>
+          <t>/persons_v2/view.php?id=243</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209">
         <v>1976</v>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>Endrédy Ferenc Csanád OSB</t>
+          <t>Frey Ferenc Dezső OFM, Dr.</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
-          <t>Burg Kastl, NSZK</t>
+          <t>Emporia, KS, Estados Unidos</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
-          <t>NSZK</t>
-[...4 lines deleted...]
-          <t>insegnante in un liceo ungherese</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="N209">
-        <v>1966</v>
+        <v>1963</v>
       </c>
       <c r="O209">
-        <v>1980</v>
+        <v>1987</v>
       </c>
       <c r="Q209" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=238</t>
+          <t>/persons_v2/view.php?id=290</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210">
         <v>1976</v>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>Horváth Lajos, Msgr.</t>
+          <t>Henkey-Hőnig Károly, dr.</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
-          <t>Győr, Ungheria</t>
+          <t>Loyola College, Montréal, QC, Canadá</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Canadá</t>
+        </is>
+      </c>
+      <c r="J210" t="inlineStr">
+        <is>
+          <t>Loyola College</t>
         </is>
       </c>
       <c r="K210" t="inlineStr">
         <is>
-          <t>archivista diocesano</t>
+          <t>professor</t>
         </is>
       </c>
       <c r="N210">
-        <v>1966</v>
+        <v>1963</v>
       </c>
       <c r="O210">
-        <v>1980</v>
+        <v>1977</v>
       </c>
       <c r="Q210" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=429</t>
+          <t>/persons_v2/view.php?id=380</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211">
         <v>1976</v>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>Horváth Márton</t>
+          <t>Kató István</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, USA</t>
+          <t>Pittsburgh, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>Sacred Heart Catholic Church, Washaw, IN, USA</t>
+          <t>Szent István R. K. Egyházközség, McKeesport, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J211" t="inlineStr">
         <is>
-          <t>Sacred Heart Catholic Church</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K211" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>último pároco húngaro</t>
         </is>
       </c>
       <c r="N211">
-        <v>1966</v>
+        <v>1963</v>
       </c>
       <c r="O211">
-        <v>1983</v>
+        <v>1994</v>
       </c>
       <c r="Q211" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=433</t>
+          <t>/persons_v2/view.php?id=506</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212">
         <v>1976</v>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>Horváth P. József</t>
+          <t>Kereszty András Rókus O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, USA</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
-          <t>Corpus Christi Plébánia, South Bend, IN, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, Estados Unidos</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J212" t="inlineStr">
         <is>
-          <t>Corpus Christi Plébánia</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K212" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>professor universitário; entre 1968 e 2013, foi professor do ensino secundário; entre 1975 e 2012, foi mestre de noviços. Aposentado desde 2019</t>
         </is>
       </c>
       <c r="N212">
-        <v>1966</v>
+        <v>1963</v>
       </c>
       <c r="O212">
-        <v>1977</v>
+        <v>2022</v>
       </c>
       <c r="Q212" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=437</t>
+          <t>/persons_v2/view.php?id=524</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213">
         <v>1976</v>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>Héjja Gyula SJ, dr.</t>
+          <t>Kovács György Máté O.Cist</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
-          <t>Fordham University, New York, NY, USA</t>
+          <t>Dallas, TX, Estados Unidos</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Fordham University</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K213" t="inlineStr">
         <is>
-          <t>insegnante; nel periodo 1965-1968 fu inoltre generale dei gesuiti ungheresi residenti all’estero</t>
+          <t>professor do ensino secundário, aposentado desde 2006</t>
         </is>
       </c>
       <c r="N213">
-        <v>1966</v>
+        <v>1963</v>
       </c>
       <c r="O213">
-        <v>1995</v>
+        <v>2013</v>
       </c>
       <c r="Q213" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=391</t>
+          <t>/persons_v2/view.php?id=588</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214">
         <v>1976</v>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>Idrányi Imre Ödön (OFM), Dr.</t>
+          <t>Krigler Béla Sch.P</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
-          <t>Van Nuys, CA, USA</t>
+          <t>Buffalo, NY, Estados Unidos</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>segretario vescovile</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="N214">
-        <v>1966</v>
+        <v>1963</v>
       </c>
       <c r="O214">
-        <v>1986</v>
+        <v>1983</v>
       </c>
       <c r="Q214" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=450</t>
+          <t>/persons_v2/view.php?id=609</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215">
         <v>1976</v>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>Gerencsér Pál István Sch.P, dr.</t>
+          <t>Marosfalvy László SJ</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
-          <t>Buffalo, NY, USA</t>
+          <t>Szent Pál Jezsuita Gimnázium, Winnipeg, MB, Canadá</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Canadá</t>
+        </is>
+      </c>
+      <c r="J215" t="inlineStr">
+        <is>
+          <t>Szent Pál Jezsuita Gimnázium</t>
         </is>
       </c>
       <c r="K215" t="inlineStr">
         <is>
-          <t>direttore fondatore</t>
+          <t>matematika és számítástechnika tanár</t>
         </is>
       </c>
       <c r="N215">
-        <v>1967</v>
+        <v>1963</v>
       </c>
       <c r="O215">
-        <v>1981</v>
+        <v>1980</v>
       </c>
       <c r="Q215" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=320</t>
+          <t>/persons_v2/view.php?id=698</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216">
         <v>1976</v>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>Machó György</t>
+          <t>Mensáros Béla Aurél (O.Cist), Dr.</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>Newark, NJ, USA</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Dallas, TX, Estados Unidos</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K216" t="inlineStr">
         <is>
-          <t>Marina degli Stati Uniti – cappellano militare</t>
+          <t>estudante universitário (1963-1965), professor do ensino secundário</t>
         </is>
       </c>
       <c r="N216">
-        <v>1967</v>
+        <v>1963</v>
       </c>
       <c r="O216">
-        <v>1990</v>
+        <v>1983</v>
       </c>
       <c r="Q216" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=676</t>
+          <t>/persons_v2/view.php?id=729</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217">
         <v>1976</v>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>Markos Rezső János OSB, Dr.</t>
+          <t>Nagy Ágoston CM</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>lazarista (Congregatio Missionis)</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
-          <t>Tata, Ungheria</t>
+          <t>Jackson, MS, Estados Unidos</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K217" t="inlineStr">
         <is>
-          <t>parroco, e nel periodo 1976-1982 decano</t>
+          <t>missionário</t>
         </is>
       </c>
       <c r="N217">
-        <v>1967</v>
+        <v>1963</v>
       </c>
       <c r="O217">
-        <v>1982</v>
+        <v>1979</v>
       </c>
       <c r="Q217" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=696</t>
+          <t>/persons_v2/view.php?id=784</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218">
         <v>1976</v>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>Medgyess A. József</t>
+          <t>Németh Ferenc SJ</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>Szatmár</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
-          <t>Freiburg, Germania</t>
+          <t>San Francisco, CA, Estados Unidos</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
-          <t>Germania</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="K218" t="inlineStr">
+        <is>
+          <t>pastor; segundo outras fontes, viveu em Maryland.</t>
         </is>
       </c>
       <c r="N218">
-        <v>1967</v>
+        <v>1963</v>
       </c>
       <c r="O218">
-        <v>1982</v>
+        <v>1987</v>
       </c>
       <c r="Q218" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=718</t>
+          <t>/persons_v2/view.php?id=812</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219">
         <v>1976</v>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>Antal Boldizsár Regináld OFM</t>
+          <t>Romza Viktor György, Msgr.</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>fratello religioso (non ordinato sacerdote)</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Pittsburgh, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>Campbell, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K219" t="inlineStr">
         <is>
-          <t>impiegato in tipografia, cuoco del monastero, poi in pensione</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N219">
-        <v>1968</v>
+        <v>1963</v>
       </c>
       <c r="O219">
-        <v>2007</v>
+        <v>2014</v>
       </c>
       <c r="Q219" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=12</t>
+          <t>/persons_v2/view.php?id=942</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220">
         <v>1976</v>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>Bakos István</t>
+          <t>Brunner Emőd László OSB, dr.</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (in precedenza: Csanád)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
+          <t>Woodside perjelség, Portola Valley, CA, Estados Unidos</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J220" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish</t>
-[...4 lines deleted...]
-          <t>parroco</t>
+          <t>Woodside perjelség</t>
         </is>
       </c>
       <c r="N220">
-        <v>1968</v>
+        <v>1964</v>
       </c>
       <c r="O220">
-        <v>1979</v>
+        <v>1978</v>
       </c>
       <c r="Q220" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=30</t>
+          <t>/persons_v2/view.php?id=114</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221">
         <v>1976</v>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>Derecskei János SJ</t>
+          <t>Chonkó János</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
-          <t>Buffalo, NY, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Carteret, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J221" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K221" t="inlineStr">
         <is>
-          <t>missionario itinerante</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N221">
-        <v>1968</v>
+        <v>1964</v>
       </c>
       <c r="O221">
-        <v>1991</v>
+        <v>1984</v>
       </c>
       <c r="Q221" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=193</t>
+          <t>/persons_v2/view.php?id=127</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222">
         <v>1976</v>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>Fekete Jenő</t>
+          <t>Fedeles Vladimir</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>Fort Wayne, IN, USA</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
-          <t>Ferdinand, IN, USA</t>
+          <t>Miami, FL, Estados Unidos</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="K222" t="inlineStr">
+        <is>
+          <t>na reforma</t>
         </is>
       </c>
       <c r="N222">
-        <v>1968</v>
+        <v>1964</v>
       </c>
       <c r="O222">
-        <v>1977</v>
+        <v>1986</v>
       </c>
       <c r="Q222" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=267</t>
+          <t>/persons_v2/view.php?id=256</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223">
         <v>1976</v>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>Fitz Mihály</t>
+          <t>Kotyuk J. István</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Erie, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
-          <t>Slovinky, Csehszlovákia</t>
+          <t>McKean, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
-[...4 lines deleted...]
-          <t>pastore</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="N223">
-        <v>1968</v>
+        <v>1964</v>
       </c>
       <c r="O223">
-        <v>1977</v>
+        <v>1991</v>
       </c>
       <c r="Q223" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=277</t>
+          <t>/persons_v2/view.php?id=575</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224">
         <v>1976</v>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>Henye Géza</t>
+          <t>Mészáros István Endre</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
-          <t>Montréal, QC, Canada</t>
+          <t>Steubenville, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
-          <t>Canada</t>
-[...4 lines deleted...]
-          <t>parroco</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="N224">
-        <v>1968</v>
+        <v>1964</v>
       </c>
       <c r="O224">
         <v>1985</v>
       </c>
       <c r="Q224" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=381</t>
+          <t>/persons_v2/view.php?id=739</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225">
         <v>1976</v>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>Horváth Lajos Martinián OFM</t>
+          <t>Pintér Mihály Sándor Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>fratello religioso (non ordinato sacerdote)</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
+          <t>Árpádházi Szent Erzsébet R. K. Egyházközség, Buffalo, NY, Estados Unidos</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J225" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish</t>
+          <t>Árpádházi Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K225" t="inlineStr">
         <is>
-          <t>fratello o sorella di sostegno</t>
+          <t>professor de matemática e física, capelão auxiliar</t>
         </is>
       </c>
       <c r="N225">
-        <v>1968</v>
+        <v>1964</v>
       </c>
       <c r="O225">
-        <v>1977</v>
+        <v>1984</v>
       </c>
       <c r="Q225" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=430</t>
+          <t>/persons_v2/view.php?id=879</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226">
         <v>1976</v>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>Ipoly Ottó Miklós, dr.</t>
+          <t>R. Kiss Imre SDB</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
-          <t>Pontifical College Josephinum, Colombus, OH, USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Pontifical College Josephinum</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K226" t="inlineStr">
         <is>
-          <t>docente di teologia biblica (Nuovo Testamento)</t>
+          <t>missionário, Ukiah, Califórnia, EUA, e depois, até à sua morte, em McKinleyville, Califórnia, EUA</t>
         </is>
       </c>
       <c r="N226">
-        <v>1968</v>
+        <v>1964</v>
       </c>
       <c r="O226">
-        <v>1991</v>
+        <v>1987</v>
       </c>
       <c r="Q226" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=456</t>
+          <t>/persons_v2/view.php?id=938</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227">
         <v>1976</v>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>Juhász László SJ, Dr.</t>
+          <t>Csizmazia Lajos Placid O.Cist, dr</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
-          <t>Canisius College (jelenleg: Canisius University), Buffalo, NY, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, Estados Unidos</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J227" t="inlineStr">
         <is>
-          <t>Canisius College (jelenleg: Canisius University)</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K227" t="inlineStr">
         <is>
-          <t>docente universitario</t>
+          <t>professor do ensino secundário, vice-diretor entre 1968 e 1971, lecionou latim, grego, russo e húngaro, subdiretor entre 1967 e 1972, aposentado desde 1992</t>
         </is>
       </c>
       <c r="N227">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="O227">
-        <v>2002</v>
+        <v>1999</v>
       </c>
       <c r="Q227" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=495</t>
+          <t>/persons_v2/view.php?id=163</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228">
         <v>1976</v>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>Jáki László Szaniszló OSB, Dr.</t>
+          <t>Forgách László</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
-          <t>Princeton University, Princeton, NJ, USA</t>
+          <t>Pickering, ON, Canadá</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Princeton University</t>
+          <t>Canadá</t>
         </is>
       </c>
       <c r="K228" t="inlineStr">
         <is>
-          <t>docente universitario, dal 1973 professore ordinario onorario</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N228">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="O228">
-        <v>2009</v>
+        <v>1977</v>
       </c>
       <c r="Q228" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=480</t>
+          <t>/persons_v2/view.php?id=281</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229">
         <v>1976</v>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>Kovács Dezső Lajos</t>
+          <t>Horváth Miklós OFMConv</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, USA</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, USA</t>
+          <t>Calgary, AB, Canadá</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Canadá</t>
         </is>
       </c>
       <c r="K229" t="inlineStr">
         <is>
-          <t>viceparroco, parroco ungherese</t>
+          <t>na reforma</t>
         </is>
       </c>
       <c r="N229">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="O229">
-        <v>1983</v>
+        <v>1992</v>
       </c>
       <c r="Q229" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=580</t>
+          <t>/persons_v2/view.php?id=435</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230">
         <v>1976</v>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>Krupa Sándor Kolumbán OFM</t>
+          <t>Huber Antal, Dr.</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
-          <t>Dewitt, MI, USA</t>
+          <t>Szent István R. K. Egyházközség, Trenton, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J230" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K230" t="inlineStr">
         <is>
-          <t>pastore</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N230">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="O230">
-        <v>1988</v>
+        <v>1978</v>
       </c>
       <c r="Q230" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=613</t>
+          <t>/persons_v2/view.php?id=444</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231">
         <v>1976</v>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>Kóczán Boldizsár</t>
+          <t>Kafka Ferenc Sergius OFM</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
+          <t>Youngstown, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
-          <t>USA</t>
-[...9 lines deleted...]
-          <t>parroco, in pensione dal 1973</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="N231">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="O231">
-        <v>1980</v>
+        <v>1982</v>
       </c>
       <c r="Q231" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=596</t>
+          <t>/persons_v2/view.php?id=497</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232">
         <v>1976</v>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>Mahoney Róbert</t>
+          <t>Kulcsár András Antal, Dr.</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>Forth Wayne – South Bend, OH, USA</t>
+          <t>Regina, SK, Canadá</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
-          <t>St. Bavo, Mishawaka, IN, USA</t>
+          <t>Stockholm, SK, Canadá</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. Bavo</t>
+          <t>Canadá</t>
         </is>
       </c>
       <c r="K232" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N232">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="O232">
-        <v>1980</v>
+        <v>1986</v>
       </c>
       <c r="Q232" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=686</t>
+          <t>/persons_v2/view.php?id=622</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233">
         <v>1976</v>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>Mandl József Maximilián OFM</t>
+          <t>Közi-Horváth József, Msgr., dr</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
-          <t>Dewitt, MI, USA</t>
+          <t>Egyházmegyei Caritas Otthon, Oberhaching, NSZK</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>NSZK</t>
+        </is>
+      </c>
+      <c r="J233" t="inlineStr">
+        <is>
+          <t>Egyházmegyei Caritas Otthon</t>
+        </is>
+      </c>
+      <c r="K233" t="inlineStr">
+        <is>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N233">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="O233">
-        <v>1987</v>
+        <v>1988</v>
       </c>
       <c r="Q233" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=692</t>
+          <t>/persons_v2/view.php?id=605</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234">
         <v>1976</v>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>Marton Antal Bernát O.Cist, dr</t>
+          <t>Lelóczky Gyula Donát O.Cist</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
+          <t>Dallas, TX, Estados Unidos</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K234" t="inlineStr">
         <is>
-          <t>insegnante di liceo (1968-2014), vicedirettore (1971-1981), direttore (1981-1996), parroco (1994-2000), sottoprete (intorno al 2000), chierico-magister (intorno al 2007)</t>
+          <t>professor do ensino secundário</t>
         </is>
       </c>
       <c r="N234">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="O234">
-        <v>2015</v>
+        <v>1990</v>
       </c>
       <c r="Q234" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=707</t>
+          <t>/persons_v2/view.php?id=644</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235">
         <v>1976</v>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>Molnár László</t>
+          <t>Morvay András</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Rapid City, SD</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
-          <t>Tours-i Szent Márton plébánia, Porto Alegre, Brazília</t>
+          <t>Buffalo, SD, Estados Unidos</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
-          <t>Brazília</t>
-[...4 lines deleted...]
-          <t>Tours-i Szent Márton plébánia</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K235" t="inlineStr">
         <is>
-          <t>fondatore, parroco e costruttore di chiese</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N235">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="O235">
-        <v>2018</v>
+        <v>1990</v>
       </c>
       <c r="Q235" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=764</t>
+          <t>/persons_v2/view.php?id=774</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236">
         <v>1976</v>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>Padányi Károly</t>
+          <t>Mustó Péter SJ</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Welland, ON, Canada</t>
+          <t>München, NSZK</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
-          <t>Canada</t>
-[...4 lines deleted...]
-          <t>Our Lady of Hungary Church</t>
+          <t>NSZK</t>
         </is>
       </c>
       <c r="K236" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>pastor da juventude</t>
         </is>
       </c>
       <c r="N236">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="O236">
-        <v>1991</v>
+        <v>1977</v>
       </c>
       <c r="Q236" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=845</t>
+          <t>/persons_v2/view.php?id=780</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237">
         <v>1976</v>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>Pintér János</t>
+          <t>Roskó László</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Köln, Alemanha</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
-          <t>Győr, Ungheria</t>
+          <t>Árpádházi Szent Margit R. K. Egyházközség, Orange Village, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J237" t="inlineStr">
+        <is>
+          <t>Árpádházi Szent Margit R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K237" t="inlineStr">
         <is>
-          <t>in pensione</t>
+          <t>vigário e, a partir de 1972, pároco</t>
         </is>
       </c>
       <c r="N237">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="O237">
-        <v>1978</v>
+        <v>2009</v>
       </c>
       <c r="Q237" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=878</t>
+          <t>/persons_v2/view.php?id=944</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238">
         <v>1976</v>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>Babos István SJ</t>
+          <t>Demetzky Sándor</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Cleveland, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
-          <t>Fordham University, New York, NY, USA</t>
+          <t>Szent László R. K. Egyházközség, Lorain, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J238" t="inlineStr">
         <is>
-          <t>Fordham University</t>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K238" t="inlineStr">
         <is>
-          <t>Docente presso l’Università di Fordham, assistente pastorale ungherese</t>
+          <t>pároco, posteriormente aposentado</t>
         </is>
       </c>
       <c r="N238">
-        <v>1969</v>
+        <v>1966</v>
       </c>
       <c r="O238">
-        <v>1991</v>
+        <v>1989</v>
       </c>
       <c r="Q238" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=24</t>
+          <t>/persons_v2/view.php?id=187</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239">
         <v>1976</v>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>Bali István</t>
+          <t>Denka J. Ferenc</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
+          <t>Cleveland, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K239" t="inlineStr">
         <is>
-          <t>in pensione</t>
+          <t>Capelão do lar de idosos St. Edward</t>
         </is>
       </c>
       <c r="N239">
-        <v>1969</v>
+        <v>1966</v>
       </c>
       <c r="O239">
-        <v>1985</v>
+        <v>1979</v>
       </c>
       <c r="Q239" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=36</t>
+          <t>/persons_v2/view.php?id=192</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240">
         <v>1976</v>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>Bognár József, Msgr.</t>
+          <t>Endrédy Ferenc Csanád OSB</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>Parma, OH, USA</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Burg Kastl, NSZK</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>NSZK</t>
         </is>
       </c>
       <c r="K240" t="inlineStr">
         <is>
-          <t>vicario generale della diocesi</t>
+          <t>professor num liceu húngaro</t>
         </is>
       </c>
       <c r="N240">
-        <v>1969</v>
+        <v>1966</v>
       </c>
       <c r="O240">
-        <v>1977</v>
+        <v>1980</v>
       </c>
       <c r="Q240" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=97</t>
+          <t>/persons_v2/view.php?id=238</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241">
         <v>1976</v>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>Galambos Ferenc Iréneusz OSB, dr.</t>
+          <t>Horváth Lajos, Msgr.</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
-          <t>Oberschützen, Austria</t>
+          <t>Győr, Hungria</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
-          <t>Austria</t>
+          <t>Hungria</t>
         </is>
       </c>
       <c r="K241" t="inlineStr">
         <is>
-          <t>insegnante di religione e pastore ungherese</t>
+          <t>arquivista diocesano</t>
         </is>
       </c>
       <c r="N241">
-        <v>1969</v>
+        <v>1966</v>
       </c>
       <c r="O241">
-        <v>1981</v>
+        <v>1980</v>
       </c>
       <c r="Q241" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=304</t>
+          <t>/persons_v2/view.php?id=429</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242">
         <v>1976</v>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>Jani György</t>
+          <t>Horváth Márton</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
-          <t>Allentown, PA, USA</t>
+          <t>Fort Wayne-South Bend, IN, Estados Unidos</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Allentown, PA, USA</t>
+          <t>Sacred Heart Catholic Church, Washaw, IN, Estados Unidos</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J242" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Sacred Heart Catholic Church</t>
         </is>
       </c>
       <c r="K242" t="inlineStr">
         <is>
-          <t>parroco, pastore ungherese</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N242">
-        <v>1969</v>
+        <v>1966</v>
       </c>
       <c r="O242">
-        <v>1978</v>
+        <v>1983</v>
       </c>
       <c r="Q242" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=473</t>
+          <t>/persons_v2/view.php?id=433</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243">
         <v>1976</v>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>Kugler János Gottfried OFM</t>
+          <t>Horváth P. József</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Fort Wayne-South Bend, IN, Estados Unidos</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
+          <t>Corpus Christi Plébánia, South Bend, IN, Estados Unidos</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J243" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish</t>
+          <t>Corpus Christi Plébánia</t>
         </is>
       </c>
       <c r="K243" t="inlineStr">
         <is>
-          <t>confessore, giardiniere</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N243">
-        <v>1969</v>
+        <v>1966</v>
       </c>
       <c r="O243">
-        <v>1992</v>
+        <v>1977</v>
       </c>
       <c r="Q243" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=620</t>
+          <t>/persons_v2/view.php?id=437</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244">
         <v>1976</v>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>Lenner Jenő Arkangyal OFM</t>
+          <t>Héjja Gyula SJ, dr.</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
-          <t>Dewitt, MI, USA</t>
+          <t>Fordham University, New York, NY, Estados Unidos</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J244" t="inlineStr">
+        <is>
+          <t>Fordham University</t>
         </is>
       </c>
       <c r="K244" t="inlineStr">
         <is>
-          <t>custode, amministratore, confessore</t>
+          <t>professor, tendo sido, entre 1965 e 1968, o superior geral dos jesuítas húngaros residentes no estrangeiro</t>
         </is>
       </c>
       <c r="N244">
-        <v>1969</v>
-[...4 lines deleted...]
-        </is>
+        <v>1966</v>
+      </c>
+      <c r="O244">
+        <v>1995</v>
       </c>
       <c r="Q244" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=649</t>
+          <t>/persons_v2/view.php?id=391</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245">
         <v>1976</v>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>Nagy György, Dr.</t>
+          <t>Idrányi Imre Ödön (OFM), Dr.</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
-          <t>Lovászpatona, Ungheria</t>
+          <t>Van Nuys, CA, Estados Unidos</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K245" t="inlineStr">
         <is>
-          <t>viceparroco</t>
+          <t>secretário episcopal</t>
         </is>
       </c>
       <c r="N245">
-        <v>1969</v>
+        <v>1966</v>
       </c>
       <c r="O245">
-        <v>1989</v>
+        <v>1986</v>
       </c>
       <c r="Q245" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=789</t>
+          <t>/persons_v2/view.php?id=450</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246">
         <v>1976</v>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>Antal András</t>
+          <t>Gerencsér Pál István Sch.P, dr.</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
-          <t>Szentháromság Plébánia, Fenyéd, Romania</t>
+          <t>Buffalo, NY, Estados Unidos</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
-          <t>Romania</t>
-[...4 lines deleted...]
-          <t>Szentháromság Plébánia</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K246" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>diretor fundador</t>
         </is>
       </c>
       <c r="N246">
-        <v>1970</v>
+        <v>1967</v>
       </c>
       <c r="O246">
         <v>1981</v>
       </c>
       <c r="Q246" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=11</t>
+          <t>/persons_v2/view.php?id=320</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247">
         <v>1976</v>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>Bartha Károly SVD</t>
+          <t>Machó György</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Newark, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
-          <t>Washington DC, USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="K247" t="inlineStr">
+        <is>
+          <t>Marinha dos EUA – capelão de campo</t>
         </is>
       </c>
       <c r="N247">
-        <v>1970</v>
+        <v>1967</v>
       </c>
       <c r="O247">
-        <v>1977</v>
+        <v>1990</v>
       </c>
       <c r="Q247" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=49</t>
+          <t>/persons_v2/view.php?id=676</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248">
         <v>1976</v>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>Beöthy Tamás SJ</t>
+          <t>Markos Rezső János OSB, Dr.</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
-          <t>Courtland, ON, Canada</t>
+          <t>Tata, Hungria</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Hungria</t>
         </is>
       </c>
       <c r="K248" t="inlineStr">
         <is>
-          <t>viceparroco, poi parroco</t>
+          <t>pároco, tendo sido, entretanto, decano entre 1976 e 1982</t>
         </is>
       </c>
       <c r="N248">
-        <v>1970</v>
+        <v>1967</v>
       </c>
       <c r="O248">
-        <v>1979</v>
+        <v>1982</v>
       </c>
       <c r="Q248" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=69</t>
+          <t>/persons_v2/view.php?id=696</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249">
         <v>1976</v>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>Bobák János Iréneusz, dr.</t>
+          <t>Medgyess A. József</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Szatmár</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
-          <t>Brownsville, PA, USA</t>
+          <t>Freiburg, Alemanha</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>parroco</t>
+          <t>Alemanha</t>
         </is>
       </c>
       <c r="N249">
-        <v>1970</v>
+        <v>1967</v>
       </c>
       <c r="O249">
-        <v>1988</v>
+        <v>1982</v>
       </c>
       <c r="Q249" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=90</t>
+          <t>/persons_v2/view.php?id=718</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250">
         <v>1976</v>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>Cser László SJ</t>
+          <t>Antal Boldizsár Regináld OFM</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Irmão religioso (não ordenado sacerdote)</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
-          <t>St. James, NY, USA</t>
+          <t>Youngstown, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="K250" t="inlineStr">
+        <is>
+          <t>funcionário da gráfica, cozinheiro do mosteiro e, posteriormente, aposentado</t>
         </is>
       </c>
       <c r="N250">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O250">
-        <v>2003</v>
+        <v>2007</v>
       </c>
       <c r="Q250" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=153</t>
+          <t>/persons_v2/view.php?id=12</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251">
         <v>1976</v>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>Gerendás Lajos</t>
+          <t>Bakos István</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Szeged-Csanád (anteriormente: Csanád)</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
-          <t>Süttőr, Ungheria</t>
+          <t>Saint Francis of Assisi Parish, Youngstown, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J251" t="inlineStr">
+        <is>
+          <t>Saint Francis of Assisi Parish</t>
         </is>
       </c>
       <c r="K251" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N251">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O251">
-        <v>1983</v>
+        <v>1979</v>
       </c>
       <c r="Q251" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=321</t>
+          <t>/persons_v2/view.php?id=30</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252">
         <v>1976</v>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>Gombos Mihály SDB</t>
+          <t>Derecskei János SJ</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
-          <t>Edmonton, AB, Canada</t>
+          <t>Buffalo, NY, Estados Unidos</t>
         </is>
       </c>
       <c r="I252" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K252" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>missionário itinerante</t>
         </is>
       </c>
       <c r="N252">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O252">
-        <v>1981</v>
+        <v>1991</v>
       </c>
       <c r="Q252" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=330</t>
+          <t>/persons_v2/view.php?id=193</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253">
         <v>1976</v>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>Gullay Domonkos</t>
+          <t>Fekete Jenő</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Fort Wayne, IN, Estados Unidos</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
-          <t>Vero Beach, FL, USA</t>
+          <t>Ferdinand, IN, Estados Unidos</t>
         </is>
       </c>
       <c r="I253" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="N253">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O253">
-        <v>1981</v>
+        <v>1977</v>
       </c>
       <c r="Q253" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=341</t>
+          <t>/persons_v2/view.php?id=267</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254">
         <v>1976</v>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>Gyöngyös Márton OP</t>
+          <t>Fitz Mihály</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
-          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
-          <t>Austria</t>
+          <t>Slovinky, Csehszlovákia</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
-          <t>Austria</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K254" t="inlineStr">
         <is>
-          <t>attività pastorale e organizzazione di ritiri spirituali</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N254">
-        <v>1970</v>
-[...4 lines deleted...]
-        </is>
+        <v>1968</v>
+      </c>
+      <c r="O254">
+        <v>1977</v>
       </c>
       <c r="Q254" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=353</t>
+          <t>/persons_v2/view.php?id=277</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255">
         <v>1976</v>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>Horváth Ernő, Msgr.</t>
+          <t>Henye Géza</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
-          <t>Chicago, IL, USA</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, USA</t>
+          <t>Montréal, QC, Canadá</t>
         </is>
       </c>
       <c r="I255" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>Canadá</t>
         </is>
       </c>
       <c r="K255" t="inlineStr">
         <is>
-          <t>in pensione, pastore ausiliario</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N255">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O255">
-        <v>1980</v>
+        <v>1985</v>
       </c>
       <c r="Q255" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=420</t>
+          <t>/persons_v2/view.php?id=381</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256">
         <v>1976</v>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>Horváth Tibor SJ, Dr.</t>
+          <t>Horváth Lajos Martinián OFM</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Irmão religioso (não ordenado sacerdote)</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
-          <t>Toronto, ON, Canada</t>
+          <t>Saint Francis of Assisi Parish, Youngstown, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J256" t="inlineStr">
+        <is>
+          <t>Saint Francis of Assisi Parish</t>
         </is>
       </c>
       <c r="K256" t="inlineStr">
         <is>
-          <t>docente di teologia</t>
+          <t>irmão(a) voluntário(a)</t>
         </is>
       </c>
       <c r="N256">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O256">
-        <v>1992</v>
+        <v>1977</v>
       </c>
       <c r="Q256" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=439</t>
+          <t>/persons_v2/view.php?id=430</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257">
         <v>1976</v>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>Ibrányi Ferenc József, Msgr., dr</t>
+          <t>Ipoly Ottó Miklós, dr.</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
-          <t>Providence, RI, USA</t>
+          <t>Pontifical College Josephinum, Colombus, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J257" t="inlineStr">
+        <is>
+          <t>Pontifical College Josephinum</t>
         </is>
       </c>
       <c r="K257" t="inlineStr">
         <is>
-          <t>docente di seminario e relatrice presso un’università femminile a Wakefield, Rhode Island (USA), nonché assistente pastore ungherese</t>
+          <t>professor de estudos bíblicos (Novo Testamento)</t>
         </is>
       </c>
       <c r="N257">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O257">
-        <v>1980</v>
+        <v>1991</v>
       </c>
       <c r="Q257" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=448</t>
+          <t>/persons_v2/view.php?id=456</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258">
         <v>1976</v>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>Jaschkó Balázs SJ</t>
+          <t>Juhász László SJ, Dr.</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada</t>
+          <t>Canisius College (jelenleg: Canisius University), Buffalo, NY, Estados Unidos</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J258" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Canisius College (jelenleg: Canisius University)</t>
         </is>
       </c>
       <c r="K258" t="inlineStr">
         <is>
-          <t>viceparroco, poi parroco e infine capo locale</t>
+          <t>professor universitário</t>
         </is>
       </c>
       <c r="N258">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O258">
-        <v>2013</v>
+        <v>2002</v>
       </c>
       <c r="Q258" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=477</t>
+          <t>/persons_v2/view.php?id=495</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259">
         <v>1976</v>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>Jaszovszky József, Dr.</t>
+          <t>Jáki László Szaniszló OSB, Dr.</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
-          <t>San Francisco, CA, USA</t>
+          <t>Princeton University, Princeton, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="I259" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J259" t="inlineStr">
+        <is>
+          <t>Princeton University</t>
         </is>
       </c>
       <c r="K259" t="inlineStr">
         <is>
-          <t>parroco dei fedeli ungheresi sotto la giurisdizione dell’arcivescovo di San Francisco, nonché parroco responsabile della missione di Santo Stefano a Menlo Park</t>
+          <t>professor universitário, nomeado professor catedrático em 1973</t>
         </is>
       </c>
       <c r="N259">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O259">
-        <v>1984</v>
+        <v>2009</v>
       </c>
       <c r="Q259" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=479</t>
+          <t>/persons_v2/view.php?id=480</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260">
         <v>1976</v>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>Jálics Ferenc SJ</t>
+          <t>Kovács Dezső Lajos</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Philadelphia, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
-          <t>Buenos Aires, Argentina</t>
+          <t>Philadelphia, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K260" t="inlineStr">
         <is>
-          <t>pastore in un quartiere povero</t>
+          <t>pastor auxiliar, pastor húngaro</t>
         </is>
       </c>
       <c r="N260">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O260">
-        <v>1977</v>
+        <v>1983</v>
       </c>
       <c r="Q260" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=481</t>
+          <t>/persons_v2/view.php?id=580</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261">
         <v>1976</v>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>Kamarás Ferenc Mihály OFM</t>
+          <t>Krupa Sándor Kolumbán OFM</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
-          <t>Mátraháza, Ungheria</t>
+          <t>Dewitt, MI, Estados Unidos</t>
         </is>
       </c>
       <c r="I261" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K261" t="inlineStr">
         <is>
-          <t>pastore</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N261">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O261">
-        <v>1979</v>
+        <v>1988</v>
       </c>
       <c r="Q261" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=499</t>
+          <t>/persons_v2/view.php?id=613</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262">
         <v>1976</v>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>Kovách Balázs Pál</t>
+          <t>Kóczán Boldizsár</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
-          <t>Braddock, PA, USA</t>
+          <t>Szent László R. K. Egyházközség, Lorain, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I262" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J262" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K262" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>pároco, aposentado desde 1973</t>
         </is>
       </c>
       <c r="N262">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O262">
-        <v>2001</v>
+        <v>1980</v>
       </c>
       <c r="Q262" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=577</t>
+          <t>/persons_v2/view.php?id=596</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263">
         <v>1976</v>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>Kögl János Szeverin OSB</t>
+          <t>Mahoney Róbert</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Forth Wayne – South Bend, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
-          <t>Nova Santa Rosa, Brazília</t>
+          <t>St. Bavo, Mishawaka, IN, Estados Unidos</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J263" t="inlineStr">
+        <is>
+          <t>St. Bavo</t>
         </is>
       </c>
       <c r="K263" t="inlineStr">
         <is>
-          <t>Dal 1970 al 1981 è stato responsabile del seminario e cappellano, insegnante di liceo; dal 1971 al 1976 è stato preside di liceo e consigliere vescovile</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N263">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O263">
-        <v>1984</v>
+        <v>1980</v>
       </c>
       <c r="Q263" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=598</t>
+          <t>/persons_v2/view.php?id=686</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264">
         <v>1976</v>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>Magyar József</t>
+          <t>Mandl József Maximilián OFM</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
-          <t>Akron, OH, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
-          <t>St. George Catholic Church, Clinton, OH, USA</t>
+          <t>Dewitt, MI, Estados Unidos</t>
         </is>
       </c>
       <c r="I264" t="inlineStr">
         <is>
-          <t>USA</t>
-[...9 lines deleted...]
-          <t>parroco</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="N264">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O264">
-        <v>1991</v>
+        <v>1987</v>
       </c>
       <c r="Q264" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=682</t>
+          <t>/persons_v2/view.php?id=692</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265">
         <v>1976</v>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>Mihalik Imre Károly, Dr.</t>
+          <t>Marton Antal Bernát O.Cist, dr</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
-          <t>Notre Dame szeminárium, New Orleans, LA, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, Estados Unidos</t>
         </is>
       </c>
       <c r="I265" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J265" t="inlineStr">
         <is>
-          <t>Notre Dame szeminárium</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K265" t="inlineStr">
         <is>
-          <t>insegnante</t>
+          <t>professor do ensino secundário (1968-2014), vice-diretor (1971-1981), diretor (1981-1996), abade (1994-2000), subabade (por volta de 2000), clérigo-mestre (por volta de 2007)</t>
         </is>
       </c>
       <c r="N265">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O265">
-        <v>1995</v>
+        <v>2015</v>
       </c>
       <c r="Q265" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=742</t>
+          <t>/persons_v2/view.php?id=707</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266">
         <v>1976</v>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>Mustos István Sch.P.</t>
+          <t>Molnár László</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
-          <t>Devon, PA, USA</t>
+          <t>Tours-i Szent Márton plébánia, Porto Alegre, Brazília</t>
         </is>
       </c>
       <c r="I266" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="J266" t="inlineStr">
+        <is>
+          <t>Tours-i Szent Márton plébánia</t>
         </is>
       </c>
       <c r="K266" t="inlineStr">
         <is>
-          <t>insegnante, preside fino al 1987</t>
+          <t>pároco fundador e construtor de igrejas</t>
         </is>
       </c>
       <c r="N266">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O266">
-        <v>1987</v>
+        <v>2018</v>
       </c>
       <c r="Q266" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=779</t>
+          <t>/persons_v2/view.php?id=764</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267">
         <v>1976</v>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>Nemesszeghy Ervin SJ, Dr.</t>
+          <t>Padányi Károly</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada</t>
+          <t>Our Lady of Hungary Church, Welland, ON, Canadá</t>
         </is>
       </c>
       <c r="I267" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Canadá</t>
         </is>
       </c>
       <c r="J267" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K267" t="inlineStr">
         <is>
-          <t>maestro dei novizi</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N267">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O267">
-        <v>1986</v>
+        <v>1991</v>
       </c>
       <c r="Q267" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=804</t>
+          <t>/persons_v2/view.php?id=845</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268">
         <v>1976</v>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>Pfemeter János Arnold OCSO</t>
+          <t>Pintér János</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
-          <t>Oka, QC, Canada</t>
+          <t>Győr, Hungria</t>
         </is>
       </c>
       <c r="I268" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Hungria</t>
+        </is>
+      </c>
+      <c r="K268" t="inlineStr">
+        <is>
+          <t>na reforma</t>
         </is>
       </c>
       <c r="N268">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O268">
-        <v>1995</v>
+        <v>1978</v>
       </c>
       <c r="Q268" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=875</t>
+          <t>/persons_v2/view.php?id=878</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269">
         <v>1976</v>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>Pázmány Géza Sch.P.</t>
+          <t>Pordán László, Dr.</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
-          <t>Piarista ház, Devon, PA, USA</t>
+          <t>Collége de la Gaspasic, Gaspésie–Îles-de-la-Madeleine, QC, Canadá</t>
         </is>
       </c>
       <c r="I269" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Canadá</t>
         </is>
       </c>
       <c r="J269" t="inlineStr">
         <is>
-          <t>Piarista ház</t>
+          <t>Collége de la Gaspasic</t>
         </is>
       </c>
       <c r="K269" t="inlineStr">
         <is>
-          <t>insegnante (religione, matematica)</t>
+          <t>professor universitário e, ao mesmo tempo, leciona ética na escola de formação de enfermeiras do hospital de Maria</t>
         </is>
       </c>
       <c r="N269">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O269">
-        <v>1978</v>
+        <v>1984</v>
       </c>
       <c r="Q269" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=860</t>
+          <t>/persons_v2/view.php?id=895</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270">
         <v>1976</v>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>Éles Ferenc</t>
+          <t>Ruzsik Vilmos CM, Dr.</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>lazarista (Congregatio Missionis)</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
-          <t>New Brunswick, NJ, USA</t>
+          <t>Párizsi Magyar Misszió, Párizs, França</t>
         </is>
       </c>
       <c r="I270" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>França</t>
+        </is>
+      </c>
+      <c r="J270" t="inlineStr">
+        <is>
+          <t>Párizsi Magyar Misszió</t>
         </is>
       </c>
       <c r="K270" t="inlineStr">
         <is>
-          <t>parroco, che nel frattempo dà una mano: Perth Amboy, NJ</t>
+          <t>pastor húngaro</t>
         </is>
       </c>
       <c r="N270">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O270">
-        <v>1994</v>
+        <v>1985</v>
       </c>
       <c r="Q270" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=247</t>
+          <t>/persons_v2/view.php?id=952</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271">
         <v>1976</v>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>Borsy György Engelbert OFM</t>
+          <t>Babos István SJ</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
-          <t>Milwaukee, WI, USA</t>
+          <t>Fordham University, New York, NY, Estados Unidos</t>
         </is>
       </c>
       <c r="I271" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J271" t="inlineStr">
+        <is>
+          <t>Fordham University</t>
         </is>
       </c>
       <c r="K271" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>Professor da Universidade de Fordham, capelão auxiliar húngaro</t>
         </is>
       </c>
       <c r="N271">
-        <v>1971</v>
+        <v>1969</v>
       </c>
       <c r="O271">
-        <v>1979</v>
+        <v>1991</v>
       </c>
       <c r="Q271" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=108</t>
+          <t>/persons_v2/view.php?id=24</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272">
         <v>1976</v>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>Békés György Menyhért OFM</t>
+          <t>Bali István</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Detroit, MI, Estados Unidos</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
-          <t>Adelaide, Ausztrália</t>
+          <t>Detroit, MI, Estados Unidos</t>
         </is>
       </c>
       <c r="I272" t="inlineStr">
         <is>
-          <t>Ausztrália</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K272" t="inlineStr">
         <is>
-          <t>parroco, poi in pensione</t>
+          <t>na reforma</t>
         </is>
       </c>
       <c r="N272">
-        <v>1971</v>
+        <v>1969</v>
       </c>
       <c r="O272">
-        <v>1978</v>
+        <v>1985</v>
       </c>
       <c r="Q272" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=77</t>
+          <t>/persons_v2/view.php?id=36</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273">
         <v>1976</v>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>Demkovich John, Msgr</t>
+          <t>Bognár József, Msgr.</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
-          <t>Paterson, NJ, USA</t>
+          <t>Parma, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
-          <t>Mária mennybemenetele, Passaic, NJ, USA</t>
+          <t>Cleveland, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I273" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Mária mennybemenetele</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K273" t="inlineStr">
         <is>
-          <t>parroco, nel periodo dal 24 giugno 2007 al 2 dicembre 2007 a Passaic, NJ – Chiesa ungherese di Santo Stefano – amministratore</t>
+          <t>o vigário-geral da diocese</t>
         </is>
       </c>
       <c r="N273">
-        <v>1971</v>
+        <v>1969</v>
       </c>
       <c r="O273">
-        <v>2011</v>
+        <v>1977</v>
       </c>
       <c r="Q273" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=190</t>
+          <t>/persons_v2/view.php?id=97</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274">
         <v>1976</v>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>Gyimesi Gyula</t>
+          <t>Galambos Ferenc Iréneusz OSB, dr.</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Oberschützen, Áustria</t>
         </is>
       </c>
       <c r="I274" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Áustria</t>
         </is>
       </c>
       <c r="K274" t="inlineStr">
         <is>
-          <t>In pensione, si è dedicato all’attività letteraria e ha prestato servizio come assistente parroco.</t>
+          <t>professor de religião e pastor húngaro</t>
         </is>
       </c>
       <c r="N274">
-        <v>1971</v>
+        <v>1969</v>
       </c>
       <c r="O274">
-        <v>1995</v>
+        <v>1981</v>
       </c>
       <c r="Q274" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=352</t>
+          <t>/persons_v2/view.php?id=304</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275">
         <v>1976</v>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>Horányi Lajos SJ</t>
+          <t>Jani György</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Allentown, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada</t>
+          <t>Szent István R. K. Egyházközség, Allentown, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I275" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J275" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K275" t="inlineStr">
         <is>
-          <t>come assistente sanitario, poi come cappellano presso l’ospedale Wellesley, successivamente presso l’ospedale per malati cronici Our Lady of Mercy e infine presso l’Istituto LaSalle delle Suore Scolastiche Cristiane a Scarborough</t>
+          <t>pároco, pastor húngaro</t>
         </is>
       </c>
       <c r="N275">
-        <v>1971</v>
+        <v>1969</v>
       </c>
       <c r="O275">
         <v>1978</v>
       </c>
       <c r="Q275" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=416</t>
+          <t>/persons_v2/view.php?id=473</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276">
         <v>1976</v>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>Héder László Mária Sándor OSM, dr.</t>
+          <t>Kugler János Gottfried OFM</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
-          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
-          <t>Innsbruck, Austria</t>
+          <t>Saint Francis of Assisi Parish, Youngstown, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I276" t="inlineStr">
         <is>
-          <t>Austria</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J276" t="inlineStr">
+        <is>
+          <t>Saint Francis of Assisi Parish</t>
+        </is>
+      </c>
+      <c r="K276" t="inlineStr">
+        <is>
+          <t>confessor, jardineiro</t>
         </is>
       </c>
       <c r="N276">
-        <v>1971</v>
+        <v>1969</v>
       </c>
       <c r="O276">
-        <v>1979</v>
+        <v>1992</v>
       </c>
       <c r="Q276" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=389</t>
+          <t>/persons_v2/view.php?id=620</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277">
         <v>1976</v>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>Linka Ernő Ödön OSB, apát</t>
+          <t>Lenner Jenő Arkangyal OFM</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+          <t>Dewitt, MI, Estados Unidos</t>
         </is>
       </c>
       <c r="I277" t="inlineStr">
         <is>
-          <t>Brazília</t>
-[...4 lines deleted...]
-          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K277" t="inlineStr">
         <is>
-          <t>custode (1971-1972), educatore del seminario (1972-1978), consulente per l’educazione e le vocazioni (1974-1982), parroco (1980-1982), priore, poi abate, direttore delle istituzioni sociali (1981-2005), in pensione (2005-2017)</t>
+          <t>caseiro, chefe de casa, confessor</t>
         </is>
       </c>
       <c r="N277">
-        <v>1971</v>
+        <v>1969</v>
       </c>
       <c r="O277">
-        <v>2017</v>
+        <v>1989</v>
       </c>
       <c r="Q277" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=659</t>
+          <t>/persons_v2/view.php?id=649</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278">
         <v>1976</v>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>Makkó Lajos</t>
+          <t>Mustos István Sch.P.</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H278" t="inlineStr">
         <is>
-          <t>Magyarországi Szent István templom, Hamilton, ON, Canada</t>
+          <t>Devon, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I278" t="inlineStr">
         <is>
-          <t>Canada</t>
-[...4 lines deleted...]
-          <t>Magyarországi Szent István templom</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="K278" t="inlineStr">
+        <is>
+          <t>professor, diretor até 1987</t>
         </is>
       </c>
       <c r="N278">
-        <v>1971</v>
+        <v>1969</v>
       </c>
       <c r="O278">
-        <v>1992</v>
+        <v>1987</v>
       </c>
       <c r="Q278" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=689</t>
+          <t>/persons_v2/view.php?id=779</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279">
         <v>1976</v>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>Megyer Jenő, Msgr., dr.</t>
+          <t>Nagy György, Dr.</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
-          <t>Pontifical Seminary Josephinum, Colombus, OH</t>
-[...4 lines deleted...]
-          <t>Pontifical Seminary Josephinum</t>
+          <t>Lovászpatona, Hungria</t>
+        </is>
+      </c>
+      <c r="I279" t="inlineStr">
+        <is>
+          <t>Hungria</t>
         </is>
       </c>
       <c r="K279" t="inlineStr">
         <is>
-          <t>insegnante di materia morale</t>
+          <t>vigário</t>
         </is>
       </c>
       <c r="N279">
-        <v>1971</v>
+        <v>1969</v>
       </c>
       <c r="O279">
-        <v>1992</v>
+        <v>1989</v>
       </c>
       <c r="Q279" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=724</t>
+          <t>/persons_v2/view.php?id=789</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280">
         <v>1976</v>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>Meskó Lajos Géza Sch.P.</t>
+          <t>Pogány György, Dr.</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
-          <t>Devon, PA, USA</t>
+          <t>Nagyboldogasszony-templom, Irvington, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="I280" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J280" t="inlineStr">
+        <is>
+          <t>Nagyboldogasszony-templom</t>
         </is>
       </c>
       <c r="K280" t="inlineStr">
         <is>
-          <t>insegnante</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N280">
-        <v>1971</v>
+        <v>1969</v>
       </c>
       <c r="O280">
-        <v>1977</v>
+        <v>1993</v>
       </c>
       <c r="Q280" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=730</t>
+          <t>/persons_v2/view.php?id=886</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281">
         <v>1976</v>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>Miskolczy Kálmán Sch.P., Dr.</t>
+          <t>Polgár Lőrinc Kapisztrán OFM</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H281" t="inlineStr">
         <is>
-          <t>Cardinal Gibbons High School, Fort Lauderdale, FL, USA</t>
+          <t>Dewitt, MI, Estados Unidos</t>
         </is>
       </c>
       <c r="I281" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Cardinal Gibbons High School</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K281" t="inlineStr">
         <is>
-          <t>insegnante</t>
+          <t>treinador de novatos</t>
         </is>
       </c>
       <c r="N281">
-        <v>1971</v>
+        <v>1969</v>
       </c>
       <c r="O281">
-        <v>1981</v>
+        <v>1978</v>
       </c>
       <c r="Q281" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=752</t>
+          <t>/persons_v2/view.php?id=887</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282">
         <v>1976</v>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>Molnár István</t>
+          <t>Rostás Sándor SVD</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
-          <t>Calgary, AB, Canada</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
         <is>
-          <t>Szent Erzsébet magyar templom, Calgary, AB, Canada</t>
+          <t>Dombegyház, Hungria</t>
         </is>
       </c>
       <c r="I282" t="inlineStr">
         <is>
-          <t>Canada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet magyar templom</t>
+          <t>Hungria</t>
         </is>
       </c>
       <c r="K282" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N282">
-        <v>1971</v>
+        <v>1969</v>
       </c>
       <c r="O282">
-        <v>1994</v>
+        <v>1977</v>
       </c>
       <c r="Q282" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=762</t>
+          <t>/persons_v2/view.php?id=946</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283">
         <v>1976</v>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>Nagy József</t>
+          <t>Skrapits János</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (in precedenza: Csanád)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
-          <t>Jászberény, Ungheria</t>
+          <t>Árpádházi Szent Erzsébet R. K. Egyházközség, Buffalo, NY, Estados Unidos</t>
         </is>
       </c>
       <c r="I283" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J283" t="inlineStr">
+        <is>
+          <t>Árpádházi Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K283" t="inlineStr">
         <is>
-          <t>in pensione</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N283">
-        <v>1971</v>
+        <v>1969</v>
       </c>
       <c r="O283">
-        <v>1982</v>
+        <v>2000</v>
       </c>
       <c r="Q283" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=792</t>
+          <t>/persons_v2/view.php?id=1000</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284">
         <v>1976</v>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t>Bálint István József</t>
+          <t>Somfai Béla SJ, Dr.</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
-          <t>Bridgeport, CT, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
-          <t>St. Ladislaus Church, South Norwalk, CT, USA</t>
+          <t>Regis College / Toronto School of Theology, Toronto, ON, Canadá</t>
         </is>
       </c>
       <c r="I284" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Canadá</t>
         </is>
       </c>
       <c r="J284" t="inlineStr">
         <is>
-          <t>St. Ladislaus Church</t>
+          <t>Regis College / Toronto School of Theology</t>
         </is>
       </c>
       <c r="K284" t="inlineStr">
         <is>
-          <t>pastore ungherese, parroco, che nel frattempo presta una mano a Fairfield, CT – Sant’Imre</t>
-[...5 lines deleted...]
-        </is>
+          <t>professor de teologia moral e ética médica, e posteriormente reitor</t>
+        </is>
+      </c>
+      <c r="N284">
+        <v>1969</v>
       </c>
       <c r="O284">
-        <v>2014</v>
+        <v>1994</v>
       </c>
       <c r="Q284" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=58</t>
+          <t>/persons_v2/view.php?id=1007</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285">
         <v>1976</v>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>Banykó Viktor SJ</t>
+          <t>Antal András</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
-          <t>Lászlófalva</t>
+          <t>Szentháromság Plébánia, Fenyéd, Romênia</t>
+        </is>
+      </c>
+      <c r="I285" t="inlineStr">
+        <is>
+          <t>Romênia</t>
+        </is>
+      </c>
+      <c r="J285" t="inlineStr">
+        <is>
+          <t>Szentháromság Plébánia</t>
         </is>
       </c>
       <c r="K285" t="inlineStr">
         <is>
-          <t>assistente parroco, cantore</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N285">
-        <v>1972</v>
+        <v>1970</v>
       </c>
       <c r="O285">
-        <v>1978</v>
+        <v>1981</v>
       </c>
       <c r="Q285" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=75</t>
+          <t>/persons_v2/view.php?id=11</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286">
         <v>1976</v>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>Bielek József SJ</t>
+          <t>Bartha Károly SVD</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
-          <t>Yonkers, NY, USA</t>
+          <t>Washington DC, Estados Unidos</t>
         </is>
       </c>
       <c r="I286" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Redattore del giornale «Szív»</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="N286">
-        <v>1972</v>
+        <v>1970</v>
       </c>
       <c r="O286">
         <v>1977</v>
       </c>
       <c r="Q286" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=80</t>
+          <t>/persons_v2/view.php?id=49</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287">
         <v>1976</v>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>Fekete Ferenc</t>
+          <t>Beöthy Tamás SJ</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Courtland, ON, Canadá</t>
         </is>
       </c>
       <c r="I287" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Canadá</t>
         </is>
       </c>
       <c r="K287" t="inlineStr">
         <is>
-          <t>in pensione</t>
+          <t>vigário, e posteriormente pároco</t>
         </is>
       </c>
       <c r="N287">
-        <v>1972</v>
+        <v>1970</v>
       </c>
       <c r="O287">
-        <v>1977</v>
+        <v>1979</v>
       </c>
       <c r="Q287" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=266</t>
+          <t>/persons_v2/view.php?id=69</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288">
         <v>1976</v>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>Fodor Miklós Sch.P</t>
+          <t>Bobák János Iréneusz, dr.</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Pittsburgh, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
-          <t>Devon, PA, USA</t>
+          <t>Brownsville, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I288" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K288" t="inlineStr">
         <is>
-          <t>insegnante</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N288">
-        <v>1972</v>
+        <v>1970</v>
       </c>
       <c r="O288">
-        <v>1980</v>
+        <v>1988</v>
       </c>
       <c r="Q288" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=278</t>
+          <t>/persons_v2/view.php?id=90</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289">
         <v>1976</v>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>Füz János Balázs O.Cist, apát</t>
+          <t>Cser László SJ</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H289" t="inlineStr">
         <is>
-          <t>Spring Bank, WI, USA</t>
+          <t>St. James, NY, Estados Unidos</t>
         </is>
       </c>
       <c r="I289" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>e, nel frattempo, maestro dei novizi dal 1972 al 1977 circa</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="N289">
-        <v>1972</v>
+        <v>1970</v>
       </c>
       <c r="O289">
-        <v>1989</v>
+        <v>2003</v>
       </c>
       <c r="Q289" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=297</t>
+          <t>/persons_v2/view.php?id=153</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290">
         <v>1976</v>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>Füzér István Julián OFM, dr</t>
+          <t>Gerendás Lajos</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
+          <t>Süttőr, Hungria</t>
         </is>
       </c>
       <c r="I290" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Nagyboldogasszony R. K. Egyházközség</t>
+          <t>Hungria</t>
         </is>
       </c>
       <c r="K290" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N290">
-        <v>1972</v>
+        <v>1970</v>
       </c>
       <c r="O290">
-        <v>1984</v>
+        <v>1983</v>
       </c>
       <c r="Q290" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=298</t>
+          <t>/persons_v2/view.php?id=321</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291">
         <v>1976</v>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>Kléner Imre László</t>
+          <t>Gombos Mihály SDB</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
+          <t>Edmonton, AB, Canadá</t>
         </is>
       </c>
       <c r="I291" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Canadá</t>
         </is>
       </c>
       <c r="K291" t="inlineStr">
         <is>
-          <t>missionario</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N291">
-        <v>1972</v>
+        <v>1970</v>
       </c>
       <c r="O291">
-        <v>1978</v>
+        <v>1981</v>
       </c>
       <c r="Q291" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=554</t>
+          <t>/persons_v2/view.php?id=330</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292">
         <v>1976</v>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>Kocsis József, Msgr.</t>
+          <t>Gullay Domonkos</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
-          <t>Montréal, QC, Canada</t>
+          <t>Vero Beach, FL, Estados Unidos</t>
         </is>
       </c>
       <c r="I292" t="inlineStr">
         <is>
-          <t>Canada</t>
-[...4 lines deleted...]
-          <t>in pensione, presta servizio come volontaria nella chiesa della Madonna dei Magiari, in seguito presso la Casa Santa Elisabetta dei Padri Gesuiti a Hamilton, dove assiste i malati</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="N292">
-        <v>1972</v>
+        <v>1970</v>
       </c>
       <c r="O292">
-        <v>1990</v>
+        <v>1981</v>
       </c>
       <c r="Q292" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=558</t>
+          <t>/persons_v2/view.php?id=341</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293">
         <v>1976</v>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t>Lawrence C. Ferenc</t>
+          <t>Gyöngyös Márton OP</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
-          <t>Allentown, PA, USA</t>
+          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
-          <t>Brockton, PA, USA</t>
+          <t>Áustria</t>
         </is>
       </c>
       <c r="I293" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Áustria</t>
         </is>
       </c>
       <c r="K293" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>atividades pastorais e organização de retiros espirituais</t>
         </is>
       </c>
       <c r="N293">
-        <v>1972</v>
-[...2 lines deleted...]
-        <v>1984</v>
+        <v>1970</v>
+      </c>
+      <c r="P293" t="inlineStr">
+        <is>
+          <t>atualmente</t>
+        </is>
       </c>
       <c r="Q293" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=636</t>
+          <t>/persons_v2/view.php?id=353</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294">
         <v>1976</v>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>Maczkó József</t>
+          <t>Horváth Ernő, Msgr.</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Chicago, IL, Estados Unidos</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
-          <t>Trenton, NJ, USA</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, Estados Unidos</t>
         </is>
       </c>
       <c r="I294" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J294" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K294" t="inlineStr">
         <is>
-          <t>in pensione</t>
+          <t>aposentado, capelão auxiliar</t>
         </is>
       </c>
       <c r="N294">
-        <v>1972</v>
+        <v>1970</v>
       </c>
       <c r="O294">
-        <v>1978</v>
+        <v>1980</v>
       </c>
       <c r="Q294" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=677</t>
+          <t>/persons_v2/view.php?id=420</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295">
         <v>1976</v>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t>Major Imre Márk (O.Cist), Dr.</t>
+          <t>Horváth Tibor SJ, Dr.</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G295" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H295" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Regis College, Toronto, ON, Canadá</t>
         </is>
       </c>
       <c r="I295" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Canadá</t>
+        </is>
+      </c>
+      <c r="J295" t="inlineStr">
+        <is>
+          <t>Regis College</t>
         </is>
       </c>
       <c r="K295" t="inlineStr">
         <is>
-          <t>insegnante di liceo, nel frattempo a Grand Prairie, TX, USA – assistente pastorale, 1972 – 1976 a Plano, TX, USA – docente universitario</t>
+          <t>professor de teologia</t>
         </is>
       </c>
       <c r="N295">
-        <v>1972</v>
+        <v>1970</v>
       </c>
       <c r="O295">
-        <v>1981</v>
+        <v>1992</v>
       </c>
       <c r="Q295" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=688</t>
+          <t>/persons_v2/view.php?id=439</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296">
         <v>1976</v>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
-          <t>Molnár Antal, Msgr.</t>
+          <t>Ibrányi Ferenc József, Msgr., dr</t>
         </is>
       </c>
       <c r="E296" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G296" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H296" t="inlineStr">
         <is>
-          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, USA</t>
+          <t>Providence, RI, Estados Unidos</t>
         </is>
       </c>
       <c r="I296" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Kapisztrán Szent János Magyar R. K. Egyházközség</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K296" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>professora de seminário e conferencista numa universidade feminina em Wakefield, RI, EUA, e, ao mesmo tempo, pastora auxiliar húngara</t>
         </is>
       </c>
       <c r="N296">
-        <v>1972</v>
+        <v>1970</v>
       </c>
       <c r="O296">
-        <v>1977</v>
+        <v>1980</v>
       </c>
       <c r="Q296" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=758</t>
+          <t>/persons_v2/view.php?id=448</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297">
         <v>1976</v>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>Nagy Ferenc SJ, Dr.</t>
+          <t>Jaschkó Balázs SJ</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G297" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H297" t="inlineStr">
         <is>
-          <t>Róma, Italia</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canadá</t>
         </is>
       </c>
       <c r="I297" t="inlineStr">
         <is>
-          <t>Italia</t>
+          <t>Canadá</t>
+        </is>
+      </c>
+      <c r="J297" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K297" t="inlineStr">
         <is>
-          <t>collaboratore ungherese di Radio Vaticana, cappellano</t>
+          <t>vigário, depois pároco e, posteriormente, líder local</t>
         </is>
       </c>
       <c r="N297">
-        <v>1972</v>
+        <v>1970</v>
       </c>
       <c r="O297">
-        <v>1980</v>
+        <v>2013</v>
       </c>
       <c r="Q297" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=788</t>
+          <t>/persons_v2/view.php?id=477</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298">
         <v>1976</v>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t>Nemes Ödön SJ</t>
+          <t>Jaszovszky József, Dr.</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G298" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H298" t="inlineStr">
         <is>
-          <t>Kamakura (鎌倉市), Japán</t>
+          <t>San Francisco, CA, Estados Unidos</t>
         </is>
       </c>
       <c r="I298" t="inlineStr">
         <is>
-          <t>Japán</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K298" t="inlineStr">
         <is>
-          <t>guidatore spirituale</t>
+          <t>pároco dos húngaros sob a jurisdição do arcebispo de São Francisco, bem como pároco principal da Missão de Santo Estêvão, em Menlo Park</t>
         </is>
       </c>
       <c r="N298">
-        <v>1972</v>
+        <v>1970</v>
       </c>
       <c r="O298">
-        <v>1977</v>
+        <v>1984</v>
       </c>
       <c r="Q298" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=803</t>
+          <t>/persons_v2/view.php?id=479</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299">
         <v>1976</v>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t>Németh Béla Maurus OSB</t>
+          <t>Jálics Ferenc SJ</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H299" t="inlineStr">
         <is>
-          <t>Priory School, Woodside, CA, USA</t>
+          <t>Buenos Aires, Argentína</t>
         </is>
       </c>
       <c r="I299" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Priory School</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K299" t="inlineStr">
         <is>
-          <t>insegnante di biologia, nonché autista dello scuolabus, responsabile della comunità benedettina e amministratore degli affari economici della scuola</t>
+          <t>pastor numa zona degradada</t>
         </is>
       </c>
       <c r="N299">
-        <v>1972</v>
+        <v>1970</v>
       </c>
       <c r="O299">
-        <v>2004</v>
+        <v>1977</v>
       </c>
       <c r="Q299" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=809</t>
+          <t>/persons_v2/view.php?id=481</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300">
         <v>1976</v>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
-          <t>Bali Béla (SDB)</t>
+          <t>Kamarás Ferenc Mihály OFM</t>
         </is>
       </c>
       <c r="E300" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G300" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H300" t="inlineStr">
         <is>
-          <t>Szent Anna Plébánia, Vécs, Ungheria</t>
+          <t>Mátraháza, Hungria</t>
         </is>
       </c>
       <c r="I300" t="inlineStr">
         <is>
-          <t>Ungheria</t>
-[...4 lines deleted...]
-          <t>Szent Anna Plébánia</t>
+          <t>Hungria</t>
         </is>
       </c>
       <c r="K300" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N300">
-        <v>1973</v>
+        <v>1970</v>
       </c>
       <c r="O300">
-        <v>1977</v>
+        <v>1979</v>
       </c>
       <c r="Q300" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=35</t>
+          <t>/persons_v2/view.php?id=499</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301">
         <v>1976</v>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t>Barna Sándor</t>
+          <t>Kovách Balázs Pál</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G301" t="inlineStr">
         <is>
-          <t>Miskolc</t>
+          <t>Pittsburgh, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="H301" t="inlineStr">
         <is>
-          <t>Welland, ON, Canada</t>
+          <t>Braddock, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I301" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K301" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N301">
-        <v>1973</v>
+        <v>1970</v>
       </c>
       <c r="O301">
-        <v>1978</v>
+        <v>2001</v>
       </c>
       <c r="Q301" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=45</t>
+          <t>/persons_v2/view.php?id=577</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302">
         <v>1976</v>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t>Bodnár Vince</t>
+          <t>Kögl János Szeverin OSB</t>
         </is>
       </c>
       <c r="E302" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G302" t="inlineStr">
         <is>
-          <t>Hartford, CT, USA</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H302" t="inlineStr">
+        <is>
+          <t>Nova Santa Rosa, Brazília</t>
+        </is>
+      </c>
+      <c r="I302" t="inlineStr">
+        <is>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K302" t="inlineStr">
         <is>
-          <t>in pensione</t>
+          <t>Entre 1970 e 1981, foi diretor de seminário e capelão, professor do ensino secundário; entre 1971 e 1976, diretor de escola secundária e conselheiro episcopal</t>
         </is>
       </c>
       <c r="N302">
-        <v>1973</v>
+        <v>1970</v>
       </c>
       <c r="O302">
-        <v>1988</v>
+        <v>1984</v>
       </c>
       <c r="Q302" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=95</t>
+          <t>/persons_v2/view.php?id=598</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303">
         <v>1976</v>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
-          <t>Borbély István SJ</t>
+          <t>Magyar József</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G303" t="inlineStr">
         <is>
-          <t>jezsuita</t>
+          <t>Akron, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="H303" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada</t>
+          <t>St. George Catholic Church, Clinton, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I303" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J303" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>St. George Catholic Church</t>
         </is>
       </c>
       <c r="K303" t="inlineStr">
         <is>
-          <t>in pensione</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N303">
-        <v>1973</v>
+        <v>1970</v>
       </c>
       <c r="O303">
-        <v>1979</v>
+        <v>1991</v>
       </c>
       <c r="Q303" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=104</t>
+          <t>/persons_v2/view.php?id=682</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304">
         <v>1976</v>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t>Bóday Jenő SJ</t>
+          <t>Mihalik Imre Károly, Dr.</t>
         </is>
       </c>
       <c r="E304" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G304" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H304" t="inlineStr">
         <is>
-          <t>Magyarországi Szent István templom, Hamilton, ON, Canada</t>
+          <t>Notre Dame szeminárium, New Orleans, LA, Estados Unidos</t>
         </is>
       </c>
       <c r="I304" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J304" t="inlineStr">
         <is>
-          <t>Magyarországi Szent István templom</t>
+          <t>Notre Dame szeminárium</t>
         </is>
       </c>
       <c r="K304" t="inlineStr">
         <is>
-          <t>pastore</t>
+          <t>professor</t>
         </is>
       </c>
       <c r="N304">
-        <v>1973</v>
+        <v>1970</v>
       </c>
       <c r="O304">
-        <v>1979</v>
+        <v>1995</v>
       </c>
       <c r="Q304" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=93</t>
+          <t>/persons_v2/view.php?id=742</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305">
         <v>1976</v>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t>Cserháti Ferenc, esztergom-budapesti segédpüspök</t>
+          <t>Nemesszeghy Ervin SJ, Dr.</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
-          <t>vescovo</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G305" t="inlineStr">
         <is>
-          <t>Szatmár (in precedenza: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H305" t="inlineStr">
         <is>
-          <t>Máramarossziget, Romania</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canadá</t>
         </is>
       </c>
       <c r="I305" t="inlineStr">
         <is>
-          <t>Romania</t>
+          <t>Canadá</t>
+        </is>
+      </c>
+      <c r="J305" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K305" t="inlineStr">
         <is>
-          <t>viceparroco</t>
+          <t>mestre de noviços</t>
         </is>
       </c>
       <c r="N305">
-        <v>1973</v>
+        <v>1970</v>
       </c>
       <c r="O305">
-        <v>1979</v>
+        <v>1986</v>
       </c>
       <c r="Q305" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=154</t>
+          <t>/persons_v2/view.php?id=804</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306">
         <v>1976</v>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t>Csiszár István</t>
+          <t>Pfemeter János Arnold OCSO</t>
         </is>
       </c>
       <c r="E306" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G306" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H306" t="inlineStr">
         <is>
-          <t>Our Lady of the Assumption, Brantford, ON, Canada</t>
+          <t>Oka, QC, Canadá</t>
         </is>
       </c>
       <c r="I306" t="inlineStr">
         <is>
-          <t>Canada</t>
-[...9 lines deleted...]
-          <t>viceparroco</t>
+          <t>Canadá</t>
         </is>
       </c>
       <c r="N306">
-        <v>1973</v>
+        <v>1970</v>
       </c>
       <c r="O306">
-        <v>1980</v>
+        <v>1995</v>
       </c>
       <c r="Q306" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=161</t>
+          <t>/persons_v2/view.php?id=875</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307">
         <v>1976</v>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
-          <t>Feigl Rudolf SJ</t>
+          <t>Pázmány Géza Sch.P.</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>fratello religioso (non ordinato sacerdote)</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G307" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H307" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada</t>
+          <t>Piarista ház, Devon, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I307" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J307" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Piarista ház</t>
         </is>
       </c>
       <c r="K307" t="inlineStr">
         <is>
-          <t>ministro, assistente pastorale, responsabile dei chierichetti</t>
+          <t>professor (educação religiosa, matemática)</t>
         </is>
       </c>
       <c r="N307">
-        <v>1973</v>
+        <v>1970</v>
       </c>
       <c r="O307">
-        <v>2004</v>
+        <v>1978</v>
       </c>
       <c r="Q307" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=263</t>
+          <t>/persons_v2/view.php?id=860</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308">
         <v>1976</v>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t>Füzes József Zalán OFM</t>
+          <t>Róna Gábor SJ</t>
         </is>
       </c>
       <c r="E308" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G308" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H308" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
+          <t>Portoviejo, Ecuador</t>
         </is>
       </c>
       <c r="I308" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Ecuador</t>
         </is>
       </c>
       <c r="K308" t="inlineStr">
         <is>
-          <t>pastore ungherese</t>
+          <t>responsável espiritual do internato, professor de religião</t>
         </is>
       </c>
       <c r="N308">
-        <v>1973</v>
+        <v>1970</v>
       </c>
       <c r="O308">
         <v>1982</v>
       </c>
       <c r="Q308" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=299</t>
+          <t>/persons_v2/view.php?id=948</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309">
         <v>1976</v>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t>Hoffmann Dezső Fábián (OFM)</t>
+          <t>Senye István (Sch.P.)</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G309" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (szlovák rendtartomány)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H309" t="inlineStr">
         <is>
-          <t>Miami, FL, USA</t>
+          <t>Washington, DC, Estados Unidos</t>
         </is>
       </c>
       <c r="I309" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K309" t="inlineStr">
         <is>
-          <t>in pensione</t>
+          <t>pároco (como sacerdote diocesano)</t>
         </is>
       </c>
       <c r="N309">
-        <v>1973</v>
-[...4 lines deleted...]
-        </is>
+        <v>1970</v>
+      </c>
+      <c r="O309">
+        <v>1977</v>
       </c>
       <c r="Q309" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=404</t>
+          <t>/persons_v2/view.php?id=981</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310">
         <v>1976</v>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
-          <t>Holba Róbert Kasszián O.Praem</t>
+          <t>Éles Ferenc</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G310" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Passaic, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="H310" t="inlineStr">
         <is>
-          <t>Paoli, IN, USA</t>
+          <t>New Brunswick, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="I310" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K310" t="inlineStr">
         <is>
-          <t>pastore</t>
+          <t>pároco, que também dá uma ajuda: Perth Amboy, NJ</t>
         </is>
       </c>
       <c r="N310">
-        <v>1973</v>
+        <v>1970</v>
       </c>
       <c r="O310">
-        <v>1980</v>
+        <v>1994</v>
       </c>
       <c r="Q310" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=408</t>
+          <t>/persons_v2/view.php?id=247</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311">
         <v>1976</v>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t>Horváth András Ellák O.Praem</t>
+          <t>Borsy György Engelbert OFM</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G311" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H311" t="inlineStr">
         <is>
-          <t>Szent Mihály apátság, Orange, CA, USA</t>
+          <t>Milwaukee, WI, Estados Unidos</t>
         </is>
       </c>
       <c r="I311" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Mihály apátság</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K311" t="inlineStr">
         <is>
-          <t>insegnante di latino, religione e storia medievale; in seguito si occupò delle questioni relative all’assicurazione sanitaria dei suoi confratelli</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N311">
-        <v>1973</v>
+        <v>1971</v>
       </c>
       <c r="O311">
-        <v>2018</v>
+        <v>1979</v>
       </c>
       <c r="Q311" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=417</t>
+          <t>/persons_v2/view.php?id=108</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312">
         <v>1976</v>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
-          <t>Kalmár Ottó</t>
+          <t>Bálint István József</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G312" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Bridgeport, CT, Estados Unidos</t>
         </is>
       </c>
       <c r="H312" t="inlineStr">
         <is>
-          <t>St. Mary's Catholic Church, Dwight, IL, USA</t>
+          <t>St. Ladislaus Church, South Norwalk, CT, Estados Unidos</t>
         </is>
       </c>
       <c r="I312" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J312" t="inlineStr">
         <is>
-          <t>St. Mary's Catholic Church</t>
+          <t>St. Ladislaus Church</t>
+        </is>
+      </c>
+      <c r="K312" t="inlineStr">
+        <is>
+          <t>pastor húngaro, pároco, que, entretanto, presta apoio em Fairfield, CT – São Imre</t>
         </is>
       </c>
       <c r="N312">
-        <v>1973</v>
+        <v>1971</v>
       </c>
       <c r="O312">
-        <v>1977</v>
+        <v>2014</v>
       </c>
       <c r="Q312" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=498</t>
+          <t>/persons_v2/view.php?id=58</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313">
         <v>1976</v>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t>Kertész János Tamás OFM, Dr.</t>
+          <t>Békés György Menyhért OFM</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G313" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H313" t="inlineStr">
         <is>
-          <t>Grand Blanc, MI, USA</t>
+          <t>Adelaide, Ausztrália</t>
         </is>
       </c>
       <c r="I313" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ausztrália</t>
         </is>
       </c>
       <c r="K313" t="inlineStr">
         <is>
-          <t>pastore</t>
+          <t>pároco, posteriormente aposentado</t>
         </is>
       </c>
       <c r="N313">
-        <v>1973</v>
+        <v>1971</v>
       </c>
       <c r="O313">
         <v>1978</v>
       </c>
       <c r="Q313" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=528</t>
+          <t>/persons_v2/view.php?id=77</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314">
         <v>1976</v>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
-          <t>Klug Elemér</t>
+          <t>Demkovich John, Msgr</t>
         </is>
       </c>
       <c r="E314" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G314" t="inlineStr">
         <is>
-          <t>Chicago, IL, USA</t>
+          <t>Paterson, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="H314" t="inlineStr">
         <is>
-          <t>St. Isaac Jogues Church, Niles, IL, USA</t>
+          <t>Mária mennybemenetele, Passaic, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="I314" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J314" t="inlineStr">
         <is>
-          <t>St. Isaac Jogues Church</t>
+          <t>Mária mennybemenetele</t>
         </is>
       </c>
       <c r="K314" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>pároco, entre 24 de junho de 2007 e 2 de dezembro de 2007, em Passaic, NJ – Igreja Húngara de Santo Estêvão – administrador</t>
         </is>
       </c>
       <c r="N314">
-        <v>1973</v>
+        <v>1971</v>
       </c>
       <c r="O314">
-        <v>1981</v>
+        <v>2011</v>
       </c>
       <c r="Q314" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=555</t>
+          <t>/persons_v2/view.php?id=190</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315">
         <v>1976</v>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t>Korpics Tamás</t>
+          <t>Gyimesi Gyula</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G315" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, USA</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H315" t="inlineStr">
         <is>
-          <t>Presentation of Our Lord Ukrainian Catholic Church, Lansdale, PA, USA</t>
+          <t>Canadá</t>
         </is>
       </c>
       <c r="I315" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Presentation of Our Lord Ukrainian Catholic Church</t>
+          <t>Canadá</t>
         </is>
       </c>
       <c r="K315" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>Na reforma, dedicou-se à escrita e exerceu funções como capelão auxiliar.</t>
         </is>
       </c>
       <c r="N315">
-        <v>1973</v>
+        <v>1971</v>
       </c>
       <c r="O315">
-        <v>1983</v>
+        <v>1995</v>
       </c>
       <c r="Q315" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=568</t>
+          <t>/persons_v2/view.php?id=352</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316">
         <v>1976</v>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
-          <t>Kovách Tibor Angelus OFMCap</t>
+          <t>Horányi Lajos SJ</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G316" t="inlineStr">
         <is>
-          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H316" t="inlineStr">
         <is>
-          <t>Róma, Italia</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canadá</t>
         </is>
       </c>
       <c r="I316" t="inlineStr">
         <is>
-          <t>Italia</t>
+          <t>Canadá</t>
+        </is>
+      </c>
+      <c r="J316" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K316" t="inlineStr">
         <is>
-          <t>pastore principale ungherese</t>
+          <t>trabalhou com doentes, depois como capelão no Hospital Wellesley, seguidamente no Hospital de Repouso Nossa Senhora da Misericórdia e, por fim, no Instituto LaSalle das Irmãs Escolares Cristãs, em Scarborough</t>
         </is>
       </c>
       <c r="N316">
-        <v>1973</v>
+        <v>1971</v>
       </c>
       <c r="O316">
-        <v>1997</v>
+        <v>1978</v>
       </c>
       <c r="Q316" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=579</t>
+          <t>/persons_v2/view.php?id=416</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317">
         <v>1976</v>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
-          <t>Kubinyi Gyula, Dr</t>
+          <t>Héder László Mária Sándor OSM, dr.</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G317" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="H317" t="inlineStr">
         <is>
-          <t>Erie, PA, USA</t>
+          <t>Innsbruck, Áustria</t>
         </is>
       </c>
       <c r="I317" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>parroco</t>
+          <t>Áustria</t>
         </is>
       </c>
       <c r="N317">
-        <v>1973</v>
+        <v>1971</v>
       </c>
       <c r="O317">
-        <v>2003</v>
+        <v>1979</v>
       </c>
       <c r="Q317" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=617</t>
+          <t>/persons_v2/view.php?id=389</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318">
         <v>1976</v>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
-          <t>Kádár György</t>
+          <t>Linka Ernő Ödön OSB, apát</t>
         </is>
       </c>
       <c r="E318" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G318" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H318" t="inlineStr">
         <is>
-          <t>Windsor, ON, Canada</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I318" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="J318" t="inlineStr">
+        <is>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K318" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>administrador do colégio (1971-1972), formador no seminário (1972-1978), conselheiro pedagógico e vocacional (1974-1982), pároco (1980-1982), prior e, posteriormente, abade, diretor das Instituições Sociais (1981-2005), aposentado (2005-2017)</t>
         </is>
       </c>
       <c r="N318">
-        <v>1973</v>
+        <v>1971</v>
       </c>
       <c r="O318">
-        <v>1979</v>
+        <v>2017</v>
       </c>
       <c r="Q318" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=508</t>
+          <t>/persons_v2/view.php?id=659</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319">
         <v>1976</v>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
-          <t>Kákonyi Imre Asztrik OFM, dr</t>
+          <t>Makkó Lajos</t>
         </is>
       </c>
       <c r="E319" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G319" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H319" t="inlineStr">
         <is>
-          <t>Esztergom, Ungheria</t>
+          <t>Magyarországi Szent István templom, Hamilton, ON, Canadá</t>
         </is>
       </c>
       <c r="I319" t="inlineStr">
         <is>
-          <t>Ungheria</t>
-[...4 lines deleted...]
-          <t>docente di teologia presso l’istituto teologico dell’ordine, pittore</t>
+          <t>Canadá</t>
+        </is>
+      </c>
+      <c r="J319" t="inlineStr">
+        <is>
+          <t>Magyarországi Szent István templom</t>
         </is>
       </c>
       <c r="N319">
-        <v>1973</v>
+        <v>1971</v>
       </c>
       <c r="O319">
-        <v>1990</v>
+        <v>1992</v>
       </c>
       <c r="Q319" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=509</t>
+          <t>/persons_v2/view.php?id=689</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320">
         <v>1976</v>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
-          <t>Máté József SJ</t>
+          <t>Megyer Jenő, Msgr., dr.</t>
         </is>
       </c>
       <c r="E320" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G320" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H320" t="inlineStr">
         <is>
-          <t>Toronto, ON, Canada</t>
-[...4 lines deleted...]
-          <t>Canada</t>
+          <t>Pontifical Seminary Josephinum, Colombus, OH</t>
+        </is>
+      </c>
+      <c r="J320" t="inlineStr">
+        <is>
+          <t>Pontifical Seminary Josephinum</t>
         </is>
       </c>
       <c r="K320" t="inlineStr">
         <is>
-          <t>parroco, responsabile dell’Associazione cattolica maschile, copresidente dell’Associazione degli ungheresi in Canada</t>
+          <t>professor de educação moral</t>
         </is>
       </c>
       <c r="N320">
-        <v>1973</v>
+        <v>1971</v>
       </c>
       <c r="O320">
-        <v>2007</v>
+        <v>1992</v>
       </c>
       <c r="Q320" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=716</t>
+          <t>/persons_v2/view.php?id=724</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321">
         <v>1976</v>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
-          <t>Mészáros Árpád György OFM</t>
+          <t>Meskó Lajos Géza Sch.P.</t>
         </is>
       </c>
       <c r="E321" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G321" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H321" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
+          <t>Devon, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I321" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szentháromság R. K. Egyházközség</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K321" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>professor</t>
         </is>
       </c>
       <c r="N321">
-        <v>1973</v>
+        <v>1971</v>
       </c>
       <c r="O321">
         <v>1977</v>
       </c>
       <c r="Q321" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=737</t>
+          <t>/persons_v2/view.php?id=730</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322">
         <v>1976</v>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
-          <t>Pajtás György József Bertalan SA</t>
+          <t>Miskolczy Kálmán Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E322" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G322" t="inlineStr">
         <is>
-          <t>Atonementi Testvérek (Congregatio Religiosorum)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H322" t="inlineStr">
         <is>
-          <t>Lorain, OH, USA</t>
+          <t>Cardinal Gibbons High School, Fort Lauderdale, FL, Estados Unidos</t>
         </is>
       </c>
       <c r="I322" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J322" t="inlineStr">
+        <is>
+          <t>Cardinal Gibbons High School</t>
         </is>
       </c>
       <c r="K322" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>professor</t>
         </is>
       </c>
       <c r="N322">
-        <v>1973</v>
+        <v>1971</v>
       </c>
       <c r="O322">
-        <v>1980</v>
+        <v>1981</v>
       </c>
       <c r="Q322" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=847</t>
+          <t>/persons_v2/view.php?id=752</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323">
         <v>1976</v>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
-          <t>Bobák Sándor Cirill, dr.</t>
+          <t>Molnár István</t>
         </is>
       </c>
       <c r="E323" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G323" t="inlineStr">
         <is>
-          <t>Miskolc</t>
+          <t>Calgary, AB, Canadá</t>
         </is>
       </c>
       <c r="H323" t="inlineStr">
         <is>
-          <t>Istenszülő tisztelete templom, Burton, OH, USA</t>
+          <t>Szent Erzsébet magyar templom, Calgary, AB, Canadá</t>
         </is>
       </c>
       <c r="I323" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Canadá</t>
         </is>
       </c>
       <c r="J323" t="inlineStr">
         <is>
-          <t>Istenszülő tisztelete templom</t>
+          <t>Szent Erzsébet magyar templom</t>
         </is>
       </c>
       <c r="K323" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N323">
-        <v>1974</v>
+        <v>1971</v>
       </c>
       <c r="O323">
-        <v>1987</v>
+        <v>1994</v>
       </c>
       <c r="Q323" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=91</t>
+          <t>/persons_v2/view.php?id=762</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324">
         <v>1976</v>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
-          <t>Bourdeux Ottó (SJ), dr.</t>
+          <t>Nagy József</t>
         </is>
       </c>
       <c r="E324" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G324" t="inlineStr">
         <is>
-          <t>Rotenburg, Germania</t>
+          <t>Szeged-Csanád (anteriormente: Csanád)</t>
         </is>
       </c>
       <c r="H324" t="inlineStr">
         <is>
-          <t>Excelsior, SK, Canada</t>
+          <t>Jászberény, Hungria</t>
         </is>
       </c>
       <c r="I324" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Hungria</t>
         </is>
       </c>
       <c r="K324" t="inlineStr">
         <is>
-          <t>pastore degli indigeni</t>
+          <t>na reforma</t>
         </is>
       </c>
       <c r="N324">
-        <v>1974</v>
+        <v>1971</v>
       </c>
       <c r="O324">
-        <v>1977</v>
+        <v>1982</v>
       </c>
       <c r="Q324" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=109</t>
+          <t>/persons_v2/view.php?id=792</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325">
         <v>1976</v>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
-          <t>Békési István SJ</t>
+          <t>Skerl Alphonse</t>
         </is>
       </c>
       <c r="E325" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G325" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H325" t="inlineStr">
         <is>
-          <t>Yonkers, NY, USA</t>
+          <t>Szentháromság R. K. Egyházközség, East Chicago, IN, Estados Unidos</t>
         </is>
       </c>
       <c r="I325" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J325" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K325" t="inlineStr">
         <is>
-          <t>missionario itinerante</t>
+          <t>pároco, e, ao mesmo tempo, também se encarrega da igreja de São Imre, em Gary, IN, EUA.</t>
         </is>
       </c>
       <c r="N325">
-        <v>1974</v>
+        <v>1971</v>
       </c>
       <c r="O325">
-        <v>1977</v>
+        <v>2016</v>
       </c>
       <c r="Q325" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=78</t>
+          <t>/persons_v2/view.php?id=998</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326">
         <v>1976</v>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
-          <t>Csaba László Albert Szilván OFM, Dr.</t>
+          <t>Banykó Viktor SJ</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G326" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H326" t="inlineStr">
         <is>
-          <t>Izrael</t>
-[...4 lines deleted...]
-          <t>Izrael</t>
+          <t>Lászlófalva</t>
         </is>
       </c>
       <c r="K326" t="inlineStr">
         <is>
-          <t>missionario, esperto di lingue orientali, priore del monastero di Emmaus</t>
+          <t>pastor auxiliar, cantor</t>
         </is>
       </c>
       <c r="N326">
-        <v>1974</v>
+        <v>1972</v>
       </c>
       <c r="O326">
-        <v>1984</v>
+        <v>1978</v>
       </c>
       <c r="Q326" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=137</t>
+          <t>/persons_v2/view.php?id=75</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327">
         <v>1976</v>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t>Csorba László Domonkos OFM</t>
+          <t>Bielek József SJ</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G327" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H327" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
+          <t>Yonkers, NY, Estados Unidos</t>
         </is>
       </c>
       <c r="I327" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K327" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>Redator do jornal «Szív»</t>
         </is>
       </c>
       <c r="N327">
-        <v>1974</v>
+        <v>1972</v>
       </c>
       <c r="O327">
-        <v>1982</v>
+        <v>1977</v>
       </c>
       <c r="Q327" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=166</t>
+          <t>/persons_v2/view.php?id=80</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328">
         <v>1976</v>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
-          <t>Eördögh András SJ</t>
+          <t>Fekete Ferenc</t>
         </is>
       </c>
       <c r="E328" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G328" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H328" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Canada</t>
+          <t>Hungria</t>
         </is>
       </c>
       <c r="I328" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Hungria</t>
         </is>
       </c>
       <c r="K328" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>na reforma</t>
         </is>
       </c>
       <c r="N328">
-        <v>1974</v>
+        <v>1972</v>
       </c>
       <c r="O328">
-        <v>1982</v>
+        <v>1977</v>
       </c>
       <c r="Q328" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=240</t>
+          <t>/persons_v2/view.php?id=266</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329">
         <v>1976</v>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
-          <t>Havas János SJ</t>
+          <t>Fodor Miklós Sch.P</t>
         </is>
       </c>
       <c r="E329" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G329" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H329" t="inlineStr">
         <is>
-          <t>Jersey City, NJ, USA</t>
+          <t>Devon, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I329" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K329" t="inlineStr">
         <is>
-          <t>animatore spirituale</t>
+          <t>professor</t>
         </is>
       </c>
       <c r="N329">
-        <v>1974</v>
+        <v>1972</v>
       </c>
       <c r="O329">
-        <v>1977</v>
+        <v>1980</v>
       </c>
       <c r="Q329" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=371</t>
+          <t>/persons_v2/view.php?id=278</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330">
         <v>1976</v>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
-          <t>Hegyi Márton SJ</t>
+          <t>Füz János Balázs O.Cist, apát</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G330" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H330" t="inlineStr">
         <is>
-          <t>Fordhan Egyetem, New York, NY, USA</t>
+          <t>Spring Bank, WI, Estados Unidos</t>
         </is>
       </c>
       <c r="I330" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Fordhan Egyetem</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K330" t="inlineStr">
         <is>
-          <t>Professore di biologia, in pensione dal 2003, ma continua a insegnare. Nel frattempo, è assistente pastore a Passaic, NJ, USA, e a Yorkers, NJ, USA</t>
+          <t>barra, entretanto, por volta de 1972–1977, mestre de noviços</t>
         </is>
       </c>
       <c r="N330">
-        <v>1974</v>
+        <v>1972</v>
       </c>
       <c r="O330">
-        <v>2008</v>
+        <v>1989</v>
       </c>
       <c r="Q330" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=378</t>
+          <t>/persons_v2/view.php?id=297</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331">
         <v>1976</v>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
-          <t>Jász László</t>
+          <t>Füzér István Julián OFM, dr</t>
         </is>
       </c>
       <c r="E331" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G331" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H331" t="inlineStr">
         <is>
-          <t>Alsó-Viziváros, Budapest, Ungheria</t>
+          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="I331" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J331" t="inlineStr">
         <is>
-          <t>Alsó-Viziváros</t>
+          <t>Nagyboldogasszony R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K331" t="inlineStr">
         <is>
-          <t>viceparroco</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N331">
-        <v>1974</v>
+        <v>1972</v>
       </c>
       <c r="O331">
-        <v>1978</v>
+        <v>1984</v>
       </c>
       <c r="Q331" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=483</t>
+          <t>/persons_v2/view.php?id=298</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332">
         <v>1976</v>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
-          <t>Kalmár Ottó</t>
+          <t>Kléner Imre László</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G332" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H332" t="inlineStr">
         <is>
-          <t>St. Charles, MI, USA</t>
+          <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I332" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="K332" t="inlineStr">
+        <is>
+          <t>missionário</t>
         </is>
       </c>
       <c r="N332">
-        <v>1974</v>
+        <v>1972</v>
       </c>
       <c r="O332">
-        <v>1977</v>
+        <v>1978</v>
       </c>
       <c r="Q332" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=498</t>
+          <t>/persons_v2/view.php?id=554</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333">
         <v>1976</v>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
-          <t>Kassovic Kálmán</t>
+          <t>Kocsis József, Msgr.</t>
         </is>
       </c>
       <c r="E333" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G333" t="inlineStr">
         <is>
-          <t>Peoria, IL, USA</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H333" t="inlineStr">
         <is>
-          <t>St. Joseph's Nursing Home, Lac du Flambeau, WI, USA</t>
+          <t>Montréal, QC, Canadá</t>
         </is>
       </c>
       <c r="I333" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. Joseph's Nursing Home</t>
+          <t>Canadá</t>
         </is>
       </c>
       <c r="K333" t="inlineStr">
         <is>
-          <t>in pensione</t>
+          <t>aposentado, colaborava na igreja da Nossa Senhora dos Húngaros e, mais tarde, prestava assistência aos doentes na Casa Santa Isabel dos Padres Jesuítas, em Hamilton</t>
         </is>
       </c>
       <c r="N333">
-        <v>1974</v>
+        <v>1972</v>
       </c>
       <c r="O333">
-        <v>1981</v>
+        <v>1990</v>
       </c>
       <c r="Q333" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=504</t>
+          <t>/persons_v2/view.php?id=558</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334">
         <v>1976</v>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
-          <t>Kelemen Kálmán Konrád OFM</t>
+          <t>Lawrence C. Ferenc</t>
         </is>
       </c>
       <c r="E334" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G334" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Allentown, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="H334" t="inlineStr">
         <is>
-          <t>Farrell, OH, USA</t>
+          <t>Brockton, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I334" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K334" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N334">
-        <v>1974</v>
+        <v>1972</v>
       </c>
       <c r="O334">
-        <v>1983</v>
+        <v>1984</v>
       </c>
       <c r="Q334" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=515</t>
+          <t>/persons_v2/view.php?id=636</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335">
         <v>1976</v>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
-          <t>Kish Gábor SJ</t>
+          <t>Maczkó József</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G335" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H335" t="inlineStr">
         <is>
-          <t>Yonkers, NY, USA</t>
+          <t>Trenton, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="I335" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K335" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>na reforma</t>
         </is>
       </c>
       <c r="N335">
-        <v>1974</v>
+        <v>1972</v>
       </c>
       <c r="O335">
-        <v>1993</v>
+        <v>1978</v>
       </c>
       <c r="Q335" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=535</t>
+          <t>/persons_v2/view.php?id=677</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336">
         <v>1976</v>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
-          <t>Kovách János</t>
+          <t>Major Imre Márk (O.Cist), Dr.</t>
         </is>
       </c>
       <c r="E336" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G336" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H336" t="inlineStr">
         <is>
-          <t>Szent Makrina templom, San Mateo, CA, USA</t>
+          <t>Dallas, TX, Estados Unidos</t>
         </is>
       </c>
       <c r="I336" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Makrina templom</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K336" t="inlineStr">
         <is>
-          <t>Nel frattempo: Albuquerque, NM, USA – Chiesa di Nostra Signora del Perpetuo Soccorso</t>
+          <t>professor do ensino secundário, entretanto em Grand Prairie, TX, EUA – capelão de convento, 1972 – 1976 em Plano, TX, EUA – professor universitário</t>
         </is>
       </c>
       <c r="N336">
-        <v>1974</v>
+        <v>1972</v>
       </c>
       <c r="O336">
-        <v>1978</v>
+        <v>1981</v>
       </c>
       <c r="Q336" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=578</t>
+          <t>/persons_v2/view.php?id=688</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337">
         <v>1976</v>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
-          <t>Kázmér Tamás</t>
+          <t>Molnár Antal, Msgr.</t>
         </is>
       </c>
       <c r="E337" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G337" t="inlineStr">
         <is>
-          <t>Trenton, NJ, USA</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H337" t="inlineStr">
         <is>
-          <t>Philipsburg, NJ, USA</t>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I337" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J337" t="inlineStr">
+        <is>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K337" t="inlineStr">
         <is>
-          <t>assistente pastorale</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N337">
-        <v>1974</v>
+        <v>1972</v>
       </c>
       <c r="O337">
-        <v>1985</v>
+        <v>1977</v>
       </c>
       <c r="Q337" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=512</t>
+          <t>/persons_v2/view.php?id=758</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338">
         <v>1976</v>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
-          <t>Magyar József, Dr.</t>
+          <t>Nagy Ferenc SJ, Dr.</t>
         </is>
       </c>
       <c r="E338" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G338" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H338" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+          <t>Róma, Itália</t>
         </is>
       </c>
       <c r="I338" t="inlineStr">
         <is>
-          <t>Brazília</t>
-[...4 lines deleted...]
-          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+          <t>Itália</t>
         </is>
       </c>
       <c r="K338" t="inlineStr">
         <is>
-          <t>in pensione</t>
+          <t>colaborador húngaro da Rádio Vaticano, capelão</t>
         </is>
       </c>
       <c r="N338">
-        <v>1974</v>
+        <v>1972</v>
       </c>
       <c r="O338">
-        <v>1988</v>
+        <v>1980</v>
       </c>
       <c r="Q338" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=683</t>
+          <t>/persons_v2/view.php?id=788</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339">
         <v>1976</v>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
-          <t>Mihályi Imre Gilbert O.Praem</t>
+          <t>Nemes Ödön SJ</t>
         </is>
       </c>
       <c r="E339" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G339" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H339" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Chicago, IL, USA</t>
+          <t>Kamakura (鎌倉市), Japán</t>
         </is>
       </c>
       <c r="I339" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Japán</t>
         </is>
       </c>
       <c r="K339" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>orientador espiritual</t>
         </is>
       </c>
       <c r="N339">
-        <v>1974</v>
+        <v>1972</v>
       </c>
       <c r="O339">
-        <v>1991</v>
+        <v>1977</v>
       </c>
       <c r="Q339" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=745</t>
+          <t>/persons_v2/view.php?id=803</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340">
         <v>1976</v>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
-          <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
+          <t>Németh Béla Maurus OSB</t>
         </is>
       </c>
       <c r="E340" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
-          <t>vescovo</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G340" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H340" t="inlineStr">
         <is>
-          <t>University of St. Michael’s College, Toronto, ON, Canada</t>
+          <t>Priory School, Woodside, CA, Estados Unidos</t>
         </is>
       </c>
       <c r="I340" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J340" t="inlineStr">
         <is>
-          <t>University of St. Michael’s College</t>
+          <t>Priory School</t>
         </is>
       </c>
       <c r="K340" t="inlineStr">
         <is>
-          <t>il professore di teologia</t>
+          <t>professor de biologia, ao mesmo tempo motorista do autocarro escolar, bem como responsável pela gestão dos assuntos económicos da comunidade beneditina e da escola, e seu administrador</t>
         </is>
       </c>
       <c r="N340">
-        <v>1974</v>
+        <v>1972</v>
       </c>
       <c r="O340">
-        <v>1984</v>
+        <v>2004</v>
       </c>
       <c r="Q340" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=746</t>
+          <t>/persons_v2/view.php?id=809</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341">
         <v>1976</v>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
-          <t>Molnár Miklós SJ</t>
+          <t>Sipos D. József</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G341" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Fort Wayne – South Bend, IN, Estados Unidos</t>
         </is>
       </c>
       <c r="H341" t="inlineStr">
         <is>
-          <t>London, ON, Canada</t>
+          <t>Highland, IN, Estados Unidos</t>
         </is>
       </c>
       <c r="I341" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K341" t="inlineStr">
         <is>
-          <t>amministratore della comunità ungherese</t>
+          <t>na reforma</t>
         </is>
       </c>
       <c r="N341">
-        <v>1974</v>
+        <v>1972</v>
       </c>
       <c r="O341">
-        <v>1990</v>
+        <v>1983</v>
       </c>
       <c r="Q341" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=767</t>
+          <t>/persons_v2/view.php?id=991</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342">
         <v>1976</v>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
-          <t>Nagy Béla, Dr.</t>
+          <t>Bali Béla (SDB)</t>
         </is>
       </c>
       <c r="E342" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G342" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H342" t="inlineStr">
         <is>
-          <t>Vecsés, Ungheria</t>
+          <t>Szent Anna Plébánia, Vécs, Hungria</t>
         </is>
       </c>
       <c r="I342" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Hungria</t>
+        </is>
+      </c>
+      <c r="J342" t="inlineStr">
+        <is>
+          <t>Szent Anna Plébánia</t>
         </is>
       </c>
       <c r="K342" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N342">
-        <v>1974</v>
+        <v>1973</v>
       </c>
       <c r="O342">
-        <v>1986</v>
+        <v>1977</v>
       </c>
       <c r="Q342" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=785</t>
+          <t>/persons_v2/view.php?id=35</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343">
         <v>1976</v>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
-          <t>Nagy Menyhért Mojzes O.Cist, Dr.</t>
+          <t>Barna Sándor</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G343" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Miskolc</t>
         </is>
       </c>
       <c r="H343" t="inlineStr">
         <is>
-          <t>University of Dallas, Dallas, TX, USA</t>
+          <t>Welland, ON, Canadá</t>
         </is>
       </c>
       <c r="I343" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>University of Dallas</t>
+          <t>Canadá</t>
         </is>
       </c>
       <c r="K343" t="inlineStr">
         <is>
-          <t>docente universitario (lingua francese)</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N343">
-        <v>1974</v>
+        <v>1973</v>
       </c>
       <c r="O343">
-        <v>1996</v>
+        <v>1978</v>
       </c>
       <c r="Q343" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=797</t>
+          <t>/persons_v2/view.php?id=45</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344">
         <v>1976</v>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
-          <t>Novák Ervin Emilián (O.Cist)</t>
+          <t>Bodnár Vince</t>
         </is>
       </c>
       <c r="E344" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G344" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
-[...14 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Hartford, CT, Estados Unidos</t>
         </is>
       </c>
       <c r="K344" t="inlineStr">
         <is>
-          <t>insegnante di liceo</t>
+          <t>na reforma</t>
         </is>
       </c>
       <c r="N344">
-        <v>1974</v>
-[...4 lines deleted...]
-        </is>
+        <v>1973</v>
+      </c>
+      <c r="O344">
+        <v>1988</v>
       </c>
       <c r="Q344" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=823</t>
+          <t>/persons_v2/view.php?id=95</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345">
         <v>1976</v>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
-          <t>Őrsy László SJ, Dr.</t>
+          <t>Borbély István SJ</t>
         </is>
       </c>
       <c r="E345" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G345" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>jezsuita</t>
         </is>
       </c>
       <c r="H345" t="inlineStr">
         <is>
-          <t>Georgetown Egyetem, Washington DC, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canadá</t>
         </is>
       </c>
       <c r="I345" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Canadá</t>
         </is>
       </c>
       <c r="J345" t="inlineStr">
         <is>
-          <t>Georgetown Egyetem</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K345" t="inlineStr">
         <is>
-          <t>professore di diritto canonico</t>
+          <t>na reforma</t>
         </is>
       </c>
       <c r="N345">
-        <v>1974</v>
+        <v>1973</v>
       </c>
       <c r="O345">
-        <v>1993</v>
+        <v>1979</v>
       </c>
       <c r="Q345" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=844</t>
+          <t>/persons_v2/view.php?id=104</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346">
         <v>1976</v>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
-          <t>Benkő Antal SJ</t>
+          <t>Bóday Jenő SJ</t>
         </is>
       </c>
       <c r="E346" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G346" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H346" t="inlineStr">
         <is>
-          <t>Klagenfurt, Austria</t>
+          <t>Magyarországi Szent István templom, Hamilton, ON, Canadá</t>
         </is>
       </c>
       <c r="I346" t="inlineStr">
         <is>
-          <t>Austria</t>
+          <t>Canadá</t>
+        </is>
+      </c>
+      <c r="J346" t="inlineStr">
+        <is>
+          <t>Magyarországi Szent István templom</t>
         </is>
       </c>
       <c r="K346" t="inlineStr">
         <is>
-          <t>Redattore della rivista *Szolgálat*, responsabile amministrativo del convento</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N346">
-        <v>1975</v>
+        <v>1973</v>
       </c>
       <c r="O346">
-        <v>1986</v>
+        <v>1979</v>
       </c>
       <c r="Q346" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=67</t>
+          <t>/persons_v2/view.php?id=93</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347">
         <v>1976</v>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
-          <t>Csókay Károly SJ</t>
+          <t>Cserháti Ferenc, esztergom-budapesti segédpüspök</t>
         </is>
       </c>
       <c r="E347" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Bispo</t>
         </is>
       </c>
       <c r="G347" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Szatmár (anteriormente: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="H347" t="inlineStr">
         <is>
-          <t>Montréal, QC, Canada</t>
+          <t>Máramarossziget, Romênia</t>
         </is>
       </c>
       <c r="I347" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Romênia</t>
         </is>
       </c>
       <c r="K347" t="inlineStr">
         <is>
-          <t>viceparroco</t>
+          <t>capelão</t>
         </is>
       </c>
       <c r="N347">
-        <v>1975</v>
+        <v>1973</v>
       </c>
       <c r="O347">
-        <v>1981</v>
+        <v>1979</v>
       </c>
       <c r="Q347" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=171</t>
+          <t>/persons_v2/view.php?id=154</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348">
         <v>1976</v>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
-          <t>Deák Ferenc SJ</t>
+          <t>Csiszár István</t>
         </is>
       </c>
       <c r="E348" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G348" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H348" t="inlineStr">
         <is>
-          <t>Montréal, QC, Canada</t>
+          <t>Our Lady of the Assumption, Brantford, ON, Canadá</t>
         </is>
       </c>
       <c r="I348" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Canadá</t>
+        </is>
+      </c>
+      <c r="J348" t="inlineStr">
+        <is>
+          <t>Our Lady of the Assumption</t>
         </is>
       </c>
       <c r="K348" t="inlineStr">
         <is>
-          <t>pastore ungherese (parroco dal 1979 al 1985 e dal 1993 al 2007; nel frattempo, pastore)</t>
+          <t>capelão</t>
         </is>
       </c>
       <c r="N348">
-        <v>1975</v>
+        <v>1973</v>
       </c>
       <c r="O348">
-        <v>2007</v>
+        <v>1980</v>
       </c>
       <c r="Q348" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=181</t>
+          <t>/persons_v2/view.php?id=161</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349">
         <v>1976</v>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
-          <t>Farkasfalvy Miklós Dénes O.Cist, Dr., apát</t>
+          <t>Feigl Rudolf SJ</t>
         </is>
       </c>
       <c r="E349" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Irmão religioso (não ordenado sacerdote)</t>
         </is>
       </c>
       <c r="G349" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H349" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canadá</t>
         </is>
       </c>
       <c r="I349" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Canadá</t>
         </is>
       </c>
       <c r="J349" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K349" t="inlineStr">
         <is>
-          <t>preside di liceo</t>
+          <t>ministro, assistente pastoral, responsável pelos acólitos</t>
         </is>
       </c>
       <c r="N349">
-        <v>1975</v>
+        <v>1973</v>
       </c>
       <c r="O349">
-        <v>1981</v>
+        <v>2004</v>
       </c>
       <c r="Q349" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=252</t>
+          <t>/persons_v2/view.php?id=263</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350">
         <v>1976</v>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
-          <t>Fölföldy Béla Barnabás</t>
+          <t>Füzes József Zalán OFM</t>
         </is>
       </c>
       <c r="E350" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G350" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H350" t="inlineStr">
         <is>
-          <t>Mt. Sterling, KY, USA</t>
+          <t>Szent István R. K. Egyházközség, New York, NY, Estados Unidos</t>
         </is>
       </c>
       <c r="I350" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J350" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K350" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>pastor húngaro</t>
         </is>
       </c>
       <c r="N350">
-        <v>1975</v>
+        <v>1973</v>
       </c>
       <c r="O350">
-        <v>1979</v>
+        <v>1982</v>
       </c>
       <c r="Q350" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=286</t>
+          <t>/persons_v2/view.php?id=299</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351">
         <v>1976</v>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
-          <t>Giriny János</t>
+          <t>Hoffmann Dezső Fábián (OFM)</t>
         </is>
       </c>
       <c r="E351" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G351" t="inlineStr">
         <is>
-          <t>Toronto, ON, Canada</t>
+          <t>ferences (Ordo Fratrum Minorum) (szlovák rendtartomány)</t>
         </is>
       </c>
       <c r="H351" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Canada</t>
+          <t>Miami, FL, Estados Unidos</t>
         </is>
       </c>
       <c r="I351" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K351" t="inlineStr">
         <is>
-          <t>pastore</t>
+          <t>na reforma</t>
         </is>
       </c>
       <c r="N351">
-        <v>1975</v>
+        <v>1973</v>
       </c>
       <c r="O351">
         <v>1985</v>
       </c>
       <c r="Q351" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=328</t>
+          <t>/persons_v2/view.php?id=404</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352">
         <v>1976</v>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
-          <t>Hoffer Lipót József OSB, dr.</t>
+          <t>Holba Róbert Kasszián O.Praem</t>
         </is>
       </c>
       <c r="E352" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G352" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H352" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
+          <t>Paoli, IN, Estados Unidos</t>
         </is>
       </c>
       <c r="I352" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K352" t="inlineStr">
         <is>
-          <t>pastore</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N352">
-        <v>1975</v>
+        <v>1973</v>
       </c>
       <c r="O352">
-        <v>1977</v>
+        <v>1980</v>
       </c>
       <c r="Q352" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=403</t>
+          <t>/persons_v2/view.php?id=408</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353">
         <v>1976</v>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
-          <t>Horváth Lajos, Msgr.</t>
+          <t>Horváth András Ellák O.Praem</t>
         </is>
       </c>
       <c r="E353" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G353" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H353" t="inlineStr">
         <is>
-          <t>Győr, Ungheria</t>
+          <t>Szent Mihály apátság, Orange, CA, Estados Unidos</t>
         </is>
       </c>
       <c r="I353" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J353" t="inlineStr">
+        <is>
+          <t>Szent Mihály apátság</t>
         </is>
       </c>
       <c r="K353" t="inlineStr">
         <is>
-          <t>canonico della cattedrale</t>
+          <t>professor de latim, religião e história da Idade Média, tendo posteriormente tratado dos assuntos relacionados com o seguro de saúde dos seus confrades</t>
         </is>
       </c>
       <c r="N353">
-        <v>1975</v>
+        <v>1973</v>
       </c>
       <c r="O353">
-        <v>1980</v>
+        <v>2018</v>
       </c>
       <c r="Q353" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=429</t>
+          <t>/persons_v2/view.php?id=417</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354">
         <v>1976</v>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
-          <t>Jelinek Antal</t>
+          <t>Kalmár Ottó</t>
         </is>
       </c>
       <c r="E354" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G354" t="inlineStr">
         <is>
-          <t>Esztergom</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H354" t="inlineStr">
         <is>
-          <t>Alsó-Viziváros, Budapest, Ungheria</t>
+          <t>St. Mary's Catholic Church, Dwight, IL, Estados Unidos</t>
         </is>
       </c>
       <c r="I354" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J354" t="inlineStr">
         <is>
-          <t>Alsó-Viziváros</t>
-[...4 lines deleted...]
-          <t>viceparroco</t>
+          <t>St. Mary's Catholic Church</t>
         </is>
       </c>
       <c r="N354">
-        <v>1975</v>
+        <v>1973</v>
       </c>
       <c r="O354">
-        <v>1978</v>
+        <v>1977</v>
       </c>
       <c r="Q354" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=486</t>
+          <t>/persons_v2/view.php?id=498</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355">
         <v>1976</v>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
         <is>
-          <t>Kada Lajos, Thibica-i címzetes érsek</t>
+          <t>Kertész János Tamás OFM, Dr.</t>
         </is>
       </c>
       <c r="E355" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
-          <t>vescovo</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G355" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H355" t="inlineStr">
         <is>
-          <t>Apostoli nunciatúra, San José, Costa Rica</t>
+          <t>Grand Blanc, MI, Estados Unidos</t>
         </is>
       </c>
       <c r="I355" t="inlineStr">
         <is>
-          <t>Costa Rica</t>
-[...4 lines deleted...]
-          <t>Apostoli nunciatúra</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K355" t="inlineStr">
         <is>
-          <t>nunzio apostolico</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N355">
-        <v>1975</v>
+        <v>1973</v>
       </c>
       <c r="O355">
-        <v>1984</v>
+        <v>1978</v>
       </c>
       <c r="Q355" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=880</t>
+          <t>/persons_v2/view.php?id=528</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356">
         <v>1976</v>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
-          <t>Kiss Máté János OFM</t>
+          <t>Klug Elemér</t>
         </is>
       </c>
       <c r="E356" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G356" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Chicago, IL, Estados Unidos</t>
         </is>
       </c>
       <c r="H356" t="inlineStr">
         <is>
-          <t>Flint, MI, USA</t>
+          <t>St. Isaac Jogues Church, Niles, IL, Estados Unidos</t>
         </is>
       </c>
       <c r="I356" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J356" t="inlineStr">
+        <is>
+          <t>St. Isaac Jogues Church</t>
         </is>
       </c>
       <c r="K356" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N356">
-        <v>1975</v>
+        <v>1973</v>
       </c>
       <c r="O356">
-        <v>1995</v>
+        <v>1981</v>
       </c>
       <c r="Q356" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=549</t>
+          <t>/persons_v2/view.php?id=555</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357">
         <v>1976</v>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
-          <t>Kozma György SJ, dr</t>
+          <t>Korpics Tamás</t>
         </is>
       </c>
       <c r="E357" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G357" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
+          <t>Philadelphia, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="H357" t="inlineStr">
         <is>
-          <t>Innsburck, Austria</t>
+          <t>Presentation of Our Lord Ukrainian Catholic Church, Lansdale, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I357" t="inlineStr">
         <is>
-          <t>Austria</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J357" t="inlineStr">
+        <is>
+          <t>Presentation of Our Lord Ukrainian Catholic Church</t>
         </is>
       </c>
       <c r="K357" t="inlineStr">
         <is>
-          <t>frequentare l’università</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N357">
-        <v>1975</v>
+        <v>1973</v>
       </c>
       <c r="O357">
-        <v>1978</v>
+        <v>1983</v>
       </c>
       <c r="Q357" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=594</t>
+          <t>/persons_v2/view.php?id=568</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358">
         <v>1976</v>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
-          <t>Leavy Matthew Máté OSB, apát</t>
+          <t>Kovách Tibor Angelus OFMCap</t>
         </is>
       </c>
       <c r="E358" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G358" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
         </is>
       </c>
       <c r="H358" t="inlineStr">
         <is>
-          <t>Woodside, CA, USA</t>
+          <t>Róma, Itália</t>
         </is>
       </c>
       <c r="I358" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Itália</t>
         </is>
       </c>
       <c r="K358" t="inlineStr">
         <is>
-          <t>insegnante</t>
+          <t>pastor principal húngaro</t>
         </is>
       </c>
       <c r="N358">
-        <v>1975</v>
+        <v>1973</v>
       </c>
       <c r="O358">
-        <v>1977</v>
+        <v>1997</v>
       </c>
       <c r="Q358" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=641</t>
+          <t>/persons_v2/view.php?id=579</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359">
         <v>1976</v>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
-          <t>Lőrinczy Ferenc Gábor</t>
+          <t>Kubinyi Gyula, Dr</t>
         </is>
       </c>
       <c r="E359" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G359" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Pittsburgh, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="H359" t="inlineStr">
         <is>
-          <t>Soroksár, Budapest, Ungheria</t>
+          <t>Erie, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I359" t="inlineStr">
         <is>
-          <t>Ungheria</t>
-[...4 lines deleted...]
-          <t>Soroksár</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K359" t="inlineStr">
         <is>
-          <t>insegnante di religione</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N359">
-        <v>1975</v>
+        <v>1973</v>
       </c>
       <c r="O359">
-        <v>1977</v>
+        <v>2003</v>
       </c>
       <c r="Q359" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=670</t>
+          <t>/persons_v2/view.php?id=617</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360">
         <v>1976</v>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
-          <t>Nyika Béla, Dr.</t>
+          <t>Kádár György</t>
         </is>
       </c>
       <c r="E360" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G360" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H360" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
+          <t>Windsor, ON, Canadá</t>
         </is>
       </c>
       <c r="I360" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Canadá</t>
         </is>
       </c>
       <c r="K360" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N360">
-        <v>1975</v>
+        <v>1973</v>
       </c>
       <c r="O360">
-        <v>1981</v>
+        <v>1979</v>
       </c>
       <c r="Q360" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=827</t>
+          <t>/persons_v2/view.php?id=508</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361">
         <v>1976</v>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
-          <t>Orbán Miklós SJ</t>
+          <t>Kákonyi Imre Asztrik OFM, dr</t>
         </is>
       </c>
       <c r="E361" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G361" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H361" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada</t>
+          <t>Esztergom, Hungria</t>
         </is>
       </c>
       <c r="I361" t="inlineStr">
         <is>
-          <t>Canada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Hungria</t>
         </is>
       </c>
       <c r="K361" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>professor de teologia na faculdade de teologia da ordem, pintor</t>
         </is>
       </c>
       <c r="N361">
-        <v>1975</v>
+        <v>1973</v>
       </c>
       <c r="O361">
-        <v>1999</v>
+        <v>1990</v>
       </c>
       <c r="Q361" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=836</t>
+          <t>/persons_v2/view.php?id=509</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362">
         <v>1976</v>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
         <is>
-          <t>Perjés Antal Patrik OCD</t>
+          <t>Máté József SJ</t>
         </is>
       </c>
       <c r="E362" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G362" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H362" t="inlineStr">
         <is>
-          <t>Napa, CA, USA</t>
+          <t>Toronto, ON, Canadá</t>
         </is>
       </c>
       <c r="I362" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Canadá</t>
         </is>
       </c>
       <c r="K362" t="inlineStr">
         <is>
-          <t>in pensione</t>
+          <t>pároco, presidente da Associação Católica de Homens, copresidente da Federação dos Húngaros do Canadá</t>
         </is>
       </c>
       <c r="N362">
-        <v>1975</v>
+        <v>1973</v>
       </c>
       <c r="O362">
-        <v>1993</v>
+        <v>2007</v>
       </c>
       <c r="Q362" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=865</t>
+          <t>/persons_v2/view.php?id=716</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363">
         <v>1976</v>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
-          <t>Pesznyák Béla</t>
+          <t>Mészáros Árpád György OFM</t>
         </is>
       </c>
       <c r="E363" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G363" t="inlineStr">
         <is>
-          <t>Szabadka, Serbia</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H363" t="inlineStr">
         <is>
-          <t>Cservenka, Jugoszlávia</t>
+          <t>Szentháromság R. K. Egyházközség, Barberton, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I363" t="inlineStr">
         <is>
-          <t>Jugoszlávia</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J363" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K363" t="inlineStr">
         <is>
-          <t>viceparroco</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N363">
-        <v>1975</v>
+        <v>1973</v>
       </c>
       <c r="O363">
-        <v>1979</v>
+        <v>1977</v>
       </c>
       <c r="Q363" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=867</t>
+          <t>/persons_v2/view.php?id=737</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364">
         <v>1976</v>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
         <is>
-          <t>Pesznyák Béla</t>
+          <t>Pajtás György József Bertalan SA</t>
         </is>
       </c>
       <c r="E364" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G364" t="inlineStr">
         <is>
-          <t>Szabadka, Serbia</t>
+          <t>Atonementi Testvérek (Congregatio Religiosorum)</t>
         </is>
       </c>
       <c r="H364" t="inlineStr">
         <is>
-          <t>Szivác, Jugoszlávia</t>
+          <t>Lorain, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I364" t="inlineStr">
         <is>
-          <t>Jugoszlávia</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K364" t="inlineStr">
         <is>
-          <t>viceparroco</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N364">
-        <v>1975</v>
+        <v>1973</v>
       </c>
       <c r="O364">
-        <v>1979</v>
+        <v>1980</v>
       </c>
       <c r="Q364" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=867</t>
+          <t>/persons_v2/view.php?id=847</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365">
         <v>1976</v>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
+          <t>Plankó János</t>
+        </is>
+      </c>
+      <c r="E365" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F365" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G365" t="inlineStr">
+        <is>
+          <t>Eger</t>
+        </is>
+      </c>
+      <c r="H365" t="inlineStr">
+        <is>
+          <t>Pátroha, Hungria</t>
+        </is>
+      </c>
+      <c r="I365" t="inlineStr">
+        <is>
+          <t>Hungria</t>
+        </is>
+      </c>
+      <c r="K365" t="inlineStr">
+        <is>
+          <t>na reforma</t>
+        </is>
+      </c>
+      <c r="N365">
+        <v>1973</v>
+      </c>
+      <c r="O365">
+        <v>1977</v>
+      </c>
+      <c r="Q365" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=884</t>
+        </is>
+      </c>
+    </row>
+    <row r="366">
+      <c r="A366">
+        <v>1976</v>
+      </c>
+      <c r="B366" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C366" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D366" t="inlineStr">
+        <is>
+          <t>Póta László SJ, szerzetestestvér</t>
+        </is>
+      </c>
+      <c r="E366" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F366" t="inlineStr">
+        <is>
+          <t>Irmão religioso (não ordenado sacerdote)</t>
+        </is>
+      </c>
+      <c r="G366" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H366" t="inlineStr">
+        <is>
+          <t>Courtland, ON, Canadá</t>
+        </is>
+      </c>
+      <c r="I366" t="inlineStr">
+        <is>
+          <t>Canadá</t>
+        </is>
+      </c>
+      <c r="K366" t="inlineStr">
+        <is>
+          <t>ministro e faz-tudo, auxiliar de hospital, ano sabático em 1974</t>
+        </is>
+      </c>
+      <c r="N366">
+        <v>1973</v>
+      </c>
+      <c r="O366">
+        <v>1978</v>
+      </c>
+      <c r="Q366" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=898</t>
+        </is>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367">
+        <v>1976</v>
+      </c>
+      <c r="B367" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C367" t="inlineStr">
+        <is>
+          <t>Ministério na pátria</t>
+        </is>
+      </c>
+      <c r="D367" t="inlineStr">
+        <is>
+          <t>Rokonai József</t>
+        </is>
+      </c>
+      <c r="E367" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F367" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G367" t="inlineStr">
+        <is>
+          <t>Vác</t>
+        </is>
+      </c>
+      <c r="H367" t="inlineStr">
+        <is>
+          <t>Papi Otthon, Székesfehérvár, Hungria</t>
+        </is>
+      </c>
+      <c r="I367" t="inlineStr">
+        <is>
+          <t>Hungria</t>
+        </is>
+      </c>
+      <c r="J367" t="inlineStr">
+        <is>
+          <t>Papi Otthon</t>
+        </is>
+      </c>
+      <c r="K367" t="inlineStr">
+        <is>
+          <t>na reforma, e, entretanto, ensina japonês</t>
+        </is>
+      </c>
+      <c r="N367">
+        <v>1973</v>
+      </c>
+      <c r="O367">
+        <v>1991</v>
+      </c>
+      <c r="Q367" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=940</t>
+        </is>
+      </c>
+    </row>
+    <row r="368">
+      <c r="A368">
+        <v>1976</v>
+      </c>
+      <c r="B368" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C368" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D368" t="inlineStr">
+        <is>
+          <t>Schwáb András SJ</t>
+        </is>
+      </c>
+      <c r="E368" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F368" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G368" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H368" t="inlineStr">
+        <is>
+          <t>Rio de Janiero, Brazília</t>
+        </is>
+      </c>
+      <c r="I368" t="inlineStr">
+        <is>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="K368" t="inlineStr">
+        <is>
+          <t>professor de filosofia, diretor espiritual³</t>
+        </is>
+      </c>
+      <c r="N368">
+        <v>1973</v>
+      </c>
+      <c r="O368">
+        <v>1984</v>
+      </c>
+      <c r="Q368" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=977</t>
+        </is>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369">
+        <v>1976</v>
+      </c>
+      <c r="B369" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C369" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D369" t="inlineStr">
+        <is>
+          <t>Bobák Sándor Cirill, dr.</t>
+        </is>
+      </c>
+      <c r="E369" t="inlineStr">
+        <is>
+          <t>Católico grego</t>
+        </is>
+      </c>
+      <c r="F369" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G369" t="inlineStr">
+        <is>
+          <t>Miskolc</t>
+        </is>
+      </c>
+      <c r="H369" t="inlineStr">
+        <is>
+          <t>Istenszülő tisztelete templom, Burton, OH, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I369" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J369" t="inlineStr">
+        <is>
+          <t>Istenszülő tisztelete templom</t>
+        </is>
+      </c>
+      <c r="K369" t="inlineStr">
+        <is>
+          <t>pároco</t>
+        </is>
+      </c>
+      <c r="N369">
+        <v>1974</v>
+      </c>
+      <c r="O369">
+        <v>1987</v>
+      </c>
+      <c r="Q369" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=91</t>
+        </is>
+      </c>
+    </row>
+    <row r="370">
+      <c r="A370">
+        <v>1976</v>
+      </c>
+      <c r="B370" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C370" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D370" t="inlineStr">
+        <is>
+          <t>Bourdeux Ottó (SJ), dr.</t>
+        </is>
+      </c>
+      <c r="E370" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F370" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G370" t="inlineStr">
+        <is>
+          <t>Rotenburg, Alemanha</t>
+        </is>
+      </c>
+      <c r="H370" t="inlineStr">
+        <is>
+          <t>Excelsior, SK, Canadá</t>
+        </is>
+      </c>
+      <c r="I370" t="inlineStr">
+        <is>
+          <t>Canadá</t>
+        </is>
+      </c>
+      <c r="K370" t="inlineStr">
+        <is>
+          <t>pastor dos indígenas</t>
+        </is>
+      </c>
+      <c r="N370">
+        <v>1974</v>
+      </c>
+      <c r="O370">
+        <v>1977</v>
+      </c>
+      <c r="Q370" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=109</t>
+        </is>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371">
+        <v>1976</v>
+      </c>
+      <c r="B371" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C371" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D371" t="inlineStr">
+        <is>
+          <t>Békési István SJ</t>
+        </is>
+      </c>
+      <c r="E371" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F371" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G371" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H371" t="inlineStr">
+        <is>
+          <t>Yonkers, NY, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I371" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="K371" t="inlineStr">
+        <is>
+          <t>missionário itinerante</t>
+        </is>
+      </c>
+      <c r="N371">
+        <v>1974</v>
+      </c>
+      <c r="O371">
+        <v>1977</v>
+      </c>
+      <c r="Q371" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=78</t>
+        </is>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372">
+        <v>1976</v>
+      </c>
+      <c r="B372" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C372" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D372" t="inlineStr">
+        <is>
+          <t>Csaba László Albert Szilván OFM, Dr.</t>
+        </is>
+      </c>
+      <c r="E372" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F372" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G372" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+        </is>
+      </c>
+      <c r="H372" t="inlineStr">
+        <is>
+          <t>Izrael</t>
+        </is>
+      </c>
+      <c r="I372" t="inlineStr">
+        <is>
+          <t>Izrael</t>
+        </is>
+      </c>
+      <c r="K372" t="inlineStr">
+        <is>
+          <t>missionário, especialista em línguas orientais, superior do mosteiro de Emaús</t>
+        </is>
+      </c>
+      <c r="N372">
+        <v>1974</v>
+      </c>
+      <c r="O372">
+        <v>1984</v>
+      </c>
+      <c r="Q372" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=137</t>
+        </is>
+      </c>
+    </row>
+    <row r="373">
+      <c r="A373">
+        <v>1976</v>
+      </c>
+      <c r="B373" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C373" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D373" t="inlineStr">
+        <is>
+          <t>Csorba László Domonkos OFM</t>
+        </is>
+      </c>
+      <c r="E373" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F373" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G373" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H373" t="inlineStr">
+        <is>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I373" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J373" t="inlineStr">
+        <is>
+          <t>Szent Kereszt R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K373" t="inlineStr">
+        <is>
+          <t>pároco</t>
+        </is>
+      </c>
+      <c r="N373">
+        <v>1974</v>
+      </c>
+      <c r="O373">
+        <v>1982</v>
+      </c>
+      <c r="Q373" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=166</t>
+        </is>
+      </c>
+    </row>
+    <row r="374">
+      <c r="A374">
+        <v>1976</v>
+      </c>
+      <c r="B374" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C374" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D374" t="inlineStr">
+        <is>
+          <t>Eördögh András SJ</t>
+        </is>
+      </c>
+      <c r="E374" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F374" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G374" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H374" t="inlineStr">
+        <is>
+          <t>Hamilton, ON, Canadá</t>
+        </is>
+      </c>
+      <c r="I374" t="inlineStr">
+        <is>
+          <t>Canadá</t>
+        </is>
+      </c>
+      <c r="K374" t="inlineStr">
+        <is>
+          <t>pároco</t>
+        </is>
+      </c>
+      <c r="N374">
+        <v>1974</v>
+      </c>
+      <c r="O374">
+        <v>1982</v>
+      </c>
+      <c r="Q374" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=240</t>
+        </is>
+      </c>
+    </row>
+    <row r="375">
+      <c r="A375">
+        <v>1976</v>
+      </c>
+      <c r="B375" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C375" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D375" t="inlineStr">
+        <is>
+          <t>Havas János SJ</t>
+        </is>
+      </c>
+      <c r="E375" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F375" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G375" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H375" t="inlineStr">
+        <is>
+          <t>Jersey City, NJ, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I375" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="K375" t="inlineStr">
+        <is>
+          <t>animador de retiros espirituais</t>
+        </is>
+      </c>
+      <c r="N375">
+        <v>1974</v>
+      </c>
+      <c r="O375">
+        <v>1977</v>
+      </c>
+      <c r="Q375" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=371</t>
+        </is>
+      </c>
+    </row>
+    <row r="376">
+      <c r="A376">
+        <v>1976</v>
+      </c>
+      <c r="B376" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C376" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D376" t="inlineStr">
+        <is>
+          <t>Hegyi Márton SJ</t>
+        </is>
+      </c>
+      <c r="E376" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F376" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G376" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H376" t="inlineStr">
+        <is>
+          <t>Fordhan Egyetem, New York, NY, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I376" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J376" t="inlineStr">
+        <is>
+          <t>Fordhan Egyetem</t>
+        </is>
+      </c>
+      <c r="K376" t="inlineStr">
+        <is>
+          <t>Professor de biologia, aposentado desde 2003, mas continua a lecionar. Entretanto, é pastor auxiliar em Passaic, NJ, EUA, e em Yorkers, NJ, EUA</t>
+        </is>
+      </c>
+      <c r="N376">
+        <v>1974</v>
+      </c>
+      <c r="O376">
+        <v>2008</v>
+      </c>
+      <c r="Q376" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=378</t>
+        </is>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377">
+        <v>1976</v>
+      </c>
+      <c r="B377" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C377" t="inlineStr">
+        <is>
+          <t>Ministério na pátria</t>
+        </is>
+      </c>
+      <c r="D377" t="inlineStr">
+        <is>
+          <t>Jász László</t>
+        </is>
+      </c>
+      <c r="E377" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F377" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G377" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H377" t="inlineStr">
+        <is>
+          <t>Alsó-Viziváros, Budapest, Hungria</t>
+        </is>
+      </c>
+      <c r="I377" t="inlineStr">
+        <is>
+          <t>Hungria</t>
+        </is>
+      </c>
+      <c r="J377" t="inlineStr">
+        <is>
+          <t>Alsó-Viziváros</t>
+        </is>
+      </c>
+      <c r="K377" t="inlineStr">
+        <is>
+          <t>pastor auxiliar</t>
+        </is>
+      </c>
+      <c r="N377">
+        <v>1974</v>
+      </c>
+      <c r="O377">
+        <v>1978</v>
+      </c>
+      <c r="Q377" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=483</t>
+        </is>
+      </c>
+    </row>
+    <row r="378">
+      <c r="A378">
+        <v>1976</v>
+      </c>
+      <c r="B378" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C378" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D378" t="inlineStr">
+        <is>
+          <t>Kalmár Ottó</t>
+        </is>
+      </c>
+      <c r="E378" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F378" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G378" t="inlineStr">
+        <is>
+          <t>Győr</t>
+        </is>
+      </c>
+      <c r="H378" t="inlineStr">
+        <is>
+          <t>St. Charles, MI, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I378" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="N378">
+        <v>1974</v>
+      </c>
+      <c r="O378">
+        <v>1977</v>
+      </c>
+      <c r="Q378" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=498</t>
+        </is>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379">
+        <v>1976</v>
+      </c>
+      <c r="B379" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C379" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D379" t="inlineStr">
+        <is>
+          <t>Kassovic Kálmán</t>
+        </is>
+      </c>
+      <c r="E379" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F379" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G379" t="inlineStr">
+        <is>
+          <t>Peoria, IL, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="H379" t="inlineStr">
+        <is>
+          <t>St. Joseph's Nursing Home, Lac du Flambeau, WI, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I379" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J379" t="inlineStr">
+        <is>
+          <t>St. Joseph's Nursing Home</t>
+        </is>
+      </c>
+      <c r="K379" t="inlineStr">
+        <is>
+          <t>na reforma</t>
+        </is>
+      </c>
+      <c r="N379">
+        <v>1974</v>
+      </c>
+      <c r="O379">
+        <v>1981</v>
+      </c>
+      <c r="Q379" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=504</t>
+        </is>
+      </c>
+    </row>
+    <row r="380">
+      <c r="A380">
+        <v>1976</v>
+      </c>
+      <c r="B380" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C380" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D380" t="inlineStr">
+        <is>
+          <t>Kelemen Kálmán Konrád OFM</t>
+        </is>
+      </c>
+      <c r="E380" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F380" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G380" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+        </is>
+      </c>
+      <c r="H380" t="inlineStr">
+        <is>
+          <t>Farrell, OH, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I380" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="K380" t="inlineStr">
+        <is>
+          <t>pároco</t>
+        </is>
+      </c>
+      <c r="N380">
+        <v>1974</v>
+      </c>
+      <c r="O380">
+        <v>1983</v>
+      </c>
+      <c r="Q380" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=515</t>
+        </is>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381">
+        <v>1976</v>
+      </c>
+      <c r="B381" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C381" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D381" t="inlineStr">
+        <is>
+          <t>Kish Gábor SJ</t>
+        </is>
+      </c>
+      <c r="E381" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F381" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G381" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H381" t="inlineStr">
+        <is>
+          <t>Yonkers, NY, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I381" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="K381" t="inlineStr">
+        <is>
+          <t>pároco</t>
+        </is>
+      </c>
+      <c r="N381">
+        <v>1974</v>
+      </c>
+      <c r="O381">
+        <v>1993</v>
+      </c>
+      <c r="Q381" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=535</t>
+        </is>
+      </c>
+    </row>
+    <row r="382">
+      <c r="A382">
+        <v>1976</v>
+      </c>
+      <c r="B382" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C382" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D382" t="inlineStr">
+        <is>
+          <t>Kovách János</t>
+        </is>
+      </c>
+      <c r="E382" t="inlineStr">
+        <is>
+          <t>Católico grego</t>
+        </is>
+      </c>
+      <c r="F382" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G382" t="inlineStr">
+        <is>
+          <t>Pittsburgh, PA, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="H382" t="inlineStr">
+        <is>
+          <t>Szent Makrina templom, San Mateo, CA, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I382" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J382" t="inlineStr">
+        <is>
+          <t>Szent Makrina templom</t>
+        </is>
+      </c>
+      <c r="K382" t="inlineStr">
+        <is>
+          <t>Entretanto: Albuquerque, NM, EUA – Igreja de Nossa Senhora do Perpétuo Socorro</t>
+        </is>
+      </c>
+      <c r="N382">
+        <v>1974</v>
+      </c>
+      <c r="O382">
+        <v>1978</v>
+      </c>
+      <c r="Q382" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=578</t>
+        </is>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383">
+        <v>1976</v>
+      </c>
+      <c r="B383" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C383" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D383" t="inlineStr">
+        <is>
+          <t>Kázmér Tamás</t>
+        </is>
+      </c>
+      <c r="E383" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F383" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G383" t="inlineStr">
+        <is>
+          <t>Trenton, NJ, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="H383" t="inlineStr">
+        <is>
+          <t>Philipsburg, NJ, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I383" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="K383" t="inlineStr">
+        <is>
+          <t>pastor auxiliar</t>
+        </is>
+      </c>
+      <c r="N383">
+        <v>1974</v>
+      </c>
+      <c r="O383">
+        <v>1985</v>
+      </c>
+      <c r="Q383" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=512</t>
+        </is>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384">
+        <v>1976</v>
+      </c>
+      <c r="B384" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C384" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D384" t="inlineStr">
+        <is>
+          <t>Magyar József, Dr.</t>
+        </is>
+      </c>
+      <c r="E384" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F384" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G384" t="inlineStr">
+        <is>
+          <t>Vác</t>
+        </is>
+      </c>
+      <c r="H384" t="inlineStr">
+        <is>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+        </is>
+      </c>
+      <c r="I384" t="inlineStr">
+        <is>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="J384" t="inlineStr">
+        <is>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+        </is>
+      </c>
+      <c r="K384" t="inlineStr">
+        <is>
+          <t>na reforma</t>
+        </is>
+      </c>
+      <c r="N384">
+        <v>1974</v>
+      </c>
+      <c r="O384">
+        <v>1988</v>
+      </c>
+      <c r="Q384" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=683</t>
+        </is>
+      </c>
+    </row>
+    <row r="385">
+      <c r="A385">
+        <v>1976</v>
+      </c>
+      <c r="B385" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C385" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D385" t="inlineStr">
+        <is>
+          <t>Mihályi Imre Gilbert O.Praem</t>
+        </is>
+      </c>
+      <c r="E385" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F385" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G385" t="inlineStr">
+        <is>
+          <t>premontrei (Ordo Praemonstratensis)</t>
+        </is>
+      </c>
+      <c r="H385" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, Chicago, IL, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I385" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J385" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K385" t="inlineStr">
+        <is>
+          <t>pároco</t>
+        </is>
+      </c>
+      <c r="N385">
+        <v>1974</v>
+      </c>
+      <c r="O385">
+        <v>1991</v>
+      </c>
+      <c r="Q385" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=745</t>
+        </is>
+      </c>
+    </row>
+    <row r="386">
+      <c r="A386">
+        <v>1976</v>
+      </c>
+      <c r="B386" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C386" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D386" t="inlineStr">
+        <is>
+          <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
+        </is>
+      </c>
+      <c r="E386" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F386" t="inlineStr">
+        <is>
+          <t>Bispo</t>
+        </is>
+      </c>
+      <c r="G386" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H386" t="inlineStr">
+        <is>
+          <t>University of St. Michael’s College, Toronto, ON, Canadá</t>
+        </is>
+      </c>
+      <c r="I386" t="inlineStr">
+        <is>
+          <t>Canadá</t>
+        </is>
+      </c>
+      <c r="J386" t="inlineStr">
+        <is>
+          <t>University of St. Michael’s College</t>
+        </is>
+      </c>
+      <c r="K386" t="inlineStr">
+        <is>
+          <t>professor de teologia</t>
+        </is>
+      </c>
+      <c r="N386">
+        <v>1974</v>
+      </c>
+      <c r="O386">
+        <v>1984</v>
+      </c>
+      <c r="Q386" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=746</t>
+        </is>
+      </c>
+    </row>
+    <row r="387">
+      <c r="A387">
+        <v>1976</v>
+      </c>
+      <c r="B387" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C387" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D387" t="inlineStr">
+        <is>
+          <t>Molnár Miklós SJ</t>
+        </is>
+      </c>
+      <c r="E387" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F387" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G387" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H387" t="inlineStr">
+        <is>
+          <t>London, ON, Canadá</t>
+        </is>
+      </c>
+      <c r="I387" t="inlineStr">
+        <is>
+          <t>Canadá</t>
+        </is>
+      </c>
+      <c r="K387" t="inlineStr">
+        <is>
+          <t>o administrador da comunidade húngara</t>
+        </is>
+      </c>
+      <c r="N387">
+        <v>1974</v>
+      </c>
+      <c r="O387">
+        <v>1990</v>
+      </c>
+      <c r="Q387" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=767</t>
+        </is>
+      </c>
+    </row>
+    <row r="388">
+      <c r="A388">
+        <v>1976</v>
+      </c>
+      <c r="B388" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C388" t="inlineStr">
+        <is>
+          <t>Ministério na pátria</t>
+        </is>
+      </c>
+      <c r="D388" t="inlineStr">
+        <is>
+          <t>Nagy Béla, Dr.</t>
+        </is>
+      </c>
+      <c r="E388" t="inlineStr">
+        <is>
+          <t>Católico grego</t>
+        </is>
+      </c>
+      <c r="F388" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G388" t="inlineStr">
+        <is>
+          <t>Hajdúdorog</t>
+        </is>
+      </c>
+      <c r="H388" t="inlineStr">
+        <is>
+          <t>Vecsés, Hungria</t>
+        </is>
+      </c>
+      <c r="I388" t="inlineStr">
+        <is>
+          <t>Hungria</t>
+        </is>
+      </c>
+      <c r="K388" t="inlineStr">
+        <is>
+          <t>pároco</t>
+        </is>
+      </c>
+      <c r="N388">
+        <v>1974</v>
+      </c>
+      <c r="O388">
+        <v>1986</v>
+      </c>
+      <c r="Q388" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=785</t>
+        </is>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389">
+        <v>1976</v>
+      </c>
+      <c r="B389" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C389" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D389" t="inlineStr">
+        <is>
+          <t>Nagy Menyhért Mojzes O.Cist, Dr.</t>
+        </is>
+      </c>
+      <c r="E389" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F389" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G389" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H389" t="inlineStr">
+        <is>
+          <t>University of Dallas, Dallas, TX, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I389" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J389" t="inlineStr">
+        <is>
+          <t>University of Dallas</t>
+        </is>
+      </c>
+      <c r="K389" t="inlineStr">
+        <is>
+          <t>professor universitário (língua francesa)</t>
+        </is>
+      </c>
+      <c r="N389">
+        <v>1974</v>
+      </c>
+      <c r="O389">
+        <v>1996</v>
+      </c>
+      <c r="Q389" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=797</t>
+        </is>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390">
+        <v>1976</v>
+      </c>
+      <c r="B390" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C390" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D390" t="inlineStr">
+        <is>
+          <t>Novák Ervin Emilián (O.Cist)</t>
+        </is>
+      </c>
+      <c r="E390" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F390" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G390" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H390" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I390" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J390" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
+      <c r="K390" t="inlineStr">
+        <is>
+          <t>professor do ensino secundário</t>
+        </is>
+      </c>
+      <c r="N390">
+        <v>1974</v>
+      </c>
+      <c r="O390">
+        <v>1980</v>
+      </c>
+      <c r="Q390" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=823</t>
+        </is>
+      </c>
+    </row>
+    <row r="391">
+      <c r="A391">
+        <v>1976</v>
+      </c>
+      <c r="B391" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C391" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D391" t="inlineStr">
+        <is>
+          <t>Radányi Rókus SJ</t>
+        </is>
+      </c>
+      <c r="E391" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F391" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G391" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H391" t="inlineStr">
+        <is>
+          <t>New York, NY, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I391" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="K391" t="inlineStr">
+        <is>
+          <t>secretário provincial</t>
+        </is>
+      </c>
+      <c r="N391">
+        <v>1974</v>
+      </c>
+      <c r="O391">
+        <v>1978</v>
+      </c>
+      <c r="Q391" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=907</t>
+        </is>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392">
+        <v>1976</v>
+      </c>
+      <c r="B392" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C392" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D392" t="inlineStr">
+        <is>
+          <t>Rakaczky Máté Bazil OSBM</t>
+        </is>
+      </c>
+      <c r="E392" t="inlineStr">
+        <is>
+          <t>Católico grego</t>
+        </is>
+      </c>
+      <c r="F392" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G392" t="inlineStr">
+        <is>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+        </is>
+      </c>
+      <c r="H392" t="inlineStr">
+        <is>
+          <t>St. John the Baptist Byzantine Catholic Church, Perth Amboy, NJ, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I392" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J392" t="inlineStr">
+        <is>
+          <t>St. John the Baptist Byzantine Catholic Church</t>
+        </is>
+      </c>
+      <c r="K392" t="inlineStr">
+        <is>
+          <t>pároco</t>
+        </is>
+      </c>
+      <c r="N392">
+        <v>1974</v>
+      </c>
+      <c r="O392">
+        <v>1991</v>
+      </c>
+      <c r="Q392" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=914</t>
+        </is>
+      </c>
+    </row>
+    <row r="393">
+      <c r="A393">
+        <v>1976</v>
+      </c>
+      <c r="B393" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C393" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D393" t="inlineStr">
+        <is>
+          <t>Schilly József Károly (OSB)</t>
+        </is>
+      </c>
+      <c r="E393" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F393" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G393" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H393" t="inlineStr">
+        <is>
+          <t>Aquino School, San Bernardino, CA, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I393" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J393" t="inlineStr">
+        <is>
+          <t>Aquino School</t>
+        </is>
+      </c>
+      <c r="K393" t="inlineStr">
+        <is>
+          <t>professor de religião, matemática e física</t>
+        </is>
+      </c>
+      <c r="N393">
+        <v>1974</v>
+      </c>
+      <c r="O393">
+        <v>1994</v>
+      </c>
+      <c r="Q393" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=974</t>
+        </is>
+      </c>
+    </row>
+    <row r="394">
+      <c r="A394">
+        <v>1976</v>
+      </c>
+      <c r="B394" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C394" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D394" t="inlineStr">
+        <is>
+          <t>Schmotzer János SJ</t>
+        </is>
+      </c>
+      <c r="E394" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F394" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G394" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H394" t="inlineStr">
+        <is>
+          <t>Fairfield Univerity, Fairfield, CT, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I394" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J394" t="inlineStr">
+        <is>
+          <t>Fairfield Univerity</t>
+        </is>
+      </c>
+      <c r="K394" t="inlineStr">
+        <is>
+          <t>docente do departamento de comunicação e, simultaneamente, capelão auxiliar</t>
+        </is>
+      </c>
+      <c r="N394">
+        <v>1974</v>
+      </c>
+      <c r="O394">
+        <v>1988</v>
+      </c>
+      <c r="Q394" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=976</t>
+        </is>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395">
+        <v>1976</v>
+      </c>
+      <c r="B395" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C395" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D395" t="inlineStr">
+        <is>
+          <t>Sághy Pál (SDB)</t>
+        </is>
+      </c>
+      <c r="E395" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F395" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G395" t="inlineStr">
+        <is>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+        </is>
+      </c>
+      <c r="H395" t="inlineStr">
+        <is>
+          <t>St. Philip Benizi Parish, Belle Glade, FL, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I395" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J395" t="inlineStr">
+        <is>
+          <t>St. Philip Benizi Parish</t>
+        </is>
+      </c>
+      <c r="K395" t="inlineStr">
+        <is>
+          <t>pároco</t>
+        </is>
+      </c>
+      <c r="N395">
+        <v>1974</v>
+      </c>
+      <c r="O395">
+        <v>1980</v>
+      </c>
+      <c r="Q395" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=961</t>
+        </is>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396">
+        <v>1976</v>
+      </c>
+      <c r="B396" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C396" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D396" t="inlineStr">
+        <is>
+          <t>Őrsy László SJ, Dr.</t>
+        </is>
+      </c>
+      <c r="E396" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F396" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G396" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H396" t="inlineStr">
+        <is>
+          <t>Georgetown Egyetem, Washington DC, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I396" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J396" t="inlineStr">
+        <is>
+          <t>Georgetown Egyetem</t>
+        </is>
+      </c>
+      <c r="K396" t="inlineStr">
+        <is>
+          <t>professor de Direito Canónico</t>
+        </is>
+      </c>
+      <c r="N396">
+        <v>1974</v>
+      </c>
+      <c r="O396">
+        <v>1993</v>
+      </c>
+      <c r="Q396" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=844</t>
+        </is>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397">
+        <v>1976</v>
+      </c>
+      <c r="B397" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C397" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D397" t="inlineStr">
+        <is>
+          <t>Benkő Antal SJ</t>
+        </is>
+      </c>
+      <c r="E397" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F397" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G397" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H397" t="inlineStr">
+        <is>
+          <t>Klagenfurt, Áustria</t>
+        </is>
+      </c>
+      <c r="I397" t="inlineStr">
+        <is>
+          <t>Áustria</t>
+        </is>
+      </c>
+      <c r="K397" t="inlineStr">
+        <is>
+          <t>Editor da revista «Szolgálat» e responsável financeiro do convento</t>
+        </is>
+      </c>
+      <c r="N397">
+        <v>1975</v>
+      </c>
+      <c r="O397">
+        <v>1986</v>
+      </c>
+      <c r="Q397" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=67</t>
+        </is>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398">
+        <v>1976</v>
+      </c>
+      <c r="B398" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C398" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D398" t="inlineStr">
+        <is>
+          <t>Csókay Károly SJ</t>
+        </is>
+      </c>
+      <c r="E398" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F398" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G398" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H398" t="inlineStr">
+        <is>
+          <t>Montréal, QC, Canadá</t>
+        </is>
+      </c>
+      <c r="I398" t="inlineStr">
+        <is>
+          <t>Canadá</t>
+        </is>
+      </c>
+      <c r="K398" t="inlineStr">
+        <is>
+          <t>capelão</t>
+        </is>
+      </c>
+      <c r="N398">
+        <v>1975</v>
+      </c>
+      <c r="O398">
+        <v>1981</v>
+      </c>
+      <c r="Q398" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=171</t>
+        </is>
+      </c>
+    </row>
+    <row r="399">
+      <c r="A399">
+        <v>1976</v>
+      </c>
+      <c r="B399" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C399" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D399" t="inlineStr">
+        <is>
+          <t>Deák Ferenc SJ</t>
+        </is>
+      </c>
+      <c r="E399" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F399" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G399" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H399" t="inlineStr">
+        <is>
+          <t>Montréal, QC, Canadá</t>
+        </is>
+      </c>
+      <c r="I399" t="inlineStr">
+        <is>
+          <t>Canadá</t>
+        </is>
+      </c>
+      <c r="K399" t="inlineStr">
+        <is>
+          <t>pastor húngaro (pároco entre 1979 e 1985 e entre 1993 e 2007; entretanto, pastor)</t>
+        </is>
+      </c>
+      <c r="N399">
+        <v>1975</v>
+      </c>
+      <c r="O399">
+        <v>2007</v>
+      </c>
+      <c r="Q399" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=181</t>
+        </is>
+      </c>
+    </row>
+    <row r="400">
+      <c r="A400">
+        <v>1976</v>
+      </c>
+      <c r="B400" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C400" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D400" t="inlineStr">
+        <is>
+          <t>Farkasfalvy Miklós Dénes O.Cist, Dr., apát</t>
+        </is>
+      </c>
+      <c r="E400" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F400" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G400" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H400" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I400" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J400" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
+      <c r="K400" t="inlineStr">
+        <is>
+          <t>diretor de escola secundária</t>
+        </is>
+      </c>
+      <c r="N400">
+        <v>1975</v>
+      </c>
+      <c r="O400">
+        <v>1981</v>
+      </c>
+      <c r="Q400" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=252</t>
+        </is>
+      </c>
+    </row>
+    <row r="401">
+      <c r="A401">
+        <v>1976</v>
+      </c>
+      <c r="B401" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C401" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D401" t="inlineStr">
+        <is>
+          <t>Fölföldy Béla Barnabás</t>
+        </is>
+      </c>
+      <c r="E401" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F401" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G401" t="inlineStr">
+        <is>
+          <t>Nagyvárad</t>
+        </is>
+      </c>
+      <c r="H401" t="inlineStr">
+        <is>
+          <t>Mt. Sterling, KY, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I401" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="K401" t="inlineStr">
+        <is>
+          <t>pároco</t>
+        </is>
+      </c>
+      <c r="N401">
+        <v>1975</v>
+      </c>
+      <c r="O401">
+        <v>1979</v>
+      </c>
+      <c r="Q401" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=286</t>
+        </is>
+      </c>
+    </row>
+    <row r="402">
+      <c r="A402">
+        <v>1976</v>
+      </c>
+      <c r="B402" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C402" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D402" t="inlineStr">
+        <is>
+          <t>Giriny János</t>
+        </is>
+      </c>
+      <c r="E402" t="inlineStr">
+        <is>
+          <t>Católico grego</t>
+        </is>
+      </c>
+      <c r="F402" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G402" t="inlineStr">
+        <is>
+          <t>Toronto, ON, Canadá</t>
+        </is>
+      </c>
+      <c r="H402" t="inlineStr">
+        <is>
+          <t>Hamilton, ON, Canadá</t>
+        </is>
+      </c>
+      <c r="I402" t="inlineStr">
+        <is>
+          <t>Canadá</t>
+        </is>
+      </c>
+      <c r="K402" t="inlineStr">
+        <is>
+          <t>pastor</t>
+        </is>
+      </c>
+      <c r="N402">
+        <v>1975</v>
+      </c>
+      <c r="O402">
+        <v>1985</v>
+      </c>
+      <c r="Q402" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=328</t>
+        </is>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403">
+        <v>1976</v>
+      </c>
+      <c r="B403" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C403" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D403" t="inlineStr">
+        <is>
+          <t>Hoffer Lipót József OSB, dr.</t>
+        </is>
+      </c>
+      <c r="E403" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F403" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G403" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H403" t="inlineStr">
+        <is>
+          <t>São Paulo, Brazília</t>
+        </is>
+      </c>
+      <c r="I403" t="inlineStr">
+        <is>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="K403" t="inlineStr">
+        <is>
+          <t>pastor</t>
+        </is>
+      </c>
+      <c r="N403">
+        <v>1975</v>
+      </c>
+      <c r="O403">
+        <v>1977</v>
+      </c>
+      <c r="Q403" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=403</t>
+        </is>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404">
+        <v>1976</v>
+      </c>
+      <c r="B404" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C404" t="inlineStr">
+        <is>
+          <t>Ministério na pátria</t>
+        </is>
+      </c>
+      <c r="D404" t="inlineStr">
+        <is>
+          <t>Horváth Lajos, Msgr.</t>
+        </is>
+      </c>
+      <c r="E404" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F404" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G404" t="inlineStr">
+        <is>
+          <t>Győr</t>
+        </is>
+      </c>
+      <c r="H404" t="inlineStr">
+        <is>
+          <t>Győr, Hungria</t>
+        </is>
+      </c>
+      <c r="I404" t="inlineStr">
+        <is>
+          <t>Hungria</t>
+        </is>
+      </c>
+      <c r="K404" t="inlineStr">
+        <is>
+          <t>catedrális-canon</t>
+        </is>
+      </c>
+      <c r="N404">
+        <v>1975</v>
+      </c>
+      <c r="O404">
+        <v>1980</v>
+      </c>
+      <c r="Q404" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=429</t>
+        </is>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405">
+        <v>1976</v>
+      </c>
+      <c r="B405" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C405" t="inlineStr">
+        <is>
+          <t>Ministério na pátria</t>
+        </is>
+      </c>
+      <c r="D405" t="inlineStr">
+        <is>
+          <t>Jelinek Antal</t>
+        </is>
+      </c>
+      <c r="E405" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F405" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G405" t="inlineStr">
+        <is>
+          <t>Esztergom</t>
+        </is>
+      </c>
+      <c r="H405" t="inlineStr">
+        <is>
+          <t>Alsó-Viziváros, Budapest, Hungria</t>
+        </is>
+      </c>
+      <c r="I405" t="inlineStr">
+        <is>
+          <t>Hungria</t>
+        </is>
+      </c>
+      <c r="J405" t="inlineStr">
+        <is>
+          <t>Alsó-Viziváros</t>
+        </is>
+      </c>
+      <c r="K405" t="inlineStr">
+        <is>
+          <t>vigário</t>
+        </is>
+      </c>
+      <c r="N405">
+        <v>1975</v>
+      </c>
+      <c r="O405">
+        <v>1978</v>
+      </c>
+      <c r="Q405" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=486</t>
+        </is>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406">
+        <v>1976</v>
+      </c>
+      <c r="B406" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C406" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D406" t="inlineStr">
+        <is>
+          <t>Kada Lajos, Thibica-i címzetes érsek</t>
+        </is>
+      </c>
+      <c r="E406" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F406" t="inlineStr">
+        <is>
+          <t>Bispo</t>
+        </is>
+      </c>
+      <c r="G406" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H406" t="inlineStr">
+        <is>
+          <t>Apostoli nunciatúra, San José, Costa Rica</t>
+        </is>
+      </c>
+      <c r="I406" t="inlineStr">
+        <is>
+          <t>Costa Rica</t>
+        </is>
+      </c>
+      <c r="J406" t="inlineStr">
+        <is>
+          <t>Apostoli nunciatúra</t>
+        </is>
+      </c>
+      <c r="K406" t="inlineStr">
+        <is>
+          <t>núncio apostólico</t>
+        </is>
+      </c>
+      <c r="N406">
+        <v>1975</v>
+      </c>
+      <c r="O406">
+        <v>1984</v>
+      </c>
+      <c r="Q406" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=880</t>
+        </is>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407">
+        <v>1976</v>
+      </c>
+      <c r="B407" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C407" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D407" t="inlineStr">
+        <is>
+          <t>Kiss Máté János OFM</t>
+        </is>
+      </c>
+      <c r="E407" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F407" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G407" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H407" t="inlineStr">
+        <is>
+          <t>Flint, MI, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I407" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="K407" t="inlineStr">
+        <is>
+          <t>pároco</t>
+        </is>
+      </c>
+      <c r="N407">
+        <v>1975</v>
+      </c>
+      <c r="O407">
+        <v>1995</v>
+      </c>
+      <c r="Q407" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=549</t>
+        </is>
+      </c>
+    </row>
+    <row r="408">
+      <c r="A408">
+        <v>1976</v>
+      </c>
+      <c r="B408" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C408" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D408" t="inlineStr">
+        <is>
+          <t>Kozma György SJ, dr</t>
+        </is>
+      </c>
+      <c r="E408" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F408" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G408" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H408" t="inlineStr">
+        <is>
+          <t>Innsburck, Áustria</t>
+        </is>
+      </c>
+      <c r="I408" t="inlineStr">
+        <is>
+          <t>Áustria</t>
+        </is>
+      </c>
+      <c r="K408" t="inlineStr">
+        <is>
+          <t>realização de estudos</t>
+        </is>
+      </c>
+      <c r="N408">
+        <v>1975</v>
+      </c>
+      <c r="O408">
+        <v>1978</v>
+      </c>
+      <c r="Q408" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=594</t>
+        </is>
+      </c>
+    </row>
+    <row r="409">
+      <c r="A409">
+        <v>1976</v>
+      </c>
+      <c r="B409" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C409" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D409" t="inlineStr">
+        <is>
+          <t>Leavy Matthew Máté OSB, apát</t>
+        </is>
+      </c>
+      <c r="E409" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F409" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G409" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H409" t="inlineStr">
+        <is>
+          <t>Woodside, CA, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I409" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="K409" t="inlineStr">
+        <is>
+          <t>professor</t>
+        </is>
+      </c>
+      <c r="N409">
+        <v>1975</v>
+      </c>
+      <c r="O409">
+        <v>1977</v>
+      </c>
+      <c r="Q409" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=641</t>
+        </is>
+      </c>
+    </row>
+    <row r="410">
+      <c r="A410">
+        <v>1976</v>
+      </c>
+      <c r="B410" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C410" t="inlineStr">
+        <is>
+          <t>Ministério na pátria</t>
+        </is>
+      </c>
+      <c r="D410" t="inlineStr">
+        <is>
+          <t>Lőrinczy Ferenc Gábor</t>
+        </is>
+      </c>
+      <c r="E410" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F410" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G410" t="inlineStr">
+        <is>
+          <t>Vác</t>
+        </is>
+      </c>
+      <c r="H410" t="inlineStr">
+        <is>
+          <t>Soroksár, Budapest, Hungria</t>
+        </is>
+      </c>
+      <c r="I410" t="inlineStr">
+        <is>
+          <t>Hungria</t>
+        </is>
+      </c>
+      <c r="J410" t="inlineStr">
+        <is>
+          <t>Soroksár</t>
+        </is>
+      </c>
+      <c r="K410" t="inlineStr">
+        <is>
+          <t>professor de religião</t>
+        </is>
+      </c>
+      <c r="N410">
+        <v>1975</v>
+      </c>
+      <c r="O410">
+        <v>1977</v>
+      </c>
+      <c r="Q410" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=670</t>
+        </is>
+      </c>
+    </row>
+    <row r="411">
+      <c r="A411">
+        <v>1976</v>
+      </c>
+      <c r="B411" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C411" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D411" t="inlineStr">
+        <is>
+          <t>Nyika Béla, Dr.</t>
+        </is>
+      </c>
+      <c r="E411" t="inlineStr">
+        <is>
+          <t>Católico grego</t>
+        </is>
+      </c>
+      <c r="F411" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G411" t="inlineStr">
+        <is>
+          <t>Hajdúdorog</t>
+        </is>
+      </c>
+      <c r="H411" t="inlineStr">
+        <is>
+          <t>Detroit, MI, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I411" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="K411" t="inlineStr">
+        <is>
+          <t>pároco</t>
+        </is>
+      </c>
+      <c r="N411">
+        <v>1975</v>
+      </c>
+      <c r="O411">
+        <v>1981</v>
+      </c>
+      <c r="Q411" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=827</t>
+        </is>
+      </c>
+    </row>
+    <row r="412">
+      <c r="A412">
+        <v>1976</v>
+      </c>
+      <c r="B412" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C412" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D412" t="inlineStr">
+        <is>
+          <t>Orbán Miklós SJ</t>
+        </is>
+      </c>
+      <c r="E412" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F412" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G412" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H412" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canadá</t>
+        </is>
+      </c>
+      <c r="I412" t="inlineStr">
+        <is>
+          <t>Canadá</t>
+        </is>
+      </c>
+      <c r="J412" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K412" t="inlineStr">
+        <is>
+          <t>pároco</t>
+        </is>
+      </c>
+      <c r="N412">
+        <v>1975</v>
+      </c>
+      <c r="O412">
+        <v>1999</v>
+      </c>
+      <c r="Q412" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=836</t>
+        </is>
+      </c>
+    </row>
+    <row r="413">
+      <c r="A413">
+        <v>1976</v>
+      </c>
+      <c r="B413" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C413" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D413" t="inlineStr">
+        <is>
+          <t>Perjés Antal Patrik OCD</t>
+        </is>
+      </c>
+      <c r="E413" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F413" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G413" t="inlineStr">
+        <is>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+        </is>
+      </c>
+      <c r="H413" t="inlineStr">
+        <is>
+          <t>Napa, CA, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I413" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="K413" t="inlineStr">
+        <is>
+          <t>na reforma</t>
+        </is>
+      </c>
+      <c r="N413">
+        <v>1975</v>
+      </c>
+      <c r="O413">
+        <v>1993</v>
+      </c>
+      <c r="Q413" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=865</t>
+        </is>
+      </c>
+    </row>
+    <row r="414">
+      <c r="A414">
+        <v>1976</v>
+      </c>
+      <c r="B414" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C414" t="inlineStr">
+        <is>
+          <t>Ministério na pátria</t>
+        </is>
+      </c>
+      <c r="D414" t="inlineStr">
+        <is>
           <t>Pesznyák Béla</t>
         </is>
       </c>
-      <c r="E365" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H365" t="inlineStr">
+      <c r="E414" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F414" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G414" t="inlineStr">
+        <is>
+          <t>Szabadka, Sérvia</t>
+        </is>
+      </c>
+      <c r="H414" t="inlineStr">
+        <is>
+          <t>Cservenka, Jugoszlávia</t>
+        </is>
+      </c>
+      <c r="I414" t="inlineStr">
+        <is>
+          <t>Jugoszlávia</t>
+        </is>
+      </c>
+      <c r="K414" t="inlineStr">
+        <is>
+          <t>pastor auxiliar</t>
+        </is>
+      </c>
+      <c r="N414">
+        <v>1975</v>
+      </c>
+      <c r="O414">
+        <v>1979</v>
+      </c>
+      <c r="Q414" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=867</t>
+        </is>
+      </c>
+    </row>
+    <row r="415">
+      <c r="A415">
+        <v>1976</v>
+      </c>
+      <c r="B415" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C415" t="inlineStr">
+        <is>
+          <t>Ministério na pátria</t>
+        </is>
+      </c>
+      <c r="D415" t="inlineStr">
+        <is>
+          <t>Pesznyák Béla</t>
+        </is>
+      </c>
+      <c r="E415" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F415" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G415" t="inlineStr">
+        <is>
+          <t>Szabadka, Sérvia</t>
+        </is>
+      </c>
+      <c r="H415" t="inlineStr">
+        <is>
+          <t>Szivác, Jugoszlávia</t>
+        </is>
+      </c>
+      <c r="I415" t="inlineStr">
+        <is>
+          <t>Jugoszlávia</t>
+        </is>
+      </c>
+      <c r="K415" t="inlineStr">
+        <is>
+          <t>pastor auxiliar</t>
+        </is>
+      </c>
+      <c r="N415">
+        <v>1975</v>
+      </c>
+      <c r="O415">
+        <v>1979</v>
+      </c>
+      <c r="Q415" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=867</t>
+        </is>
+      </c>
+    </row>
+    <row r="416">
+      <c r="A416">
+        <v>1976</v>
+      </c>
+      <c r="B416" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C416" t="inlineStr">
+        <is>
+          <t>Ministério na pátria</t>
+        </is>
+      </c>
+      <c r="D416" t="inlineStr">
+        <is>
+          <t>Pesznyák Béla</t>
+        </is>
+      </c>
+      <c r="E416" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F416" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G416" t="inlineStr">
+        <is>
+          <t>Szabadka, Sérvia</t>
+        </is>
+      </c>
+      <c r="H416" t="inlineStr">
         <is>
           <t>Veprőd, Jugoszlávia</t>
         </is>
       </c>
-      <c r="I365" t="inlineStr">
+      <c r="I416" t="inlineStr">
         <is>
           <t>Jugoszlávia</t>
         </is>
       </c>
-      <c r="K365" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N365">
+      <c r="K416" t="inlineStr">
+        <is>
+          <t>pastor auxiliar</t>
+        </is>
+      </c>
+      <c r="N416">
         <v>1975</v>
       </c>
-      <c r="O365">
+      <c r="O416">
         <v>1979</v>
       </c>
-      <c r="Q365" t="inlineStr">
+      <c r="Q416" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=867</t>
+        </is>
+      </c>
+    </row>
+    <row r="417">
+      <c r="A417">
+        <v>1976</v>
+      </c>
+      <c r="B417" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C417" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D417" t="inlineStr">
+        <is>
+          <t>Pócsai Imre Vendel (OFM)</t>
+        </is>
+      </c>
+      <c r="E417" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F417" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G417" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H417" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I417" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J417" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K417" t="inlineStr">
+        <is>
+          <t>pároco</t>
+        </is>
+      </c>
+      <c r="N417">
+        <v>1975</v>
+      </c>
+      <c r="O417">
+        <v>1982</v>
+      </c>
+      <c r="Q417" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=897</t>
+        </is>
+      </c>
+    </row>
+    <row r="418">
+      <c r="A418">
+        <v>1976</v>
+      </c>
+      <c r="B418" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C418" t="inlineStr">
+        <is>
+          <t>Ministério na pátria</t>
+        </is>
+      </c>
+      <c r="D418" t="inlineStr">
+        <is>
+          <t>Rakaczki Andor Mihály, Dr.</t>
+        </is>
+      </c>
+      <c r="E418" t="inlineStr">
+        <is>
+          <t>Católico grego</t>
+        </is>
+      </c>
+      <c r="F418" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G418" t="inlineStr">
+        <is>
+          <t>Miskolc</t>
+        </is>
+      </c>
+      <c r="H418" t="inlineStr">
+        <is>
+          <t>Tornabarakony, Hungria</t>
+        </is>
+      </c>
+      <c r="I418" t="inlineStr">
+        <is>
+          <t>Hungria</t>
+        </is>
+      </c>
+      <c r="K418" t="inlineStr">
+        <is>
+          <t>pastor auxiliar</t>
+        </is>
+      </c>
+      <c r="N418">
+        <v>1975</v>
+      </c>
+      <c r="O418">
+        <v>1978</v>
+      </c>
+      <c r="Q418" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=912</t>
+        </is>
+      </c>
+    </row>
+    <row r="419">
+      <c r="A419">
+        <v>1976</v>
+      </c>
+      <c r="B419" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C419" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D419" t="inlineStr">
+        <is>
+          <t>Siska Ernő</t>
+        </is>
+      </c>
+      <c r="E419" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F419" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G419" t="inlineStr">
+        <is>
+          <t>Trenton, NJ, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="H419" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, Trenton, NJ, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I419" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J419" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K419" t="inlineStr">
+        <is>
+          <t>pároco</t>
+        </is>
+      </c>
+      <c r="N419">
+        <v>1975</v>
+      </c>
+      <c r="O419">
+        <v>1979</v>
+      </c>
+      <c r="Q419" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=997</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>