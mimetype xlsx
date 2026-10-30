--- v1 (2026-09-13)
+++ v2 (2026-10-30)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Chronology" sheetId="1" r:id="rId1"/>
+    <sheet name="Kronológia" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -98,23128 +98,23439 @@
     <col min="12" max="12" width="42" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t>Diaszpóra Lelkipásztori Névtár</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>www.diaszporalelkipasztorok.hu</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Year</t>
+          <t>Év</t>
         </is>
       </c>
       <c r="B4">
         <v>1979</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Event type filter</t>
+          <t>Eseménytípus szűrő</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>All events</t>
+          <t>Minden esemény</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Country filter</t>
+          <t>Ország szűrő</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>All countries</t>
+          <t>Minden ország</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
-          <t>Summary</t>
+          <t>Összegzés</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Current changes of the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="B9">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="B10">
-        <v>315</v>
+        <v>318</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Births</t>
+          <t>Születések</t>
         </is>
       </c>
       <c r="B11">
         <v>2</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Deaths</t>
+          <t>Halálozások</t>
         </is>
       </c>
       <c r="B12">
         <v>15</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Ordinations</t>
+          <t>Szentelések</t>
         </is>
       </c>
       <c r="B13">
         <v>3</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Domestic services</t>
+          <t>Anyaországi szolgálatok</t>
         </is>
       </c>
       <c r="B14">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Foreign services</t>
+          <t>Külföldi szolgálatok</t>
         </is>
       </c>
       <c r="B15">
-        <v>60</v>
+        <v>64</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
-          <t>Year</t>
+          <t>Év</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
-          <t>Section</t>
+          <t>Szekció</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
-          <t>Event type</t>
+          <t>Eseménytípus</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
-          <t>Name</t>
+          <t>Név</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
         <is>
-          <t>Denomination</t>
+          <t>Felekezet</t>
         </is>
       </c>
       <c r="F17" t="inlineStr" s="1">
         <is>
-          <t>Grade</t>
+          <t>Fokozat</t>
         </is>
       </c>
       <c r="G17" t="inlineStr" s="1">
         <is>
-          <t>Diocese / order</t>
+          <t>Egyházmegye / rend</t>
         </is>
       </c>
       <c r="H17" t="inlineStr" s="1">
         <is>
-          <t>Place</t>
+          <t>Hely</t>
         </is>
       </c>
       <c r="I17" t="inlineStr" s="1">
         <is>
-          <t>Country</t>
+          <t>Ország</t>
         </is>
       </c>
       <c r="J17" t="inlineStr" s="1">
         <is>
-          <t>Institution</t>
+          <t>Intézmény</t>
         </is>
       </c>
       <c r="K17" t="inlineStr" s="1">
         <is>
-          <t>Position</t>
+          <t>Beosztás</t>
         </is>
       </c>
       <c r="L17" t="inlineStr" s="1">
         <is>
-          <t>Label</t>
+          <t>Címke</t>
         </is>
       </c>
       <c r="M17" t="inlineStr" s="1">
         <is>
-          <t>Description</t>
+          <t>Leírás</t>
         </is>
       </c>
       <c r="N17" t="inlineStr" s="1">
         <is>
-          <t>Date from</t>
+          <t>Dátum tól</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
-          <t>Date to</t>
+          <t>Dátum ig</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
-          <t>Current</t>
+          <t>Jelenleg</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
-          <t>Person link</t>
+          <t>Személy linkje</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1979</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Priestly ordination
-[...1 lines deleted...]
-Transfer (new place of service)</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Angyal Lajos</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Nyíregyháza, Hungary
-[...1 lines deleted...]
-Nyíradony, Hungary - assistant pastor</t>
+          <t>Nyíregyháza, Magyarország
+Debrecen, Magyarország - kisegítő lelkész
+Nyíradony, Magyarország - segédlelkész</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>April 1, 1979
+          <t>1979. április 1.
 1979
 1979</t>
         </is>
       </c>
       <c r="O18">
         <v>1982</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=9</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1979</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Bakos István</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (formerly: Csanád)</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA - parish priest</t>
+          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA - plébános</t>
         </is>
       </c>
       <c r="N19">
         <v>1968</v>
       </c>
       <c r="O19">
         <v>1979</v>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=30</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1979</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Beöthy Tamás SJ</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Courtland, ON, Canada - assistant pastor, then parish priest</t>
+          <t>Courtland, ON, Kanada - segédlelkész, majd plébános</t>
         </is>
       </c>
       <c r="N20">
         <v>1970</v>
       </c>
       <c r="O20">
         <v>1979</v>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=69</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1979</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Borbély István SJ</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>jezsuita</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada - retired
-Szent Erzsébet Otthon, Hamilton, ON, Canada - retired</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada - nyugállományban
+Szent Erzsébet Otthon, Hamilton, ON, Kanada - nyugállományban</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>1973
 1979</t>
         </is>
       </c>
       <c r="O21" t="inlineStr">
         <is>
           <t>1979
 1987</t>
         </is>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=104</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1979</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Borsy György Engelbert OFM</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Milwaukee, WI, USA - parish priest</t>
+          <t>Milwaukee, WI, USA - plébános</t>
         </is>
       </c>
       <c r="N22">
         <v>1971</v>
       </c>
       <c r="O22">
         <v>1979</v>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=108</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1979</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Bourdeux Ottó (SJ), dr.</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>Rotenburg, Germany</t>
+          <t>Rotenburg, Németország</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Armstrong, BC, Canada - pastor to the indigenous people</t>
+          <t>Armstrong, BC, Kanada - őslakosok lelkésze</t>
         </is>
       </c>
       <c r="N23">
         <v>1978</v>
       </c>
       <c r="O23">
         <v>1979</v>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=109</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1979</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Bóday Jenő SJ</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Magyarországi Szent István templom, Hamilton, ON, Canada - pastor</t>
+          <t>Magyarországi Szent István templom, Hamilton, ON, Kanada - lelkész</t>
         </is>
       </c>
       <c r="N24">
         <v>1973</v>
       </c>
       <c r="O24">
         <v>1979</v>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=93</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1979</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Chilla Raymond SJ</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Montréal, QC, Canada - parish priest</t>
+          <t>Montréal, QC, Kanada - plébános</t>
         </is>
       </c>
       <c r="N25">
         <v>1976</v>
       </c>
       <c r="O25">
         <v>1979</v>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=124</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1979</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Csaba László Albert Szilván OFM, Dr.</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Windber, PA, USA - parish priest
-Tripoli (طرابلس), Líbia - missionary, expert in Eastern languages, abbot of the Emmaus Monastery</t>
+          <t>Windber, PA, USA - plébános
+Tripoli (طرابلس), Líbia - misszionárius, a keleti nyelvek szakértője, emmauszi kolostor főnöke</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
           <t>1976
 1979</t>
         </is>
       </c>
       <c r="O26" t="inlineStr">
         <is>
           <t>1979
 1984</t>
         </is>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=137</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>1979</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Beginning of foreign service
-Transfer (previous place of service)</t>
+          <t>Külföldi szolgálat megkezdése
+Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Cserháti Ferenc, esztergom-budapesti segédpüspök</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>bishop</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>Szatmár (formerly: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>St. Georgen Filozófiai-Teológiai Főiskola, Frankfurt am Main, NSZK - pursuing studies
-Máramarossziget, Romania - assistant pastor</t>
+          <t>St. Georgen Filozófiai-Teológiai Főiskola, Frankfurt am Main, NSZK - tanulmányok végzése
+Máramarossziget, Románia - segédlelkész</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
           <t>1979
 1973</t>
         </is>
       </c>
       <c r="O27" t="inlineStr">
         <is>
           <t>1980
 1979</t>
         </is>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=154</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1979</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Denka J. Ferenc</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>USA - Chaplain at St. Edward’s Nursing Home</t>
+          <t>USA - St. Edward öregotthon lelkésze</t>
         </is>
       </c>
       <c r="N28">
         <v>1966</v>
       </c>
       <c r="O28">
         <v>1979</v>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=192</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>1979</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Dér-Wolff János SJ</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Kriens, Svájc - pastor</t>
+          <t>Kriens, Svájc - lelkész</t>
         </is>
       </c>
       <c r="N29">
         <v>1979</v>
       </c>
       <c r="O29">
         <v>1984</v>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=198</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1979</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Fekete Jenő</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>Fort Wayne, IN, USA</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>Tampa, FL, USA</t>
         </is>
       </c>
       <c r="N30">
         <v>1977</v>
       </c>
       <c r="O30">
         <v>1979</v>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=267</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1979</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Füzy Imre</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Canada - the pastor of the Slovak church
-Toronto, ON, Canada - Slovak pastor</t>
+          <t>Hamilton, ON, Kanada - a szlovák templom plébánosa
+Toronto, ON, Kanada - szlovák lelkész</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
           <t>1979
 1979</t>
         </is>
       </c>
       <c r="O31">
         <v>2002</v>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=300</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1979</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Henkey-Hőnig Károly, dr.</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Montréal, QC, Canada - retired
-Szent Fülöp Oratórium, Toronto, ON, Canada - retired</t>
+          <t>Montréal, QC, Kanada - nyugállományban
+Szent Fülöp Oratórium, Toronto, ON, Kanada - nyugállományban</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
           <t>1977
 1979</t>
         </is>
       </c>
       <c r="O32" t="inlineStr">
         <is>
           <t>1979
 1981</t>
         </is>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=380</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>1979</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Horváth P. József</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>Fort Wayne-South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Vero Beach, FL, USA - retired</t>
+          <t>Vero Beach, FL, USA - nyugállományban</t>
         </is>
       </c>
       <c r="N33">
         <v>1979</v>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=437</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1979</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-[...1 lines deleted...]
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Héder László Mária Sándor OSM, dr.</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Innsbruck, Austria
-[...1 lines deleted...]
-Maria Luggau, Austria</t>
+          <t>Innsbruck, Ausztria
+Forchtenstein, Ausztria
+Maria Luggau, Ausztria</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
           <t>1971
 1979
 1979</t>
         </is>
       </c>
       <c r="O34" t="inlineStr">
         <is>
           <t>1979
 1982</t>
         </is>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=389</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>1979</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Priestly ordination
-Beginning of domestic service</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Juhász Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Nyírbátor, Hungary - assistant pastor</t>
+          <t>Nyírbátor, Magyarország - segédlelkész</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>June 16, 1979
+          <t>1979. június 16.
 1979</t>
         </is>
       </c>
       <c r="O35">
         <v>1981</v>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=488</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1979</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Jálics Ferenc SJ</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Nürnberg, NSZK - retreat leader</t>
+          <t>Nürnberg, NSZK - lelkigyakorlat-vezető</t>
         </is>
       </c>
       <c r="N36">
         <v>1979</v>
       </c>
       <c r="O36">
         <v>1981</v>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=481</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1979</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Kalmár Ottó</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>Butler, MI, USA</t>
         </is>
       </c>
       <c r="N37">
         <v>1979</v>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=498</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>1979</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Kamarás Ferenc Mihály OFM</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Mátraháza, Hungary - pastor
-Esztergom, Hungary - Deputy Provincial, House Superior</t>
+          <t>Mátraháza, Magyarország - lelkész
+Esztergom, Magyarország - provinciális-helyettes, házfőnök</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
           <t>1970
 1979</t>
         </is>
       </c>
       <c r="O38" t="inlineStr">
         <is>
           <t>1979
 1984</t>
         </is>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=499</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>1979</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Kertész János Tamás OFM, Dr.</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Brooklyn, NY, USA - pastor</t>
+          <t>Brooklyn, NY, USA - lelkipásztor</t>
         </is>
       </c>
       <c r="N39">
         <v>1979</v>
       </c>
       <c r="O39">
         <v>1983</v>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=528</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1979</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Kormon József, Dr.</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>Pécs</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Központi Szeminárium, Budapest, Hungary - pursuing studies
-Tolna, Hungary - assistant pastor, and Dombóvár as well</t>
+          <t>Központi Szeminárium, Budapest, Magyarország - tanulmányok végzése
+Tolna, Magyarország - segédlelkész, közben Dombóvár is</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
           <t>1978
 1979</t>
         </is>
       </c>
       <c r="O40" t="inlineStr">
         <is>
           <t>1979
 1982</t>
         </is>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=569</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>1979</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Kubovics Tibor Egid [Egyed] OSB</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="N41">
         <v>1978</v>
       </c>
       <c r="O41">
         <v>1979</v>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=619</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>1979</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Kádár György</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Windsor, ON, Canada - parish priest
-Windsor, ON, Canada</t>
+          <t>Windsor, ON, Kanada - parókus
+Windsor, ON, Kanada</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
           <t>1973
 1979</t>
         </is>
       </c>
       <c r="O42" t="inlineStr">
         <is>
           <t>1979
 1985</t>
         </is>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=508</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1979</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Priestly ordination
-Beginning of domestic service</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Ligeti András Angelus OFM</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Veszprém, Hungary
-Siófok, Hungary - assistant pastor</t>
+          <t>Veszprém, Magyarország
+Siófok, Magyarország - segédlelkész</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>June 21, 1979
+          <t>1979. június 21.
 1979</t>
         </is>
       </c>
       <c r="O43">
         <v>1980</v>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=654</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1979</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Linka Ervin Sándor OSB</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>Nova Santa Rosa, Brazília - assistant pastor, prefect
-Morumbi, Brazília - pastor</t>
+          <t>Nova Santa Rosa, Brazília - segédlelkész, prefektus
+Morumbi, Brazília - lelkész</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
           <t>1978
 1979</t>
         </is>
       </c>
       <c r="O44" t="inlineStr">
         <is>
           <t>1979
 1985</t>
         </is>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=660</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>1979</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Mustó Péter SJ</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Berlin, NSZK - blue-collar worker (dishwasher at a restaurant)
-Bogota, Kolumbia - youth and labor pastor</t>
+          <t>Berlin, NSZK - munkáspap (vendéglőben mosogató)
+Bogota, Kolumbia - ifjúsági és munkáslelkész</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
           <t>1978
 1979</t>
         </is>
       </c>
       <c r="O45" t="inlineStr">
         <is>
           <t>1979
 1991</t>
         </is>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=780</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>1979</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Nagy Ágoston CM</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>lazarista (Congregatio Missionis)</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Jackson, MS, USA - missionary</t>
+          <t>Jackson, MS, USA - misszionárius</t>
         </is>
       </c>
       <c r="N46">
         <v>1963</v>
       </c>
       <c r="O46">
         <v>1979</v>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=784</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>1979</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Orosz László</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="N47">
         <v>1979</v>
       </c>
       <c r="O47">
         <v>1982</v>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=841</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1979</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-[...2 lines deleted...]
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Pesznyák Béla</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>Szabadka, Serbia</t>
+          <t>Szabadka, Szerbia</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Cservenka, Jugoszlávia - assistant pastor
-[...2 lines deleted...]
-Verbász, Jugoszlávia - the chaplain of the Vincentian Sisters</t>
+          <t>Cservenka, Jugoszlávia - segédlelkész
+Veprőd, Jugoszlávia - segédlelkész
+Szivác, Jugoszlávia - segédlelkész
+Verbász, Jugoszlávia - a vincés nővérek káplánja</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
           <t>1975
 1975
 1975
 1979</t>
         </is>
       </c>
       <c r="O48" t="inlineStr">
         <is>
           <t>1979
 1979
 1979
 1992</t>
         </is>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=867</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1979</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Polgár Lőrinc Kapisztrán OFM</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA - parish priest</t>
+          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA - plébános</t>
         </is>
       </c>
       <c r="N49">
         <v>1979</v>
       </c>
       <c r="O49">
         <v>1995</v>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=887</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>1979</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Páldeák Iván Szabolcs OFM</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Winnipeg, MB, Canada - church administrator
-Szent Imre templom, Milwaukee, WI, USA - church administrator</t>
+          <t>Winnipeg, MB, Kanada - templomigazgató
+Szent Imre templom, Milwaukee, WI, USA - templomigazgató</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
           <t>1976
 1979</t>
         </is>
       </c>
       <c r="O50">
         <v>1979</v>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=859</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>1979</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)
-Death</t>
+          <t>Áthelyezés (új szolgálati hely)
+Halálozás</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Pálinkás Teodor Titus OSBM</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>Glen Cove, NY, USA
 Glen Cove, NY, USA</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
           <t>1979
-December 15, 1979</t>
+1979. december 15.</t>
         </is>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=986</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1979</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Pázmány Géza Sch.P.</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Piarista ház, Derby, NY, USA - teacher (religion, math)
-Buffalo, NY, USA - teacher (religion, math)</t>
+          <t>Piarista ház, Derby, NY, USA - tanár (hittan, matematika)
+Buffalo, NY, USA - tanár (hittan, matematika)</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
           <t>1978
 1979</t>
         </is>
       </c>
       <c r="O52" t="inlineStr">
         <is>
           <t>1979
 1980</t>
         </is>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=860</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>1979</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Reisz Elemér SJ</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Courtland, ON, Canada - pastor</t>
+          <t>Courtland, ON, Kanada - lelkész</t>
         </is>
       </c>
       <c r="N53">
         <v>1979</v>
       </c>
       <c r="O53">
         <v>1981</v>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=924</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1979</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Sajgó Szabolcs SJ</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Szent Mihály templom, Budapest, Hungary - assistant pastor
-Herminamező, Budapest, Hungary - assistant pastor</t>
+          <t>Szent Mihály templom, Budapest, Magyarország - segédlelkész
+Herminamező, Budapest, Magyarország - segédlelkész</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
           <t>1977
 1979</t>
         </is>
       </c>
       <c r="O54" t="inlineStr">
         <is>
           <t>1979
 1981</t>
         </is>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=955</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>1979</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Simon Gyula Lambert O.Cist</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA - university professor; also a high school teacher from 1970 to 1971
-Dallas, TX, USA - retired</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA - egyetemi tanár, közben 1970-1971 között gimnáziumi tanár
+Dallas, TX, USA - nyugállományban</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
           <t>1960
 1979</t>
         </is>
       </c>
       <c r="O55" t="inlineStr">
         <is>
           <t>1979
 1981</t>
         </is>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=992</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1979</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)
-Death</t>
+          <t>Áthelyezés (új szolgálati hely)
+Halálozás</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Simor János OFM</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>Milwaukee, WI, USA
 Milwaukee, WI, USA</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
           <t>1979
-May 9, 1979</t>
+1979. május 9.</t>
         </is>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=995</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>1979</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Siska Ernő</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Trenton, NJ, USA - parish priest
-St. Raphael, Trenton, NJ, USA - parish priest, then retired</t>
+          <t>Szent István R. K. Egyházközség, Trenton, NJ, USA - plébános
+St. Raphael, Trenton, NJ, USA - plébános, majd nyugállományban</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
           <t>1975
 1979</t>
         </is>
       </c>
       <c r="O57" t="inlineStr">
         <is>
           <t>1979
 1997</t>
         </is>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=997</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>1979</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Skinta József István OSBM</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Szent János templom, Wilkes-Barre, PA, USA - pastor
-Keresztelő Szent János templom, Scranton, PA, USA - pastor</t>
+          <t>Szent János templom, Wilkes-Barre, PA, USA - lelkész
+Keresztelő Szent János templom, Scranton, PA, USA - lelkész</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
           <t>1978
 1979</t>
         </is>
       </c>
       <c r="O58" t="inlineStr">
         <is>
           <t>1979
 1981</t>
         </is>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=999</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1979</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Beginning of foreign service</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Schweda Phillip (OFM)</t>
+          <t>Stram Miklós Gedeon (O.Cist), Msgr.</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Burton, MI, USA - assistant pastor, then parish priest</t>
+          <t>Corn Hill, TX, USA - plébános
+Burlington, TX, USA - plébános, majd nyugállományban</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>1979 körül</t>
+          <t>1975
+1979</t>
         </is>
       </c>
       <c r="O59" t="inlineStr">
         <is>
-          <t>1991 előtt</t>
+          <t>1979
+1983</t>
         </is>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=978</t>
+          <t>/persons_v2/view.php?id=1016</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1979</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Fülöp József SJ</t>
+          <t>Szabó Antal Szerén OFM, vitéz</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H60" t="inlineStr">
+        <is>
+          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA - a kusztódia vezetője
+Winnipeg, MB, Kanada - plébános</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>January 25, 1979</t>
+          <t>1974
+1979</t>
+        </is>
+      </c>
+      <c r="O60" t="inlineStr">
+        <is>
+          <t>1979
+1989</t>
         </is>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=295</t>
+          <t>/persons_v2/view.php?id=1026</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>1979</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Death</t>
+          <t>Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Domitrovics István SDB</t>
+          <t>Schweda Phillip (OFM)</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
+          <t>Burton, MI, USA - segédlelkész, majd plébános</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>February 18, 1979</t>
+          <t>1979 körül</t>
+        </is>
+      </c>
+      <c r="O61" t="inlineStr">
+        <is>
+          <t>1991 előtt</t>
         </is>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=212</t>
+          <t>/persons_v2/view.php?id=978</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>1979</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Death</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Nagy Töhötöm Sándor SJ</t>
+          <t>Fülöp József SJ</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
-      <c r="H62" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>February 21, 1979</t>
+          <t>1979. január 25.</t>
         </is>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=801</t>
+          <t>/persons_v2/view.php?id=295</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>1979</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Death</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Oroskovits Jenő Lajos</t>
+          <t>Domitrovics István SDB</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>Winnipeg, MB, Canada</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>Winnipeg, MB, Canada</t>
+          <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>February 27, 1979</t>
+          <t>1979. február 18.</t>
         </is>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=837</t>
+          <t>/persons_v2/view.php?id=212</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1979</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Death</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Oláh-Tóth Antal, Dr.</t>
+          <t>Nagy Töhötöm Sándor SJ</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>Lackawanna, NY, USA</t>
+          <t>Budapest, Magyarország</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>March 12, 1979</t>
+          <t>1979. február 21.</t>
         </is>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=832</t>
+          <t>/persons_v2/view.php?id=801</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>1979</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Death</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Forgách László</t>
+          <t>Oroskovits Jenő Lajos</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Winnipeg, MB, Kanada</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Toronto, ON, Canada</t>
+          <t>Winnipeg, MB, Kanada</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>April 10, 1979</t>
+          <t>1979. február 27.</t>
         </is>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=281</t>
+          <t>/persons_v2/view.php?id=837</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>1979</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Death</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Németh György Luciusz OFM, Dr.</t>
+          <t>Oláh-Tóth Antal, Dr.</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Roebling, NJ, USA</t>
+          <t>Lackawanna, NY, USA</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>June 16, 1979</t>
+          <t>1979. március 12.</t>
         </is>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=813</t>
+          <t>/persons_v2/view.php?id=832</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>1979</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Birth</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Bérczi László Bernát O.Cist, apát</t>
+          <t>Forgách László</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>Pécs, Hungary</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>June 26, 1979</t>
+          <t>1979. április 10.</t>
         </is>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=79</t>
+          <t>/persons_v2/view.php?id=281</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1979</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Death</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Koller Károly Pius OSB, dr</t>
+          <t>Németh György Luciusz OFM, Dr.</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Brushwood, United Kingdom</t>
+          <t>Roebling, NJ, USA</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>June 29, 1979</t>
+          <t>1979. június 16.</t>
         </is>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=560</t>
+          <t>/persons_v2/view.php?id=813</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1979</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Death</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Ádám József</t>
+          <t>Bérczi László Bernát O.Cist, apát</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Joliet, IL, USA</t>
+          <t>Pécs, Magyarország</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>August 1, 1979</t>
+          <t>1979. június 26.</t>
         </is>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=22</t>
+          <t>/persons_v2/view.php?id=79</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>1979</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Death</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Egres József Odó O.Cist, Dr.</t>
+          <t>Koller Károly Pius OSB, dr</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Brushwood, Egyesült Királyság</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>August 4, 1979</t>
+          <t>1979. június 29.</t>
         </is>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=231</t>
+          <t>/persons_v2/view.php?id=560</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1979</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Death</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Bielek József SJ</t>
+          <t>Ádám József</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>Toronto, ON, Canada</t>
+          <t>Joliet, IL, USA</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>August 20, 1979</t>
+          <t>1979. augusztus 1.</t>
         </is>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=80</t>
+          <t>/persons_v2/view.php?id=22</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>1979</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Death</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Dénes János Gergely COr, dr.</t>
+          <t>Egres József Odó O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>Barabita (Congregatio Clericorum Regularium S. Pauli Decollati)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Toronto, ON, Canada</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>September 26, 1979</t>
+          <t>1979. augusztus 4.</t>
         </is>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=197</t>
+          <t>/persons_v2/view.php?id=231</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>1979</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Death</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Nyisztor Zoltán, Msgr., Dr.</t>
+          <t>Bielek József SJ</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>Szatmár</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>Róma, Italy</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>December 4, 1979</t>
+          <t>1979. augusztus 20.</t>
         </is>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=829</t>
+          <t>/persons_v2/view.php?id=80</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1979</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Death</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Fölföldy Béla Barnabás</t>
+          <t>Dénes János Gergely COr, dr.</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>Barabita (Congregatio Clericorum Regularium S. Pauli Decollati)</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>Florence, KY, USA</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>December 14, 1979</t>
+          <t>1979. szeptember 26.</t>
         </is>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=286</t>
+          <t>/persons_v2/view.php?id=197</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>1979</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Birth</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Licskó Szabolcs</t>
+          <t>Nyisztor Zoltán, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Szatmár</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>Salgótarján</t>
+          <t>Róma, Olaszország</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>December 15, 1979</t>
+          <t>1979. december 4.</t>
         </is>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=653</t>
+          <t>/persons_v2/view.php?id=829</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>1979</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Seregélly Miklós</t>
+          <t>Fölföldy Béla Barnabás</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Medence, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1982</v>
+          <t>Florence, KY, USA</t>
+        </is>
+      </c>
+      <c r="N76" t="inlineStr">
+        <is>
+          <t>1979. december 14.</t>
+        </is>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=988</t>
+          <t>/persons_v2/view.php?id=286</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>1979</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Purmann Ferenc Aquilinus SVD</t>
+          <t>Licskó Szabolcs</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>Rafael Calzada, Buenos Aires, Argentína</t>
-[...21 lines deleted...]
-        <v>2005</v>
+          <t>Salgótarján</t>
+        </is>
+      </c>
+      <c r="N77" t="inlineStr">
+        <is>
+          <t>1979. december 15.</t>
+        </is>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=905</t>
+          <t>/persons_v2/view.php?id=653</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1979</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Sabo S. John, Msgr.</t>
+          <t>Seregélly Miklós</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>Fort Wayne – South Bend, IN, USA</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, South Bend, IN, USA</t>
+          <t>Medence, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>ideiglenes lelkész</t>
         </is>
       </c>
       <c r="N78">
-        <v>1935</v>
+        <v>1891</v>
       </c>
       <c r="O78">
-        <v>1980</v>
+        <v>1982</v>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=953</t>
+          <t>/persons_v2/view.php?id=988</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1979</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Janocskó Jukund OFM</t>
+          <t>Purmann Ferenc Aquilinus SVD</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>Salvatierra, Bolívia</t>
+          <t>Rafael Calzada, Buenos Aires, Argentína</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>Bolívia</t>
+          <t>Argentína</t>
+        </is>
+      </c>
+      <c r="J79" t="inlineStr">
+        <is>
+          <t>Rafael Calzada</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>missionary among the Native Americans, honorary tribal chief</t>
+          <t>szerzetestestvér</t>
         </is>
       </c>
       <c r="N79">
-        <v>1940</v>
+        <v>1934</v>
       </c>
       <c r="O79">
-        <v>1986</v>
+        <v>2005</v>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=475</t>
+          <t>/persons_v2/view.php?id=905</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1979</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Ecker Jenő SJ</t>
+          <t>Sabo S. John, Msgr.</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Fort Wayne – South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>Kálvária templom, Szatmárnémeti, Romania</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>Romania</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>Kálvária templom</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N80">
-        <v>1944</v>
+        <v>1935</v>
       </c>
       <c r="O80">
-        <v>1981</v>
+        <v>1980</v>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=226</t>
+          <t>/persons_v2/view.php?id=953</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1979</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Horváth István, Msgr.</t>
+          <t>Janocskó Jukund OFM</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>St. Catherine, ON, Canada</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Welland, ON, Canada</t>
+          <t>Salvatierra, Bolívia</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>Canada</t>
-[...4 lines deleted...]
-          <t>Our Lady of Hungary Church</t>
+          <t>Bolívia</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>misszionárius az indiánok között, tiszteletbeli törzsfőnök</t>
         </is>
       </c>
       <c r="N81">
-        <v>1944</v>
+        <v>1940</v>
       </c>
       <c r="O81">
-        <v>1988</v>
+        <v>1986</v>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=426</t>
+          <t>/persons_v2/view.php?id=475</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1979</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Olkó Imre</t>
+          <t>Ecker Jenő SJ</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>Immaculate Conception Church, Carnegie, PA, USA</t>
+          <t>Kálvária templom, Szatmárnémeti, Románia</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>Immaculate Conception Church</t>
+          <t>Kálvária templom</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N82">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="O82">
-        <v>1983</v>
+        <v>1981</v>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=834</t>
+          <t>/persons_v2/view.php?id=226</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1979</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Horváth Miklós, dr.</t>
+          <t>Horváth István, Msgr.</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>St. Catherine, ON, Kanada</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J83" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>Professor at the Jesuit University and at John Carroll University; professor emeritus following his retirement</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N83">
-        <v>1947</v>
+        <v>1944</v>
       </c>
       <c r="O83">
-        <v>1989</v>
+        <v>1988</v>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=434</t>
+          <t>/persons_v2/view.php?id=426</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>1979</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Németh András SDB</t>
+          <t>Olkó Imre</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>Moca, Dominikai Köztársaság</t>
+          <t>Immaculate Conception Church, Carnegie, PA, USA</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>Dominikai Köztársaság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J84" t="inlineStr">
+        <is>
+          <t>Immaculate Conception Church</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>missionary, scout leader</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N84">
-        <v>1947</v>
+        <v>1945</v>
       </c>
       <c r="O84">
-        <v>1999</v>
+        <v>1983</v>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=807</t>
+          <t>/persons_v2/view.php?id=834</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1979</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Gáspár Márton</t>
+          <t>Horváth Miklós, dr.</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>Windsor, ON, Canada</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>egyetemi tanár a jezsuita egyetemen, valamint a John Caroll University-n, nyugdíjazása után professor emeritus</t>
         </is>
       </c>
       <c r="N85">
-        <v>1948</v>
+        <v>1947</v>
       </c>
       <c r="O85">
-        <v>1982</v>
+        <v>1989</v>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=313</t>
+          <t>/persons_v2/view.php?id=434</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1979</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Kóczán Ákos SDB</t>
+          <t>Németh András SDB</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Vibora, Kuba</t>
+          <t>Moca, Dominikai Köztársaság</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>Kuba</t>
+          <t>Dominikai Köztársaság</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>on duty</t>
+          <t>misszionárius, cserkészvezető</t>
         </is>
       </c>
       <c r="N86">
-        <v>1948</v>
+        <v>1947</v>
       </c>
       <c r="O86">
-        <v>2007</v>
+        <v>1999</v>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=595</t>
+          <t>/persons_v2/view.php?id=807</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>1979</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Merész Ferenc Gáspár (O.Cist)</t>
+          <t>Gáspár Márton</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>Szárazrét, Székesfehérvár, Hungary</t>
+          <t>Windsor, ON, Kanada</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>Hungary</t>
-[...4 lines deleted...]
-          <t>Szárazrét</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>Assistant pastor (1948–1950), then parish priest; in the meantime, he was interned in Előszállás in 1950</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N87">
         <v>1948</v>
       </c>
       <c r="O87">
-        <v>1986</v>
+        <v>1982</v>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=733</t>
+          <t>/persons_v2/view.php?id=313</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>1979</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Jordán Sándor Emil OSB, Dr.</t>
+          <t>Kóczán Ákos SDB</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+          <t>Vibora, Kuba</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>Brazília</t>
-[...4 lines deleted...]
-          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>community leader; parish priest from 1953 to 1968; high school principal from 1951 to 1958; religion teacher from 1958 to 1982; organizer of family and youth retreats since 1967</t>
+          <t>rendi szolgálatban</t>
         </is>
       </c>
       <c r="N88">
-        <v>1949</v>
+        <v>1948</v>
       </c>
       <c r="O88">
-        <v>1999</v>
+        <v>2007</v>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=487</t>
+          <t>/persons_v2/view.php?id=595</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1979</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Kárpi Ferenc</t>
+          <t>Merész Ferenc Gáspár (O.Cist)</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Szárazrét, Székesfehérvár, Magyarország</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Szárazrét</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>assistant pastor, then parish priest from 1965</t>
+          <t>segédlelkész (1948-1950), majd plébános, közben 1950-ben internálva Előszállásra</t>
         </is>
       </c>
       <c r="N89">
-        <v>1949</v>
+        <v>1948</v>
       </c>
       <c r="O89">
-        <v>1983</v>
+        <v>1986</v>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=511</t>
+          <t>/persons_v2/view.php?id=733</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1979</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Sarlós Károly Engelbert OSB, Dr.</t>
+          <t>Jordán Sándor Emil OSB, Dr.</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
           <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>monk</t>
+          <t>a közösség elöljárója, 1953-1968 perjele, 1951–1958 között gimnáziumi igazgató, 1958–1982 között hittanár, 1967–től a családi és ifjúsági lelkinapok szervezője</t>
         </is>
       </c>
       <c r="N90">
         <v>1949</v>
       </c>
       <c r="O90">
-        <v>1986</v>
+        <v>1999</v>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=960</t>
+          <t>/persons_v2/view.php?id=487</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>1979</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Horváth Ferenc SVD</t>
+          <t>Kárpi Ferenc</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>Cordoba, Argentína</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>Argentína</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J91" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>missionary</t>
+          <t>segédlelkész, majd 1965-től plébános</t>
         </is>
       </c>
       <c r="N91">
-        <v>1950</v>
+        <v>1949</v>
       </c>
       <c r="O91">
-        <v>2001</v>
+        <v>1983</v>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=422</t>
+          <t>/persons_v2/view.php?id=511</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1979</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Poór Albert Pál</t>
+          <t>Sarlós Károly Engelbert OSB, Dr.</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Szent István első vértanú templom, South River, NJ, USA</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
-          <t>Szent István első vértanú templom</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>szerzetes</t>
         </is>
       </c>
       <c r="N92">
-        <v>1950</v>
+        <v>1949</v>
       </c>
       <c r="O92">
-        <v>1987</v>
+        <v>1986</v>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=891</t>
+          <t>/persons_v2/view.php?id=960</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>1979</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Péterffy Gedeon, Msgr.</t>
+          <t>Horváth Ferenc SVD</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
+          <t>Cordoba, Argentína</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>parish priest, retired since 1983</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N93">
-        <v>1951</v>
+        <v>1950</v>
       </c>
       <c r="O93">
-        <v>1993</v>
+        <v>2001</v>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=874</t>
+          <t>/persons_v2/view.php?id=422</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1979</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Bacsóka Béla, Dr.</t>
+          <t>Poór Albert Pál</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>Szent Atanáz Görögkatolikus Hittudományi Főiskola, Nyíregyháza, Hungary</t>
+          <t>Szent István első vértanú templom, South River, NJ, USA</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t>Szent Atanáz Görögkatolikus Hittudományi Főiskola</t>
+          <t>Szent István első vértanú templom</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>Professor at the College of Theology; served as rector from 1952 to 1984 and as director of the bishop’s office from 1975 to 1980</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N94">
-        <v>1952</v>
+        <v>1950</v>
       </c>
       <c r="O94">
         <v>1987</v>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=27</t>
+          <t>/persons_v2/view.php?id=891</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1979</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Gábriel László Asztrik O.Praem, Dr.</t>
+          <t>Péterffy Gedeon, Msgr.</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>Notre Dame, IN, USA</t>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J95" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>professor, then head of the Department of Medieval Studies and director of the Institute of Medieval Studies from 1953 to 1974; he continued to teach until his death, serving as a visiting professor at Harvard University from 1963 to 1964</t>
+          <t>plébános, 1983-tól nyugállományban</t>
         </is>
       </c>
       <c r="N95">
-        <v>1952</v>
+        <v>1951</v>
       </c>
       <c r="O95">
-        <v>2005</v>
+        <v>1993</v>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=309</t>
+          <t>/persons_v2/view.php?id=874</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1979</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Iróffy Gábor Zsolt OSB</t>
+          <t>Bacsóka Béla, Dr.</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
+          <t>Szent Atanáz Görögkatolikus Hittudományi Főiskola, Nyíregyháza, Magyarország</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J96" t="inlineStr">
+        <is>
+          <t>Szent Atanáz Görögkatolikus Hittudományi Főiskola</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>high school teacher; high school principal from 1974; deputy headmaster from 1981</t>
+          <t>a hittudományi főiskola tanára, közben 1952 – 1984 között rektor, 1975 – 1980 püspöki irodaigazgató</t>
         </is>
       </c>
       <c r="N96">
         <v>1952</v>
       </c>
       <c r="O96">
-        <v>2016</v>
+        <v>1987</v>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=459</t>
+          <t>/persons_v2/view.php?id=27</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>1979</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Pataki András, megyéspüspök</t>
+          <t>Gábriel László Asztrik O.Praem, Dr.</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>bishop</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>SS. Cyril and Methodius Seminary, Orchard Lake, MI, USA</t>
+          <t>Notre Dame, IN, USA</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J97" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>chancellor</t>
+          <t>professzor, majd 1953-1974 között a Középkori Műveltség Tanszék vezetője és a Középkori Intézet igazgatója, később haláláig tanít, közben 1963 – 1964 között a Harvard Egyetem vendégprofesszora</t>
         </is>
       </c>
       <c r="N97">
         <v>1952</v>
       </c>
       <c r="O97">
-        <v>1983</v>
+        <v>2005</v>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=855</t>
+          <t>/persons_v2/view.php?id=309</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1979</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Baráth Sándor Benedek OFM</t>
+          <t>Iróffy Gábor Zsolt OSB</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Dewitt, MI, USA</t>
+          <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>Brother, whose primary place of service was Dewitt, MI, USA.</t>
+          <t>gimnáziumi tanár, 1974–től gimnáziumi igazgató, 1981–től alperjel</t>
         </is>
       </c>
       <c r="N98">
-        <v>1953</v>
+        <v>1952</v>
       </c>
       <c r="O98">
-        <v>1989</v>
+        <v>2016</v>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=44</t>
+          <t>/persons_v2/view.php?id=459</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1979</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Borbély Honor OFM</t>
+          <t>Pataki András, megyéspüspök</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>Caracas, Venezuela</t>
+          <t>SS. Cyril and Methodius Seminary, Orchard Lake, MI, USA</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>Venezuela</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J99" t="inlineStr">
+        <is>
+          <t>SS. Cyril and Methodius Seminary</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>Hungarian pastor</t>
+          <t>rektor</t>
         </is>
       </c>
       <c r="N99">
-        <v>1953</v>
+        <v>1952</v>
       </c>
       <c r="O99">
-        <v>1981</v>
+        <v>1983</v>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=106</t>
+          <t>/persons_v2/view.php?id=855</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>1979</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Diczky Pál</t>
+          <t>Baráth Sándor Benedek OFM</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>Szent Teréz és Szent Ferenc templomok, Neligh, NE, USA</t>
+          <t>Dewitt, MI, USA</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J100" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>administrator, hospital chaplain, Hungarian pastor</t>
+          <t>szerzetestestvér, fő szolgálati helye Dewitt, MI, USA volt.</t>
         </is>
       </c>
       <c r="N100">
         <v>1953</v>
       </c>
       <c r="O100">
-        <v>1985</v>
+        <v>1989</v>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=199</t>
+          <t>/persons_v2/view.php?id=44</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>1979</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Revák Ferenc, Msgr.</t>
+          <t>Borbély Honor OFM</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>Allentown, PA, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>Limeport, PA, USA</t>
+          <t>Caracas, Venezuela</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Venezuela</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>a Sacred Heart Sanatorium lelkésze</t>
+          <t>magyar lelkész</t>
         </is>
       </c>
       <c r="N101">
         <v>1953</v>
       </c>
       <c r="O101">
-        <v>1982</v>
+        <v>1981</v>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=929</t>
+          <t>/persons_v2/view.php?id=106</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1979</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Balázskövi József SDB</t>
+          <t>Diczky Pál</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>Edmonton, AB, Canada</t>
+          <t>Szent Teréz és Szent Ferenc templomok, Neligh, NE, USA</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J102" t="inlineStr">
+        <is>
+          <t>Szent Teréz és Szent Ferenc templomok</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>1954–1957 – Principal. 1957–1960 – Parish priest, 1960–1980 Don Bosco Technical Institute – Academic Supervisor</t>
+          <t>adminisztrátor, kórházlelkész, magyar lelkész</t>
         </is>
       </c>
       <c r="N102">
-        <v>1954</v>
+        <v>1953</v>
       </c>
       <c r="O102">
-        <v>1980</v>
+        <v>1985</v>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=34</t>
+          <t>/persons_v2/view.php?id=199</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1979</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Hauser József SJ</t>
+          <t>Revák Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Allentown, PA, USA</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>São Leopoldo, Brazília</t>
+          <t>Limeport, PA, USA</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>university professor, founder of the Department of Natural History, and chaplain and pilot in the Brazilian Air Force</t>
+          <t>a Sacred Heart Sanatorium lelkésze</t>
         </is>
       </c>
       <c r="N103">
-        <v>1954</v>
+        <v>1953</v>
       </c>
       <c r="O103">
-        <v>2000</v>
+        <v>1982</v>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=370</t>
+          <t>/persons_v2/view.php?id=929</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1979</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Horváth István</t>
+          <t>Balázskövi József SDB</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>Baltimore, MD, USA</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, USA</t>
+          <t>Edmonton, AB, Kanada</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>1954-1957 – igazgató. 1957-1960 – plébános, 1960-1980 Don Bosco Technical Institut – tanulmányi felügyelő</t>
         </is>
       </c>
       <c r="N104">
         <v>1954</v>
       </c>
       <c r="O104">
         <v>1980</v>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=424</t>
+          <t>/persons_v2/view.php?id=34</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1979</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Jackanich József, Msgr.</t>
+          <t>Hauser József SJ</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>Hazelton, PA, USA</t>
+          <t>São Leopoldo, Brazília</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>egyetemi tanár, a természetrajz fakultás megszervezője, közben a brazil légierő lelkésze, pilóta</t>
         </is>
       </c>
       <c r="N105">
         <v>1954</v>
       </c>
       <c r="O105">
-        <v>1981</v>
+        <v>2000</v>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=468</t>
+          <t>/persons_v2/view.php?id=370</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>1979</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Palkó János SVD</t>
+          <t>Horváth István</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Baltimore, MD, USA</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>Curitiba, Brazília</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J106" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>missionary (as well as Assai, Agua do Sul, and Joinville, Brazil)</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N106">
         <v>1954</v>
       </c>
       <c r="O106">
-        <v>1992</v>
+        <v>1980</v>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=848</t>
+          <t>/persons_v2/view.php?id=424</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1979</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Hernády Márton</t>
+          <t>Jackanich József, Msgr.</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>Toledo, OH, USA</t>
+          <t>Hazelton, PA, USA</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>religious education teacher, then parish priest from 1961 to 1994</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N107">
-        <v>1955</v>
+        <v>1954</v>
       </c>
       <c r="O107">
-        <v>1994</v>
+        <v>1981</v>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=386</t>
+          <t>/persons_v2/view.php?id=468</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1979</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Mátyás Tamás Vilmos OSB</t>
+          <t>Palkó János SVD</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>Benedictine High School, Cleveland, OH, USA</t>
+          <t>Curitiba, Brazília</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Benedictine High School</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>teacher, golf team coach, and assistant pastor</t>
+          <t>misszonárius (valamint Assai, Agua do Sul és Joinville, Brazília)</t>
         </is>
       </c>
       <c r="N108">
-        <v>1955</v>
+        <v>1954</v>
       </c>
       <c r="O108">
-        <v>1985</v>
+        <v>1992</v>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=717</t>
+          <t>/persons_v2/view.php?id=848</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1979</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Nagy Sándor Anzelm O.Cist, apát, Dr.</t>
+          <t>Hernády Márton</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
+          <t>Toledo, OH, USA</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J109" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>Abbot (1955–1963), then retired (1988)</t>
+          <t>hittanár, majd 1961 – 1994 között plébános</t>
         </is>
       </c>
       <c r="N109">
         <v>1955</v>
       </c>
       <c r="O109">
-        <v>1988</v>
+        <v>1994</v>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=800</t>
+          <t>/persons_v2/view.php?id=386</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1979</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Németh Antal SVD</t>
+          <t>Mátyás Tamás Vilmos OSB</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>Séminaire du Verbe Divin, Granby, QC, Canada</t>
+          <t>Benedictine High School, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J110" t="inlineStr">
         <is>
-          <t>Séminaire du Verbe Divin</t>
+          <t>Benedictine High School</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>teacher, and part-time assistant pastor for the Hungarian and German congregations in Montreal</t>
+          <t>tanár, közben a golfcsapat edzője, közben kisegítő lelkész</t>
         </is>
       </c>
       <c r="N110">
         <v>1955</v>
       </c>
       <c r="O110">
-        <v>1989</v>
+        <v>1985</v>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=808</t>
+          <t>/persons_v2/view.php?id=717</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>1979</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Firkola E. József</t>
+          <t>Nagy Sándor Anzelm O.Cist, apát, Dr.</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>Regina, SK, Canada</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J111" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>He served at the parishes of St. Cecilia, Sacred Heart, and St. Martin de Porres in Regina, as well as in the towns of Lestock, Esterházy, Stockholm, Kaposvár, and Cupar in Slovakia and Canada; he is now retired but continues to serve as an assistant pastor</t>
+          <t>perjel (1955-1963), apát (1963-1988), majd nyugállományban )1988)</t>
         </is>
       </c>
       <c r="N111">
-        <v>1956</v>
+        <v>1955</v>
       </c>
       <c r="O111">
-        <v>1987</v>
+        <v>1988</v>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=276</t>
+          <t>/persons_v2/view.php?id=800</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1979</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Kimecz János Alajos O.Cist</t>
+          <t>Németh Antal SVD</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Séminaire du Verbe Divin, Granby, QC, Kanada</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Séminaire du Verbe Divin</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>high school teacher (1962–1984), novice master (1965–1968)</t>
+          <t>tanár, közben magyar és német kisegítő lelkész Montréalban</t>
         </is>
       </c>
       <c r="N112">
-        <v>1956</v>
+        <v>1955</v>
       </c>
       <c r="O112">
-        <v>1984</v>
+        <v>1989</v>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=530</t>
+          <t>/persons_v2/view.php?id=808</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1979</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Kish István Imre OFM</t>
+          <t>Firkola E. József</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Regina, SK, Kanada</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>monk</t>
+          <t>Szolgált a reginai Szent Cecília, Szent Szív, Szent Márton de Porres plébániákon, valamint Lestock, Esterházy, Stockholm, Kaposvár, Cupar településeken, SK, Kanada, utána nyugállományban, de kisegítő lelkészként tevékenykedik</t>
         </is>
       </c>
       <c r="N113">
         <v>1956</v>
       </c>
       <c r="O113">
-        <v>2004</v>
+        <v>1987</v>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=536</t>
+          <t>/persons_v2/view.php?id=276</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1979</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Kish Máté</t>
+          <t>Kimecz János Alajos O.Cist</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>Gary, IN, USA</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>Gary, IN, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J114" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>parish priest; in the meantime, in 1976, he served as an assistant pastor in Flint, MI, USA</t>
+          <t>gimnáziumi tanár (1962-1984 között), novícius mester (1965-1968)</t>
         </is>
       </c>
       <c r="N114">
         <v>1956</v>
       </c>
       <c r="O114">
-        <v>1994</v>
+        <v>1984</v>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=537</t>
+          <t>/persons_v2/view.php?id=530</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>1979</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Lékai Gyula Lajos O.Cist, Dr.</t>
+          <t>Kish István Imre OFM</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>University professor from 1956 to 1981; dean from 1967 to 1975; high school teacher from 1970 to 1972; retired since 1981</t>
+          <t>szerzetestestvér</t>
         </is>
       </c>
       <c r="N115">
         <v>1956</v>
       </c>
       <c r="O115">
-        <v>1994</v>
+        <v>2004</v>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=650</t>
+          <t>/persons_v2/view.php?id=536</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1979</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Marton István Henrik O.Cist</t>
+          <t>Kish Máté</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>High school teacher in Wichita Falls, then Dallas (1956–1964), 1964–1999: high school teacher, principal (1974–1975), assistant principal (1982–1996), assistant principal (1994–1999), retired since 1999</t>
+          <t>plébános, közben 1976-ban kisegít Flint, MI, USA</t>
         </is>
       </c>
       <c r="N116">
         <v>1956</v>
       </c>
       <c r="O116">
-        <v>2006</v>
+        <v>1994</v>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=708</t>
+          <t>/persons_v2/view.php?id=537</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1979</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Monostori Benedek József Bánk O.Cist, Dr.</t>
+          <t>Lékai Gyula Lajos O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J117" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>university professor (1956–1989), Vice Prior (1975–1976), Prior (1976–1988), high school teacher (1974–1975, 1977–1978), Holy Family of Nazareth Sisters, Grand Prairie, TX, USA: confessor and celebrant of Mass (1989–2011), retired (2011–2014)</t>
+          <t>1956 – 1981 között egyetemi tanár, 1967 – 1975 között perjel, 1970 – 1972 között gimnáziumi tanár, 1981-től nyugállományban</t>
         </is>
       </c>
       <c r="N117">
         <v>1956</v>
       </c>
       <c r="O117">
-        <v>2014</v>
+        <v>1994</v>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=769</t>
+          <t>/persons_v2/view.php?id=650</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1979</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Rábai István Kristóf O.Cist</t>
+          <t>Marton István Henrik O.Cist</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J118" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>university professor; also prior from 1964 to 1969, provincial prior from 1975 to 1976, and prior from 1988 to 1994; a teacher at Ursuline Academy in Dallas from 1962 to 1963, a high school teacher from 1988 to 1992, and retired since 1994</t>
+          <t>gimnáziumi tanár Wichita Falls, majd Dallas (1956-1964), 1964-1999 gimnáziumi tanár, igazgató (1974-1975), igazgatóhelyettes (1982-1996), alperjel (1994-1999), nyugállományban 1999-től</t>
         </is>
       </c>
       <c r="N118">
         <v>1956</v>
       </c>
       <c r="O118">
-        <v>1999</v>
+        <v>2006</v>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=919</t>
+          <t>/persons_v2/view.php?id=708</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>1979</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Domonkos S. Sziárd (O.Praem)</t>
+          <t>Monostori Benedek József Bánk O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Erie, PA, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J119" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
+      <c r="K119" t="inlineStr">
+        <is>
+          <t>egyetemi tanár (1956 – 1989), alperjel (1975 – 1976), perjel (1976 – 1988), gimnáziumi tanár (1974 – 1975., 1977 – 1978), Holy Family of Nazareth Sisters, Grand Prairie, TX, USA gyóntató és miséző (1989 – 2011), nyugállományban (2011 – 2014)</t>
+        </is>
+      </c>
       <c r="N119">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O119">
-        <v>1986</v>
+        <v>2014</v>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=215</t>
+          <t>/persons_v2/view.php?id=769</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>1979</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Dunda Ernő, Msgr. dr</t>
+          <t>Rábai István Kristóf O.Cist</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J120" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>parish priest, later retired</t>
+          <t>egyetemi tanár, közben 1964-1969 között perjel, 1975-1976 kormányzó perjel, 1988-1994 perjel, 1962-1963 tanár a dallasi Ursuline Academy-n, 1988-1992 között gimnáziumi tanár, 1994-től nyugállományban</t>
         </is>
       </c>
       <c r="N120">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O120">
-        <v>1983</v>
+        <v>1999</v>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=222</t>
+          <t>/persons_v2/view.php?id=919</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1979</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Haigli Sándor Sziárd O.Praem</t>
+          <t>Domonkos S. Sziárd (O.Praem)</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>Santa Ana, CA, USA</t>
+          <t>Erie, PA, USA</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
           <t>USA</t>
-        </is>
-[...3 lines deleted...]
-          <t>teacher, head of the household</t>
         </is>
       </c>
       <c r="N121">
         <v>1957</v>
       </c>
       <c r="O121">
-        <v>1985</v>
+        <v>1986</v>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=357</t>
+          <t>/persons_v2/view.php?id=215</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>1979</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Hámor József SDB</t>
+          <t>Dunda Ernő, Msgr. dr</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>Edmonton, AB, Canada</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>parish priest (1957–1970), later assistant pastor</t>
+          <t>parókus, utána nyugállományban</t>
         </is>
       </c>
       <c r="N122">
         <v>1957</v>
       </c>
       <c r="O122">
-        <v>1999</v>
+        <v>1983</v>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=372</t>
+          <t>/persons_v2/view.php?id=222</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1979</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Láng Imre SJ</t>
+          <t>Haigli Sándor Sziárd O.Praem</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>Róma, Italy</t>
+          <t>Santa Ana, CA, USA</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>Italy</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>nurse at the Pontifical Institute of Biblical Studies, and later at the Pontifical Oriental Institute</t>
+          <t>tanár, házfőnök</t>
         </is>
       </c>
       <c r="N123">
         <v>1957</v>
       </c>
       <c r="O123">
-        <v>1980</v>
+        <v>1985</v>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=637</t>
+          <t>/persons_v2/view.php?id=357</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1979</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Magyar László Sch.P., dr</t>
+          <t>Hámor József SDB</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>Devon, PA, USA</t>
+          <t>Edmonton, AB, Kanada</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>teacher</t>
+          <t>plébános (1957-1970) között, később kisegítő lelkész</t>
         </is>
       </c>
       <c r="N124">
         <v>1957</v>
       </c>
       <c r="O124">
-        <v>1997</v>
+        <v>1999</v>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=685</t>
+          <t>/persons_v2/view.php?id=372</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>1979</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Pesti József SJ</t>
+          <t>Láng Imre SJ</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>Buenos Aires, Argentína</t>
+          <t>Róma, Olaszország</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>Argentína</t>
+          <t>Olaszország</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>pastor to Hungarian emigrants; also a university professor from 1982 to 1990</t>
+          <t>betegápoló a Pápai Szentírástudományi Intézetben, majd a Pápai Keleti Intézetben</t>
         </is>
       </c>
       <c r="N125">
         <v>1957</v>
       </c>
       <c r="O125">
-        <v>1990</v>
+        <v>1980</v>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=866</t>
+          <t>/persons_v2/view.php?id=637</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1979</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Rékási József Csaba O.Praem</t>
+          <t>Magyar László Sch.P., dr</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>University of Detroit, Detroit, MI, USA</t>
+          <t>Devon, PA, USA</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J126" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>French language and culture teacher</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N126">
         <v>1957</v>
       </c>
       <c r="O126">
-        <v>1992</v>
+        <v>1997</v>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=930</t>
+          <t>/persons_v2/view.php?id=685</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>1979</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Bisztyó József, Msgr., dr.</t>
+          <t>Pesti József SJ</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>Saskatoon, SK, Canada</t>
+          <t>Buenos Aires, Argentína</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>Hungarian pastor; from 1958 to 1980, he served as a seminary spiritual director; from 1960 to 1986, he was a university professor; and from 1980 to 1992, he also served as pastor of the Hungarian parish in Edmonton</t>
+          <t>magyar emigránsok lelkésze, közben 1982–1990 egyetemi tanár</t>
         </is>
       </c>
       <c r="N127">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O127">
-        <v>1995</v>
+        <v>1990</v>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=85</t>
+          <t>/persons_v2/view.php?id=866</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1979</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Domonkos László SVD</t>
+          <t>Rékási József Csaba O.Praem</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>Plántanos, Argentína</t>
+          <t>University of Detroit, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>Argentína</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J128" t="inlineStr">
+        <is>
+          <t>University of Detroit</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>Assistant pastor, Hungarian pastor; from 1971, senior Hungarian pastor in Argentina; later, Hungarian Institute of the English Ladies in Buenos Aires, Argentina</t>
+          <t>francia nyelv és kultúra tanára</t>
         </is>
       </c>
       <c r="N128">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O128">
-        <v>1996</v>
+        <v>1992</v>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=214</t>
+          <t>/persons_v2/view.php?id=930</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1979</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Fehér József Tamás O.Cist</t>
+          <t>Bisztyó József, Msgr., dr.</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Saskatoon, SK, Kanada</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>in a monastic community; during that time, he served as novice master from 1960 to 1963, high school teacher from 1962 to 1976, and sacristan and Hungarian pastor from 1976 to 1980</t>
+          <t>magyar lelkész, közben 1958-1980 – szemináriumi spirituális, 1960-1986 – egyetemi tanár, 1980-1992 között ellátta az edmontoni magyar plébániát is</t>
         </is>
       </c>
       <c r="N129">
         <v>1958</v>
       </c>
       <c r="O129">
-        <v>1980</v>
+        <v>1995</v>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=260</t>
+          <t>/persons_v2/view.php?id=85</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1979</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Gelencsér László Pál O.Praem</t>
+          <t>Domonkos László SVD</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>Santa Ana, CA, USA</t>
+          <t>Plántanos, Argentína</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>high school teacher</t>
+          <t>segédlelkész, magyar lelkész, 1971–től argentínai magyar főlelkész, majd Buenos Aires, Argentina, Angolkisasszonyok Magyar Intézete</t>
         </is>
       </c>
       <c r="N130">
         <v>1958</v>
       </c>
       <c r="O130">
-        <v>1980</v>
+        <v>1996</v>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=318</t>
+          <t>/persons_v2/view.php?id=214</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>1979</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Jávor Jenő Egon OSB, dr</t>
+          <t>Fehér József Tamás O.Cist</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>Portola Valley, CA, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J131" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>Perjel, historian</t>
+          <t>szerzetesi közösségben, közben 1960 – 1963 novíciusmester, 1962 – 1976 gimnáziumi tanár, 1976 – 1980 sekrestyés és magyar lelkész</t>
         </is>
       </c>
       <c r="N131">
         <v>1958</v>
       </c>
       <c r="O131">
-        <v>2008</v>
+        <v>1980</v>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=485</t>
+          <t>/persons_v2/view.php?id=260</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>1979</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Molnár Antal</t>
+          <t>Gelencsér László Pál O.Praem</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya templom, South Bend, IN, USA</t>
+          <t>Santa Ana, CA, USA</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J132" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>assistant pastor, then parish priest starting in 1968</t>
+          <t>középiskolai tanár</t>
         </is>
       </c>
       <c r="N132">
         <v>1958</v>
       </c>
       <c r="O132">
-        <v>2000</v>
+        <v>1980</v>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=759</t>
+          <t>/persons_v2/view.php?id=318</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1979</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Sebes József SJ, Dr.</t>
+          <t>Jávor Jenő Egon OSB, dr</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>Georgetown Egyetem, Washington DC, USA</t>
+          <t>Portola Valley, CA, USA</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J133" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>Professor of East Asian History and founder of the graduate program; dean of the School of Business from 1964 to 1966 and dean of the School of Foreign Service from 1966 to 1968.</t>
+          <t>perjel, történetíró</t>
         </is>
       </c>
       <c r="N133">
         <v>1958</v>
       </c>
       <c r="O133">
-        <v>1985</v>
+        <v>2008</v>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=979</t>
+          <t>/persons_v2/view.php?id=485</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>1979</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Balás Dávid László O.Cist, Dr.</t>
+          <t>Molnár Antal</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Magyarok Nagyasszonya templom, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J134" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Magyarok Nagyasszonya templom</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>philosophy professor at the University of Dallas, pastor, chair of the theology department, and religion teacher</t>
+          <t>segédlelkész, majd 1968-tól plébános</t>
         </is>
       </c>
       <c r="N134">
-        <v>1959</v>
+        <v>1958</v>
       </c>
       <c r="O134">
-        <v>2014</v>
+        <v>2000</v>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=32</t>
+          <t>/persons_v2/view.php?id=759</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>1979</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Bartkó Alajos</t>
+          <t>Sebes József SJ, Dr.</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>Jézus Szíve R. K. Egyházközség, Akron, OH, USA</t>
+          <t>Georgetown Egyetem, Washington DC, USA</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>Jézus Szíve R. K. Egyházközség</t>
+          <t>Georgetown Egyetem</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>parish priest, then retired</t>
+          <t>a kelet-ázsiai történelem professzora, a graduate program alapítója; 1964–1966 között az Üzleti Kar, 1966–1968 között a School of Foreign Service dékánja.</t>
         </is>
       </c>
       <c r="N135">
-        <v>1959</v>
+        <v>1958</v>
       </c>
       <c r="O135">
-        <v>1982</v>
+        <v>1985</v>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=50</t>
+          <t>/persons_v2/view.php?id=979</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>1979</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Juhász István Ágoston OFM</t>
+          <t>Balás Dávid László O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>filozófiatanár a Dallas-i Egyetemen, lelkipásztor, teológiai tanszékvezető, illetve hittanár</t>
         </is>
       </c>
       <c r="N136">
         <v>1959</v>
       </c>
       <c r="O136">
-        <v>1985</v>
+        <v>2014</v>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=492</t>
+          <t>/persons_v2/view.php?id=32</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>1979</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Lackner Károly Béda O.Cist, dr</t>
+          <t>Bartkó Alajos</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Jézus Szíve R. K. Egyházközség, Akron, OH, USA</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J137" t="inlineStr">
+        <is>
+          <t>Jézus Szíve R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>High school teacher (Dallas – St. Edward 1959–1960; Dallas – Cistercian 1962–1964; Fort Worth, TX, USA 1964–1967; Dallas 1967–1970) University professor in Arlington, TX, USA – University of Texas (1969–2010), retired (2010–2020)</t>
+          <t>plébános, majd nyugállományban</t>
         </is>
       </c>
       <c r="N137">
         <v>1959</v>
       </c>
       <c r="O137">
-        <v>2020</v>
+        <v>1982</v>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=630</t>
+          <t>/persons_v2/view.php?id=50</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>1979</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Morgan Gyula OSBM</t>
+          <t>Juhász István Ágoston OFM</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>New Brunswick, NJ, USA</t>
+          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J138" t="inlineStr">
+        <is>
+          <t>Nagyboldogasszony R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>in civilian employment; retired since 1992</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N138">
         <v>1959</v>
       </c>
       <c r="O138">
-        <v>2009</v>
+        <v>1985</v>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=772</t>
+          <t>/persons_v2/view.php?id=492</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>1979</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Négyessy Bertalan</t>
+          <t>Lackner Károly Béda O.Cist, dr</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>Reformed</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G139" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>Ontarioi Független Magyar Református Egyház, Ontario, CA, USA</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J139" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>senior pastor</t>
+          <t>gimnáziumi tanár (Dallas – St. Edward 1959-1960.; Dallas-Cistercian 1962-1964.; Fort Worth, TX, USA 1964-1967.; Dallas 1967-1970.) Egyetemi tanár Arlington, TX, USA - University of Texas (1969-2010) nyugállományban (2010-2020)</t>
         </is>
       </c>
       <c r="N139">
         <v>1959</v>
       </c>
       <c r="O139">
-        <v>1989</v>
+        <v>2020</v>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=141</t>
+          <t>/persons_v2/view.php?id=630</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1979</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Radnóczy Adalbert Kelemen O.Praem</t>
+          <t>Morgan Gyula OSBM</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>Mater Dei High School, Santa Ana, CA, USA</t>
+          <t>New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J140" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>teacher</t>
+          <t>civil foglalkozásban, 1992-től nyugállományban</t>
         </is>
       </c>
       <c r="N140">
         <v>1959</v>
       </c>
       <c r="O140">
-        <v>1985</v>
+        <v>2009</v>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=909</t>
+          <t>/persons_v2/view.php?id=772</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1979</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Samay Sebestyén Sebastian OSB</t>
+          <t>Négyessy Bertalan</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>református</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>priest</t>
-[...4 lines deleted...]
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>St. Vincent Abbey, Latrobe, PA, USA</t>
+          <t>Ontarioi Független Magyar Református Egyház, Ontario, CA, USA</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
-          <t>St. Vincent Abbey</t>
+          <t>Ontarioi Független Magyar Református Egyház</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>in various positions, primarily as a university professor and dean</t>
+          <t>vezető lelkész</t>
         </is>
       </c>
       <c r="N141">
         <v>1959</v>
       </c>
       <c r="O141">
-        <v>2013</v>
+        <v>1989</v>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=957</t>
+          <t>/persons_v2/view.php?id=141</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>1979</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Sarlós Károly Engelbert OSB, Dr.</t>
+          <t>Radnóczy Adalbert Kelemen O.Praem</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>Pontifícia Universidade Católica, São Paulo, Brazília</t>
+          <t>Mater Dei High School, Santa Ana, CA, USA</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J142" t="inlineStr">
         <is>
-          <t>Pontifícia Universidade Católica</t>
+          <t>Mater Dei High School</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>mathematics professor</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N142">
         <v>1959</v>
       </c>
       <c r="O142">
-        <v>1986</v>
+        <v>1985</v>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=960</t>
+          <t>/persons_v2/view.php?id=909</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1979</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Dlusztus János SDB</t>
+          <t>Samay Sebestyén Sebastian OSB</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>NSZK</t>
+          <t>St. Vincent Abbey, Latrobe, PA, USA</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>NSZK</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J143" t="inlineStr">
+        <is>
+          <t>St. Vincent Abbey</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>on duty</t>
+          <t>különféle beosztásokban, főleg egyetemi oktató, dékán</t>
         </is>
       </c>
       <c r="N143">
-        <v>1960</v>
+        <v>1959</v>
       </c>
       <c r="O143">
-        <v>1988</v>
+        <v>2013</v>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=204</t>
+          <t>/persons_v2/view.php?id=957</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>1979</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Erdey Ferenc SDB</t>
+          <t>Sarlós Károly Engelbert OSB, Dr.</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>Mexikó</t>
+          <t>Pontifícia Universidade Católica, São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>Mexikó</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="J144" t="inlineStr">
+        <is>
+          <t>Pontifícia Universidade Católica</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>missionary</t>
+          <t>matematika professzor</t>
         </is>
       </c>
       <c r="N144">
-        <v>1960</v>
+        <v>1959</v>
       </c>
       <c r="O144">
-        <v>1983</v>
+        <v>1986</v>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=235</t>
+          <t>/persons_v2/view.php?id=960</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1979</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Ferenczy György Csaba O.Cist, dr</t>
+          <t>Dlusztus János SDB</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
+          <t>NSZK</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>NSZK</t>
+        </is>
+      </c>
+      <c r="K145" t="inlineStr">
+        <is>
+          <t>rendi szolgálatban</t>
         </is>
       </c>
       <c r="N145">
         <v>1960</v>
       </c>
       <c r="O145">
-        <v>1999</v>
+        <v>1988</v>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=271</t>
+          <t>/persons_v2/view.php?id=204</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>1979</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Gácser József Imre OSB, Dr.</t>
+          <t>Erdey Ferenc SDB</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+          <t>Mexikó</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>Brazília</t>
-[...4 lines deleted...]
-          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+          <t>Mexikó</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>editor, high school teacher, university professor, assistant pastor, building manager, cashier, senior pastor of the Hungarian congregation in Brazil since 1985</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N146">
         <v>1960</v>
       </c>
       <c r="O146">
-        <v>1997</v>
+        <v>1983</v>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=310</t>
+          <t>/persons_v2/view.php?id=235</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>1979</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Hajtás Ferenc</t>
+          <t>Ferenczy György Csaba O.Cist, dr</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
+        </is>
+      </c>
+      <c r="I147" t="inlineStr">
+        <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="I147" t="inlineStr">
-[...6 lines deleted...]
-          <t>US Army - katonai lelkész, szolgált Koreában, az NSZK-ban és Vietnamban</t>
+      <c r="J147" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="N147">
         <v>1960</v>
       </c>
       <c r="O147">
-        <v>1980</v>
+        <v>1999</v>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=363</t>
+          <t>/persons_v2/view.php?id=271</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>1979</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Horváth László Pius OSB</t>
+          <t>Gácser József Imre OSB, Dr.</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>Portola Valley, CA, USA</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="J148" t="inlineStr">
+        <is>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>teacher, hyphen, assistant Hungarian pastor</t>
+          <t>szerkesztő, gimnáziumi tanár, egyetemi tanár, alperjel, házgondnok, pénztáros, brazíliai magyar főlelkész 1985–től</t>
         </is>
       </c>
       <c r="N148">
         <v>1960</v>
       </c>
       <c r="O148">
-        <v>2018</v>
+        <v>1997</v>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=431</t>
+          <t>/persons_v2/view.php?id=310</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>1979</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Kis-Horváth Mihály Paszkál O.Cist</t>
+          <t>Hajtás Ferenc</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J149" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>head cashier (1964–1994), deputy director (1976–1988), building manager</t>
+          <t>US Army - katonai lelkész, szolgált Koreában, az NSZK-ban és Vietnamban</t>
         </is>
       </c>
       <c r="N149">
         <v>1960</v>
       </c>
       <c r="O149">
-        <v>2013</v>
+        <v>1980</v>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=534</t>
+          <t>/persons_v2/view.php?id=363</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>1979</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Kótai Zoltán Ádám, dr</t>
+          <t>Horváth László Pius OSB</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
+          <t>Portola Valley, CA, USA</t>
+        </is>
+      </c>
+      <c r="I150" t="inlineStr">
+        <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="I150" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>book publisher, newspaper editor; around 1969, Hungarian pastor in Akron, OH, USA</t>
+          <t>tanár, perjel, kisegítő magyar lelkész</t>
         </is>
       </c>
       <c r="N150">
         <v>1960</v>
       </c>
       <c r="O150">
-        <v>1980</v>
+        <v>2018</v>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=597</t>
+          <t>/persons_v2/view.php?id=431</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1979</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Sereghy Bazil, Msgr.</t>
+          <t>Kis-Horváth Mihály Paszkál O.Cist</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>Holy Transfiguration Hungarian Greek Catholic Church, McKeesport, PA, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J151" t="inlineStr">
         <is>
-          <t>Holy Transfiguration Hungarian Greek Catholic Church</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>központi pénztáros (1964-1994), alperjel (1976-1988), házgondnok</t>
         </is>
       </c>
       <c r="N151">
         <v>1960</v>
       </c>
       <c r="O151">
-        <v>1981</v>
+        <v>2013</v>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=983</t>
+          <t>/persons_v2/view.php?id=534</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>1979</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Dallos Ferenc</t>
+          <t>Kótai Zoltán Ádám, dr</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>Brooklyn, Long Island, NY, USA</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>könyvkiadó, újságszerkesztő, közben 1969 körül Akron, OH, USA magyar lelkész</t>
         </is>
       </c>
       <c r="N152">
-        <v>1961</v>
+        <v>1960</v>
       </c>
       <c r="O152">
-        <v>1985</v>
+        <v>1980</v>
       </c>
       <c r="Q152" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=176</t>
+          <t>/persons_v2/view.php?id=597</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>1979</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Németh András SDB</t>
+          <t>Sereghy Bazil, Msgr.</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>Santo Domingo, Dominikai Köztársaság</t>
+          <t>Holy Transfiguration Hungarian Greek Catholic Church, McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>Dominikai Köztársaság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J153" t="inlineStr">
+        <is>
+          <t>Holy Transfiguration Hungarian Greek Catholic Church</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>parish priest, catechist</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N153">
-        <v>1961</v>
+        <v>1960</v>
       </c>
       <c r="O153">
-        <v>1999</v>
+        <v>1981</v>
       </c>
       <c r="Q153" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=807</t>
+          <t>/persons_v2/view.php?id=983</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>1979</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Chladek István Menyhért O.Cist</t>
+          <t>Dallos Ferenc</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Brooklyn, Long Island, NY, USA</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J154" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>teacher, parish secretary, assistant pastor</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N154">
-        <v>1962</v>
+        <v>1961</v>
       </c>
       <c r="O154">
-        <v>2017</v>
+        <v>1985</v>
       </c>
       <c r="Q154" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=125</t>
+          <t>/persons_v2/view.php?id=176</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>1979</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Gál Gedeon OFM, Dr</t>
+          <t>Németh András SDB</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>Saint Bonaventure, NY, USA</t>
+          <t>Santo Domingo, Dominikai Köztársaság</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Dominikai Köztársaság</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>college professor</t>
+          <t>plébános, hitoktsató</t>
         </is>
       </c>
       <c r="N155">
-        <v>1962</v>
+        <v>1961</v>
       </c>
       <c r="O155">
-        <v>1989</v>
+        <v>1999</v>
       </c>
       <c r="Q155" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=311</t>
+          <t>/persons_v2/view.php?id=807</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>1979</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Hardi Gábor Gilbert O.Cist, dr</t>
+          <t>Chladek István Menyhért O.Cist</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J156" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>Professor of Philosophy at the Catholic University of Dallas, TX, and Master of Novices for five years</t>
+          <t>tanár, apáti titkár, segédlelkész</t>
         </is>
       </c>
       <c r="N156">
         <v>1962</v>
       </c>
       <c r="O156">
-        <v>1994</v>
+        <v>2017</v>
       </c>
       <c r="Q156" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=368</t>
+          <t>/persons_v2/view.php?id=125</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>1979</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Hirth Vilmos SVD</t>
+          <t>Gál Gedeon OFM, Dr</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>Asunción, Paraguay</t>
+          <t>Saint Bonaventure, NY, USA</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>Paraguay</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>főiskolai tanár</t>
         </is>
       </c>
       <c r="N157">
         <v>1962</v>
       </c>
       <c r="O157">
-        <v>1992</v>
+        <v>1989</v>
       </c>
       <c r="Q157" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=394</t>
+          <t>/persons_v2/view.php?id=311</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>1979</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Hirth Vilmos SVD</t>
+          <t>Hardi Gábor Gilbert O.Cist, dr</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>Encarnación, Paraguay</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>Paraguay</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J158" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>assistant pastor, then parish priest, later episcopal secretary, vicar general</t>
+          <t>a Dallas, TX katolikus egyetem filozófia professzora, közben 5 évig novíciusmester</t>
         </is>
       </c>
       <c r="N158">
         <v>1962</v>
       </c>
       <c r="O158">
-        <v>1992</v>
+        <v>1994</v>
       </c>
       <c r="Q158" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=394</t>
+          <t>/persons_v2/view.php?id=368</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>1979</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Horváth Benedek O.Praem</t>
+          <t>Hirth Vilmos SVD</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Los Angeles, CA, USA</t>
+          <t>Asunción, Paraguay</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Paraguay</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>assistant pastor, then parish priest</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N159">
         <v>1962</v>
       </c>
       <c r="O159">
-        <v>1990</v>
+        <v>1992</v>
       </c>
       <c r="Q159" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=419</t>
+          <t>/persons_v2/view.php?id=394</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>1979</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Keresztessy-Parker Ferenc László OPraem, apát, Dr.</t>
+          <t>Hirth Vilmos SVD</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>Szent Mihály apátság, Orange, CA, USA</t>
+          <t>Encarnación, Paraguay</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Mihály apátság</t>
+          <t>Paraguay</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>college rector, prior, abbot</t>
+          <t>segédlelkész, majd plébános, később püspöki titkár, helynök</t>
         </is>
       </c>
       <c r="N160">
         <v>1962</v>
       </c>
       <c r="O160">
-        <v>2010</v>
+        <v>1992</v>
       </c>
       <c r="Q160" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=522</t>
+          <t>/persons_v2/view.php?id=394</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>1979</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Kilián János Csaba OFM, Dr</t>
+          <t>Horváth Benedek O.Praem</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>Fordham University, New York, NY, USA</t>
+          <t>Szent István R. K. Egyházközség, Los Angeles, CA, USA</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J161" t="inlineStr">
         <is>
-          <t>Fordham University</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>Professor of Theology and pastor in Mount Vernon, NY, USA</t>
+          <t>segédlelkész, majd plébános</t>
         </is>
       </c>
       <c r="N161">
         <v>1962</v>
       </c>
       <c r="O161">
-        <v>1998</v>
+        <v>1990</v>
       </c>
       <c r="Q161" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=531</t>
+          <t>/persons_v2/view.php?id=419</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>1979</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Kővári Károly SJ</t>
+          <t>Keresztessy-Parker Ferenc László OPraem, apát, Dr.</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Szent Mihály apátság, Orange, CA, USA</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J162" t="inlineStr">
+        <is>
+          <t>Szent Mihály apátság</t>
+        </is>
+      </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>writer, editor</t>
+          <t>kollégiumi rektor, perjel, apát</t>
         </is>
       </c>
       <c r="N162">
         <v>1962</v>
       </c>
       <c r="O162">
-        <v>1980</v>
+        <v>2010</v>
       </c>
       <c r="Q162" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=602</t>
+          <t>/persons_v2/view.php?id=522</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>1979</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>Kővári Lajos Sch.P.</t>
+          <t>Kilián János Csaba OFM, Dr</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>Buffalo, NY, USA</t>
+          <t>Fordham University, New York, NY, USA</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J163" t="inlineStr">
+        <is>
+          <t>Fordham University</t>
+        </is>
+      </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>teacher</t>
+          <t>teológiai professzor, közben Mt. Vernon, NY, USA lelkész</t>
         </is>
       </c>
       <c r="N163">
         <v>1962</v>
       </c>
       <c r="O163">
-        <v>1981</v>
+        <v>1998</v>
       </c>
       <c r="Q163" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=603</t>
+          <t>/persons_v2/view.php?id=531</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>1979</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>Madarász Gyula, Msgr., Dr.</t>
+          <t>Kővári Károly SJ</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>Perryopolis, NY, USA</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>parish priest, retired since 1977</t>
+          <t>író, szerkesztő</t>
         </is>
       </c>
       <c r="N164">
         <v>1962</v>
       </c>
       <c r="O164">
-        <v>1983</v>
+        <v>1980</v>
       </c>
       <c r="Q164" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=678</t>
+          <t>/persons_v2/view.php?id=602</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>1979</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Molnár Rikárd (OFM)</t>
+          <t>Kővári Lajos Sch.P.</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>Munhall, PA, USA</t>
+          <t>Buffalo, NY, USA</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N165">
         <v>1962</v>
       </c>
       <c r="O165">
-        <v>1983</v>
+        <v>1981</v>
       </c>
       <c r="Q165" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=766</t>
+          <t>/persons_v2/view.php?id=603</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>1979</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>Proszt János SDB</t>
+          <t>Madarász Gyula, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>Montevideo, Uruguay</t>
+          <t>Perryopolis, NY, USA</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>Uruguay</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>Hungarian pastor, missionary with responsibility for the care of souls</t>
+          <t>plébános, 1977-től nyugállományban</t>
         </is>
       </c>
       <c r="N166">
         <v>1962</v>
       </c>
       <c r="O166">
         <v>1983</v>
       </c>
       <c r="Q166" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=901</t>
+          <t>/persons_v2/view.php?id=678</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>1979</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>Rába Márk Lukács OSPPE</t>
+          <t>Molnár Rikárd (OFM)</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>Lausanne, Svájc</t>
+          <t>Munhall, PA, USA</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>Svájc</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>Hungarian pastor (who also serves in Geneva)</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N167">
         <v>1962</v>
       </c>
       <c r="O167">
-        <v>1994</v>
+        <v>1983</v>
       </c>
       <c r="Q167" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=918</t>
+          <t>/persons_v2/view.php?id=766</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>1979</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>Ádám János SJ, Dr.</t>
+          <t>Proszt János SDB</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>Fordham University, New York, NY, USA</t>
+          <t>Montevideo, Uruguay</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Fordham University</t>
+          <t>Uruguay</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>university professor, assistant pastor, religious duties (1968–1977: Provincial Superior of Section II)</t>
+          <t>magyar lelkész, missionarius cum cura animarum</t>
         </is>
       </c>
       <c r="N168">
         <v>1962</v>
       </c>
       <c r="O168">
-        <v>1996</v>
+        <v>1983</v>
       </c>
       <c r="Q168" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=21</t>
+          <t>/persons_v2/view.php?id=901</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>1979</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>Balogh Sándor (SJ)</t>
+          <t>Rába Márk Lukács OSPPE</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>Caracas, Venezuela</t>
+          <t>Lausanne, Svájc</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>Venezuela</t>
+          <t>Svájc</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>English, history, and philosophy teacher</t>
+          <t>magyar lelkész (közben ellátja Genf-et is)</t>
         </is>
       </c>
       <c r="N169">
-        <v>1963</v>
+        <v>1962</v>
       </c>
       <c r="O169">
-        <v>1991</v>
+        <v>1994</v>
       </c>
       <c r="Q169" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=42</t>
+          <t>/persons_v2/view.php?id=918</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>1979</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>Erdei János József OSBM</t>
+          <t>Sorossy Sándor</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>Máriapócsi Bazilita Atyák Közössége, Matawan, NJ, USA</t>
+          <t>Újfehértó, Magyarország</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Máriapócsi Bazilita Atyák Közössége</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>parish priest, currently assisting in New York, NY, USA</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N170">
-        <v>1963</v>
+        <v>1962</v>
       </c>
       <c r="O170">
-        <v>2016</v>
+        <v>1987</v>
       </c>
       <c r="Q170" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=243</t>
+          <t>/persons_v2/view.php?id=1024</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>1979</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>Frey Ferenc Dezső OFM, Dr.</t>
+          <t>Ádám János SJ, Dr.</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>Emporia, KS, USA</t>
+          <t>Fordham University, New York, NY, USA</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J171" t="inlineStr">
+        <is>
+          <t>Fordham University</t>
+        </is>
+      </c>
+      <c r="K171" t="inlineStr">
+        <is>
+          <t>egyetemi tanár, kisegítő lelkész, rendi feladatok (1968-1977 II. szekció tartományfőnök)</t>
+        </is>
+      </c>
       <c r="N171">
-        <v>1963</v>
+        <v>1962</v>
       </c>
       <c r="O171">
-        <v>1987</v>
+        <v>1996</v>
       </c>
       <c r="Q171" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=290</t>
+          <t>/persons_v2/view.php?id=21</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>1979</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>Kató István</t>
+          <t>Balogh Sándor (SJ)</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
+          <t>Caracas, Venezuela</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Venezuela</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>the last Hungarian parish priest</t>
+          <t>angol, történelem és filozófia tanár</t>
         </is>
       </c>
       <c r="N172">
         <v>1963</v>
       </c>
       <c r="O172">
-        <v>1994</v>
+        <v>1991</v>
       </c>
       <c r="Q172" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=506</t>
+          <t>/persons_v2/view.php?id=42</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>1979</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>Kereszty András Rókus O.Cist, Dr.</t>
+          <t>Erdei János József OSBM</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Máriapócsi Bazilita Atyák Közössége, Matawan, NJ, USA</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J173" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Máriapócsi Bazilita Atyák Közössége</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>University professor; also served as a high school teacher from 1968 to 2013 and as a novice master from 1975 to 2012. Retired since 2019</t>
+          <t>parókus, közben kisegít New York, NY, USA</t>
         </is>
       </c>
       <c r="N173">
         <v>1963</v>
       </c>
       <c r="O173">
-        <v>2022</v>
+        <v>2016</v>
       </c>
       <c r="Q173" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=524</t>
+          <t>/persons_v2/view.php?id=243</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>1979</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>Kovács György Máté O.Cist</t>
+          <t>Frey Ferenc Dezső OFM, Dr.</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Emporia, KS, USA</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
           <t>USA</t>
-        </is>
-[...3 lines deleted...]
-          <t>high school teacher, retired since 2006</t>
         </is>
       </c>
       <c r="N174">
         <v>1963</v>
       </c>
       <c r="O174">
-        <v>2013</v>
+        <v>1987</v>
       </c>
       <c r="Q174" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=588</t>
+          <t>/persons_v2/view.php?id=290</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>1979</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>Krigler Béla Sch.P</t>
+          <t>Kató István</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t>Buffalo, NY, USA</t>
+          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
           <t>USA</t>
+        </is>
+      </c>
+      <c r="J175" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K175" t="inlineStr">
+        <is>
+          <t>utolsó magyar plébános</t>
         </is>
       </c>
       <c r="N175">
         <v>1963</v>
       </c>
       <c r="O175">
-        <v>1983</v>
+        <v>1994</v>
       </c>
       <c r="Q175" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=609</t>
+          <t>/persons_v2/view.php?id=506</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>1979</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>Marosfalvy László SJ</t>
+          <t>Kereszty András Rókus O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>Szent Pál Jezsuita Gimnázium, Winnipeg, MB, Canada</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J176" t="inlineStr">
         <is>
-          <t>Szent Pál Jezsuita Gimnázium</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>matematika és számítástechnika tanár</t>
+          <t>egyetemi tanár, közben 1968 – 2013 között gimnáziumi tanár, 1975 – 2012 között novíciusmester. 2019-től nyugállományban</t>
         </is>
       </c>
       <c r="N176">
         <v>1963</v>
       </c>
       <c r="O176">
-        <v>1980</v>
+        <v>2022</v>
       </c>
       <c r="Q176" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=698</t>
+          <t>/persons_v2/view.php?id=524</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>1979</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>Mensáros Béla Aurél (O.Cist), Dr.</t>
+          <t>Kovács György Máté O.Cist</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
           <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>college student (1963–1965), high school teacher</t>
+          <t>gimnáziumi tanár, 2006-tól nyugállományban</t>
         </is>
       </c>
       <c r="N177">
         <v>1963</v>
       </c>
       <c r="O177">
-        <v>1983</v>
+        <v>2013</v>
       </c>
       <c r="Q177" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=729</t>
+          <t>/persons_v2/view.php?id=588</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>1979</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>Németh Ferenc SJ</t>
+          <t>Krigler Béla Sch.P</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>San Francisco, CA, USA</t>
+          <t>Buffalo, NY, USA</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
           <t>USA</t>
-        </is>
-[...3 lines deleted...]
-          <t>pastor; according to other sources, he lived in Maryland.</t>
         </is>
       </c>
       <c r="N178">
         <v>1963</v>
       </c>
       <c r="O178">
-        <v>1987</v>
+        <v>1983</v>
       </c>
       <c r="Q178" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=812</t>
+          <t>/persons_v2/view.php?id=609</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>1979</v>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>Romza Viktor György, Msgr.</t>
+          <t>Marosfalvy László SJ</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>Campbell, OH, USA</t>
+          <t>Szent Pál Jezsuita Gimnázium, Winnipeg, MB, Kanada</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J179" t="inlineStr">
+        <is>
+          <t>Szent Pál Jezsuita Gimnázium</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>matematika és számítástechnika tanár</t>
         </is>
       </c>
       <c r="N179">
         <v>1963</v>
       </c>
       <c r="O179">
-        <v>2014</v>
+        <v>1980</v>
       </c>
       <c r="Q179" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=942</t>
+          <t>/persons_v2/view.php?id=698</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>1979</v>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>Chonkó János</t>
+          <t>Mensáros Béla Aurél (O.Cist), Dr.</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Carteret, NJ, USA</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J180" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>egyetemi hallgató (1963-1965), gimnáziumi tanár</t>
         </is>
       </c>
       <c r="N180">
-        <v>1964</v>
+        <v>1963</v>
       </c>
       <c r="O180">
-        <v>1984</v>
+        <v>1983</v>
       </c>
       <c r="Q180" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=127</t>
+          <t>/persons_v2/view.php?id=729</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>1979</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>Fedeles Vladimir</t>
+          <t>Németh Ferenc SJ</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>Miami, FL, USA</t>
+          <t>San Francisco, CA, USA</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>retired</t>
+          <t>lelkész, más forrás szerint Maryland-ban élt.</t>
         </is>
       </c>
       <c r="N181">
-        <v>1964</v>
+        <v>1963</v>
       </c>
       <c r="O181">
-        <v>1986</v>
+        <v>1987</v>
       </c>
       <c r="Q181" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=256</t>
+          <t>/persons_v2/view.php?id=812</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>1979</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>Kotyuk J. István</t>
+          <t>Romza Viktor György, Msgr.</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>Erie, PA, USA</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>McKean, PA, USA</t>
+          <t>Campbell, OH, USA</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="K182" t="inlineStr">
+        <is>
+          <t>parókus</t>
+        </is>
+      </c>
       <c r="N182">
-        <v>1964</v>
+        <v>1963</v>
       </c>
       <c r="O182">
-        <v>1991</v>
+        <v>2014</v>
       </c>
       <c r="Q182" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=575</t>
+          <t>/persons_v2/view.php?id=942</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>1979</v>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>Mészáros István Endre</t>
+          <t>Chonkó János</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>Steubenville, OH, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Carteret, NJ, USA</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
           <t>USA</t>
+        </is>
+      </c>
+      <c r="J183" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K183" t="inlineStr">
+        <is>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N183">
         <v>1964</v>
       </c>
       <c r="O183">
-        <v>1985</v>
+        <v>1984</v>
       </c>
       <c r="Q183" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=739</t>
+          <t>/persons_v2/view.php?id=127</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>1979</v>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>Pintér Mihály Sándor Sch.P., Dr.</t>
+          <t>Fedeles Vladimir</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t>Árpádházi Szent Erzsébet R. K. Egyházközség, Buffalo, NY, USA</t>
+          <t>Miami, FL, USA</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J184" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>math and physics teacher, assistant pastor</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N184">
         <v>1964</v>
       </c>
       <c r="O184">
-        <v>1984</v>
+        <v>1986</v>
       </c>
       <c r="Q184" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=879</t>
+          <t>/persons_v2/view.php?id=256</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>1979</v>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>R. Kiss Imre SDB</t>
+          <t>Kotyuk J. István</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Erie, PA, USA</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
+          <t>McKean, PA, USA</t>
+        </is>
+      </c>
+      <c r="I185" t="inlineStr">
+        <is>
           <t>USA</t>
-        </is>
-[...8 lines deleted...]
-          <t>missionary, Ukiah, CA, USA, and then, until his death, McKinleyville, CA, USA</t>
         </is>
       </c>
       <c r="N185">
         <v>1964</v>
       </c>
       <c r="O185">
-        <v>1987</v>
+        <v>1991</v>
       </c>
       <c r="Q185" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=938</t>
+          <t>/persons_v2/view.php?id=575</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>1979</v>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>Csizmazia Lajos Placid O.Cist, dr</t>
+          <t>Mészáros István Endre</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Steubenville, OH, USA</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J186" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="N186">
-        <v>1965</v>
+        <v>1964</v>
       </c>
       <c r="O186">
-        <v>1999</v>
+        <v>1985</v>
       </c>
       <c r="Q186" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=163</t>
+          <t>/persons_v2/view.php?id=739</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>1979</v>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>Horváth Miklós OFMConv</t>
+          <t>Pintér Mihály Sándor Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>Calgary, AB, Canada</t>
+          <t>Árpádházi Szent Erzsébet R. K. Egyházközség, Buffalo, NY, USA</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J187" t="inlineStr">
+        <is>
+          <t>Árpádházi Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
-          <t>retired</t>
+          <t>matematika-fizika tanár, kisegítő lelkész</t>
         </is>
       </c>
       <c r="N187">
-        <v>1965</v>
+        <v>1964</v>
       </c>
       <c r="O187">
-        <v>1992</v>
+        <v>1984</v>
       </c>
       <c r="Q187" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=435</t>
+          <t>/persons_v2/view.php?id=879</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>1979</v>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>Kafka Ferenc Sergius OFM</t>
+          <t>R. Kiss Imre SDB</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="K188" t="inlineStr">
+        <is>
+          <t>misszionárius, Ukiah, CA, USA, majd haláláig McKinleyville, CA, USA</t>
+        </is>
+      </c>
       <c r="N188">
-        <v>1965</v>
+        <v>1964</v>
       </c>
       <c r="O188">
-        <v>1982</v>
+        <v>1987</v>
       </c>
       <c r="Q188" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=497</t>
+          <t>/persons_v2/view.php?id=938</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>1979</v>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>Kulcsár András Antal, Dr.</t>
+          <t>Csizmazia Lajos Placid O.Cist, dr</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>Regina, SK, Canada</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
-          <t>Stockholm, SK, Canada</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J189" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>középiskolai tanár, 1968 – 1971 között igazgatóhelyettes, latint, görögöt, oroszt és magyar nyelvet oktatott, 1967 – 1972 között alperjel, 1992-től nyugállományban</t>
         </is>
       </c>
       <c r="N189">
         <v>1965</v>
       </c>
       <c r="O189">
-        <v>1986</v>
+        <v>1999</v>
       </c>
       <c r="Q189" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=622</t>
+          <t>/persons_v2/view.php?id=163</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>1979</v>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>Közi-Horváth József, Msgr., dr</t>
+          <t>Horváth Miklós OFMConv</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
-          <t>Egyházmegyei Caritas Otthon, Oberhaching, NSZK</t>
+          <t>Calgary, AB, Kanada</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
-          <t>NSZK</t>
-[...4 lines deleted...]
-          <t>Egyházmegyei Caritas Otthon</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N190">
         <v>1965</v>
       </c>
       <c r="O190">
-        <v>1988</v>
+        <v>1992</v>
       </c>
       <c r="Q190" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=605</t>
+          <t>/persons_v2/view.php?id=435</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>1979</v>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>Lelóczky Gyula Donát O.Cist</t>
+          <t>Kafka Ferenc Sergius OFM</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
           <t>USA</t>
-        </is>
-[...3 lines deleted...]
-          <t>high school teacher</t>
         </is>
       </c>
       <c r="N191">
         <v>1965</v>
       </c>
       <c r="O191">
-        <v>1990</v>
+        <v>1982</v>
       </c>
       <c r="Q191" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=644</t>
+          <t>/persons_v2/view.php?id=497</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>1979</v>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>Morvay András</t>
+          <t>Kulcsár András Antal, Dr.</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>Rapid City, SD</t>
+          <t>Regina, SK, Kanada</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
-          <t>Buffalo, SD, USA</t>
+          <t>Stockholm, SK, Kanada</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K192" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N192">
         <v>1965</v>
       </c>
       <c r="O192">
-        <v>1990</v>
+        <v>1986</v>
       </c>
       <c r="Q192" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=774</t>
+          <t>/persons_v2/view.php?id=622</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>1979</v>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>Roskó László</t>
+          <t>Közi-Horváth József, Msgr., dr</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>Köln, Germany</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t>Árpádházi Szent Margit R. K. Egyházközség, Orange Village, OH, USA</t>
+          <t>Egyházmegyei Caritas Otthon, Oberhaching, NSZK</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>NSZK</t>
         </is>
       </c>
       <c r="J193" t="inlineStr">
         <is>
-          <t>Árpádházi Szent Margit R. K. Egyházközség</t>
+          <t>Egyházmegyei Caritas Otthon</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
-          <t>assistant pastor, then parish priest starting in 1972</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N193">
         <v>1965</v>
       </c>
       <c r="O193">
-        <v>2009</v>
+        <v>1988</v>
       </c>
       <c r="Q193" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=944</t>
+          <t>/persons_v2/view.php?id=605</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>1979</v>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>Demetzky Sándor</t>
+          <t>Lelóczky Gyula Donát O.Cist</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J194" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K194" t="inlineStr">
         <is>
-          <t>parish priest, then retired</t>
+          <t>gimnáziumi tanár</t>
         </is>
       </c>
       <c r="N194">
-        <v>1966</v>
+        <v>1965</v>
       </c>
       <c r="O194">
-        <v>1989</v>
+        <v>1990</v>
       </c>
       <c r="Q194" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=187</t>
+          <t>/persons_v2/view.php?id=644</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>1979</v>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>Endrédy Ferenc Csanád OSB</t>
+          <t>Morvay András</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Rapid City, SD</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t>Burg Kastl, NSZK</t>
+          <t>Buffalo, SD, USA</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
-          <t>NSZK</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
-          <t>teacher at a Hungarian high school</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N195">
-        <v>1966</v>
+        <v>1965</v>
       </c>
       <c r="O195">
-        <v>1980</v>
+        <v>1990</v>
       </c>
       <c r="Q195" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=238</t>
+          <t>/persons_v2/view.php?id=774</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>1979</v>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>Horváth Lajos, Msgr.</t>
+          <t>Roskó László</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Köln, Németország</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
-          <t>Győr, Hungary</t>
+          <t>Árpádházi Szent Margit R. K. Egyházközség, Orange Village, OH, USA</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J196" t="inlineStr">
+        <is>
+          <t>Árpádházi Szent Margit R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
-          <t>diocesan archivist</t>
+          <t>segédlelkész, majd 1972-től plébános</t>
         </is>
       </c>
       <c r="N196">
-        <v>1966</v>
+        <v>1965</v>
       </c>
       <c r="O196">
-        <v>1980</v>
+        <v>2009</v>
       </c>
       <c r="Q196" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=429</t>
+          <t>/persons_v2/view.php?id=944</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>1979</v>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>Horváth Márton</t>
+          <t>Demetzky Sándor</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, USA</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>Sacred Heart Catholic Church, Washaw, IN, USA</t>
+          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J197" t="inlineStr">
         <is>
-          <t>Sacred Heart Catholic Church</t>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános, majd nyugállományban</t>
         </is>
       </c>
       <c r="N197">
         <v>1966</v>
       </c>
       <c r="O197">
-        <v>1983</v>
+        <v>1989</v>
       </c>
       <c r="Q197" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=433</t>
+          <t>/persons_v2/view.php?id=187</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198">
         <v>1979</v>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>Héjja Gyula SJ, dr.</t>
+          <t>Endrédy Ferenc Csanád OSB</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
-          <t>Fordham University, New York, NY, USA</t>
+          <t>Burg Kastl, NSZK</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Fordham University</t>
+          <t>NSZK</t>
         </is>
       </c>
       <c r="K198" t="inlineStr">
         <is>
-          <t>teacher; from 1965 to 1968, he served as the superior general of the Hungarian Jesuits living abroad</t>
+          <t>magyar gimnáziumban tanár</t>
         </is>
       </c>
       <c r="N198">
         <v>1966</v>
       </c>
       <c r="O198">
-        <v>1995</v>
+        <v>1980</v>
       </c>
       <c r="Q198" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=391</t>
+          <t>/persons_v2/view.php?id=238</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199">
         <v>1979</v>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>Idrányi Imre Ödön (OFM), Dr.</t>
+          <t>Horváth Lajos, Msgr.</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>Van Nuys, CA, USA</t>
+          <t>Győr, Magyarország</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
-          <t>episcopal secretary</t>
+          <t>egyházmegyei levéltáros</t>
         </is>
       </c>
       <c r="N199">
         <v>1966</v>
       </c>
       <c r="O199">
-        <v>1986</v>
+        <v>1980</v>
       </c>
       <c r="Q199" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=450</t>
+          <t>/persons_v2/view.php?id=429</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200">
         <v>1979</v>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>Gerencsér Pál István Sch.P, dr.</t>
+          <t>Horváth Márton</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Fort Wayne-South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
-          <t>Buffalo, NY, USA</t>
+          <t>Sacred Heart Catholic Church, Washaw, IN, USA</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J200" t="inlineStr">
+        <is>
+          <t>Sacred Heart Catholic Church</t>
+        </is>
+      </c>
       <c r="K200" t="inlineStr">
         <is>
-          <t>founding director</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N200">
-        <v>1967</v>
+        <v>1966</v>
       </c>
       <c r="O200">
-        <v>1981</v>
+        <v>1983</v>
       </c>
       <c r="Q200" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=320</t>
+          <t>/persons_v2/view.php?id=433</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201">
         <v>1979</v>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>Machó György</t>
+          <t>Héjja Gyula SJ, dr.</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>Newark, NJ, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
+          <t>Fordham University, New York, NY, USA</t>
+        </is>
+      </c>
+      <c r="I201" t="inlineStr">
+        <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="I201" t="inlineStr">
-[...1 lines deleted...]
-          <t>USA</t>
+      <c r="J201" t="inlineStr">
+        <is>
+          <t>Fordham University</t>
         </is>
       </c>
       <c r="K201" t="inlineStr">
         <is>
-          <t>U.S. Navy – Chaplain</t>
+          <t>tanár, közben 1965 – 1968 között a külföldön élő magyar jezsuiták generálisa</t>
         </is>
       </c>
       <c r="N201">
-        <v>1967</v>
+        <v>1966</v>
       </c>
       <c r="O201">
-        <v>1990</v>
+        <v>1995</v>
       </c>
       <c r="Q201" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=676</t>
+          <t>/persons_v2/view.php?id=391</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>1979</v>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>Markos Rezső János OSB, Dr.</t>
+          <t>Idrányi Imre Ödön (OFM), Dr.</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>Tata, Hungary</t>
+          <t>Van Nuys, CA, USA</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K202" t="inlineStr">
         <is>
-          <t>parish priest; also dean from 1976 to 1982</t>
+          <t>püspöki titkár</t>
         </is>
       </c>
       <c r="N202">
-        <v>1967</v>
+        <v>1966</v>
       </c>
       <c r="O202">
-        <v>1982</v>
+        <v>1986</v>
       </c>
       <c r="Q202" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=696</t>
+          <t>/persons_v2/view.php?id=450</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203">
         <v>1979</v>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>Medgyess A. József</t>
+          <t>Gerencsér Pál István Sch.P, dr.</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>Szatmár</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
-          <t>Freiburg, Germany</t>
+          <t>Buffalo, NY, USA</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
-          <t>Germany</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K203" t="inlineStr">
+        <is>
+          <t>alapító igazgató</t>
         </is>
       </c>
       <c r="N203">
         <v>1967</v>
       </c>
       <c r="O203">
-        <v>1982</v>
+        <v>1981</v>
       </c>
       <c r="Q203" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=718</t>
+          <t>/persons_v2/view.php?id=320</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204">
         <v>1979</v>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>Antal Boldizsár Regináld OFM</t>
+          <t>Machó György</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Newark, NJ, USA</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
-          <t>printing press worker, the monastery cook, and later retired</t>
+          <t>US Navy – tábori lelkész</t>
         </is>
       </c>
       <c r="N204">
-        <v>1968</v>
+        <v>1967</v>
       </c>
       <c r="O204">
-        <v>2007</v>
+        <v>1990</v>
       </c>
       <c r="Q204" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=12</t>
+          <t>/persons_v2/view.php?id=676</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205">
         <v>1979</v>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>Derecskei János SJ</t>
+          <t>Markos Rezső János OSB, Dr.</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
-          <t>Buffalo, NY, USA</t>
+          <t>Tata, Magyarország</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
-          <t>itinerant missionary</t>
+          <t>plébános, közben 1976-1982 esperes</t>
         </is>
       </c>
       <c r="N205">
-        <v>1968</v>
+        <v>1967</v>
       </c>
       <c r="O205">
-        <v>1991</v>
+        <v>1982</v>
       </c>
       <c r="Q205" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=193</t>
+          <t>/persons_v2/view.php?id=696</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206">
         <v>1979</v>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>Henye Géza</t>
+          <t>Medgyess A. József</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Szatmár</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
-          <t>Montréal, QC, Canada</t>
+          <t>Freiburg, Németország</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
-          <t>Canada</t>
-[...4 lines deleted...]
-          <t>parish priest</t>
+          <t>Németország</t>
         </is>
       </c>
       <c r="N206">
-        <v>1968</v>
+        <v>1967</v>
       </c>
       <c r="O206">
-        <v>1985</v>
+        <v>1982</v>
       </c>
       <c r="Q206" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=381</t>
+          <t>/persons_v2/view.php?id=718</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207">
         <v>1979</v>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>Ipoly Ottó Miklós, dr.</t>
+          <t>Antal Boldizsár Regináld OFM</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
-          <t>Pontifical College Josephinum, Colombus, OH, USA</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J207" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K207" t="inlineStr">
         <is>
-          <t>Bible teacher (New Testament)</t>
+          <t>nyomdai munkatárs, a kolostor szakácsa, majd nyugállományban</t>
         </is>
       </c>
       <c r="N207">
         <v>1968</v>
       </c>
       <c r="O207">
-        <v>1991</v>
+        <v>2007</v>
       </c>
       <c r="Q207" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=456</t>
+          <t>/persons_v2/view.php?id=12</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208">
         <v>1979</v>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>Juhász László SJ, Dr.</t>
+          <t>Derecskei János SJ</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
-          <t>Canisius College (jelenleg: Canisius University), Buffalo, NY, USA</t>
+          <t>Buffalo, NY, USA</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J208" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K208" t="inlineStr">
         <is>
-          <t>university professor</t>
+          <t>utazó misszionárius</t>
         </is>
       </c>
       <c r="N208">
         <v>1968</v>
       </c>
       <c r="O208">
-        <v>2002</v>
+        <v>1991</v>
       </c>
       <c r="Q208" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=495</t>
+          <t>/persons_v2/view.php?id=193</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209">
         <v>1979</v>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>Jáki László Szaniszló OSB, Dr.</t>
+          <t>Henye Géza</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
-          <t>Princeton University, Princeton, NJ, USA</t>
+          <t>Montréal, QC, Kanada</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Princeton University</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K209" t="inlineStr">
         <is>
-          <t>university professor; full professor since 1973</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N209">
         <v>1968</v>
       </c>
       <c r="O209">
-        <v>2009</v>
+        <v>1985</v>
       </c>
       <c r="Q209" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=480</t>
+          <t>/persons_v2/view.php?id=381</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210">
         <v>1979</v>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>Kovács Dezső Lajos</t>
+          <t>Ipoly Ottó Miklós, dr.</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, USA</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, USA</t>
+          <t>Pontifical College Josephinum, Colombus, OH, USA</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J210" t="inlineStr">
+        <is>
+          <t>Pontifical College Josephinum</t>
+        </is>
+      </c>
       <c r="K210" t="inlineStr">
         <is>
-          <t>assistant pastor, Hungarian pastor</t>
+          <t>biblikum tanár (Újszövetség)</t>
         </is>
       </c>
       <c r="N210">
         <v>1968</v>
       </c>
       <c r="O210">
-        <v>1983</v>
+        <v>1991</v>
       </c>
       <c r="Q210" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=580</t>
+          <t>/persons_v2/view.php?id=456</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211">
         <v>1979</v>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>Krupa Sándor Kolumbán OFM</t>
+          <t>Juhász László SJ, Dr.</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>Dewitt, MI, USA</t>
+          <t>Canisius College (jelenleg: Canisius University), Buffalo, NY, USA</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J211" t="inlineStr">
+        <is>
+          <t>Canisius College (jelenleg: Canisius University)</t>
+        </is>
+      </c>
       <c r="K211" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>egyetemi tanár</t>
         </is>
       </c>
       <c r="N211">
         <v>1968</v>
       </c>
       <c r="O211">
-        <v>1988</v>
+        <v>2002</v>
       </c>
       <c r="Q211" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=613</t>
+          <t>/persons_v2/view.php?id=495</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212">
         <v>1979</v>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>Kóczán Boldizsár</t>
+          <t>Jáki László Szaniszló OSB, Dr.</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
+          <t>Princeton University, Princeton, NJ, USA</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J212" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Princeton University</t>
         </is>
       </c>
       <c r="K212" t="inlineStr">
         <is>
-          <t>parish priest, retired since 1973</t>
+          <t>egyetemi tanár, 1973-tól kitüntetett, nyilvános rendes egyetemi tanár</t>
         </is>
       </c>
       <c r="N212">
         <v>1968</v>
       </c>
       <c r="O212">
-        <v>1980</v>
+        <v>2009</v>
       </c>
       <c r="Q212" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=596</t>
+          <t>/persons_v2/view.php?id=480</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213">
         <v>1979</v>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>Mahoney Róbert</t>
+          <t>Kovács Dezső Lajos</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>Forth Wayne – South Bend, OH, USA</t>
+          <t>Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
-          <t>St. Bavo, Mishawaka, IN, USA</t>
+          <t>Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J213" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K213" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>segédlelkész, magyar lelkész</t>
         </is>
       </c>
       <c r="N213">
         <v>1968</v>
       </c>
       <c r="O213">
-        <v>1980</v>
+        <v>1983</v>
       </c>
       <c r="Q213" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=686</t>
+          <t>/persons_v2/view.php?id=580</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214">
         <v>1979</v>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>Mandl József Maximilián OFM</t>
+          <t>Krupa Sándor Kolumbán OFM</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
           <t>Dewitt, MI, USA</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
           <t>USA</t>
+        </is>
+      </c>
+      <c r="K214" t="inlineStr">
+        <is>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N214">
         <v>1968</v>
       </c>
       <c r="O214">
-        <v>1987</v>
+        <v>1988</v>
       </c>
       <c r="Q214" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=692</t>
+          <t>/persons_v2/view.php?id=613</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215">
         <v>1979</v>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>Marton Antal Bernát O.Cist, dr</t>
+          <t>Kóczán Boldizsár</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
+          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J215" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K215" t="inlineStr">
         <is>
-          <t>high school teacher (1968–2014), assistant principal (1971–1981), principal (1981–1996), headmaster (1994–2000), sub-prior (around 2000), cleric-magister (around 2007)</t>
+          <t>plébános, 1973-tól nyugállományban</t>
         </is>
       </c>
       <c r="N215">
         <v>1968</v>
       </c>
       <c r="O215">
-        <v>2015</v>
+        <v>1980</v>
       </c>
       <c r="Q215" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=707</t>
+          <t>/persons_v2/view.php?id=596</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216">
         <v>1979</v>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>Molnár László</t>
+          <t>Mahoney Róbert</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Forth Wayne – South Bend, OH, USA</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
-          <t>Tours-i Szent Márton plébánia, Porto Alegre, Brazília</t>
+          <t>St. Bavo, Mishawaka, IN, USA</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J216" t="inlineStr">
         <is>
-          <t>Tours-i Szent Márton plébánia</t>
+          <t>St. Bavo</t>
         </is>
       </c>
       <c r="K216" t="inlineStr">
         <is>
-          <t>founder, parish priest who built the church</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N216">
         <v>1968</v>
       </c>
       <c r="O216">
-        <v>2018</v>
+        <v>1980</v>
       </c>
       <c r="Q216" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=764</t>
+          <t>/persons_v2/view.php?id=686</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217">
         <v>1979</v>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>Padányi Károly</t>
+          <t>Mandl József Maximilián OFM</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Welland, ON, Canada</t>
+          <t>Dewitt, MI, USA</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
-          <t>Canada</t>
-[...9 lines deleted...]
-          <t>parish priest</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N217">
         <v>1968</v>
       </c>
       <c r="O217">
-        <v>1991</v>
+        <v>1987</v>
       </c>
       <c r="Q217" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=845</t>
+          <t>/persons_v2/view.php?id=692</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218">
         <v>1979</v>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>Pordán László, Dr.</t>
+          <t>Marton Antal Bernát O.Cist, dr</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
-          <t>Collége de la Gaspasic, Gaspésie–Îles-de-la-Madeleine, QC, Canada</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J218" t="inlineStr">
         <is>
-          <t>Collége de la Gaspasic</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K218" t="inlineStr">
         <is>
-          <t>college professor; at the same time, he teaches ethics at the nursing school at the hospital in Maria</t>
+          <t>gimnáziumi tanár (1968-2014), igazgatóhelyettes (1971-1981), igazgató (1981-1996), perjel (1994-2000), alperjel (2000 körül), klerikus-magiszter (2007 körül)</t>
         </is>
       </c>
       <c r="N218">
         <v>1968</v>
       </c>
       <c r="O218">
-        <v>1984</v>
+        <v>2015</v>
       </c>
       <c r="Q218" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=895</t>
+          <t>/persons_v2/view.php?id=707</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219">
         <v>1979</v>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>Ruzsik Vilmos CM, Dr.</t>
+          <t>Molnár László</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>lazarista (Congregatio Missionis)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
-          <t>Párizsi Magyar Misszió, Párizs, France</t>
+          <t>Tours-i Szent Márton plébánia, Porto Alegre, Brazília</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
-          <t>France</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="J219" t="inlineStr">
         <is>
-          <t>Párizsi Magyar Misszió</t>
+          <t>Tours-i Szent Márton plébánia</t>
         </is>
       </c>
       <c r="K219" t="inlineStr">
         <is>
-          <t>Hungarian pastor</t>
+          <t>alapító, templomépítő plébános</t>
         </is>
       </c>
       <c r="N219">
         <v>1968</v>
       </c>
       <c r="O219">
-        <v>1985</v>
+        <v>2018</v>
       </c>
       <c r="Q219" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=952</t>
+          <t>/persons_v2/view.php?id=764</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220">
         <v>1979</v>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>Babos István SJ</t>
+          <t>Padányi Károly</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
-          <t>Fordham University, New York, NY, USA</t>
+          <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J220" t="inlineStr">
         <is>
-          <t>Fordham University</t>
+          <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K220" t="inlineStr">
         <is>
-          <t>Professor at Fordham University, Hungarian assistant pastor</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N220">
-        <v>1969</v>
+        <v>1968</v>
       </c>
       <c r="O220">
         <v>1991</v>
       </c>
       <c r="Q220" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=24</t>
+          <t>/persons_v2/view.php?id=845</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221">
         <v>1979</v>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>Bali István</t>
+          <t>Pordán László, Dr.</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
+          <t>Collége de la Gaspasic, Gaspésie–Îles-de-la-Madeleine, QC, Kanada</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J221" t="inlineStr">
+        <is>
+          <t>Collége de la Gaspasic</t>
         </is>
       </c>
       <c r="K221" t="inlineStr">
         <is>
-          <t>retired</t>
+          <t>főiskolai tanár, ezzel egy időben a mariai kórház ápolónőképzőjében morálist tanít</t>
         </is>
       </c>
       <c r="N221">
-        <v>1969</v>
+        <v>1968</v>
       </c>
       <c r="O221">
-        <v>1985</v>
+        <v>1984</v>
       </c>
       <c r="Q221" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=36</t>
+          <t>/persons_v2/view.php?id=895</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222">
         <v>1979</v>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>Galambos Ferenc Iréneusz OSB, dr.</t>
+          <t>Ruzsik Vilmos CM, Dr.</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>lazarista (Congregatio Missionis)</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
-          <t>Oberschützen, Austria</t>
+          <t>Párizsi Magyar Misszió, Párizs, Franciaország</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
-          <t>Austria</t>
+          <t>Franciaország</t>
+        </is>
+      </c>
+      <c r="J222" t="inlineStr">
+        <is>
+          <t>Párizsi Magyar Misszió</t>
         </is>
       </c>
       <c r="K222" t="inlineStr">
         <is>
-          <t>religious education teacher and Hungarian pastor</t>
+          <t>magyar lelkész</t>
         </is>
       </c>
       <c r="N222">
-        <v>1969</v>
+        <v>1968</v>
       </c>
       <c r="O222">
-        <v>1981</v>
+        <v>1985</v>
       </c>
       <c r="Q222" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=304</t>
+          <t>/persons_v2/view.php?id=952</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223">
         <v>1979</v>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>Kugler János Gottfried OFM</t>
+          <t>Babos István SJ</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
+          <t>Fordham University, New York, NY, USA</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J223" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish</t>
+          <t>Fordham University</t>
         </is>
       </c>
       <c r="K223" t="inlineStr">
         <is>
-          <t>confessor, gardener</t>
+          <t>Fordham Egyetem tanára, magyar kisegítő lelkész</t>
         </is>
       </c>
       <c r="N223">
         <v>1969</v>
       </c>
       <c r="O223">
-        <v>1992</v>
+        <v>1991</v>
       </c>
       <c r="Q223" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=620</t>
+          <t>/persons_v2/view.php?id=24</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224">
         <v>1979</v>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>Lenner Jenő Arkangyal OFM</t>
+          <t>Bali István</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
-          <t>Dewitt, MI, USA</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K224" t="inlineStr">
         <is>
-          <t>caretaker, building manager, confessor</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N224">
         <v>1969</v>
       </c>
       <c r="O224">
-        <v>1989</v>
+        <v>1985</v>
       </c>
       <c r="Q224" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=649</t>
+          <t>/persons_v2/view.php?id=36</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225">
         <v>1979</v>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>Mustos István Sch.P.</t>
+          <t>Galambos Ferenc Iréneusz OSB, dr.</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
-          <t>Devon, PA, USA</t>
+          <t>Oberschützen, Ausztria</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="K225" t="inlineStr">
         <is>
-          <t>teacher; principal until 1987</t>
+          <t>hittanár és magyar lelkész</t>
         </is>
       </c>
       <c r="N225">
         <v>1969</v>
       </c>
       <c r="O225">
-        <v>1987</v>
+        <v>1981</v>
       </c>
       <c r="Q225" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=779</t>
+          <t>/persons_v2/view.php?id=304</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226">
         <v>1979</v>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>Nagy György, Dr.</t>
+          <t>Kugler János Gottfried OFM</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
-          <t>Lovászpatona, Hungary</t>
+          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J226" t="inlineStr">
+        <is>
+          <t>Saint Francis of Assisi Parish</t>
         </is>
       </c>
       <c r="K226" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>gyóntató, kertész</t>
         </is>
       </c>
       <c r="N226">
         <v>1969</v>
       </c>
       <c r="O226">
-        <v>1989</v>
+        <v>1992</v>
       </c>
       <c r="Q226" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=789</t>
+          <t>/persons_v2/view.php?id=620</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227">
         <v>1979</v>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>Pogány György, Dr.</t>
+          <t>Lenner Jenő Arkangyal OFM</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony-templom, Irvington, NJ, USA</t>
+          <t>Dewitt, MI, USA</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J227" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K227" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>gondnok, házfőnök, gyóntató</t>
         </is>
       </c>
       <c r="N227">
         <v>1969</v>
       </c>
       <c r="O227">
-        <v>1993</v>
+        <v>1989</v>
       </c>
       <c r="Q227" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=886</t>
+          <t>/persons_v2/view.php?id=649</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228">
         <v>1979</v>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>Skrapits János</t>
+          <t>Mustos István Sch.P.</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
-          <t>Árpádházi Szent Erzsébet R. K. Egyházközség, Buffalo, NY, USA</t>
+          <t>Devon, PA, USA</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J228" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K228" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>tanár, 1987-ig igazgató</t>
         </is>
       </c>
       <c r="N228">
         <v>1969</v>
       </c>
       <c r="O228">
-        <v>2000</v>
+        <v>1987</v>
       </c>
       <c r="Q228" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=1000</t>
+          <t>/persons_v2/view.php?id=779</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229">
         <v>1979</v>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>Somfai Béla SJ, Dr.</t>
+          <t>Nagy György, Dr.</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
-          <t>Regis College / Toronto School of Theology, Toronto, ON, Canada</t>
+          <t>Lovászpatona, Magyarország</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
-          <t>Canada</t>
-[...4 lines deleted...]
-          <t>Regis College / Toronto School of Theology</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K229" t="inlineStr">
         <is>
-          <t>Professor of Moral Theology and Medical Ethics, later Dean</t>
+          <t>plébános-helyettes</t>
         </is>
       </c>
       <c r="N229">
         <v>1969</v>
       </c>
       <c r="O229">
-        <v>1994</v>
+        <v>1989</v>
       </c>
       <c r="Q229" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=1007</t>
+          <t>/persons_v2/view.php?id=789</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230">
         <v>1979</v>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>Antal András</t>
+          <t>Pogány György, Dr.</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
-          <t>Szentháromság Plébánia, Fenyéd, Romania</t>
+          <t>Nagyboldogasszony-templom, Irvington, NJ, USA</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
-          <t>Romania</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J230" t="inlineStr">
         <is>
-          <t>Szentháromság Plébánia</t>
+          <t>Nagyboldogasszony-templom</t>
         </is>
       </c>
       <c r="K230" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N230">
-        <v>1970</v>
+        <v>1969</v>
       </c>
       <c r="O230">
-        <v>1981</v>
+        <v>1993</v>
       </c>
       <c r="Q230" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=11</t>
+          <t>/persons_v2/view.php?id=886</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231">
         <v>1979</v>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>Bobák János Iréneusz, dr.</t>
+          <t>Skrapits János</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
-          <t>Brownsville, PA, USA</t>
+          <t>Árpádházi Szent Erzsébet R. K. Egyházközség, Buffalo, NY, USA</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J231" t="inlineStr">
+        <is>
+          <t>Árpádházi Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K231" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N231">
-        <v>1970</v>
+        <v>1969</v>
       </c>
       <c r="O231">
-        <v>1988</v>
+        <v>2000</v>
       </c>
       <c r="Q231" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=90</t>
+          <t>/persons_v2/view.php?id=1000</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232">
         <v>1979</v>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>Cser László SJ</t>
+          <t>Somfai Béla SJ, Dr.</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
-          <t>St. James, NY, USA</t>
+          <t>Regis College / Toronto School of Theology, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J232" t="inlineStr">
+        <is>
+          <t>Regis College / Toronto School of Theology</t>
+        </is>
+      </c>
+      <c r="K232" t="inlineStr">
+        <is>
+          <t>morálteológia és orvosi etika professzora, később dékán</t>
         </is>
       </c>
       <c r="N232">
-        <v>1970</v>
+        <v>1969</v>
       </c>
       <c r="O232">
-        <v>2003</v>
+        <v>1994</v>
       </c>
       <c r="Q232" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=153</t>
+          <t>/persons_v2/view.php?id=1007</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233">
         <v>1979</v>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>Gerendás Lajos</t>
+          <t>Antal András</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
-          <t>Süttőr, Hungary</t>
+          <t>Szentháromság Plébánia, Fenyéd, Románia</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>Románia</t>
+        </is>
+      </c>
+      <c r="J233" t="inlineStr">
+        <is>
+          <t>Szentháromság Plébánia</t>
         </is>
       </c>
       <c r="K233" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N233">
         <v>1970</v>
       </c>
       <c r="O233">
-        <v>1983</v>
+        <v>1981</v>
       </c>
       <c r="Q233" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=321</t>
+          <t>/persons_v2/view.php?id=11</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234">
         <v>1979</v>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>Gombos Mihály SDB</t>
+          <t>Bobák János Iréneusz, dr.</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
-          <t>Edmonton, AB, Canada</t>
+          <t>Brownsville, PA, USA</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K234" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N234">
         <v>1970</v>
       </c>
       <c r="O234">
-        <v>1981</v>
+        <v>1988</v>
       </c>
       <c r="Q234" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=330</t>
+          <t>/persons_v2/view.php?id=90</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235">
         <v>1979</v>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>Gullay Domonkos</t>
+          <t>Cser László SJ</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
-          <t>Vero Beach, FL, USA</t>
+          <t>St. James, NY, USA</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="N235">
         <v>1970</v>
       </c>
       <c r="O235">
-        <v>1981</v>
+        <v>2003</v>
       </c>
       <c r="Q235" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=341</t>
+          <t>/persons_v2/view.php?id=153</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236">
         <v>1979</v>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>Gyöngyös Márton OP</t>
+          <t>Gerendás Lajos</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
-          <t>Austria</t>
+          <t>Süttőr, Magyarország</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
-          <t>Austria</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K236" t="inlineStr">
         <is>
-          <t>pastoral care and leading retreats</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N236">
         <v>1970</v>
       </c>
-      <c r="P236" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="O236">
+        <v>1983</v>
       </c>
       <c r="Q236" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=353</t>
+          <t>/persons_v2/view.php?id=321</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237">
         <v>1979</v>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>Horváth Ernő, Msgr.</t>
+          <t>Gombos Mihály SDB</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
-          <t>Chicago, IL, USA</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, USA</t>
+          <t>Edmonton, AB, Kanada</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K237" t="inlineStr">
         <is>
-          <t>retired, assistant pastor</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N237">
         <v>1970</v>
       </c>
       <c r="O237">
-        <v>1980</v>
+        <v>1981</v>
       </c>
       <c r="Q237" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=420</t>
+          <t>/persons_v2/view.php?id=330</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238">
         <v>1979</v>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>Horváth Tibor SJ, Dr.</t>
+          <t>Gullay Domonkos</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
-          <t>Regis College, Toronto, ON, Canada</t>
+          <t>Vero Beach, FL, USA</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
-          <t>Canada</t>
-[...9 lines deleted...]
-          <t>theology professor</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N238">
         <v>1970</v>
       </c>
       <c r="O238">
-        <v>1992</v>
+        <v>1981</v>
       </c>
       <c r="Q238" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=439</t>
+          <t>/persons_v2/view.php?id=341</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239">
         <v>1979</v>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>Ibrányi Ferenc József, Msgr., dr</t>
+          <t>Gyöngyös Márton OP</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
-          <t>Providence, RI, USA</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="K239" t="inlineStr">
         <is>
-          <t>seminar instructor and lecturer at a women’s college in Wakefield, RI, USA, while also serving as an assistant pastor in the Hungarian church</t>
+          <t>lelkipásztori tevékenység és lelkigyakorlatok tartása</t>
         </is>
       </c>
       <c r="N239">
         <v>1970</v>
       </c>
-      <c r="O239">
-        <v>1980</v>
+      <c r="P239" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q239" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=448</t>
+          <t>/persons_v2/view.php?id=353</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240">
         <v>1979</v>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>Jaschkó Balázs SJ</t>
+          <t>Horváth Ernő, Msgr.</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Chicago, IL, USA</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J240" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K240" t="inlineStr">
         <is>
-          <t>assistant pastor, then parish priest, and local leader</t>
+          <t>nyugállományban, kisegítő lelkész</t>
         </is>
       </c>
       <c r="N240">
         <v>1970</v>
       </c>
       <c r="O240">
-        <v>2013</v>
+        <v>1980</v>
       </c>
       <c r="Q240" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=477</t>
+          <t>/persons_v2/view.php?id=420</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241">
         <v>1979</v>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>Jaszovszky József, Dr.</t>
+          <t>Horváth Tibor SJ, Dr.</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
-          <t>San Francisco, CA, USA</t>
+          <t>Regis College, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J241" t="inlineStr">
+        <is>
+          <t>Regis College</t>
         </is>
       </c>
       <c r="K241" t="inlineStr">
         <is>
-          <t>pastor to Hungarians under the jurisdiction of the Archbishop of San Francisco, and senior pastor of St. Stephen’s Mission in Menlo Park</t>
+          <t>teológiai tanár</t>
         </is>
       </c>
       <c r="N241">
         <v>1970</v>
       </c>
       <c r="O241">
-        <v>1984</v>
+        <v>1992</v>
       </c>
       <c r="Q241" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=479</t>
+          <t>/persons_v2/view.php?id=439</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242">
         <v>1979</v>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>Kovách Balázs Pál</t>
+          <t>Ibrányi Ferenc József, Msgr., dr</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
-          <t>Braddock, PA, USA</t>
+          <t>Providence, RI, USA</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K242" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>szemináriumi tanár, előadó egy női egyetemen Wakefield, RI, USA-ban, közben kisegítő magyar lelkész</t>
         </is>
       </c>
       <c r="N242">
         <v>1970</v>
       </c>
       <c r="O242">
-        <v>2001</v>
+        <v>1980</v>
       </c>
       <c r="Q242" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=577</t>
+          <t>/persons_v2/view.php?id=448</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243">
         <v>1979</v>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>Kögl János Szeverin OSB</t>
+          <t>Jaschkó Balázs SJ</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
-          <t>Nova Santa Rosa, Brazília</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J243" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K243" t="inlineStr">
         <is>
-          <t>From 1970 to 1981, he served as seminary house director and chaplain, as well as a high school teacher; from 1971 to 1976, he was a high school principal and a member of the bishop’s council</t>
+          <t>segédlelkész, majd plébános, illetve helyi elöljáró</t>
         </is>
       </c>
       <c r="N243">
         <v>1970</v>
       </c>
       <c r="O243">
-        <v>1984</v>
+        <v>2013</v>
       </c>
       <c r="Q243" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=598</t>
+          <t>/persons_v2/view.php?id=477</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244">
         <v>1979</v>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>Magyar József</t>
+          <t>Jaszovszky József, Dr.</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
-          <t>Akron, OH, USA</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
-          <t>St. George Catholic Church, Clinton, OH, USA</t>
+          <t>San Francisco, CA, USA</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J244" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K244" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>a San Francisco-i érsek joghatósága alá tartozó magyarok lelkésze, valamint a Menlo park-i Szent István misszió vezető lelkésze</t>
         </is>
       </c>
       <c r="N244">
         <v>1970</v>
       </c>
       <c r="O244">
-        <v>1991</v>
+        <v>1984</v>
       </c>
       <c r="Q244" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=682</t>
+          <t>/persons_v2/view.php?id=479</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245">
         <v>1979</v>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>Mihalik Imre Károly, Dr.</t>
+          <t>Kovách Balázs Pál</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
-          <t>Notre Dame szeminárium, New Orleans, LA, USA</t>
+          <t>Braddock, PA, USA</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J245" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K245" t="inlineStr">
         <is>
-          <t>teacher</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N245">
         <v>1970</v>
       </c>
       <c r="O245">
-        <v>1995</v>
+        <v>2001</v>
       </c>
       <c r="Q245" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=742</t>
+          <t>/persons_v2/view.php?id=577</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246">
         <v>1979</v>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>Nemesszeghy Ervin SJ, Dr.</t>
+          <t>Kögl János Szeverin OSB</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada</t>
+          <t>Nova Santa Rosa, Brazília</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
-          <t>Canada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K246" t="inlineStr">
         <is>
-          <t>novice master</t>
+          <t>1970–1981 között szemináriumi házfőnök és lelkész, gimnáziumi tanár, 1971–1976 gimnáziumi igazgató, püspöki tanácsos</t>
         </is>
       </c>
       <c r="N246">
         <v>1970</v>
       </c>
       <c r="O246">
-        <v>1986</v>
+        <v>1984</v>
       </c>
       <c r="Q246" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=804</t>
+          <t>/persons_v2/view.php?id=598</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247">
         <v>1979</v>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>Pfemeter János Arnold OCSO</t>
+          <t>Magyar József</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Akron, OH, USA</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
-          <t>Oka, QC, Canada</t>
+          <t>St. George Catholic Church, Clinton, OH, USA</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J247" t="inlineStr">
+        <is>
+          <t>St. George Catholic Church</t>
+        </is>
+      </c>
+      <c r="K247" t="inlineStr">
+        <is>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N247">
         <v>1970</v>
       </c>
       <c r="O247">
-        <v>1995</v>
+        <v>1991</v>
       </c>
       <c r="Q247" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=875</t>
+          <t>/persons_v2/view.php?id=682</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248">
         <v>1979</v>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>Róna Gábor SJ</t>
+          <t>Mihalik Imre Károly, Dr.</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
-          <t>Portoviejo, Ecuador</t>
+          <t>Notre Dame szeminárium, New Orleans, LA, USA</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
-          <t>Ecuador</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J248" t="inlineStr">
+        <is>
+          <t>Notre Dame szeminárium</t>
         </is>
       </c>
       <c r="K248" t="inlineStr">
         <is>
-          <t>Residence Hall Chaplain, Religious Education Teacher</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N248">
         <v>1970</v>
       </c>
       <c r="O248">
-        <v>1982</v>
+        <v>1995</v>
       </c>
       <c r="Q248" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=948</t>
+          <t>/persons_v2/view.php?id=742</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249">
         <v>1979</v>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>Éles Ferenc</t>
+          <t>Nemesszeghy Ervin SJ, Dr.</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
-          <t>New Brunswick, NJ, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J249" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K249" t="inlineStr">
         <is>
-          <t>parish priest, currently serving in Perth Amboy, NJ</t>
+          <t>novíciusmester</t>
         </is>
       </c>
       <c r="N249">
         <v>1970</v>
       </c>
       <c r="O249">
-        <v>1994</v>
+        <v>1986</v>
       </c>
       <c r="Q249" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=247</t>
+          <t>/persons_v2/view.php?id=804</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250">
         <v>1979</v>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>Bálint István József</t>
+          <t>Pfemeter János Arnold OCSO</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
-          <t>Bridgeport, CT, USA</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
-          <t>St. Ladislaus Church, South Norwalk, CT, USA</t>
+          <t>Oka, QC, Kanada</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
-          <t>USA</t>
-[...9 lines deleted...]
-          <t>Hungarian pastor and parish priest, currently assisting at St. Imre in Fairfield, CT</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="N250">
-        <v>1971</v>
+        <v>1970</v>
       </c>
       <c r="O250">
-        <v>2014</v>
+        <v>1995</v>
       </c>
       <c r="Q250" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=58</t>
+          <t>/persons_v2/view.php?id=875</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251">
         <v>1979</v>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>Demkovich John, Msgr</t>
+          <t>Róna Gábor SJ</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
-          <t>Paterson, NJ, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
-          <t>Mária mennybemenetele, Passaic, NJ, USA</t>
+          <t>Portoviejo, Ecuador</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Mária mennybemenetele</t>
+          <t>Ecuador</t>
         </is>
       </c>
       <c r="K251" t="inlineStr">
         <is>
-          <t>parish priest; from June 24, 2007, to December 2, 2007, in Passaic, NJ – St. Stephen’s Hungarian Church – administrator</t>
+          <t>kollégiumi spirituális, hittanár</t>
         </is>
       </c>
       <c r="N251">
-        <v>1971</v>
+        <v>1970</v>
       </c>
       <c r="O251">
-        <v>2011</v>
+        <v>1982</v>
       </c>
       <c r="Q251" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=190</t>
+          <t>/persons_v2/view.php?id=948</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252">
         <v>1979</v>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>Gyimesi Gyula</t>
+          <t>Éles Ferenc</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I252" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K252" t="inlineStr">
         <is>
-          <t>After retiring, he devoted himself to literary work and served as an assistant pastor.</t>
+          <t>parókus, közben kisegít: Perth Amboy, NJ</t>
         </is>
       </c>
       <c r="N252">
-        <v>1971</v>
+        <v>1970</v>
       </c>
       <c r="O252">
-        <v>1995</v>
+        <v>1994</v>
       </c>
       <c r="Q252" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=352</t>
+          <t>/persons_v2/view.php?id=247</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253">
         <v>1979</v>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>Linka Ernő Ödön OSB, apát</t>
+          <t>Bálint István József</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+          <t>St. Ladislaus Church, South Norwalk, CT, USA</t>
         </is>
       </c>
       <c r="I253" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J253" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+          <t>St. Ladislaus Church</t>
         </is>
       </c>
       <c r="K253" t="inlineStr">
         <is>
-          <t>residence director (1971–1972), seminary instructor (1972–1978), educational and vocational counselor (1974–1982), pastor (1980–1982), prior, then abbot, head of Social Institutions (1981–2005), retired (2005–2017)</t>
+          <t>magyar lelkész, plébános, közben kisegít Fairfield, CT – Szent Imre</t>
         </is>
       </c>
       <c r="N253">
         <v>1971</v>
       </c>
       <c r="O253">
-        <v>2017</v>
+        <v>2014</v>
       </c>
       <c r="Q253" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=659</t>
+          <t>/persons_v2/view.php?id=58</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254">
         <v>1979</v>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>Makkó Lajos</t>
+          <t>Demkovich John, Msgr</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Paterson, NJ, USA</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
-          <t>Magyarországi Szent István templom, Hamilton, ON, Canada</t>
+          <t>Mária mennybemenetele, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J254" t="inlineStr">
         <is>
-          <t>Magyarországi Szent István templom</t>
+          <t>Mária mennybemenetele</t>
+        </is>
+      </c>
+      <c r="K254" t="inlineStr">
+        <is>
+          <t>plébános, közben 2007. június 24.-2007. december 2. Passaic, NJ – Szent István magyar templom – adminisztrátor</t>
         </is>
       </c>
       <c r="N254">
         <v>1971</v>
       </c>
       <c r="O254">
-        <v>1992</v>
+        <v>2011</v>
       </c>
       <c r="Q254" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=689</t>
+          <t>/persons_v2/view.php?id=190</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255">
         <v>1979</v>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>Megyer Jenő, Msgr., dr.</t>
+          <t>Gyimesi Gyula</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
-          <t>Pontifical Seminary Josephinum, Colombus, OH</t>
-[...4 lines deleted...]
-          <t>Pontifical Seminary Josephinum</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="I255" t="inlineStr">
+        <is>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K255" t="inlineStr">
         <is>
-          <t>teacher of ethics</t>
+          <t>nyugállományban, irodalmi munkásságot végzett, illetve kisegítő lelkészként szolgált.</t>
         </is>
       </c>
       <c r="N255">
         <v>1971</v>
       </c>
       <c r="O255">
-        <v>1992</v>
+        <v>1995</v>
       </c>
       <c r="Q255" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=724</t>
+          <t>/persons_v2/view.php?id=352</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256">
         <v>1979</v>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>Miskolczy Kálmán Sch.P., Dr.</t>
+          <t>Linka Ernő Ödön OSB, apát</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
-          <t>Cardinal Gibbons High School, Fort Lauderdale, FL, USA</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="J256" t="inlineStr">
         <is>
-          <t>Cardinal Gibbons High School</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K256" t="inlineStr">
         <is>
-          <t>teacher</t>
+          <t>házgondnok (1971-1972), szemináriumi nevelő (1972-1978), nevelési- és hivatásügyi tanácsadó (1974-1982), lelkész (1980-1982), perjel, majd apát, a Szociális Intézmények vezetője (1981-2005), nyugállományban (2005-2017)</t>
         </is>
       </c>
       <c r="N256">
         <v>1971</v>
       </c>
       <c r="O256">
-        <v>1981</v>
+        <v>2017</v>
       </c>
       <c r="Q256" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=752</t>
+          <t>/persons_v2/view.php?id=659</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257">
         <v>1979</v>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>Molnár István</t>
+          <t>Makkó Lajos</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
-          <t>Calgary, AB, Canada</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
-          <t>Szent Erzsébet magyar templom, Calgary, AB, Canada</t>
+          <t>Magyarországi Szent István templom, Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J257" t="inlineStr">
         <is>
-          <t>Szent Erzsébet magyar templom</t>
-[...4 lines deleted...]
-          <t>parish priest</t>
+          <t>Magyarországi Szent István templom</t>
         </is>
       </c>
       <c r="N257">
         <v>1971</v>
       </c>
       <c r="O257">
-        <v>1994</v>
+        <v>1992</v>
       </c>
       <c r="Q257" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=762</t>
+          <t>/persons_v2/view.php?id=689</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258">
         <v>1979</v>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>Nagy József</t>
+          <t>Megyer Jenő, Msgr., dr.</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (formerly: Csanád)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
-          <t>Jászberény, Hungary</t>
-[...4 lines deleted...]
-          <t>Hungary</t>
+          <t>Pontifical Seminary Josephinum, Colombus, OH</t>
+        </is>
+      </c>
+      <c r="J258" t="inlineStr">
+        <is>
+          <t>Pontifical Seminary Josephinum</t>
         </is>
       </c>
       <c r="K258" t="inlineStr">
         <is>
-          <t>retired</t>
+          <t>morális tárgy tanára</t>
         </is>
       </c>
       <c r="N258">
         <v>1971</v>
       </c>
       <c r="O258">
-        <v>1982</v>
+        <v>1992</v>
       </c>
       <c r="Q258" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=792</t>
+          <t>/persons_v2/view.php?id=724</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259">
         <v>1979</v>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>Skerl Alphonse</t>
+          <t>Miskolczy Kálmán Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség, East Chicago, IN, USA</t>
+          <t>Cardinal Gibbons High School, Fort Lauderdale, FL, USA</t>
         </is>
       </c>
       <c r="I259" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J259" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség</t>
+          <t>Cardinal Gibbons High School</t>
         </is>
       </c>
       <c r="K259" t="inlineStr">
         <is>
-          <t>parish priest; he also serves at St. Imre Church in Gary, IN, USA.</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N259">
         <v>1971</v>
       </c>
       <c r="O259">
-        <v>2016</v>
+        <v>1981</v>
       </c>
       <c r="Q259" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=998</t>
+          <t>/persons_v2/view.php?id=752</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260">
         <v>1979</v>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>Fodor Miklós Sch.P</t>
+          <t>Molnár István</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Calgary, AB, Kanada</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
-          <t>Devon, PA, USA</t>
+          <t>Szent Erzsébet magyar templom, Calgary, AB, Kanada</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J260" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet magyar templom</t>
         </is>
       </c>
       <c r="K260" t="inlineStr">
         <is>
-          <t>teacher</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N260">
-        <v>1972</v>
+        <v>1971</v>
       </c>
       <c r="O260">
-        <v>1980</v>
+        <v>1994</v>
       </c>
       <c r="Q260" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=278</t>
+          <t>/persons_v2/view.php?id=762</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261">
         <v>1979</v>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>Füz János Balázs O.Cist, apát</t>
+          <t>Nagy József</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
-          <t>Spring Bank, WI, USA</t>
+          <t>Jászberény, Magyarország</t>
         </is>
       </c>
       <c r="I261" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K261" t="inlineStr">
         <is>
-          <t>hyphen, while serving as novice master from around 1972 to 1977</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N261">
-        <v>1972</v>
+        <v>1971</v>
       </c>
       <c r="O261">
-        <v>1989</v>
+        <v>1982</v>
       </c>
       <c r="Q261" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=297</t>
+          <t>/persons_v2/view.php?id=792</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262">
         <v>1979</v>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>Füzér István Julián OFM, dr</t>
+          <t>Skerl Alphonse</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
+          <t>Szentháromság R. K. Egyházközség, East Chicago, IN, USA</t>
         </is>
       </c>
       <c r="I262" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J262" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség</t>
+          <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K262" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános, közben ellátja Gary, IN, USA, Szent Imre templomot is.</t>
         </is>
       </c>
       <c r="N262">
-        <v>1972</v>
+        <v>1971</v>
       </c>
       <c r="O262">
-        <v>1984</v>
+        <v>2016</v>
       </c>
       <c r="Q262" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=298</t>
+          <t>/persons_v2/view.php?id=998</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263">
         <v>1979</v>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>Kocsis József, Msgr.</t>
+          <t>Fodor Miklós Sch.P</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
-          <t>Montréal, QC, Canada</t>
+          <t>Devon, PA, USA</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K263" t="inlineStr">
         <is>
-          <t>Retired, he served as an assistant at the Church of Our Lady of Hungary; later, while on sick leave, he worked at the Jesuit Fathers’ St. Elizabeth Home in Hamilton</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N263">
         <v>1972</v>
       </c>
       <c r="O263">
-        <v>1990</v>
+        <v>1980</v>
       </c>
       <c r="Q263" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=558</t>
+          <t>/persons_v2/view.php?id=278</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264">
         <v>1979</v>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>Lawrence C. Ferenc</t>
+          <t>Füz János Balázs O.Cist, apát</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
-          <t>Allentown, PA, USA</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
-          <t>Brockton, PA, USA</t>
+          <t>Spring Bank, WI, USA</t>
         </is>
       </c>
       <c r="I264" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K264" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>perjel, közben 1972 – 1977 körül novíciusmester</t>
         </is>
       </c>
       <c r="N264">
         <v>1972</v>
       </c>
       <c r="O264">
-        <v>1984</v>
+        <v>1989</v>
       </c>
       <c r="Q264" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=636</t>
+          <t>/persons_v2/view.php?id=297</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265">
         <v>1979</v>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>Major Imre Márk (O.Cist), Dr.</t>
+          <t>Füzér István Julián OFM, dr</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
         </is>
       </c>
       <c r="I265" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J265" t="inlineStr">
+        <is>
+          <t>Nagyboldogasszony R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K265" t="inlineStr">
         <is>
-          <t>High school teacher, while living in Grand Prairie, TX, USA – seminary pastor, 1972–1976, Plano, TX, USA – university professor</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N265">
         <v>1972</v>
       </c>
       <c r="O265">
-        <v>1981</v>
+        <v>1984</v>
       </c>
       <c r="Q265" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=688</t>
+          <t>/persons_v2/view.php?id=298</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266">
         <v>1979</v>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>Nagy Ferenc SJ, Dr.</t>
+          <t>Kocsis József, Msgr.</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
-          <t>Róma, Italy</t>
+          <t>Montréal, QC, Kanada</t>
         </is>
       </c>
       <c r="I266" t="inlineStr">
         <is>
-          <t>Italy</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K266" t="inlineStr">
         <is>
-          <t>a Hungarian staff member at Vatican Radio, a pastor</t>
+          <t>nyugállományban, kisegít a Magyarok Nagyasszonya templomban, később a jezsuita atyák hamiltoni Szent Erzsébet Otthonában betegállományban</t>
         </is>
       </c>
       <c r="N266">
         <v>1972</v>
       </c>
       <c r="O266">
-        <v>1980</v>
+        <v>1990</v>
       </c>
       <c r="Q266" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=788</t>
+          <t>/persons_v2/view.php?id=558</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267">
         <v>1979</v>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>Németh Béla Maurus OSB</t>
+          <t>Lawrence C. Ferenc</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Allentown, PA, USA</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
-          <t>Priory School, Woodside, CA, USA</t>
+          <t>Brockton, PA, USA</t>
         </is>
       </c>
       <c r="I267" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J267" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K267" t="inlineStr">
         <is>
-          <t>biology teacher, school bus driver, and manager and caretaker of the Benedictine community and the school’s financial affairs</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N267">
         <v>1972</v>
       </c>
       <c r="O267">
-        <v>2004</v>
+        <v>1984</v>
       </c>
       <c r="Q267" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=809</t>
+          <t>/persons_v2/view.php?id=636</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268">
         <v>1979</v>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>Sipos D. József</t>
+          <t>Major Imre Márk (O.Cist), Dr.</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
-          <t>Fort Wayne – South Bend, IN, USA</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
-          <t>Highland, IN, USA</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I268" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K268" t="inlineStr">
         <is>
-          <t>retired</t>
+          <t>gimnáziumi tanár, közben Grand Prairie, TX, USA – zárdalelkész, 1972 – 1976 Plano, TX, USA – egyetemi tanár</t>
         </is>
       </c>
       <c r="N268">
         <v>1972</v>
       </c>
       <c r="O268">
-        <v>1983</v>
+        <v>1981</v>
       </c>
       <c r="Q268" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=991</t>
+          <t>/persons_v2/view.php?id=688</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269">
         <v>1979</v>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>Bodnár Vince</t>
+          <t>Nagy Ferenc SJ, Dr.</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
-          <t>Hartford, CT, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H269" t="inlineStr">
+        <is>
+          <t>Róma, Olaszország</t>
+        </is>
+      </c>
+      <c r="I269" t="inlineStr">
+        <is>
+          <t>Olaszország</t>
         </is>
       </c>
       <c r="K269" t="inlineStr">
         <is>
-          <t>retired</t>
+          <t>a Vatikáni Rádió magyar munkatársa, lelkész</t>
         </is>
       </c>
       <c r="N269">
-        <v>1973</v>
+        <v>1972</v>
       </c>
       <c r="O269">
-        <v>1988</v>
+        <v>1980</v>
       </c>
       <c r="Q269" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=95</t>
+          <t>/persons_v2/view.php?id=788</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270">
         <v>1979</v>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>Csiszár István</t>
+          <t>Németh Béla Maurus OSB</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
-          <t>Our Lady of the Assumption, Brantford, ON, Canada</t>
+          <t>Priory School, Woodside, CA, USA</t>
         </is>
       </c>
       <c r="I270" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J270" t="inlineStr">
         <is>
-          <t>Our Lady of the Assumption</t>
+          <t>Priory School</t>
         </is>
       </c>
       <c r="K270" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>biológiai tanár, közben iskolabusz-vezető, valamint a bencés közösség, valamint az iskola gazdasági ügyeinek irányítója, gondnoka</t>
         </is>
       </c>
       <c r="N270">
-        <v>1973</v>
+        <v>1972</v>
       </c>
       <c r="O270">
-        <v>1980</v>
+        <v>2004</v>
       </c>
       <c r="Q270" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=161</t>
+          <t>/persons_v2/view.php?id=809</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271">
         <v>1979</v>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>Feigl Rudolf SJ</t>
+          <t>Sipos D. József</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Fort Wayne – South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada</t>
+          <t>Highland, IN, USA</t>
         </is>
       </c>
       <c r="I271" t="inlineStr">
         <is>
-          <t>Canada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K271" t="inlineStr">
         <is>
-          <t>minister, pastoral assistant, director of altar servers</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N271">
-        <v>1973</v>
+        <v>1972</v>
       </c>
       <c r="O271">
-        <v>2004</v>
+        <v>1983</v>
       </c>
       <c r="Q271" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=263</t>
+          <t>/persons_v2/view.php?id=991</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272">
         <v>1979</v>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>Füzes József Zalán OFM</t>
+          <t>Bodnár Vince</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
-[...14 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Hartford, CT, USA</t>
         </is>
       </c>
       <c r="K272" t="inlineStr">
         <is>
-          <t>Hungarian pastor</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N272">
         <v>1973</v>
       </c>
       <c r="O272">
-        <v>1982</v>
+        <v>1988</v>
       </c>
       <c r="Q272" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=299</t>
+          <t>/persons_v2/view.php?id=95</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273">
         <v>1979</v>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>Hoffmann Dezső Fábián (OFM)</t>
+          <t>Csiszár István</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (szlovák rendtartomány)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
-          <t>Miami, FL, USA</t>
+          <t>Our Lady of the Assumption, Brantford, ON, Kanada</t>
         </is>
       </c>
       <c r="I273" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J273" t="inlineStr">
+        <is>
+          <t>Our Lady of the Assumption</t>
         </is>
       </c>
       <c r="K273" t="inlineStr">
         <is>
-          <t>retired</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N273">
         <v>1973</v>
       </c>
       <c r="O273">
-        <v>1985</v>
+        <v>1980</v>
       </c>
       <c r="Q273" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=404</t>
+          <t>/persons_v2/view.php?id=161</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274">
         <v>1979</v>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>Holba Róbert Kasszián O.Praem</t>
+          <t>Feigl Rudolf SJ</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
-          <t>Paoli, IN, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I274" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J274" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K274" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>miniszter, pasztorális kisegítő, a ministránsok irányítója</t>
         </is>
       </c>
       <c r="N274">
         <v>1973</v>
       </c>
       <c r="O274">
-        <v>1980</v>
+        <v>2004</v>
       </c>
       <c r="Q274" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=408</t>
+          <t>/persons_v2/view.php?id=263</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275">
         <v>1979</v>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>Horváth András Ellák O.Praem</t>
+          <t>Füzes József Zalán OFM</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
-          <t>Szent Mihály apátság, Orange, CA, USA</t>
+          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
         </is>
       </c>
       <c r="I275" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J275" t="inlineStr">
         <is>
-          <t>Szent Mihály apátság</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K275" t="inlineStr">
         <is>
-          <t>He taught Latin, religion, and medieval history, and later handled health insurance matters for his fellow monks</t>
+          <t>magyar lelkész</t>
         </is>
       </c>
       <c r="N275">
         <v>1973</v>
       </c>
       <c r="O275">
-        <v>2018</v>
+        <v>1982</v>
       </c>
       <c r="Q275" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=417</t>
+          <t>/persons_v2/view.php?id=299</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276">
         <v>1979</v>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>Klug Elemér</t>
+          <t>Hoffmann Dezső Fábián (OFM)</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
-          <t>Chicago, IL, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (szlovák rendtartomány)</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
-          <t>St. Isaac Jogues Church, Niles, IL, USA</t>
+          <t>Miami, FL, USA</t>
         </is>
       </c>
       <c r="I276" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J276" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K276" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N276">
         <v>1973</v>
       </c>
       <c r="O276">
-        <v>1981</v>
+        <v>1985</v>
       </c>
       <c r="Q276" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=555</t>
+          <t>/persons_v2/view.php?id=404</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277">
         <v>1979</v>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>Korpics Tamás</t>
+          <t>Holba Róbert Kasszián O.Praem</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, USA</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
-          <t>Presentation of Our Lord Ukrainian Catholic Church, Lansdale, PA, USA</t>
+          <t>Paoli, IN, USA</t>
         </is>
       </c>
       <c r="I277" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J277" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K277" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N277">
         <v>1973</v>
       </c>
       <c r="O277">
-        <v>1983</v>
+        <v>1980</v>
       </c>
       <c r="Q277" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=568</t>
+          <t>/persons_v2/view.php?id=408</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278">
         <v>1979</v>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>Kovách Tibor Angelus OFMCap</t>
+          <t>Horváth András Ellák O.Praem</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
-          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H278" t="inlineStr">
         <is>
-          <t>Róma, Italy</t>
+          <t>Szent Mihály apátság, Orange, CA, USA</t>
         </is>
       </c>
       <c r="I278" t="inlineStr">
         <is>
-          <t>Italy</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J278" t="inlineStr">
+        <is>
+          <t>Szent Mihály apátság</t>
         </is>
       </c>
       <c r="K278" t="inlineStr">
         <is>
-          <t>Hungarian senior pastor</t>
+          <t>latin, hittan, középkori történelem tanár, majd rendtársai egészségbiztosítási ügyeit intézte</t>
         </is>
       </c>
       <c r="N278">
         <v>1973</v>
       </c>
       <c r="O278">
-        <v>1997</v>
+        <v>2018</v>
       </c>
       <c r="Q278" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=579</t>
+          <t>/persons_v2/view.php?id=417</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279">
         <v>1979</v>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>Kubinyi Gyula, Dr</t>
+          <t>Klug Elemér</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Chicago, IL, USA</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
-          <t>Erie, PA, USA</t>
+          <t>St. Isaac Jogues Church, Niles, IL, USA</t>
         </is>
       </c>
       <c r="I279" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J279" t="inlineStr">
+        <is>
+          <t>St. Isaac Jogues Church</t>
+        </is>
+      </c>
       <c r="K279" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N279">
         <v>1973</v>
       </c>
       <c r="O279">
-        <v>2003</v>
+        <v>1981</v>
       </c>
       <c r="Q279" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=617</t>
+          <t>/persons_v2/view.php?id=555</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280">
         <v>1979</v>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>Kákonyi Imre Asztrik OFM, dr</t>
+          <t>Korpics Tamás</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
-          <t>Esztergom, Hungary</t>
+          <t>Presentation of Our Lord Ukrainian Catholic Church, Lansdale, PA, USA</t>
         </is>
       </c>
       <c r="I280" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J280" t="inlineStr">
+        <is>
+          <t>Presentation of Our Lord Ukrainian Catholic Church</t>
         </is>
       </c>
       <c r="K280" t="inlineStr">
         <is>
-          <t>theology professor at the order’s theological college, painter</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N280">
         <v>1973</v>
       </c>
       <c r="O280">
-        <v>1990</v>
+        <v>1983</v>
       </c>
       <c r="Q280" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=509</t>
+          <t>/persons_v2/view.php?id=568</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281">
         <v>1979</v>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>Máté József SJ</t>
+          <t>Kovách Tibor Angelus OFMCap</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
         </is>
       </c>
       <c r="H281" t="inlineStr">
         <is>
-          <t>Toronto, ON, Canada</t>
+          <t>Róma, Olaszország</t>
         </is>
       </c>
       <c r="I281" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Olaszország</t>
         </is>
       </c>
       <c r="K281" t="inlineStr">
         <is>
-          <t>parish priest, leader of the Catholic Men’s Association, co-chair of the Federation of Hungarians in Canada</t>
+          <t>magyar főlelkész</t>
         </is>
       </c>
       <c r="N281">
         <v>1973</v>
       </c>
       <c r="O281">
-        <v>2007</v>
+        <v>1997</v>
       </c>
       <c r="Q281" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=716</t>
+          <t>/persons_v2/view.php?id=579</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282">
         <v>1979</v>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>Pajtás György József Bertalan SA</t>
+          <t>Kubinyi Gyula, Dr</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
-          <t>Atonementi Testvérek (Congregatio Religiosorum)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
         <is>
-          <t>Lorain, OH, USA</t>
+          <t>Erie, PA, USA</t>
         </is>
       </c>
       <c r="I282" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K282" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N282">
         <v>1973</v>
       </c>
       <c r="O282">
-        <v>1980</v>
+        <v>2003</v>
       </c>
       <c r="Q282" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=847</t>
+          <t>/persons_v2/view.php?id=617</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283">
         <v>1979</v>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>Rokonai József</t>
+          <t>Kákonyi Imre Asztrik OFM, dr</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
-          <t>Papi Otthon, Székesfehérvár, Hungary</t>
+          <t>Esztergom, Magyarország</t>
         </is>
       </c>
       <c r="I283" t="inlineStr">
         <is>
-          <t>Hungary</t>
-[...4 lines deleted...]
-          <t>Papi Otthon</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K283" t="inlineStr">
         <is>
-          <t>retired, but currently teaches Japanese</t>
+          <t>teológiai tanár a rend teológiai főiskoláján, festőművész</t>
         </is>
       </c>
       <c r="N283">
         <v>1973</v>
       </c>
       <c r="O283">
-        <v>1991</v>
+        <v>1990</v>
       </c>
       <c r="Q283" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=940</t>
+          <t>/persons_v2/view.php?id=509</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284">
         <v>1979</v>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t>Schwáb András SJ</t>
+          <t>Máté József SJ</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
-          <t>Rio de Janiero, Brazília</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I284" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K284" t="inlineStr">
         <is>
-          <t>professor of philosophy, spiritual director³</t>
+          <t>plébános, a Katolikus Férfitársulat vezetője, a Kanadai Magyarok Szövetségének társelnöke</t>
         </is>
       </c>
       <c r="N284">
         <v>1973</v>
       </c>
       <c r="O284">
-        <v>1984</v>
+        <v>2007</v>
       </c>
       <c r="Q284" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=977</t>
+          <t>/persons_v2/view.php?id=716</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285">
         <v>1979</v>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>Bobák Sándor Cirill, dr.</t>
+          <t>Pajtás György József Bertalan SA</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
-          <t>Miskolc</t>
+          <t>Atonementi Testvérek (Congregatio Religiosorum)</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
-          <t>Istenszülő tisztelete templom, Burton, OH, USA</t>
+          <t>Lorain, OH, USA</t>
         </is>
       </c>
       <c r="I285" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J285" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K285" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N285">
-        <v>1974</v>
+        <v>1973</v>
       </c>
       <c r="O285">
-        <v>1987</v>
+        <v>1980</v>
       </c>
       <c r="Q285" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=91</t>
+          <t>/persons_v2/view.php?id=847</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286">
         <v>1979</v>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>Csaba László Albert Szilván OFM, Dr.</t>
+          <t>Rokonai József</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
-          <t>Izrael</t>
+          <t>Papi Otthon, Székesfehérvár, Magyarország</t>
         </is>
       </c>
       <c r="I286" t="inlineStr">
         <is>
-          <t>Izrael</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J286" t="inlineStr">
+        <is>
+          <t>Papi Otthon</t>
         </is>
       </c>
       <c r="K286" t="inlineStr">
         <is>
-          <t>missionary, expert in Eastern languages, abbot of the Emmaus Monastery</t>
+          <t>nyugállományban, közben japán nyelvet tanít</t>
         </is>
       </c>
       <c r="N286">
-        <v>1974</v>
+        <v>1973</v>
       </c>
       <c r="O286">
-        <v>1984</v>
+        <v>1991</v>
       </c>
       <c r="Q286" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=137</t>
+          <t>/persons_v2/view.php?id=940</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287">
         <v>1979</v>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>Csorba László Domonkos OFM</t>
+          <t>Schwáb András SJ</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
+          <t>Rio de Janiero, Brazília</t>
         </is>
       </c>
       <c r="I287" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K287" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>filozófiaprofesszor, lelkivezető3</t>
         </is>
       </c>
       <c r="N287">
-        <v>1974</v>
+        <v>1973</v>
       </c>
       <c r="O287">
-        <v>1982</v>
+        <v>1984</v>
       </c>
       <c r="Q287" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=166</t>
+          <t>/persons_v2/view.php?id=977</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288">
         <v>1979</v>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>Eördögh András SJ</t>
+          <t>Bobák Sándor Cirill, dr.</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Miskolc</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Canada</t>
+          <t>Istenszülő tisztelete templom, Burton, OH, USA</t>
         </is>
       </c>
       <c r="I288" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J288" t="inlineStr">
+        <is>
+          <t>Istenszülő tisztelete templom</t>
         </is>
       </c>
       <c r="K288" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N288">
         <v>1974</v>
       </c>
       <c r="O288">
-        <v>1982</v>
+        <v>1987</v>
       </c>
       <c r="Q288" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=240</t>
+          <t>/persons_v2/view.php?id=91</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289">
         <v>1979</v>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>Hegyi Márton SJ</t>
+          <t>Csaba László Albert Szilván OFM, Dr.</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H289" t="inlineStr">
         <is>
-          <t>Fordhan Egyetem, New York, NY, USA</t>
+          <t>Izrael</t>
         </is>
       </c>
       <c r="I289" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Fordhan Egyetem</t>
+          <t>Izrael</t>
         </is>
       </c>
       <c r="K289" t="inlineStr">
         <is>
-          <t>Professor of biology; retired since 2003, but still teaches. Currently serving as an assistant pastor in Passaic, NJ, and Yorkers, NJ</t>
+          <t>misszionárius, a keleti nyelvek szakértője, emmauszi kolostor főnöke</t>
         </is>
       </c>
       <c r="N289">
         <v>1974</v>
       </c>
       <c r="O289">
-        <v>2008</v>
+        <v>1984</v>
       </c>
       <c r="Q289" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=378</t>
+          <t>/persons_v2/view.php?id=137</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290">
         <v>1979</v>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>Kassovic Kálmán</t>
+          <t>Csorba László Domonkos OFM</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
-          <t>Peoria, IL, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
-          <t>St. Joseph's Nursing Home, Lac du Flambeau, WI, USA</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I290" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J290" t="inlineStr">
         <is>
-          <t>St. Joseph's Nursing Home</t>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K290" t="inlineStr">
         <is>
-          <t>retired</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N290">
         <v>1974</v>
       </c>
       <c r="O290">
-        <v>1981</v>
+        <v>1982</v>
       </c>
       <c r="Q290" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=504</t>
+          <t>/persons_v2/view.php?id=166</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291">
         <v>1979</v>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>Kelemen Kálmán Konrád OFM</t>
+          <t>Eördögh András SJ</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
-          <t>Farrell, OH, USA</t>
+          <t>Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I291" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K291" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N291">
         <v>1974</v>
       </c>
       <c r="O291">
-        <v>1983</v>
+        <v>1982</v>
       </c>
       <c r="Q291" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=515</t>
+          <t>/persons_v2/view.php?id=240</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292">
         <v>1979</v>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>Kish Gábor SJ</t>
+          <t>Hegyi Márton SJ</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
-          <t>Yonkers, NY, USA</t>
+          <t>Fordhan Egyetem, New York, NY, USA</t>
         </is>
       </c>
       <c r="I292" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J292" t="inlineStr">
+        <is>
+          <t>Fordhan Egyetem</t>
+        </is>
+      </c>
       <c r="K292" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>biológia professzor, 2003-tól nyugállományban, de tanít. Közben kisegítő lelkész Passaic, NJ, USA, ill. Yorkers, NJ, USA</t>
         </is>
       </c>
       <c r="N292">
         <v>1974</v>
       </c>
       <c r="O292">
-        <v>1993</v>
+        <v>2008</v>
       </c>
       <c r="Q292" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=535</t>
+          <t>/persons_v2/view.php?id=378</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293">
         <v>1979</v>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t>Kázmér Tamás</t>
+          <t>Kassovic Kálmán</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
-          <t>Trenton, NJ, USA</t>
+          <t>Peoria, IL, USA</t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
-          <t>Philipsburg, NJ, USA</t>
+          <t>St. Joseph's Nursing Home, Lac du Flambeau, WI, USA</t>
         </is>
       </c>
       <c r="I293" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J293" t="inlineStr">
+        <is>
+          <t>St. Joseph's Nursing Home</t>
+        </is>
+      </c>
       <c r="K293" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N293">
         <v>1974</v>
       </c>
       <c r="O293">
-        <v>1985</v>
+        <v>1981</v>
       </c>
       <c r="Q293" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=512</t>
+          <t>/persons_v2/view.php?id=504</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294">
         <v>1979</v>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>Magyar József, Dr.</t>
+          <t>Kelemen Kálmán Konrád OFM</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+          <t>Farrell, OH, USA</t>
         </is>
       </c>
       <c r="I294" t="inlineStr">
         <is>
-          <t>Brazília</t>
-[...4 lines deleted...]
-          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K294" t="inlineStr">
         <is>
-          <t>retired</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N294">
         <v>1974</v>
       </c>
       <c r="O294">
-        <v>1988</v>
+        <v>1983</v>
       </c>
       <c r="Q294" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=683</t>
+          <t>/persons_v2/view.php?id=515</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295">
         <v>1979</v>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t>Mihályi Imre Gilbert O.Praem</t>
+          <t>Kish Gábor SJ</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G295" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H295" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Chicago, IL, USA</t>
+          <t>Yonkers, NY, USA</t>
         </is>
       </c>
       <c r="I295" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J295" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K295" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N295">
         <v>1974</v>
       </c>
       <c r="O295">
-        <v>1991</v>
+        <v>1993</v>
       </c>
       <c r="Q295" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=745</t>
+          <t>/persons_v2/view.php?id=535</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296">
         <v>1979</v>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
-          <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
+          <t>Kázmér Tamás</t>
         </is>
       </c>
       <c r="E296" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>bishop</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G296" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="H296" t="inlineStr">
         <is>
-          <t>University of St. Michael’s College, Toronto, ON, Canada</t>
+          <t>Philipsburg, NJ, USA</t>
         </is>
       </c>
       <c r="I296" t="inlineStr">
         <is>
-          <t>Canada</t>
-[...4 lines deleted...]
-          <t>University of St. Michael’s College</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K296" t="inlineStr">
         <is>
-          <t>professor of theology</t>
+          <t>kisegítő lelkész</t>
         </is>
       </c>
       <c r="N296">
         <v>1974</v>
       </c>
       <c r="O296">
-        <v>1984</v>
+        <v>1985</v>
       </c>
       <c r="Q296" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=746</t>
+          <t>/persons_v2/view.php?id=512</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297">
         <v>1979</v>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>Molnár Miklós SJ</t>
+          <t>Magyar József, Dr.</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G297" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H297" t="inlineStr">
         <is>
-          <t>London, ON, Canada</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I297" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="J297" t="inlineStr">
+        <is>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K297" t="inlineStr">
         <is>
-          <t>the administrator of the Hungarian community</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N297">
         <v>1974</v>
       </c>
       <c r="O297">
-        <v>1990</v>
+        <v>1988</v>
       </c>
       <c r="Q297" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=767</t>
+          <t>/persons_v2/view.php?id=683</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298">
         <v>1979</v>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t>Nagy Béla, Dr.</t>
+          <t>Mihályi Imre Gilbert O.Praem</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G298" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H298" t="inlineStr">
         <is>
-          <t>Vecsés, Hungary</t>
+          <t>Szent István R. K. Egyházközség, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I298" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J298" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K298" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N298">
         <v>1974</v>
       </c>
       <c r="O298">
-        <v>1986</v>
+        <v>1991</v>
       </c>
       <c r="Q298" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=785</t>
+          <t>/persons_v2/view.php?id=745</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299">
         <v>1979</v>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t>Nagy Menyhért Mojzes O.Cist, Dr.</t>
+          <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H299" t="inlineStr">
         <is>
-          <t>University of Dallas, Dallas, TX, USA</t>
+          <t>University of St. Michael’s College, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I299" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J299" t="inlineStr">
         <is>
-          <t>University of Dallas</t>
+          <t>University of St. Michael’s College</t>
         </is>
       </c>
       <c r="K299" t="inlineStr">
         <is>
-          <t>university professor (French)</t>
+          <t>a teológia professzora</t>
         </is>
       </c>
       <c r="N299">
         <v>1974</v>
       </c>
       <c r="O299">
-        <v>1996</v>
+        <v>1984</v>
       </c>
       <c r="Q299" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=797</t>
+          <t>/persons_v2/view.php?id=746</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300">
         <v>1979</v>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
-          <t>Novák Ervin Emilián (O.Cist)</t>
+          <t>Molnár Miklós SJ</t>
         </is>
       </c>
       <c r="E300" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G300" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H300" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
+          <t>London, ON, Kanada</t>
         </is>
       </c>
       <c r="I300" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K300" t="inlineStr">
         <is>
-          <t>high school teacher</t>
+          <t>a magyar közösség adminisztrátora</t>
         </is>
       </c>
       <c r="N300">
         <v>1974</v>
       </c>
       <c r="O300">
-        <v>1980</v>
+        <v>1990</v>
       </c>
       <c r="Q300" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=823</t>
+          <t>/persons_v2/view.php?id=767</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301">
         <v>1979</v>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t>Rakaczky Máté Bazil OSBM</t>
+          <t>Nagy Béla, Dr.</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G301" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H301" t="inlineStr">
         <is>
-          <t>St. John the Baptist Byzantine Catholic Church, Perth Amboy, NJ, USA</t>
+          <t>Vecsés, Magyarország</t>
         </is>
       </c>
       <c r="I301" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. John the Baptist Byzantine Catholic Church</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K301" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N301">
         <v>1974</v>
       </c>
       <c r="O301">
-        <v>1991</v>
+        <v>1986</v>
       </c>
       <c r="Q301" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=914</t>
+          <t>/persons_v2/view.php?id=785</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302">
         <v>1979</v>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t>Schilly József Károly (OSB)</t>
+          <t>Nagy Menyhért Mojzes O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E302" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G302" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H302" t="inlineStr">
         <is>
-          <t>Aquino School, San Bernardino, CA, USA</t>
+          <t>University of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I302" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J302" t="inlineStr">
         <is>
-          <t>Aquino School</t>
+          <t>University of Dallas</t>
         </is>
       </c>
       <c r="K302" t="inlineStr">
         <is>
-          <t>religion, math, and physics teacher</t>
+          <t>egyetemi tanár (francia nyelv)</t>
         </is>
       </c>
       <c r="N302">
         <v>1974</v>
       </c>
       <c r="O302">
-        <v>1994</v>
+        <v>1996</v>
       </c>
       <c r="Q302" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=974</t>
+          <t>/persons_v2/view.php?id=797</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303">
         <v>1979</v>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
-          <t>Schmotzer János SJ</t>
+          <t>Novák Ervin Emilián (O.Cist)</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G303" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H303" t="inlineStr">
         <is>
-          <t>Fairfield Univerity, Fairfield, CT, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I303" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J303" t="inlineStr">
         <is>
-          <t>Fairfield Univerity</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K303" t="inlineStr">
         <is>
-          <t>a professor in the Department of Communication and an assistant pastor</t>
+          <t>gimnáziumi tanár</t>
         </is>
       </c>
       <c r="N303">
         <v>1974</v>
       </c>
       <c r="O303">
-        <v>1988</v>
+        <v>1980</v>
       </c>
       <c r="Q303" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=976</t>
+          <t>/persons_v2/view.php?id=823</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304">
         <v>1979</v>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t>Sághy Pál (SDB)</t>
+          <t>Rakaczky Máté Bazil OSBM</t>
         </is>
       </c>
       <c r="E304" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G304" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H304" t="inlineStr">
         <is>
-          <t>St. Philip Benizi Parish, Belle Glade, FL, USA</t>
+          <t>St. John the Baptist Byzantine Catholic Church, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I304" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J304" t="inlineStr">
         <is>
-          <t>St. Philip Benizi Parish</t>
+          <t>St. John the Baptist Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="K304" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N304">
         <v>1974</v>
       </c>
       <c r="O304">
-        <v>1980</v>
+        <v>1991</v>
       </c>
       <c r="Q304" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=961</t>
+          <t>/persons_v2/view.php?id=914</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305">
         <v>1979</v>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t>Őrsy László SJ, Dr.</t>
+          <t>Schilly József Károly (OSB)</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G305" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H305" t="inlineStr">
         <is>
-          <t>Georgetown Egyetem, Washington DC, USA</t>
+          <t>Aquino School, San Bernardino, CA, USA</t>
         </is>
       </c>
       <c r="I305" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J305" t="inlineStr">
         <is>
-          <t>Georgetown Egyetem</t>
+          <t>Aquino School</t>
         </is>
       </c>
       <c r="K305" t="inlineStr">
         <is>
-          <t>professor of canon law</t>
+          <t>vallás-, matematika- és fizikatanár</t>
         </is>
       </c>
       <c r="N305">
         <v>1974</v>
       </c>
       <c r="O305">
-        <v>1993</v>
+        <v>1994</v>
       </c>
       <c r="Q305" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=844</t>
+          <t>/persons_v2/view.php?id=974</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306">
         <v>1979</v>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t>Benkő Antal SJ</t>
+          <t>Schmotzer János SJ</t>
         </is>
       </c>
       <c r="E306" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G306" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H306" t="inlineStr">
         <is>
-          <t>Klagenfurt, Austria</t>
+          <t>Fairfield Univerity, Fairfield, CT, USA</t>
         </is>
       </c>
       <c r="I306" t="inlineStr">
         <is>
-          <t>Austria</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J306" t="inlineStr">
+        <is>
+          <t>Fairfield Univerity</t>
         </is>
       </c>
       <c r="K306" t="inlineStr">
         <is>
-          <t>Editor of the journal *Szolgálat*, financial officer of the monastery</t>
+          <t>a kommunikációs tanszék oktatója, egyben kisegítő lelkész</t>
         </is>
       </c>
       <c r="N306">
-        <v>1975</v>
+        <v>1974</v>
       </c>
       <c r="O306">
-        <v>1986</v>
+        <v>1988</v>
       </c>
       <c r="Q306" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=67</t>
+          <t>/persons_v2/view.php?id=976</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307">
         <v>1979</v>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
-          <t>Csókay Károly SJ</t>
+          <t>Sághy Pál (SDB)</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G307" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H307" t="inlineStr">
         <is>
-          <t>Montréal, QC, Canada</t>
+          <t>St. Philip Benizi Parish, Belle Glade, FL, USA</t>
         </is>
       </c>
       <c r="I307" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J307" t="inlineStr">
+        <is>
+          <t>St. Philip Benizi Parish</t>
         </is>
       </c>
       <c r="K307" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N307">
-        <v>1975</v>
+        <v>1974</v>
       </c>
       <c r="O307">
-        <v>1981</v>
+        <v>1980</v>
       </c>
       <c r="Q307" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=171</t>
+          <t>/persons_v2/view.php?id=961</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308">
         <v>1979</v>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t>Deák Ferenc SJ</t>
+          <t>Őrsy László SJ, Dr.</t>
         </is>
       </c>
       <c r="E308" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G308" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H308" t="inlineStr">
         <is>
-          <t>Montréal, QC, Canada</t>
+          <t>Georgetown Egyetem, Washington DC, USA</t>
         </is>
       </c>
       <c r="I308" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J308" t="inlineStr">
+        <is>
+          <t>Georgetown Egyetem</t>
         </is>
       </c>
       <c r="K308" t="inlineStr">
         <is>
-          <t>Hungarian pastor (parish priest from 1979 to 1985 and from 1993 to 2007; served as a pastor in between)</t>
+          <t>kánonjog professzor</t>
         </is>
       </c>
       <c r="N308">
-        <v>1975</v>
+        <v>1974</v>
       </c>
       <c r="O308">
-        <v>2007</v>
+        <v>1993</v>
       </c>
       <c r="Q308" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=181</t>
+          <t>/persons_v2/view.php?id=844</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309">
         <v>1979</v>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t>Farkasfalvy Miklós Dénes O.Cist, Dr., apát</t>
+          <t>Benkő Antal SJ</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G309" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H309" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Klagenfurt, Ausztria</t>
         </is>
       </c>
       <c r="I309" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="K309" t="inlineStr">
         <is>
-          <t>high school principal</t>
+          <t>Szolgálat c. folyóirat szerkesztője, rendház gazdasági felelőse</t>
         </is>
       </c>
       <c r="N309">
         <v>1975</v>
       </c>
       <c r="O309">
-        <v>1981</v>
+        <v>1986</v>
       </c>
       <c r="Q309" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=252</t>
+          <t>/persons_v2/view.php?id=67</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310">
         <v>1979</v>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
-          <t>Giriny János</t>
+          <t>Csókay Károly SJ</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G310" t="inlineStr">
         <is>
-          <t>Toronto, ON, Canada</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H310" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Canada</t>
+          <t>Montréal, QC, Kanada</t>
         </is>
       </c>
       <c r="I310" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K310" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N310">
         <v>1975</v>
       </c>
       <c r="O310">
-        <v>1985</v>
+        <v>1981</v>
       </c>
       <c r="Q310" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=328</t>
+          <t>/persons_v2/view.php?id=171</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311">
         <v>1979</v>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t>Horváth Lajos, Msgr.</t>
+          <t>Deák Ferenc SJ</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G311" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H311" t="inlineStr">
         <is>
-          <t>Győr, Hungary</t>
+          <t>Montréal, QC, Kanada</t>
         </is>
       </c>
       <c r="I311" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K311" t="inlineStr">
         <is>
-          <t>cathedral canon</t>
+          <t>magyar lelkész (1979–1985 és 1993–2007 között plébános, közben lelkész)</t>
         </is>
       </c>
       <c r="N311">
         <v>1975</v>
       </c>
       <c r="O311">
-        <v>1980</v>
+        <v>2007</v>
       </c>
       <c r="Q311" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=429</t>
+          <t>/persons_v2/view.php?id=181</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312">
         <v>1979</v>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
-          <t>Kada Lajos, Thibica-i címzetes érsek</t>
+          <t>Farkasfalvy Miklós Dénes O.Cist, Dr., apát</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
-          <t>bishop</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G312" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H312" t="inlineStr">
         <is>
-          <t>Apostoli nunciatúra, San José, Costa Rica</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I312" t="inlineStr">
         <is>
-          <t>Costa Rica</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J312" t="inlineStr">
         <is>
-          <t>Apostoli nunciatúra</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K312" t="inlineStr">
         <is>
-          <t>apostolic nuncio</t>
+          <t>gimnáziumi igazgató</t>
         </is>
       </c>
       <c r="N312">
         <v>1975</v>
       </c>
       <c r="O312">
-        <v>1984</v>
+        <v>1981</v>
       </c>
       <c r="Q312" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=880</t>
+          <t>/persons_v2/view.php?id=252</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313">
         <v>1979</v>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t>Kiss Máté János OFM</t>
+          <t>Giriny János</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G313" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H313" t="inlineStr">
         <is>
-          <t>Flint, MI, USA</t>
+          <t>Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I313" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K313" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N313">
         <v>1975</v>
       </c>
       <c r="O313">
-        <v>1995</v>
+        <v>1985</v>
       </c>
       <c r="Q313" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=549</t>
+          <t>/persons_v2/view.php?id=328</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314">
         <v>1979</v>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
-          <t>Nyika Béla, Dr.</t>
+          <t>Horváth Lajos, Msgr.</t>
         </is>
       </c>
       <c r="E314" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G314" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H314" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
+          <t>Győr, Magyarország</t>
         </is>
       </c>
       <c r="I314" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K314" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>székesegyházi kanonok</t>
         </is>
       </c>
       <c r="N314">
         <v>1975</v>
       </c>
       <c r="O314">
-        <v>1981</v>
+        <v>1980</v>
       </c>
       <c r="Q314" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=827</t>
+          <t>/persons_v2/view.php?id=429</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315">
         <v>1979</v>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t>Orbán Miklós SJ</t>
+          <t>Kada Lajos, Thibica-i címzetes érsek</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G315" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H315" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada</t>
+          <t>Apostoli nunciatúra, San José, Costa Rica</t>
         </is>
       </c>
       <c r="I315" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Costa Rica</t>
         </is>
       </c>
       <c r="J315" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Apostoli nunciatúra</t>
         </is>
       </c>
       <c r="K315" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>apostoli nuncius</t>
         </is>
       </c>
       <c r="N315">
         <v>1975</v>
       </c>
       <c r="O315">
-        <v>1999</v>
+        <v>1984</v>
       </c>
       <c r="Q315" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=836</t>
+          <t>/persons_v2/view.php?id=880</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316">
         <v>1979</v>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
-          <t>Perjés Antal Patrik OCD</t>
+          <t>Kiss Máté János OFM</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G316" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H316" t="inlineStr">
         <is>
-          <t>Napa, CA, USA</t>
+          <t>Flint, MI, USA</t>
         </is>
       </c>
       <c r="I316" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K316" t="inlineStr">
         <is>
-          <t>retired</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N316">
         <v>1975</v>
       </c>
       <c r="O316">
-        <v>1993</v>
+        <v>1995</v>
       </c>
       <c r="Q316" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=865</t>
+          <t>/persons_v2/view.php?id=549</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317">
         <v>1979</v>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
-          <t>Pócsai Imre Vendel (OFM)</t>
+          <t>Nyika Béla, Dr.</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G317" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H317" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I317" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J317" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K317" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N317">
         <v>1975</v>
       </c>
       <c r="O317">
-        <v>1982</v>
+        <v>1981</v>
       </c>
       <c r="Q317" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=897</t>
+          <t>/persons_v2/view.php?id=827</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318">
         <v>1979</v>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
-          <t>Bartos G. József</t>
+          <t>Orbán Miklós SJ</t>
         </is>
       </c>
       <c r="E318" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G318" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H318" t="inlineStr">
         <is>
-          <t>Georgetown, CA, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I318" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J318" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K318" t="inlineStr">
+        <is>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N318">
-        <v>1976</v>
+        <v>1975</v>
       </c>
       <c r="O318">
-        <v>1985</v>
+        <v>1999</v>
       </c>
       <c r="Q318" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=52</t>
+          <t>/persons_v2/view.php?id=836</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319">
         <v>1979</v>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
-          <t>Barát Ferenc Benignusz OSB</t>
+          <t>Perjés Antal Patrik OCD</t>
         </is>
       </c>
       <c r="E319" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G319" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H319" t="inlineStr">
         <is>
-          <t>Szent Anzelm perjelség, Woodside, CA, USA</t>
+          <t>Napa, CA, USA</t>
         </is>
       </c>
       <c r="I319" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J319" t="inlineStr">
-[...1 lines deleted...]
-          <t>Szent Anzelm perjelség</t>
+      <c r="K319" t="inlineStr">
+        <is>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N319">
-        <v>1976</v>
+        <v>1975</v>
       </c>
       <c r="O319">
-        <v>1990</v>
+        <v>1993</v>
       </c>
       <c r="Q319" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=43</t>
+          <t>/persons_v2/view.php?id=865</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320">
         <v>1979</v>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
-          <t>Bodnár István Konstantin</t>
+          <t>Pócsai Imre Vendel (OFM)</t>
         </is>
       </c>
       <c r="E320" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G320" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H320" t="inlineStr">
         <is>
-          <t>Windsor, ON, Canada</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I320" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J320" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K320" t="inlineStr">
         <is>
-          <t>parish priest, archpriest, and general vicar of the Hungarian Greek Catholic parishes</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N320">
-        <v>1976</v>
+        <v>1975</v>
       </c>
       <c r="O320">
-        <v>1986</v>
+        <v>1982</v>
       </c>
       <c r="Q320" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=94</t>
+          <t>/persons_v2/view.php?id=897</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321">
         <v>1979</v>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
-          <t>Bolváry Pál (OSPPE)</t>
+          <t>Bartos G. József</t>
         </is>
       </c>
       <c r="E321" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G321" t="inlineStr">
         <is>
-          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H321" t="inlineStr">
         <is>
-          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA</t>
+          <t>Georgetown, CA, USA</t>
         </is>
       </c>
       <c r="I321" t="inlineStr">
         <is>
           <t>USA</t>
-        </is>
-[...8 lines deleted...]
-          <t>parish priest</t>
         </is>
       </c>
       <c r="N321">
         <v>1976</v>
       </c>
       <c r="O321">
-        <v>1993</v>
+        <v>1985</v>
       </c>
       <c r="Q321" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=100</t>
+          <t>/persons_v2/view.php?id=52</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322">
         <v>1979</v>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
-          <t>Dolinay Tamás, püspök, dr.</t>
+          <t>Barát Ferenc Benignusz OSB</t>
         </is>
       </c>
       <c r="E322" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
-          <t>bishop</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G322" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H322" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>Szent Anzelm perjelség, Woodside, CA, USA</t>
         </is>
       </c>
       <c r="I322" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="K322" t="inlineStr">
-[...1 lines deleted...]
-          <t>auxiliary bishop</t>
+      <c r="J322" t="inlineStr">
+        <is>
+          <t>Szent Anzelm perjelség</t>
         </is>
       </c>
       <c r="N322">
         <v>1976</v>
       </c>
       <c r="O322">
-        <v>1981</v>
+        <v>1990</v>
       </c>
       <c r="Q322" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=210</t>
+          <t>/persons_v2/view.php?id=43</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323">
         <v>1979</v>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
-          <t>Domán Imre COr</t>
+          <t>Bodnár István Konstantin</t>
         </is>
       </c>
       <c r="E323" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G323" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H323" t="inlineStr">
         <is>
-          <t>Monterey, CA, USA</t>
+          <t>Windsor, ON, Kanada</t>
         </is>
       </c>
       <c r="I323" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="K323" t="inlineStr">
+        <is>
+          <t>parókus, archipresbiter, valamint a magyar görög katolikus egyházközségek általános helynöke</t>
         </is>
       </c>
       <c r="N323">
         <v>1976</v>
       </c>
       <c r="O323">
-        <v>1985</v>
+        <v>1986</v>
       </c>
       <c r="Q323" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=211</t>
+          <t>/persons_v2/view.php?id=94</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324">
         <v>1979</v>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
-          <t>Eördögh István, dr</t>
+          <t>Bolváry Pál (OSPPE)</t>
         </is>
       </c>
       <c r="E324" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G324" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
         </is>
       </c>
       <c r="H324" t="inlineStr">
         <is>
-          <t>Pontificia Università Gregoriana, Róma, Italy</t>
+          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="I324" t="inlineStr">
         <is>
-          <t>Italy</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J324" t="inlineStr">
         <is>
-          <t>Pontificia Università Gregoriana</t>
+          <t>Szent Anna R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K324" t="inlineStr">
         <is>
-          <t>pursuing postgraduate studies</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N324">
         <v>1976</v>
       </c>
       <c r="O324">
-        <v>1980</v>
+        <v>1993</v>
       </c>
       <c r="Q324" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=242</t>
+          <t>/persons_v2/view.php?id=100</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325">
         <v>1979</v>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
-          <t>Hitter József SJ</t>
+          <t>Dolinay Tamás, püspök, dr.</t>
         </is>
       </c>
       <c r="E325" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G325" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H325" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Canada</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I325" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K325" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>segédpüspök</t>
         </is>
       </c>
       <c r="N325">
         <v>1976</v>
       </c>
       <c r="O325">
-        <v>1984</v>
+        <v>1981</v>
       </c>
       <c r="Q325" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=396</t>
+          <t>/persons_v2/view.php?id=210</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326">
         <v>1979</v>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
-          <t>Horváth Lajos, Msgr.</t>
+          <t>Domán Imre COr</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G326" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H326" t="inlineStr">
         <is>
-          <t>Győr, Hungary</t>
+          <t>Monterey, CA, USA</t>
         </is>
       </c>
       <c r="I326" t="inlineStr">
         <is>
-          <t>Hungary</t>
-[...4 lines deleted...]
-          <t>Archdeacon of Moson</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N326">
         <v>1976</v>
       </c>
       <c r="O326">
-        <v>1980</v>
+        <v>1985</v>
       </c>
       <c r="Q326" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=429</t>
+          <t>/persons_v2/view.php?id=211</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327">
         <v>1979</v>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t>Huszti Mihály</t>
+          <t>Eördögh István, dr</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G327" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H327" t="inlineStr">
         <is>
-          <t>Szent Miklós templom, Lorain, OH, USA</t>
+          <t>Pontificia Università Gregoriana, Róma, Olaszország</t>
         </is>
       </c>
       <c r="I327" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Olaszország</t>
         </is>
       </c>
       <c r="J327" t="inlineStr">
         <is>
-          <t>Szent Miklós templom</t>
+          <t>Pontificia Università Gregoriana</t>
         </is>
       </c>
       <c r="K327" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>postgraduális tanulmányok végzése</t>
         </is>
       </c>
       <c r="N327">
         <v>1976</v>
       </c>
       <c r="O327">
-        <v>1983</v>
+        <v>1980</v>
       </c>
       <c r="Q327" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=446</t>
+          <t>/persons_v2/view.php?id=242</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328">
         <v>1979</v>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
-          <t>Kopcsa András József</t>
+          <t>Hitter József SJ</t>
         </is>
       </c>
       <c r="E328" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G328" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H328" t="inlineStr">
         <is>
-          <t>St. Louis Besancon, New Heven, CT, USA</t>
+          <t>Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I328" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. Louis Besancon</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K328" t="inlineStr">
         <is>
-          <t>assistant pastor, then parish priest from 1978</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N328">
         <v>1976</v>
       </c>
       <c r="O328">
-        <v>1986</v>
+        <v>1984</v>
       </c>
       <c r="Q328" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=563</t>
+          <t>/persons_v2/view.php?id=396</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329">
         <v>1979</v>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
-          <t>Krafcsik András János C.Ss.R., dr</t>
+          <t>Horváth Lajos, Msgr.</t>
         </is>
       </c>
       <c r="E329" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G329" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H329" t="inlineStr">
         <is>
-          <t>Szent Mária bizánci katolikus templom, Wilkes-Barre, PA, USA</t>
+          <t>Győr, Magyarország</t>
         </is>
       </c>
       <c r="I329" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Mária bizánci katolikus templom</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K329" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>Mosoni főesperes</t>
         </is>
       </c>
       <c r="N329">
         <v>1976</v>
       </c>
       <c r="O329">
-        <v>1984</v>
+        <v>1980</v>
       </c>
       <c r="Q329" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=607</t>
+          <t>/persons_v2/view.php?id=429</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330">
         <v>1979</v>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
-          <t>Kékessy Imre István SJ, dr</t>
+          <t>Huszti Mihály</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G330" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H330" t="inlineStr">
         <is>
-          <t>Tunja, Kolumbia</t>
+          <t>Szent Miklós templom, Lorain, OH, USA</t>
         </is>
       </c>
       <c r="I330" t="inlineStr">
         <is>
-          <t>Kolumbia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J330" t="inlineStr">
+        <is>
+          <t>Szent Miklós templom</t>
         </is>
       </c>
       <c r="K330" t="inlineStr">
         <is>
-          <t>confessor to the Poor Clares, chaplain at a nursing home</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N330">
         <v>1976</v>
       </c>
       <c r="O330">
-        <v>1980</v>
+        <v>1983</v>
       </c>
       <c r="Q330" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=529</t>
+          <t>/persons_v2/view.php?id=446</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331">
         <v>1979</v>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
-          <t>Magyar Gyula Szervác OSB</t>
+          <t>Kopcsa András József</t>
         </is>
       </c>
       <c r="E331" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G331" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Fort Wayne-South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H331" t="inlineStr">
         <is>
-          <t>Nova Santa Rosa, Brazília</t>
+          <t>St. Louis Besancon, New Heven, CT, USA</t>
         </is>
       </c>
       <c r="I331" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J331" t="inlineStr">
+        <is>
+          <t>St. Louis Besancon</t>
         </is>
       </c>
       <c r="K331" t="inlineStr">
         <is>
-          <t>property manager and financial director</t>
+          <t>segédlelkész, majd 1978-tól plébános</t>
         </is>
       </c>
       <c r="N331">
         <v>1976</v>
       </c>
       <c r="O331">
-        <v>1983</v>
+        <v>1986</v>
       </c>
       <c r="Q331" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=681</t>
+          <t>/persons_v2/view.php?id=563</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332">
         <v>1979</v>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
-          <t>Pier György Márk Piusz OFM</t>
+          <t>Krafcsik András János C.Ss.R., dr</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G332" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H332" t="inlineStr">
         <is>
-          <t>Flemington, NJ, USA</t>
+          <t>Szent Mária bizánci katolikus templom, Wilkes-Barre, PA, USA</t>
         </is>
       </c>
       <c r="I332" t="inlineStr">
         <is>
           <t>USA</t>
+        </is>
+      </c>
+      <c r="J332" t="inlineStr">
+        <is>
+          <t>Szent Mária bizánci katolikus templom</t>
+        </is>
+      </c>
+      <c r="K332" t="inlineStr">
+        <is>
+          <t>plébánoshelyettes</t>
         </is>
       </c>
       <c r="N332">
         <v>1976</v>
       </c>
       <c r="O332">
-        <v>1980</v>
+        <v>1984</v>
       </c>
       <c r="Q332" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=876</t>
+          <t>/persons_v2/view.php?id=607</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333">
         <v>1979</v>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
-          <t>Rezek Sándor Román OSB, dr.</t>
+          <t>Kékessy Imre István SJ, dr</t>
         </is>
       </c>
       <c r="E333" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G333" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H333" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+          <t>Tunja, Kolumbia</t>
         </is>
       </c>
       <c r="I333" t="inlineStr">
         <is>
-          <t>Brazília</t>
-[...4 lines deleted...]
-          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+          <t>Kolumbia</t>
         </is>
       </c>
       <c r="K333" t="inlineStr">
         <is>
-          <t>He is conducting spiritual and, at the same time, scholarly work on Teilhard de Chardin as part of a seminar</t>
+          <t>klarisszák gyóntatója, idősotthoni lelkész</t>
         </is>
       </c>
       <c r="N333">
         <v>1976</v>
       </c>
       <c r="O333">
-        <v>1983</v>
+        <v>1980</v>
       </c>
       <c r="Q333" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=931</t>
+          <t>/persons_v2/view.php?id=529</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334">
         <v>1979</v>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
-          <t>Ruff János SJ, Dr.</t>
+          <t>Magyar Gyula Szervác OSB</t>
         </is>
       </c>
       <c r="E334" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G334" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H334" t="inlineStr">
         <is>
-          <t>Schrobenhausen, Germany</t>
+          <t>Nova Santa Rosa, Brazília</t>
         </is>
       </c>
       <c r="I334" t="inlineStr">
         <is>
-          <t>Germany</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K334" t="inlineStr">
         <is>
-          <t>Resident chaplain at the English Ladies’ School, then hospital chaplain</t>
+          <t>házgondnok és gazdasági vezető</t>
         </is>
       </c>
       <c r="N334">
         <v>1976</v>
       </c>
       <c r="O334">
-        <v>1992</v>
+        <v>1983</v>
       </c>
       <c r="Q334" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=950</t>
+          <t>/persons_v2/view.php?id=681</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335">
         <v>1979</v>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
-          <t>Simon József</t>
+          <t>Pier György Márk Piusz OFM</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G335" t="inlineStr">
         <is>
-          <t>Pécs</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H335" t="inlineStr">
         <is>
+          <t>Flemington, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I335" t="inlineStr">
+        <is>
           <t>USA</t>
-        </is>
-[...8 lines deleted...]
-          <t>at an unknown duty station; according to some sources, a military chaplain</t>
         </is>
       </c>
       <c r="N335">
         <v>1976</v>
       </c>
       <c r="O335">
-        <v>1991</v>
+        <v>1980</v>
       </c>
       <c r="Q335" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=993</t>
+          <t>/persons_v2/view.php?id=876</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336">
         <v>1979</v>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
-          <t>Balássy Géza</t>
+          <t>Rezek Sándor Román OSB, dr.</t>
         </is>
       </c>
       <c r="E336" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
-          <t>deacon</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G336" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H336" t="inlineStr">
         <is>
-          <t>Jézus Szíve R. K. Egyházközség, Akron, OH, USA</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I336" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="J336" t="inlineStr">
         <is>
-          <t>Jézus Szíve R. K. Egyházközség</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K336" t="inlineStr">
         <is>
-          <t>parish administrator</t>
+          <t>szemináriumi spirituális, közben tudományos munkát végez Teilhard de Chardinről</t>
         </is>
       </c>
       <c r="N336">
-        <v>1977</v>
+        <v>1976</v>
       </c>
       <c r="O336">
-        <v>1986</v>
+        <v>1983</v>
       </c>
       <c r="Q336" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=33</t>
+          <t>/persons_v2/view.php?id=931</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337">
         <v>1979</v>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
-          <t>Balássy Géza</t>
+          <t>Ruff János SJ, Dr.</t>
         </is>
       </c>
       <c r="E337" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
-          <t>deacon</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G337" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H337" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Schrobenhausen, Németország</t>
         </is>
       </c>
       <c r="I337" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Németország</t>
         </is>
       </c>
       <c r="K337" t="inlineStr">
         <is>
-          <t>deacon</t>
+          <t>házi lelkész az angolkisasszonyoknál, majd kórházi lelkész</t>
         </is>
       </c>
       <c r="N337">
-        <v>1977</v>
+        <v>1976</v>
       </c>
       <c r="O337">
-        <v>1980</v>
+        <v>1992</v>
       </c>
       <c r="Q337" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=33</t>
+          <t>/persons_v2/view.php?id=950</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338">
         <v>1979</v>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
-          <t>Bendik István Sch.P</t>
+          <t>Simon József</t>
         </is>
       </c>
       <c r="E338" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G338" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Pécs</t>
         </is>
       </c>
       <c r="H338" t="inlineStr">
         <is>
-          <t>Fort Lauderdale, FL, USA</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I338" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K338" t="inlineStr">
         <is>
-          <t>teacher</t>
+          <t>ismeretlen szolgálati helyen, egyes források szerint katonai lelkész</t>
         </is>
       </c>
       <c r="N338">
-        <v>1977</v>
+        <v>1976</v>
       </c>
       <c r="O338">
-        <v>1980</v>
+        <v>1991</v>
       </c>
       <c r="Q338" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=66</t>
+          <t>/persons_v2/view.php?id=993</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339">
         <v>1979</v>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
-          <t>Benedek János Hilárion</t>
+          <t>Balássy Géza</t>
         </is>
       </c>
       <c r="E339" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>állandó diakónus</t>
         </is>
       </c>
       <c r="G339" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H339" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Jézus Szíve R. K. Egyházközség, Akron, OH, USA</t>
         </is>
       </c>
       <c r="I339" t="inlineStr">
         <is>
           <t>USA</t>
+        </is>
+      </c>
+      <c r="J339" t="inlineStr">
+        <is>
+          <t>Jézus Szíve R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K339" t="inlineStr">
+        <is>
+          <t>plébániavezető adminisztrátor</t>
         </is>
       </c>
       <c r="N339">
         <v>1977</v>
       </c>
       <c r="O339">
-        <v>1981</v>
+        <v>1986</v>
       </c>
       <c r="Q339" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=68</t>
+          <t>/persons_v2/view.php?id=33</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340">
         <v>1979</v>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
-          <t>Bognár József, Msgr.</t>
+          <t>Balássy Géza</t>
         </is>
       </c>
       <c r="E340" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>állandó diakónus</t>
         </is>
       </c>
       <c r="G340" t="inlineStr">
         <is>
-          <t>Parma, OH, USA</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H340" t="inlineStr">
         <is>
-          <t>Whiting, IN, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I340" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J340" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K340" t="inlineStr">
         <is>
-          <t>retired</t>
+          <t>diakónus</t>
         </is>
       </c>
       <c r="N340">
         <v>1977</v>
       </c>
       <c r="O340">
         <v>1980</v>
       </c>
       <c r="Q340" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=97</t>
+          <t>/persons_v2/view.php?id=33</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341">
         <v>1979</v>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
-          <t>Galambos Ferenc Iréneusz OSB, dr.</t>
+          <t>Bendik István Sch.P</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G341" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H341" t="inlineStr">
         <is>
-          <t>Unterwart, Austria</t>
+          <t>Fort Lauderdale, FL, USA</t>
         </is>
       </c>
       <c r="I341" t="inlineStr">
         <is>
-          <t>Austria</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K341" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N341">
         <v>1977</v>
       </c>
       <c r="O341">
-        <v>2002</v>
+        <v>1980</v>
       </c>
       <c r="Q341" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=304</t>
+          <t>/persons_v2/view.php?id=66</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342">
         <v>1979</v>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
-          <t>Gróza József</t>
+          <t>Benedek János Hilárion</t>
         </is>
       </c>
       <c r="E342" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G342" t="inlineStr">
         <is>
-          <t>Sonsón-Rionegro, Kolumbia</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H342" t="inlineStr">
         <is>
-          <t>Caracas, Venezuela</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I342" t="inlineStr">
         <is>
-          <t>Venezuela</t>
-[...4 lines deleted...]
-          <t>parish priest, the last Hungarian parish priest in the country</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N342">
         <v>1977</v>
       </c>
       <c r="O342">
-        <v>2006</v>
+        <v>1981</v>
       </c>
       <c r="Q342" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=339</t>
+          <t>/persons_v2/view.php?id=68</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343">
         <v>1979</v>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
-          <t>Gulyás Ferenc SVD</t>
+          <t>Bognár József, Msgr.</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G343" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Parma, OH, USA</t>
         </is>
       </c>
       <c r="H343" t="inlineStr">
         <is>
-          <t>Fendels, Austria</t>
+          <t>Whiting, IN, USA</t>
         </is>
       </c>
       <c r="I343" t="inlineStr">
         <is>
-          <t>Austria</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K343" t="inlineStr">
         <is>
-          <t>the chaplain of the Sisters of Mercy</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N343">
         <v>1977</v>
       </c>
       <c r="O343">
-        <v>1981</v>
+        <v>1980</v>
       </c>
       <c r="Q343" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=346</t>
+          <t>/persons_v2/view.php?id=97</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344">
         <v>1979</v>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
-          <t>Herbert Viktor</t>
+          <t>Galambos Ferenc Iréneusz OSB, dr.</t>
         </is>
       </c>
       <c r="E344" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G344" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H344" t="inlineStr">
         <is>
-          <t>Fontana, CA, USA</t>
+          <t>Unterwart, Ausztria</t>
         </is>
       </c>
       <c r="I344" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="K344" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N344">
         <v>1977</v>
       </c>
       <c r="O344">
-        <v>1981</v>
+        <v>2002</v>
       </c>
       <c r="Q344" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=383</t>
+          <t>/persons_v2/view.php?id=304</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345">
         <v>1979</v>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
-          <t>Hites Endre Kristóf OSB</t>
+          <t>Gróza József</t>
         </is>
       </c>
       <c r="E345" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G345" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Sonsón-Rionegro, Kolumbia</t>
         </is>
       </c>
       <c r="H345" t="inlineStr">
         <is>
-          <t>Szent Anzelm perjelség, Woodside, CA, USA</t>
+          <t>Caracas, Venezuela</t>
         </is>
       </c>
       <c r="I345" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Anzelm perjelség</t>
+          <t>Venezuela</t>
         </is>
       </c>
       <c r="K345" t="inlineStr">
         <is>
-          <t>monk</t>
+          <t>plébános, az utolsó magyar plébános az országban</t>
         </is>
       </c>
       <c r="N345">
         <v>1977</v>
       </c>
       <c r="O345">
-        <v>1994</v>
+        <v>2006</v>
       </c>
       <c r="Q345" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=395</t>
+          <t>/persons_v2/view.php?id=339</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346">
         <v>1979</v>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
-          <t>Homa József</t>
+          <t>Gulyás Ferenc SVD</t>
         </is>
       </c>
       <c r="E346" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G346" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H346" t="inlineStr">
         <is>
-          <t>Hazleton, PA, USA</t>
+          <t>Fendels, Ausztria</t>
         </is>
       </c>
       <c r="I346" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="K346" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>az irgalmas nővérek lelkésze</t>
         </is>
       </c>
       <c r="N346">
         <v>1977</v>
       </c>
       <c r="O346">
-        <v>1988</v>
+        <v>1981</v>
       </c>
       <c r="Q346" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=411</t>
+          <t>/persons_v2/view.php?id=346</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347">
         <v>1979</v>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
-          <t>Keller György Illés OCD</t>
+          <t>Herbert Viktor</t>
         </is>
       </c>
       <c r="E347" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G347" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H347" t="inlineStr">
         <is>
-          <t>Hubertus, WI, USA</t>
+          <t>Fontana, CA, USA</t>
         </is>
       </c>
       <c r="I347" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K347" t="inlineStr">
         <is>
-          <t>missionary</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N347">
         <v>1977</v>
       </c>
       <c r="O347">
-        <v>1985</v>
+        <v>1981</v>
       </c>
       <c r="Q347" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=518</t>
+          <t>/persons_v2/view.php?id=383</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348">
         <v>1979</v>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
-          <t>Kerestus, Thomas Joseph</t>
+          <t>Hites Endre Kristóf OSB</t>
         </is>
       </c>
       <c r="E348" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G348" t="inlineStr">
         <is>
-          <t>Allentown, PA, USA</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H348" t="inlineStr">
         <is>
-          <t>Szent István templom, Allentown, PA, USA</t>
+          <t>Szent Anzelm perjelség, Woodside, CA, USA</t>
         </is>
       </c>
       <c r="I348" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J348" t="inlineStr">
         <is>
-          <t>Szent István templom</t>
+          <t>Szent Anzelm perjelség</t>
         </is>
       </c>
       <c r="K348" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>szerzetes</t>
         </is>
       </c>
       <c r="N348">
         <v>1977</v>
       </c>
       <c r="O348">
-        <v>1982</v>
+        <v>1994</v>
       </c>
       <c r="Q348" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=521</t>
+          <t>/persons_v2/view.php?id=395</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349">
         <v>1979</v>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
-          <t>Kiss Lajos SJ</t>
+          <t>Homa József</t>
         </is>
       </c>
       <c r="E349" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G349" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H349" t="inlineStr">
         <is>
-          <t>Guyana</t>
+          <t>Hazleton, PA, USA</t>
         </is>
       </c>
       <c r="I349" t="inlineStr">
         <is>
-          <t>Guyana</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K349" t="inlineStr">
         <is>
-          <t>missionary</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N349">
         <v>1977</v>
       </c>
       <c r="O349">
-        <v>1984</v>
+        <v>1988</v>
       </c>
       <c r="Q349" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=547</t>
+          <t>/persons_v2/view.php?id=411</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350">
         <v>1979</v>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
-          <t>Laczkovits József Gyula</t>
+          <t>Keller György Illés OCD</t>
         </is>
       </c>
       <c r="E350" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G350" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H350" t="inlineStr">
         <is>
-          <t>Salinas, CA, USA</t>
+          <t>Hubertus, WI, USA</t>
         </is>
       </c>
       <c r="I350" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K350" t="inlineStr">
         <is>
-          <t>retired</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N350">
         <v>1977</v>
       </c>
       <c r="O350">
-        <v>1995</v>
+        <v>1985</v>
       </c>
       <c r="Q350" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=631</t>
+          <t>/persons_v2/view.php?id=518</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351">
         <v>1979</v>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
-          <t>Leavy Matthew Máté OSB, apát</t>
+          <t>Kerestus, Thomas Joseph</t>
         </is>
       </c>
       <c r="E351" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G351" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Allentown, PA, USA</t>
         </is>
       </c>
       <c r="H351" t="inlineStr">
         <is>
-          <t>St. Anselm Abbey, Mancester, NH, USA</t>
+          <t>Szent István templom, Allentown, PA, USA</t>
         </is>
       </c>
       <c r="I351" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J351" t="inlineStr">
         <is>
-          <t>St. Anselm Abbey</t>
+          <t>Szent István templom</t>
         </is>
       </c>
       <c r="K351" t="inlineStr">
         <is>
-          <t>teacher, and abbot from 1986 to 2012</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N351">
         <v>1977</v>
       </c>
       <c r="O351">
-        <v>2018</v>
+        <v>1982</v>
       </c>
       <c r="Q351" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=641</t>
+          <t>/persons_v2/view.php?id=521</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352">
         <v>1979</v>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
-          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
+          <t>Kiss Lajos SJ</t>
         </is>
       </c>
       <c r="E352" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G352" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H352" t="inlineStr">
         <is>
-          <t>Köln, NSZK</t>
+          <t>Guyana</t>
         </is>
       </c>
       <c r="I352" t="inlineStr">
         <is>
-          <t>NSZK</t>
+          <t>Guyana</t>
         </is>
       </c>
       <c r="K352" t="inlineStr">
         <is>
-          <t>The choirmaster of Cologne Cathedral</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N352">
         <v>1977</v>
       </c>
       <c r="O352">
-        <v>1987</v>
+        <v>1984</v>
       </c>
       <c r="Q352" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=699</t>
+          <t>/persons_v2/view.php?id=547</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353">
         <v>1979</v>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
-          <t>Meskó Lajos Géza Sch.P.</t>
+          <t>Laczkovits József Gyula</t>
         </is>
       </c>
       <c r="E353" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G353" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H353" t="inlineStr">
         <is>
-          <t>Devon, PA, USA</t>
+          <t>Salinas, CA, USA</t>
         </is>
       </c>
       <c r="I353" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K353" t="inlineStr">
         <is>
-          <t>He is retired, but continues to teach and participate in Hungarian pastoral ministry</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N353">
         <v>1977</v>
       </c>
       <c r="O353">
-        <v>2008</v>
+        <v>1995</v>
       </c>
       <c r="Q353" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=730</t>
+          <t>/persons_v2/view.php?id=631</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354">
         <v>1979</v>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
-          <t>Moltesz József SJ</t>
+          <t>Leavy Matthew Máté OSB, apát</t>
         </is>
       </c>
       <c r="E354" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G354" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H354" t="inlineStr">
         <is>
-          <t>Buffalo, NY, USA</t>
+          <t>St. Anselm Abbey, Mancester, NH, USA</t>
         </is>
       </c>
       <c r="I354" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J354" t="inlineStr">
+        <is>
+          <t>St. Anselm Abbey</t>
+        </is>
+      </c>
       <c r="K354" t="inlineStr">
         <is>
-          <t>Organizer of the Married Couples’ Weekend</t>
+          <t>tanár, illetve 1986 – 2012 között apát</t>
         </is>
       </c>
       <c r="N354">
         <v>1977</v>
       </c>
       <c r="O354">
-        <v>1982</v>
+        <v>2018</v>
       </c>
       <c r="Q354" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=768</t>
+          <t>/persons_v2/view.php?id=641</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355">
         <v>1979</v>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
         <is>
-          <t>Nemes Ödön SJ</t>
+          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E355" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G355" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H355" t="inlineStr">
         <is>
-          <t>Tokió (神戸市), Japán</t>
+          <t>Köln, NSZK</t>
         </is>
       </c>
       <c r="I355" t="inlineStr">
         <is>
-          <t>Japán</t>
+          <t>NSZK</t>
         </is>
       </c>
       <c r="K355" t="inlineStr">
         <is>
-          <t>retreat leader</t>
+          <t>A kölni dóm karnagya</t>
         </is>
       </c>
       <c r="N355">
         <v>1977</v>
       </c>
       <c r="O355">
-        <v>1982</v>
+        <v>1987</v>
       </c>
       <c r="Q355" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=803</t>
+          <t>/persons_v2/view.php?id=699</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356">
         <v>1979</v>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
-          <t>Nyeste János, Dr.</t>
+          <t>Meskó Lajos Géza Sch.P.</t>
         </is>
       </c>
       <c r="E356" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G356" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H356" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Devon, PA, USA</t>
         </is>
       </c>
       <c r="I356" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J356" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K356" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>nyugállományban, közben tanít, illetve részt vesz a magyar pasztorációban</t>
         </is>
       </c>
       <c r="N356">
         <v>1977</v>
       </c>
       <c r="O356">
-        <v>1987</v>
+        <v>2008</v>
       </c>
       <c r="Q356" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=826</t>
+          <t>/persons_v2/view.php?id=730</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357">
         <v>1979</v>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
-          <t>Németh Dániel Róbert OFM</t>
+          <t>Moltesz József SJ</t>
         </is>
       </c>
       <c r="E357" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G357" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H357" t="inlineStr">
         <is>
-          <t>Fairfield, CT, USA</t>
+          <t>Buffalo, NY, USA</t>
         </is>
       </c>
       <c r="I357" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K357" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>Házas Hétvége szervezője</t>
         </is>
       </c>
       <c r="N357">
         <v>1977</v>
       </c>
       <c r="O357">
-        <v>1998</v>
+        <v>1982</v>
       </c>
       <c r="Q357" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=810</t>
+          <t>/persons_v2/view.php?id=768</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358">
         <v>1979</v>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
-          <t>Rostás Sándor SVD</t>
+          <t>Nemes Ödön SJ</t>
         </is>
       </c>
       <c r="E358" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G358" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H358" t="inlineStr">
         <is>
-          <t>Kistelek, Hungary</t>
+          <t>Tokió (神戸市), Japán</t>
         </is>
       </c>
       <c r="I358" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>Japán</t>
         </is>
       </c>
       <c r="K358" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>lelkigyakorlatoztató</t>
         </is>
       </c>
       <c r="N358">
         <v>1977</v>
       </c>
       <c r="O358">
-        <v>1992</v>
+        <v>1982</v>
       </c>
       <c r="Q358" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=946</t>
+          <t>/persons_v2/view.php?id=803</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359">
         <v>1979</v>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
-          <t>Ábrahám Dezső</t>
+          <t>Nyeste János, Dr.</t>
         </is>
       </c>
       <c r="E359" t="inlineStr">
         <is>
-          <t>Reformed</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
-          <t>bishop</t>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G359" t="inlineStr">
+        <is>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H359" t="inlineStr">
         <is>
-          <t>Allen Park, Detroit, MI, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I359" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J359" t="inlineStr">
         <is>
-          <t>Allen Park</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K359" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N359">
         <v>1977</v>
       </c>
       <c r="O359">
-        <v>1997</v>
+        <v>1987</v>
       </c>
       <c r="Q359" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=262</t>
+          <t>/persons_v2/view.php?id=826</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360">
         <v>1979</v>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
-          <t>Örley Richárd</t>
+          <t>Németh Dániel Róbert OFM</t>
         </is>
       </c>
       <c r="E360" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G360" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H360" t="inlineStr">
         <is>
-          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Fairfield, CT, USA</t>
         </is>
       </c>
       <c r="I360" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J360" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K360" t="inlineStr">
         <is>
-          <t>assistant pastor, then parish priest from 1983</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N360">
         <v>1977</v>
       </c>
       <c r="O360">
-        <v>1988</v>
+        <v>1998</v>
       </c>
       <c r="Q360" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=843</t>
+          <t>/persons_v2/view.php?id=810</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361">
         <v>1979</v>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
-          <t>Banykó Viktor SJ</t>
+          <t>Rostás Sándor SVD</t>
         </is>
       </c>
       <c r="E361" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G361" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H361" t="inlineStr">
         <is>
-          <t>Dunaújváros</t>
+          <t>Kistelek, Magyarország</t>
+        </is>
+      </c>
+      <c r="I361" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K361" t="inlineStr">
         <is>
-          <t>retired</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N361">
-        <v>1978</v>
+        <v>1977</v>
       </c>
       <c r="O361">
-        <v>1981</v>
+        <v>1992</v>
       </c>
       <c r="Q361" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=75</t>
+          <t>/persons_v2/view.php?id=946</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362">
         <v>1979</v>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
         <is>
-          <t>Barna Sándor</t>
+          <t>Spáczay Zoltán</t>
         </is>
       </c>
       <c r="E362" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G362" t="inlineStr">
         <is>
-          <t>Miskolc</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H362" t="inlineStr">
         <is>
-          <t>Szent Mihály templom, Hamilton, ON, Canada</t>
+          <t>Pesterzsébet-Pacsirtatelep, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I362" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J362" t="inlineStr">
         <is>
-          <t>Szent Mihály templom</t>
+          <t>Pesterzsébet-Pacsirtatelep</t>
         </is>
       </c>
       <c r="K362" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N362">
-        <v>1978</v>
+        <v>1977</v>
       </c>
       <c r="O362">
-        <v>1987</v>
+        <v>1980</v>
       </c>
       <c r="Q362" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=45</t>
+          <t>/persons_v2/view.php?id=1013</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363">
         <v>1979</v>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
-          <t>Brunner Emőd László OSB, dr.</t>
+          <t>Ábrahám Dezső</t>
         </is>
       </c>
       <c r="E363" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>református</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
-          <t>priest</t>
-[...4 lines deleted...]
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="H363" t="inlineStr">
         <is>
-          <t>Szent Anzelm perjelség, Portola Valley, CA, USA</t>
+          <t>Allen Park, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I363" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J363" t="inlineStr">
         <is>
-          <t>Szent Anzelm perjelség</t>
+          <t>Allen Park</t>
         </is>
       </c>
       <c r="K363" t="inlineStr">
         <is>
-          <t>as a member of the Hungarian congregation, but living outside the monastery</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N363">
-        <v>1978</v>
+        <v>1977</v>
       </c>
       <c r="O363">
-        <v>1985</v>
+        <v>1997</v>
       </c>
       <c r="Q363" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=114</t>
+          <t>/persons_v2/view.php?id=262</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364">
         <v>1979</v>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
         <is>
-          <t>Békési István SJ</t>
+          <t>Örley Richárd</t>
         </is>
       </c>
       <c r="E364" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G364" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H364" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada</t>
+          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I364" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J364" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Szent Imre Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K364" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>segédlelkész, majd 1983-tól plébános</t>
         </is>
       </c>
       <c r="N364">
-        <v>1978</v>
+        <v>1977</v>
       </c>
       <c r="O364">
-        <v>1981</v>
+        <v>1988</v>
       </c>
       <c r="Q364" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=78</t>
+          <t>/persons_v2/view.php?id=843</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365">
         <v>1979</v>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
-          <t>Ciprián Károly (OFM)</t>
+          <t>Banykó Viktor SJ</t>
         </is>
       </c>
       <c r="E365" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G365" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H365" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
-[...9 lines deleted...]
-          <t>Szentháromság R. K. Egyházközség</t>
+          <t>Dunaújváros</t>
         </is>
       </c>
       <c r="K365" t="inlineStr">
         <is>
-          <t>assistant pastor, then parish priest</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N365">
         <v>1978</v>
       </c>
       <c r="O365">
-        <v>1980</v>
+        <v>1981</v>
       </c>
       <c r="Q365" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=129</t>
+          <t>/persons_v2/view.php?id=75</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366">
         <v>1979</v>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D366" t="inlineStr">
         <is>
-          <t>Cseh Péter Dömötör OCD</t>
+          <t>Barna Sándor</t>
         </is>
       </c>
       <c r="E366" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G366" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>Miskolc</t>
         </is>
       </c>
       <c r="H366" t="inlineStr">
         <is>
-          <t>São Roque, Brazília</t>
+          <t>Szent Mihály templom, Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I366" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J366" t="inlineStr">
+        <is>
+          <t>Szent Mihály templom</t>
         </is>
       </c>
       <c r="K366" t="inlineStr">
         <is>
-          <t>monk</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N366">
         <v>1978</v>
       </c>
       <c r="O366">
-        <v>1988</v>
+        <v>1987</v>
       </c>
       <c r="Q366" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=150</t>
+          <t>/persons_v2/view.php?id=45</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367">
         <v>1979</v>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
-          <t>Dengl György Miklós OFM</t>
+          <t>Brunner Emőd László OSB, dr.</t>
         </is>
       </c>
       <c r="E367" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G367" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H367" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
+          <t>Szent Anzelm perjelség, Portola Valley, CA, USA</t>
         </is>
       </c>
       <c r="I367" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J367" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish</t>
+          <t>Szent Anzelm perjelség</t>
         </is>
       </c>
       <c r="K367" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>a magyar kongregáció tagjaként, de rendházon kívül él</t>
         </is>
       </c>
       <c r="N367">
         <v>1978</v>
       </c>
       <c r="O367">
-        <v>1989</v>
+        <v>1985</v>
       </c>
       <c r="Q367" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=191</t>
+          <t>/persons_v2/view.php?id=114</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368">
         <v>1979</v>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D368" t="inlineStr">
         <is>
-          <t>Furák István Tibor OSM</t>
+          <t>Békési István SJ</t>
         </is>
       </c>
       <c r="E368" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F368" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G368" t="inlineStr">
         <is>
-          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H368" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, St. Louis, MO, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I368" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J368" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K368" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N368">
         <v>1978</v>
       </c>
       <c r="O368">
-        <v>1985</v>
+        <v>1981</v>
       </c>
       <c r="Q368" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=293</t>
+          <t>/persons_v2/view.php?id=78</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369">
         <v>1979</v>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D369" t="inlineStr">
         <is>
-          <t>Havas János SJ</t>
+          <t>Ciprián Károly (OFM)</t>
         </is>
       </c>
       <c r="E369" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F369" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G369" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H369" t="inlineStr">
         <is>
-          <t>Morristown, NJ, USA</t>
+          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
         </is>
       </c>
       <c r="I369" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J369" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K369" t="inlineStr">
         <is>
-          <t>retreat leader</t>
+          <t>segédlelkész, majd plébános</t>
         </is>
       </c>
       <c r="N369">
         <v>1978</v>
       </c>
       <c r="O369">
-        <v>1990</v>
+        <v>1980</v>
       </c>
       <c r="Q369" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=371</t>
+          <t>/persons_v2/view.php?id=129</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370">
         <v>1979</v>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D370" t="inlineStr">
         <is>
-          <t>Jani György</t>
+          <t>Cseh Péter Dömötör OCD</t>
         </is>
       </c>
       <c r="E370" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F370" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G370" t="inlineStr">
         <is>
-          <t>Allentown, PA, USA</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H370" t="inlineStr">
         <is>
-          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, USA</t>
+          <t>São Roque, Brazília</t>
         </is>
       </c>
       <c r="I370" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Kapisztrán Szent János Magyar R. K. Egyházközség</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="K370" t="inlineStr">
+        <is>
+          <t>szerzetestestvér</t>
         </is>
       </c>
       <c r="N370">
         <v>1978</v>
       </c>
       <c r="O370">
-        <v>1983</v>
+        <v>1988</v>
       </c>
       <c r="Q370" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=473</t>
+          <t>/persons_v2/view.php?id=150</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371">
         <v>1979</v>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
-          <t>Jelinek Antal</t>
+          <t>Dengl György Miklós OFM</t>
         </is>
       </c>
       <c r="E371" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G371" t="inlineStr">
         <is>
-          <t>Esztergom</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H371" t="inlineStr">
         <is>
-          <t>Külső Váci út, Budapest, Hungary</t>
+          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I371" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J371" t="inlineStr">
         <is>
-          <t>Külső Váci út</t>
+          <t>Saint Francis of Assisi Parish</t>
         </is>
       </c>
       <c r="K371" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N371">
         <v>1978</v>
       </c>
       <c r="O371">
-        <v>1981</v>
+        <v>1989</v>
       </c>
       <c r="Q371" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=486</t>
+          <t>/persons_v2/view.php?id=191</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372">
         <v>1979</v>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
         <is>
-          <t>Jász László</t>
+          <t>Furák István Tibor OSM</t>
         </is>
       </c>
       <c r="E372" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G372" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="H372" t="inlineStr">
         <is>
-          <t>Szent Mihály templom, Budapest, Hungary</t>
+          <t>Szent István R. K. Egyházközség, St. Louis, MO, USA</t>
         </is>
       </c>
       <c r="I372" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J372" t="inlineStr">
         <is>
-          <t>Szent Mihály templom</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K372" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N372">
         <v>1978</v>
       </c>
       <c r="O372">
-        <v>1981</v>
+        <v>1985</v>
       </c>
       <c r="Q372" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=483</t>
+          <t>/persons_v2/view.php?id=293</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373">
         <v>1979</v>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D373" t="inlineStr">
         <is>
-          <t>Kecskés József Attila OFM</t>
+          <t>Havas János SJ</t>
         </is>
       </c>
       <c r="E373" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G373" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H373" t="inlineStr">
         <is>
-          <t>Santa Barbara, CA, USA</t>
+          <t>Morristown, NJ, USA</t>
         </is>
       </c>
       <c r="I373" t="inlineStr">
         <is>
           <t>USA</t>
+        </is>
+      </c>
+      <c r="K373" t="inlineStr">
+        <is>
+          <t>lelkigyakorlatvezető</t>
         </is>
       </c>
       <c r="N373">
         <v>1978</v>
       </c>
       <c r="O373">
-        <v>1983</v>
+        <v>1990</v>
       </c>
       <c r="Q373" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=514</t>
+          <t>/persons_v2/view.php?id=371</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374">
         <v>1979</v>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D374" t="inlineStr">
         <is>
-          <t>Kiss György Barnabás OFM</t>
+          <t>Jani György</t>
         </is>
       </c>
       <c r="E374" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F374" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G374" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Allentown, PA, USA</t>
         </is>
       </c>
       <c r="H374" t="inlineStr">
         <is>
-          <t>Szany, Hungary</t>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, USA</t>
         </is>
       </c>
       <c r="I374" t="inlineStr">
         <is>
-          <t>Hungary</t>
-[...4 lines deleted...]
-          <t>assistant pastor</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J374" t="inlineStr">
+        <is>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="N374">
         <v>1978</v>
       </c>
       <c r="O374">
-        <v>1981</v>
+        <v>1983</v>
       </c>
       <c r="Q374" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=545</t>
+          <t>/persons_v2/view.php?id=473</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375">
         <v>1979</v>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D375" t="inlineStr">
         <is>
-          <t>Kléner Imre László</t>
+          <t>Jelinek Antal</t>
         </is>
       </c>
       <c r="E375" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G375" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Esztergom</t>
         </is>
       </c>
       <c r="H375" t="inlineStr">
         <is>
-          <t>Caetité, Brazília</t>
+          <t>Külső Váci út, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I375" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J375" t="inlineStr">
+        <is>
+          <t>Külső Váci út</t>
         </is>
       </c>
       <c r="K375" t="inlineStr">
         <is>
-          <t>missionary</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N375">
         <v>1978</v>
       </c>
       <c r="O375">
-        <v>1986</v>
+        <v>1981</v>
       </c>
       <c r="Q375" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=554</t>
+          <t>/persons_v2/view.php?id=486</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376">
         <v>1979</v>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">
         <is>
-          <t>Kopfensteiner István</t>
+          <t>Jász László</t>
         </is>
       </c>
       <c r="E376" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G376" t="inlineStr">
         <is>
-          <t>Toronto, ON, Canada</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H376" t="inlineStr">
         <is>
-          <t>Toronto, ON, Canada</t>
+          <t>Szent Mihály templom, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I376" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J376" t="inlineStr">
+        <is>
+          <t>Szent Mihály templom</t>
+        </is>
+      </c>
+      <c r="K376" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N376">
         <v>1978</v>
       </c>
       <c r="O376">
         <v>1981</v>
       </c>
       <c r="Q376" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=564</t>
+          <t>/persons_v2/view.php?id=483</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377">
         <v>1979</v>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D377" t="inlineStr">
         <is>
-          <t>Kovách János</t>
+          <t>Kecskés József Attila OFM</t>
         </is>
       </c>
       <c r="E377" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F377" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G377" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H377" t="inlineStr">
         <is>
-          <t>Krisztus király templom, Taylor, MI, USA</t>
+          <t>Santa Barbara, CA, USA</t>
         </is>
       </c>
       <c r="I377" t="inlineStr">
         <is>
           <t>USA</t>
-        </is>
-[...3 lines deleted...]
-          <t>Krisztus király templom</t>
         </is>
       </c>
       <c r="N377">
         <v>1978</v>
       </c>
       <c r="O377">
-        <v>1981</v>
+        <v>1983</v>
       </c>
       <c r="Q377" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=578</t>
+          <t>/persons_v2/view.php?id=514</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378">
         <v>1979</v>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D378" t="inlineStr">
         <is>
-          <t>Kovács János Ferenc, Msgr.</t>
+          <t>Kiss György Barnabás OFM</t>
         </is>
       </c>
       <c r="E378" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F378" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G378" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H378" t="inlineStr">
         <is>
-          <t>Corning, CA, USA</t>
+          <t>Szany, Magyarország</t>
         </is>
       </c>
       <c r="I378" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="K378" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N378">
         <v>1978</v>
       </c>
       <c r="O378">
-        <v>1983</v>
+        <v>1981</v>
       </c>
       <c r="Q378" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=584</t>
+          <t>/persons_v2/view.php?id=545</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379">
         <v>1979</v>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D379" t="inlineStr">
         <is>
-          <t>Kozma György SJ, dr</t>
+          <t>Kléner Imre László</t>
         </is>
       </c>
       <c r="E379" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F379" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G379" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H379" t="inlineStr">
         <is>
-          <t>Toronto, ON, Canada</t>
+          <t>Caetité, Brazília</t>
         </is>
       </c>
       <c r="I379" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K379" t="inlineStr">
         <is>
-          <t>Novitiate, followed by service as an assistant pastor in Montreal, MB, Canada, and Vancouver, BC, Canada</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N379">
         <v>1978</v>
       </c>
       <c r="O379">
-        <v>1982</v>
+        <v>1986</v>
       </c>
       <c r="Q379" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=594</t>
+          <t>/persons_v2/view.php?id=554</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380">
         <v>1979</v>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
-          <t>Lenk József</t>
+          <t>Kopfensteiner István</t>
         </is>
       </c>
       <c r="E380" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G380" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, USA</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H380" t="inlineStr">
         <is>
-          <t>Sacred Heart Home, Avilla, IN, USA</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I380" t="inlineStr">
         <is>
-          <t>USA</t>
-[...9 lines deleted...]
-          <t>retired</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="N380">
         <v>1978</v>
       </c>
       <c r="O380">
-        <v>1993</v>
+        <v>1981</v>
       </c>
       <c r="Q380" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=648</t>
+          <t>/persons_v2/view.php?id=564</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381">
         <v>1979</v>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D381" t="inlineStr">
         <is>
-          <t>Lőrinczy Ferenc Gábor</t>
+          <t>Kovách János</t>
         </is>
       </c>
       <c r="E381" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G381" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H381" t="inlineStr">
         <is>
-          <t>Pestszentlőrinc-Szemeretelep, Budapest, Hungary</t>
+          <t>Krisztus király templom, Taylor, MI, USA</t>
         </is>
       </c>
       <c r="I381" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J381" t="inlineStr">
         <is>
-          <t>Pestszentlőrinc-Szemeretelep</t>
-[...4 lines deleted...]
-          <t>assistant pastor</t>
+          <t>Krisztus király templom</t>
         </is>
       </c>
       <c r="N381">
         <v>1978</v>
       </c>
       <c r="O381">
-        <v>1982</v>
+        <v>1981</v>
       </c>
       <c r="Q381" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=670</t>
+          <t>/persons_v2/view.php?id=578</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382">
         <v>1979</v>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D382" t="inlineStr">
         <is>
-          <t>Mészáros Tibor, Msgr.</t>
+          <t>Kovács János Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E382" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F382" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G382" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H382" t="inlineStr">
         <is>
-          <t>Szent Klára Kórház, Bázel, Svájc</t>
+          <t>Corning, CA, USA</t>
         </is>
       </c>
       <c r="I382" t="inlineStr">
         <is>
-          <t>Svájc</t>
-[...9 lines deleted...]
-          <t>hospital chaplain</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N382">
         <v>1978</v>
       </c>
       <c r="O382">
-        <v>1986</v>
+        <v>1983</v>
       </c>
       <c r="Q382" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=741</t>
+          <t>/persons_v2/view.php?id=584</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383">
         <v>1979</v>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D383" t="inlineStr">
         <is>
-          <t>Mészáros Árpád György OFM</t>
+          <t>Kozma György SJ, dr</t>
         </is>
       </c>
       <c r="E383" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F383" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G383" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H383" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I383" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Saint Francis of Assisi Parish</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K383" t="inlineStr">
         <is>
-          <t>provincial delegate, abbot</t>
+          <t>noviciátus, majd kisegítő lelkész Montreál, MB, Kanada, illetve Vancouver, BC, Kanada</t>
         </is>
       </c>
       <c r="N383">
         <v>1978</v>
       </c>
       <c r="O383">
-        <v>1992</v>
+        <v>1982</v>
       </c>
       <c r="Q383" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=737</t>
+          <t>/persons_v2/view.php?id=594</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384">
         <v>1979</v>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D384" t="inlineStr">
         <is>
-          <t>Nagy Al Sándor O.M.I.</t>
+          <t>Lenk József</t>
         </is>
       </c>
       <c r="E384" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F384" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G384" t="inlineStr">
         <is>
-          <t>Szeplőtelen Szűz Missziós Oblátusai (Congregatio Missionariorum Oblatorum BMV Immaculatae)</t>
+          <t>Fort Wayne-South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H384" t="inlineStr">
         <is>
-          <t>San Antonio, TX, USA</t>
+          <t>Sacred Heart Home, Avilla, IN, USA</t>
         </is>
       </c>
       <c r="I384" t="inlineStr">
         <is>
           <t>USA</t>
+        </is>
+      </c>
+      <c r="J384" t="inlineStr">
+        <is>
+          <t>Sacred Heart Home</t>
+        </is>
+      </c>
+      <c r="K384" t="inlineStr">
+        <is>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N384">
         <v>1978</v>
       </c>
       <c r="O384">
-        <v>1992</v>
+        <v>1993</v>
       </c>
       <c r="Q384" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=782</t>
+          <t>/persons_v2/view.php?id=648</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385">
         <v>1979</v>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D385" t="inlineStr">
         <is>
-          <t>Pillisch Tamás János</t>
+          <t>Lőrinczy Ferenc Gábor</t>
         </is>
       </c>
       <c r="E385" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F385" t="inlineStr">
         <is>
-          <t>deacon</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G385" t="inlineStr">
         <is>
-          <t>Toronto, ON, Canada</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H385" t="inlineStr">
         <is>
-          <t>St. Benedict’s és St. Andrew’s Church, Toronto, ON, Canada</t>
+          <t>Pestszentlőrinc-Szemeretelep, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I385" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J385" t="inlineStr">
         <is>
-          <t>St. Benedict’s és St. Andrew’s Church</t>
+          <t>Pestszentlőrinc-Szemeretelep</t>
         </is>
       </c>
       <c r="K385" t="inlineStr">
         <is>
-          <t>deacon, and also a volunteer at the Toronto-West Detention Center.</t>
+          <t>kisegítő lelkész</t>
         </is>
       </c>
       <c r="N385">
         <v>1978</v>
       </c>
       <c r="O385">
-        <v>2009</v>
+        <v>1982</v>
       </c>
       <c r="Q385" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=877</t>
+          <t>/persons_v2/view.php?id=670</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386">
         <v>1979</v>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D386" t="inlineStr">
         <is>
-          <t>Póta László SJ, szerzetestestvér</t>
+          <t>Mészáros Tibor, Msgr.</t>
         </is>
       </c>
       <c r="E386" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F386" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G386" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H386" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada</t>
+          <t>Szent Klára Kórház, Bázel, Svájc</t>
         </is>
       </c>
       <c r="I386" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Svájc</t>
         </is>
       </c>
       <c r="J386" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Szent Klára Kórház</t>
         </is>
       </c>
       <c r="K386" t="inlineStr">
         <is>
-          <t>Organizer of the Order’s novitiate, house manager, cook; took a sabbatical in 1998</t>
+          <t>kórházlelkész</t>
         </is>
       </c>
       <c r="N386">
         <v>1978</v>
       </c>
       <c r="O386">
-        <v>1990</v>
+        <v>1986</v>
       </c>
       <c r="Q386" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=898</t>
+          <t>/persons_v2/view.php?id=741</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387">
         <v>1979</v>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D387" t="inlineStr">
         <is>
-          <t>Rakaczki Andor Mihály, Dr.</t>
+          <t>Mészáros Árpád György OFM</t>
         </is>
       </c>
       <c r="E387" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F387" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G387" t="inlineStr">
         <is>
-          <t>Miskolc</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H387" t="inlineStr">
         <is>
-          <t>St. George Greek Catholic Church, Courtland, ON, Canada</t>
+          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I387" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J387" t="inlineStr">
         <is>
-          <t>St. George Greek Catholic Church</t>
+          <t>Saint Francis of Assisi Parish</t>
         </is>
       </c>
       <c r="K387" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>delegatus provincialis, zárdafőnök</t>
         </is>
       </c>
       <c r="N387">
         <v>1978</v>
       </c>
       <c r="O387">
-        <v>1986</v>
+        <v>1992</v>
       </c>
       <c r="Q387" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=912</t>
+          <t>/persons_v2/view.php?id=737</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388">
         <v>1979</v>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D388" t="inlineStr">
         <is>
-          <t>Rauch László Attila (OSPPE)</t>
+          <t>Nagy Al Sándor O.M.I.</t>
         </is>
       </c>
       <c r="E388" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G388" t="inlineStr">
         <is>
-          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
+          <t>Szeplőtelen Szűz Missziós Oblátusai (Congregatio Missionariorum Oblatorum BMV Immaculatae)</t>
         </is>
       </c>
       <c r="H388" t="inlineStr">
         <is>
-          <t>Keyport, NJ, USA</t>
+          <t>San Antonio, TX, USA</t>
         </is>
       </c>
       <c r="I388" t="inlineStr">
         <is>
           <t>USA</t>
-        </is>
-[...3 lines deleted...]
-          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N388">
         <v>1978</v>
       </c>
       <c r="O388">
-        <v>1984</v>
+        <v>1992</v>
       </c>
       <c r="Q388" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=917</t>
+          <t>/persons_v2/view.php?id=782</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389">
         <v>1979</v>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D389" t="inlineStr">
         <is>
-          <t>Serei Károly SJ</t>
+          <t>Pillisch Tamás János</t>
         </is>
       </c>
       <c r="E389" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F389" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>állandó diakónus</t>
         </is>
       </c>
       <c r="G389" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H389" t="inlineStr">
         <is>
-          <t>Róma, Italy</t>
+          <t>St. Benedict’s és St. Andrew’s Church, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I389" t="inlineStr">
         <is>
-          <t>Italy</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J389" t="inlineStr">
+        <is>
+          <t>St. Benedict’s és St. Andrew’s Church</t>
         </is>
       </c>
       <c r="K389" t="inlineStr">
         <is>
-          <t>Gregoriana, university professor, staff member at Vatican Radio</t>
+          <t>diakónus, közben önkéntes a Toronto-Weste Fogvatartási központban is.</t>
         </is>
       </c>
       <c r="N389">
         <v>1978</v>
       </c>
       <c r="O389">
-        <v>1981</v>
+        <v>2009</v>
       </c>
       <c r="Q389" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=989</t>
+          <t>/persons_v2/view.php?id=877</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390">
         <v>1979</v>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D390" t="inlineStr">
         <is>
-          <t>Siklódi Sándor</t>
+          <t>Póta László SJ, szerzetestestvér</t>
         </is>
       </c>
       <c r="E390" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G390" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H390" t="inlineStr">
         <is>
-          <t>Csíkszentdomonkos, Romania</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I390" t="inlineStr">
         <is>
-          <t>Romania</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J390" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K390" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>a rendtartomány novíciátusának megszervezője, házgondnok, szakács, 1998-ban szabbatikum</t>
         </is>
       </c>
       <c r="N390">
         <v>1978</v>
       </c>
       <c r="O390">
+        <v>1990</v>
+      </c>
+      <c r="Q390" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=898</t>
+        </is>
+      </c>
+    </row>
+    <row r="391">
+      <c r="A391">
+        <v>1979</v>
+      </c>
+      <c r="B391" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C391" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D391" t="inlineStr">
+        <is>
+          <t>Rakaczki Andor Mihály, Dr.</t>
+        </is>
+      </c>
+      <c r="E391" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F391" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G391" t="inlineStr">
+        <is>
+          <t>Miskolc</t>
+        </is>
+      </c>
+      <c r="H391" t="inlineStr">
+        <is>
+          <t>St. George Greek Catholic Church, Courtland, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I391" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J391" t="inlineStr">
+        <is>
+          <t>St. George Greek Catholic Church</t>
+        </is>
+      </c>
+      <c r="K391" t="inlineStr">
+        <is>
+          <t>parókus</t>
+        </is>
+      </c>
+      <c r="N391">
+        <v>1978</v>
+      </c>
+      <c r="O391">
+        <v>1986</v>
+      </c>
+      <c r="Q391" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=912</t>
+        </is>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392">
+        <v>1979</v>
+      </c>
+      <c r="B392" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C392" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D392" t="inlineStr">
+        <is>
+          <t>Rauch László Attila (OSPPE)</t>
+        </is>
+      </c>
+      <c r="E392" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F392" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G392" t="inlineStr">
+        <is>
+          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
+        </is>
+      </c>
+      <c r="H392" t="inlineStr">
+        <is>
+          <t>Keyport, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I392" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K392" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N392">
+        <v>1978</v>
+      </c>
+      <c r="O392">
+        <v>1984</v>
+      </c>
+      <c r="Q392" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=917</t>
+        </is>
+      </c>
+    </row>
+    <row r="393">
+      <c r="A393">
+        <v>1979</v>
+      </c>
+      <c r="B393" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C393" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D393" t="inlineStr">
+        <is>
+          <t>Serei Károly SJ</t>
+        </is>
+      </c>
+      <c r="E393" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F393" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G393" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H393" t="inlineStr">
+        <is>
+          <t>Róma, Olaszország</t>
+        </is>
+      </c>
+      <c r="I393" t="inlineStr">
+        <is>
+          <t>Olaszország</t>
+        </is>
+      </c>
+      <c r="K393" t="inlineStr">
+        <is>
+          <t>Gregoriana, egyetemi oktató, a Vatikáni Rádió munkatársa</t>
+        </is>
+      </c>
+      <c r="N393">
+        <v>1978</v>
+      </c>
+      <c r="O393">
+        <v>1981</v>
+      </c>
+      <c r="Q393" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=989</t>
+        </is>
+      </c>
+    </row>
+    <row r="394">
+      <c r="A394">
+        <v>1979</v>
+      </c>
+      <c r="B394" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C394" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D394" t="inlineStr">
+        <is>
+          <t>Siklódi Sándor</t>
+        </is>
+      </c>
+      <c r="E394" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F394" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G394" t="inlineStr">
+        <is>
+          <t>Gyulafehérvár</t>
+        </is>
+      </c>
+      <c r="H394" t="inlineStr">
+        <is>
+          <t>Csíkszentdomonkos, Románia</t>
+        </is>
+      </c>
+      <c r="I394" t="inlineStr">
+        <is>
+          <t>Románia</t>
+        </is>
+      </c>
+      <c r="K394" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N394">
+        <v>1978</v>
+      </c>
+      <c r="O394">
         <v>1982</v>
       </c>
-      <c r="Q390" t="inlineStr">
+      <c r="Q394" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=990</t>
+        </is>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395">
+        <v>1979</v>
+      </c>
+      <c r="B395" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C395" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D395" t="inlineStr">
+        <is>
+          <t>Somos József</t>
+        </is>
+      </c>
+      <c r="E395" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F395" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G395" t="inlineStr">
+        <is>
+          <t>Vác</t>
+        </is>
+      </c>
+      <c r="H395" t="inlineStr">
+        <is>
+          <t>St. Mary of Victories Church, St. Louis, MO, USA</t>
+        </is>
+      </c>
+      <c r="I395" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J395" t="inlineStr">
+        <is>
+          <t>St. Mary of Victories Church</t>
+        </is>
+      </c>
+      <c r="K395" t="inlineStr">
+        <is>
+          <t>plébános, magyar lelkész, 1982- 1985 között szemináriumi tanár</t>
+        </is>
+      </c>
+      <c r="N395">
+        <v>1978</v>
+      </c>
+      <c r="O395">
+        <v>1991</v>
+      </c>
+      <c r="Q395" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=1010</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>