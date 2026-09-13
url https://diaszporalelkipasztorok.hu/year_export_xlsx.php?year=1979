--- v0 (2026-07-07)
+++ v1 (2026-09-13)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Kronológia" sheetId="1" r:id="rId1"/>
+    <sheet name="Chronology" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -98,19998 +98,23128 @@
     <col min="12" max="12" width="42" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t>Diaszpóra Lelkipásztori Névtár</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>www.diaszporalelkipasztorok.hu</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Év</t>
+          <t>Year</t>
         </is>
       </c>
       <c r="B4">
         <v>1979</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Eseménytípus szűrő</t>
+          <t>Event type filter</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Minden esemény</t>
+          <t>All events</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Ország szűrő</t>
+          <t>Country filter</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Minden ország</t>
+          <t>All countries</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
-          <t>Összegzés</t>
+          <t>Summary</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes of the year</t>
         </is>
       </c>
       <c r="B9">
-        <v>49</v>
+        <v>58</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="B10">
-        <v>274</v>
+        <v>315</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Születések</t>
+          <t>Births</t>
         </is>
       </c>
       <c r="B11">
         <v>2</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Halálozások</t>
+          <t>Deaths</t>
         </is>
       </c>
       <c r="B12">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Szentelések</t>
+          <t>Ordinations</t>
         </is>
       </c>
       <c r="B13">
         <v>3</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálatok</t>
+          <t>Domestic services</t>
         </is>
       </c>
       <c r="B14">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Külföldi szolgálatok</t>
+          <t>Foreign services</t>
         </is>
       </c>
       <c r="B15">
-        <v>47</v>
+        <v>60</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
-          <t>Év</t>
+          <t>Year</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
-          <t>Szekció</t>
+          <t>Section</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
-          <t>Eseménytípus</t>
+          <t>Event type</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
-          <t>Név</t>
+          <t>Name</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
         <is>
-          <t>Felekezet</t>
+          <t>Denomination</t>
         </is>
       </c>
       <c r="F17" t="inlineStr" s="1">
         <is>
-          <t>Fokozat</t>
+          <t>Grade</t>
         </is>
       </c>
       <c r="G17" t="inlineStr" s="1">
         <is>
-          <t>Egyházmegye / rend</t>
+          <t>Diocese / order</t>
         </is>
       </c>
       <c r="H17" t="inlineStr" s="1">
         <is>
-          <t>Hely</t>
+          <t>Place</t>
         </is>
       </c>
       <c r="I17" t="inlineStr" s="1">
         <is>
-          <t>Ország</t>
+          <t>Country</t>
         </is>
       </c>
       <c r="J17" t="inlineStr" s="1">
         <is>
-          <t>Intézmény</t>
+          <t>Institution</t>
         </is>
       </c>
       <c r="K17" t="inlineStr" s="1">
         <is>
-          <t>Beosztás</t>
+          <t>Position</t>
         </is>
       </c>
       <c r="L17" t="inlineStr" s="1">
         <is>
-          <t>Címke</t>
+          <t>Label</t>
         </is>
       </c>
       <c r="M17" t="inlineStr" s="1">
         <is>
-          <t>Leírás</t>
+          <t>Description</t>
         </is>
       </c>
       <c r="N17" t="inlineStr" s="1">
         <is>
-          <t>Dátum tól</t>
+          <t>Date from</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
-          <t>Dátum ig</t>
+          <t>Date to</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
-          <t>Jelenleg</t>
+          <t>Current</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
-          <t>Személy linkje</t>
+          <t>Person link</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1979</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Papszentelés
-[...1 lines deleted...]
-Áthelyezés (új szolgálati hely)</t>
+          <t>Priestly ordination
+Beginning of domestic service
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Angyal Lajos</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Nyíregyháza, Magyarország
-[...1 lines deleted...]
-Nyíradony, Magyarország - segédlelkész</t>
+          <t>Nyíregyháza, Hungary
+Debrecen, Hungary - assistant pastor
+Nyíradony, Hungary - assistant pastor</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>1979. április 1.
+          <t>April 1, 1979
 1979
 1979</t>
         </is>
       </c>
       <c r="O18">
         <v>1982</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=9</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1979</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Bakos István</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>Szeged-Csanád (formerly: Csanád)</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA - plébános</t>
+          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA - parish priest</t>
         </is>
       </c>
       <c r="N19">
         <v>1968</v>
       </c>
       <c r="O19">
         <v>1979</v>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=30</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1979</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Beöthy Tamás SJ</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Courtland, ON, Kanada - segédlelkész, majd plébános</t>
+          <t>Courtland, ON, Canada - assistant pastor, then parish priest</t>
         </is>
       </c>
       <c r="N20">
         <v>1970</v>
       </c>
       <c r="O20">
         <v>1979</v>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=69</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1979</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Borbély István SJ</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>jezsuita</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada - nyugállományban
-Szent Erzsébet Otthon, Hamilton, ON, Kanada - nyugállományban</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada - retired
+Szent Erzsébet Otthon, Hamilton, ON, Canada - retired</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>1973
 1979</t>
         </is>
       </c>
       <c r="O21" t="inlineStr">
         <is>
           <t>1979
 1987</t>
         </is>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=104</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1979</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Borsy György Engelbert OFM</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Milwaukee, WI, USA - plébános</t>
+          <t>Milwaukee, WI, USA - parish priest</t>
         </is>
       </c>
       <c r="N22">
         <v>1971</v>
       </c>
       <c r="O22">
         <v>1979</v>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=108</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1979</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Bourdeux Ottó (SJ), dr.</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>Rotenburg, Németország</t>
+          <t>Rotenburg, Germany</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Armstrong, BC, Kanada - őslakosok lelkésze</t>
+          <t>Armstrong, BC, Canada - pastor to the indigenous people</t>
         </is>
       </c>
       <c r="N23">
         <v>1978</v>
       </c>
       <c r="O23">
         <v>1979</v>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=109</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1979</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Bóday Jenő SJ</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Magyarországi Szent István templom, Hamilton, ON, Kanada - lelkész</t>
+          <t>Magyarországi Szent István templom, Hamilton, ON, Canada - pastor</t>
         </is>
       </c>
       <c r="N24">
         <v>1973</v>
       </c>
       <c r="O24">
         <v>1979</v>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=93</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1979</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Chilla Raymond SJ</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Montréal, QC, Kanada - plébános</t>
+          <t>Montréal, QC, Canada - parish priest</t>
         </is>
       </c>
       <c r="N25">
         <v>1976</v>
       </c>
       <c r="O25">
         <v>1979</v>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=124</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1979</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Csaba László Albert Szilván OFM, Dr.</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Windber, PA, USA - plébános
-Tripoli (طرابلس), Líbia - misszionárius, a keleti nyelvek szakértője, emmauszi kolostor főnöke</t>
+          <t>Windber, PA, USA - parish priest
+Tripoli (طرابلس), Líbia - missionary, expert in Eastern languages, abbot of the Emmaus Monastery</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
           <t>1976
 1979</t>
         </is>
       </c>
       <c r="O26" t="inlineStr">
         <is>
           <t>1979
 1984</t>
         </is>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=137</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>1979</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése
-Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Beginning of foreign service
+Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Cserháti Ferenc, esztergom-budapesti segédpüspök</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>bishop</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>Szatmár (formerly: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>St. Georgen Filozófiai-Teológiai Főiskola, Frankfurt am Main, NSZK - tanulmányok végzése
-Máramarossziget, Románia - segédlelkész</t>
+          <t>St. Georgen Filozófiai-Teológiai Főiskola, Frankfurt am Main, NSZK - pursuing studies
+Máramarossziget, Romania - assistant pastor</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
           <t>1979
 1973</t>
         </is>
       </c>
       <c r="O27" t="inlineStr">
         <is>
           <t>1980
 1979</t>
         </is>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=154</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1979</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Denka J. Ferenc</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>USA - St. Edward öregotthon lelkésze</t>
+          <t>USA - Chaplain at St. Edward’s Nursing Home</t>
         </is>
       </c>
       <c r="N28">
         <v>1966</v>
       </c>
       <c r="O28">
         <v>1979</v>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=192</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>1979</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Dér-Wolff János SJ</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Kriens, Svájc - lelkész</t>
+          <t>Kriens, Svájc - pastor</t>
         </is>
       </c>
       <c r="N29">
         <v>1979</v>
       </c>
       <c r="O29">
         <v>1984</v>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=198</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1979</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Fekete Jenő</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>Fort Wayne, IN, USA</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>Tampa, FL, USA</t>
         </is>
       </c>
       <c r="N30">
         <v>1977</v>
       </c>
       <c r="O30">
         <v>1979</v>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=267</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1979</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Füzy Imre</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Kanada - a szlovák templom plébánosa
-Toronto, ON, Kanada - szlovák lelkész</t>
+          <t>Hamilton, ON, Canada - the pastor of the Slovak church
+Toronto, ON, Canada - Slovak pastor</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
           <t>1979
 1979</t>
         </is>
       </c>
       <c r="O31">
         <v>2002</v>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=300</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1979</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Henkey-Hőnig Károly, dr.</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Montréal, QC, Kanada - nyugállományban
-Szent Fülöp Oratórium, Toronto, ON, Kanada - nyugállományban</t>
+          <t>Montréal, QC, Canada - retired
+Szent Fülöp Oratórium, Toronto, ON, Canada - retired</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
           <t>1977
 1979</t>
         </is>
       </c>
       <c r="O32" t="inlineStr">
         <is>
           <t>1979
 1981</t>
         </is>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=380</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>1979</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Horváth P. József</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>Fort Wayne-South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Vero Beach, FL, USA - nyugállományban</t>
+          <t>Vero Beach, FL, USA - retired</t>
         </is>
       </c>
       <c r="N33">
         <v>1979</v>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=437</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1979</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-[...1 lines deleted...]
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Héder László Mária Sándor OSM, dr.</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Innsbruck, Ausztria
-[...1 lines deleted...]
-Maria Luggau, Ausztria</t>
+          <t>Innsbruck, Austria
+Forchtenstein, Austria
+Maria Luggau, Austria</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
           <t>1971
 1979
 1979</t>
         </is>
       </c>
       <c r="O34" t="inlineStr">
         <is>
           <t>1979
 1982</t>
         </is>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=389</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>1979</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Papszentelés
-Anyaországi szolgálat megkezdése</t>
+          <t>Priestly ordination
+Beginning of domestic service</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Juhász Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Nyírbátor, Magyarország - segédlelkész</t>
+          <t>Nyírbátor, Hungary - assistant pastor</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>1979. június 16.
+          <t>June 16, 1979
 1979</t>
         </is>
       </c>
       <c r="O35">
         <v>1981</v>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=488</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1979</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Jálics Ferenc SJ</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Nürnberg, NSZK - lelkigyakorlat-vezető</t>
+          <t>Nürnberg, NSZK - retreat leader</t>
         </is>
       </c>
       <c r="N36">
         <v>1979</v>
       </c>
       <c r="O36">
         <v>1981</v>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=481</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1979</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Kalmár Ottó</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>Butler, MI, USA</t>
         </is>
       </c>
       <c r="N37">
         <v>1979</v>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=498</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>1979</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Kamarás Ferenc Mihály OFM</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Mátraháza, Magyarország - lelkész
-Esztergom, Magyarország - provinciális-helyettes, házfőnök</t>
+          <t>Mátraháza, Hungary - pastor
+Esztergom, Hungary - Deputy Provincial, House Superior</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
           <t>1970
 1979</t>
         </is>
       </c>
       <c r="O38" t="inlineStr">
         <is>
           <t>1979
 1984</t>
         </is>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=499</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>1979</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Kertész János Tamás OFM, Dr.</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Brooklyn, NY, USA - lelkipásztor</t>
+          <t>Brooklyn, NY, USA - pastor</t>
         </is>
       </c>
       <c r="N39">
         <v>1979</v>
       </c>
       <c r="O39">
         <v>1983</v>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=528</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1979</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Kormon József, Dr.</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>Pécs</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Központi Szeminárium, Budapest, Magyarország - tanulmányok végzése
-Tolna, Magyarország - segédlelkész, közben Dombóvár is</t>
+          <t>Központi Szeminárium, Budapest, Hungary - pursuing studies
+Tolna, Hungary - assistant pastor, and Dombóvár as well</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
           <t>1978
 1979</t>
         </is>
       </c>
       <c r="O40" t="inlineStr">
         <is>
           <t>1979
 1982</t>
         </is>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=569</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>1979</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Kubovics Tibor Egid [Egyed] OSB</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="N41">
         <v>1978</v>
       </c>
       <c r="O41">
         <v>1979</v>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=619</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>1979</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Kádár György</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Windsor, ON, Kanada - parókus
-Windsor, ON, Kanada</t>
+          <t>Windsor, ON, Canada - parish priest
+Windsor, ON, Canada</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
           <t>1973
 1979</t>
         </is>
       </c>
       <c r="O42" t="inlineStr">
         <is>
           <t>1979
 1985</t>
         </is>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=508</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1979</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Papszentelés
-Anyaországi szolgálat megkezdése</t>
+          <t>Priestly ordination
+Beginning of domestic service</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Ligeti András Angelus OFM</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Veszprém, Magyarország
-Siófok, Magyarország - segédlelkész</t>
+          <t>Veszprém, Hungary
+Siófok, Hungary - assistant pastor</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>1979. június 21.
+          <t>June 21, 1979
 1979</t>
         </is>
       </c>
       <c r="O43">
         <v>1980</v>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=654</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1979</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Linka Ervin Sándor OSB</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>Nova Santa Rosa, Brazília - segédlelkész, prefektus
-Morumbi, Brazília - lelkész</t>
+          <t>Nova Santa Rosa, Brazília - assistant pastor, prefect
+Morumbi, Brazília - pastor</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
           <t>1978
 1979</t>
         </is>
       </c>
       <c r="O44" t="inlineStr">
         <is>
           <t>1979
 1985</t>
         </is>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=660</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>1979</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Mustó Péter SJ</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Berlin, NSZK - munkáspap (vendéglőben mosogató)
-Bogota, Kolumbia - ifjúsági és munkáslelkész</t>
+          <t>Berlin, NSZK - blue-collar worker (dishwasher at a restaurant)
+Bogota, Kolumbia - youth and labor pastor</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
           <t>1978
 1979</t>
         </is>
       </c>
       <c r="O45" t="inlineStr">
         <is>
           <t>1979
 1991</t>
         </is>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=780</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>1979</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Nagy Ágoston CM</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>lazarista (Congregatio Missionis)</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Jackson, MS, USA - misszionárius</t>
+          <t>Jackson, MS, USA - missionary</t>
         </is>
       </c>
       <c r="N46">
         <v>1963</v>
       </c>
       <c r="O46">
         <v>1979</v>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=784</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>1979</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Orosz László</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="N47">
         <v>1979</v>
       </c>
       <c r="O47">
         <v>1982</v>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=841</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1979</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-[...2 lines deleted...]
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)
+Transfer (previous place of service)
+Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Pesznyák Béla</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>Szabadka, Szerbia</t>
+          <t>Szabadka, Serbia</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Cservenka, Jugoszlávia - segédlelkész
-[...2 lines deleted...]
-Verbász, Jugoszlávia - a vincés nővérek káplánja</t>
+          <t>Cservenka, Jugoszlávia - assistant pastor
+Veprőd, Jugoszlávia - assistant pastor
+Szivác, Jugoszlávia - assistant pastor
+Verbász, Jugoszlávia - the chaplain of the Vincentian Sisters</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
           <t>1975
 1975
 1975
 1979</t>
         </is>
       </c>
       <c r="O48" t="inlineStr">
         <is>
           <t>1979
 1979
 1979
 1992</t>
         </is>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=867</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1979</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
+          <t>Polgár Lőrinc Kapisztrán OFM</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H49" t="inlineStr">
+        <is>
+          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA - parish priest</t>
+        </is>
+      </c>
+      <c r="N49">
+        <v>1979</v>
+      </c>
+      <c r="O49">
+        <v>1995</v>
+      </c>
+      <c r="Q49" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=887</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>1979</v>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
           <t>Páldeák Iván Szabolcs OFM</t>
         </is>
       </c>
-      <c r="E49" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G49" t="inlineStr">
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
-      <c r="H49" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N49" t="inlineStr">
+      <c r="H50" t="inlineStr">
+        <is>
+          <t>Winnipeg, MB, Canada - church administrator
+Szent Imre templom, Milwaukee, WI, USA - church administrator</t>
+        </is>
+      </c>
+      <c r="N50" t="inlineStr">
         <is>
           <t>1976
 1979</t>
         </is>
       </c>
-      <c r="O49">
-[...2 lines deleted...]
-      <c r="Q49" t="inlineStr">
+      <c r="O50">
+        <v>1979</v>
+      </c>
+      <c r="Q50" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=859</t>
         </is>
       </c>
     </row>
-    <row r="50">
-[...14 lines deleted...]
-      <c r="D50" t="inlineStr">
+    <row r="51">
+      <c r="A51">
+        <v>1979</v>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>Transfer (new place of service)
+Death</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>Pálinkás Teodor Titus OSBM</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
+        <is>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+        </is>
+      </c>
+      <c r="H51" t="inlineStr">
+        <is>
+          <t>Glen Cove, NY, USA
+Glen Cove, NY, USA</t>
+        </is>
+      </c>
+      <c r="N51" t="inlineStr">
+        <is>
+          <t>1979
+December 15, 1979</t>
+        </is>
+      </c>
+      <c r="Q51" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=986</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>1979</v>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
         <is>
           <t>Pázmány Géza Sch.P.</t>
         </is>
       </c>
-      <c r="E50" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G50" t="inlineStr">
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
-      <c r="H50" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N50" t="inlineStr">
+      <c r="H52" t="inlineStr">
+        <is>
+          <t>Piarista ház, Derby, NY, USA - teacher (religion, math)
+Buffalo, NY, USA - teacher (religion, math)</t>
+        </is>
+      </c>
+      <c r="N52" t="inlineStr">
         <is>
           <t>1978
 1979</t>
         </is>
       </c>
-      <c r="O50" t="inlineStr">
+      <c r="O52" t="inlineStr">
         <is>
           <t>1979
 1980</t>
         </is>
       </c>
-      <c r="Q50" t="inlineStr">
+      <c r="Q52" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=860</t>
-        </is>
-[...93 lines deleted...]
-          <t>/persons_v2/view.php?id=212</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>1979</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Nagy Töhötöm Sándor SJ</t>
+          <t>Reisz Elemér SJ</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Budapest, Magyarország</t>
-[...5 lines deleted...]
-        </is>
+          <t>Courtland, ON, Canada - pastor</t>
+        </is>
+      </c>
+      <c r="N53">
+        <v>1979</v>
+      </c>
+      <c r="O53">
+        <v>1981</v>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=801</t>
+          <t>/persons_v2/view.php?id=924</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1979</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Oroskovits Jenő Lajos</t>
+          <t>Sajgó Szabolcs SJ</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>Winnipeg, MB, Kanada</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Winnipeg, MB, Kanada</t>
+          <t>Szent Mihály templom, Budapest, Hungary - assistant pastor
+Herminamező, Budapest, Hungary - assistant pastor</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>1979. február 27.</t>
+          <t>1977
+1979</t>
+        </is>
+      </c>
+      <c r="O54" t="inlineStr">
+        <is>
+          <t>1979
+1981</t>
         </is>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=837</t>
+          <t>/persons_v2/view.php?id=955</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>1979</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Oláh-Tóth Antal, Dr.</t>
+          <t>Simon Gyula Lambert O.Cist</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Lackawanna, NY, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA - university professor; also a high school teacher from 1970 to 1971
+Dallas, TX, USA - retired</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>1979. március 12.</t>
+          <t>1960
+1979</t>
+        </is>
+      </c>
+      <c r="O55" t="inlineStr">
+        <is>
+          <t>1979
+1981</t>
         </is>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=832</t>
+          <t>/persons_v2/view.php?id=992</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1979</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Transfer (new place of service)
+Death</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Forgách László</t>
+          <t>Simor János OFM</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>Milwaukee, WI, USA
+Milwaukee, WI, USA</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>1979. április 10.</t>
+          <t>1979
+May 9, 1979</t>
         </is>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=281</t>
+          <t>/persons_v2/view.php?id=995</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>1979</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Németh György Luciusz OFM, Dr.</t>
+          <t>Siska Ernő</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Roebling, NJ, USA</t>
+          <t>Szent István R. K. Egyházközség, Trenton, NJ, USA - parish priest
+St. Raphael, Trenton, NJ, USA - parish priest, then retired</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>1979. június 16.</t>
+          <t>1975
+1979</t>
+        </is>
+      </c>
+      <c r="O57" t="inlineStr">
+        <is>
+          <t>1979
+1997</t>
         </is>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=813</t>
+          <t>/persons_v2/view.php?id=997</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>1979</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Bérczi László Bernát O.Cist, apát</t>
+          <t>Skinta József István OSBM</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Pécs, Magyarország</t>
+          <t>Szent János templom, Wilkes-Barre, PA, USA - pastor
+Keresztelő Szent János templom, Scranton, PA, USA - pastor</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>1979. június 26.</t>
+          <t>1978
+1979</t>
+        </is>
+      </c>
+      <c r="O58" t="inlineStr">
+        <is>
+          <t>1979
+1981</t>
         </is>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=79</t>
+          <t>/persons_v2/view.php?id=999</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1979</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Beginning of foreign service</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Koller Károly Pius OSB, dr</t>
+          <t>Schweda Phillip (OFM)</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Brushwood, Egyesült Királyság</t>
+          <t>Burton, MI, USA - assistant pastor, then parish priest</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>1979. június 29.</t>
+          <t>1979 körül</t>
+        </is>
+      </c>
+      <c r="O59" t="inlineStr">
+        <is>
+          <t>1991 előtt</t>
         </is>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=560</t>
+          <t>/persons_v2/view.php?id=978</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1979</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Egres József Odó O.Cist, Dr.</t>
+          <t>Fülöp József SJ</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
-[...4 lines deleted...]
-          <t>Dallas, TX, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>1979. augusztus 4.</t>
+          <t>January 25, 1979</t>
         </is>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=231</t>
+          <t>/persons_v2/view.php?id=295</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>1979</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Death</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Ádám József</t>
+          <t>Domitrovics István SDB</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Joliet, IL, USA</t>
+          <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>1979. augusztus 13.</t>
+          <t>February 18, 1979</t>
         </is>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=22</t>
+          <t>/persons_v2/view.php?id=212</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>1979</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Death</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Bielek József SJ</t>
+          <t>Nagy Töhötöm Sándor SJ</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>Budapest, Hungary</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>1979. augusztus 20.</t>
+          <t>February 21, 1979</t>
         </is>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=80</t>
+          <t>/persons_v2/view.php?id=801</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>1979</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Death</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Dénes János Gergely COr, dr.</t>
+          <t>Oroskovits Jenő Lajos</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>Barabita (Congregatio Clericorum Regularium S. Pauli Decollati)</t>
+          <t>Winnipeg, MB, Canada</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>Winnipeg, MB, Canada</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>1979. szeptember 26.</t>
+          <t>February 27, 1979</t>
         </is>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=197</t>
+          <t>/persons_v2/view.php?id=837</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1979</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Death</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Nyisztor Zoltán, Msgr., Dr.</t>
+          <t>Oláh-Tóth Antal, Dr.</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>Szatmár</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>Róma, Olaszország</t>
+          <t>Lackawanna, NY, USA</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>1979. december 4.</t>
+          <t>March 12, 1979</t>
         </is>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=829</t>
+          <t>/persons_v2/view.php?id=832</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>1979</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Death</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Fölföldy Béla Barnabás</t>
+          <t>Forgách László</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Florence, KY, USA</t>
+          <t>Toronto, ON, Canada</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>1979. december 14.</t>
+          <t>April 10, 1979</t>
         </is>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=286</t>
+          <t>/persons_v2/view.php?id=281</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>1979</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Death</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Licskó Szabolcs</t>
+          <t>Németh György Luciusz OFM, Dr.</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Salgótarján</t>
+          <t>Roebling, NJ, USA</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>1979. december 15.</t>
+          <t>June 16, 1979</t>
         </is>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=653</t>
+          <t>/persons_v2/view.php?id=813</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>1979</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Moltesz József SJ</t>
+          <t>Bérczi László Bernát O.Cist, apát</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>Syracuse, NY, USA</t>
-[...16 lines deleted...]
-        <v>1992</v>
+          <t>Pécs, Hungary</t>
+        </is>
+      </c>
+      <c r="N67" t="inlineStr">
+        <is>
+          <t>June 26, 1979</t>
+        </is>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=768</t>
+          <t>/persons_v2/view.php?id=79</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1979</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Death</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Janocskó Jukund OFM</t>
+          <t>Koller Károly Pius OSB, dr</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Salvatierra, Bolívia</t>
-[...16 lines deleted...]
-        <v>1986</v>
+          <t>Brushwood, United Kingdom</t>
+        </is>
+      </c>
+      <c r="N68" t="inlineStr">
+        <is>
+          <t>June 29, 1979</t>
+        </is>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=475</t>
+          <t>/persons_v2/view.php?id=560</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1979</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Death</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Ecker Jenő SJ</t>
+          <t>Ádám József</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Kálvária templom, Szatmárnémeti, Románia</t>
-[...21 lines deleted...]
-        <v>1981</v>
+          <t>Joliet, IL, USA</t>
+        </is>
+      </c>
+      <c r="N69" t="inlineStr">
+        <is>
+          <t>August 1, 1979</t>
+        </is>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=226</t>
+          <t>/persons_v2/view.php?id=22</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>1979</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Death</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Horváth István, Msgr.</t>
+          <t>Egres József Odó O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>St. Catherine, ON, Kanada</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
-[...21 lines deleted...]
-        <v>1988</v>
+          <t>Dallas, TX, USA</t>
+        </is>
+      </c>
+      <c r="N70" t="inlineStr">
+        <is>
+          <t>August 4, 1979</t>
+        </is>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=426</t>
+          <t>/persons_v2/view.php?id=231</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1979</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Death</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Olkó Imre</t>
+          <t>Bielek József SJ</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>lengyel templom, Carnegie, PA, USA</t>
-[...21 lines deleted...]
-        <v>1983</v>
+          <t>Toronto, ON, Canada</t>
+        </is>
+      </c>
+      <c r="N71" t="inlineStr">
+        <is>
+          <t>August 20, 1979</t>
+        </is>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=834</t>
+          <t>/persons_v2/view.php?id=80</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>1979</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Death</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Horváth Miklós, dr.</t>
+          <t>Dénes János Gergely COr, dr.</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Barabita (Congregatio Clericorum Regularium S. Pauli Decollati)</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
-[...16 lines deleted...]
-        <v>1989</v>
+          <t>Toronto, ON, Canada</t>
+        </is>
+      </c>
+      <c r="N72" t="inlineStr">
+        <is>
+          <t>September 26, 1979</t>
+        </is>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=434</t>
+          <t>/persons_v2/view.php?id=197</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>1979</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Death</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Németh András SDB</t>
+          <t>Nyisztor Zoltán, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Szatmár</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>Moca, Dominikai Köztársaság</t>
-[...16 lines deleted...]
-        <v>1999</v>
+          <t>Róma, Italy</t>
+        </is>
+      </c>
+      <c r="N73" t="inlineStr">
+        <is>
+          <t>December 4, 1979</t>
+        </is>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=807</t>
+          <t>/persons_v2/view.php?id=829</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1979</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Death</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Gáspár Márton</t>
+          <t>Fölföldy Béla Barnabás</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>Windsor, ON, Kanada</t>
-[...16 lines deleted...]
-        <v>1982</v>
+          <t>Florence, KY, USA</t>
+        </is>
+      </c>
+      <c r="N74" t="inlineStr">
+        <is>
+          <t>December 14, 1979</t>
+        </is>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=313</t>
+          <t>/persons_v2/view.php?id=286</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>1979</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Kóczán Ákos SDB</t>
+          <t>Licskó Szabolcs</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>Vibora, Kuba</t>
-[...16 lines deleted...]
-        <v>2007</v>
+          <t>Salgótarján</t>
+        </is>
+      </c>
+      <c r="N75" t="inlineStr">
+        <is>
+          <t>December 15, 1979</t>
+        </is>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=595</t>
+          <t>/persons_v2/view.php?id=653</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>1979</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Merész Ferenc Gáspár (O.Cist)</t>
+          <t>Seregélly Miklós</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Szárazrét, Székesfehérvár, Magyarország</t>
+          <t>Medence, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Szárazrét</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>segédlelkész (1948-1950), majd plébános, közben 1950-ben internálva Előszállásra</t>
+          <t>interim pastor</t>
         </is>
       </c>
       <c r="N76">
-        <v>1948</v>
+        <v>1891</v>
       </c>
       <c r="O76">
-        <v>1986</v>
+        <v>1982</v>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=733</t>
+          <t>/persons_v2/view.php?id=988</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>1979</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Jordán Sándor Emil OSB, Dr.</t>
+          <t>Purmann Ferenc Aquilinus SVD</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+          <t>Rafael Calzada, Buenos Aires, Argentína</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+          <t>Rafael Calzada</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>a közösség elöljárója, 1953-1968 perjele, 1951–1958 között gimnáziumi igazgató, 1958–1982 között hittanár, 1967–től a családi és ifjúsági lelkinapok szervezője</t>
+          <t>monastic brother</t>
         </is>
       </c>
       <c r="N77">
-        <v>1949</v>
+        <v>1934</v>
       </c>
       <c r="O77">
-        <v>1999</v>
+        <v>2005</v>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=487</t>
+          <t>/persons_v2/view.php?id=905</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1979</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Kárpi Ferenc</t>
+          <t>Sabo S. John, Msgr.</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Fort Wayne – South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>segédlelkész, majd 1965-től plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N78">
-        <v>1949</v>
+        <v>1935</v>
       </c>
       <c r="O78">
-        <v>1983</v>
+        <v>1980</v>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=511</t>
+          <t>/persons_v2/view.php?id=953</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1979</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Horváth Ferenc SVD</t>
+          <t>Janocskó Jukund OFM</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>Cordoba, Argentina</t>
+          <t>Salvatierra, Bolívia</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>Bolívia</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>missionary among the Native Americans, honorary tribal chief</t>
         </is>
       </c>
       <c r="N79">
-        <v>1950</v>
+        <v>1940</v>
       </c>
       <c r="O79">
-        <v>2001</v>
+        <v>1986</v>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=422</t>
+          <t>/persons_v2/view.php?id=475</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1979</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Péterffy Gedeon, Msgr.</t>
+          <t>Ecker Jenő SJ</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>Szent István Plébánia, South Bend, IN, USA</t>
+          <t>Kálvária templom, Szatmárnémeti, Romania</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Romania</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>Szent István Plébánia</t>
+          <t>Kálvária templom</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>plébános, 1983-tól nyugállományban</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N80">
-        <v>1951</v>
+        <v>1944</v>
       </c>
       <c r="O80">
-        <v>1993</v>
+        <v>1981</v>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=874</t>
+          <t>/persons_v2/view.php?id=226</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1979</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Bacsóka Béla, Dr.</t>
+          <t>Horváth István, Msgr.</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>St. Catherine, ON, Canada</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>Szent Atanáz Görögkatolikus Hittudományi Főiskola, Nyíregyháza, Magyarország</t>
+          <t>Our Lady of Hungary Church, Welland, ON, Canada</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>Szent Atanáz Görögkatolikus Hittudományi Főiskola</t>
+          <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>a hittudományi főiskola tanára, közben 1952 – 1984 között rektor, 1975 – 1980 püspöki irodaigazgató</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N81">
-        <v>1952</v>
+        <v>1944</v>
       </c>
       <c r="O81">
-        <v>1987</v>
+        <v>1988</v>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=27</t>
+          <t>/persons_v2/view.php?id=426</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1979</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Gábriel László Asztrik O.Praem, Dr.</t>
+          <t>Olkó Imre</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>Notre Dame, IN, USA</t>
+          <t>Immaculate Conception Church, Carnegie, PA, USA</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J82" t="inlineStr">
+        <is>
+          <t>Immaculate Conception Church</t>
+        </is>
+      </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>professzor, majd 1953-1974 között a Középkori Műveltség Tanszék vezetője és a Középkori Intézet igazgatója, később haláláig tanít, közben 1963 – 1964 között a Harvard Egyetem vendégprofesszora</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N82">
-        <v>1952</v>
+        <v>1945</v>
       </c>
       <c r="O82">
-        <v>2005</v>
+        <v>1983</v>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=309</t>
+          <t>/persons_v2/view.php?id=834</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1979</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Iróffy Gábor Zsolt OSB</t>
+          <t>Horváth Miklós, dr.</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár, 1974–től gimnáziumi igazgató, 1981–től alperjel</t>
+          <t>Professor at the Jesuit University and at John Carroll University; professor emeritus following his retirement</t>
         </is>
       </c>
       <c r="N83">
-        <v>1952</v>
+        <v>1947</v>
       </c>
       <c r="O83">
-        <v>2016</v>
+        <v>1989</v>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=459</t>
+          <t>/persons_v2/view.php?id=434</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>1979</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Pataki András, megyéspüspök</t>
+          <t>Németh András SDB</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>SS. Cyril and Methodius Seminary, Orchard Lake, MI, USA</t>
+          <t>Moca, Dominikai Köztársaság</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>SS. Cyril and Methodius Seminary</t>
+          <t>Dominikai Köztársaság</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>rektor</t>
+          <t>missionary, scout leader</t>
         </is>
       </c>
       <c r="N84">
-        <v>1952</v>
+        <v>1947</v>
       </c>
       <c r="O84">
-        <v>1983</v>
+        <v>1999</v>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=855</t>
+          <t>/persons_v2/view.php?id=807</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1979</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Baráth Sándor Benedek OFM</t>
+          <t>Gáspár Márton</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>Dewitt, MI, USA</t>
+          <t>Windsor, ON, Canada</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>szerzetestestvér, fő szolgálati helye Dewitt, MI, USA volt.</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N85">
-        <v>1953</v>
+        <v>1948</v>
       </c>
       <c r="O85">
-        <v>1989</v>
+        <v>1982</v>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=44</t>
+          <t>/persons_v2/view.php?id=313</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1979</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Borbély Honor OFM</t>
+          <t>Kóczán Ákos SDB</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Caracas, Venezuela</t>
+          <t>Vibora, Kuba</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>Venezuela</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>magyar lelkész</t>
+          <t>on duty</t>
         </is>
       </c>
       <c r="N86">
-        <v>1953</v>
+        <v>1948</v>
       </c>
       <c r="O86">
-        <v>1981</v>
+        <v>2007</v>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=106</t>
+          <t>/persons_v2/view.php?id=595</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>1979</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Diczky Pál</t>
+          <t>Merész Ferenc Gáspár (O.Cist)</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>Szent Teréz és Szent Ferenc templomok, Neligh, NE, USA</t>
+          <t>Szárazrét, Székesfehérvár, Hungary</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t>Szent Teréz és Szent Ferenc templomok</t>
+          <t>Szárazrét</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>adminisztrátor, kórházlelkész, magyar lelkész</t>
+          <t>Assistant pastor (1948–1950), then parish priest; in the meantime, he was interned in Előszállás in 1950</t>
         </is>
       </c>
       <c r="N87">
-        <v>1953</v>
+        <v>1948</v>
       </c>
       <c r="O87">
-        <v>1985</v>
+        <v>1986</v>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=199</t>
+          <t>/persons_v2/view.php?id=733</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>1979</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Balázskövi József SDB</t>
+          <t>Jordán Sándor Emil OSB, Dr.</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Edmonton, AB, Kanada</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="J88" t="inlineStr">
+        <is>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>1954-1957 – igazgató. 1957-1960 – plébános, 1960-1980 Don Bosco Technical Institut – tanulmányi felügyelő</t>
+          <t>community leader; parish priest from 1953 to 1968; high school principal from 1951 to 1958; religion teacher from 1958 to 1982; organizer of family and youth retreats since 1967</t>
         </is>
       </c>
       <c r="N88">
-        <v>1954</v>
+        <v>1949</v>
       </c>
       <c r="O88">
-        <v>1980</v>
+        <v>1999</v>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=34</t>
+          <t>/persons_v2/view.php?id=487</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1979</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Hauser József SJ</t>
+          <t>Kárpi Ferenc</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>São Leopoldo, Brazília</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J89" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>egyetemi tanár, a természetrajz fakultás megszervezője, közben a brazil légierő lelkésze, pilóta</t>
+          <t>assistant pastor, then parish priest from 1965</t>
         </is>
       </c>
       <c r="N89">
-        <v>1954</v>
+        <v>1949</v>
       </c>
       <c r="O89">
-        <v>2000</v>
+        <v>1983</v>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=370</t>
+          <t>/persons_v2/view.php?id=511</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1979</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Horváth István</t>
+          <t>Sarlós Károly Engelbert OSB, Dr.</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>Baltimore, MD, USA</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, USA</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>monk</t>
         </is>
       </c>
       <c r="N90">
-        <v>1954</v>
+        <v>1949</v>
       </c>
       <c r="O90">
-        <v>1980</v>
+        <v>1986</v>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=424</t>
+          <t>/persons_v2/view.php?id=960</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>1979</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Jackanich József, Msgr.</t>
+          <t>Horváth Ferenc SVD</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>Hazelton, PA, USA</t>
+          <t>Cordoba, Argentína</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>missionary</t>
         </is>
       </c>
       <c r="N91">
-        <v>1954</v>
+        <v>1950</v>
       </c>
       <c r="O91">
-        <v>1981</v>
+        <v>2001</v>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=468</t>
+          <t>/persons_v2/view.php?id=422</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1979</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Palkó János SVD</t>
+          <t>Poór Albert Pál</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Curitiba, Brazília</t>
+          <t>Szent István első vértanú templom, South River, NJ, USA</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J92" t="inlineStr">
+        <is>
+          <t>Szent István első vértanú templom</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>misszonárius (valamint Assai, Agua do Sul és Joinville, Brazília)</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N92">
-        <v>1954</v>
+        <v>1950</v>
       </c>
       <c r="O92">
-        <v>1992</v>
+        <v>1987</v>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=848</t>
+          <t>/persons_v2/view.php?id=891</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>1979</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Hernády Márton</t>
+          <t>Péterffy Gedeon, Msgr.</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>Toledo, OH, USA</t>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J93" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>hittanár, majd 1961 – 1994 között plébános</t>
+          <t>parish priest, retired since 1983</t>
         </is>
       </c>
       <c r="N93">
-        <v>1955</v>
+        <v>1951</v>
       </c>
       <c r="O93">
-        <v>1994</v>
+        <v>1993</v>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=386</t>
+          <t>/persons_v2/view.php?id=874</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1979</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Mátyás Tamás Vilmos OSB</t>
+          <t>Bacsóka Béla, Dr.</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>Benedictine High School, Cleveland, OH, USA</t>
+          <t>Szent Atanáz Görögkatolikus Hittudományi Főiskola, Nyíregyháza, Hungary</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t>Benedictine High School</t>
+          <t>Szent Atanáz Görögkatolikus Hittudományi Főiskola</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>tanár, közben a golfcsapat edzője, közben kisegítő lelkész</t>
+          <t>Professor at the College of Theology; served as rector from 1952 to 1984 and as director of the bishop’s office from 1975 to 1980</t>
         </is>
       </c>
       <c r="N94">
-        <v>1955</v>
+        <v>1952</v>
       </c>
       <c r="O94">
-        <v>1985</v>
+        <v>1987</v>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=717</t>
+          <t>/persons_v2/view.php?id=27</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1979</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Nagy Sándor Anzelm O.Cist, apát, Dr.</t>
+          <t>Gábriel László Asztrik O.Praem, Dr.</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
+          <t>Notre Dame, IN, USA</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J95" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>perjel (1955-1963), apát (1963-1988), majd nyugállományban )1988)</t>
+          <t>professor, then head of the Department of Medieval Studies and director of the Institute of Medieval Studies from 1953 to 1974; he continued to teach until his death, serving as a visiting professor at Harvard University from 1963 to 1964</t>
         </is>
       </c>
       <c r="N95">
-        <v>1955</v>
+        <v>1952</v>
       </c>
       <c r="O95">
-        <v>1988</v>
+        <v>2005</v>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=800</t>
+          <t>/persons_v2/view.php?id=309</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1979</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Németh Antal SVD</t>
+          <t>Iróffy Gábor Zsolt OSB</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>Séminaire du Verbe Divin, Granby, QC, Kanada</t>
+          <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Séminaire du Verbe Divin</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>tanár, közben magyar és német kisegítő lelkész Montréalban</t>
+          <t>high school teacher; high school principal from 1974; deputy headmaster from 1981</t>
         </is>
       </c>
       <c r="N96">
-        <v>1955</v>
+        <v>1952</v>
       </c>
       <c r="O96">
-        <v>1989</v>
+        <v>2016</v>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=808</t>
+          <t>/persons_v2/view.php?id=459</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>1979</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Firkola E. József</t>
+          <t>Pataki András, megyéspüspök</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>bishop</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>Regina, SK, Kanada</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>SS. Cyril and Methodius Seminary, Orchard Lake, MI, USA</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J97" t="inlineStr">
+        <is>
+          <t>SS. Cyril and Methodius Seminary</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>Szolgált a reginai Szent Cecília, Szent Szív, Szent Márton de Porres plébániákon, valamint Lestock, Esterházy, Stockholm, Kaposvár, Cupar településeken, SK, Kanada, utána nyugállományban, de kisegítő lelkészként tevékenykedik</t>
+          <t>chancellor</t>
         </is>
       </c>
       <c r="N97">
-        <v>1956</v>
+        <v>1952</v>
       </c>
       <c r="O97">
-        <v>1987</v>
+        <v>1983</v>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=276</t>
+          <t>/persons_v2/view.php?id=855</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1979</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Kimecz János Alajos O.Cist</t>
+          <t>Baráth Sándor Benedek OFM</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Dewitt, MI, USA</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J98" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár (1962-1984 között), novícius mester (1965-1968)</t>
+          <t>Brother, whose primary place of service was Dewitt, MI, USA.</t>
         </is>
       </c>
       <c r="N98">
-        <v>1956</v>
+        <v>1953</v>
       </c>
       <c r="O98">
-        <v>1984</v>
+        <v>1989</v>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=530</t>
+          <t>/persons_v2/view.php?id=44</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1979</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Kish István Imre OFM</t>
+          <t>Borbély Honor OFM</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>Caracas, Venezuela</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Venezuela</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>szerzetestestvér</t>
+          <t>Hungarian pastor</t>
         </is>
       </c>
       <c r="N99">
-        <v>1956</v>
+        <v>1953</v>
       </c>
       <c r="O99">
-        <v>2004</v>
+        <v>1981</v>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=536</t>
+          <t>/persons_v2/view.php?id=106</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>1979</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Kish Máté</t>
+          <t>Diczky Pál</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>Gary, IN, USA</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>Gary, IN, USA</t>
+          <t>Szent Teréz és Szent Ferenc templomok, Neligh, NE, USA</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J100" t="inlineStr">
+        <is>
+          <t>Szent Teréz és Szent Ferenc templomok</t>
+        </is>
+      </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>plébános, közben 1976-ban kisegít Flint, MI, USA</t>
+          <t>administrator, hospital chaplain, Hungarian pastor</t>
         </is>
       </c>
       <c r="N100">
-        <v>1956</v>
+        <v>1953</v>
       </c>
       <c r="O100">
-        <v>1994</v>
+        <v>1985</v>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=537</t>
+          <t>/persons_v2/view.php?id=199</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>1979</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Lékai Gyula Lajos O.Cist, Dr.</t>
+          <t>Revák Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Allentown, PA, USA</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Limeport, PA, USA</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>1956 – 1981 között egyetemi tanár, 1967 – 1975 között perjel, 1970 – 1972 között gimnáziumi tanár, 1981-től nyugállományban</t>
+          <t>a Sacred Heart Sanatorium lelkésze</t>
         </is>
       </c>
       <c r="N101">
-        <v>1956</v>
+        <v>1953</v>
       </c>
       <c r="O101">
-        <v>1994</v>
+        <v>1982</v>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=650</t>
+          <t>/persons_v2/view.php?id=929</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1979</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Marton István Henrik O.Cist</t>
+          <t>Balázskövi József SDB</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Edmonton, AB, Canada</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár Wichita Falls, majd Dallas (1956-1964), 1964-1999 gimnáziumi tanár, igazgató (1974-1975), igazgatóhelyettes (1982-1996), alperjel (1994-1999), nyugállományban 1999-től</t>
+          <t>1954–1957 – Principal. 1957–1960 – Parish priest, 1960–1980 Don Bosco Technical Institute – Academic Supervisor</t>
         </is>
       </c>
       <c r="N102">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O102">
-        <v>2006</v>
+        <v>1980</v>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=708</t>
+          <t>/persons_v2/view.php?id=34</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1979</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Monostori Benedek József Bánk O.Cist, Dr.</t>
+          <t>Hauser József SJ</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
+          <t>São Leopoldo, Brazília</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>egyetemi tanár (1956 – 1989), alperjel (1975 – 1976), perjel (1976 – 1988), gimnáziumi tanár (1974 – 1975., 1977 – 1978), Holy Family of Nazareth Sisters, Grand Prairie, TX, USA gyóntató és miséző (1989 – 2011), nyugállományban (2011 – 2014)</t>
+          <t>university professor, founder of the Department of Natural History, and chaplain and pilot in the Brazilian Air Force</t>
         </is>
       </c>
       <c r="N103">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O103">
-        <v>2014</v>
+        <v>2000</v>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=769</t>
+          <t>/persons_v2/view.php?id=370</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1979</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Domonkos S. Sziárd (O.Praem)</t>
+          <t>Horváth István</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Baltimore, MD, USA</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>Erie, PA, USA</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J104" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K104" t="inlineStr">
+        <is>
+          <t>parish priest</t>
+        </is>
+      </c>
       <c r="N104">
-        <v>1957</v>
+        <v>1954</v>
       </c>
       <c r="O104">
-        <v>1986</v>
+        <v>1980</v>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=215</t>
+          <t>/persons_v2/view.php?id=424</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1979</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Dunda Ernő, Msgr. dr</t>
+          <t>Jackanich József, Msgr.</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Hazelton, PA, USA</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>parókus, utána nyugállományban</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N105">
-        <v>1957</v>
+        <v>1954</v>
       </c>
       <c r="O105">
-        <v>1983</v>
+        <v>1981</v>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=222</t>
+          <t>/persons_v2/view.php?id=468</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>1979</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Haigli Sándor Sziárd O.Praem</t>
+          <t>Palkó János SVD</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>Santa Ana, CA, USA</t>
+          <t>Curitiba, Brazília</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>tanár, házfőnök</t>
+          <t>missionary (as well as Assai, Agua do Sul, and Joinville, Brazil)</t>
         </is>
       </c>
       <c r="N106">
-        <v>1957</v>
+        <v>1954</v>
       </c>
       <c r="O106">
-        <v>1985</v>
+        <v>1992</v>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=357</t>
+          <t>/persons_v2/view.php?id=848</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1979</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Hámor József SDB</t>
+          <t>Hernády Márton</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>Edmonton, AB, Kanada</t>
+          <t>Toledo, OH, USA</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>plébános (1957-1970) között, később kisegítő lelkész</t>
+          <t>religious education teacher, then parish priest from 1961 to 1994</t>
         </is>
       </c>
       <c r="N107">
-        <v>1957</v>
+        <v>1955</v>
       </c>
       <c r="O107">
-        <v>1999</v>
+        <v>1994</v>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=372</t>
+          <t>/persons_v2/view.php?id=386</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1979</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Láng Imre SJ</t>
+          <t>Mátyás Tamás Vilmos OSB</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>Róma, Olaszország</t>
+          <t>Benedictine High School, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>Olaszország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J108" t="inlineStr">
+        <is>
+          <t>Benedictine High School</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>betegápoló a Pápai Szentírástudományi Intézetben, majd a Pápai Keleti Intézetben</t>
+          <t>teacher, golf team coach, and assistant pastor</t>
         </is>
       </c>
       <c r="N108">
-        <v>1957</v>
+        <v>1955</v>
       </c>
       <c r="O108">
-        <v>1980</v>
+        <v>1985</v>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=637</t>
+          <t>/persons_v2/view.php?id=717</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1979</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Magyar László Sch.P., dr</t>
+          <t>Nagy Sándor Anzelm O.Cist, apát, Dr.</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>Devon, PA, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J109" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>tanár</t>
+          <t>Abbot (1955–1963), then retired (1988)</t>
         </is>
       </c>
       <c r="N109">
-        <v>1957</v>
+        <v>1955</v>
       </c>
       <c r="O109">
-        <v>1997</v>
+        <v>1988</v>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=685</t>
+          <t>/persons_v2/view.php?id=800</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1979</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Pesti József SJ</t>
+          <t>Németh Antal SVD</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>Buenos Aires, Argentina</t>
+          <t>Séminaire du Verbe Divin, Granby, QC, Canada</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="J110" t="inlineStr">
+        <is>
+          <t>Séminaire du Verbe Divin</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>magyar emigránsok lelkésze, közben 1982–1990 egyetemi tanár</t>
+          <t>teacher, and part-time assistant pastor for the Hungarian and German congregations in Montreal</t>
         </is>
       </c>
       <c r="N110">
-        <v>1957</v>
+        <v>1955</v>
       </c>
       <c r="O110">
-        <v>1990</v>
+        <v>1989</v>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=866</t>
+          <t>/persons_v2/view.php?id=808</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>1979</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Bisztyó József, Msgr., dr.</t>
+          <t>Firkola E. József</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Regina, SK, Canada</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Saskatoon, SK, Kanada</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>magyar lelkész, közben 1958-1980 – szemináriumi spirituális, 1960-1986 – egyetemi tanár, 1980-1992 között ellátta az edmontoni magyar plébániát is</t>
+          <t>He served at the parishes of St. Cecilia, Sacred Heart, and St. Martin de Porres in Regina, as well as in the towns of Lestock, Esterházy, Stockholm, Kaposvár, and Cupar in Slovakia and Canada; he is now retired but continues to serve as an assistant pastor</t>
         </is>
       </c>
       <c r="N111">
-        <v>1958</v>
+        <v>1956</v>
       </c>
       <c r="O111">
-        <v>1995</v>
+        <v>1987</v>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=85</t>
+          <t>/persons_v2/view.php?id=276</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1979</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Domonkos László SVD</t>
+          <t>Kimecz János Alajos O.Cist</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>Plántanos, Argentina</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J112" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>segédlelkész, magyar lelkész, 1971–től argentínai magyar főlelkész, majd Buenos Aires, Argentina, Angolkisasszonyok Magyar Intézete</t>
+          <t>high school teacher (1962–1984), novice master (1965–1968)</t>
         </is>
       </c>
       <c r="N112">
-        <v>1958</v>
+        <v>1956</v>
       </c>
       <c r="O112">
-        <v>1996</v>
+        <v>1984</v>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=214</t>
+          <t>/persons_v2/view.php?id=530</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1979</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Fehér József Tamás O.Cist</t>
+          <t>Kish István Imre OFM</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J113" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>szerzetesi közösségben, közben 1960 – 1963 novíciusmester, 1962 – 1976 gimnáziumi tanár, 1976 – 1980 sekrestyés és magyar lelkész</t>
+          <t>monk</t>
         </is>
       </c>
       <c r="N113">
-        <v>1958</v>
+        <v>1956</v>
       </c>
       <c r="O113">
-        <v>1980</v>
+        <v>2004</v>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=260</t>
+          <t>/persons_v2/view.php?id=536</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1979</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Gelencsér László Pál O.Praem</t>
+          <t>Kish Máté</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>Santa Ana, CA, USA</t>
+          <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>középiskolai tanár</t>
+          <t>parish priest; in the meantime, in 1976, he served as an assistant pastor in Flint, MI, USA</t>
         </is>
       </c>
       <c r="N114">
-        <v>1958</v>
+        <v>1956</v>
       </c>
       <c r="O114">
-        <v>1980</v>
+        <v>1994</v>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=318</t>
+          <t>/persons_v2/view.php?id=537</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>1979</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Jávor Jenő Egon OSB, dr</t>
+          <t>Lékai Gyula Lajos O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Portola Valley, CA, USA</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>perjel, történetíró</t>
+          <t>University professor from 1956 to 1981; dean from 1967 to 1975; high school teacher from 1970 to 1972; retired since 1981</t>
         </is>
       </c>
       <c r="N115">
-        <v>1958</v>
+        <v>1956</v>
       </c>
       <c r="O115">
-        <v>2008</v>
+        <v>1994</v>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=485</t>
+          <t>/persons_v2/view.php?id=650</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1979</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Molnár Antal</t>
+          <t>Marton István Henrik O.Cist</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya templom, South Bend, IN, USA</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J116" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>segédlelkész, majd 1968-tól plébános</t>
+          <t>High school teacher in Wichita Falls, then Dallas (1956–1964), 1964–1999: high school teacher, principal (1974–1975), assistant principal (1982–1996), assistant principal (1994–1999), retired since 1999</t>
         </is>
       </c>
       <c r="N116">
-        <v>1958</v>
+        <v>1956</v>
       </c>
       <c r="O116">
-        <v>2000</v>
+        <v>2006</v>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=759</t>
+          <t>/persons_v2/view.php?id=708</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1979</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Balás Dávid László O.Cist, Dr.</t>
+          <t>Monostori Benedek József Bánk O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>filozófiatanár a Dallas-i Egyetemen, lelkipásztor, teológiai tanszékvezető, illetve hittanár</t>
+          <t>university professor (1956–1989), Vice Prior (1975–1976), Prior (1976–1988), high school teacher (1974–1975, 1977–1978), Holy Family of Nazareth Sisters, Grand Prairie, TX, USA: confessor and celebrant of Mass (1989–2011), retired (2011–2014)</t>
         </is>
       </c>
       <c r="N117">
-        <v>1959</v>
+        <v>1956</v>
       </c>
       <c r="O117">
         <v>2014</v>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=32</t>
+          <t>/persons_v2/view.php?id=769</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1979</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Bartkó Alajos</t>
+          <t>Rábai István Kristóf O.Cist</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>Jézus Szíve R. K. Egyházközség, Akron, OH, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
-          <t>Jézus Szíve R. K. Egyházközség</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>plébános, majd nyugállományban</t>
+          <t>university professor; also prior from 1964 to 1969, provincial prior from 1975 to 1976, and prior from 1988 to 1994; a teacher at Ursuline Academy in Dallas from 1962 to 1963, a high school teacher from 1988 to 1992, and retired since 1994</t>
         </is>
       </c>
       <c r="N118">
-        <v>1959</v>
+        <v>1956</v>
       </c>
       <c r="O118">
-        <v>1982</v>
+        <v>1999</v>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=50</t>
+          <t>/persons_v2/view.php?id=919</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>1979</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Juhász István Ágoston OFM</t>
+          <t>Domonkos S. Sziárd (O.Praem)</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
+          <t>Erie, PA, USA</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J119" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="N119">
-        <v>1959</v>
+        <v>1957</v>
       </c>
       <c r="O119">
-        <v>1985</v>
+        <v>1986</v>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=492</t>
+          <t>/persons_v2/view.php?id=215</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>1979</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Lackner Károly Béda O.Cist, dr</t>
+          <t>Dunda Ernő, Msgr. dr</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár (Dallas – St. Edward 1959-1960.; Dallas-Cistercian 1962-1964.; Fort Worth, TX, USA 1964-1967.; Dallas 1967-1970.) Egyetemi tanár Arlington, TX, USA - University of Texas (1969-2010) nyugállományban (2010-2020)</t>
+          <t>parish priest, later retired</t>
         </is>
       </c>
       <c r="N120">
-        <v>1959</v>
+        <v>1957</v>
       </c>
       <c r="O120">
-        <v>2020</v>
+        <v>1983</v>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=630</t>
+          <t>/persons_v2/view.php?id=222</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1979</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Morgan Gyula OSBM</t>
+          <t>Haigli Sándor Sziárd O.Praem</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>New Brunswick, NJ, USA</t>
+          <t>Santa Ana, CA, USA</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>civil foglalkozásban, 1992-től nyugállományban</t>
+          <t>teacher, head of the household</t>
         </is>
       </c>
       <c r="N121">
-        <v>1959</v>
+        <v>1957</v>
       </c>
       <c r="O121">
-        <v>2009</v>
+        <v>1985</v>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=772</t>
+          <t>/persons_v2/view.php?id=357</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>1979</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Négyessy Bertalan</t>
+          <t>Hámor József SDB</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>református</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G122" t="inlineStr">
+        <is>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>Ontarioi Független Magyar Református Egyház, Ontario, CA, USA</t>
+          <t>Edmonton, AB, Canada</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Ontarioi Független Magyar Református Egyház</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>vezető lelkész</t>
+          <t>parish priest (1957–1970), later assistant pastor</t>
         </is>
       </c>
       <c r="N122">
-        <v>1959</v>
+        <v>1957</v>
       </c>
       <c r="O122">
-        <v>1989</v>
+        <v>1999</v>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=141</t>
+          <t>/persons_v2/view.php?id=372</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1979</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Dlusztus János SDB</t>
+          <t>Láng Imre SJ</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>NSZK</t>
+          <t>Róma, Italy</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>NSZK</t>
+          <t>Italy</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>rendi szolgálatban</t>
+          <t>nurse at the Pontifical Institute of Biblical Studies, and later at the Pontifical Oriental Institute</t>
         </is>
       </c>
       <c r="N123">
-        <v>1960</v>
+        <v>1957</v>
       </c>
       <c r="O123">
-        <v>1988</v>
+        <v>1980</v>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=204</t>
+          <t>/persons_v2/view.php?id=637</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1979</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Erdey Ferenc SDB</t>
+          <t>Magyar László Sch.P., dr</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>Mexikó</t>
+          <t>Devon, PA, USA</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>Mexikó</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>teacher</t>
         </is>
       </c>
       <c r="N124">
-        <v>1960</v>
+        <v>1957</v>
       </c>
       <c r="O124">
-        <v>1983</v>
+        <v>1997</v>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=235</t>
+          <t>/persons_v2/view.php?id=685</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>1979</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Ferenczy György Csaba O.Cist, dr</t>
+          <t>Pesti József SJ</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
+          <t>Buenos Aires, Argentína</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Argentína</t>
+        </is>
+      </c>
+      <c r="K125" t="inlineStr">
+        <is>
+          <t>pastor to Hungarian emigrants; also a university professor from 1982 to 1990</t>
         </is>
       </c>
       <c r="N125">
-        <v>1960</v>
+        <v>1957</v>
       </c>
       <c r="O125">
-        <v>1999</v>
+        <v>1990</v>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=271</t>
+          <t>/persons_v2/view.php?id=866</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1979</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Gácser József Imre OSB, Dr.</t>
+          <t>Rékási József Csaba O.Praem</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+          <t>University of Detroit, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+          <t>University of Detroit</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>szerkesztő, gimnáziumi tanár, egyetemi tanár, alperjel, házgondnok, pénztáros, brazíliai magyar főlelkész 1985–től</t>
+          <t>French language and culture teacher</t>
         </is>
       </c>
       <c r="N126">
-        <v>1960</v>
+        <v>1957</v>
       </c>
       <c r="O126">
-        <v>1997</v>
+        <v>1992</v>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=310</t>
+          <t>/persons_v2/view.php?id=930</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>1979</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Hajtás Ferenc</t>
+          <t>Bisztyó József, Msgr., dr.</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Saskatoon, SK, Canada</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>US Army - katonai lelkész, szolgált Koreában, az NSZK-ban és Vietnamban</t>
+          <t>Hungarian pastor; from 1958 to 1980, he served as a seminary spiritual director; from 1960 to 1986, he was a university professor; and from 1980 to 1992, he also served as pastor of the Hungarian parish in Edmonton</t>
         </is>
       </c>
       <c r="N127">
-        <v>1960</v>
+        <v>1958</v>
       </c>
       <c r="O127">
-        <v>1980</v>
+        <v>1995</v>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=363</t>
+          <t>/persons_v2/view.php?id=85</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1979</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Horváth László Pius OSB</t>
+          <t>Domonkos László SVD</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>Portola Valley, CA, USA</t>
+          <t>Plántanos, Argentína</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>tanár, perjel, kisegítő magyar lelkész</t>
+          <t>Assistant pastor, Hungarian pastor; from 1971, senior Hungarian pastor in Argentina; later, Hungarian Institute of the English Ladies in Buenos Aires, Argentina</t>
         </is>
       </c>
       <c r="N128">
-        <v>1960</v>
+        <v>1958</v>
       </c>
       <c r="O128">
-        <v>2018</v>
+        <v>1996</v>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=431</t>
+          <t>/persons_v2/view.php?id=214</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1979</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Kis-Horváth Mihály Paszkál O.Cist</t>
+          <t>Fehér József Tamás O.Cist</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J129" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>központi pénztáros (1964-1994), alperjel (1976-1988), házgondnok</t>
+          <t>in a monastic community; during that time, he served as novice master from 1960 to 1963, high school teacher from 1962 to 1976, and sacristan and Hungarian pastor from 1976 to 1980</t>
         </is>
       </c>
       <c r="N129">
-        <v>1960</v>
+        <v>1958</v>
       </c>
       <c r="O129">
-        <v>2013</v>
+        <v>1980</v>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=534</t>
+          <t>/persons_v2/view.php?id=260</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1979</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Kótai Zoltán Ádám, dr</t>
+          <t>Gelencsér László Pál O.Praem</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
+          <t>Santa Ana, CA, USA</t>
+        </is>
+      </c>
+      <c r="I130" t="inlineStr">
+        <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="I130" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>könyvkiadó, újságszerkesztő, közben 1969 körül Akron, OH, USA magyar lelkész</t>
+          <t>high school teacher</t>
         </is>
       </c>
       <c r="N130">
-        <v>1960</v>
+        <v>1958</v>
       </c>
       <c r="O130">
         <v>1980</v>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=597</t>
+          <t>/persons_v2/view.php?id=318</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>1979</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Dallos Ferenc</t>
+          <t>Jávor Jenő Egon OSB, dr</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>Brooklyn, Long Island, NY, USA</t>
+          <t>Portola Valley, CA, USA</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Perjel, historian</t>
         </is>
       </c>
       <c r="N131">
-        <v>1961</v>
+        <v>1958</v>
       </c>
       <c r="O131">
-        <v>1985</v>
+        <v>2008</v>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=176</t>
+          <t>/persons_v2/view.php?id=485</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>1979</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Németh András SDB</t>
+          <t>Molnár Antal</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>Santo Domingo, Dominikai Köztársaság</t>
+          <t>Magyarok Nagyasszonya templom, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>Dominikai Köztársaság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J132" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya templom</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>plébános, hitoktsató</t>
+          <t>assistant pastor, then parish priest starting in 1968</t>
         </is>
       </c>
       <c r="N132">
-        <v>1961</v>
+        <v>1958</v>
       </c>
       <c r="O132">
-        <v>1999</v>
+        <v>2000</v>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=807</t>
+          <t>/persons_v2/view.php?id=759</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1979</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Chladek István Menyhért O.Cist</t>
+          <t>Sebes József SJ, Dr.</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Georgetown Egyetem, Washington DC, USA</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Georgetown Egyetem</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>tanár, apáti titkár, segédlelkész</t>
+          <t>Professor of East Asian History and founder of the graduate program; dean of the School of Business from 1964 to 1966 and dean of the School of Foreign Service from 1966 to 1968.</t>
         </is>
       </c>
       <c r="N133">
-        <v>1962</v>
+        <v>1958</v>
       </c>
       <c r="O133">
-        <v>2017</v>
+        <v>1985</v>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=125</t>
+          <t>/persons_v2/view.php?id=979</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>1979</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Gál Gedeon OFM, Dr</t>
+          <t>Balás Dávid László O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>Saint Bonaventure, NY, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J134" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>főiskolai tanár</t>
+          <t>philosophy professor at the University of Dallas, pastor, chair of the theology department, and religion teacher</t>
         </is>
       </c>
       <c r="N134">
-        <v>1962</v>
-[...4 lines deleted...]
-        </is>
+        <v>1959</v>
+      </c>
+      <c r="O134">
+        <v>2014</v>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=311</t>
+          <t>/persons_v2/view.php?id=32</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>1979</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Hardi Gábor Gilbert O.Cist, dr</t>
+          <t>Bartkó Alajos</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Jézus Szíve R. K. Egyházközség, Akron, OH, USA</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Jézus Szíve R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>a Dallas, TX katolikus egyetem filozófia professzora, közben 5 évig novíciusmester</t>
+          <t>parish priest, then retired</t>
         </is>
       </c>
       <c r="N135">
-        <v>1962</v>
+        <v>1959</v>
       </c>
       <c r="O135">
-        <v>1994</v>
+        <v>1982</v>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=368</t>
+          <t>/persons_v2/view.php?id=50</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>1979</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Hirth Vilmos SVD</t>
+          <t>Juhász István Ágoston OFM</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>Asunción, Paraguay</t>
+          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>Paraguay</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J136" t="inlineStr">
+        <is>
+          <t>Nagyboldogasszony R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N136">
-        <v>1962</v>
+        <v>1959</v>
       </c>
       <c r="O136">
-        <v>1992</v>
+        <v>1985</v>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=394</t>
+          <t>/persons_v2/view.php?id=492</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>1979</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Hirth Vilmos SVD</t>
+          <t>Lackner Károly Béda O.Cist, dr</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>Encarnación, Paraguay</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>Paraguay</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>segédlelkész, majd plébános, később püspöki titkár, helynök</t>
+          <t>High school teacher (Dallas – St. Edward 1959–1960; Dallas – Cistercian 1962–1964; Fort Worth, TX, USA 1964–1967; Dallas 1967–1970) University professor in Arlington, TX, USA – University of Texas (1969–2010), retired (2010–2020)</t>
         </is>
       </c>
       <c r="N137">
-        <v>1962</v>
+        <v>1959</v>
       </c>
       <c r="O137">
-        <v>1992</v>
+        <v>2020</v>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=394</t>
+          <t>/persons_v2/view.php?id=630</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>1979</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Horváth Benedek O.Praem</t>
+          <t>Morgan Gyula OSBM</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Los Angeles, CA, USA</t>
+          <t>New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J138" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>segédlelkész, majd plébános</t>
+          <t>in civilian employment; retired since 1992</t>
         </is>
       </c>
       <c r="N138">
-        <v>1962</v>
+        <v>1959</v>
       </c>
       <c r="O138">
-        <v>1990</v>
+        <v>2009</v>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=419</t>
+          <t>/persons_v2/view.php?id=772</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>1979</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Keresztessy-Parker Ferenc László OPraem, apát, Dr.</t>
+          <t>Négyessy Bertalan</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Reformed</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>áldozópap</t>
-[...4 lines deleted...]
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>Szent Mihály apátság, Orange, CA, USA</t>
+          <t>Ontarioi Független Magyar Református Egyház, Ontario, CA, USA</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
-          <t>Szent Mihály apátság</t>
+          <t>Ontarioi Független Magyar Református Egyház</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>kollégiumi rektor, perjel, apát</t>
+          <t>senior pastor</t>
         </is>
       </c>
       <c r="N139">
-        <v>1962</v>
+        <v>1959</v>
       </c>
       <c r="O139">
-        <v>2010</v>
+        <v>1989</v>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=522</t>
+          <t>/persons_v2/view.php?id=141</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1979</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Kilián János Csaba OFM, Dr</t>
+          <t>Radnóczy Adalbert Kelemen O.Praem</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>Fordham University, New York, NY, USA</t>
+          <t>Mater Dei High School, Santa Ana, CA, USA</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J140" t="inlineStr">
         <is>
-          <t>Fordham University</t>
+          <t>Mater Dei High School</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>teológiai professzor, közben Mt. Vernon, NY, USA lelkész</t>
+          <t>teacher</t>
         </is>
       </c>
       <c r="N140">
-        <v>1962</v>
+        <v>1959</v>
       </c>
       <c r="O140">
-        <v>1998</v>
+        <v>1985</v>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=531</t>
+          <t>/persons_v2/view.php?id=909</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1979</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Kővári Károly SJ</t>
+          <t>Samay Sebestyén Sebastian OSB</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>St. Vincent Abbey, Latrobe, PA, USA</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J141" t="inlineStr">
+        <is>
+          <t>St. Vincent Abbey</t>
+        </is>
+      </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>író, szerkesztő</t>
+          <t>in various positions, primarily as a university professor and dean</t>
         </is>
       </c>
       <c r="N141">
-        <v>1962</v>
+        <v>1959</v>
       </c>
       <c r="O141">
-        <v>1980</v>
+        <v>2013</v>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=602</t>
+          <t>/persons_v2/view.php?id=957</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>1979</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Kővári Lajos Sch.P.</t>
+          <t>Sarlós Károly Engelbert OSB, Dr.</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>Buffalo, NY, USA</t>
+          <t>Pontifícia Universidade Católica, São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="J142" t="inlineStr">
+        <is>
+          <t>Pontifícia Universidade Católica</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>tanár</t>
+          <t>mathematics professor</t>
         </is>
       </c>
       <c r="N142">
-        <v>1962</v>
+        <v>1959</v>
       </c>
       <c r="O142">
-        <v>1981</v>
+        <v>1986</v>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=603</t>
+          <t>/persons_v2/view.php?id=960</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1979</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Madarász Gyula, Msgr., Dr.</t>
+          <t>Dlusztus János SDB</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>Perryopolis, NY, USA</t>
+          <t>NSZK</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>NSZK</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>plébános, 1977-től nyugállományban</t>
+          <t>on duty</t>
         </is>
       </c>
       <c r="N143">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="O143">
-        <v>1983</v>
+        <v>1988</v>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=678</t>
+          <t>/persons_v2/view.php?id=204</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>1979</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Molnár Rikárd (OFM)</t>
+          <t>Erdey Ferenc SDB</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>Munhall, PA, USA</t>
+          <t>Mexikó</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Mexikó</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>missionary</t>
         </is>
       </c>
       <c r="N144">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="O144">
         <v>1983</v>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=766</t>
+          <t>/persons_v2/view.php?id=235</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1979</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Ádám János SJ, Dr.</t>
+          <t>Ferenczy György Csaba O.Cist, dr</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>Fordham University, New York, NY, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J145" t="inlineStr">
         <is>
-          <t>Fordham University</t>
-[...4 lines deleted...]
-          <t>egyetemi tanár, kisegítő lelkész, rendi feladatok (1968-1977 II. szekció tartományfőnök)</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="N145">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="O145">
-        <v>1996</v>
+        <v>1999</v>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=21</t>
+          <t>/persons_v2/view.php?id=271</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>1979</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Balogh Sándor (SJ)</t>
+          <t>Gácser József Imre OSB, Dr.</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>Caracas, Venezuela</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>Venezuela</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="J146" t="inlineStr">
+        <is>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>angol, történelem és filozófia tanár</t>
+          <t>editor, high school teacher, university professor, assistant pastor, building manager, cashier, senior pastor of the Hungarian congregation in Brazil since 1985</t>
         </is>
       </c>
       <c r="N146">
-        <v>1963</v>
+        <v>1960</v>
       </c>
       <c r="O146">
-        <v>1991</v>
+        <v>1997</v>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=42</t>
+          <t>/persons_v2/view.php?id=310</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>1979</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Erdei János József OSBM</t>
+          <t>Hajtás Ferenc</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>Máriapócsi Bazilita Atyák Közössége, Matawan, NJ, USA</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J147" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>parókus, közben kisegít New York, NY, USA</t>
+          <t>US Army - katonai lelkész, szolgált Koreában, az NSZK-ban és Vietnamban</t>
         </is>
       </c>
       <c r="N147">
-        <v>1963</v>
+        <v>1960</v>
       </c>
       <c r="O147">
-        <v>2016</v>
+        <v>1980</v>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=243</t>
+          <t>/persons_v2/view.php?id=363</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>1979</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Frey Ferenc Dezső OFM, Dr.</t>
+          <t>Horváth László Pius OSB</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>Emporia, KS, USA</t>
+          <t>Portola Valley, CA, USA</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="K148" t="inlineStr">
+        <is>
+          <t>teacher, hyphen, assistant Hungarian pastor</t>
+        </is>
+      </c>
       <c r="N148">
-        <v>1963</v>
+        <v>1960</v>
       </c>
       <c r="O148">
-        <v>1987</v>
+        <v>2018</v>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=290</t>
+          <t>/persons_v2/view.php?id=431</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>1979</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Kató István</t>
+          <t>Kis-Horváth Mihály Paszkál O.Cist</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J149" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>utolsó magyar plébános</t>
+          <t>head cashier (1964–1994), deputy director (1976–1988), building manager</t>
         </is>
       </c>
       <c r="N149">
-        <v>1963</v>
+        <v>1960</v>
       </c>
       <c r="O149">
-        <v>1994</v>
+        <v>2013</v>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=506</t>
+          <t>/persons_v2/view.php?id=534</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>1979</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Kereszty András Rókus O.Cist, Dr.</t>
+          <t>Kótai Zoltán Ádám, dr</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J150" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>egyetemi tanár, közben 1968 – 2013 között gimnáziumi tanár, 1975 – 2012 között novíciusmester. 2019-től nyugállományban</t>
+          <t>book publisher, newspaper editor; around 1969, Hungarian pastor in Akron, OH, USA</t>
         </is>
       </c>
       <c r="N150">
-        <v>1963</v>
+        <v>1960</v>
       </c>
       <c r="O150">
-        <v>2022</v>
+        <v>1980</v>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=524</t>
+          <t>/persons_v2/view.php?id=597</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1979</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Kovács György Máté O.Cist</t>
+          <t>Sereghy Bazil, Msgr.</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Holy Transfiguration Hungarian Greek Catholic Church, McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J151" t="inlineStr">
+        <is>
+          <t>Holy Transfiguration Hungarian Greek Catholic Church</t>
+        </is>
+      </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár, 2006-tól nyugállományban</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N151">
-        <v>1963</v>
+        <v>1960</v>
       </c>
       <c r="O151">
-        <v>2013</v>
+        <v>1981</v>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=588</t>
+          <t>/persons_v2/view.php?id=983</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>1979</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Krigler Béla Sch.P</t>
+          <t>Dallos Ferenc</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>Buffalo, NY, USA</t>
+          <t>Brooklyn, Long Island, NY, USA</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="K152" t="inlineStr">
+        <is>
+          <t>parish priest</t>
+        </is>
+      </c>
       <c r="N152">
-        <v>1963</v>
+        <v>1961</v>
       </c>
       <c r="O152">
-        <v>1983</v>
+        <v>1985</v>
       </c>
       <c r="Q152" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=609</t>
+          <t>/persons_v2/view.php?id=176</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>1979</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Marosfalvy László SJ</t>
+          <t>Németh András SDB</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>Szent Pál Jezsuita Gimnázium, Winnipeg, MB, Kanada</t>
+          <t>Santo Domingo, Dominikai Köztársaság</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Szent Pál Jezsuita Gimnázium</t>
+          <t>Dominikai Köztársaság</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>matematika és számítástechnika tanár</t>
+          <t>parish priest, catechist</t>
         </is>
       </c>
       <c r="N153">
-        <v>1963</v>
+        <v>1961</v>
       </c>
       <c r="O153">
-        <v>1980</v>
+        <v>1999</v>
       </c>
       <c r="Q153" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=698</t>
+          <t>/persons_v2/view.php?id=807</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>1979</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Mensáros Béla Aurél (O.Cist), Dr.</t>
+          <t>Chladek István Menyhért O.Cist</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J154" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>egyetemi hallgató (1963-1965), gimnáziumi tanár</t>
+          <t>teacher, parish secretary, assistant pastor</t>
         </is>
       </c>
       <c r="N154">
-        <v>1963</v>
+        <v>1962</v>
       </c>
       <c r="O154">
-        <v>1983</v>
+        <v>2017</v>
       </c>
       <c r="Q154" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=729</t>
+          <t>/persons_v2/view.php?id=125</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>1979</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Németh Ferenc SJ</t>
+          <t>Gál Gedeon OFM, Dr</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>San Francisco, CA, USA</t>
+          <t>Saint Bonaventure, NY, USA</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>lelkész, más forrás szerint Maryland-ban élt.</t>
+          <t>college professor</t>
         </is>
       </c>
       <c r="N155">
-        <v>1963</v>
+        <v>1962</v>
       </c>
       <c r="O155">
-        <v>1987</v>
+        <v>1989</v>
       </c>
       <c r="Q155" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=812</t>
+          <t>/persons_v2/view.php?id=311</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>1979</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Chonkó János</t>
+          <t>Hardi Gábor Gilbert O.Cist, dr</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Carteret, NJ, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J156" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Professor of Philosophy at the Catholic University of Dallas, TX, and Master of Novices for five years</t>
         </is>
       </c>
       <c r="N156">
-        <v>1964</v>
+        <v>1962</v>
       </c>
       <c r="O156">
-        <v>1984</v>
+        <v>1994</v>
       </c>
       <c r="Q156" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=127</t>
+          <t>/persons_v2/view.php?id=368</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>1979</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Fedeles Vladimir</t>
+          <t>Hirth Vilmos SVD</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>Miami, FL, USA</t>
+          <t>Asunción, Paraguay</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Paraguay</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N157">
-        <v>1964</v>
+        <v>1962</v>
       </c>
       <c r="O157">
-        <v>1986</v>
+        <v>1992</v>
       </c>
       <c r="Q157" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=256</t>
+          <t>/persons_v2/view.php?id=394</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>1979</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Kotyuk J. István</t>
+          <t>Hirth Vilmos SVD</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>Erie, PA, USA</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>McKean, PA, USA</t>
+          <t>Encarnación, Paraguay</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Paraguay</t>
+        </is>
+      </c>
+      <c r="K158" t="inlineStr">
+        <is>
+          <t>assistant pastor, then parish priest, later episcopal secretary, vicar general</t>
         </is>
       </c>
       <c r="N158">
-        <v>1964</v>
+        <v>1962</v>
       </c>
       <c r="O158">
-        <v>1991</v>
+        <v>1992</v>
       </c>
       <c r="Q158" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=575</t>
+          <t>/persons_v2/view.php?id=394</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>1979</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Mészáros István Endre</t>
+          <t>Horváth Benedek O.Praem</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>Steubenville, OH, USA</t>
+          <t>Szent István R. K. Egyházközség, Los Angeles, CA, USA</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J159" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K159" t="inlineStr">
+        <is>
+          <t>assistant pastor, then parish priest</t>
+        </is>
+      </c>
       <c r="N159">
-        <v>1964</v>
+        <v>1962</v>
       </c>
       <c r="O159">
-        <v>1985</v>
+        <v>1990</v>
       </c>
       <c r="Q159" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=739</t>
+          <t>/persons_v2/view.php?id=419</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>1979</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Pintér Mihály Sándor Sch.P., Dr.</t>
+          <t>Keresztessy-Parker Ferenc László OPraem, apát, Dr.</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>Árpádházi Szent Erzsébet R. K. Egyházközség, Buffalo, NY, USA</t>
+          <t>Szent Mihály apátság, Orange, CA, USA</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J160" t="inlineStr">
         <is>
-          <t>Árpádházi Szent Erzsébet R. K. Egyházközség</t>
+          <t>Szent Mihály apátság</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>matematika-fizika tanár, kisegítő lelkész</t>
+          <t>college rector, prior, abbot</t>
         </is>
       </c>
       <c r="N160">
-        <v>1964</v>
+        <v>1962</v>
       </c>
       <c r="O160">
-        <v>1984</v>
+        <v>2010</v>
       </c>
       <c r="Q160" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=879</t>
+          <t>/persons_v2/view.php?id=522</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>1979</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Csizmazia Lajos Placid O.Cist, dr</t>
+          <t>Kilián János Csaba OFM, Dr</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Fordham University, New York, NY, USA</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J161" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Fordham University</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>középiskolai tanár, 1968 – 1971 között igazgatóhelyettes, latint, görögöt, oroszt és magyar nyelvet oktatott, 1967 – 1972 között alperjel, 1992-től nyugállományban</t>
+          <t>Professor of Theology and pastor in Mount Vernon, NY, USA</t>
         </is>
       </c>
       <c r="N161">
-        <v>1965</v>
+        <v>1962</v>
       </c>
       <c r="O161">
-        <v>1999</v>
+        <v>1998</v>
       </c>
       <c r="Q161" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=163</t>
+          <t>/persons_v2/view.php?id=531</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>1979</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Horváth Miklós OFMConv</t>
+          <t>Kővári Károly SJ</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>Calgary, AB, Kanada</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>writer, editor</t>
         </is>
       </c>
       <c r="N162">
-        <v>1965</v>
+        <v>1962</v>
       </c>
       <c r="O162">
-        <v>1992</v>
+        <v>1980</v>
       </c>
       <c r="Q162" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=435</t>
+          <t>/persons_v2/view.php?id=602</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>1979</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>Kafka Ferenc Sergius OFM</t>
+          <t>Kővári Lajos Sch.P.</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>Buffalo, NY, USA</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="K163" t="inlineStr">
+        <is>
+          <t>teacher</t>
+        </is>
+      </c>
       <c r="N163">
-        <v>1965</v>
+        <v>1962</v>
       </c>
       <c r="O163">
-        <v>1982</v>
+        <v>1981</v>
       </c>
       <c r="Q163" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=497</t>
+          <t>/persons_v2/view.php?id=603</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>1979</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>Kulcsár András Antal, Dr.</t>
+          <t>Madarász Gyula, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>Regina, SK, Kanada</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>Stockholm, SK, Kanada</t>
+          <t>Perryopolis, NY, USA</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest, retired since 1977</t>
         </is>
       </c>
       <c r="N164">
-        <v>1965</v>
+        <v>1962</v>
       </c>
       <c r="O164">
-        <v>1986</v>
+        <v>1983</v>
       </c>
       <c r="Q164" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=622</t>
+          <t>/persons_v2/view.php?id=678</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>1979</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Közi-Horváth József, Msgr., dr</t>
+          <t>Molnár Rikárd (OFM)</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>Egyházmegyei Caritas Otthon, Oberhaching, NSZK</t>
+          <t>Munhall, PA, USA</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t>NSZK</t>
-[...4 lines deleted...]
-          <t>Egyházmegyei Caritas Otthon</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N165">
-        <v>1965</v>
+        <v>1962</v>
       </c>
       <c r="O165">
-        <v>1988</v>
+        <v>1983</v>
       </c>
       <c r="Q165" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=605</t>
+          <t>/persons_v2/view.php?id=766</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>1979</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>Lelóczky Gyula Donát O.Cist</t>
+          <t>Proszt János SDB</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Montevideo, Uruguay</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Uruguay</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár</t>
+          <t>Hungarian pastor, missionary with responsibility for the care of souls</t>
         </is>
       </c>
       <c r="N166">
-        <v>1965</v>
+        <v>1962</v>
       </c>
       <c r="O166">
-        <v>1990</v>
+        <v>1983</v>
       </c>
       <c r="Q166" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=644</t>
+          <t>/persons_v2/view.php?id=901</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>1979</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>Morvay András</t>
+          <t>Rába Márk Lukács OSPPE</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>Rapid City, SD</t>
+          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>Buffalo, SD, USA</t>
+          <t>Lausanne, Svájc</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Svájc</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Hungarian pastor (who also serves in Geneva)</t>
         </is>
       </c>
       <c r="N167">
-        <v>1965</v>
+        <v>1962</v>
       </c>
       <c r="O167">
-        <v>1990</v>
+        <v>1994</v>
       </c>
       <c r="Q167" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=774</t>
+          <t>/persons_v2/view.php?id=918</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>1979</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>Demetzky Sándor</t>
+          <t>Ádám János SJ, Dr.</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
+          <t>Fordham University, New York, NY, USA</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J168" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Fordham University</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>plébános, majd nyugállományban</t>
+          <t>university professor, assistant pastor, religious duties (1968–1977: Provincial Superior of Section II)</t>
         </is>
       </c>
       <c r="N168">
-        <v>1966</v>
+        <v>1962</v>
       </c>
       <c r="O168">
-        <v>1989</v>
+        <v>1996</v>
       </c>
       <c r="Q168" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=187</t>
+          <t>/persons_v2/view.php?id=21</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>1979</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>Endrédy Ferenc Csanád OSB</t>
+          <t>Balogh Sándor (SJ)</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>Burg Kastl, NSZK</t>
+          <t>Caracas, Venezuela</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>NSZK</t>
+          <t>Venezuela</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>magyar gimnáziumban tanár</t>
+          <t>English, history, and philosophy teacher</t>
         </is>
       </c>
       <c r="N169">
-        <v>1966</v>
+        <v>1963</v>
       </c>
       <c r="O169">
-        <v>1980</v>
+        <v>1991</v>
       </c>
       <c r="Q169" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=238</t>
+          <t>/persons_v2/view.php?id=42</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>1979</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>Horváth Lajos, Msgr.</t>
+          <t>Erdei János József OSBM</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>Győr, Magyarország</t>
+          <t>Máriapócsi Bazilita Atyák Közössége, Matawan, NJ, USA</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J170" t="inlineStr">
+        <is>
+          <t>Máriapócsi Bazilita Atyák Közössége</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>egyházmegyei levéltáros</t>
+          <t>parish priest, currently assisting in New York, NY, USA</t>
         </is>
       </c>
       <c r="N170">
-        <v>1966</v>
+        <v>1963</v>
       </c>
       <c r="O170">
-        <v>1980</v>
+        <v>2016</v>
       </c>
       <c r="Q170" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=429</t>
+          <t>/persons_v2/view.php?id=243</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>1979</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>Horváth Márton</t>
+          <t>Frey Ferenc Dezső OFM, Dr.</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>Sacred Heart Catholic Church, Washaw, IN, USA</t>
+          <t>Emporia, KS, USA</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J171" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="N171">
-        <v>1966</v>
+        <v>1963</v>
       </c>
       <c r="O171">
-        <v>1983</v>
+        <v>1987</v>
       </c>
       <c r="Q171" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=433</t>
+          <t>/persons_v2/view.php?id=290</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>1979</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>Héjja Gyula SJ, dr.</t>
+          <t>Kató István</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>Fordham University, New York, NY, USA</t>
+          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J172" t="inlineStr">
         <is>
-          <t>Fordham University</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>tanár, közben 1965 – 1968 között a külföldön élő magyar jezsuiták generálisa</t>
+          <t>the last Hungarian parish priest</t>
         </is>
       </c>
       <c r="N172">
-        <v>1966</v>
+        <v>1963</v>
       </c>
       <c r="O172">
-        <v>1995</v>
+        <v>1994</v>
       </c>
       <c r="Q172" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=391</t>
+          <t>/persons_v2/view.php?id=506</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>1979</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>Idrányi Imre Ödön (OFM), Dr.</t>
+          <t>Kereszty András Rókus O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t>Van Nuys, CA, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J173" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>püspöki titkár</t>
+          <t>University professor; also served as a high school teacher from 1968 to 2013 and as a novice master from 1975 to 2012. Retired since 2019</t>
         </is>
       </c>
       <c r="N173">
-        <v>1966</v>
+        <v>1963</v>
       </c>
       <c r="O173">
-        <v>1986</v>
+        <v>2022</v>
       </c>
       <c r="Q173" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=450</t>
+          <t>/persons_v2/view.php?id=524</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>1979</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>Gerencsér Pál István Sch.P, dr.</t>
+          <t>Kovács György Máté O.Cist</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t>Buffalo, NY, USA</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>alapító igazgató</t>
+          <t>high school teacher, retired since 2006</t>
         </is>
       </c>
       <c r="N174">
-        <v>1967</v>
+        <v>1963</v>
       </c>
       <c r="O174">
-        <v>1981</v>
+        <v>2013</v>
       </c>
       <c r="Q174" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=320</t>
+          <t>/persons_v2/view.php?id=588</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>1979</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>Machó György</t>
+          <t>Krigler Béla Sch.P</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>Newark, NJ, USA</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
+          <t>Buffalo, NY, USA</t>
+        </is>
+      </c>
+      <c r="I175" t="inlineStr">
+        <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="I175" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="N175">
-        <v>1967</v>
+        <v>1963</v>
       </c>
       <c r="O175">
-        <v>1990</v>
+        <v>1983</v>
       </c>
       <c r="Q175" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=676</t>
+          <t>/persons_v2/view.php?id=609</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>1979</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>Markos Rezső János OSB, Dr.</t>
+          <t>Marosfalvy László SJ</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>Tata, Magyarország</t>
+          <t>Szent Pál Jezsuita Gimnázium, Winnipeg, MB, Canada</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="J176" t="inlineStr">
+        <is>
+          <t>Szent Pál Jezsuita Gimnázium</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>plébános, közben 1976-1982 esperes</t>
+          <t>matematika és számítástechnika tanár</t>
         </is>
       </c>
       <c r="N176">
-        <v>1967</v>
+        <v>1963</v>
       </c>
       <c r="O176">
-        <v>1982</v>
+        <v>1980</v>
       </c>
       <c r="Q176" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=696</t>
+          <t>/persons_v2/view.php?id=698</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>1979</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>Medgyess A. József</t>
+          <t>Mensáros Béla Aurél (O.Cist), Dr.</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>Szatmár</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t>Freiburg, Németország</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>Németország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K177" t="inlineStr">
+        <is>
+          <t>college student (1963–1965), high school teacher</t>
         </is>
       </c>
       <c r="N177">
-        <v>1967</v>
+        <v>1963</v>
       </c>
       <c r="O177">
-        <v>1982</v>
+        <v>1983</v>
       </c>
       <c r="Q177" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=718</t>
+          <t>/persons_v2/view.php?id=729</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>1979</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>Antal Boldizsár Regináld OFM</t>
+          <t>Németh Ferenc SJ</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>San Francisco, CA, USA</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>nyomdai munkatárs, a kolostor szakácsa, majd nyugállományban</t>
+          <t>pastor; according to other sources, he lived in Maryland.</t>
         </is>
       </c>
       <c r="N178">
-        <v>1968</v>
+        <v>1963</v>
       </c>
       <c r="O178">
-        <v>2007</v>
+        <v>1987</v>
       </c>
       <c r="Q178" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=12</t>
+          <t>/persons_v2/view.php?id=812</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>1979</v>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>Derecskei János SJ</t>
+          <t>Romza Viktor György, Msgr.</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>Buffalo, NY, USA</t>
+          <t>Campbell, OH, USA</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>utazó misszionárius</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N179">
-        <v>1968</v>
+        <v>1963</v>
       </c>
       <c r="O179">
-        <v>1991</v>
+        <v>2014</v>
       </c>
       <c r="Q179" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=193</t>
+          <t>/persons_v2/view.php?id=942</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>1979</v>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>Henye Géza</t>
+          <t>Chonkó János</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t>Montréal, QC, Kanada</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Carteret, NJ, USA</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J180" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N180">
-        <v>1968</v>
+        <v>1964</v>
       </c>
       <c r="O180">
-        <v>1985</v>
+        <v>1984</v>
       </c>
       <c r="Q180" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=381</t>
+          <t>/persons_v2/view.php?id=127</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>1979</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>Ipoly Ottó Miklós, dr.</t>
+          <t>Fedeles Vladimir</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>Pontifical College Josephinum, Colombus, OH, USA</t>
+          <t>Miami, FL, USA</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J181" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>biblikum tanár (Újszövetség)</t>
+          <t>retired</t>
         </is>
       </c>
       <c r="N181">
-        <v>1968</v>
+        <v>1964</v>
       </c>
       <c r="O181">
-        <v>1991</v>
+        <v>1986</v>
       </c>
       <c r="Q181" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=456</t>
+          <t>/persons_v2/view.php?id=256</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>1979</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>Juhász László SJ, Dr.</t>
+          <t>Kotyuk J. István</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Erie, PA, USA</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>Canisius College (jelenleg: Canisius University), Buffalo, NY, USA</t>
+          <t>McKean, PA, USA</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J182" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="N182">
-        <v>1968</v>
+        <v>1964</v>
       </c>
       <c r="O182">
-        <v>2002</v>
+        <v>1991</v>
       </c>
       <c r="Q182" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=495</t>
+          <t>/persons_v2/view.php?id=575</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>1979</v>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>Jáki László Szaniszló OSB, Dr.</t>
+          <t>Mészáros István Endre</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>Princeton University, Princeton, NJ, USA</t>
+          <t>Steubenville, OH, USA</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J183" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="N183">
-        <v>1968</v>
+        <v>1964</v>
       </c>
       <c r="O183">
-        <v>2009</v>
+        <v>1985</v>
       </c>
       <c r="Q183" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=480</t>
+          <t>/persons_v2/view.php?id=739</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>1979</v>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>Kovács Dezső Lajos</t>
+          <t>Pintér Mihály Sándor Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, USA</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, USA</t>
+          <t>Árpádházi Szent Erzsébet R. K. Egyházközség, Buffalo, NY, USA</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J184" t="inlineStr">
+        <is>
+          <t>Árpádházi Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>segédlelkész, magyar lelkész</t>
+          <t>math and physics teacher, assistant pastor</t>
         </is>
       </c>
       <c r="N184">
-        <v>1968</v>
+        <v>1964</v>
       </c>
       <c r="O184">
-        <v>1983</v>
+        <v>1984</v>
       </c>
       <c r="Q184" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=580</t>
+          <t>/persons_v2/view.php?id=879</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>1979</v>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>Krupa Sándor Kolumbán OFM</t>
+          <t>R. Kiss Imre SDB</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
-          <t>Dewitt, MI, USA</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>missionary, Ukiah, CA, USA, and then, until his death, McKinleyville, CA, USA</t>
         </is>
       </c>
       <c r="N185">
-        <v>1968</v>
+        <v>1964</v>
       </c>
       <c r="O185">
-        <v>1988</v>
+        <v>1987</v>
       </c>
       <c r="Q185" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=613</t>
+          <t>/persons_v2/view.php?id=938</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>1979</v>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>Kóczán Boldizsár</t>
+          <t>Csizmazia Lajos Placid O.Cist, dr</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J186" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
-          <t>plébános, 1973-tól nyugállományban</t>
+          <t>High school teacher; deputy principal from 1968 to 1971; taught Latin, Greek, Russian, and Hungarian; assistant principal from 1967 to 1972; retired in 1992</t>
         </is>
       </c>
       <c r="N186">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="O186">
-        <v>1980</v>
+        <v>1999</v>
       </c>
       <c r="Q186" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=596</t>
+          <t>/persons_v2/view.php?id=163</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>1979</v>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>Mahoney Róbert</t>
+          <t>Horváth Miklós OFMConv</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>Forth Wayne – South Bend, OH, USA</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>St. Bavo, Mishawaka, IN, USA</t>
+          <t>Calgary, AB, Canada</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. Bavo</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>retired</t>
         </is>
       </c>
       <c r="N187">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="O187">
-        <v>1980</v>
+        <v>1992</v>
       </c>
       <c r="Q187" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=686</t>
+          <t>/persons_v2/view.php?id=435</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>1979</v>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>Mandl József Maximilián OFM</t>
+          <t>Kafka Ferenc Sergius OFM</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
-          <t>Dewitt, MI, USA</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="N188">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="O188">
-        <v>1987</v>
+        <v>1982</v>
       </c>
       <c r="Q188" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=692</t>
+          <t>/persons_v2/view.php?id=497</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>1979</v>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>Marton Antal Bernát O.Cist, dr</t>
+          <t>Kulcsár András Antal, Dr.</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Regina, SK, Canada</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
+          <t>Stockholm, SK, Canada</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár (1968-2014), igazgatóhelyettes (1971-1981), igazgató (1981-1996), perjel (1994-2000), alperjel (2000 körül), klerikus-magiszter (2007 körül)</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N189">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="O189">
-        <v>2015</v>
+        <v>1986</v>
       </c>
       <c r="Q189" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=707</t>
+          <t>/persons_v2/view.php?id=622</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>1979</v>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>Molnár László</t>
+          <t>Közi-Horváth József, Msgr., dr</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
-          <t>Tours-i Szent Márton plébánia, Porto Alegre, Brazília</t>
+          <t>Egyházmegyei Caritas Otthon, Oberhaching, NSZK</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>NSZK</t>
         </is>
       </c>
       <c r="J190" t="inlineStr">
         <is>
-          <t>Tours-i Szent Márton plébánia</t>
+          <t>Egyházmegyei Caritas Otthon</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
-          <t>alapító, templomépítő plébános</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N190">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="O190">
-        <v>2018</v>
+        <v>1988</v>
       </c>
       <c r="Q190" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=764</t>
+          <t>/persons_v2/view.php?id=605</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>1979</v>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>Padányi Károly</t>
+          <t>Lelóczky Gyula Donát O.Cist</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Our Lady of Hungary Church</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K191" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>high school teacher</t>
         </is>
       </c>
       <c r="N191">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="O191">
-        <v>1991</v>
+        <v>1990</v>
       </c>
       <c r="Q191" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=845</t>
+          <t>/persons_v2/view.php?id=644</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>1979</v>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>Babos István SJ</t>
+          <t>Morvay András</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Rapid City, SD</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
-          <t>Fordham University, New York, NY, USA</t>
+          <t>Buffalo, SD, USA</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J192" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K192" t="inlineStr">
         <is>
-          <t>Fordham Egyetem tanára, magyar kisegítő lelkész</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N192">
-        <v>1969</v>
+        <v>1965</v>
       </c>
       <c r="O192">
-        <v>1991</v>
+        <v>1990</v>
       </c>
       <c r="Q192" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=24</t>
+          <t>/persons_v2/view.php?id=774</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>1979</v>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>Bali István</t>
+          <t>Roskó László</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
+          <t>Köln, Germany</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
+          <t>Árpádházi Szent Margit R. K. Egyházközség, Orange Village, OH, USA</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J193" t="inlineStr">
+        <is>
+          <t>Árpádházi Szent Margit R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K193" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>assistant pastor, then parish priest starting in 1972</t>
         </is>
       </c>
       <c r="N193">
-        <v>1969</v>
+        <v>1965</v>
       </c>
       <c r="O193">
-        <v>1985</v>
+        <v>2009</v>
       </c>
       <c r="Q193" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=36</t>
+          <t>/persons_v2/view.php?id=944</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>1979</v>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>Galambos Ferenc Iréneusz OSB, dr.</t>
+          <t>Demetzky Sándor</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
-          <t>Oberschützen, Ausztria</t>
+          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J194" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K194" t="inlineStr">
         <is>
-          <t>hittanár és magyar lelkész</t>
+          <t>parish priest, then retired</t>
         </is>
       </c>
       <c r="N194">
-        <v>1969</v>
+        <v>1966</v>
       </c>
       <c r="O194">
-        <v>1981</v>
+        <v>1989</v>
       </c>
       <c r="Q194" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=304</t>
+          <t>/persons_v2/view.php?id=187</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>1979</v>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>Kugler János Gottfried OFM</t>
+          <t>Endrédy Ferenc Csanád OSB</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
+          <t>Burg Kastl, NSZK</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Saint Francis of Assisi Parish</t>
+          <t>NSZK</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
-          <t>gyóntató, kertész</t>
+          <t>teacher at a Hungarian high school</t>
         </is>
       </c>
       <c r="N195">
-        <v>1969</v>
+        <v>1966</v>
       </c>
       <c r="O195">
-        <v>1992</v>
+        <v>1980</v>
       </c>
       <c r="Q195" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=620</t>
+          <t>/persons_v2/view.php?id=238</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>1979</v>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>Lenner Jenő Arkangyal OFM</t>
+          <t>Horváth Lajos, Msgr.</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
-          <t>Dewitt, MI, USA</t>
+          <t>Győr, Hungary</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
-          <t>gondnok, házfőnök, gyóntató</t>
+          <t>diocesan archivist</t>
         </is>
       </c>
       <c r="N196">
-        <v>1969</v>
-[...4 lines deleted...]
-        </is>
+        <v>1966</v>
+      </c>
+      <c r="O196">
+        <v>1980</v>
       </c>
       <c r="Q196" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=649</t>
+          <t>/persons_v2/view.php?id=429</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>1979</v>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>Nagy György, Dr.</t>
+          <t>Horváth Márton</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Fort Wayne-South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>Lovászpatona, Magyarország</t>
+          <t>Sacred Heart Catholic Church, Washaw, IN, USA</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J197" t="inlineStr">
+        <is>
+          <t>Sacred Heart Catholic Church</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
-          <t>plébános-helyettes</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N197">
-        <v>1969</v>
+        <v>1966</v>
       </c>
       <c r="O197">
-        <v>1989</v>
+        <v>1983</v>
       </c>
       <c r="Q197" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=789</t>
+          <t>/persons_v2/view.php?id=433</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198">
         <v>1979</v>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>Antal András</t>
+          <t>Héjja Gyula SJ, dr.</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
-          <t>Szentháromság Plébánia, Fenyéd, Románia</t>
+          <t>Fordham University, New York, NY, USA</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J198" t="inlineStr">
         <is>
-          <t>Szentháromság Plébánia</t>
+          <t>Fordham University</t>
         </is>
       </c>
       <c r="K198" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>teacher; from 1965 to 1968, he served as the superior general of the Hungarian Jesuits living abroad</t>
         </is>
       </c>
       <c r="N198">
-        <v>1970</v>
+        <v>1966</v>
       </c>
       <c r="O198">
-        <v>1981</v>
+        <v>1995</v>
       </c>
       <c r="Q198" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=11</t>
+          <t>/persons_v2/view.php?id=391</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199">
         <v>1979</v>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>Bobák János Iréneusz, dr.</t>
+          <t>Idrányi Imre Ödön (OFM), Dr.</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>Brownsville, PA, USA</t>
+          <t>Van Nuys, CA, USA</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>episcopal secretary</t>
         </is>
       </c>
       <c r="N199">
-        <v>1970</v>
+        <v>1966</v>
       </c>
       <c r="O199">
-        <v>1988</v>
+        <v>1986</v>
       </c>
       <c r="Q199" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=90</t>
+          <t>/persons_v2/view.php?id=450</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200">
         <v>1979</v>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>Cser László SJ</t>
+          <t>Gerencsér Pál István Sch.P, dr.</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
-          <t>St. James, NY, USA</t>
+          <t>Buffalo, NY, USA</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="K200" t="inlineStr">
+        <is>
+          <t>founding director</t>
+        </is>
+      </c>
       <c r="N200">
-        <v>1970</v>
+        <v>1967</v>
       </c>
       <c r="O200">
-        <v>2003</v>
+        <v>1981</v>
       </c>
       <c r="Q200" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=153</t>
+          <t>/persons_v2/view.php?id=320</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201">
         <v>1979</v>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>Gerendás Lajos</t>
+          <t>Machó György</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Newark, NJ, USA</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t>Süttőr, Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K201" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>U.S. Navy – Chaplain</t>
         </is>
       </c>
       <c r="N201">
-        <v>1970</v>
+        <v>1967</v>
       </c>
       <c r="O201">
-        <v>1983</v>
+        <v>1990</v>
       </c>
       <c r="Q201" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=321</t>
+          <t>/persons_v2/view.php?id=676</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>1979</v>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>Gombos Mihály SDB</t>
+          <t>Markos Rezső János OSB, Dr.</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>Edmonton, AB, Kanada</t>
+          <t>Tata, Hungary</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="K202" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest; also dean from 1976 to 1982</t>
         </is>
       </c>
       <c r="N202">
-        <v>1970</v>
+        <v>1967</v>
       </c>
       <c r="O202">
-        <v>1981</v>
+        <v>1982</v>
       </c>
       <c r="Q202" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=330</t>
+          <t>/persons_v2/view.php?id=696</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203">
         <v>1979</v>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>Gullay Domonkos</t>
+          <t>Medgyess A. József</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Szatmár</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
-          <t>Vero Beach, FL, USA</t>
+          <t>Freiburg, Germany</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Germany</t>
         </is>
       </c>
       <c r="N203">
-        <v>1970</v>
+        <v>1967</v>
       </c>
       <c r="O203">
-        <v>1981</v>
+        <v>1982</v>
       </c>
       <c r="Q203" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=341</t>
+          <t>/persons_v2/view.php?id=718</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204">
         <v>1979</v>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>Gyöngyös Márton OP</t>
+          <t>Antal Boldizsár Regináld OFM</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
-          <t>lelkipásztori tevékenység és lelkigyakorlatok tartása</t>
+          <t>printing press worker, the monastery cook, and later retired</t>
         </is>
       </c>
       <c r="N204">
-        <v>1970</v>
-[...4 lines deleted...]
-        </is>
+        <v>1968</v>
+      </c>
+      <c r="O204">
+        <v>2007</v>
       </c>
       <c r="Q204" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=353</t>
+          <t>/persons_v2/view.php?id=12</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205">
         <v>1979</v>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>Horváth Ernő, Msgr.</t>
+          <t>Derecskei János SJ</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>Chicago, IL, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, USA</t>
+          <t>Buffalo, NY, USA</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J205" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K205" t="inlineStr">
         <is>
-          <t>nyugállományban, kisegítő lelkész</t>
+          <t>itinerant missionary</t>
         </is>
       </c>
       <c r="N205">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O205">
-        <v>1980</v>
+        <v>1991</v>
       </c>
       <c r="Q205" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=420</t>
+          <t>/persons_v2/view.php?id=193</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206">
         <v>1979</v>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>Horváth Tibor SJ, Dr.</t>
+          <t>Henye Géza</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>Montréal, QC, Canada</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K206" t="inlineStr">
         <is>
-          <t>teológiai tanár</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N206">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O206">
-        <v>1992</v>
+        <v>1985</v>
       </c>
       <c r="Q206" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=439</t>
+          <t>/persons_v2/view.php?id=381</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207">
         <v>1979</v>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>Ibrányi Ferenc József, Msgr., dr</t>
+          <t>Ipoly Ottó Miklós, dr.</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
-          <t>Providence, RI, USA</t>
+          <t>Pontifical College Josephinum, Colombus, OH, USA</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J207" t="inlineStr">
+        <is>
+          <t>Pontifical College Josephinum</t>
+        </is>
+      </c>
       <c r="K207" t="inlineStr">
         <is>
-          <t>szemináriumi tanár, előadó egy női egyetemen Wakefield, RI, USA-ban, közben kisegítő magyar lelkész</t>
+          <t>Bible teacher (New Testament)</t>
         </is>
       </c>
       <c r="N207">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O207">
-        <v>1980</v>
+        <v>1991</v>
       </c>
       <c r="Q207" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=448</t>
+          <t>/persons_v2/view.php?id=456</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208">
         <v>1979</v>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>Jaschkó Balázs SJ</t>
+          <t>Juhász László SJ, Dr.</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Canisius College (jelenleg: Canisius University), Buffalo, NY, USA</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J208" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Canisius College (jelenleg: Canisius University)</t>
         </is>
       </c>
       <c r="K208" t="inlineStr">
         <is>
-          <t>segédlelkész, majd plébános, illetve helyi elöljáró</t>
+          <t>university professor</t>
         </is>
       </c>
       <c r="N208">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O208">
-        <v>2013</v>
+        <v>2002</v>
       </c>
       <c r="Q208" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=477</t>
+          <t>/persons_v2/view.php?id=495</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209">
         <v>1979</v>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>Jaszovszky József, Dr.</t>
+          <t>Jáki László Szaniszló OSB, Dr.</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
-          <t>San Francisco, CA, USA</t>
+          <t>Princeton University, Princeton, NJ, USA</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J209" t="inlineStr">
+        <is>
+          <t>Princeton University</t>
+        </is>
+      </c>
       <c r="K209" t="inlineStr">
         <is>
-          <t>a San Francisco-i érsek joghatósága alá tartozó magyarok lelkésze, valamint a Menlo park-i Szent István misszió vezető lelkésze</t>
+          <t>university professor; full professor since 1973</t>
         </is>
       </c>
       <c r="N209">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O209">
-        <v>1984</v>
+        <v>2009</v>
       </c>
       <c r="Q209" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=479</t>
+          <t>/persons_v2/view.php?id=480</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210">
         <v>1979</v>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>Kovách Balázs Pál</t>
+          <t>Kovács Dezső Lajos</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
-          <t>Braddock, PA, USA</t>
+          <t>Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K210" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>assistant pastor, Hungarian pastor</t>
         </is>
       </c>
       <c r="N210">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O210">
-        <v>2001</v>
+        <v>1983</v>
       </c>
       <c r="Q210" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=577</t>
+          <t>/persons_v2/view.php?id=580</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211">
         <v>1979</v>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>Kögl János Szeverin OSB</t>
+          <t>Krupa Sándor Kolumbán OFM</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>Nova Santa Rosa, Brazília</t>
+          <t>Dewitt, MI, USA</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K211" t="inlineStr">
         <is>
-          <t>1970–1981 között szemináriumi házfőnök és lelkész, gimnáziumi tanár, 1971–1976 gimnáziumi igazgató, püspöki tanácsos</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N211">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O211">
-        <v>1984</v>
+        <v>1988</v>
       </c>
       <c r="Q211" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=598</t>
+          <t>/persons_v2/view.php?id=613</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212">
         <v>1979</v>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>Magyar József</t>
+          <t>Kóczán Boldizsár</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>Akron, OH, USA</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
-          <t>St. George Catholic Church, Clinton, OH, USA</t>
+          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J212" t="inlineStr">
         <is>
-          <t>St. George Catholic Church</t>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K212" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest, retired since 1973</t>
         </is>
       </c>
       <c r="N212">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O212">
-        <v>1991</v>
+        <v>1980</v>
       </c>
       <c r="Q212" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=682</t>
+          <t>/persons_v2/view.php?id=596</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213">
         <v>1979</v>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>Mihalik Imre Károly, Dr.</t>
+          <t>Mahoney Róbert</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Forth Wayne – South Bend, OH, USA</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
-          <t>Notre Dame szeminárium, New Orleans, LA, USA</t>
+          <t>St. Bavo, Mishawaka, IN, USA</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J213" t="inlineStr">
         <is>
-          <t>Notre Dame szeminárium</t>
+          <t>St. Bavo</t>
         </is>
       </c>
       <c r="K213" t="inlineStr">
         <is>
-          <t>tanár</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N213">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O213">
-        <v>1995</v>
+        <v>1980</v>
       </c>
       <c r="Q213" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=742</t>
+          <t>/persons_v2/view.php?id=686</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214">
         <v>1979</v>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>Mustos István Sch.P.</t>
+          <t>Mandl József Maximilián OFM</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
-          <t>Devon, PA, USA</t>
+          <t>Dewitt, MI, USA</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="K214" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="N214">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O214">
         <v>1987</v>
       </c>
       <c r="Q214" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=779</t>
+          <t>/persons_v2/view.php?id=692</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215">
         <v>1979</v>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>Nemesszeghy Ervin SJ, Dr.</t>
+          <t>Marton Antal Bernát O.Cist, dr</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J215" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K215" t="inlineStr">
         <is>
-          <t>novíciusmester</t>
+          <t>high school teacher (1968–2014), assistant principal (1971–1981), principal (1981–1996), headmaster (1994–2000), sub-prior (around 2000), cleric-magister (around 2007)</t>
         </is>
       </c>
       <c r="N215">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O215">
-        <v>1986</v>
+        <v>2015</v>
       </c>
       <c r="Q215" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=804</t>
+          <t>/persons_v2/view.php?id=707</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216">
         <v>1979</v>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>Pfemeter János Arnold OCSO</t>
+          <t>Molnár László</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
-          <t>Oka, QC, Kanada</t>
+          <t>Tours-i Szent Márton plébánia, Porto Alegre, Brazília</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="J216" t="inlineStr">
+        <is>
+          <t>Tours-i Szent Márton plébánia</t>
+        </is>
+      </c>
+      <c r="K216" t="inlineStr">
+        <is>
+          <t>founder, parish priest who built the church</t>
         </is>
       </c>
       <c r="N216">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O216">
-        <v>1995</v>
+        <v>2018</v>
       </c>
       <c r="Q216" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=875</t>
+          <t>/persons_v2/view.php?id=764</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217">
         <v>1979</v>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>Éles Ferenc</t>
+          <t>Padányi Károly</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
-          <t>New Brunswick, NJ, USA</t>
+          <t>Our Lady of Hungary Church, Welland, ON, Canada</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="J217" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K217" t="inlineStr">
         <is>
-          <t>parókus, közben kisegít: Perth Amboy, NJ</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N217">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O217">
-        <v>1994</v>
+        <v>1991</v>
       </c>
       <c r="Q217" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=247</t>
+          <t>/persons_v2/view.php?id=845</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218">
         <v>1979</v>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>Demkovich John, Msgr</t>
+          <t>Pordán László, Dr.</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>Paterson, NJ, USA</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
-          <t>Mária mennybemenetele, Passaic, NJ, USA</t>
+          <t>Collége de la Gaspasic, Gaspésie–Îles-de-la-Madeleine, QC, Canada</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="J218" t="inlineStr">
         <is>
-          <t>Mária mennybemenetele</t>
+          <t>Collége de la Gaspasic</t>
         </is>
       </c>
       <c r="K218" t="inlineStr">
         <is>
-          <t>plébános, közben 2007. június 24.-2007. december 2. Passaic, NJ – Szent István magyar templom – adminisztrátor</t>
+          <t>college professor; at the same time, he teaches ethics at the nursing school at the hospital in Maria</t>
         </is>
       </c>
       <c r="N218">
-        <v>1971</v>
+        <v>1968</v>
       </c>
       <c r="O218">
-        <v>2011</v>
+        <v>1984</v>
       </c>
       <c r="Q218" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=190</t>
+          <t>/persons_v2/view.php?id=895</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219">
         <v>1979</v>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>Gyimesi Gyula</t>
+          <t>Ruzsik Vilmos CM, Dr.</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>lazarista (Congregatio Missionis)</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Párizsi Magyar Misszió, Párizs, France</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="J219" t="inlineStr">
+        <is>
+          <t>Párizsi Magyar Misszió</t>
         </is>
       </c>
       <c r="K219" t="inlineStr">
         <is>
-          <t>nyugállományban, irodalmi munkásságot végzett, illetve kisegítő lelkészként szolgált.</t>
+          <t>Hungarian pastor</t>
         </is>
       </c>
       <c r="N219">
-        <v>1971</v>
+        <v>1968</v>
       </c>
       <c r="O219">
-        <v>1995</v>
+        <v>1985</v>
       </c>
       <c r="Q219" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=352</t>
+          <t>/persons_v2/view.php?id=952</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220">
         <v>1979</v>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>Linka Ernő Ödön OSB, apát</t>
+          <t>Babos István SJ</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+          <t>Fordham University, New York, NY, USA</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J220" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+          <t>Fordham University</t>
         </is>
       </c>
       <c r="K220" t="inlineStr">
         <is>
-          <t>házgondnok (1971-1972), szemináriumi nevelő (1972-1978), nevelési- és hivatásügyi tanácsadó (1974-1982), lelkész (1980-1982), perjel, majd apát, a Szociális Intézmények vezetője (1981-2005), nyugállományban (2005-2017)</t>
+          <t>Professor at Fordham University, Hungarian assistant pastor</t>
         </is>
       </c>
       <c r="N220">
-        <v>1971</v>
+        <v>1969</v>
       </c>
       <c r="O220">
-        <v>2017</v>
+        <v>1991</v>
       </c>
       <c r="Q220" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=659</t>
+          <t>/persons_v2/view.php?id=24</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221">
         <v>1979</v>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>Makkó Lajos</t>
+          <t>Bali István</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
-          <t>Magyarországi Szent István templom, Hamilton, ON, Kanada</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Magyarországi Szent István templom</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K221" t="inlineStr">
+        <is>
+          <t>retired</t>
         </is>
       </c>
       <c r="N221">
-        <v>1971</v>
+        <v>1969</v>
       </c>
       <c r="O221">
-        <v>1992</v>
+        <v>1985</v>
       </c>
       <c r="Q221" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=689</t>
+          <t>/persons_v2/view.php?id=36</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222">
         <v>1979</v>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>Megyer Jenő, Msgr., dr.</t>
+          <t>Galambos Ferenc Iréneusz OSB, dr.</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
-          <t>Pontifical Seminary Josephinum, Colombus, OH</t>
-[...4 lines deleted...]
-          <t>Pontifical Seminary Josephinum</t>
+          <t>Oberschützen, Austria</t>
+        </is>
+      </c>
+      <c r="I222" t="inlineStr">
+        <is>
+          <t>Austria</t>
         </is>
       </c>
       <c r="K222" t="inlineStr">
         <is>
-          <t>morális tárgy tanára</t>
+          <t>religious education teacher and Hungarian pastor</t>
         </is>
       </c>
       <c r="N222">
-        <v>1971</v>
+        <v>1969</v>
       </c>
       <c r="O222">
-        <v>1992</v>
+        <v>1981</v>
       </c>
       <c r="Q222" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=724</t>
+          <t>/persons_v2/view.php?id=304</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223">
         <v>1979</v>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>Miskolczy Kálmán Sch.P., Dr.</t>
+          <t>Kugler János Gottfried OFM</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
-          <t>Cardinal Gibbons High School, Fort Lauderdale, FL, USA</t>
+          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J223" t="inlineStr">
         <is>
-          <t>Cardinal Gibbons High School</t>
+          <t>Saint Francis of Assisi Parish</t>
         </is>
       </c>
       <c r="K223" t="inlineStr">
         <is>
-          <t>tanár</t>
+          <t>confessor, gardener</t>
         </is>
       </c>
       <c r="N223">
-        <v>1971</v>
+        <v>1969</v>
       </c>
       <c r="O223">
-        <v>1981</v>
+        <v>1992</v>
       </c>
       <c r="Q223" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=752</t>
+          <t>/persons_v2/view.php?id=620</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224">
         <v>1979</v>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>Molnár István</t>
+          <t>Lenner Jenő Arkangyal OFM</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>Calgary, AB, Kanada</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
-          <t>Szent Erzsébet magyar templom, Calgary, AB, Kanada</t>
+          <t>Dewitt, MI, USA</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet magyar templom</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K224" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>caretaker, building manager, confessor</t>
         </is>
       </c>
       <c r="N224">
-        <v>1971</v>
+        <v>1969</v>
       </c>
       <c r="O224">
-        <v>1994</v>
+        <v>1989</v>
       </c>
       <c r="Q224" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=762</t>
+          <t>/persons_v2/view.php?id=649</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225">
         <v>1979</v>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>Nagy József</t>
+          <t>Mustos István Sch.P.</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
-          <t>Jászberény, Magyarország</t>
+          <t>Devon, PA, USA</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K225" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>teacher; principal until 1987</t>
         </is>
       </c>
       <c r="N225">
-        <v>1971</v>
+        <v>1969</v>
       </c>
       <c r="O225">
-        <v>1982</v>
+        <v>1987</v>
       </c>
       <c r="Q225" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=792</t>
+          <t>/persons_v2/view.php?id=779</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226">
         <v>1979</v>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>Bálint István József</t>
+          <t>Nagy György, Dr.</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>Bridgeport, CT, USA</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
-          <t>St. Ladislaus Church, South Norwalk, CT, USA</t>
+          <t>Lovászpatona, Hungary</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. Ladislaus Church</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="K226" t="inlineStr">
         <is>
-          <t>magyar lelkész, plébános, közben kisegít Fairfield, CT – Szent Imre</t>
-[...5 lines deleted...]
-        </is>
+          <t>assistant pastor</t>
+        </is>
+      </c>
+      <c r="N226">
+        <v>1969</v>
       </c>
       <c r="O226">
-        <v>2014</v>
+        <v>1989</v>
       </c>
       <c r="Q226" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=58</t>
+          <t>/persons_v2/view.php?id=789</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227">
         <v>1979</v>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>Fodor Miklós Sch.P</t>
+          <t>Pogány György, Dr.</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
-          <t>Devon, PA, USA</t>
+          <t>Nagyboldogasszony-templom, Irvington, NJ, USA</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J227" t="inlineStr">
+        <is>
+          <t>Nagyboldogasszony-templom</t>
+        </is>
+      </c>
       <c r="K227" t="inlineStr">
         <is>
-          <t>tanár</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N227">
-        <v>1972</v>
+        <v>1969</v>
       </c>
       <c r="O227">
-        <v>1980</v>
+        <v>1993</v>
       </c>
       <c r="Q227" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=278</t>
+          <t>/persons_v2/view.php?id=886</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228">
         <v>1979</v>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>Füz János Balázs O.Cist, apát</t>
+          <t>Skrapits János</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
-          <t>Spring Bank, WI, USA</t>
+          <t>Árpádházi Szent Erzsébet R. K. Egyházközség, Buffalo, NY, USA</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J228" t="inlineStr">
+        <is>
+          <t>Árpádházi Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K228" t="inlineStr">
         <is>
-          <t>perjel, közben 1972 – 1977 körül novíciusmester</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N228">
-        <v>1972</v>
+        <v>1969</v>
       </c>
       <c r="O228">
-        <v>1989</v>
+        <v>2000</v>
       </c>
       <c r="Q228" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=297</t>
+          <t>/persons_v2/view.php?id=1000</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229">
         <v>1979</v>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>Füzér István Julián OFM, dr</t>
+          <t>Somfai Béla SJ, Dr.</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
+          <t>Regis College / Toronto School of Theology, Toronto, ON, Canada</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="J229" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség</t>
+          <t>Regis College / Toronto School of Theology</t>
         </is>
       </c>
       <c r="K229" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Professor of Moral Theology and Medical Ethics, later Dean</t>
         </is>
       </c>
       <c r="N229">
-        <v>1972</v>
+        <v>1969</v>
       </c>
       <c r="O229">
-        <v>1984</v>
+        <v>1994</v>
       </c>
       <c r="Q229" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=298</t>
+          <t>/persons_v2/view.php?id=1007</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230">
         <v>1979</v>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>Kocsis József, Msgr.</t>
+          <t>Antal András</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
-          <t>Montréal, QC, Kanada</t>
+          <t>Szentháromság Plébánia, Fenyéd, Romania</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Romania</t>
+        </is>
+      </c>
+      <c r="J230" t="inlineStr">
+        <is>
+          <t>Szentháromság Plébánia</t>
         </is>
       </c>
       <c r="K230" t="inlineStr">
         <is>
-          <t>nyugállományban, kisegít a Magyarok Nagyasszonya templomban, később a jezsuita atyák hamiltoni Szent Erzsébet Otthonában betegállományban</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N230">
-        <v>1972</v>
+        <v>1970</v>
       </c>
       <c r="O230">
-        <v>1990</v>
+        <v>1981</v>
       </c>
       <c r="Q230" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=558</t>
+          <t>/persons_v2/view.php?id=11</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231">
         <v>1979</v>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>Lawrence C. Ferenc</t>
+          <t>Bobák János Iréneusz, dr.</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>Allentown, PA, USA</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
-          <t>Brockton, PA, USA</t>
+          <t>Brownsville, PA, USA</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K231" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N231">
-        <v>1972</v>
+        <v>1970</v>
       </c>
       <c r="O231">
-        <v>1984</v>
+        <v>1988</v>
       </c>
       <c r="Q231" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=636</t>
+          <t>/persons_v2/view.php?id=90</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232">
         <v>1979</v>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>Major Imre Márk (O.Cist), Dr.</t>
+          <t>Cser László SJ</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>St. James, NY, USA</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="K232" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="N232">
-        <v>1972</v>
+        <v>1970</v>
       </c>
       <c r="O232">
-        <v>1981</v>
+        <v>2003</v>
       </c>
       <c r="Q232" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=688</t>
+          <t>/persons_v2/view.php?id=153</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233">
         <v>1979</v>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>Nagy Ferenc SJ, Dr.</t>
+          <t>Gerendás Lajos</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
-          <t>Róma, Olaszország</t>
+          <t>Süttőr, Hungary</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
-          <t>Olaszország</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="K233" t="inlineStr">
         <is>
-          <t>a Vatikáni Rádió magyar munkatársa, lelkész</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N233">
-        <v>1972</v>
+        <v>1970</v>
       </c>
       <c r="O233">
-        <v>1980</v>
+        <v>1983</v>
       </c>
       <c r="Q233" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=788</t>
+          <t>/persons_v2/view.php?id=321</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234">
         <v>1979</v>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>Németh Béla Maurus OSB</t>
+          <t>Gombos Mihály SDB</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
-          <t>Priory School, Woodside, CA, USA</t>
+          <t>Edmonton, AB, Canada</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Priory School</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K234" t="inlineStr">
         <is>
-          <t>biológiai tanár, közben iskolabusz-vezető, valamint a bencés közösség, valamint az iskola gazdasági ügyeinek irányítója, gondnoka</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N234">
-        <v>1972</v>
+        <v>1970</v>
       </c>
       <c r="O234">
-        <v>2004</v>
+        <v>1981</v>
       </c>
       <c r="Q234" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=809</t>
+          <t>/persons_v2/view.php?id=330</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235">
         <v>1979</v>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>Bodnár Vince</t>
+          <t>Gullay Domonkos</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>Hartford, CT, USA</t>
-[...4 lines deleted...]
-          <t>nyugállományban</t>
+          <t>Vác</t>
+        </is>
+      </c>
+      <c r="H235" t="inlineStr">
+        <is>
+          <t>Vero Beach, FL, USA</t>
+        </is>
+      </c>
+      <c r="I235" t="inlineStr">
+        <is>
+          <t>USA</t>
         </is>
       </c>
       <c r="N235">
-        <v>1973</v>
+        <v>1970</v>
       </c>
       <c r="O235">
-        <v>1988</v>
+        <v>1981</v>
       </c>
       <c r="Q235" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=95</t>
+          <t>/persons_v2/view.php?id=341</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236">
         <v>1979</v>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>Csiszár István</t>
+          <t>Gyöngyös Márton OP</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
-          <t>Our Lady of the Assumption, Brantford, ON, Kanada</t>
+          <t>Austria</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Our Lady of the Assumption</t>
+          <t>Austria</t>
         </is>
       </c>
       <c r="K236" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>pastoral care and leading retreats</t>
         </is>
       </c>
       <c r="N236">
-        <v>1973</v>
-[...2 lines deleted...]
-        <v>1980</v>
+        <v>1970</v>
+      </c>
+      <c r="P236" t="inlineStr">
+        <is>
+          <t>currently</t>
+        </is>
       </c>
       <c r="Q236" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=161</t>
+          <t>/persons_v2/view.php?id=353</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237">
         <v>1979</v>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>Feigl Rudolf SJ</t>
+          <t>Horváth Ernő, Msgr.</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Chicago, IL, USA</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J237" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K237" t="inlineStr">
         <is>
-          <t>miniszter, pasztorális kisegítő, a ministránsok irányítója</t>
+          <t>retired, assistant pastor</t>
         </is>
       </c>
       <c r="N237">
-        <v>1973</v>
+        <v>1970</v>
       </c>
       <c r="O237">
-        <v>2004</v>
+        <v>1980</v>
       </c>
       <c r="Q237" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=263</t>
+          <t>/persons_v2/view.php?id=420</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238">
         <v>1979</v>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>Füzes József Zalán OFM</t>
+          <t>Horváth Tibor SJ, Dr.</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
+          <t>Regis College, Toronto, ON, Canada</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="J238" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Regis College</t>
         </is>
       </c>
       <c r="K238" t="inlineStr">
         <is>
-          <t>magyar lelkész</t>
+          <t>theology professor</t>
         </is>
       </c>
       <c r="N238">
-        <v>1973</v>
+        <v>1970</v>
       </c>
       <c r="O238">
-        <v>1982</v>
+        <v>1992</v>
       </c>
       <c r="Q238" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=299</t>
+          <t>/persons_v2/view.php?id=439</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239">
         <v>1979</v>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>Hoffmann Dezső Fábián (OFM)</t>
+          <t>Ibrányi Ferenc József, Msgr., dr</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (szlovák rendtartomány)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
-          <t>Miami, FL, USA</t>
+          <t>Providence, RI, USA</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K239" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>seminar instructor and lecturer at a women’s college in Wakefield, RI, USA, while also serving as an assistant pastor in the Hungarian church</t>
         </is>
       </c>
       <c r="N239">
-        <v>1973</v>
-[...4 lines deleted...]
-        </is>
+        <v>1970</v>
+      </c>
+      <c r="O239">
+        <v>1980</v>
       </c>
       <c r="Q239" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=404</t>
+          <t>/persons_v2/view.php?id=448</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240">
         <v>1979</v>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>Holba Róbert Kasszián O.Praem</t>
+          <t>Jaschkó Balázs SJ</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
-          <t>Paoli, IN, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="J240" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K240" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>assistant pastor, then parish priest, and local leader</t>
         </is>
       </c>
       <c r="N240">
-        <v>1973</v>
+        <v>1970</v>
       </c>
       <c r="O240">
-        <v>1980</v>
+        <v>2013</v>
       </c>
       <c r="Q240" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=408</t>
+          <t>/persons_v2/view.php?id=477</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241">
         <v>1979</v>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>Horváth András Ellák O.Praem</t>
+          <t>Jaszovszky József, Dr.</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
-          <t>Szent Mihály apátság, Orange, CA, USA</t>
+          <t>San Francisco, CA, USA</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J241" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K241" t="inlineStr">
         <is>
-          <t>latin, hittan, középkori történelem tanár, majd rendtársai egészségbiztosítási ügyeit intézte</t>
+          <t>pastor to Hungarians under the jurisdiction of the Archbishop of San Francisco, and senior pastor of St. Stephen’s Mission in Menlo Park</t>
         </is>
       </c>
       <c r="N241">
-        <v>1973</v>
+        <v>1970</v>
       </c>
       <c r="O241">
-        <v>2018</v>
+        <v>1984</v>
       </c>
       <c r="Q241" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=417</t>
+          <t>/persons_v2/view.php?id=479</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242">
         <v>1979</v>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>Klug Elemér</t>
+          <t>Kovách Balázs Pál</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
-          <t>Chicago, IL, USA</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
-          <t>St. Isaac Jogues Church, Niles, IL, USA</t>
+          <t>Braddock, PA, USA</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J242" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K242" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N242">
-        <v>1973</v>
+        <v>1970</v>
       </c>
       <c r="O242">
-        <v>1981</v>
+        <v>2001</v>
       </c>
       <c r="Q242" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=555</t>
+          <t>/persons_v2/view.php?id=577</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243">
         <v>1979</v>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>Korpics Tamás</t>
+          <t>Kögl János Szeverin OSB</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, USA</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
-          <t>Presentation of Our Lord Ukrainian Catholic Church, Lansdale, PA, USA</t>
+          <t>Nova Santa Rosa, Brazília</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Presentation of Our Lord Ukrainian Catholic Church</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K243" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>From 1970 to 1981, he served as seminary house director and chaplain, as well as a high school teacher; from 1971 to 1976, he was a high school principal and a member of the bishop’s council</t>
         </is>
       </c>
       <c r="N243">
-        <v>1973</v>
+        <v>1970</v>
       </c>
       <c r="O243">
-        <v>1983</v>
+        <v>1984</v>
       </c>
       <c r="Q243" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=568</t>
+          <t>/persons_v2/view.php?id=598</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244">
         <v>1979</v>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>Kovách Tibor Angelus OFMCap</t>
+          <t>Magyar József</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
-          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
+          <t>Akron, OH, USA</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
-          <t>Róma, Olaszország</t>
+          <t>St. George Catholic Church, Clinton, OH, USA</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
-          <t>Olaszország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J244" t="inlineStr">
+        <is>
+          <t>St. George Catholic Church</t>
         </is>
       </c>
       <c r="K244" t="inlineStr">
         <is>
-          <t>magyar főlelkész</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N244">
-        <v>1973</v>
+        <v>1970</v>
       </c>
       <c r="O244">
-        <v>1997</v>
+        <v>1991</v>
       </c>
       <c r="Q244" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=579</t>
+          <t>/persons_v2/view.php?id=682</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245">
         <v>1979</v>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>Kubinyi Gyula, Dr</t>
+          <t>Mihalik Imre Károly, Dr.</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
-          <t>Erie, PA, USA</t>
+          <t>Notre Dame szeminárium, New Orleans, LA, USA</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J245" t="inlineStr">
+        <is>
+          <t>Notre Dame szeminárium</t>
+        </is>
+      </c>
       <c r="K245" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>teacher</t>
         </is>
       </c>
       <c r="N245">
-        <v>1973</v>
+        <v>1970</v>
       </c>
       <c r="O245">
-        <v>2003</v>
+        <v>1995</v>
       </c>
       <c r="Q245" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=617</t>
+          <t>/persons_v2/view.php?id=742</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246">
         <v>1979</v>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>Kákonyi Imre Asztrik OFM, dr</t>
+          <t>Nemesszeghy Ervin SJ, Dr.</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
-          <t>Esztergom, Magyarország</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="J246" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K246" t="inlineStr">
         <is>
-          <t>teológiai tanár a rend teológiai főiskoláján, festőművész</t>
+          <t>novice master</t>
         </is>
       </c>
       <c r="N246">
-        <v>1973</v>
+        <v>1970</v>
       </c>
       <c r="O246">
-        <v>1990</v>
+        <v>1986</v>
       </c>
       <c r="Q246" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=509</t>
+          <t>/persons_v2/view.php?id=804</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247">
         <v>1979</v>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>Máté József SJ</t>
+          <t>Pfemeter János Arnold OCSO</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>Oka, QC, Canada</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>plébános, a Katolikus Férfitársulat vezetője, a Kanadai Magyarok Szövetségének társelnöke</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="N247">
-        <v>1973</v>
+        <v>1970</v>
       </c>
       <c r="O247">
-        <v>2007</v>
+        <v>1995</v>
       </c>
       <c r="Q247" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=716</t>
+          <t>/persons_v2/view.php?id=875</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248">
         <v>1979</v>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>Pajtás György József Bertalan SA</t>
+          <t>Róna Gábor SJ</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
-          <t>Atonementi Testvérek (Congregatio Religiosorum)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
-          <t>Lorain, OH, USA</t>
+          <t>Portoviejo, Ecuador</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ecuador</t>
         </is>
       </c>
       <c r="K248" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>Residence Hall Chaplain, Religious Education Teacher</t>
         </is>
       </c>
       <c r="N248">
-        <v>1973</v>
+        <v>1970</v>
       </c>
       <c r="O248">
-        <v>1980</v>
+        <v>1982</v>
       </c>
       <c r="Q248" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=847</t>
+          <t>/persons_v2/view.php?id=948</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249">
         <v>1979</v>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>Bobák Sándor Cirill, dr.</t>
+          <t>Éles Ferenc</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
-          <t>Miskolc</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
-          <t>Istenszülő tisztelete templom, Burton, OH, USA</t>
+          <t>New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J249" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K249" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest, currently serving in Perth Amboy, NJ</t>
         </is>
       </c>
       <c r="N249">
-        <v>1974</v>
+        <v>1970</v>
       </c>
       <c r="O249">
-        <v>1987</v>
+        <v>1994</v>
       </c>
       <c r="Q249" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=91</t>
+          <t>/persons_v2/view.php?id=247</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250">
         <v>1979</v>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>Csaba László Albert Szilván OFM, Dr.</t>
+          <t>Bálint István József</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
-          <t>Izrael</t>
+          <t>St. Ladislaus Church, South Norwalk, CT, USA</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
-          <t>Izrael</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J250" t="inlineStr">
+        <is>
+          <t>St. Ladislaus Church</t>
         </is>
       </c>
       <c r="K250" t="inlineStr">
         <is>
-          <t>misszionárius, a keleti nyelvek szakértője, emmauszi kolostor főnöke</t>
+          <t>Hungarian pastor and parish priest, currently assisting at St. Imre in Fairfield, CT</t>
         </is>
       </c>
       <c r="N250">
-        <v>1974</v>
+        <v>1971</v>
       </c>
       <c r="O250">
-        <v>1984</v>
+        <v>2014</v>
       </c>
       <c r="Q250" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=137</t>
+          <t>/persons_v2/view.php?id=58</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251">
         <v>1979</v>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>Csorba László Domonkos OFM</t>
+          <t>Demkovich John, Msgr</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Paterson, NJ, USA</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
+          <t>Mária mennybemenetele, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J251" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>Mária mennybemenetele</t>
         </is>
       </c>
       <c r="K251" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest; from June 24, 2007, to December 2, 2007, in Passaic, NJ – St. Stephen’s Hungarian Church – administrator</t>
         </is>
       </c>
       <c r="N251">
-        <v>1974</v>
+        <v>1971</v>
       </c>
       <c r="O251">
-        <v>1982</v>
+        <v>2011</v>
       </c>
       <c r="Q251" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=166</t>
+          <t>/persons_v2/view.php?id=190</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252">
         <v>1979</v>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>Eördögh András SJ</t>
+          <t>Gyimesi Gyula</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Kanada</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="I252" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K252" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>After retiring, he devoted himself to literary work and served as an assistant pastor.</t>
         </is>
       </c>
       <c r="N252">
-        <v>1974</v>
+        <v>1971</v>
       </c>
       <c r="O252">
-        <v>1982</v>
+        <v>1995</v>
       </c>
       <c r="Q252" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=240</t>
+          <t>/persons_v2/view.php?id=352</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253">
         <v>1979</v>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>Hegyi Márton SJ</t>
+          <t>Linka Ernő Ödön OSB, apát</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
-          <t>Fordhan Egyetem, New York, NY, USA</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I253" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="J253" t="inlineStr">
         <is>
-          <t>Fordhan Egyetem</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K253" t="inlineStr">
         <is>
-          <t>biológia professzor, 2003-tól nyugállományban, de tanít. Közben kisegítő lelkész Passaic, NJ, USA, ill. Yorkers, NJ, USA</t>
+          <t>residence director (1971–1972), seminary instructor (1972–1978), educational and vocational counselor (1974–1982), pastor (1980–1982), prior, then abbot, head of Social Institutions (1981–2005), retired (2005–2017)</t>
         </is>
       </c>
       <c r="N253">
-        <v>1974</v>
+        <v>1971</v>
       </c>
       <c r="O253">
-        <v>2008</v>
+        <v>2017</v>
       </c>
       <c r="Q253" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=378</t>
+          <t>/persons_v2/view.php?id=659</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254">
         <v>1979</v>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>Kassovic Kálmán</t>
+          <t>Makkó Lajos</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
-          <t>Peoria, IL, USA</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
-          <t>St. Joseph's Nursing Home, Lac du Flambeau, WI, USA</t>
+          <t>Magyarországi Szent István templom, Hamilton, ON, Canada</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="J254" t="inlineStr">
         <is>
-          <t>St. Joseph's Nursing Home</t>
-[...4 lines deleted...]
-          <t>nyugállományban</t>
+          <t>Magyarországi Szent István templom</t>
         </is>
       </c>
       <c r="N254">
-        <v>1974</v>
+        <v>1971</v>
       </c>
       <c r="O254">
-        <v>1981</v>
+        <v>1992</v>
       </c>
       <c r="Q254" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=504</t>
+          <t>/persons_v2/view.php?id=689</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255">
         <v>1979</v>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>Kelemen Kálmán Konrád OFM</t>
+          <t>Megyer Jenő, Msgr., dr.</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
-          <t>Farrell, OH, USA</t>
-[...4 lines deleted...]
-          <t>USA</t>
+          <t>Pontifical Seminary Josephinum, Colombus, OH</t>
+        </is>
+      </c>
+      <c r="J255" t="inlineStr">
+        <is>
+          <t>Pontifical Seminary Josephinum</t>
         </is>
       </c>
       <c r="K255" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>teacher of ethics</t>
         </is>
       </c>
       <c r="N255">
-        <v>1974</v>
+        <v>1971</v>
       </c>
       <c r="O255">
-        <v>1983</v>
+        <v>1992</v>
       </c>
       <c r="Q255" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=515</t>
+          <t>/persons_v2/view.php?id=724</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256">
         <v>1979</v>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>Kish Gábor SJ</t>
+          <t>Miskolczy Kálmán Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
-          <t>Yonkers, NY, USA</t>
+          <t>Cardinal Gibbons High School, Fort Lauderdale, FL, USA</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J256" t="inlineStr">
+        <is>
+          <t>Cardinal Gibbons High School</t>
+        </is>
+      </c>
       <c r="K256" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>teacher</t>
         </is>
       </c>
       <c r="N256">
-        <v>1974</v>
+        <v>1971</v>
       </c>
       <c r="O256">
-        <v>1993</v>
+        <v>1981</v>
       </c>
       <c r="Q256" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=535</t>
+          <t>/persons_v2/view.php?id=752</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257">
         <v>1979</v>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>Kázmér Tamás</t>
+          <t>Molnár István</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
-          <t>Trenton, NJ, USA</t>
+          <t>Calgary, AB, Canada</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
-          <t>Philipsburg, NJ, USA</t>
+          <t>Szent Erzsébet magyar templom, Calgary, AB, Canada</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="J257" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet magyar templom</t>
         </is>
       </c>
       <c r="K257" t="inlineStr">
         <is>
-          <t>kisegítő lelkész</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N257">
-        <v>1974</v>
+        <v>1971</v>
       </c>
       <c r="O257">
-        <v>1985</v>
+        <v>1994</v>
       </c>
       <c r="Q257" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=512</t>
+          <t>/persons_v2/view.php?id=762</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258">
         <v>1979</v>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>Magyar József, Dr.</t>
+          <t>Nagy József</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Szeged-Csanád (formerly: Csanád)</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+          <t>Jászberény, Hungary</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
-          <t>Brazília</t>
-[...4 lines deleted...]
-          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="K258" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>retired</t>
         </is>
       </c>
       <c r="N258">
-        <v>1974</v>
+        <v>1971</v>
       </c>
       <c r="O258">
-        <v>1988</v>
+        <v>1982</v>
       </c>
       <c r="Q258" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=683</t>
+          <t>/persons_v2/view.php?id=792</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259">
         <v>1979</v>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>Mihályi Imre Gilbert O.Praem</t>
+          <t>Skerl Alphonse</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Chicago, IL, USA</t>
+          <t>Szentháromság R. K. Egyházközség, East Chicago, IN, USA</t>
         </is>
       </c>
       <c r="I259" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J259" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K259" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest; he also serves at St. Imre Church in Gary, IN, USA.</t>
         </is>
       </c>
       <c r="N259">
-        <v>1974</v>
+        <v>1971</v>
       </c>
       <c r="O259">
-        <v>1991</v>
+        <v>2016</v>
       </c>
       <c r="Q259" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=745</t>
+          <t>/persons_v2/view.php?id=998</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260">
         <v>1979</v>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
+          <t>Fodor Miklós Sch.P</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
-          <t>University of St. Michael’s College, Toronto, ON, Kanada</t>
+          <t>Devon, PA, USA</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>University of St. Michael’s College</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K260" t="inlineStr">
         <is>
-          <t>a teológia professzora</t>
+          <t>teacher</t>
         </is>
       </c>
       <c r="N260">
-        <v>1974</v>
+        <v>1972</v>
       </c>
       <c r="O260">
-        <v>1984</v>
+        <v>1980</v>
       </c>
       <c r="Q260" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=746</t>
+          <t>/persons_v2/view.php?id=278</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261">
         <v>1979</v>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>Molnár Miklós SJ</t>
+          <t>Füz János Balázs O.Cist, apát</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
-          <t>London, ON, Kanada</t>
+          <t>Spring Bank, WI, USA</t>
         </is>
       </c>
       <c r="I261" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K261" t="inlineStr">
         <is>
-          <t>a magyar közösség adminisztrátora</t>
+          <t>hyphen, while serving as novice master from around 1972 to 1977</t>
         </is>
       </c>
       <c r="N261">
-        <v>1974</v>
+        <v>1972</v>
       </c>
       <c r="O261">
-        <v>1990</v>
+        <v>1989</v>
       </c>
       <c r="Q261" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=767</t>
+          <t>/persons_v2/view.php?id=297</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262">
         <v>1979</v>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>Nagy Béla, Dr.</t>
+          <t>Füzér István Julián OFM, dr</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
-          <t>Vecsés, Magyarország</t>
+          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
         </is>
       </c>
       <c r="I262" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J262" t="inlineStr">
+        <is>
+          <t>Nagyboldogasszony R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K262" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N262">
-        <v>1974</v>
+        <v>1972</v>
       </c>
       <c r="O262">
-        <v>1986</v>
+        <v>1984</v>
       </c>
       <c r="Q262" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=785</t>
+          <t>/persons_v2/view.php?id=298</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263">
         <v>1979</v>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>Nagy Menyhért Mojzes O.Cist, Dr.</t>
+          <t>Kocsis József, Msgr.</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
-          <t>University of Dallas, Dallas, TX, USA</t>
+          <t>Montréal, QC, Canada</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>University of Dallas</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K263" t="inlineStr">
         <is>
-          <t>egyetemi tanár (francia nyelv)</t>
+          <t>Retired, he served as an assistant at the Church of Our Lady of Hungary; later, while on sick leave, he worked at the Jesuit Fathers’ St. Elizabeth Home in Hamilton</t>
         </is>
       </c>
       <c r="N263">
-        <v>1974</v>
+        <v>1972</v>
       </c>
       <c r="O263">
-        <v>1996</v>
+        <v>1990</v>
       </c>
       <c r="Q263" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=797</t>
+          <t>/persons_v2/view.php?id=558</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264">
         <v>1979</v>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>Novák Ervin Emilián (O.Cist)</t>
+          <t>Lawrence C. Ferenc</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Allentown, PA, USA</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
+          <t>Brockton, PA, USA</t>
         </is>
       </c>
       <c r="I264" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J264" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K264" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N264">
-        <v>1974</v>
-[...4 lines deleted...]
-        </is>
+        <v>1972</v>
+      </c>
+      <c r="O264">
+        <v>1984</v>
       </c>
       <c r="Q264" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=823</t>
+          <t>/persons_v2/view.php?id=636</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265">
         <v>1979</v>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>Őrsy László SJ, Dr.</t>
+          <t>Major Imre Márk (O.Cist), Dr.</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
-          <t>Georgetown Egyetem, Washington DC, USA</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I265" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J265" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K265" t="inlineStr">
         <is>
-          <t>kánonjog professzor</t>
+          <t>High school teacher, while living in Grand Prairie, TX, USA – seminary pastor, 1972–1976, Plano, TX, USA – university professor</t>
         </is>
       </c>
       <c r="N265">
-        <v>1974</v>
+        <v>1972</v>
       </c>
       <c r="O265">
-        <v>1993</v>
+        <v>1981</v>
       </c>
       <c r="Q265" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=844</t>
+          <t>/persons_v2/view.php?id=688</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266">
         <v>1979</v>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>Benkő Antal SJ</t>
+          <t>Nagy Ferenc SJ, Dr.</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
-          <t>Klagenfurt, Ausztria</t>
+          <t>Róma, Italy</t>
         </is>
       </c>
       <c r="I266" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>Italy</t>
         </is>
       </c>
       <c r="K266" t="inlineStr">
         <is>
-          <t>Szolgálat c. folyóirat szerkesztője, rendház gazdasági felelőse</t>
+          <t>a Hungarian staff member at Vatican Radio, a pastor</t>
         </is>
       </c>
       <c r="N266">
-        <v>1975</v>
+        <v>1972</v>
       </c>
       <c r="O266">
-        <v>1986</v>
+        <v>1980</v>
       </c>
       <c r="Q266" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=67</t>
+          <t>/persons_v2/view.php?id=788</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267">
         <v>1979</v>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>Csókay Károly SJ</t>
+          <t>Németh Béla Maurus OSB</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
-          <t>Montréal, QC, Kanada</t>
+          <t>Priory School, Woodside, CA, USA</t>
         </is>
       </c>
       <c r="I267" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J267" t="inlineStr">
+        <is>
+          <t>Priory School</t>
         </is>
       </c>
       <c r="K267" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>biology teacher, school bus driver, and manager and caretaker of the Benedictine community and the school’s financial affairs</t>
         </is>
       </c>
       <c r="N267">
-        <v>1975</v>
+        <v>1972</v>
       </c>
       <c r="O267">
-        <v>1981</v>
+        <v>2004</v>
       </c>
       <c r="Q267" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=171</t>
+          <t>/persons_v2/view.php?id=809</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268">
         <v>1979</v>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>Deák Ferenc SJ</t>
+          <t>Sipos D. József</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Fort Wayne – South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
-          <t>Montréal, QC, Kanada</t>
+          <t>Highland, IN, USA</t>
         </is>
       </c>
       <c r="I268" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K268" t="inlineStr">
         <is>
-          <t>magyar lelkész (1979–1985 és 1993–2007 között plébános, közben lelkész)</t>
+          <t>retired</t>
         </is>
       </c>
       <c r="N268">
-        <v>1975</v>
+        <v>1972</v>
       </c>
       <c r="O268">
-        <v>2007</v>
+        <v>1983</v>
       </c>
       <c r="Q268" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=181</t>
+          <t>/persons_v2/view.php?id=991</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269">
         <v>1979</v>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>Farkasfalvy Miklós Dénes O.Cist, Dr., apát</t>
+          <t>Bodnár Vince</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
-[...14 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Hartford, CT, USA</t>
         </is>
       </c>
       <c r="K269" t="inlineStr">
         <is>
-          <t>gimnáziumi igazgató</t>
+          <t>retired</t>
         </is>
       </c>
       <c r="N269">
-        <v>1975</v>
+        <v>1973</v>
       </c>
       <c r="O269">
-        <v>1981</v>
+        <v>1988</v>
       </c>
       <c r="Q269" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=252</t>
+          <t>/persons_v2/view.php?id=95</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270">
         <v>1979</v>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>Giriny János</t>
+          <t>Csiszár István</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Kanada</t>
+          <t>Our Lady of the Assumption, Brantford, ON, Canada</t>
         </is>
       </c>
       <c r="I270" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="J270" t="inlineStr">
+        <is>
+          <t>Our Lady of the Assumption</t>
         </is>
       </c>
       <c r="K270" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N270">
-        <v>1975</v>
+        <v>1973</v>
       </c>
       <c r="O270">
-        <v>1985</v>
+        <v>1980</v>
       </c>
       <c r="Q270" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=328</t>
+          <t>/persons_v2/view.php?id=161</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271">
         <v>1979</v>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>Horváth Lajos, Msgr.</t>
+          <t>Feigl Rudolf SJ</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
-          <t>Győr, Magyarország</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada</t>
         </is>
       </c>
       <c r="I271" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="J271" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K271" t="inlineStr">
         <is>
-          <t>székesegyházi kanonok</t>
+          <t>minister, pastoral assistant, director of altar servers</t>
         </is>
       </c>
       <c r="N271">
-        <v>1975</v>
+        <v>1973</v>
       </c>
       <c r="O271">
-        <v>1980</v>
+        <v>2004</v>
       </c>
       <c r="Q271" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=429</t>
+          <t>/persons_v2/view.php?id=263</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272">
         <v>1979</v>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>Kada Lajos, Thibica-i címzetes érsek</t>
+          <t>Füzes József Zalán OFM</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
-          <t>Apostoli nunciatúra, San José, Costa Rica</t>
+          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
         </is>
       </c>
       <c r="I272" t="inlineStr">
         <is>
-          <t>Costa Rica</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J272" t="inlineStr">
         <is>
-          <t>Apostoli nunciatúra</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K272" t="inlineStr">
         <is>
-          <t>apostoli nuncius</t>
+          <t>Hungarian pastor</t>
         </is>
       </c>
       <c r="N272">
-        <v>1975</v>
+        <v>1973</v>
       </c>
       <c r="O272">
-        <v>1984</v>
+        <v>1982</v>
       </c>
       <c r="Q272" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=880</t>
+          <t>/persons_v2/view.php?id=299</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273">
         <v>1979</v>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>Kiss Máté János OFM</t>
+          <t>Hoffmann Dezső Fábián (OFM)</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (szlovák rendtartomány)</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
-          <t>Flint, MI, USA</t>
+          <t>Miami, FL, USA</t>
         </is>
       </c>
       <c r="I273" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K273" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>retired</t>
         </is>
       </c>
       <c r="N273">
-        <v>1975</v>
+        <v>1973</v>
       </c>
       <c r="O273">
-        <v>1995</v>
+        <v>1985</v>
       </c>
       <c r="Q273" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=549</t>
+          <t>/persons_v2/view.php?id=404</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274">
         <v>1979</v>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>Nyika Béla, Dr.</t>
+          <t>Holba Róbert Kasszián O.Praem</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
+          <t>Paoli, IN, USA</t>
         </is>
       </c>
       <c r="I274" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K274" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N274">
-        <v>1975</v>
+        <v>1973</v>
       </c>
       <c r="O274">
-        <v>1981</v>
+        <v>1980</v>
       </c>
       <c r="Q274" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=827</t>
+          <t>/persons_v2/view.php?id=408</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275">
         <v>1979</v>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>Orbán Miklós SJ</t>
+          <t>Horváth András Ellák O.Praem</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Szent Mihály apátság, Orange, CA, USA</t>
         </is>
       </c>
       <c r="I275" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J275" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Szent Mihály apátság</t>
         </is>
       </c>
       <c r="K275" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>He taught Latin, religion, and medieval history, and later handled health insurance matters for his fellow monks</t>
         </is>
       </c>
       <c r="N275">
-        <v>1975</v>
+        <v>1973</v>
       </c>
       <c r="O275">
-        <v>1999</v>
+        <v>2018</v>
       </c>
       <c r="Q275" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=836</t>
+          <t>/persons_v2/view.php?id=417</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276">
         <v>1979</v>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>Perjés Antal Patrik OCD</t>
+          <t>Klug Elemér</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>Chicago, IL, USA</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
-          <t>Napa, CA, USA</t>
+          <t>St. Isaac Jogues Church, Niles, IL, USA</t>
         </is>
       </c>
       <c r="I276" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J276" t="inlineStr">
+        <is>
+          <t>St. Isaac Jogues Church</t>
+        </is>
+      </c>
       <c r="K276" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N276">
-        <v>1975</v>
+        <v>1973</v>
       </c>
       <c r="O276">
-        <v>1993</v>
+        <v>1981</v>
       </c>
       <c r="Q276" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=865</t>
+          <t>/persons_v2/view.php?id=555</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277">
         <v>1979</v>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>Bartos G. József</t>
+          <t>Korpics Tamás</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
-          <t>Georgetown, CA, USA</t>
+          <t>Presentation of Our Lord Ukrainian Catholic Church, Lansdale, PA, USA</t>
         </is>
       </c>
       <c r="I277" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J277" t="inlineStr">
+        <is>
+          <t>Presentation of Our Lord Ukrainian Catholic Church</t>
+        </is>
+      </c>
+      <c r="K277" t="inlineStr">
+        <is>
+          <t>parish priest</t>
+        </is>
+      </c>
       <c r="N277">
-        <v>1976</v>
+        <v>1973</v>
       </c>
       <c r="O277">
-        <v>1985</v>
+        <v>1983</v>
       </c>
       <c r="Q277" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=52</t>
+          <t>/persons_v2/view.php?id=568</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278">
         <v>1979</v>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>Barát Ferenc Benignusz OSB</t>
+          <t>Kovách Tibor Angelus OFMCap</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
         </is>
       </c>
       <c r="H278" t="inlineStr">
         <is>
-          <t>Szent Anzelm perjelség, Woodside, CA, USA</t>
+          <t>Róma, Italy</t>
         </is>
       </c>
       <c r="I278" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Anzelm perjelség</t>
+          <t>Italy</t>
+        </is>
+      </c>
+      <c r="K278" t="inlineStr">
+        <is>
+          <t>Hungarian senior pastor</t>
         </is>
       </c>
       <c r="N278">
-        <v>1976</v>
+        <v>1973</v>
       </c>
       <c r="O278">
-        <v>1990</v>
+        <v>1997</v>
       </c>
       <c r="Q278" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=43</t>
+          <t>/persons_v2/view.php?id=579</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279">
         <v>1979</v>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>Bodnár István Konstantin</t>
+          <t>Kubinyi Gyula, Dr</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
-          <t>Windsor, ON, Kanada</t>
+          <t>Erie, PA, USA</t>
         </is>
       </c>
       <c r="I279" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K279" t="inlineStr">
         <is>
-          <t>parókus, archipresbiter, valamint a magyar görög katolikus egyházközségek általános helynöke</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N279">
-        <v>1976</v>
+        <v>1973</v>
       </c>
       <c r="O279">
-        <v>1986</v>
+        <v>2003</v>
       </c>
       <c r="Q279" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=94</t>
+          <t>/persons_v2/view.php?id=617</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280">
         <v>1979</v>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>Bolváry Pál (OSPPE)</t>
+          <t>Kákonyi Imre Asztrik OFM, dr</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
-          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
-          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA</t>
+          <t>Esztergom, Hungary</t>
         </is>
       </c>
       <c r="I280" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Anna R. K. Egyházközség</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="K280" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>theology professor at the order’s theological college, painter</t>
         </is>
       </c>
       <c r="N280">
-        <v>1976</v>
+        <v>1973</v>
       </c>
       <c r="O280">
-        <v>1993</v>
+        <v>1990</v>
       </c>
       <c r="Q280" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=100</t>
+          <t>/persons_v2/view.php?id=509</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281">
         <v>1979</v>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>Dolinay Tamás, püspök, dr.</t>
+          <t>Máté József SJ</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H281" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>Toronto, ON, Canada</t>
         </is>
       </c>
       <c r="I281" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K281" t="inlineStr">
         <is>
-          <t>segédpüspök</t>
+          <t>parish priest, leader of the Catholic Men’s Association, co-chair of the Federation of Hungarians in Canada</t>
         </is>
       </c>
       <c r="N281">
-        <v>1976</v>
+        <v>1973</v>
       </c>
       <c r="O281">
-        <v>1981</v>
+        <v>2007</v>
       </c>
       <c r="Q281" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=210</t>
+          <t>/persons_v2/view.php?id=716</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282">
         <v>1979</v>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>Domán Imre COr</t>
+          <t>Pajtás György József Bertalan SA</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Atonementi Testvérek (Congregatio Religiosorum)</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
         <is>
-          <t>Monterey, CA, USA</t>
+          <t>Lorain, OH, USA</t>
         </is>
       </c>
       <c r="I282" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="K282" t="inlineStr">
+        <is>
+          <t>parish priest</t>
+        </is>
+      </c>
       <c r="N282">
-        <v>1976</v>
+        <v>1973</v>
       </c>
       <c r="O282">
-        <v>1985</v>
+        <v>1980</v>
       </c>
       <c r="Q282" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=211</t>
+          <t>/persons_v2/view.php?id=847</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283">
         <v>1979</v>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>Eördögh István, dr</t>
+          <t>Rokonai József</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
-          <t>Pontificia Università Gregoriana, Róma, Olaszország</t>
+          <t>Papi Otthon, Székesfehérvár, Hungary</t>
         </is>
       </c>
       <c r="I283" t="inlineStr">
         <is>
-          <t>Olaszország</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="J283" t="inlineStr">
         <is>
-          <t>Pontificia Università Gregoriana</t>
+          <t>Papi Otthon</t>
         </is>
       </c>
       <c r="K283" t="inlineStr">
         <is>
-          <t>postgraduális tanulmányok végzése</t>
+          <t>retired, but currently teaches Japanese</t>
         </is>
       </c>
       <c r="N283">
-        <v>1976</v>
+        <v>1973</v>
       </c>
       <c r="O283">
-        <v>1980</v>
+        <v>1991</v>
       </c>
       <c r="Q283" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=242</t>
+          <t>/persons_v2/view.php?id=940</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284">
         <v>1979</v>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t>Hitter József SJ</t>
+          <t>Schwáb András SJ</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Kanada</t>
+          <t>Rio de Janiero, Brazília</t>
         </is>
       </c>
       <c r="I284" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K284" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>professor of philosophy, spiritual director³</t>
         </is>
       </c>
       <c r="N284">
-        <v>1976</v>
+        <v>1973</v>
       </c>
       <c r="O284">
         <v>1984</v>
       </c>
       <c r="Q284" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=396</t>
+          <t>/persons_v2/view.php?id=977</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285">
         <v>1979</v>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>Horváth Lajos, Msgr.</t>
+          <t>Bobák Sándor Cirill, dr.</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Miskolc</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
-          <t>Győr, Magyarország</t>
+          <t>Istenszülő tisztelete templom, Burton, OH, USA</t>
         </is>
       </c>
       <c r="I285" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J285" t="inlineStr">
+        <is>
+          <t>Istenszülő tisztelete templom</t>
         </is>
       </c>
       <c r="K285" t="inlineStr">
         <is>
-          <t>Mosoni főesperes</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N285">
-        <v>1976</v>
+        <v>1974</v>
       </c>
       <c r="O285">
-        <v>1980</v>
+        <v>1987</v>
       </c>
       <c r="Q285" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=429</t>
+          <t>/persons_v2/view.php?id=91</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286">
         <v>1979</v>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>Huszti Mihály</t>
+          <t>Csaba László Albert Szilván OFM, Dr.</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
-          <t>Szent Miklós templom, Lorain, OH, USA</t>
+          <t>Izrael</t>
         </is>
       </c>
       <c r="I286" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Miklós templom</t>
+          <t>Izrael</t>
         </is>
       </c>
       <c r="K286" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>missionary, expert in Eastern languages, abbot of the Emmaus Monastery</t>
         </is>
       </c>
       <c r="N286">
-        <v>1976</v>
+        <v>1974</v>
       </c>
       <c r="O286">
-        <v>1983</v>
+        <v>1984</v>
       </c>
       <c r="Q286" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=446</t>
+          <t>/persons_v2/view.php?id=137</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287">
         <v>1979</v>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>Kopcsa András József</t>
+          <t>Csorba László Domonkos OFM</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
-          <t>St. Louis Besancon, New Heven, CT, USA</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I287" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J287" t="inlineStr">
         <is>
-          <t>St. Louis Besancon</t>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K287" t="inlineStr">
         <is>
-          <t>segédlelkész, majd 1978-tól plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N287">
-        <v>1976</v>
+        <v>1974</v>
       </c>
       <c r="O287">
-        <v>1986</v>
+        <v>1982</v>
       </c>
       <c r="Q287" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=563</t>
+          <t>/persons_v2/view.php?id=166</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288">
         <v>1979</v>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>Krafcsik András János C.Ss.R., dr</t>
+          <t>Eördögh András SJ</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
-          <t>Szent Mária bizánci katolikus templom, Wilkes-Barre, PA, USA</t>
+          <t>Hamilton, ON, Canada</t>
         </is>
       </c>
       <c r="I288" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Mária bizánci katolikus templom</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K288" t="inlineStr">
         <is>
-          <t>plébánoshelyettes</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N288">
-        <v>1976</v>
+        <v>1974</v>
       </c>
       <c r="O288">
-        <v>1984</v>
+        <v>1982</v>
       </c>
       <c r="Q288" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=607</t>
+          <t>/persons_v2/view.php?id=240</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289">
         <v>1979</v>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>Kékessy Imre István SJ, dr</t>
+          <t>Hegyi Márton SJ</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H289" t="inlineStr">
         <is>
-          <t>Tunja, Kolumbia</t>
+          <t>Fordhan Egyetem, New York, NY, USA</t>
         </is>
       </c>
       <c r="I289" t="inlineStr">
         <is>
-          <t>Kolumbia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J289" t="inlineStr">
+        <is>
+          <t>Fordhan Egyetem</t>
         </is>
       </c>
       <c r="K289" t="inlineStr">
         <is>
-          <t>klarisszák gyóntatója, idősotthoni lelkész</t>
+          <t>Professor of biology; retired since 2003, but still teaches. Currently serving as an assistant pastor in Passaic, NJ, and Yorkers, NJ</t>
         </is>
       </c>
       <c r="N289">
-        <v>1976</v>
+        <v>1974</v>
       </c>
       <c r="O289">
-        <v>1980</v>
+        <v>2008</v>
       </c>
       <c r="Q289" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=529</t>
+          <t>/persons_v2/view.php?id=378</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290">
         <v>1979</v>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>Magyar Gyula Szervác OSB</t>
+          <t>Kassovic Kálmán</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Peoria, IL, USA</t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
-          <t>Nova Santa Rosa, Brazília</t>
+          <t>St. Joseph's Nursing Home, Lac du Flambeau, WI, USA</t>
         </is>
       </c>
       <c r="I290" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J290" t="inlineStr">
+        <is>
+          <t>St. Joseph's Nursing Home</t>
         </is>
       </c>
       <c r="K290" t="inlineStr">
         <is>
-          <t>házgondnok és gazdasági vezető</t>
+          <t>retired</t>
         </is>
       </c>
       <c r="N290">
-        <v>1976</v>
+        <v>1974</v>
       </c>
       <c r="O290">
-        <v>1983</v>
+        <v>1981</v>
       </c>
       <c r="Q290" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=681</t>
+          <t>/persons_v2/view.php?id=504</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291">
         <v>1979</v>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>Pier György Márk Piusz OFM</t>
+          <t>Kelemen Kálmán Konrád OFM</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
-          <t>Flemington, NJ, USA</t>
+          <t>Farrell, OH, USA</t>
         </is>
       </c>
       <c r="I291" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="K291" t="inlineStr">
+        <is>
+          <t>parish priest</t>
+        </is>
+      </c>
       <c r="N291">
-        <v>1976</v>
+        <v>1974</v>
       </c>
       <c r="O291">
-        <v>1980</v>
+        <v>1983</v>
       </c>
       <c r="Q291" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=876</t>
+          <t>/persons_v2/view.php?id=515</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292">
         <v>1979</v>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>Balássy Géza</t>
+          <t>Kish Gábor SJ</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>állandó diakónus</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
-          <t>Jézus Szíve R. K. Egyházközség, Akron, OH, USA</t>
+          <t>Yonkers, NY, USA</t>
         </is>
       </c>
       <c r="I292" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J292" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K292" t="inlineStr">
         <is>
-          <t>plébániavezető adminisztrátor</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N292">
-        <v>1977</v>
+        <v>1974</v>
       </c>
       <c r="O292">
-        <v>1986</v>
+        <v>1993</v>
       </c>
       <c r="Q292" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=33</t>
+          <t>/persons_v2/view.php?id=535</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293">
         <v>1979</v>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t>Balássy Géza</t>
+          <t>Kázmér Tamás</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>állandó diakónus</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Philipsburg, NJ, USA</t>
         </is>
       </c>
       <c r="I293" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J293" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K293" t="inlineStr">
         <is>
-          <t>diakónus</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N293">
-        <v>1977</v>
+        <v>1974</v>
       </c>
       <c r="O293">
-        <v>1980</v>
+        <v>1985</v>
       </c>
       <c r="Q293" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=33</t>
+          <t>/persons_v2/view.php?id=512</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294">
         <v>1979</v>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>Bendik István Sch.P</t>
+          <t>Magyar József, Dr.</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
-          <t>Fort Lauderdale, FL, USA</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I294" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="J294" t="inlineStr">
+        <is>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K294" t="inlineStr">
         <is>
-          <t>tanár</t>
+          <t>retired</t>
         </is>
       </c>
       <c r="N294">
-        <v>1977</v>
+        <v>1974</v>
       </c>
       <c r="O294">
-        <v>1980</v>
+        <v>1988</v>
       </c>
       <c r="Q294" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=66</t>
+          <t>/persons_v2/view.php?id=683</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295">
         <v>1979</v>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t>Benedek János Hilárion</t>
+          <t>Mihályi Imre Gilbert O.Praem</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G295" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H295" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Szent István R. K. Egyházközség, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I295" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J295" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K295" t="inlineStr">
+        <is>
+          <t>parish priest</t>
+        </is>
+      </c>
       <c r="N295">
-        <v>1977</v>
+        <v>1974</v>
       </c>
       <c r="O295">
-        <v>1981</v>
+        <v>1991</v>
       </c>
       <c r="Q295" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=68</t>
+          <t>/persons_v2/view.php?id=745</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296">
         <v>1979</v>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
-          <t>Bognár József, Msgr.</t>
+          <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
         </is>
       </c>
       <c r="E296" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>bishop</t>
         </is>
       </c>
       <c r="G296" t="inlineStr">
         <is>
-          <t>Parma, OH, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H296" t="inlineStr">
         <is>
-          <t>Whiting, IN, USA</t>
+          <t>University of St. Michael’s College, Toronto, ON, Canada</t>
         </is>
       </c>
       <c r="I296" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="J296" t="inlineStr">
+        <is>
+          <t>University of St. Michael’s College</t>
         </is>
       </c>
       <c r="K296" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>professor of theology</t>
         </is>
       </c>
       <c r="N296">
-        <v>1977</v>
+        <v>1974</v>
       </c>
       <c r="O296">
-        <v>1980</v>
+        <v>1984</v>
       </c>
       <c r="Q296" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=97</t>
+          <t>/persons_v2/view.php?id=746</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297">
         <v>1979</v>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>Galambos Ferenc Iréneusz OSB, dr.</t>
+          <t>Molnár Miklós SJ</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G297" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H297" t="inlineStr">
         <is>
-          <t>Unterwart, Ausztria</t>
+          <t>London, ON, Canada</t>
         </is>
       </c>
       <c r="I297" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K297" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>the administrator of the Hungarian community</t>
         </is>
       </c>
       <c r="N297">
-        <v>1977</v>
+        <v>1974</v>
       </c>
       <c r="O297">
-        <v>2002</v>
+        <v>1990</v>
       </c>
       <c r="Q297" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=304</t>
+          <t>/persons_v2/view.php?id=767</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298">
         <v>1979</v>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t>Gróza József</t>
+          <t>Nagy Béla, Dr.</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G298" t="inlineStr">
         <is>
-          <t>Sonsón-Rionegro, Kolumbia</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H298" t="inlineStr">
         <is>
-          <t>Caracas, Venezuela</t>
+          <t>Vecsés, Hungary</t>
         </is>
       </c>
       <c r="I298" t="inlineStr">
         <is>
-          <t>Venezuela</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="K298" t="inlineStr">
         <is>
-          <t>plébános, az utolsó magyar plébános az országban</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N298">
-        <v>1977</v>
+        <v>1974</v>
       </c>
       <c r="O298">
-        <v>2006</v>
+        <v>1986</v>
       </c>
       <c r="Q298" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=339</t>
+          <t>/persons_v2/view.php?id=785</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299">
         <v>1979</v>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t>Gulyás Ferenc SVD</t>
+          <t>Nagy Menyhért Mojzes O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H299" t="inlineStr">
         <is>
-          <t>Fendels, Ausztria</t>
+          <t>University of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I299" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J299" t="inlineStr">
+        <is>
+          <t>University of Dallas</t>
         </is>
       </c>
       <c r="K299" t="inlineStr">
         <is>
-          <t>az irgalmas nővérek lelkésze</t>
+          <t>university professor (French)</t>
         </is>
       </c>
       <c r="N299">
-        <v>1977</v>
+        <v>1974</v>
       </c>
       <c r="O299">
-        <v>1981</v>
+        <v>1996</v>
       </c>
       <c r="Q299" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=346</t>
+          <t>/persons_v2/view.php?id=797</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300">
         <v>1979</v>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
-          <t>Herbert Viktor</t>
+          <t>Novák Ervin Emilián (O.Cist)</t>
         </is>
       </c>
       <c r="E300" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G300" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H300" t="inlineStr">
         <is>
-          <t>Fontana, CA, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I300" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J300" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
       <c r="K300" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>high school teacher</t>
         </is>
       </c>
       <c r="N300">
-        <v>1977</v>
+        <v>1974</v>
       </c>
       <c r="O300">
-        <v>1981</v>
+        <v>1980</v>
       </c>
       <c r="Q300" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=383</t>
+          <t>/persons_v2/view.php?id=823</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301">
         <v>1979</v>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t>Hites Endre Kristóf OSB</t>
+          <t>Rakaczky Máté Bazil OSBM</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G301" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H301" t="inlineStr">
         <is>
-          <t>Szent Anzelm perjelség, Woodside, CA, USA</t>
+          <t>St. John the Baptist Byzantine Catholic Church, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I301" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J301" t="inlineStr">
         <is>
-          <t>Szent Anzelm perjelség</t>
+          <t>St. John the Baptist Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="K301" t="inlineStr">
         <is>
-          <t>szerzetes</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N301">
-        <v>1977</v>
+        <v>1974</v>
       </c>
       <c r="O301">
-        <v>1994</v>
+        <v>1991</v>
       </c>
       <c r="Q301" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=395</t>
+          <t>/persons_v2/view.php?id=914</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302">
         <v>1979</v>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t>Homa József</t>
+          <t>Schilly József Károly (OSB)</t>
         </is>
       </c>
       <c r="E302" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G302" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H302" t="inlineStr">
         <is>
-          <t>Hazleton, PA, USA</t>
+          <t>Aquino School, San Bernardino, CA, USA</t>
         </is>
       </c>
       <c r="I302" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J302" t="inlineStr">
+        <is>
+          <t>Aquino School</t>
+        </is>
+      </c>
       <c r="K302" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>religion, math, and physics teacher</t>
         </is>
       </c>
       <c r="N302">
-        <v>1977</v>
+        <v>1974</v>
       </c>
       <c r="O302">
-        <v>1988</v>
+        <v>1994</v>
       </c>
       <c r="Q302" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=411</t>
+          <t>/persons_v2/view.php?id=974</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303">
         <v>1979</v>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
-          <t>Keller György Illés OCD</t>
+          <t>Schmotzer János SJ</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G303" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H303" t="inlineStr">
         <is>
-          <t>Hubertus, WI, USA</t>
+          <t>Fairfield Univerity, Fairfield, CT, USA</t>
         </is>
       </c>
       <c r="I303" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J303" t="inlineStr">
+        <is>
+          <t>Fairfield Univerity</t>
+        </is>
+      </c>
       <c r="K303" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>a professor in the Department of Communication and an assistant pastor</t>
         </is>
       </c>
       <c r="N303">
-        <v>1977</v>
+        <v>1974</v>
       </c>
       <c r="O303">
-        <v>1985</v>
+        <v>1988</v>
       </c>
       <c r="Q303" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=518</t>
+          <t>/persons_v2/view.php?id=976</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304">
         <v>1979</v>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t>Kerestus, Thomas Joseph</t>
+          <t>Sághy Pál (SDB)</t>
         </is>
       </c>
       <c r="E304" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G304" t="inlineStr">
         <is>
-          <t>Allentown, PA, USA</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H304" t="inlineStr">
         <is>
-          <t>Szent István templom, Allentown, PA, USA</t>
+          <t>St. Philip Benizi Parish, Belle Glade, FL, USA</t>
         </is>
       </c>
       <c r="I304" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J304" t="inlineStr">
         <is>
-          <t>Szent István templom</t>
+          <t>St. Philip Benizi Parish</t>
         </is>
       </c>
       <c r="K304" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N304">
-        <v>1977</v>
+        <v>1974</v>
       </c>
       <c r="O304">
-        <v>1982</v>
+        <v>1980</v>
       </c>
       <c r="Q304" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=521</t>
+          <t>/persons_v2/view.php?id=961</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305">
         <v>1979</v>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t>Kiss Lajos SJ</t>
+          <t>Őrsy László SJ, Dr.</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G305" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H305" t="inlineStr">
         <is>
-          <t>Guyana</t>
+          <t>Georgetown Egyetem, Washington DC, USA</t>
         </is>
       </c>
       <c r="I305" t="inlineStr">
         <is>
-          <t>Guyana</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J305" t="inlineStr">
+        <is>
+          <t>Georgetown Egyetem</t>
         </is>
       </c>
       <c r="K305" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>professor of canon law</t>
         </is>
       </c>
       <c r="N305">
-        <v>1977</v>
+        <v>1974</v>
       </c>
       <c r="O305">
-        <v>1984</v>
+        <v>1993</v>
       </c>
       <c r="Q305" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=547</t>
+          <t>/persons_v2/view.php?id=844</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306">
         <v>1979</v>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t>Laczkovits József Gyula</t>
+          <t>Benkő Antal SJ</t>
         </is>
       </c>
       <c r="E306" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G306" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H306" t="inlineStr">
         <is>
-          <t>Salinas, CA, USA</t>
+          <t>Klagenfurt, Austria</t>
         </is>
       </c>
       <c r="I306" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Austria</t>
         </is>
       </c>
       <c r="K306" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Editor of the journal *Szolgálat*, financial officer of the monastery</t>
         </is>
       </c>
       <c r="N306">
-        <v>1977</v>
+        <v>1975</v>
       </c>
       <c r="O306">
-        <v>1995</v>
+        <v>1986</v>
       </c>
       <c r="Q306" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=631</t>
+          <t>/persons_v2/view.php?id=67</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307">
         <v>1979</v>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
-          <t>Leavy Matthew Máté OSB, apát</t>
+          <t>Csókay Károly SJ</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G307" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H307" t="inlineStr">
         <is>
-          <t>St. Anselm Abbey, Mancester, NH, USA</t>
+          <t>Montréal, QC, Canada</t>
         </is>
       </c>
       <c r="I307" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. Anselm Abbey</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K307" t="inlineStr">
         <is>
-          <t>tanár, illetve 1986 – 2012 között apát</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N307">
-        <v>1977</v>
+        <v>1975</v>
       </c>
       <c r="O307">
-        <v>2018</v>
+        <v>1981</v>
       </c>
       <c r="Q307" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=641</t>
+          <t>/persons_v2/view.php?id=171</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308">
         <v>1979</v>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
+          <t>Deák Ferenc SJ</t>
         </is>
       </c>
       <c r="E308" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G308" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H308" t="inlineStr">
         <is>
-          <t>Köln, NSZK</t>
+          <t>Montréal, QC, Canada</t>
         </is>
       </c>
       <c r="I308" t="inlineStr">
         <is>
-          <t>NSZK</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K308" t="inlineStr">
         <is>
-          <t>A kölni dóm karnagya</t>
+          <t>Hungarian pastor (parish priest from 1979 to 1985 and from 1993 to 2007; served as a pastor in between)</t>
         </is>
       </c>
       <c r="N308">
-        <v>1977</v>
+        <v>1975</v>
       </c>
       <c r="O308">
-        <v>1987</v>
+        <v>2007</v>
       </c>
       <c r="Q308" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=699</t>
+          <t>/persons_v2/view.php?id=181</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309">
         <v>1979</v>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t>Meskó Lajos Géza Sch.P.</t>
+          <t>Farkasfalvy Miklós Dénes O.Cist, Dr., apát</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G309" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H309" t="inlineStr">
         <is>
-          <t>Devon, PA, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I309" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J309" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
       <c r="K309" t="inlineStr">
         <is>
-          <t>nyugállományban, közben tanít, illetve részt vesz a magyar pasztorációban</t>
+          <t>high school principal</t>
         </is>
       </c>
       <c r="N309">
-        <v>1977</v>
+        <v>1975</v>
       </c>
       <c r="O309">
-        <v>2008</v>
+        <v>1981</v>
       </c>
       <c r="Q309" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=730</t>
+          <t>/persons_v2/view.php?id=252</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310">
         <v>1979</v>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
-          <t>Moltesz József SJ</t>
+          <t>Giriny János</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G310" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Toronto, ON, Canada</t>
         </is>
       </c>
       <c r="H310" t="inlineStr">
         <is>
-          <t>Buffalo, NY, USA</t>
+          <t>Hamilton, ON, Canada</t>
         </is>
       </c>
       <c r="I310" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K310" t="inlineStr">
         <is>
-          <t>Házas Hétvége szervezője</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N310">
-        <v>1977</v>
+        <v>1975</v>
       </c>
       <c r="O310">
-        <v>1982</v>
+        <v>1985</v>
       </c>
       <c r="Q310" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=768</t>
+          <t>/persons_v2/view.php?id=328</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311">
         <v>1979</v>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t>Nemes Ödön SJ</t>
+          <t>Horváth Lajos, Msgr.</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G311" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H311" t="inlineStr">
         <is>
-          <t>Tokió (神戸市), Japán</t>
+          <t>Győr, Hungary</t>
         </is>
       </c>
       <c r="I311" t="inlineStr">
         <is>
-          <t>Japán</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="K311" t="inlineStr">
         <is>
-          <t>lelkigyakorlatoztató</t>
+          <t>cathedral canon</t>
         </is>
       </c>
       <c r="N311">
-        <v>1977</v>
+        <v>1975</v>
       </c>
       <c r="O311">
-        <v>1982</v>
+        <v>1980</v>
       </c>
       <c r="Q311" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=803</t>
+          <t>/persons_v2/view.php?id=429</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312">
         <v>1979</v>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
-          <t>Nyeste János, Dr.</t>
+          <t>Kada Lajos, Thibica-i címzetes érsek</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>bishop</t>
         </is>
       </c>
       <c r="G312" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H312" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Apostoli nunciatúra, San José, Costa Rica</t>
         </is>
       </c>
       <c r="I312" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Costa Rica</t>
         </is>
       </c>
       <c r="J312" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Apostoli nunciatúra</t>
         </is>
       </c>
       <c r="K312" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>apostolic nuncio</t>
         </is>
       </c>
       <c r="N312">
-        <v>1977</v>
+        <v>1975</v>
       </c>
       <c r="O312">
-        <v>1987</v>
+        <v>1984</v>
       </c>
       <c r="Q312" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=826</t>
+          <t>/persons_v2/view.php?id=880</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313">
         <v>1979</v>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t>Németh Dániel Róbert OFM</t>
+          <t>Kiss Máté János OFM</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G313" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H313" t="inlineStr">
         <is>
-          <t>Fairfield, CT, USA</t>
+          <t>Flint, MI, USA</t>
         </is>
       </c>
       <c r="I313" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K313" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N313">
-        <v>1977</v>
+        <v>1975</v>
       </c>
       <c r="O313">
-        <v>1998</v>
+        <v>1995</v>
       </c>
       <c r="Q313" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=810</t>
+          <t>/persons_v2/view.php?id=549</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314">
         <v>1979</v>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
-          <t>Ábrahám Dezső</t>
+          <t>Nyika Béla, Dr.</t>
         </is>
       </c>
       <c r="E314" t="inlineStr">
         <is>
-          <t>református</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G314" t="inlineStr">
+        <is>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H314" t="inlineStr">
         <is>
-          <t>Allen Park, Detroit, MI, USA</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I314" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J314" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K314" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N314">
-        <v>1977</v>
+        <v>1975</v>
       </c>
       <c r="O314">
-        <v>1997</v>
+        <v>1981</v>
       </c>
       <c r="Q314" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=262</t>
+          <t>/persons_v2/view.php?id=827</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315">
         <v>1979</v>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t>Örley Richárd</t>
+          <t>Orbán Miklós SJ</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G315" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H315" t="inlineStr">
         <is>
-          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada</t>
         </is>
       </c>
       <c r="I315" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="J315" t="inlineStr">
         <is>
-          <t>Szent Imre Magyar R. K. Egyházközség</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K315" t="inlineStr">
         <is>
-          <t>segédlelkész, majd 1983-tól plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N315">
-        <v>1977</v>
+        <v>1975</v>
       </c>
       <c r="O315">
-        <v>1988</v>
+        <v>1999</v>
       </c>
       <c r="Q315" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=843</t>
+          <t>/persons_v2/view.php?id=836</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316">
         <v>1979</v>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
-          <t>Banykó Viktor SJ</t>
+          <t>Perjés Antal Patrik OCD</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G316" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H316" t="inlineStr">
         <is>
-          <t>Dunaújváros</t>
+          <t>Napa, CA, USA</t>
+        </is>
+      </c>
+      <c r="I316" t="inlineStr">
+        <is>
+          <t>USA</t>
         </is>
       </c>
       <c r="K316" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>retired</t>
         </is>
       </c>
       <c r="N316">
-        <v>1978</v>
+        <v>1975</v>
       </c>
       <c r="O316">
-        <v>1981</v>
+        <v>1993</v>
       </c>
       <c r="Q316" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=75</t>
+          <t>/persons_v2/view.php?id=865</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317">
         <v>1979</v>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
-          <t>Barna Sándor</t>
+          <t>Pócsai Imre Vendel (OFM)</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G317" t="inlineStr">
         <is>
-          <t>Miskolc</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H317" t="inlineStr">
         <is>
-          <t>Szent Mihály templom, Hamilton, ON, Kanada</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I317" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J317" t="inlineStr">
         <is>
-          <t>Szent Mihály templom</t>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K317" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N317">
-        <v>1978</v>
+        <v>1975</v>
       </c>
       <c r="O317">
-        <v>1987</v>
+        <v>1982</v>
       </c>
       <c r="Q317" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=45</t>
+          <t>/persons_v2/view.php?id=897</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318">
         <v>1979</v>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
-          <t>Brunner Emőd László OSB, dr.</t>
+          <t>Bartos G. József</t>
         </is>
       </c>
       <c r="E318" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G318" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H318" t="inlineStr">
         <is>
-          <t>Szent Anzelm perjelség, Portola Valley, CA, USA</t>
+          <t>Georgetown, CA, USA</t>
         </is>
       </c>
       <c r="I318" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J318" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="N318">
-        <v>1978</v>
+        <v>1976</v>
       </c>
       <c r="O318">
         <v>1985</v>
       </c>
       <c r="Q318" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=114</t>
+          <t>/persons_v2/view.php?id=52</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319">
         <v>1979</v>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
-          <t>Békési István SJ</t>
+          <t>Barát Ferenc Benignusz OSB</t>
         </is>
       </c>
       <c r="E319" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G319" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H319" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Szent Anzelm perjelség, Woodside, CA, USA</t>
         </is>
       </c>
       <c r="I319" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J319" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
-[...4 lines deleted...]
-          <t>segédlelkész</t>
+          <t>Szent Anzelm perjelség</t>
         </is>
       </c>
       <c r="N319">
-        <v>1978</v>
+        <v>1976</v>
       </c>
       <c r="O319">
-        <v>1981</v>
+        <v>1990</v>
       </c>
       <c r="Q319" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=78</t>
+          <t>/persons_v2/view.php?id=43</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320">
         <v>1979</v>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
-          <t>Ciprián Károly (OFM)</t>
+          <t>Bodnár István Konstantin</t>
         </is>
       </c>
       <c r="E320" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G320" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H320" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
+          <t>Windsor, ON, Canada</t>
         </is>
       </c>
       <c r="I320" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szentháromság R. K. Egyházközség</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K320" t="inlineStr">
         <is>
-          <t>segédlelkész, majd plébános</t>
+          <t>parish priest, archpriest, and general vicar of the Hungarian Greek Catholic parishes</t>
         </is>
       </c>
       <c r="N320">
-        <v>1978</v>
+        <v>1976</v>
       </c>
       <c r="O320">
-        <v>1980</v>
+        <v>1986</v>
       </c>
       <c r="Q320" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=129</t>
+          <t>/persons_v2/view.php?id=94</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321">
         <v>1979</v>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
-          <t>Cseh Péter Dömötör OCD</t>
+          <t>Bolváry Pál (OSPPE)</t>
         </is>
       </c>
       <c r="E321" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G321" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
         </is>
       </c>
       <c r="H321" t="inlineStr">
         <is>
-          <t>São Roque, Brazília</t>
+          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="I321" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J321" t="inlineStr">
+        <is>
+          <t>Szent Anna R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K321" t="inlineStr">
         <is>
-          <t>szerzetestestvér</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N321">
-        <v>1978</v>
+        <v>1976</v>
       </c>
       <c r="O321">
-        <v>1988</v>
+        <v>1993</v>
       </c>
       <c r="Q321" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=150</t>
+          <t>/persons_v2/view.php?id=100</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322">
         <v>1979</v>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
-          <t>Dengl György Miklós OFM</t>
+          <t>Dolinay Tamás, püspök, dr.</t>
         </is>
       </c>
       <c r="E322" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>bishop</t>
         </is>
       </c>
       <c r="G322" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H322" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I322" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J322" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K322" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>auxiliary bishop</t>
         </is>
       </c>
       <c r="N322">
-        <v>1978</v>
+        <v>1976</v>
       </c>
       <c r="O322">
-        <v>1989</v>
+        <v>1981</v>
       </c>
       <c r="Q322" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=191</t>
+          <t>/persons_v2/view.php?id=210</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323">
         <v>1979</v>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
-          <t>Furák István Tibor OSM</t>
+          <t>Domán Imre COr</t>
         </is>
       </c>
       <c r="E323" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G323" t="inlineStr">
         <is>
-          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H323" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, St. Louis, MO, USA</t>
+          <t>Monterey, CA, USA</t>
         </is>
       </c>
       <c r="I323" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J323" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="N323">
-        <v>1978</v>
+        <v>1976</v>
       </c>
       <c r="O323">
         <v>1985</v>
       </c>
       <c r="Q323" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=293</t>
+          <t>/persons_v2/view.php?id=211</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324">
         <v>1979</v>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
-          <t>Havas János SJ</t>
+          <t>Eördögh István, dr</t>
         </is>
       </c>
       <c r="E324" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G324" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H324" t="inlineStr">
         <is>
-          <t>Morristown, NJ, USA</t>
+          <t>Pontificia Università Gregoriana, Róma, Italy</t>
         </is>
       </c>
       <c r="I324" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Italy</t>
+        </is>
+      </c>
+      <c r="J324" t="inlineStr">
+        <is>
+          <t>Pontificia Università Gregoriana</t>
         </is>
       </c>
       <c r="K324" t="inlineStr">
         <is>
-          <t>lelkigyakorlatvezető</t>
+          <t>pursuing postgraduate studies</t>
         </is>
       </c>
       <c r="N324">
-        <v>1978</v>
+        <v>1976</v>
       </c>
       <c r="O324">
-        <v>1990</v>
+        <v>1980</v>
       </c>
       <c r="Q324" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=371</t>
+          <t>/persons_v2/view.php?id=242</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325">
         <v>1979</v>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
-          <t>Jani György</t>
+          <t>Hitter József SJ</t>
         </is>
       </c>
       <c r="E325" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G325" t="inlineStr">
         <is>
-          <t>Allentown, PA, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H325" t="inlineStr">
         <is>
-          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, USA</t>
+          <t>Hamilton, ON, Canada</t>
         </is>
       </c>
       <c r="I325" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Kapisztrán Szent János Magyar R. K. Egyházközség</t>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="K325" t="inlineStr">
+        <is>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N325">
-        <v>1978</v>
+        <v>1976</v>
       </c>
       <c r="O325">
-        <v>1983</v>
+        <v>1984</v>
       </c>
       <c r="Q325" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=473</t>
+          <t>/persons_v2/view.php?id=396</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326">
         <v>1979</v>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
-          <t>Jelinek Antal</t>
+          <t>Horváth Lajos, Msgr.</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G326" t="inlineStr">
         <is>
-          <t>Esztergom</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H326" t="inlineStr">
         <is>
-          <t>Külső Váci út, Budapest, Magyarország</t>
+          <t>Győr, Hungary</t>
         </is>
       </c>
       <c r="I326" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Külső Váci út</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="K326" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>Archdeacon of Moson</t>
         </is>
       </c>
       <c r="N326">
-        <v>1978</v>
+        <v>1976</v>
       </c>
       <c r="O326">
-        <v>1981</v>
+        <v>1980</v>
       </c>
       <c r="Q326" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=486</t>
+          <t>/persons_v2/view.php?id=429</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327">
         <v>1979</v>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t>Jász László</t>
+          <t>Huszti Mihály</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G327" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H327" t="inlineStr">
         <is>
-          <t>Szent Mihály templom, Budapest, Magyarország</t>
+          <t>Szent Miklós templom, Lorain, OH, USA</t>
         </is>
       </c>
       <c r="I327" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J327" t="inlineStr">
         <is>
-          <t>Szent Mihály templom</t>
+          <t>Szent Miklós templom</t>
         </is>
       </c>
       <c r="K327" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N327">
-        <v>1978</v>
+        <v>1976</v>
       </c>
       <c r="O327">
-        <v>1981</v>
+        <v>1983</v>
       </c>
       <c r="Q327" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=483</t>
+          <t>/persons_v2/view.php?id=446</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328">
         <v>1979</v>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
-          <t>Kecskés József Attila OFM</t>
+          <t>Kopcsa András József</t>
         </is>
       </c>
       <c r="E328" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G328" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Fort Wayne-South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H328" t="inlineStr">
         <is>
-          <t>Santa Barbara, CA, USA</t>
+          <t>St. Louis Besancon, New Heven, CT, USA</t>
         </is>
       </c>
       <c r="I328" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J328" t="inlineStr">
+        <is>
+          <t>St. Louis Besancon</t>
+        </is>
+      </c>
+      <c r="K328" t="inlineStr">
+        <is>
+          <t>assistant pastor, then parish priest from 1978</t>
+        </is>
+      </c>
       <c r="N328">
-        <v>1978</v>
+        <v>1976</v>
       </c>
       <c r="O328">
-        <v>1983</v>
+        <v>1986</v>
       </c>
       <c r="Q328" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=514</t>
+          <t>/persons_v2/view.php?id=563</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329">
         <v>1979</v>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
-          <t>Kiss György Barnabás OFM</t>
+          <t>Krafcsik András János C.Ss.R., dr</t>
         </is>
       </c>
       <c r="E329" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G329" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H329" t="inlineStr">
         <is>
-          <t>Szany, Magyarország</t>
+          <t>Szent Mária bizánci katolikus templom, Wilkes-Barre, PA, USA</t>
         </is>
       </c>
       <c r="I329" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J329" t="inlineStr">
+        <is>
+          <t>Szent Mária bizánci katolikus templom</t>
         </is>
       </c>
       <c r="K329" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N329">
-        <v>1978</v>
+        <v>1976</v>
       </c>
       <c r="O329">
-        <v>1981</v>
+        <v>1984</v>
       </c>
       <c r="Q329" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=545</t>
+          <t>/persons_v2/view.php?id=607</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330">
         <v>1979</v>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
-          <t>Kléner Imre László</t>
+          <t>Kékessy Imre István SJ, dr</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G330" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H330" t="inlineStr">
         <is>
-          <t>Caetité, Brazília</t>
+          <t>Tunja, Kolumbia</t>
         </is>
       </c>
       <c r="I330" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Kolumbia</t>
         </is>
       </c>
       <c r="K330" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>confessor to the Poor Clares, chaplain at a nursing home</t>
         </is>
       </c>
       <c r="N330">
-        <v>1978</v>
+        <v>1976</v>
       </c>
       <c r="O330">
-        <v>1986</v>
+        <v>1980</v>
       </c>
       <c r="Q330" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=554</t>
+          <t>/persons_v2/view.php?id=529</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331">
         <v>1979</v>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
-          <t>Kopfensteiner István</t>
+          <t>Magyar Gyula Szervác OSB</t>
         </is>
       </c>
       <c r="E331" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G331" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H331" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>Nova Santa Rosa, Brazília</t>
         </is>
       </c>
       <c r="I331" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="K331" t="inlineStr">
+        <is>
+          <t>property manager and financial director</t>
         </is>
       </c>
       <c r="N331">
-        <v>1978</v>
+        <v>1976</v>
       </c>
       <c r="O331">
-        <v>1981</v>
+        <v>1983</v>
       </c>
       <c r="Q331" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=564</t>
+          <t>/persons_v2/view.php?id=681</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332">
         <v>1979</v>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
-          <t>Kovách János</t>
+          <t>Pier György Márk Piusz OFM</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G332" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H332" t="inlineStr">
         <is>
-          <t>Krisztus király templom, Taylor, MI, USA</t>
+          <t>Flemington, NJ, USA</t>
         </is>
       </c>
       <c r="I332" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J332" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="N332">
-        <v>1978</v>
+        <v>1976</v>
       </c>
       <c r="O332">
-        <v>1981</v>
+        <v>1980</v>
       </c>
       <c r="Q332" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=578</t>
+          <t>/persons_v2/view.php?id=876</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333">
         <v>1979</v>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
-          <t>Kovács János Ferenc, Msgr.</t>
+          <t>Rezek Sándor Román OSB, dr.</t>
         </is>
       </c>
       <c r="E333" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G333" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H333" t="inlineStr">
         <is>
-          <t>Corning, CA, USA</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I333" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="J333" t="inlineStr">
+        <is>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+        </is>
+      </c>
+      <c r="K333" t="inlineStr">
+        <is>
+          <t>He is conducting spiritual and, at the same time, scholarly work on Teilhard de Chardin as part of a seminar</t>
         </is>
       </c>
       <c r="N333">
-        <v>1978</v>
+        <v>1976</v>
       </c>
       <c r="O333">
         <v>1983</v>
       </c>
       <c r="Q333" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=584</t>
+          <t>/persons_v2/view.php?id=931</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334">
         <v>1979</v>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
-          <t>Kozma György SJ, dr</t>
+          <t>Ruff János SJ, Dr.</t>
         </is>
       </c>
       <c r="E334" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G334" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H334" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>Schrobenhausen, Germany</t>
         </is>
       </c>
       <c r="I334" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Germany</t>
         </is>
       </c>
       <c r="K334" t="inlineStr">
         <is>
-          <t>noviciátus, majd kisegítő lelkész Montreál, MB, Kanada, illetve Vancouver, BC, Kanada</t>
+          <t>Resident chaplain at the English Ladies’ School, then hospital chaplain</t>
         </is>
       </c>
       <c r="N334">
-        <v>1978</v>
+        <v>1976</v>
       </c>
       <c r="O334">
-        <v>1982</v>
+        <v>1992</v>
       </c>
       <c r="Q334" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=594</t>
+          <t>/persons_v2/view.php?id=950</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335">
         <v>1979</v>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
-          <t>Lenk József</t>
+          <t>Simon József</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G335" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, USA</t>
+          <t>Pécs</t>
         </is>
       </c>
       <c r="H335" t="inlineStr">
         <is>
-          <t>Sacred Heart Home, Avilla, IN, USA</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I335" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J335" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K335" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>at an unknown duty station; according to some sources, a military chaplain</t>
         </is>
       </c>
       <c r="N335">
-        <v>1978</v>
+        <v>1976</v>
       </c>
       <c r="O335">
-        <v>1993</v>
+        <v>1991</v>
       </c>
       <c r="Q335" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=648</t>
+          <t>/persons_v2/view.php?id=993</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336">
         <v>1979</v>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
-          <t>Lőrinczy Ferenc Gábor</t>
+          <t>Balássy Géza</t>
         </is>
       </c>
       <c r="E336" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>deacon</t>
         </is>
       </c>
       <c r="G336" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H336" t="inlineStr">
         <is>
-          <t>Pestszentlőrinc-Szemeretelep, Budapest, Magyarország</t>
+          <t>Jézus Szíve R. K. Egyházközség, Akron, OH, USA</t>
         </is>
       </c>
       <c r="I336" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J336" t="inlineStr">
         <is>
-          <t>Pestszentlőrinc-Szemeretelep</t>
+          <t>Jézus Szíve R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K336" t="inlineStr">
         <is>
-          <t>kisegítő lelkész</t>
+          <t>parish administrator</t>
         </is>
       </c>
       <c r="N336">
-        <v>1978</v>
+        <v>1977</v>
       </c>
       <c r="O336">
-        <v>1982</v>
+        <v>1986</v>
       </c>
       <c r="Q336" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=670</t>
+          <t>/persons_v2/view.php?id=33</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337">
         <v>1979</v>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
-          <t>Mészáros Tibor, Msgr.</t>
+          <t>Balássy Géza</t>
         </is>
       </c>
       <c r="E337" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>deacon</t>
         </is>
       </c>
       <c r="G337" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H337" t="inlineStr">
         <is>
-          <t>Szent Klára Kórház, Bázel, Svájc</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I337" t="inlineStr">
         <is>
-          <t>Svájc</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J337" t="inlineStr">
         <is>
-          <t>Szent Klára Kórház</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K337" t="inlineStr">
         <is>
-          <t>kórházlelkész</t>
+          <t>deacon</t>
         </is>
       </c>
       <c r="N337">
-        <v>1978</v>
+        <v>1977</v>
       </c>
       <c r="O337">
-        <v>1986</v>
+        <v>1980</v>
       </c>
       <c r="Q337" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=741</t>
+          <t>/persons_v2/view.php?id=33</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338">
         <v>1979</v>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
-          <t>Mészáros Árpád György OFM</t>
+          <t>Bendik István Sch.P</t>
         </is>
       </c>
       <c r="E338" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G338" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H338" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
+          <t>Fort Lauderdale, FL, USA</t>
         </is>
       </c>
       <c r="I338" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J338" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K338" t="inlineStr">
         <is>
-          <t>delegatus provincialis, zárdafőnök</t>
+          <t>teacher</t>
         </is>
       </c>
       <c r="N338">
-        <v>1978</v>
+        <v>1977</v>
       </c>
       <c r="O338">
-        <v>1992</v>
+        <v>1980</v>
       </c>
       <c r="Q338" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=737</t>
+          <t>/persons_v2/view.php?id=66</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339">
         <v>1979</v>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
-          <t>Nagy Al Sándor O.M.I.</t>
+          <t>Benedek János Hilárion</t>
         </is>
       </c>
       <c r="E339" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G339" t="inlineStr">
         <is>
-          <t>Szeplőtelen Szűz Missziós Oblátusai (Congregatio Missionariorum Oblatorum BMV Immaculatae)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H339" t="inlineStr">
         <is>
-          <t>San Antonio, TX, USA</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I339" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="N339">
-        <v>1978</v>
+        <v>1977</v>
       </c>
       <c r="O339">
-        <v>1992</v>
+        <v>1981</v>
       </c>
       <c r="Q339" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=782</t>
+          <t>/persons_v2/view.php?id=68</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340">
         <v>1979</v>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
+          <t>Bognár József, Msgr.</t>
+        </is>
+      </c>
+      <c r="E340" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F340" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G340" t="inlineStr">
+        <is>
+          <t>Parma, OH, USA</t>
+        </is>
+      </c>
+      <c r="H340" t="inlineStr">
+        <is>
+          <t>Whiting, IN, USA</t>
+        </is>
+      </c>
+      <c r="I340" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K340" t="inlineStr">
+        <is>
+          <t>retired</t>
+        </is>
+      </c>
+      <c r="N340">
+        <v>1977</v>
+      </c>
+      <c r="O340">
+        <v>1980</v>
+      </c>
+      <c r="Q340" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=97</t>
+        </is>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341">
+        <v>1979</v>
+      </c>
+      <c r="B341" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C341" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D341" t="inlineStr">
+        <is>
+          <t>Galambos Ferenc Iréneusz OSB, dr.</t>
+        </is>
+      </c>
+      <c r="E341" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F341" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G341" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H341" t="inlineStr">
+        <is>
+          <t>Unterwart, Austria</t>
+        </is>
+      </c>
+      <c r="I341" t="inlineStr">
+        <is>
+          <t>Austria</t>
+        </is>
+      </c>
+      <c r="K341" t="inlineStr">
+        <is>
+          <t>parish priest</t>
+        </is>
+      </c>
+      <c r="N341">
+        <v>1977</v>
+      </c>
+      <c r="O341">
+        <v>2002</v>
+      </c>
+      <c r="Q341" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=304</t>
+        </is>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342">
+        <v>1979</v>
+      </c>
+      <c r="B342" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C342" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D342" t="inlineStr">
+        <is>
+          <t>Gróza József</t>
+        </is>
+      </c>
+      <c r="E342" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F342" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G342" t="inlineStr">
+        <is>
+          <t>Sonsón-Rionegro, Kolumbia</t>
+        </is>
+      </c>
+      <c r="H342" t="inlineStr">
+        <is>
+          <t>Caracas, Venezuela</t>
+        </is>
+      </c>
+      <c r="I342" t="inlineStr">
+        <is>
+          <t>Venezuela</t>
+        </is>
+      </c>
+      <c r="K342" t="inlineStr">
+        <is>
+          <t>parish priest, the last Hungarian parish priest in the country</t>
+        </is>
+      </c>
+      <c r="N342">
+        <v>1977</v>
+      </c>
+      <c r="O342">
+        <v>2006</v>
+      </c>
+      <c r="Q342" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=339</t>
+        </is>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343">
+        <v>1979</v>
+      </c>
+      <c r="B343" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C343" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D343" t="inlineStr">
+        <is>
+          <t>Gulyás Ferenc SVD</t>
+        </is>
+      </c>
+      <c r="E343" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F343" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G343" t="inlineStr">
+        <is>
+          <t>verbita (Societas Verbi Divini)</t>
+        </is>
+      </c>
+      <c r="H343" t="inlineStr">
+        <is>
+          <t>Fendels, Austria</t>
+        </is>
+      </c>
+      <c r="I343" t="inlineStr">
+        <is>
+          <t>Austria</t>
+        </is>
+      </c>
+      <c r="K343" t="inlineStr">
+        <is>
+          <t>the chaplain of the Sisters of Mercy</t>
+        </is>
+      </c>
+      <c r="N343">
+        <v>1977</v>
+      </c>
+      <c r="O343">
+        <v>1981</v>
+      </c>
+      <c r="Q343" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=346</t>
+        </is>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344">
+        <v>1979</v>
+      </c>
+      <c r="B344" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C344" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D344" t="inlineStr">
+        <is>
+          <t>Herbert Viktor</t>
+        </is>
+      </c>
+      <c r="E344" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F344" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G344" t="inlineStr">
+        <is>
+          <t>ismeretlen (nincs adat)</t>
+        </is>
+      </c>
+      <c r="H344" t="inlineStr">
+        <is>
+          <t>Fontana, CA, USA</t>
+        </is>
+      </c>
+      <c r="I344" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K344" t="inlineStr">
+        <is>
+          <t>parish priest</t>
+        </is>
+      </c>
+      <c r="N344">
+        <v>1977</v>
+      </c>
+      <c r="O344">
+        <v>1981</v>
+      </c>
+      <c r="Q344" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=383</t>
+        </is>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345">
+        <v>1979</v>
+      </c>
+      <c r="B345" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C345" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D345" t="inlineStr">
+        <is>
+          <t>Hites Endre Kristóf OSB</t>
+        </is>
+      </c>
+      <c r="E345" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F345" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G345" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H345" t="inlineStr">
+        <is>
+          <t>Szent Anzelm perjelség, Woodside, CA, USA</t>
+        </is>
+      </c>
+      <c r="I345" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J345" t="inlineStr">
+        <is>
+          <t>Szent Anzelm perjelség</t>
+        </is>
+      </c>
+      <c r="K345" t="inlineStr">
+        <is>
+          <t>monk</t>
+        </is>
+      </c>
+      <c r="N345">
+        <v>1977</v>
+      </c>
+      <c r="O345">
+        <v>1994</v>
+      </c>
+      <c r="Q345" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=395</t>
+        </is>
+      </c>
+    </row>
+    <row r="346">
+      <c r="A346">
+        <v>1979</v>
+      </c>
+      <c r="B346" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C346" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D346" t="inlineStr">
+        <is>
+          <t>Homa József</t>
+        </is>
+      </c>
+      <c r="E346" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F346" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G346" t="inlineStr">
+        <is>
+          <t>Passaic, NJ, USA</t>
+        </is>
+      </c>
+      <c r="H346" t="inlineStr">
+        <is>
+          <t>Hazleton, PA, USA</t>
+        </is>
+      </c>
+      <c r="I346" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K346" t="inlineStr">
+        <is>
+          <t>parish priest</t>
+        </is>
+      </c>
+      <c r="N346">
+        <v>1977</v>
+      </c>
+      <c r="O346">
+        <v>1988</v>
+      </c>
+      <c r="Q346" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=411</t>
+        </is>
+      </c>
+    </row>
+    <row r="347">
+      <c r="A347">
+        <v>1979</v>
+      </c>
+      <c r="B347" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C347" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D347" t="inlineStr">
+        <is>
+          <t>Keller György Illés OCD</t>
+        </is>
+      </c>
+      <c r="E347" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F347" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G347" t="inlineStr">
+        <is>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+        </is>
+      </c>
+      <c r="H347" t="inlineStr">
+        <is>
+          <t>Hubertus, WI, USA</t>
+        </is>
+      </c>
+      <c r="I347" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K347" t="inlineStr">
+        <is>
+          <t>missionary</t>
+        </is>
+      </c>
+      <c r="N347">
+        <v>1977</v>
+      </c>
+      <c r="O347">
+        <v>1985</v>
+      </c>
+      <c r="Q347" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=518</t>
+        </is>
+      </c>
+    </row>
+    <row r="348">
+      <c r="A348">
+        <v>1979</v>
+      </c>
+      <c r="B348" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C348" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D348" t="inlineStr">
+        <is>
+          <t>Kerestus, Thomas Joseph</t>
+        </is>
+      </c>
+      <c r="E348" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F348" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G348" t="inlineStr">
+        <is>
+          <t>Allentown, PA, USA</t>
+        </is>
+      </c>
+      <c r="H348" t="inlineStr">
+        <is>
+          <t>Szent István templom, Allentown, PA, USA</t>
+        </is>
+      </c>
+      <c r="I348" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J348" t="inlineStr">
+        <is>
+          <t>Szent István templom</t>
+        </is>
+      </c>
+      <c r="K348" t="inlineStr">
+        <is>
+          <t>parish priest</t>
+        </is>
+      </c>
+      <c r="N348">
+        <v>1977</v>
+      </c>
+      <c r="O348">
+        <v>1982</v>
+      </c>
+      <c r="Q348" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=521</t>
+        </is>
+      </c>
+    </row>
+    <row r="349">
+      <c r="A349">
+        <v>1979</v>
+      </c>
+      <c r="B349" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C349" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D349" t="inlineStr">
+        <is>
+          <t>Kiss Lajos SJ</t>
+        </is>
+      </c>
+      <c r="E349" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F349" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G349" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H349" t="inlineStr">
+        <is>
+          <t>Guyana</t>
+        </is>
+      </c>
+      <c r="I349" t="inlineStr">
+        <is>
+          <t>Guyana</t>
+        </is>
+      </c>
+      <c r="K349" t="inlineStr">
+        <is>
+          <t>missionary</t>
+        </is>
+      </c>
+      <c r="N349">
+        <v>1977</v>
+      </c>
+      <c r="O349">
+        <v>1984</v>
+      </c>
+      <c r="Q349" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=547</t>
+        </is>
+      </c>
+    </row>
+    <row r="350">
+      <c r="A350">
+        <v>1979</v>
+      </c>
+      <c r="B350" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C350" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D350" t="inlineStr">
+        <is>
+          <t>Laczkovits József Gyula</t>
+        </is>
+      </c>
+      <c r="E350" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F350" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G350" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H350" t="inlineStr">
+        <is>
+          <t>Salinas, CA, USA</t>
+        </is>
+      </c>
+      <c r="I350" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K350" t="inlineStr">
+        <is>
+          <t>retired</t>
+        </is>
+      </c>
+      <c r="N350">
+        <v>1977</v>
+      </c>
+      <c r="O350">
+        <v>1995</v>
+      </c>
+      <c r="Q350" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=631</t>
+        </is>
+      </c>
+    </row>
+    <row r="351">
+      <c r="A351">
+        <v>1979</v>
+      </c>
+      <c r="B351" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C351" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D351" t="inlineStr">
+        <is>
+          <t>Leavy Matthew Máté OSB, apát</t>
+        </is>
+      </c>
+      <c r="E351" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F351" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G351" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H351" t="inlineStr">
+        <is>
+          <t>St. Anselm Abbey, Mancester, NH, USA</t>
+        </is>
+      </c>
+      <c r="I351" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J351" t="inlineStr">
+        <is>
+          <t>St. Anselm Abbey</t>
+        </is>
+      </c>
+      <c r="K351" t="inlineStr">
+        <is>
+          <t>teacher, and abbot from 1986 to 2012</t>
+        </is>
+      </c>
+      <c r="N351">
+        <v>1977</v>
+      </c>
+      <c r="O351">
+        <v>2018</v>
+      </c>
+      <c r="Q351" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=641</t>
+        </is>
+      </c>
+    </row>
+    <row r="352">
+      <c r="A352">
+        <v>1979</v>
+      </c>
+      <c r="B352" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C352" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D352" t="inlineStr">
+        <is>
+          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
+        </is>
+      </c>
+      <c r="E352" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F352" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G352" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H352" t="inlineStr">
+        <is>
+          <t>Köln, NSZK</t>
+        </is>
+      </c>
+      <c r="I352" t="inlineStr">
+        <is>
+          <t>NSZK</t>
+        </is>
+      </c>
+      <c r="K352" t="inlineStr">
+        <is>
+          <t>The choirmaster of Cologne Cathedral</t>
+        </is>
+      </c>
+      <c r="N352">
+        <v>1977</v>
+      </c>
+      <c r="O352">
+        <v>1987</v>
+      </c>
+      <c r="Q352" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=699</t>
+        </is>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353">
+        <v>1979</v>
+      </c>
+      <c r="B353" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C353" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D353" t="inlineStr">
+        <is>
+          <t>Meskó Lajos Géza Sch.P.</t>
+        </is>
+      </c>
+      <c r="E353" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F353" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G353" t="inlineStr">
+        <is>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+        </is>
+      </c>
+      <c r="H353" t="inlineStr">
+        <is>
+          <t>Devon, PA, USA</t>
+        </is>
+      </c>
+      <c r="I353" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K353" t="inlineStr">
+        <is>
+          <t>He is retired, but continues to teach and participate in Hungarian pastoral ministry</t>
+        </is>
+      </c>
+      <c r="N353">
+        <v>1977</v>
+      </c>
+      <c r="O353">
+        <v>2008</v>
+      </c>
+      <c r="Q353" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=730</t>
+        </is>
+      </c>
+    </row>
+    <row r="354">
+      <c r="A354">
+        <v>1979</v>
+      </c>
+      <c r="B354" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C354" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D354" t="inlineStr">
+        <is>
+          <t>Moltesz József SJ</t>
+        </is>
+      </c>
+      <c r="E354" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F354" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G354" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H354" t="inlineStr">
+        <is>
+          <t>Buffalo, NY, USA</t>
+        </is>
+      </c>
+      <c r="I354" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K354" t="inlineStr">
+        <is>
+          <t>Organizer of the Married Couples’ Weekend</t>
+        </is>
+      </c>
+      <c r="N354">
+        <v>1977</v>
+      </c>
+      <c r="O354">
+        <v>1982</v>
+      </c>
+      <c r="Q354" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=768</t>
+        </is>
+      </c>
+    </row>
+    <row r="355">
+      <c r="A355">
+        <v>1979</v>
+      </c>
+      <c r="B355" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C355" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D355" t="inlineStr">
+        <is>
+          <t>Nemes Ödön SJ</t>
+        </is>
+      </c>
+      <c r="E355" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F355" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G355" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H355" t="inlineStr">
+        <is>
+          <t>Tokió (神戸市), Japán</t>
+        </is>
+      </c>
+      <c r="I355" t="inlineStr">
+        <is>
+          <t>Japán</t>
+        </is>
+      </c>
+      <c r="K355" t="inlineStr">
+        <is>
+          <t>retreat leader</t>
+        </is>
+      </c>
+      <c r="N355">
+        <v>1977</v>
+      </c>
+      <c r="O355">
+        <v>1982</v>
+      </c>
+      <c r="Q355" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=803</t>
+        </is>
+      </c>
+    </row>
+    <row r="356">
+      <c r="A356">
+        <v>1979</v>
+      </c>
+      <c r="B356" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C356" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D356" t="inlineStr">
+        <is>
+          <t>Nyeste János, Dr.</t>
+        </is>
+      </c>
+      <c r="E356" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F356" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G356" t="inlineStr">
+        <is>
+          <t>Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="H356" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="I356" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J356" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K356" t="inlineStr">
+        <is>
+          <t>parish priest</t>
+        </is>
+      </c>
+      <c r="N356">
+        <v>1977</v>
+      </c>
+      <c r="O356">
+        <v>1987</v>
+      </c>
+      <c r="Q356" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=826</t>
+        </is>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357">
+        <v>1979</v>
+      </c>
+      <c r="B357" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C357" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D357" t="inlineStr">
+        <is>
+          <t>Németh Dániel Róbert OFM</t>
+        </is>
+      </c>
+      <c r="E357" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F357" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G357" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+        </is>
+      </c>
+      <c r="H357" t="inlineStr">
+        <is>
+          <t>Fairfield, CT, USA</t>
+        </is>
+      </c>
+      <c r="I357" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K357" t="inlineStr">
+        <is>
+          <t>parish priest</t>
+        </is>
+      </c>
+      <c r="N357">
+        <v>1977</v>
+      </c>
+      <c r="O357">
+        <v>1998</v>
+      </c>
+      <c r="Q357" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=810</t>
+        </is>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358">
+        <v>1979</v>
+      </c>
+      <c r="B358" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C358" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D358" t="inlineStr">
+        <is>
+          <t>Rostás Sándor SVD</t>
+        </is>
+      </c>
+      <c r="E358" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F358" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G358" t="inlineStr">
+        <is>
+          <t>verbita (Societas Verbi Divini)</t>
+        </is>
+      </c>
+      <c r="H358" t="inlineStr">
+        <is>
+          <t>Kistelek, Hungary</t>
+        </is>
+      </c>
+      <c r="I358" t="inlineStr">
+        <is>
+          <t>Hungary</t>
+        </is>
+      </c>
+      <c r="K358" t="inlineStr">
+        <is>
+          <t>parish priest</t>
+        </is>
+      </c>
+      <c r="N358">
+        <v>1977</v>
+      </c>
+      <c r="O358">
+        <v>1992</v>
+      </c>
+      <c r="Q358" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=946</t>
+        </is>
+      </c>
+    </row>
+    <row r="359">
+      <c r="A359">
+        <v>1979</v>
+      </c>
+      <c r="B359" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C359" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D359" t="inlineStr">
+        <is>
+          <t>Ábrahám Dezső</t>
+        </is>
+      </c>
+      <c r="E359" t="inlineStr">
+        <is>
+          <t>Reformed</t>
+        </is>
+      </c>
+      <c r="F359" t="inlineStr">
+        <is>
+          <t>bishop</t>
+        </is>
+      </c>
+      <c r="H359" t="inlineStr">
+        <is>
+          <t>Allen Park, Detroit, MI, USA</t>
+        </is>
+      </c>
+      <c r="I359" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J359" t="inlineStr">
+        <is>
+          <t>Allen Park</t>
+        </is>
+      </c>
+      <c r="K359" t="inlineStr">
+        <is>
+          <t>pastor</t>
+        </is>
+      </c>
+      <c r="N359">
+        <v>1977</v>
+      </c>
+      <c r="O359">
+        <v>1997</v>
+      </c>
+      <c r="Q359" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=262</t>
+        </is>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360">
+        <v>1979</v>
+      </c>
+      <c r="B360" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C360" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D360" t="inlineStr">
+        <is>
+          <t>Örley Richárd</t>
+        </is>
+      </c>
+      <c r="E360" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F360" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G360" t="inlineStr">
+        <is>
+          <t>Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="H360" t="inlineStr">
+        <is>
+          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="I360" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J360" t="inlineStr">
+        <is>
+          <t>Szent Imre Magyar R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K360" t="inlineStr">
+        <is>
+          <t>assistant pastor, then parish priest from 1983</t>
+        </is>
+      </c>
+      <c r="N360">
+        <v>1977</v>
+      </c>
+      <c r="O360">
+        <v>1988</v>
+      </c>
+      <c r="Q360" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=843</t>
+        </is>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361">
+        <v>1979</v>
+      </c>
+      <c r="B361" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C361" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D361" t="inlineStr">
+        <is>
+          <t>Banykó Viktor SJ</t>
+        </is>
+      </c>
+      <c r="E361" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F361" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G361" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H361" t="inlineStr">
+        <is>
+          <t>Dunaújváros</t>
+        </is>
+      </c>
+      <c r="K361" t="inlineStr">
+        <is>
+          <t>retired</t>
+        </is>
+      </c>
+      <c r="N361">
+        <v>1978</v>
+      </c>
+      <c r="O361">
+        <v>1981</v>
+      </c>
+      <c r="Q361" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=75</t>
+        </is>
+      </c>
+    </row>
+    <row r="362">
+      <c r="A362">
+        <v>1979</v>
+      </c>
+      <c r="B362" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C362" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D362" t="inlineStr">
+        <is>
+          <t>Barna Sándor</t>
+        </is>
+      </c>
+      <c r="E362" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F362" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G362" t="inlineStr">
+        <is>
+          <t>Miskolc</t>
+        </is>
+      </c>
+      <c r="H362" t="inlineStr">
+        <is>
+          <t>Szent Mihály templom, Hamilton, ON, Canada</t>
+        </is>
+      </c>
+      <c r="I362" t="inlineStr">
+        <is>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="J362" t="inlineStr">
+        <is>
+          <t>Szent Mihály templom</t>
+        </is>
+      </c>
+      <c r="K362" t="inlineStr">
+        <is>
+          <t>parish priest</t>
+        </is>
+      </c>
+      <c r="N362">
+        <v>1978</v>
+      </c>
+      <c r="O362">
+        <v>1987</v>
+      </c>
+      <c r="Q362" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=45</t>
+        </is>
+      </c>
+    </row>
+    <row r="363">
+      <c r="A363">
+        <v>1979</v>
+      </c>
+      <c r="B363" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C363" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D363" t="inlineStr">
+        <is>
+          <t>Brunner Emőd László OSB, dr.</t>
+        </is>
+      </c>
+      <c r="E363" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F363" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G363" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H363" t="inlineStr">
+        <is>
+          <t>Szent Anzelm perjelség, Portola Valley, CA, USA</t>
+        </is>
+      </c>
+      <c r="I363" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J363" t="inlineStr">
+        <is>
+          <t>Szent Anzelm perjelség</t>
+        </is>
+      </c>
+      <c r="K363" t="inlineStr">
+        <is>
+          <t>as a member of the Hungarian congregation, but living outside the monastery</t>
+        </is>
+      </c>
+      <c r="N363">
+        <v>1978</v>
+      </c>
+      <c r="O363">
+        <v>1985</v>
+      </c>
+      <c r="Q363" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=114</t>
+        </is>
+      </c>
+    </row>
+    <row r="364">
+      <c r="A364">
+        <v>1979</v>
+      </c>
+      <c r="B364" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C364" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D364" t="inlineStr">
+        <is>
+          <t>Békési István SJ</t>
+        </is>
+      </c>
+      <c r="E364" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F364" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G364" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H364" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada</t>
+        </is>
+      </c>
+      <c r="I364" t="inlineStr">
+        <is>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="J364" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K364" t="inlineStr">
+        <is>
+          <t>assistant pastor</t>
+        </is>
+      </c>
+      <c r="N364">
+        <v>1978</v>
+      </c>
+      <c r="O364">
+        <v>1981</v>
+      </c>
+      <c r="Q364" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=78</t>
+        </is>
+      </c>
+    </row>
+    <row r="365">
+      <c r="A365">
+        <v>1979</v>
+      </c>
+      <c r="B365" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C365" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D365" t="inlineStr">
+        <is>
+          <t>Ciprián Károly (OFM)</t>
+        </is>
+      </c>
+      <c r="E365" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F365" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G365" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+        </is>
+      </c>
+      <c r="H365" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
+        </is>
+      </c>
+      <c r="I365" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J365" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K365" t="inlineStr">
+        <is>
+          <t>assistant pastor, then parish priest</t>
+        </is>
+      </c>
+      <c r="N365">
+        <v>1978</v>
+      </c>
+      <c r="O365">
+        <v>1980</v>
+      </c>
+      <c r="Q365" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=129</t>
+        </is>
+      </c>
+    </row>
+    <row r="366">
+      <c r="A366">
+        <v>1979</v>
+      </c>
+      <c r="B366" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C366" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D366" t="inlineStr">
+        <is>
+          <t>Cseh Péter Dömötör OCD</t>
+        </is>
+      </c>
+      <c r="E366" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F366" t="inlineStr">
+        <is>
+          <t>religious brother (not ordained priest)</t>
+        </is>
+      </c>
+      <c r="G366" t="inlineStr">
+        <is>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+        </is>
+      </c>
+      <c r="H366" t="inlineStr">
+        <is>
+          <t>São Roque, Brazília</t>
+        </is>
+      </c>
+      <c r="I366" t="inlineStr">
+        <is>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="K366" t="inlineStr">
+        <is>
+          <t>monk</t>
+        </is>
+      </c>
+      <c r="N366">
+        <v>1978</v>
+      </c>
+      <c r="O366">
+        <v>1988</v>
+      </c>
+      <c r="Q366" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=150</t>
+        </is>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367">
+        <v>1979</v>
+      </c>
+      <c r="B367" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C367" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D367" t="inlineStr">
+        <is>
+          <t>Dengl György Miklós OFM</t>
+        </is>
+      </c>
+      <c r="E367" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F367" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G367" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+        </is>
+      </c>
+      <c r="H367" t="inlineStr">
+        <is>
+          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
+        </is>
+      </c>
+      <c r="I367" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J367" t="inlineStr">
+        <is>
+          <t>Saint Francis of Assisi Parish</t>
+        </is>
+      </c>
+      <c r="K367" t="inlineStr">
+        <is>
+          <t>parish priest</t>
+        </is>
+      </c>
+      <c r="N367">
+        <v>1978</v>
+      </c>
+      <c r="O367">
+        <v>1989</v>
+      </c>
+      <c r="Q367" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=191</t>
+        </is>
+      </c>
+    </row>
+    <row r="368">
+      <c r="A368">
+        <v>1979</v>
+      </c>
+      <c r="B368" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C368" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D368" t="inlineStr">
+        <is>
+          <t>Furák István Tibor OSM</t>
+        </is>
+      </c>
+      <c r="E368" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F368" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G368" t="inlineStr">
+        <is>
+          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+        </is>
+      </c>
+      <c r="H368" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, St. Louis, MO, USA</t>
+        </is>
+      </c>
+      <c r="I368" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J368" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K368" t="inlineStr">
+        <is>
+          <t>parish priest</t>
+        </is>
+      </c>
+      <c r="N368">
+        <v>1978</v>
+      </c>
+      <c r="O368">
+        <v>1985</v>
+      </c>
+      <c r="Q368" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=293</t>
+        </is>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369">
+        <v>1979</v>
+      </c>
+      <c r="B369" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C369" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D369" t="inlineStr">
+        <is>
+          <t>Havas János SJ</t>
+        </is>
+      </c>
+      <c r="E369" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F369" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G369" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H369" t="inlineStr">
+        <is>
+          <t>Morristown, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I369" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K369" t="inlineStr">
+        <is>
+          <t>retreat leader</t>
+        </is>
+      </c>
+      <c r="N369">
+        <v>1978</v>
+      </c>
+      <c r="O369">
+        <v>1990</v>
+      </c>
+      <c r="Q369" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=371</t>
+        </is>
+      </c>
+    </row>
+    <row r="370">
+      <c r="A370">
+        <v>1979</v>
+      </c>
+      <c r="B370" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C370" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D370" t="inlineStr">
+        <is>
+          <t>Jani György</t>
+        </is>
+      </c>
+      <c r="E370" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F370" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G370" t="inlineStr">
+        <is>
+          <t>Allentown, PA, USA</t>
+        </is>
+      </c>
+      <c r="H370" t="inlineStr">
+        <is>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, USA</t>
+        </is>
+      </c>
+      <c r="I370" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J370" t="inlineStr">
+        <is>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="N370">
+        <v>1978</v>
+      </c>
+      <c r="O370">
+        <v>1983</v>
+      </c>
+      <c r="Q370" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=473</t>
+        </is>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371">
+        <v>1979</v>
+      </c>
+      <c r="B371" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C371" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D371" t="inlineStr">
+        <is>
+          <t>Jelinek Antal</t>
+        </is>
+      </c>
+      <c r="E371" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F371" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G371" t="inlineStr">
+        <is>
+          <t>Esztergom</t>
+        </is>
+      </c>
+      <c r="H371" t="inlineStr">
+        <is>
+          <t>Külső Váci út, Budapest, Hungary</t>
+        </is>
+      </c>
+      <c r="I371" t="inlineStr">
+        <is>
+          <t>Hungary</t>
+        </is>
+      </c>
+      <c r="J371" t="inlineStr">
+        <is>
+          <t>Külső Váci út</t>
+        </is>
+      </c>
+      <c r="K371" t="inlineStr">
+        <is>
+          <t>assistant pastor</t>
+        </is>
+      </c>
+      <c r="N371">
+        <v>1978</v>
+      </c>
+      <c r="O371">
+        <v>1981</v>
+      </c>
+      <c r="Q371" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=486</t>
+        </is>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372">
+        <v>1979</v>
+      </c>
+      <c r="B372" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C372" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D372" t="inlineStr">
+        <is>
+          <t>Jász László</t>
+        </is>
+      </c>
+      <c r="E372" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F372" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G372" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H372" t="inlineStr">
+        <is>
+          <t>Szent Mihály templom, Budapest, Hungary</t>
+        </is>
+      </c>
+      <c r="I372" t="inlineStr">
+        <is>
+          <t>Hungary</t>
+        </is>
+      </c>
+      <c r="J372" t="inlineStr">
+        <is>
+          <t>Szent Mihály templom</t>
+        </is>
+      </c>
+      <c r="K372" t="inlineStr">
+        <is>
+          <t>assistant pastor</t>
+        </is>
+      </c>
+      <c r="N372">
+        <v>1978</v>
+      </c>
+      <c r="O372">
+        <v>1981</v>
+      </c>
+      <c r="Q372" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=483</t>
+        </is>
+      </c>
+    </row>
+    <row r="373">
+      <c r="A373">
+        <v>1979</v>
+      </c>
+      <c r="B373" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C373" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D373" t="inlineStr">
+        <is>
+          <t>Kecskés József Attila OFM</t>
+        </is>
+      </c>
+      <c r="E373" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F373" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G373" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+        </is>
+      </c>
+      <c r="H373" t="inlineStr">
+        <is>
+          <t>Santa Barbara, CA, USA</t>
+        </is>
+      </c>
+      <c r="I373" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="N373">
+        <v>1978</v>
+      </c>
+      <c r="O373">
+        <v>1983</v>
+      </c>
+      <c r="Q373" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=514</t>
+        </is>
+      </c>
+    </row>
+    <row r="374">
+      <c r="A374">
+        <v>1979</v>
+      </c>
+      <c r="B374" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C374" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D374" t="inlineStr">
+        <is>
+          <t>Kiss György Barnabás OFM</t>
+        </is>
+      </c>
+      <c r="E374" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F374" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G374" t="inlineStr">
+        <is>
+          <t>Győr</t>
+        </is>
+      </c>
+      <c r="H374" t="inlineStr">
+        <is>
+          <t>Szany, Hungary</t>
+        </is>
+      </c>
+      <c r="I374" t="inlineStr">
+        <is>
+          <t>Hungary</t>
+        </is>
+      </c>
+      <c r="K374" t="inlineStr">
+        <is>
+          <t>assistant pastor</t>
+        </is>
+      </c>
+      <c r="N374">
+        <v>1978</v>
+      </c>
+      <c r="O374">
+        <v>1981</v>
+      </c>
+      <c r="Q374" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=545</t>
+        </is>
+      </c>
+    </row>
+    <row r="375">
+      <c r="A375">
+        <v>1979</v>
+      </c>
+      <c r="B375" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C375" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D375" t="inlineStr">
+        <is>
+          <t>Kléner Imre László</t>
+        </is>
+      </c>
+      <c r="E375" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F375" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G375" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H375" t="inlineStr">
+        <is>
+          <t>Caetité, Brazília</t>
+        </is>
+      </c>
+      <c r="I375" t="inlineStr">
+        <is>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="K375" t="inlineStr">
+        <is>
+          <t>missionary</t>
+        </is>
+      </c>
+      <c r="N375">
+        <v>1978</v>
+      </c>
+      <c r="O375">
+        <v>1986</v>
+      </c>
+      <c r="Q375" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=554</t>
+        </is>
+      </c>
+    </row>
+    <row r="376">
+      <c r="A376">
+        <v>1979</v>
+      </c>
+      <c r="B376" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C376" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D376" t="inlineStr">
+        <is>
+          <t>Kopfensteiner István</t>
+        </is>
+      </c>
+      <c r="E376" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F376" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G376" t="inlineStr">
+        <is>
+          <t>Toronto, ON, Canada</t>
+        </is>
+      </c>
+      <c r="H376" t="inlineStr">
+        <is>
+          <t>Toronto, ON, Canada</t>
+        </is>
+      </c>
+      <c r="I376" t="inlineStr">
+        <is>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="N376">
+        <v>1978</v>
+      </c>
+      <c r="O376">
+        <v>1981</v>
+      </c>
+      <c r="Q376" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=564</t>
+        </is>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377">
+        <v>1979</v>
+      </c>
+      <c r="B377" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C377" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D377" t="inlineStr">
+        <is>
+          <t>Kovách János</t>
+        </is>
+      </c>
+      <c r="E377" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F377" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G377" t="inlineStr">
+        <is>
+          <t>Pittsburgh, PA, USA</t>
+        </is>
+      </c>
+      <c r="H377" t="inlineStr">
+        <is>
+          <t>Krisztus király templom, Taylor, MI, USA</t>
+        </is>
+      </c>
+      <c r="I377" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J377" t="inlineStr">
+        <is>
+          <t>Krisztus király templom</t>
+        </is>
+      </c>
+      <c r="N377">
+        <v>1978</v>
+      </c>
+      <c r="O377">
+        <v>1981</v>
+      </c>
+      <c r="Q377" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=578</t>
+        </is>
+      </c>
+    </row>
+    <row r="378">
+      <c r="A378">
+        <v>1979</v>
+      </c>
+      <c r="B378" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C378" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D378" t="inlineStr">
+        <is>
+          <t>Kovács János Ferenc, Msgr.</t>
+        </is>
+      </c>
+      <c r="E378" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F378" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G378" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H378" t="inlineStr">
+        <is>
+          <t>Corning, CA, USA</t>
+        </is>
+      </c>
+      <c r="I378" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="N378">
+        <v>1978</v>
+      </c>
+      <c r="O378">
+        <v>1983</v>
+      </c>
+      <c r="Q378" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=584</t>
+        </is>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379">
+        <v>1979</v>
+      </c>
+      <c r="B379" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C379" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D379" t="inlineStr">
+        <is>
+          <t>Kozma György SJ, dr</t>
+        </is>
+      </c>
+      <c r="E379" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F379" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G379" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H379" t="inlineStr">
+        <is>
+          <t>Toronto, ON, Canada</t>
+        </is>
+      </c>
+      <c r="I379" t="inlineStr">
+        <is>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="K379" t="inlineStr">
+        <is>
+          <t>Novitiate, followed by service as an assistant pastor in Montreal, MB, Canada, and Vancouver, BC, Canada</t>
+        </is>
+      </c>
+      <c r="N379">
+        <v>1978</v>
+      </c>
+      <c r="O379">
+        <v>1982</v>
+      </c>
+      <c r="Q379" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=594</t>
+        </is>
+      </c>
+    </row>
+    <row r="380">
+      <c r="A380">
+        <v>1979</v>
+      </c>
+      <c r="B380" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C380" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D380" t="inlineStr">
+        <is>
+          <t>Lenk József</t>
+        </is>
+      </c>
+      <c r="E380" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F380" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G380" t="inlineStr">
+        <is>
+          <t>Fort Wayne-South Bend, IN, USA</t>
+        </is>
+      </c>
+      <c r="H380" t="inlineStr">
+        <is>
+          <t>Sacred Heart Home, Avilla, IN, USA</t>
+        </is>
+      </c>
+      <c r="I380" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J380" t="inlineStr">
+        <is>
+          <t>Sacred Heart Home</t>
+        </is>
+      </c>
+      <c r="K380" t="inlineStr">
+        <is>
+          <t>retired</t>
+        </is>
+      </c>
+      <c r="N380">
+        <v>1978</v>
+      </c>
+      <c r="O380">
+        <v>1993</v>
+      </c>
+      <c r="Q380" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=648</t>
+        </is>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381">
+        <v>1979</v>
+      </c>
+      <c r="B381" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C381" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D381" t="inlineStr">
+        <is>
+          <t>Lőrinczy Ferenc Gábor</t>
+        </is>
+      </c>
+      <c r="E381" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F381" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G381" t="inlineStr">
+        <is>
+          <t>Vác</t>
+        </is>
+      </c>
+      <c r="H381" t="inlineStr">
+        <is>
+          <t>Pestszentlőrinc-Szemeretelep, Budapest, Hungary</t>
+        </is>
+      </c>
+      <c r="I381" t="inlineStr">
+        <is>
+          <t>Hungary</t>
+        </is>
+      </c>
+      <c r="J381" t="inlineStr">
+        <is>
+          <t>Pestszentlőrinc-Szemeretelep</t>
+        </is>
+      </c>
+      <c r="K381" t="inlineStr">
+        <is>
+          <t>assistant pastor</t>
+        </is>
+      </c>
+      <c r="N381">
+        <v>1978</v>
+      </c>
+      <c r="O381">
+        <v>1982</v>
+      </c>
+      <c r="Q381" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=670</t>
+        </is>
+      </c>
+    </row>
+    <row r="382">
+      <c r="A382">
+        <v>1979</v>
+      </c>
+      <c r="B382" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C382" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D382" t="inlineStr">
+        <is>
+          <t>Mészáros Tibor, Msgr.</t>
+        </is>
+      </c>
+      <c r="E382" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F382" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G382" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H382" t="inlineStr">
+        <is>
+          <t>Szent Klára Kórház, Bázel, Svájc</t>
+        </is>
+      </c>
+      <c r="I382" t="inlineStr">
+        <is>
+          <t>Svájc</t>
+        </is>
+      </c>
+      <c r="J382" t="inlineStr">
+        <is>
+          <t>Szent Klára Kórház</t>
+        </is>
+      </c>
+      <c r="K382" t="inlineStr">
+        <is>
+          <t>hospital chaplain</t>
+        </is>
+      </c>
+      <c r="N382">
+        <v>1978</v>
+      </c>
+      <c r="O382">
+        <v>1986</v>
+      </c>
+      <c r="Q382" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=741</t>
+        </is>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383">
+        <v>1979</v>
+      </c>
+      <c r="B383" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C383" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D383" t="inlineStr">
+        <is>
+          <t>Mészáros Árpád György OFM</t>
+        </is>
+      </c>
+      <c r="E383" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F383" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G383" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+        </is>
+      </c>
+      <c r="H383" t="inlineStr">
+        <is>
+          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
+        </is>
+      </c>
+      <c r="I383" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J383" t="inlineStr">
+        <is>
+          <t>Saint Francis of Assisi Parish</t>
+        </is>
+      </c>
+      <c r="K383" t="inlineStr">
+        <is>
+          <t>provincial delegate, abbot</t>
+        </is>
+      </c>
+      <c r="N383">
+        <v>1978</v>
+      </c>
+      <c r="O383">
+        <v>1992</v>
+      </c>
+      <c r="Q383" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=737</t>
+        </is>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384">
+        <v>1979</v>
+      </c>
+      <c r="B384" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C384" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D384" t="inlineStr">
+        <is>
+          <t>Nagy Al Sándor O.M.I.</t>
+        </is>
+      </c>
+      <c r="E384" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F384" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G384" t="inlineStr">
+        <is>
+          <t>Szeplőtelen Szűz Missziós Oblátusai (Congregatio Missionariorum Oblatorum BMV Immaculatae)</t>
+        </is>
+      </c>
+      <c r="H384" t="inlineStr">
+        <is>
+          <t>San Antonio, TX, USA</t>
+        </is>
+      </c>
+      <c r="I384" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="N384">
+        <v>1978</v>
+      </c>
+      <c r="O384">
+        <v>1992</v>
+      </c>
+      <c r="Q384" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=782</t>
+        </is>
+      </c>
+    </row>
+    <row r="385">
+      <c r="A385">
+        <v>1979</v>
+      </c>
+      <c r="B385" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C385" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D385" t="inlineStr">
+        <is>
           <t>Pillisch Tamás János</t>
         </is>
       </c>
-      <c r="E340" t="inlineStr">
-[...24 lines deleted...]
-      <c r="J340" t="inlineStr">
+      <c r="E385" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F385" t="inlineStr">
+        <is>
+          <t>deacon</t>
+        </is>
+      </c>
+      <c r="G385" t="inlineStr">
+        <is>
+          <t>Toronto, ON, Canada</t>
+        </is>
+      </c>
+      <c r="H385" t="inlineStr">
+        <is>
+          <t>St. Benedict’s és St. Andrew’s Church, Toronto, ON, Canada</t>
+        </is>
+      </c>
+      <c r="I385" t="inlineStr">
+        <is>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="J385" t="inlineStr">
         <is>
           <t>St. Benedict’s és St. Andrew’s Church</t>
         </is>
       </c>
-      <c r="K340" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N340">
+      <c r="K385" t="inlineStr">
+        <is>
+          <t>deacon, and also a volunteer at the Toronto-West Detention Center.</t>
+        </is>
+      </c>
+      <c r="N385">
         <v>1978</v>
       </c>
-      <c r="O340">
+      <c r="O385">
         <v>2009</v>
       </c>
-      <c r="Q340" t="inlineStr">
+      <c r="Q385" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=877</t>
+        </is>
+      </c>
+    </row>
+    <row r="386">
+      <c r="A386">
+        <v>1979</v>
+      </c>
+      <c r="B386" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C386" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D386" t="inlineStr">
+        <is>
+          <t>Póta László SJ, szerzetestestvér</t>
+        </is>
+      </c>
+      <c r="E386" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F386" t="inlineStr">
+        <is>
+          <t>religious brother (not ordained priest)</t>
+        </is>
+      </c>
+      <c r="G386" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H386" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada</t>
+        </is>
+      </c>
+      <c r="I386" t="inlineStr">
+        <is>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="J386" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K386" t="inlineStr">
+        <is>
+          <t>Organizer of the Order’s novitiate, house manager, cook; took a sabbatical in 1998</t>
+        </is>
+      </c>
+      <c r="N386">
+        <v>1978</v>
+      </c>
+      <c r="O386">
+        <v>1990</v>
+      </c>
+      <c r="Q386" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=898</t>
+        </is>
+      </c>
+    </row>
+    <row r="387">
+      <c r="A387">
+        <v>1979</v>
+      </c>
+      <c r="B387" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C387" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D387" t="inlineStr">
+        <is>
+          <t>Rakaczki Andor Mihály, Dr.</t>
+        </is>
+      </c>
+      <c r="E387" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F387" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G387" t="inlineStr">
+        <is>
+          <t>Miskolc</t>
+        </is>
+      </c>
+      <c r="H387" t="inlineStr">
+        <is>
+          <t>St. George Greek Catholic Church, Courtland, ON, Canada</t>
+        </is>
+      </c>
+      <c r="I387" t="inlineStr">
+        <is>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="J387" t="inlineStr">
+        <is>
+          <t>St. George Greek Catholic Church</t>
+        </is>
+      </c>
+      <c r="K387" t="inlineStr">
+        <is>
+          <t>parish priest</t>
+        </is>
+      </c>
+      <c r="N387">
+        <v>1978</v>
+      </c>
+      <c r="O387">
+        <v>1986</v>
+      </c>
+      <c r="Q387" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=912</t>
+        </is>
+      </c>
+    </row>
+    <row r="388">
+      <c r="A388">
+        <v>1979</v>
+      </c>
+      <c r="B388" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C388" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D388" t="inlineStr">
+        <is>
+          <t>Rauch László Attila (OSPPE)</t>
+        </is>
+      </c>
+      <c r="E388" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F388" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G388" t="inlineStr">
+        <is>
+          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
+        </is>
+      </c>
+      <c r="H388" t="inlineStr">
+        <is>
+          <t>Keyport, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I388" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K388" t="inlineStr">
+        <is>
+          <t>assistant pastor</t>
+        </is>
+      </c>
+      <c r="N388">
+        <v>1978</v>
+      </c>
+      <c r="O388">
+        <v>1984</v>
+      </c>
+      <c r="Q388" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=917</t>
+        </is>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389">
+        <v>1979</v>
+      </c>
+      <c r="B389" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C389" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D389" t="inlineStr">
+        <is>
+          <t>Serei Károly SJ</t>
+        </is>
+      </c>
+      <c r="E389" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F389" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G389" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H389" t="inlineStr">
+        <is>
+          <t>Róma, Italy</t>
+        </is>
+      </c>
+      <c r="I389" t="inlineStr">
+        <is>
+          <t>Italy</t>
+        </is>
+      </c>
+      <c r="K389" t="inlineStr">
+        <is>
+          <t>Gregoriana, university professor, staff member at Vatican Radio</t>
+        </is>
+      </c>
+      <c r="N389">
+        <v>1978</v>
+      </c>
+      <c r="O389">
+        <v>1981</v>
+      </c>
+      <c r="Q389" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=989</t>
+        </is>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390">
+        <v>1979</v>
+      </c>
+      <c r="B390" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C390" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D390" t="inlineStr">
+        <is>
+          <t>Siklódi Sándor</t>
+        </is>
+      </c>
+      <c r="E390" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F390" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G390" t="inlineStr">
+        <is>
+          <t>Gyulafehérvár</t>
+        </is>
+      </c>
+      <c r="H390" t="inlineStr">
+        <is>
+          <t>Csíkszentdomonkos, Romania</t>
+        </is>
+      </c>
+      <c r="I390" t="inlineStr">
+        <is>
+          <t>Romania</t>
+        </is>
+      </c>
+      <c r="K390" t="inlineStr">
+        <is>
+          <t>parish priest</t>
+        </is>
+      </c>
+      <c r="N390">
+        <v>1978</v>
+      </c>
+      <c r="O390">
+        <v>1982</v>
+      </c>
+      <c r="Q390" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=990</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>