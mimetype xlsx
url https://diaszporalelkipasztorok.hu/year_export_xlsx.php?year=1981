--- v1 (2026-09-13)
+++ v2 (2026-10-31)
@@ -154,51 +154,51 @@
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
           <t>Összegzés</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="B9">
         <v>49</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="B10">
-        <v>301</v>
+        <v>306</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Születések</t>
         </is>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Halálozások</t>
         </is>
       </c>
       <c r="B12">
         <v>8</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
@@ -7859,13997 +7859,14307 @@
         </is>
       </c>
       <c r="N144">
         <v>1962</v>
       </c>
       <c r="O144">
         <v>1994</v>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=918</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1981</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Ádám János SJ, Dr.</t>
+          <t>Sorossy Sándor</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>Fordham University, New York, NY, USA</t>
+          <t>Újfehértó, Magyarország</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Fordham University</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>egyetemi tanár, kisegítő lelkész, rendi feladatok (1968-1977 II. szekció tartományfőnök)</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N145">
         <v>1962</v>
       </c>
       <c r="O145">
-        <v>1996</v>
+        <v>1987</v>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=21</t>
+          <t>/persons_v2/view.php?id=1024</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>1981</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Balogh Sándor (SJ)</t>
+          <t>Ádám János SJ, Dr.</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>Caracas, Venezuela</t>
+          <t>Fordham University, New York, NY, USA</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>Venezuela</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J146" t="inlineStr">
+        <is>
+          <t>Fordham University</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>angol, történelem és filozófia tanár</t>
+          <t>egyetemi tanár, kisegítő lelkész, rendi feladatok (1968-1977 II. szekció tartományfőnök)</t>
         </is>
       </c>
       <c r="N146">
-        <v>1963</v>
+        <v>1962</v>
       </c>
       <c r="O146">
-        <v>1991</v>
+        <v>1996</v>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=42</t>
+          <t>/persons_v2/view.php?id=21</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>1981</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Erdei János József OSBM</t>
+          <t>Balogh Sándor (SJ)</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>Máriapócsi Bazilita Atyák Közössége, Matawan, NJ, USA</t>
+          <t>Caracas, Venezuela</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Máriapócsi Bazilita Atyák Közössége</t>
+          <t>Venezuela</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>parókus, közben kisegít New York, NY, USA</t>
+          <t>angol, történelem és filozófia tanár</t>
         </is>
       </c>
       <c r="N147">
         <v>1963</v>
       </c>
       <c r="O147">
-        <v>2016</v>
+        <v>1991</v>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=243</t>
+          <t>/persons_v2/view.php?id=42</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>1981</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Frey Ferenc Dezső OFM, Dr.</t>
+          <t>Erdei János József OSBM</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>Emporia, KS, USA</t>
+          <t>Máriapócsi Bazilita Atyák Közössége, Matawan, NJ, USA</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
           <t>USA</t>
+        </is>
+      </c>
+      <c r="J148" t="inlineStr">
+        <is>
+          <t>Máriapócsi Bazilita Atyák Közössége</t>
+        </is>
+      </c>
+      <c r="K148" t="inlineStr">
+        <is>
+          <t>parókus, közben kisegít New York, NY, USA</t>
         </is>
       </c>
       <c r="N148">
         <v>1963</v>
       </c>
       <c r="O148">
-        <v>1987</v>
+        <v>2016</v>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=290</t>
+          <t>/persons_v2/view.php?id=243</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>1981</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Kató István</t>
+          <t>Frey Ferenc Dezső OFM, Dr.</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
+          <t>Emporia, KS, USA</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
           <t>USA</t>
-        </is>
-[...8 lines deleted...]
-          <t>utolsó magyar plébános</t>
         </is>
       </c>
       <c r="N149">
         <v>1963</v>
       </c>
       <c r="O149">
-        <v>1994</v>
+        <v>1987</v>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=506</t>
+          <t>/persons_v2/view.php?id=290</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>1981</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Kereszty András Rókus O.Cist, Dr.</t>
+          <t>Kató István</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J150" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>egyetemi tanár, közben 1968 – 2013 között gimnáziumi tanár, 1975 – 2012 között novíciusmester. 2019-től nyugállományban</t>
+          <t>utolsó magyar plébános</t>
         </is>
       </c>
       <c r="N150">
         <v>1963</v>
       </c>
       <c r="O150">
-        <v>2022</v>
+        <v>1994</v>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=524</t>
+          <t>/persons_v2/view.php?id=506</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1981</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Kovács György Máté O.Cist</t>
+          <t>Kereszty András Rókus O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J151" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár, 2006-tól nyugállományban</t>
+          <t>egyetemi tanár, közben 1968 – 2013 között gimnáziumi tanár, 1975 – 2012 között novíciusmester. 2019-től nyugállományban</t>
         </is>
       </c>
       <c r="N151">
         <v>1963</v>
       </c>
       <c r="O151">
-        <v>2013</v>
+        <v>2022</v>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=588</t>
+          <t>/persons_v2/view.php?id=524</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>1981</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Krigler Béla Sch.P</t>
+          <t>Kovács György Máté O.Cist</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>Buffalo, NY, USA</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
           <t>USA</t>
+        </is>
+      </c>
+      <c r="K152" t="inlineStr">
+        <is>
+          <t>gimnáziumi tanár, 2006-tól nyugállományban</t>
         </is>
       </c>
       <c r="N152">
         <v>1963</v>
       </c>
       <c r="O152">
-        <v>1983</v>
+        <v>2013</v>
       </c>
       <c r="Q152" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=609</t>
+          <t>/persons_v2/view.php?id=588</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>1981</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Mensáros Béla Aurél (O.Cist), Dr.</t>
+          <t>Krigler Béla Sch.P</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Buffalo, NY, USA</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
           <t>USA</t>
-        </is>
-[...3 lines deleted...]
-          <t>egyetemi hallgató (1963-1965), gimnáziumi tanár</t>
         </is>
       </c>
       <c r="N153">
         <v>1963</v>
       </c>
       <c r="O153">
         <v>1983</v>
       </c>
       <c r="Q153" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=729</t>
+          <t>/persons_v2/view.php?id=609</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>1981</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Németh Ferenc SJ</t>
+          <t>Mensáros Béla Aurél (O.Cist), Dr.</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>San Francisco, CA, USA</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>lelkész, más forrás szerint Maryland-ban élt.</t>
+          <t>egyetemi hallgató (1963-1965), gimnáziumi tanár</t>
         </is>
       </c>
       <c r="N154">
         <v>1963</v>
       </c>
       <c r="O154">
-        <v>1987</v>
+        <v>1983</v>
       </c>
       <c r="Q154" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=812</t>
+          <t>/persons_v2/view.php?id=729</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>1981</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Romza Viktor György, Msgr.</t>
+          <t>Németh Ferenc SJ</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>Campbell, OH, USA</t>
+          <t>San Francisco, CA, USA</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>lelkész, más forrás szerint Maryland-ban élt.</t>
         </is>
       </c>
       <c r="N155">
         <v>1963</v>
       </c>
       <c r="O155">
-        <v>2014</v>
+        <v>1987</v>
       </c>
       <c r="Q155" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=942</t>
+          <t>/persons_v2/view.php?id=812</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>1981</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Chonkó János</t>
+          <t>Romza Viktor György, Msgr.</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Carteret, NJ, USA</t>
+          <t>Campbell, OH, USA</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J156" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N156">
-        <v>1964</v>
+        <v>1963</v>
       </c>
       <c r="O156">
-        <v>1984</v>
+        <v>2014</v>
       </c>
       <c r="Q156" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=127</t>
+          <t>/persons_v2/view.php?id=942</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>1981</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Fedeles Vladimir</t>
+          <t>Chonkó János</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>Miami, FL, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Carteret, NJ, USA</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J157" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N157">
         <v>1964</v>
       </c>
       <c r="O157">
-        <v>1986</v>
+        <v>1984</v>
       </c>
       <c r="Q157" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=256</t>
+          <t>/persons_v2/view.php?id=127</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>1981</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Kotyuk J. István</t>
+          <t>Fedeles Vladimir</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>Erie, PA, USA</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>McKean, PA, USA</t>
+          <t>Miami, FL, USA</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
           <t>USA</t>
+        </is>
+      </c>
+      <c r="K158" t="inlineStr">
+        <is>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N158">
         <v>1964</v>
       </c>
       <c r="O158">
-        <v>1991</v>
+        <v>1986</v>
       </c>
       <c r="Q158" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=575</t>
+          <t>/persons_v2/view.php?id=256</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>1981</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Mészáros István Endre</t>
+          <t>Kotyuk J. István</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Erie, PA, USA</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>Steubenville, OH, USA</t>
+          <t>McKean, PA, USA</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="N159">
         <v>1964</v>
       </c>
       <c r="O159">
-        <v>1985</v>
+        <v>1991</v>
       </c>
       <c r="Q159" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=739</t>
+          <t>/persons_v2/view.php?id=575</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>1981</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Pintér Mihály Sándor Sch.P., Dr.</t>
+          <t>Mészáros István Endre</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>Árpádházi Szent Erzsébet R. K. Egyházközség, Buffalo, NY, USA</t>
+          <t>Steubenville, OH, USA</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
           <t>USA</t>
-        </is>
-[...8 lines deleted...]
-          <t>matematika-fizika tanár, kisegítő lelkész</t>
         </is>
       </c>
       <c r="N160">
         <v>1964</v>
       </c>
       <c r="O160">
-        <v>1984</v>
+        <v>1985</v>
       </c>
       <c r="Q160" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=879</t>
+          <t>/persons_v2/view.php?id=739</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>1981</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>R. Kiss Imre SDB</t>
+          <t>Pintér Mihály Sándor Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
+          <t>Árpádházi Szent Erzsébet R. K. Egyházközség, Buffalo, NY, USA</t>
+        </is>
+      </c>
+      <c r="I161" t="inlineStr">
+        <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="I161" t="inlineStr">
-[...1 lines deleted...]
-          <t>USA</t>
+      <c r="J161" t="inlineStr">
+        <is>
+          <t>Árpádházi Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>misszionárius, Ukiah, CA, USA, majd haláláig McKinleyville, CA, USA</t>
+          <t>matematika-fizika tanár, kisegítő lelkész</t>
         </is>
       </c>
       <c r="N161">
         <v>1964</v>
       </c>
       <c r="O161">
-        <v>1987</v>
+        <v>1984</v>
       </c>
       <c r="Q161" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=938</t>
+          <t>/persons_v2/view.php?id=879</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>1981</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Csizmazia Lajos Placid O.Cist, dr</t>
+          <t>R. Kiss Imre SDB</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J162" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>középiskolai tanár, 1968 – 1971 között igazgatóhelyettes, latint, görögöt, oroszt és magyar nyelvet oktatott, 1967 – 1972 között alperjel, 1992-től nyugállományban</t>
+          <t>misszionárius, Ukiah, CA, USA, majd haláláig McKinleyville, CA, USA</t>
         </is>
       </c>
       <c r="N162">
-        <v>1965</v>
+        <v>1964</v>
       </c>
       <c r="O162">
-        <v>1999</v>
+        <v>1987</v>
       </c>
       <c r="Q162" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=163</t>
+          <t>/persons_v2/view.php?id=938</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>1981</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>Horváth Miklós OFMConv</t>
+          <t>Csizmazia Lajos Placid O.Cist, dr</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>Calgary, AB, Kanada</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J163" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>középiskolai tanár, 1968 – 1971 között igazgatóhelyettes, latint, görögöt, oroszt és magyar nyelvet oktatott, 1967 – 1972 között alperjel, 1992-től nyugállományban</t>
         </is>
       </c>
       <c r="N163">
         <v>1965</v>
       </c>
       <c r="O163">
-        <v>1992</v>
+        <v>1999</v>
       </c>
       <c r="Q163" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=435</t>
+          <t>/persons_v2/view.php?id=163</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>1981</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>Kafka Ferenc Sergius OFM</t>
+          <t>Horváth Miklós OFMConv</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>Calgary, AB, Kanada</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="K164" t="inlineStr">
+        <is>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N164">
         <v>1965</v>
       </c>
       <c r="O164">
-        <v>1982</v>
+        <v>1992</v>
       </c>
       <c r="Q164" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=497</t>
+          <t>/persons_v2/view.php?id=435</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>1981</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Kulcsár András Antal, Dr.</t>
+          <t>Kafka Ferenc Sergius OFM</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>Regina, SK, Kanada</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>Stockholm, SK, Kanada</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>plébános</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N165">
         <v>1965</v>
       </c>
       <c r="O165">
-        <v>1986</v>
+        <v>1982</v>
       </c>
       <c r="Q165" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=622</t>
+          <t>/persons_v2/view.php?id=497</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>1981</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>Közi-Horváth József, Msgr., dr</t>
+          <t>Kulcsár András Antal, Dr.</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Regina, SK, Kanada</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>Egyházmegyei Caritas Otthon, Oberhaching, NSZK</t>
+          <t>Stockholm, SK, Kanada</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>NSZK</t>
-[...4 lines deleted...]
-          <t>Egyházmegyei Caritas Otthon</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N166">
         <v>1965</v>
       </c>
       <c r="O166">
-        <v>1988</v>
+        <v>1986</v>
       </c>
       <c r="Q166" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=605</t>
+          <t>/persons_v2/view.php?id=622</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>1981</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>Lelóczky Gyula Donát O.Cist</t>
+          <t>Közi-Horváth József, Msgr., dr</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Egyházmegyei Caritas Otthon, Oberhaching, NSZK</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>NSZK</t>
+        </is>
+      </c>
+      <c r="J167" t="inlineStr">
+        <is>
+          <t>Egyházmegyei Caritas Otthon</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N167">
         <v>1965</v>
       </c>
       <c r="O167">
-        <v>1990</v>
+        <v>1988</v>
       </c>
       <c r="Q167" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=644</t>
+          <t>/persons_v2/view.php?id=605</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>1981</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>Morvay András</t>
+          <t>Lelóczky Gyula Donát O.Cist</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>Rapid City, SD</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>Buffalo, SD, USA</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>gimnáziumi tanár</t>
         </is>
       </c>
       <c r="N168">
         <v>1965</v>
       </c>
       <c r="O168">
         <v>1990</v>
       </c>
       <c r="Q168" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=774</t>
+          <t>/persons_v2/view.php?id=644</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>1981</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>Roskó László</t>
+          <t>Morvay András</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>Köln, Németország</t>
+          <t>Rapid City, SD</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>Árpádházi Szent Margit R. K. Egyházközség, Orange Village, OH, USA</t>
+          <t>Buffalo, SD, USA</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J169" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>segédlelkész, majd 1972-től plébános</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N169">
         <v>1965</v>
       </c>
       <c r="O169">
-        <v>2009</v>
+        <v>1990</v>
       </c>
       <c r="Q169" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=944</t>
+          <t>/persons_v2/view.php?id=774</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>1981</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>Demetzky Sándor</t>
+          <t>Roskó László</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Köln, Németország</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
+          <t>Árpádházi Szent Margit R. K. Egyházközség, Orange Village, OH, USA</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J170" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Árpádházi Szent Margit R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>plébános, majd nyugállományban</t>
+          <t>segédlelkész, majd 1972-től plébános</t>
         </is>
       </c>
       <c r="N170">
-        <v>1966</v>
+        <v>1965</v>
       </c>
       <c r="O170">
-        <v>1989</v>
+        <v>2009</v>
       </c>
       <c r="Q170" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=187</t>
+          <t>/persons_v2/view.php?id=944</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>1981</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>Horváth Márton</t>
+          <t>Demetzky Sándor</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, USA</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>Sacred Heart Catholic Church, Washaw, IN, USA</t>
+          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J171" t="inlineStr">
         <is>
-          <t>Sacred Heart Catholic Church</t>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>plébános, majd nyugállományban</t>
         </is>
       </c>
       <c r="N171">
         <v>1966</v>
       </c>
       <c r="O171">
-        <v>1983</v>
+        <v>1989</v>
       </c>
       <c r="Q171" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=433</t>
+          <t>/persons_v2/view.php?id=187</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>1981</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>Héjja Gyula SJ, dr.</t>
+          <t>Horváth Márton</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Fort Wayne-South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>Fordham University, New York, NY, USA</t>
+          <t>Sacred Heart Catholic Church, Washaw, IN, USA</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J172" t="inlineStr">
         <is>
-          <t>Fordham University</t>
+          <t>Sacred Heart Catholic Church</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>tanár, közben 1965 – 1968 között a külföldön élő magyar jezsuiták generálisa</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N172">
         <v>1966</v>
       </c>
       <c r="O172">
-        <v>1995</v>
+        <v>1983</v>
       </c>
       <c r="Q172" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=391</t>
+          <t>/persons_v2/view.php?id=433</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>1981</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>Idrányi Imre Ödön (OFM), Dr.</t>
+          <t>Héjja Gyula SJ, dr.</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t>Van Nuys, CA, USA</t>
+          <t>Fordham University, New York, NY, USA</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J173" t="inlineStr">
+        <is>
+          <t>Fordham University</t>
+        </is>
+      </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>püspöki titkár</t>
+          <t>tanár, közben 1965 – 1968 között a külföldön élő magyar jezsuiták generálisa</t>
         </is>
       </c>
       <c r="N173">
         <v>1966</v>
       </c>
       <c r="O173">
-        <v>1986</v>
+        <v>1995</v>
       </c>
       <c r="Q173" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=450</t>
+          <t>/persons_v2/view.php?id=391</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>1981</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>Machó György</t>
+          <t>Idrányi Imre Ödön (OFM), Dr.</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>Newark, NJ, USA</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
+          <t>Van Nuys, CA, USA</t>
+        </is>
+      </c>
+      <c r="I174" t="inlineStr">
+        <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="I174" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>US Navy – tábori lelkész</t>
+          <t>püspöki titkár</t>
         </is>
       </c>
       <c r="N174">
-        <v>1967</v>
+        <v>1966</v>
       </c>
       <c r="O174">
-        <v>1990</v>
+        <v>1986</v>
       </c>
       <c r="Q174" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=676</t>
+          <t>/persons_v2/view.php?id=450</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>1981</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>Markos Rezső János OSB, Dr.</t>
+          <t>Machó György</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Newark, NJ, USA</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t>Tata, Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>plébános, közben 1976-1982 esperes</t>
+          <t>US Navy – tábori lelkész</t>
         </is>
       </c>
       <c r="N175">
         <v>1967</v>
       </c>
       <c r="O175">
-        <v>1982</v>
+        <v>1990</v>
       </c>
       <c r="Q175" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=696</t>
+          <t>/persons_v2/view.php?id=676</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>1981</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>Medgyess A. József</t>
+          <t>Markos Rezső János OSB, Dr.</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>Szatmár</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>Freiburg, Németország</t>
+          <t>Tata, Magyarország</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
-          <t>Németország</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="K176" t="inlineStr">
+        <is>
+          <t>plébános, közben 1976-1982 esperes</t>
         </is>
       </c>
       <c r="N176">
         <v>1967</v>
       </c>
       <c r="O176">
         <v>1982</v>
       </c>
       <c r="Q176" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=718</t>
+          <t>/persons_v2/view.php?id=696</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>1981</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>Antal Boldizsár Regináld OFM</t>
+          <t>Medgyess A. József</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Szatmár</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>Freiburg, Németország</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>nyomdai munkatárs, a kolostor szakácsa, majd nyugállományban</t>
+          <t>Németország</t>
         </is>
       </c>
       <c r="N177">
-        <v>1968</v>
+        <v>1967</v>
       </c>
       <c r="O177">
-        <v>2007</v>
+        <v>1982</v>
       </c>
       <c r="Q177" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=12</t>
+          <t>/persons_v2/view.php?id=718</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>1981</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>Derecskei János SJ</t>
+          <t>Antal Boldizsár Regináld OFM</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>Buffalo, NY, USA</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>utazó misszionárius</t>
+          <t>nyomdai munkatárs, a kolostor szakácsa, majd nyugállományban</t>
         </is>
       </c>
       <c r="N178">
         <v>1968</v>
       </c>
       <c r="O178">
-        <v>1991</v>
+        <v>2007</v>
       </c>
       <c r="Q178" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=193</t>
+          <t>/persons_v2/view.php?id=12</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>1981</v>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>Henye Géza</t>
+          <t>Derecskei János SJ</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>Montréal, QC, Kanada</t>
+          <t>Buffalo, NY, USA</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>utazó misszionárius</t>
         </is>
       </c>
       <c r="N179">
         <v>1968</v>
       </c>
       <c r="O179">
-        <v>1985</v>
+        <v>1991</v>
       </c>
       <c r="Q179" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=381</t>
+          <t>/persons_v2/view.php?id=193</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>1981</v>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>Ipoly Ottó Miklós, dr.</t>
+          <t>Henye Géza</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t>Pontifical College Josephinum, Colombus, OH, USA</t>
+          <t>Montréal, QC, Kanada</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Pontifical College Josephinum</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>biblikum tanár (Újszövetség)</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N180">
         <v>1968</v>
       </c>
       <c r="O180">
-        <v>1991</v>
+        <v>1985</v>
       </c>
       <c r="Q180" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=456</t>
+          <t>/persons_v2/view.php?id=381</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>1981</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>Juhász László SJ, Dr.</t>
+          <t>Ipoly Ottó Miklós, dr.</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>Canisius College (jelenleg: Canisius University), Buffalo, NY, USA</t>
+          <t>Pontifical College Josephinum, Colombus, OH, USA</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J181" t="inlineStr">
         <is>
-          <t>Canisius College (jelenleg: Canisius University)</t>
+          <t>Pontifical College Josephinum</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>egyetemi tanár</t>
+          <t>biblikum tanár (Újszövetség)</t>
         </is>
       </c>
       <c r="N181">
         <v>1968</v>
       </c>
       <c r="O181">
-        <v>2002</v>
+        <v>1991</v>
       </c>
       <c r="Q181" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=495</t>
+          <t>/persons_v2/view.php?id=456</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>1981</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>Jáki László Szaniszló OSB, Dr.</t>
+          <t>Juhász László SJ, Dr.</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>Princeton University, Princeton, NJ, USA</t>
+          <t>Canisius College (jelenleg: Canisius University), Buffalo, NY, USA</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J182" t="inlineStr">
         <is>
-          <t>Princeton University</t>
+          <t>Canisius College (jelenleg: Canisius University)</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>egyetemi tanár, 1973-tól kitüntetett, nyilvános rendes egyetemi tanár</t>
+          <t>egyetemi tanár</t>
         </is>
       </c>
       <c r="N182">
         <v>1968</v>
       </c>
       <c r="O182">
-        <v>2009</v>
+        <v>2002</v>
       </c>
       <c r="Q182" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=480</t>
+          <t>/persons_v2/view.php?id=495</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>1981</v>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>Kovács Dezső Lajos</t>
+          <t>Jáki László Szaniszló OSB, Dr.</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, USA</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, USA</t>
+          <t>Princeton University, Princeton, NJ, USA</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J183" t="inlineStr">
+        <is>
+          <t>Princeton University</t>
+        </is>
+      </c>
       <c r="K183" t="inlineStr">
         <is>
-          <t>segédlelkész, magyar lelkész</t>
+          <t>egyetemi tanár, 1973-tól kitüntetett, nyilvános rendes egyetemi tanár</t>
         </is>
       </c>
       <c r="N183">
         <v>1968</v>
       </c>
       <c r="O183">
-        <v>1983</v>
+        <v>2009</v>
       </c>
       <c r="Q183" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=580</t>
+          <t>/persons_v2/view.php?id=480</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>1981</v>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>Krupa Sándor Kolumbán OFM</t>
+          <t>Kovács Dezső Lajos</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t>Dewitt, MI, USA</t>
+          <t>Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>segédlelkész, magyar lelkész</t>
         </is>
       </c>
       <c r="N184">
         <v>1968</v>
       </c>
       <c r="O184">
-        <v>1988</v>
+        <v>1983</v>
       </c>
       <c r="Q184" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=613</t>
+          <t>/persons_v2/view.php?id=580</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>1981</v>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>Mandl József Maximilián OFM</t>
+          <t>Krupa Sándor Kolumbán OFM</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
           <t>Dewitt, MI, USA</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
           <t>USA</t>
+        </is>
+      </c>
+      <c r="K185" t="inlineStr">
+        <is>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N185">
         <v>1968</v>
       </c>
       <c r="O185">
-        <v>1987</v>
+        <v>1988</v>
       </c>
       <c r="Q185" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=692</t>
+          <t>/persons_v2/view.php?id=613</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>1981</v>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>Marton Antal Bernát O.Cist, dr</t>
+          <t>Mandl József Maximilián OFM</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
+          <t>Dewitt, MI, USA</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
           <t>USA</t>
-        </is>
-[...8 lines deleted...]
-          <t>gimnáziumi tanár (1968-2014), igazgatóhelyettes (1971-1981), igazgató (1981-1996), perjel (1994-2000), alperjel (2000 körül), klerikus-magiszter (2007 körül)</t>
         </is>
       </c>
       <c r="N186">
         <v>1968</v>
       </c>
       <c r="O186">
-        <v>2015</v>
+        <v>1987</v>
       </c>
       <c r="Q186" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=707</t>
+          <t>/persons_v2/view.php?id=692</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>1981</v>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>Molnár László</t>
+          <t>Marton Antal Bernát O.Cist, dr</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>Tours-i Szent Márton plébánia, Porto Alegre, Brazília</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J187" t="inlineStr">
         <is>
-          <t>Tours-i Szent Márton plébánia</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
-          <t>alapító, templomépítő plébános</t>
+          <t>gimnáziumi tanár (1968-2014), igazgatóhelyettes (1971-1981), igazgató (1981-1996), perjel (1994-2000), alperjel (2000 körül), klerikus-magiszter (2007 körül)</t>
         </is>
       </c>
       <c r="N187">
         <v>1968</v>
       </c>
       <c r="O187">
-        <v>2018</v>
+        <v>2015</v>
       </c>
       <c r="Q187" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=764</t>
+          <t>/persons_v2/view.php?id=707</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>1981</v>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>Padányi Károly</t>
+          <t>Molnár László</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
+          <t>Tours-i Szent Márton plébánia, Porto Alegre, Brazília</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="J188" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church</t>
+          <t>Tours-i Szent Márton plébánia</t>
         </is>
       </c>
       <c r="K188" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>alapító, templomépítő plébános</t>
         </is>
       </c>
       <c r="N188">
         <v>1968</v>
       </c>
       <c r="O188">
-        <v>1991</v>
+        <v>2018</v>
       </c>
       <c r="Q188" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=845</t>
+          <t>/persons_v2/view.php?id=764</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>1981</v>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>Pordán László, Dr.</t>
+          <t>Padányi Károly</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
-          <t>Collége de la Gaspasic, Gaspésie–Îles-de-la-Madeleine, QC, Kanada</t>
+          <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="J189" t="inlineStr">
         <is>
-          <t>Collége de la Gaspasic</t>
+          <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
-          <t>főiskolai tanár, ezzel egy időben a mariai kórház ápolónőképzőjében morálist tanít</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N189">
         <v>1968</v>
       </c>
       <c r="O189">
-        <v>1984</v>
+        <v>1991</v>
       </c>
       <c r="Q189" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=895</t>
+          <t>/persons_v2/view.php?id=845</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>1981</v>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>Ruzsik Vilmos CM, Dr.</t>
+          <t>Pordán László, Dr.</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>lazarista (Congregatio Missionis)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
-          <t>Párizsi Magyar Misszió, Párizs, Franciaország</t>
+          <t>Collége de la Gaspasic, Gaspésie–Îles-de-la-Madeleine, QC, Kanada</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
-          <t>Franciaország</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J190" t="inlineStr">
         <is>
-          <t>Párizsi Magyar Misszió</t>
+          <t>Collége de la Gaspasic</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
-          <t>magyar lelkész</t>
+          <t>főiskolai tanár, ezzel egy időben a mariai kórház ápolónőképzőjében morálist tanít</t>
         </is>
       </c>
       <c r="N190">
         <v>1968</v>
       </c>
       <c r="O190">
-        <v>1985</v>
+        <v>1984</v>
       </c>
       <c r="Q190" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=952</t>
+          <t>/persons_v2/view.php?id=895</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>1981</v>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>Babos István SJ</t>
+          <t>Ruzsik Vilmos CM, Dr.</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>lazarista (Congregatio Missionis)</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t>Fordham University, New York, NY, USA</t>
+          <t>Párizsi Magyar Misszió, Párizs, Franciaország</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Franciaország</t>
         </is>
       </c>
       <c r="J191" t="inlineStr">
         <is>
-          <t>Fordham University</t>
+          <t>Párizsi Magyar Misszió</t>
         </is>
       </c>
       <c r="K191" t="inlineStr">
         <is>
-          <t>Fordham Egyetem tanára, magyar kisegítő lelkész</t>
+          <t>magyar lelkész</t>
         </is>
       </c>
       <c r="N191">
-        <v>1969</v>
+        <v>1968</v>
       </c>
       <c r="O191">
-        <v>1991</v>
+        <v>1985</v>
       </c>
       <c r="Q191" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=24</t>
+          <t>/persons_v2/view.php?id=952</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>1981</v>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>Bali István</t>
+          <t>Babos István SJ</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
+          <t>Fordham University, New York, NY, USA</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J192" t="inlineStr">
+        <is>
+          <t>Fordham University</t>
+        </is>
+      </c>
       <c r="K192" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Fordham Egyetem tanára, magyar kisegítő lelkész</t>
         </is>
       </c>
       <c r="N192">
         <v>1969</v>
       </c>
       <c r="O192">
-        <v>1985</v>
+        <v>1991</v>
       </c>
       <c r="Q192" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=36</t>
+          <t>/persons_v2/view.php?id=24</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>1981</v>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>Kugler János Gottfried OFM</t>
+          <t>Bali István</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J193" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K193" t="inlineStr">
         <is>
-          <t>gyóntató, kertész</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N193">
         <v>1969</v>
       </c>
       <c r="O193">
-        <v>1992</v>
+        <v>1985</v>
       </c>
       <c r="Q193" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=620</t>
+          <t>/persons_v2/view.php?id=36</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>1981</v>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>Lenner Jenő Arkangyal OFM</t>
+          <t>Kugler János Gottfried OFM</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
-          <t>Dewitt, MI, USA</t>
+          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J194" t="inlineStr">
+        <is>
+          <t>Saint Francis of Assisi Parish</t>
+        </is>
+      </c>
       <c r="K194" t="inlineStr">
         <is>
-          <t>gondnok, házfőnök, gyóntató</t>
+          <t>gyóntató, kertész</t>
         </is>
       </c>
       <c r="N194">
         <v>1969</v>
       </c>
       <c r="O194">
-        <v>1989</v>
+        <v>1992</v>
       </c>
       <c r="Q194" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=649</t>
+          <t>/persons_v2/view.php?id=620</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>1981</v>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>Mustos István Sch.P.</t>
+          <t>Lenner Jenő Arkangyal OFM</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t>Devon, PA, USA</t>
+          <t>Dewitt, MI, USA</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
-          <t>tanár, 1987-ig igazgató</t>
+          <t>gondnok, házfőnök, gyóntató</t>
         </is>
       </c>
       <c r="N195">
         <v>1969</v>
       </c>
       <c r="O195">
-        <v>1987</v>
+        <v>1989</v>
       </c>
       <c r="Q195" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=779</t>
+          <t>/persons_v2/view.php?id=649</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>1981</v>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>Nagy György, Dr.</t>
+          <t>Mustos István Sch.P.</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
-          <t>Lovászpatona, Magyarország</t>
+          <t>Devon, PA, USA</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
-          <t>plébános-helyettes</t>
+          <t>tanár, 1987-ig igazgató</t>
         </is>
       </c>
       <c r="N196">
         <v>1969</v>
       </c>
       <c r="O196">
-        <v>1989</v>
+        <v>1987</v>
       </c>
       <c r="Q196" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=789</t>
+          <t>/persons_v2/view.php?id=779</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>1981</v>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>Pogány György, Dr.</t>
+          <t>Nagy György, Dr.</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony-templom, Irvington, NJ, USA</t>
+          <t>Lovászpatona, Magyarország</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Nagyboldogasszony-templom</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>plébános-helyettes</t>
         </is>
       </c>
       <c r="N197">
         <v>1969</v>
       </c>
       <c r="O197">
-        <v>1993</v>
+        <v>1989</v>
       </c>
       <c r="Q197" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=886</t>
+          <t>/persons_v2/view.php?id=789</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198">
         <v>1981</v>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>Skrapits János</t>
+          <t>Pogány György, Dr.</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
-          <t>Árpádházi Szent Erzsébet R. K. Egyházközség, Buffalo, NY, USA</t>
+          <t>Nagyboldogasszony-templom, Irvington, NJ, USA</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J198" t="inlineStr">
         <is>
-          <t>Árpádházi Szent Erzsébet R. K. Egyházközség</t>
+          <t>Nagyboldogasszony-templom</t>
         </is>
       </c>
       <c r="K198" t="inlineStr">
         <is>
           <t>plébános</t>
         </is>
       </c>
       <c r="N198">
         <v>1969</v>
       </c>
       <c r="O198">
-        <v>2000</v>
+        <v>1993</v>
       </c>
       <c r="Q198" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=1000</t>
+          <t>/persons_v2/view.php?id=886</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199">
         <v>1981</v>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>Somfai Béla SJ, Dr.</t>
+          <t>Skrapits János</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>Regis College / Toronto School of Theology, Toronto, ON, Kanada</t>
+          <t>Árpádházi Szent Erzsébet R. K. Egyházközség, Buffalo, NY, USA</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J199" t="inlineStr">
         <is>
-          <t>Regis College / Toronto School of Theology</t>
+          <t>Árpádházi Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
-          <t>morálteológia és orvosi etika professzora, később dékán</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N199">
         <v>1969</v>
       </c>
       <c r="O199">
-        <v>1994</v>
+        <v>2000</v>
       </c>
       <c r="Q199" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=1007</t>
+          <t>/persons_v2/view.php?id=1000</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200">
         <v>1981</v>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>Bobák János Iréneusz, dr.</t>
+          <t>Somfai Béla SJ, Dr.</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
-          <t>Brownsville, PA, USA</t>
+          <t>Regis College / Toronto School of Theology, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J200" t="inlineStr">
+        <is>
+          <t>Regis College / Toronto School of Theology</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>morálteológia és orvosi etika professzora, később dékán</t>
         </is>
       </c>
       <c r="N200">
-        <v>1970</v>
+        <v>1969</v>
       </c>
       <c r="O200">
-        <v>1988</v>
+        <v>1994</v>
       </c>
       <c r="Q200" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=90</t>
+          <t>/persons_v2/view.php?id=1007</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201">
         <v>1981</v>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>Cser László SJ</t>
+          <t>Bobák János Iréneusz, dr.</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t>St. James, NY, USA</t>
+          <t>Brownsville, PA, USA</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
           <t>USA</t>
+        </is>
+      </c>
+      <c r="K201" t="inlineStr">
+        <is>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N201">
         <v>1970</v>
       </c>
       <c r="O201">
-        <v>2003</v>
+        <v>1988</v>
       </c>
       <c r="Q201" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=153</t>
+          <t>/persons_v2/view.php?id=90</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>1981</v>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>Gerendás Lajos</t>
+          <t>Cser László SJ</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>Süttőr, Magyarország</t>
+          <t>St. James, NY, USA</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>plébános</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N202">
         <v>1970</v>
       </c>
       <c r="O202">
-        <v>1983</v>
+        <v>2003</v>
       </c>
       <c r="Q202" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=321</t>
+          <t>/persons_v2/view.php?id=153</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203">
         <v>1981</v>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>Gyöngyös Márton OP</t>
+          <t>Gerendás Lajos</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>Süttőr, Magyarország</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
-          <t>lelkipásztori tevékenység és lelkigyakorlatok tartása</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N203">
         <v>1970</v>
       </c>
-      <c r="P203" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="O203">
+        <v>1983</v>
       </c>
       <c r="Q203" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=353</t>
+          <t>/persons_v2/view.php?id=321</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204">
         <v>1981</v>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>Horváth Tibor SJ, Dr.</t>
+          <t>Gyöngyös Márton OP</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t>Regis College, Toronto, ON, Kanada</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Regis College</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
-          <t>teológiai tanár</t>
+          <t>lelkipásztori tevékenység és lelkigyakorlatok tartása</t>
         </is>
       </c>
       <c r="N204">
         <v>1970</v>
       </c>
-      <c r="O204">
-        <v>1992</v>
+      <c r="P204" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q204" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=439</t>
+          <t>/persons_v2/view.php?id=353</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205">
         <v>1981</v>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>Jaschkó Balázs SJ</t>
+          <t>Horváth Tibor SJ, Dr.</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Regis College, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="J205" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Regis College</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
-          <t>segédlelkész, majd plébános, illetve helyi elöljáró</t>
+          <t>teológiai tanár</t>
         </is>
       </c>
       <c r="N205">
         <v>1970</v>
       </c>
       <c r="O205">
-        <v>2013</v>
+        <v>1992</v>
       </c>
       <c r="Q205" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=477</t>
+          <t>/persons_v2/view.php?id=439</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206">
         <v>1981</v>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>Jaszovszky József, Dr.</t>
+          <t>Jaschkó Balázs SJ</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
-          <t>San Francisco, CA, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J206" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K206" t="inlineStr">
         <is>
-          <t>a San Francisco-i érsek joghatósága alá tartozó magyarok lelkésze, valamint a Menlo park-i Szent István misszió vezető lelkésze</t>
+          <t>segédlelkész, majd plébános, illetve helyi elöljáró</t>
         </is>
       </c>
       <c r="N206">
         <v>1970</v>
       </c>
       <c r="O206">
-        <v>1984</v>
+        <v>2013</v>
       </c>
       <c r="Q206" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=479</t>
+          <t>/persons_v2/view.php?id=477</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207">
         <v>1981</v>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>Kovách Balázs Pál</t>
+          <t>Jaszovszky József, Dr.</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
-          <t>Braddock, PA, USA</t>
+          <t>San Francisco, CA, USA</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K207" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>a San Francisco-i érsek joghatósága alá tartozó magyarok lelkésze, valamint a Menlo park-i Szent István misszió vezető lelkésze</t>
         </is>
       </c>
       <c r="N207">
         <v>1970</v>
       </c>
       <c r="O207">
-        <v>2001</v>
+        <v>1984</v>
       </c>
       <c r="Q207" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=577</t>
+          <t>/persons_v2/view.php?id=479</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208">
         <v>1981</v>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>Kögl János Szeverin OSB</t>
+          <t>Kovách Balázs Pál</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
-          <t>Nova Santa Rosa, Brazília</t>
+          <t>Braddock, PA, USA</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K208" t="inlineStr">
         <is>
-          <t>1970–1981 között szemináriumi házfőnök és lelkész, gimnáziumi tanár, 1971–1976 gimnáziumi igazgató, püspöki tanácsos</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N208">
         <v>1970</v>
       </c>
       <c r="O208">
-        <v>1984</v>
+        <v>2001</v>
       </c>
       <c r="Q208" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=598</t>
+          <t>/persons_v2/view.php?id=577</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209">
         <v>1981</v>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>Magyar József</t>
+          <t>Kögl János Szeverin OSB</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>Akron, OH, USA</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
-          <t>St. George Catholic Church, Clinton, OH, USA</t>
+          <t>Nova Santa Rosa, Brazília</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. George Catholic Church</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K209" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>1970–1981 között szemináriumi házfőnök és lelkész, gimnáziumi tanár, 1971–1976 gimnáziumi igazgató, püspöki tanácsos</t>
         </is>
       </c>
       <c r="N209">
         <v>1970</v>
       </c>
       <c r="O209">
-        <v>1991</v>
+        <v>1984</v>
       </c>
       <c r="Q209" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=682</t>
+          <t>/persons_v2/view.php?id=598</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210">
         <v>1981</v>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>Mihalik Imre Károly, Dr.</t>
+          <t>Magyar József</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Akron, OH, USA</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
-          <t>Notre Dame szeminárium, New Orleans, LA, USA</t>
+          <t>St. George Catholic Church, Clinton, OH, USA</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J210" t="inlineStr">
         <is>
-          <t>Notre Dame szeminárium</t>
+          <t>St. George Catholic Church</t>
         </is>
       </c>
       <c r="K210" t="inlineStr">
         <is>
-          <t>tanár</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N210">
         <v>1970</v>
       </c>
       <c r="O210">
-        <v>1995</v>
+        <v>1991</v>
       </c>
       <c r="Q210" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=742</t>
+          <t>/persons_v2/view.php?id=682</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211">
         <v>1981</v>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>Nemesszeghy Ervin SJ, Dr.</t>
+          <t>Mihalik Imre Károly, Dr.</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Notre Dame szeminárium, New Orleans, LA, USA</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J211" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Notre Dame szeminárium</t>
         </is>
       </c>
       <c r="K211" t="inlineStr">
         <is>
-          <t>novíciusmester</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N211">
         <v>1970</v>
       </c>
       <c r="O211">
-        <v>1986</v>
+        <v>1995</v>
       </c>
       <c r="Q211" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=804</t>
+          <t>/persons_v2/view.php?id=742</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212">
         <v>1981</v>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>Pfemeter János Arnold OCSO</t>
+          <t>Nemesszeghy Ervin SJ, Dr.</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
-          <t>Oka, QC, Kanada</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
           <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J212" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K212" t="inlineStr">
+        <is>
+          <t>novíciusmester</t>
         </is>
       </c>
       <c r="N212">
         <v>1970</v>
       </c>
       <c r="O212">
-        <v>1995</v>
+        <v>1986</v>
       </c>
       <c r="Q212" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=875</t>
+          <t>/persons_v2/view.php?id=804</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213">
         <v>1981</v>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>Róna Gábor SJ</t>
+          <t>Pfemeter János Arnold OCSO</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
-          <t>Portoviejo, Ecuador</t>
+          <t>Oka, QC, Kanada</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
-          <t>Ecuador</t>
-[...4 lines deleted...]
-          <t>kollégiumi spirituális, hittanár</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="N213">
         <v>1970</v>
       </c>
       <c r="O213">
-        <v>1982</v>
+        <v>1995</v>
       </c>
       <c r="Q213" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=948</t>
+          <t>/persons_v2/view.php?id=875</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214">
         <v>1981</v>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>Éles Ferenc</t>
+          <t>Róna Gábor SJ</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
-          <t>New Brunswick, NJ, USA</t>
+          <t>Portoviejo, Ecuador</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ecuador</t>
         </is>
       </c>
       <c r="K214" t="inlineStr">
         <is>
-          <t>parókus, közben kisegít: Perth Amboy, NJ</t>
+          <t>kollégiumi spirituális, hittanár</t>
         </is>
       </c>
       <c r="N214">
         <v>1970</v>
       </c>
       <c r="O214">
-        <v>1994</v>
+        <v>1982</v>
       </c>
       <c r="Q214" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=247</t>
+          <t>/persons_v2/view.php?id=948</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215">
         <v>1981</v>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>Bálint István József</t>
+          <t>Éles Ferenc</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>Bridgeport, CT, USA</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
-          <t>St. Ladislaus Church, South Norwalk, CT, USA</t>
+          <t>New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J215" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K215" t="inlineStr">
         <is>
-          <t>magyar lelkész, plébános, közben kisegít Fairfield, CT – Szent Imre</t>
+          <t>parókus, közben kisegít: Perth Amboy, NJ</t>
         </is>
       </c>
       <c r="N215">
-        <v>1971</v>
+        <v>1970</v>
       </c>
       <c r="O215">
-        <v>2014</v>
+        <v>1994</v>
       </c>
       <c r="Q215" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=58</t>
+          <t>/persons_v2/view.php?id=247</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216">
         <v>1981</v>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>Demkovich John, Msgr</t>
+          <t>Bálint István József</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>Paterson, NJ, USA</t>
+          <t>Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
-          <t>Mária mennybemenetele, Passaic, NJ, USA</t>
+          <t>St. Ladislaus Church, South Norwalk, CT, USA</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J216" t="inlineStr">
         <is>
-          <t>Mária mennybemenetele</t>
+          <t>St. Ladislaus Church</t>
         </is>
       </c>
       <c r="K216" t="inlineStr">
         <is>
-          <t>plébános, közben 2007. június 24.-2007. december 2. Passaic, NJ – Szent István magyar templom – adminisztrátor</t>
+          <t>magyar lelkész, plébános, közben kisegít Fairfield, CT – Szent Imre</t>
         </is>
       </c>
       <c r="N216">
         <v>1971</v>
       </c>
       <c r="O216">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="Q216" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=190</t>
+          <t>/persons_v2/view.php?id=58</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217">
         <v>1981</v>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>Gyimesi Gyula</t>
+          <t>Demkovich John, Msgr</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Paterson, NJ, USA</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Mária mennybemenetele, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J217" t="inlineStr">
+        <is>
+          <t>Mária mennybemenetele</t>
         </is>
       </c>
       <c r="K217" t="inlineStr">
         <is>
-          <t>nyugállományban, irodalmi munkásságot végzett, illetve kisegítő lelkészként szolgált.</t>
+          <t>plébános, közben 2007. június 24.-2007. december 2. Passaic, NJ – Szent István magyar templom – adminisztrátor</t>
         </is>
       </c>
       <c r="N217">
         <v>1971</v>
       </c>
       <c r="O217">
-        <v>1995</v>
+        <v>2011</v>
       </c>
       <c r="Q217" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=352</t>
+          <t>/persons_v2/view.php?id=190</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218">
         <v>1981</v>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>Linka Ernő Ödön OSB, apát</t>
+          <t>Gyimesi Gyula</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
-          <t>Brazília</t>
-[...4 lines deleted...]
-          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K218" t="inlineStr">
         <is>
-          <t>házgondnok (1971-1972), szemináriumi nevelő (1972-1978), nevelési- és hivatásügyi tanácsadó (1974-1982), lelkész (1980-1982), perjel, majd apát, a Szociális Intézmények vezetője (1981-2005), nyugállományban (2005-2017)</t>
+          <t>nyugállományban, irodalmi munkásságot végzett, illetve kisegítő lelkészként szolgált.</t>
         </is>
       </c>
       <c r="N218">
         <v>1971</v>
       </c>
       <c r="O218">
-        <v>2017</v>
+        <v>1995</v>
       </c>
       <c r="Q218" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=659</t>
+          <t>/persons_v2/view.php?id=352</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219">
         <v>1981</v>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>Makkó Lajos</t>
+          <t>Linka Ernő Ödön OSB, apát</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
-          <t>Magyarországi Szent István templom, Hamilton, ON, Kanada</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="J219" t="inlineStr">
         <is>
-          <t>Magyarországi Szent István templom</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+        </is>
+      </c>
+      <c r="K219" t="inlineStr">
+        <is>
+          <t>házgondnok (1971-1972), szemináriumi nevelő (1972-1978), nevelési- és hivatásügyi tanácsadó (1974-1982), lelkész (1980-1982), perjel, majd apát, a Szociális Intézmények vezetője (1981-2005), nyugállományban (2005-2017)</t>
         </is>
       </c>
       <c r="N219">
         <v>1971</v>
       </c>
       <c r="O219">
-        <v>1992</v>
+        <v>2017</v>
       </c>
       <c r="Q219" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=689</t>
+          <t>/persons_v2/view.php?id=659</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220">
         <v>1981</v>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>Megyer Jenő, Msgr., dr.</t>
+          <t>Makkó Lajos</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
-          <t>Pontifical Seminary Josephinum, Colombus, OH</t>
+          <t>Magyarországi Szent István templom, Hamilton, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I220" t="inlineStr">
+        <is>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J220" t="inlineStr">
         <is>
-          <t>Pontifical Seminary Josephinum</t>
-[...4 lines deleted...]
-          <t>morális tárgy tanára</t>
+          <t>Magyarországi Szent István templom</t>
         </is>
       </c>
       <c r="N220">
         <v>1971</v>
       </c>
       <c r="O220">
         <v>1992</v>
       </c>
       <c r="Q220" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=724</t>
+          <t>/persons_v2/view.php?id=689</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221">
         <v>1981</v>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>Molnár István</t>
+          <t>Megyer Jenő, Msgr., dr.</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>Calgary, AB, Kanada</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
-          <t>Szent Erzsébet magyar templom, Calgary, AB, Kanada</t>
-[...4 lines deleted...]
-          <t>Kanada</t>
+          <t>Pontifical Seminary Josephinum, Colombus, OH</t>
         </is>
       </c>
       <c r="J221" t="inlineStr">
         <is>
-          <t>Szent Erzsébet magyar templom</t>
+          <t>Pontifical Seminary Josephinum</t>
         </is>
       </c>
       <c r="K221" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>morális tárgy tanára</t>
         </is>
       </c>
       <c r="N221">
         <v>1971</v>
       </c>
       <c r="O221">
-        <v>1994</v>
+        <v>1992</v>
       </c>
       <c r="Q221" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=762</t>
+          <t>/persons_v2/view.php?id=724</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222">
         <v>1981</v>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>Nagy József</t>
+          <t>Molnár István</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>Calgary, AB, Kanada</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
-          <t>Jászberény, Magyarország</t>
+          <t>Szent Erzsébet magyar templom, Calgary, AB, Kanada</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J222" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet magyar templom</t>
         </is>
       </c>
       <c r="K222" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N222">
         <v>1971</v>
       </c>
       <c r="O222">
-        <v>1982</v>
+        <v>1994</v>
       </c>
       <c r="Q222" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=792</t>
+          <t>/persons_v2/view.php?id=762</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223">
         <v>1981</v>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>Skerl Alphonse</t>
+          <t>Nagy József</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség, East Chicago, IN, USA</t>
+          <t>Jászberény, Magyarország</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szentháromság R. K. Egyházközség</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K223" t="inlineStr">
         <is>
-          <t>plébános, közben ellátja Gary, IN, USA, Szent Imre templomot is.</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N223">
         <v>1971</v>
       </c>
       <c r="O223">
-        <v>2016</v>
+        <v>1982</v>
       </c>
       <c r="Q223" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=998</t>
+          <t>/persons_v2/view.php?id=792</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224">
         <v>1981</v>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>Füz János Balázs O.Cist, apát</t>
+          <t>Skerl Alphonse</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
-          <t>Spring Bank, WI, USA</t>
+          <t>Szentháromság R. K. Egyházközség, East Chicago, IN, USA</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J224" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K224" t="inlineStr">
         <is>
-          <t>perjel, közben 1972 – 1977 körül novíciusmester</t>
+          <t>plébános, közben ellátja Gary, IN, USA, Szent Imre templomot is.</t>
         </is>
       </c>
       <c r="N224">
-        <v>1972</v>
+        <v>1971</v>
       </c>
       <c r="O224">
-        <v>1989</v>
+        <v>2016</v>
       </c>
       <c r="Q224" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=297</t>
+          <t>/persons_v2/view.php?id=998</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225">
         <v>1981</v>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>Füzér István Julián OFM, dr</t>
+          <t>Füz János Balázs O.Cist, apát</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
+          <t>Spring Bank, WI, USA</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J225" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K225" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>perjel, közben 1972 – 1977 körül novíciusmester</t>
         </is>
       </c>
       <c r="N225">
         <v>1972</v>
       </c>
       <c r="O225">
-        <v>1984</v>
+        <v>1989</v>
       </c>
       <c r="Q225" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=298</t>
+          <t>/persons_v2/view.php?id=297</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226">
         <v>1981</v>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>Kocsis József, Msgr.</t>
+          <t>Füzér István Julián OFM, dr</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
-          <t>Montréal, QC, Kanada</t>
+          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J226" t="inlineStr">
+        <is>
+          <t>Nagyboldogasszony R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K226" t="inlineStr">
         <is>
-          <t>nyugállományban, kisegít a Magyarok Nagyasszonya templomban, később a jezsuita atyák hamiltoni Szent Erzsébet Otthonában betegállományban</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N226">
         <v>1972</v>
       </c>
       <c r="O226">
-        <v>1990</v>
+        <v>1984</v>
       </c>
       <c r="Q226" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=558</t>
+          <t>/persons_v2/view.php?id=298</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227">
         <v>1981</v>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>Lawrence C. Ferenc</t>
+          <t>Kocsis József, Msgr.</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>Allentown, PA, USA</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
-          <t>Brockton, PA, USA</t>
+          <t>Montréal, QC, Kanada</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K227" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>nyugállományban, kisegít a Magyarok Nagyasszonya templomban, később a jezsuita atyák hamiltoni Szent Erzsébet Otthonában betegállományban</t>
         </is>
       </c>
       <c r="N227">
         <v>1972</v>
       </c>
       <c r="O227">
-        <v>1984</v>
+        <v>1990</v>
       </c>
       <c r="Q227" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=636</t>
+          <t>/persons_v2/view.php?id=558</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228">
         <v>1981</v>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>Németh Béla Maurus OSB</t>
+          <t>Lawrence C. Ferenc</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Allentown, PA, USA</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
-          <t>Priory School, Woodside, CA, USA</t>
+          <t>Brockton, PA, USA</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J228" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K228" t="inlineStr">
         <is>
-          <t>biológiai tanár, közben iskolabusz-vezető, valamint a bencés közösség, valamint az iskola gazdasági ügyeinek irányítója, gondnoka</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N228">
         <v>1972</v>
       </c>
       <c r="O228">
-        <v>2004</v>
+        <v>1984</v>
       </c>
       <c r="Q228" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=809</t>
+          <t>/persons_v2/view.php?id=636</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229">
         <v>1981</v>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>Sipos D. József</t>
+          <t>Németh Béla Maurus OSB</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>Fort Wayne – South Bend, IN, USA</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
-          <t>Highland, IN, USA</t>
+          <t>Priory School, Woodside, CA, USA</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J229" t="inlineStr">
+        <is>
+          <t>Priory School</t>
+        </is>
+      </c>
       <c r="K229" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>biológiai tanár, közben iskolabusz-vezető, valamint a bencés közösség, valamint az iskola gazdasági ügyeinek irányítója, gondnoka</t>
         </is>
       </c>
       <c r="N229">
         <v>1972</v>
       </c>
       <c r="O229">
-        <v>1983</v>
+        <v>2004</v>
       </c>
       <c r="Q229" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=991</t>
+          <t>/persons_v2/view.php?id=809</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230">
         <v>1981</v>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>Bodnár Vince</t>
+          <t>Sipos D. József</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>Hartford, CT, USA</t>
+          <t>Fort Wayne – South Bend, IN, USA</t>
+        </is>
+      </c>
+      <c r="H230" t="inlineStr">
+        <is>
+          <t>Highland, IN, USA</t>
+        </is>
+      </c>
+      <c r="I230" t="inlineStr">
+        <is>
+          <t>USA</t>
         </is>
       </c>
       <c r="K230" t="inlineStr">
         <is>
           <t>nyugállományban</t>
         </is>
       </c>
       <c r="N230">
-        <v>1973</v>
+        <v>1972</v>
       </c>
       <c r="O230">
-        <v>1988</v>
+        <v>1983</v>
       </c>
       <c r="Q230" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=95</t>
+          <t>/persons_v2/view.php?id=991</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231">
         <v>1981</v>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>Feigl Rudolf SJ</t>
+          <t>Bodnár Vince</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
-[...14 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Hartford, CT, USA</t>
         </is>
       </c>
       <c r="K231" t="inlineStr">
         <is>
-          <t>miniszter, pasztorális kisegítő, a ministránsok irányítója</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N231">
         <v>1973</v>
       </c>
       <c r="O231">
-        <v>2004</v>
+        <v>1988</v>
       </c>
       <c r="Q231" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=263</t>
+          <t>/persons_v2/view.php?id=95</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232">
         <v>1981</v>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>Füzes József Zalán OFM</t>
+          <t>Feigl Rudolf SJ</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J232" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K232" t="inlineStr">
         <is>
-          <t>magyar lelkész</t>
+          <t>miniszter, pasztorális kisegítő, a ministránsok irányítója</t>
         </is>
       </c>
       <c r="N232">
         <v>1973</v>
       </c>
       <c r="O232">
-        <v>1982</v>
+        <v>2004</v>
       </c>
       <c r="Q232" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=299</t>
+          <t>/persons_v2/view.php?id=263</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233">
         <v>1981</v>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>Hoffmann Dezső Fábián (OFM)</t>
+          <t>Füzes József Zalán OFM</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (szlovák rendtartomány)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
-          <t>Miami, FL, USA</t>
+          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J233" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K233" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>magyar lelkész</t>
         </is>
       </c>
       <c r="N233">
         <v>1973</v>
       </c>
       <c r="O233">
-        <v>1985</v>
+        <v>1982</v>
       </c>
       <c r="Q233" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=404</t>
+          <t>/persons_v2/view.php?id=299</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234">
         <v>1981</v>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>Horváth András Ellák O.Praem</t>
+          <t>Hoffmann Dezső Fábián (OFM)</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (szlovák rendtartomány)</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
-          <t>Szent Mihály apátság, Orange, CA, USA</t>
+          <t>Miami, FL, USA</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J234" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K234" t="inlineStr">
         <is>
-          <t>latin, hittan, középkori történelem tanár, majd rendtársai egészségbiztosítási ügyeit intézte</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N234">
         <v>1973</v>
       </c>
       <c r="O234">
-        <v>2018</v>
+        <v>1985</v>
       </c>
       <c r="Q234" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=417</t>
+          <t>/persons_v2/view.php?id=404</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235">
         <v>1981</v>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>Korpics Tamás</t>
+          <t>Horváth András Ellák O.Praem</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, USA</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
-          <t>Presentation of Our Lord Ukrainian Catholic Church, Lansdale, PA, USA</t>
+          <t>Szent Mihály apátság, Orange, CA, USA</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J235" t="inlineStr">
         <is>
-          <t>Presentation of Our Lord Ukrainian Catholic Church</t>
+          <t>Szent Mihály apátság</t>
         </is>
       </c>
       <c r="K235" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>latin, hittan, középkori történelem tanár, majd rendtársai egészségbiztosítási ügyeit intézte</t>
         </is>
       </c>
       <c r="N235">
         <v>1973</v>
       </c>
       <c r="O235">
-        <v>1983</v>
+        <v>2018</v>
       </c>
       <c r="Q235" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=568</t>
+          <t>/persons_v2/view.php?id=417</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236">
         <v>1981</v>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>Kovách Tibor Angelus OFMCap</t>
+          <t>Korpics Tamás</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
+          <t>Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
-          <t>Róma, Olaszország</t>
+          <t>Presentation of Our Lord Ukrainian Catholic Church, Lansdale, PA, USA</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
-          <t>Olaszország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J236" t="inlineStr">
+        <is>
+          <t>Presentation of Our Lord Ukrainian Catholic Church</t>
         </is>
       </c>
       <c r="K236" t="inlineStr">
         <is>
-          <t>magyar főlelkész</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N236">
         <v>1973</v>
       </c>
       <c r="O236">
-        <v>1997</v>
+        <v>1983</v>
       </c>
       <c r="Q236" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=579</t>
+          <t>/persons_v2/view.php?id=568</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237">
         <v>1981</v>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>Kubinyi Gyula, Dr</t>
+          <t>Kovách Tibor Angelus OFMCap</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
-          <t>Erie, PA, USA</t>
+          <t>Róma, Olaszország</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Olaszország</t>
         </is>
       </c>
       <c r="K237" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>magyar főlelkész</t>
         </is>
       </c>
       <c r="N237">
         <v>1973</v>
       </c>
       <c r="O237">
-        <v>2003</v>
+        <v>1997</v>
       </c>
       <c r="Q237" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=617</t>
+          <t>/persons_v2/view.php?id=579</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238">
         <v>1981</v>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>Kákonyi Imre Asztrik OFM, dr</t>
+          <t>Kubinyi Gyula, Dr</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
-          <t>Esztergom, Magyarország</t>
+          <t>Erie, PA, USA</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K238" t="inlineStr">
         <is>
-          <t>teológiai tanár a rend teológiai főiskoláján, festőművész</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N238">
         <v>1973</v>
       </c>
       <c r="O238">
-        <v>1990</v>
+        <v>2003</v>
       </c>
       <c r="Q238" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=509</t>
+          <t>/persons_v2/view.php?id=617</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239">
         <v>1981</v>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>Máté József SJ</t>
+          <t>Kákonyi Imre Asztrik OFM, dr</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>Esztergom, Magyarország</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K239" t="inlineStr">
         <is>
-          <t>plébános, a Katolikus Férfitársulat vezetője, a Kanadai Magyarok Szövetségének társelnöke</t>
+          <t>teológiai tanár a rend teológiai főiskoláján, festőművész</t>
         </is>
       </c>
       <c r="N239">
         <v>1973</v>
       </c>
       <c r="O239">
-        <v>2007</v>
+        <v>1990</v>
       </c>
       <c r="Q239" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=716</t>
+          <t>/persons_v2/view.php?id=509</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240">
         <v>1981</v>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>Rokonai József</t>
+          <t>Máté József SJ</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
-          <t>Papi Otthon, Székesfehérvár, Magyarország</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Papi Otthon</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K240" t="inlineStr">
         <is>
-          <t>nyugállományban, közben japán nyelvet tanít</t>
+          <t>plébános, a Katolikus Férfitársulat vezetője, a Kanadai Magyarok Szövetségének társelnöke</t>
         </is>
       </c>
       <c r="N240">
         <v>1973</v>
       </c>
       <c r="O240">
-        <v>1991</v>
+        <v>2007</v>
       </c>
       <c r="Q240" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=940</t>
+          <t>/persons_v2/view.php?id=716</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241">
         <v>1981</v>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>Schwáb András SJ</t>
+          <t>Rokonai József</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
-          <t>Rio de Janiero, Brazília</t>
+          <t>Papi Otthon, Székesfehérvár, Magyarország</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J241" t="inlineStr">
+        <is>
+          <t>Papi Otthon</t>
         </is>
       </c>
       <c r="K241" t="inlineStr">
         <is>
-          <t>filozófiaprofesszor, lelkivezető3</t>
+          <t>nyugállományban, közben japán nyelvet tanít</t>
         </is>
       </c>
       <c r="N241">
         <v>1973</v>
       </c>
       <c r="O241">
-        <v>1984</v>
+        <v>1991</v>
       </c>
       <c r="Q241" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=977</t>
+          <t>/persons_v2/view.php?id=940</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242">
         <v>1981</v>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>Bobák Sándor Cirill, dr.</t>
+          <t>Schwáb András SJ</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
-          <t>Miskolc</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
-          <t>Istenszülő tisztelete templom, Burton, OH, USA</t>
+          <t>Rio de Janiero, Brazília</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Istenszülő tisztelete templom</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K242" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>filozófiaprofesszor, lelkivezető3</t>
         </is>
       </c>
       <c r="N242">
-        <v>1974</v>
+        <v>1973</v>
       </c>
       <c r="O242">
-        <v>1987</v>
+        <v>1984</v>
       </c>
       <c r="Q242" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=91</t>
+          <t>/persons_v2/view.php?id=977</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243">
         <v>1981</v>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>Csaba László Albert Szilván OFM, Dr.</t>
+          <t>Bobák Sándor Cirill, dr.</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Miskolc</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
-          <t>Izrael</t>
+          <t>Istenszülő tisztelete templom, Burton, OH, USA</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
-          <t>Izrael</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J243" t="inlineStr">
+        <is>
+          <t>Istenszülő tisztelete templom</t>
         </is>
       </c>
       <c r="K243" t="inlineStr">
         <is>
-          <t>misszionárius, a keleti nyelvek szakértője, emmauszi kolostor főnöke</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N243">
         <v>1974</v>
       </c>
       <c r="O243">
-        <v>1984</v>
+        <v>1987</v>
       </c>
       <c r="Q243" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=137</t>
+          <t>/persons_v2/view.php?id=91</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244">
         <v>1981</v>
       </c>
       <c r="B244" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>Csorba László Domonkos OFM</t>
+          <t>Csaba László Albert Szilván OFM, Dr.</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
+          <t>Izrael</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>Izrael</t>
         </is>
       </c>
       <c r="K244" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>misszionárius, a keleti nyelvek szakértője, emmauszi kolostor főnöke</t>
         </is>
       </c>
       <c r="N244">
         <v>1974</v>
       </c>
       <c r="O244">
-        <v>1982</v>
+        <v>1984</v>
       </c>
       <c r="Q244" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=166</t>
+          <t>/persons_v2/view.php?id=137</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245">
         <v>1981</v>
       </c>
       <c r="B245" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>Eördögh András SJ</t>
+          <t>Csorba László Domonkos OFM</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Kanada</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J245" t="inlineStr">
+        <is>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K245" t="inlineStr">
         <is>
           <t>plébános</t>
         </is>
       </c>
       <c r="N245">
         <v>1974</v>
       </c>
       <c r="O245">
         <v>1982</v>
       </c>
       <c r="Q245" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=240</t>
+          <t>/persons_v2/view.php?id=166</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246">
         <v>1981</v>
       </c>
       <c r="B246" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>Hegyi Márton SJ</t>
+          <t>Eördögh András SJ</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
-          <t>Fordhan Egyetem, New York, NY, USA</t>
+          <t>Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Fordhan Egyetem</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K246" t="inlineStr">
         <is>
-          <t>biológia professzor, 2003-tól nyugállományban, de tanít. Közben kisegítő lelkész Passaic, NJ, USA, ill. Yorkers, NJ, USA</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N246">
         <v>1974</v>
       </c>
       <c r="O246">
-        <v>2008</v>
+        <v>1982</v>
       </c>
       <c r="Q246" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=378</t>
+          <t>/persons_v2/view.php?id=240</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247">
         <v>1981</v>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>Kelemen Kálmán Konrád OFM</t>
+          <t>Hegyi Márton SJ</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
-          <t>Farrell, OH, USA</t>
+          <t>Fordhan Egyetem, New York, NY, USA</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J247" t="inlineStr">
+        <is>
+          <t>Fordhan Egyetem</t>
+        </is>
+      </c>
       <c r="K247" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>biológia professzor, 2003-tól nyugállományban, de tanít. Közben kisegítő lelkész Passaic, NJ, USA, ill. Yorkers, NJ, USA</t>
         </is>
       </c>
       <c r="N247">
         <v>1974</v>
       </c>
       <c r="O247">
-        <v>1983</v>
+        <v>2008</v>
       </c>
       <c r="Q247" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=515</t>
+          <t>/persons_v2/view.php?id=378</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248">
         <v>1981</v>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>Kish Gábor SJ</t>
+          <t>Kelemen Kálmán Konrád OFM</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
-          <t>Yonkers, NY, USA</t>
+          <t>Farrell, OH, USA</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K248" t="inlineStr">
         <is>
           <t>plébános</t>
         </is>
       </c>
       <c r="N248">
         <v>1974</v>
       </c>
       <c r="O248">
-        <v>1993</v>
+        <v>1983</v>
       </c>
       <c r="Q248" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=535</t>
+          <t>/persons_v2/view.php?id=515</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249">
         <v>1981</v>
       </c>
       <c r="B249" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>Kázmér Tamás</t>
+          <t>Kish Gábor SJ</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
-          <t>Trenton, NJ, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
-          <t>Philipsburg, NJ, USA</t>
+          <t>Yonkers, NY, USA</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K249" t="inlineStr">
         <is>
-          <t>kisegítő lelkész</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N249">
         <v>1974</v>
       </c>
       <c r="O249">
-        <v>1985</v>
+        <v>1993</v>
       </c>
       <c r="Q249" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=512</t>
+          <t>/persons_v2/view.php?id=535</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250">
         <v>1981</v>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>Magyar József, Dr.</t>
+          <t>Kázmér Tamás</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+          <t>Philipsburg, NJ, USA</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
-          <t>Brazília</t>
-[...4 lines deleted...]
-          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K250" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>kisegítő lelkész</t>
         </is>
       </c>
       <c r="N250">
         <v>1974</v>
       </c>
       <c r="O250">
-        <v>1988</v>
+        <v>1985</v>
       </c>
       <c r="Q250" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=683</t>
+          <t>/persons_v2/view.php?id=512</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251">
         <v>1981</v>
       </c>
       <c r="B251" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>Mihályi Imre Gilbert O.Praem</t>
+          <t>Magyar József, Dr.</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Chicago, IL, USA</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="J251" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K251" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N251">
         <v>1974</v>
       </c>
       <c r="O251">
-        <v>1991</v>
+        <v>1988</v>
       </c>
       <c r="Q251" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=745</t>
+          <t>/persons_v2/view.php?id=683</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252">
         <v>1981</v>
       </c>
       <c r="B252" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
+          <t>Mihályi Imre Gilbert O.Praem</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
-          <t>University of St. Michael’s College, Toronto, ON, Kanada</t>
+          <t>Szent István R. K. Egyházközség, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I252" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J252" t="inlineStr">
         <is>
-          <t>University of St. Michael’s College</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K252" t="inlineStr">
         <is>
-          <t>a teológia professzora</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N252">
         <v>1974</v>
       </c>
       <c r="O252">
-        <v>1984</v>
+        <v>1991</v>
       </c>
       <c r="Q252" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=746</t>
+          <t>/persons_v2/view.php?id=745</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253">
         <v>1981</v>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>Molnár Miklós SJ</t>
+          <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
-          <t>London, ON, Kanada</t>
+          <t>University of St. Michael’s College, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I253" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
+      <c r="J253" t="inlineStr">
+        <is>
+          <t>University of St. Michael’s College</t>
+        </is>
+      </c>
       <c r="K253" t="inlineStr">
         <is>
-          <t>a magyar közösség adminisztrátora</t>
+          <t>a teológia professzora</t>
         </is>
       </c>
       <c r="N253">
         <v>1974</v>
       </c>
       <c r="O253">
-        <v>1990</v>
+        <v>1984</v>
       </c>
       <c r="Q253" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=767</t>
+          <t>/persons_v2/view.php?id=746</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254">
         <v>1981</v>
       </c>
       <c r="B254" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>Nagy Béla, Dr.</t>
+          <t>Molnár Miklós SJ</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
-          <t>Vecsés, Magyarország</t>
+          <t>London, ON, Kanada</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K254" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>a magyar közösség adminisztrátora</t>
         </is>
       </c>
       <c r="N254">
         <v>1974</v>
       </c>
       <c r="O254">
-        <v>1986</v>
+        <v>1990</v>
       </c>
       <c r="Q254" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=785</t>
+          <t>/persons_v2/view.php?id=767</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255">
         <v>1981</v>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>Nagy Menyhért Mojzes O.Cist, Dr.</t>
+          <t>Nagy Béla, Dr.</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
-          <t>University of Dallas, Dallas, TX, USA</t>
+          <t>Vecsés, Magyarország</t>
         </is>
       </c>
       <c r="I255" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>University of Dallas</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K255" t="inlineStr">
         <is>
-          <t>egyetemi tanár (francia nyelv)</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N255">
         <v>1974</v>
       </c>
       <c r="O255">
-        <v>1996</v>
+        <v>1986</v>
       </c>
       <c r="Q255" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=797</t>
+          <t>/persons_v2/view.php?id=785</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256">
         <v>1981</v>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>Rakaczky Máté Bazil OSBM</t>
+          <t>Nagy Menyhért Mojzes O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
-          <t>St. John the Baptist Byzantine Catholic Church, Perth Amboy, NJ, USA</t>
+          <t>University of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J256" t="inlineStr">
         <is>
-          <t>St. John the Baptist Byzantine Catholic Church</t>
+          <t>University of Dallas</t>
         </is>
       </c>
       <c r="K256" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>egyetemi tanár (francia nyelv)</t>
         </is>
       </c>
       <c r="N256">
         <v>1974</v>
       </c>
       <c r="O256">
-        <v>1991</v>
+        <v>1996</v>
       </c>
       <c r="Q256" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=914</t>
+          <t>/persons_v2/view.php?id=797</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257">
         <v>1981</v>
       </c>
       <c r="B257" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>Schilly József Károly (OSB)</t>
+          <t>Rakaczky Máté Bazil OSBM</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
-          <t>Aquino School, San Bernardino, CA, USA</t>
+          <t>St. John the Baptist Byzantine Catholic Church, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J257" t="inlineStr">
         <is>
-          <t>Aquino School</t>
+          <t>St. John the Baptist Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="K257" t="inlineStr">
         <is>
-          <t>vallás-, matematika- és fizikatanár</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N257">
         <v>1974</v>
       </c>
       <c r="O257">
-        <v>1994</v>
+        <v>1991</v>
       </c>
       <c r="Q257" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=974</t>
+          <t>/persons_v2/view.php?id=914</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258">
         <v>1981</v>
       </c>
       <c r="B258" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>Schmotzer János SJ</t>
+          <t>Schilly József Károly (OSB)</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
-          <t>Fairfield Univerity, Fairfield, CT, USA</t>
+          <t>Aquino School, San Bernardino, CA, USA</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J258" t="inlineStr">
         <is>
-          <t>Fairfield Univerity</t>
+          <t>Aquino School</t>
         </is>
       </c>
       <c r="K258" t="inlineStr">
         <is>
-          <t>a kommunikációs tanszék oktatója, egyben kisegítő lelkész</t>
+          <t>vallás-, matematika- és fizikatanár</t>
         </is>
       </c>
       <c r="N258">
         <v>1974</v>
       </c>
       <c r="O258">
-        <v>1988</v>
+        <v>1994</v>
       </c>
       <c r="Q258" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=976</t>
+          <t>/persons_v2/view.php?id=974</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259">
         <v>1981</v>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>Őrsy László SJ, Dr.</t>
+          <t>Schmotzer János SJ</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
-          <t>Georgetown Egyetem, Washington DC, USA</t>
+          <t>Fairfield Univerity, Fairfield, CT, USA</t>
         </is>
       </c>
       <c r="I259" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J259" t="inlineStr">
         <is>
-          <t>Georgetown Egyetem</t>
+          <t>Fairfield Univerity</t>
         </is>
       </c>
       <c r="K259" t="inlineStr">
         <is>
-          <t>kánonjog professzor</t>
+          <t>a kommunikációs tanszék oktatója, egyben kisegítő lelkész</t>
         </is>
       </c>
       <c r="N259">
         <v>1974</v>
       </c>
       <c r="O259">
-        <v>1993</v>
+        <v>1988</v>
       </c>
       <c r="Q259" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=844</t>
+          <t>/persons_v2/view.php?id=976</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260">
         <v>1981</v>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>Benkő Antal SJ</t>
+          <t>Őrsy László SJ, Dr.</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
-          <t>Klagenfurt, Ausztria</t>
+          <t>Georgetown Egyetem, Washington DC, USA</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J260" t="inlineStr">
+        <is>
+          <t>Georgetown Egyetem</t>
         </is>
       </c>
       <c r="K260" t="inlineStr">
         <is>
-          <t>Szolgálat c. folyóirat szerkesztője, rendház gazdasági felelőse</t>
+          <t>kánonjog professzor</t>
         </is>
       </c>
       <c r="N260">
-        <v>1975</v>
+        <v>1974</v>
       </c>
       <c r="O260">
-        <v>1986</v>
+        <v>1993</v>
       </c>
       <c r="Q260" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=67</t>
+          <t>/persons_v2/view.php?id=844</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261">
         <v>1981</v>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>Deák Ferenc SJ</t>
+          <t>Benkő Antal SJ</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
-          <t>Montréal, QC, Kanada</t>
+          <t>Klagenfurt, Ausztria</t>
         </is>
       </c>
       <c r="I261" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="K261" t="inlineStr">
         <is>
-          <t>magyar lelkész (1979–1985 és 1993–2007 között plébános, közben lelkész)</t>
+          <t>Szolgálat c. folyóirat szerkesztője, rendház gazdasági felelőse</t>
         </is>
       </c>
       <c r="N261">
         <v>1975</v>
       </c>
       <c r="O261">
-        <v>2007</v>
+        <v>1986</v>
       </c>
       <c r="Q261" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=181</t>
+          <t>/persons_v2/view.php?id=67</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262">
         <v>1981</v>
       </c>
       <c r="B262" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>Giriny János</t>
+          <t>Deák Ferenc SJ</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Kanada</t>
+          <t>Montréal, QC, Kanada</t>
         </is>
       </c>
       <c r="I262" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="K262" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>magyar lelkész (1979–1985 és 1993–2007 között plébános, közben lelkész)</t>
         </is>
       </c>
       <c r="N262">
         <v>1975</v>
       </c>
       <c r="O262">
-        <v>1985</v>
+        <v>2007</v>
       </c>
       <c r="Q262" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=328</t>
+          <t>/persons_v2/view.php?id=181</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263">
         <v>1981</v>
       </c>
       <c r="B263" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>Kada Lajos, Thibica-i címzetes érsek</t>
+          <t>Giriny János</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
-          <t>Apostoli nunciatúra, San José, Costa Rica</t>
+          <t>Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
-          <t>Costa Rica</t>
-[...4 lines deleted...]
-          <t>Apostoli nunciatúra</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K263" t="inlineStr">
         <is>
-          <t>apostoli nuncius</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N263">
         <v>1975</v>
       </c>
       <c r="O263">
-        <v>1984</v>
+        <v>1985</v>
       </c>
       <c r="Q263" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=880</t>
+          <t>/persons_v2/view.php?id=328</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264">
         <v>1981</v>
       </c>
       <c r="B264" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>Kiss Máté János OFM</t>
+          <t>Kada Lajos, Thibica-i címzetes érsek</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
-          <t>Flint, MI, USA</t>
+          <t>Apostoli nunciatúra, San José, Costa Rica</t>
         </is>
       </c>
       <c r="I264" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Costa Rica</t>
+        </is>
+      </c>
+      <c r="J264" t="inlineStr">
+        <is>
+          <t>Apostoli nunciatúra</t>
         </is>
       </c>
       <c r="K264" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>apostoli nuncius</t>
         </is>
       </c>
       <c r="N264">
         <v>1975</v>
       </c>
       <c r="O264">
-        <v>1995</v>
+        <v>1984</v>
       </c>
       <c r="Q264" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=549</t>
+          <t>/persons_v2/view.php?id=880</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265">
         <v>1981</v>
       </c>
       <c r="B265" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>Orbán Miklós SJ</t>
+          <t>Kiss Máté János OFM</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Flint, MI, USA</t>
         </is>
       </c>
       <c r="I265" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K265" t="inlineStr">
         <is>
           <t>plébános</t>
         </is>
       </c>
       <c r="N265">
         <v>1975</v>
       </c>
       <c r="O265">
-        <v>1999</v>
+        <v>1995</v>
       </c>
       <c r="Q265" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=836</t>
+          <t>/persons_v2/view.php?id=549</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266">
         <v>1981</v>
       </c>
       <c r="B266" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>Perjés Antal Patrik OCD</t>
+          <t>Orbán Miklós SJ</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
-          <t>Napa, CA, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I266" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J266" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K266" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N266">
         <v>1975</v>
       </c>
       <c r="O266">
-        <v>1993</v>
+        <v>1999</v>
       </c>
       <c r="Q266" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=865</t>
+          <t>/persons_v2/view.php?id=836</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267">
         <v>1981</v>
       </c>
       <c r="B267" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>Pócsai Imre Vendel (OFM)</t>
+          <t>Perjés Antal Patrik OCD</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
+          <t>Napa, CA, USA</t>
         </is>
       </c>
       <c r="I267" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J267" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K267" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N267">
         <v>1975</v>
       </c>
       <c r="O267">
-        <v>1982</v>
+        <v>1993</v>
       </c>
       <c r="Q267" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=897</t>
+          <t>/persons_v2/view.php?id=865</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268">
         <v>1981</v>
       </c>
       <c r="B268" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>Bartos G. József</t>
+          <t>Pócsai Imre Vendel (OFM)</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
-          <t>Georgetown, CA, USA</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I268" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J268" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K268" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
       <c r="N268">
-        <v>1976</v>
+        <v>1975</v>
       </c>
       <c r="O268">
-        <v>1985</v>
+        <v>1982</v>
       </c>
       <c r="Q268" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=52</t>
+          <t>/persons_v2/view.php?id=897</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269">
         <v>1981</v>
       </c>
       <c r="B269" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>Barát Ferenc Benignusz OSB</t>
+          <t>Bartos G. József</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
-          <t>Szent Anzelm perjelség, Woodside, CA, USA</t>
+          <t>Georgetown, CA, USA</t>
         </is>
       </c>
       <c r="I269" t="inlineStr">
         <is>
           <t>USA</t>
-        </is>
-[...3 lines deleted...]
-          <t>Szent Anzelm perjelség</t>
         </is>
       </c>
       <c r="N269">
         <v>1976</v>
       </c>
       <c r="O269">
-        <v>1990</v>
+        <v>1985</v>
       </c>
       <c r="Q269" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=43</t>
+          <t>/persons_v2/view.php?id=52</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270">
         <v>1981</v>
       </c>
       <c r="B270" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>Bodnár István Konstantin</t>
+          <t>Barát Ferenc Benignusz OSB</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
-          <t>Windsor, ON, Kanada</t>
+          <t>Szent Anzelm perjelség, Woodside, CA, USA</t>
         </is>
       </c>
       <c r="I270" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>parókus, archipresbiter, valamint a magyar görög katolikus egyházközségek általános helynöke</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J270" t="inlineStr">
+        <is>
+          <t>Szent Anzelm perjelség</t>
         </is>
       </c>
       <c r="N270">
         <v>1976</v>
       </c>
       <c r="O270">
-        <v>1986</v>
+        <v>1990</v>
       </c>
       <c r="Q270" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=94</t>
+          <t>/persons_v2/view.php?id=43</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271">
         <v>1981</v>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>Bolváry Pál (OSPPE)</t>
+          <t>Bodnár István Konstantin</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
-          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
-          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA</t>
+          <t>Windsor, ON, Kanada</t>
         </is>
       </c>
       <c r="I271" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Anna R. K. Egyházközség</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K271" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parókus, archipresbiter, valamint a magyar görög katolikus egyházközségek általános helynöke</t>
         </is>
       </c>
       <c r="N271">
         <v>1976</v>
       </c>
       <c r="O271">
-        <v>1993</v>
+        <v>1986</v>
       </c>
       <c r="Q271" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=100</t>
+          <t>/persons_v2/view.php?id=94</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272">
         <v>1981</v>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>Domán Imre COr</t>
+          <t>Bolváry Pál (OSPPE)</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
-          <t>Monterey, CA, USA</t>
+          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="I272" t="inlineStr">
         <is>
           <t>USA</t>
+        </is>
+      </c>
+      <c r="J272" t="inlineStr">
+        <is>
+          <t>Szent Anna R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K272" t="inlineStr">
+        <is>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N272">
         <v>1976</v>
       </c>
       <c r="O272">
-        <v>1985</v>
+        <v>1993</v>
       </c>
       <c r="Q272" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=211</t>
+          <t>/persons_v2/view.php?id=100</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273">
         <v>1981</v>
       </c>
       <c r="B273" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>Hitter József SJ</t>
+          <t>Domán Imre COr</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Kanada</t>
+          <t>Monterey, CA, USA</t>
         </is>
       </c>
       <c r="I273" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>lelkész</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N273">
         <v>1976</v>
       </c>
       <c r="O273">
-        <v>1984</v>
+        <v>1985</v>
       </c>
       <c r="Q273" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=396</t>
+          <t>/persons_v2/view.php?id=211</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274">
         <v>1981</v>
       </c>
       <c r="B274" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>Huszti Mihály</t>
+          <t>Hitter József SJ</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
-          <t>Szent Miklós templom, Lorain, OH, USA</t>
+          <t>Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I274" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Miklós templom</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K274" t="inlineStr">
         <is>
           <t>lelkész</t>
         </is>
       </c>
       <c r="N274">
         <v>1976</v>
       </c>
       <c r="O274">
-        <v>1983</v>
+        <v>1984</v>
       </c>
       <c r="Q274" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=446</t>
+          <t>/persons_v2/view.php?id=396</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275">
         <v>1981</v>
       </c>
       <c r="B275" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>Kopcsa András József</t>
+          <t>Huszti Mihály</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, USA</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
-          <t>St. Louis Besancon, New Heven, CT, USA</t>
+          <t>Szent Miklós templom, Lorain, OH, USA</t>
         </is>
       </c>
       <c r="I275" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J275" t="inlineStr">
         <is>
-          <t>St. Louis Besancon</t>
+          <t>Szent Miklós templom</t>
         </is>
       </c>
       <c r="K275" t="inlineStr">
         <is>
-          <t>segédlelkész, majd 1978-tól plébános</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N275">
         <v>1976</v>
       </c>
       <c r="O275">
-        <v>1986</v>
+        <v>1983</v>
       </c>
       <c r="Q275" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=563</t>
+          <t>/persons_v2/view.php?id=446</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276">
         <v>1981</v>
       </c>
       <c r="B276" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>Krafcsik András János C.Ss.R., dr</t>
+          <t>Kopcsa András József</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Fort Wayne-South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
-          <t>Szent Mária bizánci katolikus templom, Wilkes-Barre, PA, USA</t>
+          <t>St. Louis Besancon, New Heven, CT, USA</t>
         </is>
       </c>
       <c r="I276" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J276" t="inlineStr">
         <is>
-          <t>Szent Mária bizánci katolikus templom</t>
+          <t>St. Louis Besancon</t>
         </is>
       </c>
       <c r="K276" t="inlineStr">
         <is>
-          <t>plébánoshelyettes</t>
+          <t>segédlelkész, majd 1978-tól plébános</t>
         </is>
       </c>
       <c r="N276">
         <v>1976</v>
       </c>
       <c r="O276">
-        <v>1984</v>
+        <v>1986</v>
       </c>
       <c r="Q276" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=607</t>
+          <t>/persons_v2/view.php?id=563</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277">
         <v>1981</v>
       </c>
       <c r="B277" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>Magyar Gyula Szervác OSB</t>
+          <t>Krafcsik András János C.Ss.R., dr</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
-          <t>Nova Santa Rosa, Brazília</t>
+          <t>Szent Mária bizánci katolikus templom, Wilkes-Barre, PA, USA</t>
         </is>
       </c>
       <c r="I277" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J277" t="inlineStr">
+        <is>
+          <t>Szent Mária bizánci katolikus templom</t>
         </is>
       </c>
       <c r="K277" t="inlineStr">
         <is>
-          <t>házgondnok és gazdasági vezető</t>
+          <t>plébánoshelyettes</t>
         </is>
       </c>
       <c r="N277">
         <v>1976</v>
       </c>
       <c r="O277">
-        <v>1983</v>
+        <v>1984</v>
       </c>
       <c r="Q277" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=681</t>
+          <t>/persons_v2/view.php?id=607</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278">
         <v>1981</v>
       </c>
       <c r="B278" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>Rezek Sándor Román OSB, dr.</t>
+          <t>Magyar Gyula Szervác OSB</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H278" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+          <t>Nova Santa Rosa, Brazília</t>
         </is>
       </c>
       <c r="I278" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
-      <c r="J278" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K278" t="inlineStr">
         <is>
-          <t>szemináriumi spirituális, közben tudományos munkát végez Teilhard de Chardinről</t>
+          <t>házgondnok és gazdasági vezető</t>
         </is>
       </c>
       <c r="N278">
         <v>1976</v>
       </c>
       <c r="O278">
         <v>1983</v>
       </c>
       <c r="Q278" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=931</t>
+          <t>/persons_v2/view.php?id=681</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279">
         <v>1981</v>
       </c>
       <c r="B279" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>Ruff János SJ, Dr.</t>
+          <t>Rezek Sándor Román OSB, dr.</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
-          <t>Schrobenhausen, Németország</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I279" t="inlineStr">
         <is>
-          <t>Németország</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="J279" t="inlineStr">
+        <is>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K279" t="inlineStr">
         <is>
-          <t>házi lelkész az angolkisasszonyoknál, majd kórházi lelkész</t>
+          <t>szemináriumi spirituális, közben tudományos munkát végez Teilhard de Chardinről</t>
         </is>
       </c>
       <c r="N279">
         <v>1976</v>
       </c>
       <c r="O279">
-        <v>1992</v>
+        <v>1983</v>
       </c>
       <c r="Q279" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=950</t>
+          <t>/persons_v2/view.php?id=931</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280">
         <v>1981</v>
       </c>
       <c r="B280" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>Simon József</t>
+          <t>Ruff János SJ, Dr.</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
-          <t>Pécs</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Schrobenhausen, Németország</t>
         </is>
       </c>
       <c r="I280" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Németország</t>
         </is>
       </c>
       <c r="K280" t="inlineStr">
         <is>
-          <t>ismeretlen szolgálati helyen, egyes források szerint katonai lelkész</t>
+          <t>házi lelkész az angolkisasszonyoknál, majd kórházi lelkész</t>
         </is>
       </c>
       <c r="N280">
         <v>1976</v>
       </c>
       <c r="O280">
-        <v>1991</v>
+        <v>1992</v>
       </c>
       <c r="Q280" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=993</t>
+          <t>/persons_v2/view.php?id=950</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281">
         <v>1981</v>
       </c>
       <c r="B281" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>Balássy Géza</t>
+          <t>Simon József</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>állandó diakónus</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Pécs</t>
         </is>
       </c>
       <c r="H281" t="inlineStr">
         <is>
-          <t>Jézus Szíve R. K. Egyházközség, Akron, OH, USA</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I281" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J281" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K281" t="inlineStr">
         <is>
-          <t>plébániavezető adminisztrátor</t>
+          <t>ismeretlen szolgálati helyen, egyes források szerint katonai lelkész</t>
         </is>
       </c>
       <c r="N281">
-        <v>1977</v>
+        <v>1976</v>
       </c>
       <c r="O281">
-        <v>1986</v>
+        <v>1991</v>
       </c>
       <c r="Q281" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=33</t>
+          <t>/persons_v2/view.php?id=993</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282">
         <v>1981</v>
       </c>
       <c r="B282" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>Galambos Ferenc Iréneusz OSB, dr.</t>
+          <t>Balássy Géza</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>állandó diakónus</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
         <is>
-          <t>Unterwart, Ausztria</t>
+          <t>Jézus Szíve R. K. Egyházközség, Akron, OH, USA</t>
         </is>
       </c>
       <c r="I282" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J282" t="inlineStr">
+        <is>
+          <t>Jézus Szíve R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K282" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>plébániavezető adminisztrátor</t>
         </is>
       </c>
       <c r="N282">
         <v>1977</v>
       </c>
       <c r="O282">
-        <v>2002</v>
+        <v>1986</v>
       </c>
       <c r="Q282" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=304</t>
+          <t>/persons_v2/view.php?id=33</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283">
         <v>1981</v>
       </c>
       <c r="B283" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>Gróza József</t>
+          <t>Galambos Ferenc Iréneusz OSB, dr.</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
-          <t>Sonsón-Rionegro, Kolumbia</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
-          <t>Caracas, Venezuela</t>
+          <t>Unterwart, Ausztria</t>
         </is>
       </c>
       <c r="I283" t="inlineStr">
         <is>
-          <t>Venezuela</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="K283" t="inlineStr">
         <is>
-          <t>plébános, az utolsó magyar plébános az országban</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N283">
         <v>1977</v>
       </c>
       <c r="O283">
-        <v>2006</v>
+        <v>2002</v>
       </c>
       <c r="Q283" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=339</t>
+          <t>/persons_v2/view.php?id=304</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284">
         <v>1981</v>
       </c>
       <c r="B284" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t>Hites Endre Kristóf OSB</t>
+          <t>Gróza József</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Sonsón-Rionegro, Kolumbia</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
-          <t>Szent Anzelm perjelség, Woodside, CA, USA</t>
+          <t>Caracas, Venezuela</t>
         </is>
       </c>
       <c r="I284" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Anzelm perjelség</t>
+          <t>Venezuela</t>
         </is>
       </c>
       <c r="K284" t="inlineStr">
         <is>
-          <t>szerzetes</t>
+          <t>plébános, az utolsó magyar plébános az országban</t>
         </is>
       </c>
       <c r="N284">
         <v>1977</v>
       </c>
       <c r="O284">
-        <v>1994</v>
+        <v>2006</v>
       </c>
       <c r="Q284" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=395</t>
+          <t>/persons_v2/view.php?id=339</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285">
         <v>1981</v>
       </c>
       <c r="B285" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>Homa József</t>
+          <t>Hites Endre Kristóf OSB</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
-          <t>Hazleton, PA, USA</t>
+          <t>Szent Anzelm perjelség, Woodside, CA, USA</t>
         </is>
       </c>
       <c r="I285" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J285" t="inlineStr">
+        <is>
+          <t>Szent Anzelm perjelség</t>
+        </is>
+      </c>
       <c r="K285" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>szerzetes</t>
         </is>
       </c>
       <c r="N285">
         <v>1977</v>
       </c>
       <c r="O285">
-        <v>1988</v>
+        <v>1994</v>
       </c>
       <c r="Q285" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=411</t>
+          <t>/persons_v2/view.php?id=395</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286">
         <v>1981</v>
       </c>
       <c r="B286" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>Keller György Illés OCD</t>
+          <t>Homa József</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
-          <t>Hubertus, WI, USA</t>
+          <t>Hazleton, PA, USA</t>
         </is>
       </c>
       <c r="I286" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K286" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N286">
         <v>1977</v>
       </c>
       <c r="O286">
-        <v>1985</v>
+        <v>1988</v>
       </c>
       <c r="Q286" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=518</t>
+          <t>/persons_v2/view.php?id=411</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287">
         <v>1981</v>
       </c>
       <c r="B287" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>Kerestus, Thomas Joseph</t>
+          <t>Keller György Illés OCD</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
-          <t>Allentown, PA, USA</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
-          <t>Szent István templom, Allentown, PA, USA</t>
+          <t>Hubertus, WI, USA</t>
         </is>
       </c>
       <c r="I287" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J287" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K287" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N287">
         <v>1977</v>
       </c>
       <c r="O287">
-        <v>1982</v>
+        <v>1985</v>
       </c>
       <c r="Q287" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=521</t>
+          <t>/persons_v2/view.php?id=518</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288">
         <v>1981</v>
       </c>
       <c r="B288" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>Kiss Lajos SJ</t>
+          <t>Kerestus, Thomas Joseph</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Allentown, PA, USA</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
-          <t>Guyana</t>
+          <t>Szent István templom, Allentown, PA, USA</t>
         </is>
       </c>
       <c r="I288" t="inlineStr">
         <is>
-          <t>Guyana</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J288" t="inlineStr">
+        <is>
+          <t>Szent István templom</t>
         </is>
       </c>
       <c r="K288" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N288">
         <v>1977</v>
       </c>
       <c r="O288">
-        <v>1984</v>
+        <v>1982</v>
       </c>
       <c r="Q288" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=547</t>
+          <t>/persons_v2/view.php?id=521</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289">
         <v>1981</v>
       </c>
       <c r="B289" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>Laczkovits József Gyula</t>
+          <t>Kiss Lajos SJ</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H289" t="inlineStr">
         <is>
-          <t>Salinas, CA, USA</t>
+          <t>Guyana</t>
         </is>
       </c>
       <c r="I289" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Guyana</t>
         </is>
       </c>
       <c r="K289" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N289">
         <v>1977</v>
       </c>
       <c r="O289">
-        <v>1995</v>
+        <v>1984</v>
       </c>
       <c r="Q289" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=631</t>
+          <t>/persons_v2/view.php?id=547</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290">
         <v>1981</v>
       </c>
       <c r="B290" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>Leavy Matthew Máté OSB, apát</t>
+          <t>Laczkovits József Gyula</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
-          <t>St. Anselm Abbey, Mancester, NH, USA</t>
+          <t>Salinas, CA, USA</t>
         </is>
       </c>
       <c r="I290" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J290" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K290" t="inlineStr">
         <is>
-          <t>tanár, illetve 1986 – 2012 között apát</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N290">
         <v>1977</v>
       </c>
       <c r="O290">
-        <v>2018</v>
+        <v>1995</v>
       </c>
       <c r="Q290" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=641</t>
+          <t>/persons_v2/view.php?id=631</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291">
         <v>1981</v>
       </c>
       <c r="B291" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
+          <t>Leavy Matthew Máté OSB, apát</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
-          <t>Köln, NSZK</t>
+          <t>St. Anselm Abbey, Mancester, NH, USA</t>
         </is>
       </c>
       <c r="I291" t="inlineStr">
         <is>
-          <t>NSZK</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J291" t="inlineStr">
+        <is>
+          <t>St. Anselm Abbey</t>
         </is>
       </c>
       <c r="K291" t="inlineStr">
         <is>
-          <t>A kölni dóm karnagya</t>
+          <t>tanár, illetve 1986 – 2012 között apát</t>
         </is>
       </c>
       <c r="N291">
         <v>1977</v>
       </c>
       <c r="O291">
-        <v>1987</v>
+        <v>2018</v>
       </c>
       <c r="Q291" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=699</t>
+          <t>/persons_v2/view.php?id=641</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292">
         <v>1981</v>
       </c>
       <c r="B292" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>Meskó Lajos Géza Sch.P.</t>
+          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
-          <t>Devon, PA, USA</t>
+          <t>Köln, NSZK</t>
         </is>
       </c>
       <c r="I292" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>NSZK</t>
         </is>
       </c>
       <c r="K292" t="inlineStr">
         <is>
-          <t>nyugállományban, közben tanít, illetve részt vesz a magyar pasztorációban</t>
+          <t>A kölni dóm karnagya</t>
         </is>
       </c>
       <c r="N292">
         <v>1977</v>
       </c>
       <c r="O292">
-        <v>2008</v>
+        <v>1987</v>
       </c>
       <c r="Q292" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=730</t>
+          <t>/persons_v2/view.php?id=699</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293">
         <v>1981</v>
       </c>
       <c r="B293" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t>Moltesz József SJ</t>
+          <t>Meskó Lajos Géza Sch.P.</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
-          <t>Buffalo, NY, USA</t>
+          <t>Devon, PA, USA</t>
         </is>
       </c>
       <c r="I293" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K293" t="inlineStr">
         <is>
-          <t>Házas Hétvége szervezője</t>
+          <t>nyugállományban, közben tanít, illetve részt vesz a magyar pasztorációban</t>
         </is>
       </c>
       <c r="N293">
         <v>1977</v>
       </c>
       <c r="O293">
-        <v>1982</v>
+        <v>2008</v>
       </c>
       <c r="Q293" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=768</t>
+          <t>/persons_v2/view.php?id=730</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294">
         <v>1981</v>
       </c>
       <c r="B294" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>Nemes Ödön SJ</t>
+          <t>Moltesz József SJ</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
-          <t>Tokió (神戸市), Japán</t>
+          <t>Buffalo, NY, USA</t>
         </is>
       </c>
       <c r="I294" t="inlineStr">
         <is>
-          <t>Japán</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K294" t="inlineStr">
         <is>
-          <t>lelkigyakorlatoztató</t>
+          <t>Házas Hétvége szervezője</t>
         </is>
       </c>
       <c r="N294">
         <v>1977</v>
       </c>
       <c r="O294">
         <v>1982</v>
       </c>
       <c r="Q294" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=803</t>
+          <t>/persons_v2/view.php?id=768</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295">
         <v>1981</v>
       </c>
       <c r="B295" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t>Nyeste János, Dr.</t>
+          <t>Nemes Ödön SJ</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G295" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H295" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Tokió (神戸市), Japán</t>
         </is>
       </c>
       <c r="I295" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Japán</t>
         </is>
       </c>
       <c r="K295" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>lelkigyakorlatoztató</t>
         </is>
       </c>
       <c r="N295">
         <v>1977</v>
       </c>
       <c r="O295">
-        <v>1987</v>
+        <v>1982</v>
       </c>
       <c r="Q295" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=826</t>
+          <t>/persons_v2/view.php?id=803</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296">
         <v>1981</v>
       </c>
       <c r="B296" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
-          <t>Németh Dániel Róbert OFM</t>
+          <t>Nyeste János, Dr.</t>
         </is>
       </c>
       <c r="E296" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G296" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H296" t="inlineStr">
         <is>
-          <t>Fairfield, CT, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I296" t="inlineStr">
         <is>
           <t>USA</t>
+        </is>
+      </c>
+      <c r="J296" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K296" t="inlineStr">
         <is>
           <t>plébános</t>
         </is>
       </c>
       <c r="N296">
         <v>1977</v>
       </c>
       <c r="O296">
-        <v>1998</v>
+        <v>1987</v>
       </c>
       <c r="Q296" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=810</t>
+          <t>/persons_v2/view.php?id=826</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297">
         <v>1981</v>
       </c>
       <c r="B297" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>Rostás Sándor SVD</t>
+          <t>Németh Dániel Róbert OFM</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G297" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H297" t="inlineStr">
         <is>
-          <t>Kistelek, Magyarország</t>
+          <t>Fairfield, CT, USA</t>
         </is>
       </c>
       <c r="I297" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K297" t="inlineStr">
         <is>
           <t>plébános</t>
         </is>
       </c>
       <c r="N297">
         <v>1977</v>
       </c>
       <c r="O297">
-        <v>1992</v>
+        <v>1998</v>
       </c>
       <c r="Q297" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=946</t>
+          <t>/persons_v2/view.php?id=810</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298">
         <v>1981</v>
       </c>
       <c r="B298" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t>Ábrahám Dezső</t>
+          <t>Rostás Sándor SVD</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
-          <t>református</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G298" t="inlineStr">
+        <is>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H298" t="inlineStr">
         <is>
-          <t>Allen Park, Detroit, MI, USA</t>
+          <t>Kistelek, Magyarország</t>
         </is>
       </c>
       <c r="I298" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Allen Park</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K298" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N298">
         <v>1977</v>
       </c>
       <c r="O298">
-        <v>1997</v>
+        <v>1992</v>
       </c>
       <c r="Q298" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=262</t>
+          <t>/persons_v2/view.php?id=946</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299">
         <v>1981</v>
       </c>
       <c r="B299" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t>Örley Richárd</t>
+          <t>Ábrahám Dezső</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>református</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>áldozópap</t>
-[...4 lines deleted...]
-          <t>Cleveland, OH, USA</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="H299" t="inlineStr">
         <is>
-          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Allen Park, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I299" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J299" t="inlineStr">
         <is>
-          <t>Szent Imre Magyar R. K. Egyházközség</t>
+          <t>Allen Park</t>
         </is>
       </c>
       <c r="K299" t="inlineStr">
         <is>
-          <t>segédlelkész, majd 1983-tól plébános</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N299">
         <v>1977</v>
       </c>
       <c r="O299">
-        <v>1988</v>
+        <v>1997</v>
       </c>
       <c r="Q299" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=843</t>
+          <t>/persons_v2/view.php?id=262</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300">
         <v>1981</v>
       </c>
       <c r="B300" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
-          <t>Barna Sándor</t>
+          <t>Örley Richárd</t>
         </is>
       </c>
       <c r="E300" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G300" t="inlineStr">
         <is>
-          <t>Miskolc</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H300" t="inlineStr">
         <is>
-          <t>Szent Mihály templom, Hamilton, ON, Kanada</t>
+          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I300" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J300" t="inlineStr">
         <is>
-          <t>Szent Mihály templom</t>
+          <t>Szent Imre Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K300" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>segédlelkész, majd 1983-tól plébános</t>
         </is>
       </c>
       <c r="N300">
-        <v>1978</v>
+        <v>1977</v>
       </c>
       <c r="O300">
-        <v>1987</v>
+        <v>1988</v>
       </c>
       <c r="Q300" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=45</t>
+          <t>/persons_v2/view.php?id=843</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301">
         <v>1981</v>
       </c>
       <c r="B301" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t>Brunner Emőd László OSB, dr.</t>
+          <t>Barna Sándor</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G301" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Miskolc</t>
         </is>
       </c>
       <c r="H301" t="inlineStr">
         <is>
-          <t>Szent Anzelm perjelség, Portola Valley, CA, USA</t>
+          <t>Szent Mihály templom, Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I301" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J301" t="inlineStr">
         <is>
-          <t>Szent Anzelm perjelség</t>
+          <t>Szent Mihály templom</t>
         </is>
       </c>
       <c r="K301" t="inlineStr">
         <is>
-          <t>a magyar kongregáció tagjaként, de rendházon kívül él</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N301">
         <v>1978</v>
       </c>
       <c r="O301">
-        <v>1985</v>
+        <v>1987</v>
       </c>
       <c r="Q301" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=114</t>
+          <t>/persons_v2/view.php?id=45</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302">
         <v>1981</v>
       </c>
       <c r="B302" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t>Cseh Péter Dömötör OCD</t>
+          <t>Brunner Emőd László OSB, dr.</t>
         </is>
       </c>
       <c r="E302" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G302" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H302" t="inlineStr">
         <is>
-          <t>São Roque, Brazília</t>
+          <t>Szent Anzelm perjelség, Portola Valley, CA, USA</t>
         </is>
       </c>
       <c r="I302" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J302" t="inlineStr">
+        <is>
+          <t>Szent Anzelm perjelség</t>
         </is>
       </c>
       <c r="K302" t="inlineStr">
         <is>
-          <t>szerzetestestvér</t>
+          <t>a magyar kongregáció tagjaként, de rendházon kívül él</t>
         </is>
       </c>
       <c r="N302">
         <v>1978</v>
       </c>
       <c r="O302">
-        <v>1988</v>
+        <v>1985</v>
       </c>
       <c r="Q302" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=150</t>
+          <t>/persons_v2/view.php?id=114</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303">
         <v>1981</v>
       </c>
       <c r="B303" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
-          <t>Dengl György Miklós OFM</t>
+          <t>Cseh Péter Dömötör OCD</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G303" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H303" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
+          <t>São Roque, Brazília</t>
         </is>
       </c>
       <c r="I303" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Saint Francis of Assisi Parish</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K303" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>szerzetestestvér</t>
         </is>
       </c>
       <c r="N303">
         <v>1978</v>
       </c>
       <c r="O303">
-        <v>1989</v>
+        <v>1988</v>
       </c>
       <c r="Q303" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=191</t>
+          <t>/persons_v2/view.php?id=150</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304">
         <v>1981</v>
       </c>
       <c r="B304" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t>Furák István Tibor OSM</t>
+          <t>Dengl György Miklós OFM</t>
         </is>
       </c>
       <c r="E304" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G304" t="inlineStr">
         <is>
-          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H304" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, St. Louis, MO, USA</t>
+          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I304" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J304" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Saint Francis of Assisi Parish</t>
         </is>
       </c>
       <c r="K304" t="inlineStr">
         <is>
           <t>plébános</t>
         </is>
       </c>
       <c r="N304">
         <v>1978</v>
       </c>
       <c r="O304">
-        <v>1985</v>
+        <v>1989</v>
       </c>
       <c r="Q304" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=293</t>
+          <t>/persons_v2/view.php?id=191</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305">
         <v>1981</v>
       </c>
       <c r="B305" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t>Havas János SJ</t>
+          <t>Furák István Tibor OSM</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G305" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="H305" t="inlineStr">
         <is>
-          <t>Morristown, NJ, USA</t>
+          <t>Szent István R. K. Egyházközség, St. Louis, MO, USA</t>
         </is>
       </c>
       <c r="I305" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J305" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K305" t="inlineStr">
         <is>
-          <t>lelkigyakorlatvezető</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N305">
         <v>1978</v>
       </c>
       <c r="O305">
-        <v>1990</v>
+        <v>1985</v>
       </c>
       <c r="Q305" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=371</t>
+          <t>/persons_v2/view.php?id=293</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306">
         <v>1981</v>
       </c>
       <c r="B306" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t>Jani György</t>
+          <t>Havas János SJ</t>
         </is>
       </c>
       <c r="E306" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G306" t="inlineStr">
         <is>
-          <t>Allentown, PA, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H306" t="inlineStr">
         <is>
-          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, USA</t>
+          <t>Morristown, NJ, USA</t>
         </is>
       </c>
       <c r="I306" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J306" t="inlineStr">
-[...1 lines deleted...]
-          <t>Kapisztrán Szent János Magyar R. K. Egyházközség</t>
+      <c r="K306" t="inlineStr">
+        <is>
+          <t>lelkigyakorlatvezető</t>
         </is>
       </c>
       <c r="N306">
         <v>1978</v>
       </c>
       <c r="O306">
-        <v>1983</v>
+        <v>1990</v>
       </c>
       <c r="Q306" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=473</t>
+          <t>/persons_v2/view.php?id=371</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307">
         <v>1981</v>
       </c>
       <c r="B307" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
-          <t>Kecskés József Attila OFM</t>
+          <t>Jani György</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G307" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Allentown, PA, USA</t>
         </is>
       </c>
       <c r="H307" t="inlineStr">
         <is>
-          <t>Santa Barbara, CA, USA</t>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, USA</t>
         </is>
       </c>
       <c r="I307" t="inlineStr">
         <is>
           <t>USA</t>
+        </is>
+      </c>
+      <c r="J307" t="inlineStr">
+        <is>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="N307">
         <v>1978</v>
       </c>
       <c r="O307">
         <v>1983</v>
       </c>
       <c r="Q307" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=514</t>
+          <t>/persons_v2/view.php?id=473</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308">
         <v>1981</v>
       </c>
       <c r="B308" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t>Kléner Imre László</t>
+          <t>Kecskés József Attila OFM</t>
         </is>
       </c>
       <c r="E308" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G308" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H308" t="inlineStr">
         <is>
-          <t>Caetité, Brazília</t>
+          <t>Santa Barbara, CA, USA</t>
         </is>
       </c>
       <c r="I308" t="inlineStr">
         <is>
-          <t>Brazília</t>
-[...4 lines deleted...]
-          <t>misszionárius</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N308">
         <v>1978</v>
       </c>
       <c r="O308">
-        <v>1986</v>
+        <v>1983</v>
       </c>
       <c r="Q308" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=554</t>
+          <t>/persons_v2/view.php?id=514</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309">
         <v>1981</v>
       </c>
       <c r="B309" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t>Kovács János Ferenc, Msgr.</t>
+          <t>Kléner Imre László</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G309" t="inlineStr">
         <is>
           <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H309" t="inlineStr">
         <is>
-          <t>Corning, CA, USA</t>
+          <t>Caetité, Brazília</t>
         </is>
       </c>
       <c r="I309" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="K309" t="inlineStr">
+        <is>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N309">
         <v>1978</v>
       </c>
       <c r="O309">
-        <v>1983</v>
+        <v>1986</v>
       </c>
       <c r="Q309" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=584</t>
+          <t>/persons_v2/view.php?id=554</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310">
         <v>1981</v>
       </c>
       <c r="B310" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
-          <t>Kozma György SJ, dr</t>
+          <t>Kovács János Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G310" t="inlineStr">
         <is>
           <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H310" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>Corning, CA, USA</t>
         </is>
       </c>
       <c r="I310" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>noviciátus, majd kisegítő lelkész Montreál, MB, Kanada, illetve Vancouver, BC, Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N310">
         <v>1978</v>
       </c>
       <c r="O310">
-        <v>1982</v>
+        <v>1983</v>
       </c>
       <c r="Q310" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=594</t>
+          <t>/persons_v2/view.php?id=584</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311">
         <v>1981</v>
       </c>
       <c r="B311" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t>Lenk József</t>
+          <t>Kozma György SJ, dr</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G311" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, USA</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H311" t="inlineStr">
         <is>
-          <t>Sacred Heart Home, Avilla, IN, USA</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I311" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Sacred Heart Home</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K311" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>noviciátus, majd kisegítő lelkész Montreál, MB, Kanada, illetve Vancouver, BC, Kanada</t>
         </is>
       </c>
       <c r="N311">
         <v>1978</v>
       </c>
       <c r="O311">
-        <v>1993</v>
+        <v>1982</v>
       </c>
       <c r="Q311" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=648</t>
+          <t>/persons_v2/view.php?id=594</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312">
         <v>1981</v>
       </c>
       <c r="B312" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
-          <t>Lőrinczy Ferenc Gábor</t>
+          <t>Lenk József</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G312" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Fort Wayne-South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H312" t="inlineStr">
         <is>
-          <t>Pestszentlőrinc-Szemeretelep, Budapest, Magyarország</t>
+          <t>Sacred Heart Home, Avilla, IN, USA</t>
         </is>
       </c>
       <c r="I312" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J312" t="inlineStr">
         <is>
-          <t>Pestszentlőrinc-Szemeretelep</t>
+          <t>Sacred Heart Home</t>
         </is>
       </c>
       <c r="K312" t="inlineStr">
         <is>
-          <t>kisegítő lelkész</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N312">
         <v>1978</v>
       </c>
       <c r="O312">
-        <v>1982</v>
+        <v>1993</v>
       </c>
       <c r="Q312" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=670</t>
+          <t>/persons_v2/view.php?id=648</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313">
         <v>1981</v>
       </c>
       <c r="B313" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t>Mészáros Tibor, Msgr.</t>
+          <t>Lőrinczy Ferenc Gábor</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G313" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H313" t="inlineStr">
         <is>
-          <t>Szent Klára Kórház, Bázel, Svájc</t>
+          <t>Pestszentlőrinc-Szemeretelep, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I313" t="inlineStr">
         <is>
-          <t>Svájc</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J313" t="inlineStr">
         <is>
-          <t>Szent Klára Kórház</t>
+          <t>Pestszentlőrinc-Szemeretelep</t>
         </is>
       </c>
       <c r="K313" t="inlineStr">
         <is>
-          <t>kórházlelkész</t>
+          <t>kisegítő lelkész</t>
         </is>
       </c>
       <c r="N313">
         <v>1978</v>
       </c>
       <c r="O313">
-        <v>1986</v>
+        <v>1982</v>
       </c>
       <c r="Q313" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=741</t>
+          <t>/persons_v2/view.php?id=670</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314">
         <v>1981</v>
       </c>
       <c r="B314" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
-          <t>Mészáros Árpád György OFM</t>
+          <t>Mészáros Tibor, Msgr.</t>
         </is>
       </c>
       <c r="E314" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G314" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H314" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
+          <t>Szent Klára Kórház, Bázel, Svájc</t>
         </is>
       </c>
       <c r="I314" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Svájc</t>
         </is>
       </c>
       <c r="J314" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish</t>
+          <t>Szent Klára Kórház</t>
         </is>
       </c>
       <c r="K314" t="inlineStr">
         <is>
-          <t>delegatus provincialis, zárdafőnök</t>
+          <t>kórházlelkész</t>
         </is>
       </c>
       <c r="N314">
         <v>1978</v>
       </c>
       <c r="O314">
-        <v>1992</v>
+        <v>1986</v>
       </c>
       <c r="Q314" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=737</t>
+          <t>/persons_v2/view.php?id=741</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315">
         <v>1981</v>
       </c>
       <c r="B315" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t>Nagy Al Sándor O.M.I.</t>
+          <t>Mészáros Árpád György OFM</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G315" t="inlineStr">
         <is>
-          <t>Szeplőtelen Szűz Missziós Oblátusai (Congregatio Missionariorum Oblatorum BMV Immaculatae)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H315" t="inlineStr">
         <is>
-          <t>San Antonio, TX, USA</t>
+          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I315" t="inlineStr">
         <is>
           <t>USA</t>
+        </is>
+      </c>
+      <c r="J315" t="inlineStr">
+        <is>
+          <t>Saint Francis of Assisi Parish</t>
+        </is>
+      </c>
+      <c r="K315" t="inlineStr">
+        <is>
+          <t>delegatus provincialis, zárdafőnök</t>
         </is>
       </c>
       <c r="N315">
         <v>1978</v>
       </c>
       <c r="O315">
         <v>1992</v>
       </c>
       <c r="Q315" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=782</t>
+          <t>/persons_v2/view.php?id=737</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316">
         <v>1981</v>
       </c>
       <c r="B316" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
-          <t>Pillisch Tamás János</t>
+          <t>Nagy Al Sándor O.M.I.</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
-          <t>állandó diakónus</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G316" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>Szeplőtelen Szűz Missziós Oblátusai (Congregatio Missionariorum Oblatorum BMV Immaculatae)</t>
         </is>
       </c>
       <c r="H316" t="inlineStr">
         <is>
-          <t>St. Benedict’s és St. Andrew’s Church, Toronto, ON, Kanada</t>
+          <t>San Antonio, TX, USA</t>
         </is>
       </c>
       <c r="I316" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...9 lines deleted...]
-          <t>diakónus, közben önkéntes a Toronto-Weste Fogvatartási központban is.</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N316">
         <v>1978</v>
       </c>
       <c r="O316">
-        <v>2009</v>
+        <v>1992</v>
       </c>
       <c r="Q316" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=877</t>
+          <t>/persons_v2/view.php?id=782</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317">
         <v>1981</v>
       </c>
       <c r="B317" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
-          <t>Póta László SJ, szerzetestestvér</t>
+          <t>Pillisch Tamás János</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>állandó diakónus</t>
         </is>
       </c>
       <c r="G317" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H317" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>St. Benedict’s és St. Andrew’s Church, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I317" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="J317" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>St. Benedict’s és St. Andrew’s Church</t>
         </is>
       </c>
       <c r="K317" t="inlineStr">
         <is>
-          <t>a rendtartomány novíciátusának megszervezője, házgondnok, szakács, 1998-ban szabbatikum</t>
+          <t>diakónus, közben önkéntes a Toronto-Weste Fogvatartási központban is.</t>
         </is>
       </c>
       <c r="N317">
         <v>1978</v>
       </c>
       <c r="O317">
-        <v>1990</v>
+        <v>2009</v>
       </c>
       <c r="Q317" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=898</t>
+          <t>/persons_v2/view.php?id=877</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318">
         <v>1981</v>
       </c>
       <c r="B318" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
-          <t>Rakaczki Andor Mihály, Dr.</t>
+          <t>Póta László SJ, szerzetestestvér</t>
         </is>
       </c>
       <c r="E318" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G318" t="inlineStr">
         <is>
-          <t>Miskolc</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H318" t="inlineStr">
         <is>
-          <t>St. George Greek Catholic Church, Courtland, ON, Kanada</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I318" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="J318" t="inlineStr">
         <is>
-          <t>St. George Greek Catholic Church</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K318" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>a rendtartomány novíciátusának megszervezője, házgondnok, szakács, 1998-ban szabbatikum</t>
         </is>
       </c>
       <c r="N318">
         <v>1978</v>
       </c>
       <c r="O318">
-        <v>1986</v>
+        <v>1990</v>
       </c>
       <c r="Q318" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=912</t>
+          <t>/persons_v2/view.php?id=898</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319">
         <v>1981</v>
       </c>
       <c r="B319" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
-          <t>Rauch László Attila (OSPPE)</t>
+          <t>Rakaczki Andor Mihály, Dr.</t>
         </is>
       </c>
       <c r="E319" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G319" t="inlineStr">
         <is>
-          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
+          <t>Miskolc</t>
         </is>
       </c>
       <c r="H319" t="inlineStr">
         <is>
-          <t>Keyport, NJ, USA</t>
+          <t>St. George Greek Catholic Church, Courtland, ON, Kanada</t>
         </is>
       </c>
       <c r="I319" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J319" t="inlineStr">
+        <is>
+          <t>St. George Greek Catholic Church</t>
         </is>
       </c>
       <c r="K319" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N319">
         <v>1978</v>
       </c>
       <c r="O319">
-        <v>1984</v>
+        <v>1986</v>
       </c>
       <c r="Q319" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=917</t>
+          <t>/persons_v2/view.php?id=912</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320">
         <v>1981</v>
       </c>
       <c r="B320" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
-          <t>Siklódi Sándor</t>
+          <t>Rauch László Attila (OSPPE)</t>
         </is>
       </c>
       <c r="E320" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G320" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
         </is>
       </c>
       <c r="H320" t="inlineStr">
         <is>
-          <t>Csíkszentdomonkos, Románia</t>
+          <t>Keyport, NJ, USA</t>
         </is>
       </c>
       <c r="I320" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K320" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N320">
         <v>1978</v>
       </c>
       <c r="O320">
-        <v>1982</v>
+        <v>1984</v>
       </c>
       <c r="Q320" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=990</t>
+          <t>/persons_v2/view.php?id=917</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321">
         <v>1981</v>
       </c>
       <c r="B321" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
-          <t>Angyal Lajos</t>
+          <t>Siklódi Sándor</t>
         </is>
       </c>
       <c r="E321" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G321" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H321" t="inlineStr">
         <is>
-          <t>Nyíradony, Magyarország</t>
+          <t>Csíkszentdomonkos, Románia</t>
         </is>
       </c>
       <c r="I321" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="K321" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N321">
-        <v>1979</v>
+        <v>1978</v>
       </c>
       <c r="O321">
         <v>1982</v>
       </c>
       <c r="Q321" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=9</t>
+          <t>/persons_v2/view.php?id=990</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322">
         <v>1981</v>
       </c>
       <c r="B322" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
-          <t>Borbély István SJ</t>
+          <t>Somos József</t>
         </is>
       </c>
       <c r="E322" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G322" t="inlineStr">
         <is>
-          <t>jezsuita</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H322" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
+          <t>St. Mary of Victories Church, St. Louis, MO, USA</t>
         </is>
       </c>
       <c r="I322" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J322" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon</t>
+          <t>St. Mary of Victories Church</t>
         </is>
       </c>
       <c r="K322" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>plébános, magyar lelkész, 1982- 1985 között szemináriumi tanár</t>
         </is>
       </c>
       <c r="N322">
-        <v>1979</v>
+        <v>1978</v>
       </c>
       <c r="O322">
-        <v>1987</v>
+        <v>1991</v>
       </c>
       <c r="Q322" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=104</t>
+          <t>/persons_v2/view.php?id=1010</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323">
         <v>1981</v>
       </c>
       <c r="B323" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
-          <t>Csaba László Albert Szilván OFM, Dr.</t>
+          <t>Angyal Lajos</t>
         </is>
       </c>
       <c r="E323" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G323" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H323" t="inlineStr">
         <is>
-          <t>Tripoli (طرابلس), Líbia</t>
+          <t>Nyíradony, Magyarország</t>
         </is>
       </c>
       <c r="I323" t="inlineStr">
         <is>
-          <t>Líbia</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K323" t="inlineStr">
         <is>
-          <t>misszionárius, a keleti nyelvek szakértője, emmauszi kolostor főnöke</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N323">
         <v>1979</v>
       </c>
       <c r="O323">
-        <v>1984</v>
+        <v>1982</v>
       </c>
       <c r="Q323" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=137</t>
+          <t>/persons_v2/view.php?id=9</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324">
         <v>1981</v>
       </c>
       <c r="B324" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
-          <t>Dér-Wolff János SJ</t>
+          <t>Borbély István SJ</t>
         </is>
       </c>
       <c r="E324" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G324" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>jezsuita</t>
         </is>
       </c>
       <c r="H324" t="inlineStr">
         <is>
-          <t>Kriens, Svájc</t>
+          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I324" t="inlineStr">
         <is>
-          <t>Svájc</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J324" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet Otthon</t>
         </is>
       </c>
       <c r="K324" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N324">
         <v>1979</v>
       </c>
       <c r="O324">
-        <v>1984</v>
+        <v>1987</v>
       </c>
       <c r="Q324" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=198</t>
+          <t>/persons_v2/view.php?id=104</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325">
         <v>1981</v>
       </c>
       <c r="B325" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
-          <t>Füzy Imre</t>
+          <t>Csaba László Albert Szilván OFM, Dr.</t>
         </is>
       </c>
       <c r="E325" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G325" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H325" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Kanada</t>
+          <t>Tripoli (طرابلس), Líbia</t>
         </is>
       </c>
       <c r="I325" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Líbia</t>
         </is>
       </c>
       <c r="K325" t="inlineStr">
         <is>
-          <t>a szlovák templom plébánosa</t>
+          <t>misszionárius, a keleti nyelvek szakértője, emmauszi kolostor főnöke</t>
         </is>
       </c>
       <c r="N325">
         <v>1979</v>
       </c>
       <c r="O325">
-        <v>2002</v>
+        <v>1984</v>
       </c>
       <c r="Q325" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=300</t>
+          <t>/persons_v2/view.php?id=137</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326">
         <v>1981</v>
       </c>
       <c r="B326" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
-          <t>Héder László Mária Sándor OSM, dr.</t>
+          <t>Dér-Wolff János SJ</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G326" t="inlineStr">
         <is>
-          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H326" t="inlineStr">
         <is>
-          <t>Maria Luggau, Ausztria</t>
+          <t>Kriens, Svájc</t>
         </is>
       </c>
       <c r="I326" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>Svájc</t>
+        </is>
+      </c>
+      <c r="K326" t="inlineStr">
+        <is>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N326">
         <v>1979</v>
       </c>
       <c r="O326">
-        <v>1982</v>
+        <v>1984</v>
       </c>
       <c r="Q326" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=389</t>
+          <t>/persons_v2/view.php?id=198</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327">
         <v>1981</v>
       </c>
       <c r="B327" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t>Kamarás Ferenc Mihály OFM</t>
+          <t>Füzy Imre</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G327" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H327" t="inlineStr">
         <is>
-          <t>Esztergom, Magyarország</t>
+          <t>Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I327" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K327" t="inlineStr">
         <is>
-          <t>provinciális-helyettes, házfőnök</t>
+          <t>a szlovák templom plébánosa</t>
         </is>
       </c>
       <c r="N327">
         <v>1979</v>
       </c>
       <c r="O327">
-        <v>1984</v>
+        <v>2002</v>
       </c>
       <c r="Q327" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=499</t>
+          <t>/persons_v2/view.php?id=300</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328">
         <v>1981</v>
       </c>
       <c r="B328" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
-          <t>Kertész János Tamás OFM, Dr.</t>
+          <t>Héder László Mária Sándor OSM, dr.</t>
         </is>
       </c>
       <c r="E328" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G328" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="H328" t="inlineStr">
         <is>
-          <t>Brooklyn, NY, USA</t>
+          <t>Maria Luggau, Ausztria</t>
         </is>
       </c>
       <c r="I328" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>lelkipásztor</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="N328">
         <v>1979</v>
       </c>
       <c r="O328">
-        <v>1983</v>
+        <v>1982</v>
       </c>
       <c r="Q328" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=528</t>
+          <t>/persons_v2/view.php?id=389</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329">
         <v>1981</v>
       </c>
       <c r="B329" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
-          <t>Kormon József, Dr.</t>
+          <t>Kamarás Ferenc Mihály OFM</t>
         </is>
       </c>
       <c r="E329" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G329" t="inlineStr">
         <is>
-          <t>Pécs</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H329" t="inlineStr">
         <is>
-          <t>Tolna, Magyarország</t>
+          <t>Esztergom, Magyarország</t>
         </is>
       </c>
       <c r="I329" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
       <c r="K329" t="inlineStr">
         <is>
-          <t>segédlelkész, közben Dombóvár is</t>
+          <t>provinciális-helyettes, házfőnök</t>
         </is>
       </c>
       <c r="N329">
         <v>1979</v>
       </c>
       <c r="O329">
-        <v>1982</v>
+        <v>1984</v>
       </c>
       <c r="Q329" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=569</t>
+          <t>/persons_v2/view.php?id=499</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330">
         <v>1981</v>
       </c>
       <c r="B330" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
-          <t>Kádár György</t>
+          <t>Kertész János Tamás OFM, Dr.</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G330" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H330" t="inlineStr">
         <is>
-          <t>Windsor, ON, Kanada</t>
+          <t>Brooklyn, NY, USA</t>
         </is>
       </c>
       <c r="I330" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K330" t="inlineStr">
+        <is>
+          <t>lelkipásztor</t>
         </is>
       </c>
       <c r="N330">
         <v>1979</v>
       </c>
       <c r="O330">
-        <v>1985</v>
+        <v>1983</v>
       </c>
       <c r="Q330" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=508</t>
+          <t>/persons_v2/view.php?id=528</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331">
         <v>1981</v>
       </c>
       <c r="B331" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
-          <t>Linka Ervin Sándor OSB</t>
+          <t>Kormon József, Dr.</t>
         </is>
       </c>
       <c r="E331" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G331" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Pécs</t>
         </is>
       </c>
       <c r="H331" t="inlineStr">
         <is>
-          <t>Morumbi, Brazília</t>
+          <t>Tolna, Magyarország</t>
         </is>
       </c>
       <c r="I331" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K331" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>segédlelkész, közben Dombóvár is</t>
         </is>
       </c>
       <c r="N331">
         <v>1979</v>
       </c>
       <c r="O331">
-        <v>1985</v>
+        <v>1982</v>
       </c>
       <c r="Q331" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=660</t>
+          <t>/persons_v2/view.php?id=569</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332">
         <v>1981</v>
       </c>
       <c r="B332" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
-          <t>Mustó Péter SJ</t>
+          <t>Kádár György</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G332" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H332" t="inlineStr">
         <is>
-          <t>Bogota, Kolumbia</t>
+          <t>Windsor, ON, Kanada</t>
         </is>
       </c>
       <c r="I332" t="inlineStr">
         <is>
-          <t>Kolumbia</t>
-[...4 lines deleted...]
-          <t>ifjúsági és munkáslelkész</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="N332">
         <v>1979</v>
       </c>
       <c r="O332">
-        <v>1991</v>
+        <v>1985</v>
       </c>
       <c r="Q332" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=780</t>
+          <t>/persons_v2/view.php?id=508</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333">
         <v>1981</v>
       </c>
       <c r="B333" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
-          <t>Orosz László</t>
+          <t>Linka Ervin Sándor OSB</t>
         </is>
       </c>
       <c r="E333" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G333" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H333" t="inlineStr">
         <is>
-          <t>Trenton, NJ, USA</t>
+          <t>Morumbi, Brazília</t>
         </is>
       </c>
       <c r="I333" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="K333" t="inlineStr">
+        <is>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N333">
         <v>1979</v>
       </c>
       <c r="O333">
-        <v>1982</v>
+        <v>1985</v>
       </c>
       <c r="Q333" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=841</t>
+          <t>/persons_v2/view.php?id=660</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334">
         <v>1981</v>
       </c>
       <c r="B334" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
-          <t>Pesznyák Béla</t>
+          <t>Mustó Péter SJ</t>
         </is>
       </c>
       <c r="E334" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G334" t="inlineStr">
         <is>
-          <t>Szabadka, Szerbia</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H334" t="inlineStr">
         <is>
-          <t>Verbász, Jugoszlávia</t>
+          <t>Bogota, Kolumbia</t>
         </is>
       </c>
       <c r="I334" t="inlineStr">
         <is>
-          <t>Jugoszlávia</t>
+          <t>Kolumbia</t>
         </is>
       </c>
       <c r="K334" t="inlineStr">
         <is>
-          <t>a vincés nővérek káplánja</t>
+          <t>ifjúsági és munkáslelkész</t>
         </is>
       </c>
       <c r="N334">
         <v>1979</v>
       </c>
       <c r="O334">
-        <v>1992</v>
+        <v>1991</v>
       </c>
       <c r="Q334" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=867</t>
+          <t>/persons_v2/view.php?id=780</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335">
         <v>1981</v>
       </c>
       <c r="B335" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
-          <t>Polgár Lőrinc Kapisztrán OFM</t>
+          <t>Orosz László</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G335" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H335" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
+          <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I335" t="inlineStr">
         <is>
           <t>USA</t>
-        </is>
-[...8 lines deleted...]
-          <t>plébános</t>
         </is>
       </c>
       <c r="N335">
         <v>1979</v>
       </c>
       <c r="O335">
-        <v>1995</v>
+        <v>1982</v>
       </c>
       <c r="Q335" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=887</t>
+          <t>/persons_v2/view.php?id=841</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336">
         <v>1981</v>
       </c>
       <c r="B336" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
-          <t>Siska Ernő</t>
+          <t>Pesznyák Béla</t>
         </is>
       </c>
       <c r="E336" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G336" t="inlineStr">
         <is>
-          <t>Trenton, NJ, USA</t>
+          <t>Szabadka, Szerbia</t>
         </is>
       </c>
       <c r="H336" t="inlineStr">
         <is>
-          <t>St. Raphael, Trenton, NJ, USA</t>
+          <t>Verbász, Jugoszlávia</t>
         </is>
       </c>
       <c r="I336" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. Raphael</t>
+          <t>Jugoszlávia</t>
         </is>
       </c>
       <c r="K336" t="inlineStr">
         <is>
-          <t>plébános, majd nyugállományban</t>
+          <t>a vincés nővérek káplánja</t>
         </is>
       </c>
       <c r="N336">
         <v>1979</v>
       </c>
       <c r="O336">
-        <v>1997</v>
+        <v>1992</v>
       </c>
       <c r="Q336" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=997</t>
+          <t>/persons_v2/view.php?id=867</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337">
         <v>1981</v>
       </c>
       <c r="B337" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
-          <t>Schweda Phillip (OFM)</t>
+          <t>Polgár Lőrinc Kapisztrán OFM</t>
         </is>
       </c>
       <c r="E337" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G337" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H337" t="inlineStr">
         <is>
-          <t>Burton, MI, USA</t>
+          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
         </is>
       </c>
       <c r="I337" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J337" t="inlineStr">
+        <is>
+          <t>Nagyboldogasszony R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K337" t="inlineStr">
         <is>
-          <t>segédlelkész, majd plébános</t>
-[...10 lines deleted...]
-        </is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N337">
+        <v>1979</v>
+      </c>
+      <c r="O337">
+        <v>1995</v>
       </c>
       <c r="Q337" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=978</t>
+          <t>/persons_v2/view.php?id=887</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338">
         <v>1981</v>
       </c>
       <c r="B338" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
-          <t>Balássy Géza</t>
+          <t>Siska Ernő</t>
         </is>
       </c>
       <c r="E338" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
-          <t>állandó diakónus</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G338" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="H338" t="inlineStr">
         <is>
-          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>St. Raphael, Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I338" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J338" t="inlineStr">
         <is>
-          <t>Szent Imre Magyar R. K. Egyházközség</t>
+          <t>St. Raphael</t>
         </is>
       </c>
       <c r="K338" t="inlineStr">
         <is>
-          <t>diakónus</t>
+          <t>plébános, majd nyugállományban</t>
         </is>
       </c>
       <c r="N338">
-        <v>1980</v>
+        <v>1979</v>
       </c>
       <c r="O338">
-        <v>2004</v>
+        <v>1997</v>
       </c>
       <c r="Q338" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=33</t>
+          <t>/persons_v2/view.php?id=997</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339">
         <v>1981</v>
       </c>
       <c r="B339" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
-          <t>Beöthy Tamás SJ</t>
+          <t>Stram Miklós Gedeon (O.Cist), Msgr.</t>
         </is>
       </c>
       <c r="E339" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G339" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H339" t="inlineStr">
         <is>
-          <t>St. Mary Hospital, London, ON, Kanada</t>
+          <t>Burlington, TX, USA</t>
         </is>
       </c>
       <c r="I339" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>St. Mary Hospital</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K339" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>plébános, majd nyugállományban</t>
         </is>
       </c>
       <c r="N339">
-        <v>1980</v>
+        <v>1979</v>
       </c>
       <c r="O339">
-        <v>1987</v>
+        <v>1983</v>
       </c>
       <c r="Q339" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=69</t>
+          <t>/persons_v2/view.php?id=1016</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340">
         <v>1981</v>
       </c>
       <c r="B340" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
-          <t>Bourdeux Ottó (SJ), dr.</t>
+          <t>Szabó Antal Szerén OFM, vitéz</t>
         </is>
       </c>
       <c r="E340" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G340" t="inlineStr">
         <is>
-          <t>Rotenburg, Németország</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H340" t="inlineStr">
         <is>
-          <t>Courtland, ON, Kanada</t>
+          <t>Winnipeg, MB, Kanada</t>
         </is>
       </c>
       <c r="I340" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="K340" t="inlineStr">
         <is>
-          <t>magyar és angol lelkész</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N340">
-        <v>1980</v>
+        <v>1979</v>
       </c>
       <c r="O340">
-        <v>1983</v>
+        <v>1989</v>
       </c>
       <c r="Q340" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=109</t>
+          <t>/persons_v2/view.php?id=1026</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341">
         <v>1981</v>
       </c>
       <c r="B341" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
-          <t>Bálint Imre, Dr.</t>
+          <t>Schweda Phillip (OFM)</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
-          <t>állandó diakónus</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G341" t="inlineStr">
         <is>
-          <t>Moreno (ma: Merlo-Moreno), Argentina</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H341" t="inlineStr">
         <is>
-          <t>Argentína</t>
+          <t>Burton, MI, USA</t>
         </is>
       </c>
       <c r="I341" t="inlineStr">
         <is>
-          <t>Argentína</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K341" t="inlineStr">
         <is>
-          <t>Ven y Ven – Mozgó kápolna - diakónus</t>
-[...6 lines deleted...]
-        <v>1999</v>
+          <t>segédlelkész, majd plébános</t>
+        </is>
+      </c>
+      <c r="N341" t="inlineStr">
+        <is>
+          <t>1979 körül</t>
+        </is>
+      </c>
+      <c r="O341" t="inlineStr">
+        <is>
+          <t>1991 előtt</t>
+        </is>
       </c>
       <c r="Q341" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=57</t>
+          <t>/persons_v2/view.php?id=978</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342">
         <v>1981</v>
       </c>
       <c r="B342" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
-          <t>Bóday Jenő SJ</t>
+          <t>Balássy Géza</t>
         </is>
       </c>
       <c r="E342" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>állandó diakónus</t>
         </is>
       </c>
       <c r="G342" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H342" t="inlineStr">
         <is>
-          <t>Montréal, QC, Kanada</t>
+          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I342" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J342" t="inlineStr">
+        <is>
+          <t>Szent Imre Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K342" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>diakónus</t>
         </is>
       </c>
       <c r="N342">
         <v>1980</v>
       </c>
       <c r="O342">
-        <v>1997</v>
+        <v>2004</v>
       </c>
       <c r="Q342" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=93</t>
+          <t>/persons_v2/view.php?id=33</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343">
         <v>1981</v>
       </c>
       <c r="B343" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
-          <t>Chilla Raymond SJ</t>
+          <t>Beöthy Tamás SJ</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G343" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H343" t="inlineStr">
         <is>
-          <t>Magyarországi Szent István templom, Hamilton, ON, Kanada</t>
+          <t>St. Mary Hospital, London, ON, Kanada</t>
         </is>
       </c>
       <c r="I343" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="J343" t="inlineStr">
         <is>
-          <t>Magyarországi Szent István templom</t>
+          <t>St. Mary Hospital</t>
         </is>
       </c>
       <c r="K343" t="inlineStr">
         <is>
-          <t>lelkész, majd 1982 – 1985 plébános</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N343">
         <v>1980</v>
       </c>
       <c r="O343">
-        <v>1985</v>
+        <v>1987</v>
       </c>
       <c r="Q343" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=124</t>
+          <t>/persons_v2/view.php?id=69</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344">
         <v>1981</v>
       </c>
       <c r="B344" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
-          <t>Ciprián Károly (OFM)</t>
+          <t>Bourdeux Ottó (SJ), dr.</t>
         </is>
       </c>
       <c r="E344" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G344" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Rotenburg, Németország</t>
         </is>
       </c>
       <c r="H344" t="inlineStr">
         <is>
-          <t>Our Lady of Angels, Cleveland, OH, USA</t>
+          <t>Courtland, ON, Kanada</t>
         </is>
       </c>
       <c r="I344" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Our Lady of Angels</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K344" t="inlineStr">
         <is>
-          <t>adminisztrátor</t>
+          <t>magyar és angol lelkész</t>
         </is>
       </c>
       <c r="N344">
         <v>1980</v>
       </c>
       <c r="O344">
-        <v>1982</v>
+        <v>1983</v>
       </c>
       <c r="Q344" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=129</t>
+          <t>/persons_v2/view.php?id=109</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345">
         <v>1981</v>
       </c>
       <c r="B345" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
-          <t>Cserháti Ferenc, esztergom-budapesti segédpüspök</t>
+          <t>Bálint Imre, Dr.</t>
         </is>
       </c>
       <c r="E345" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>állandó diakónus</t>
         </is>
       </c>
       <c r="G345" t="inlineStr">
         <is>
-          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>Moreno (ma: Merlo-Moreno), Argentina</t>
         </is>
       </c>
       <c r="H345" t="inlineStr">
         <is>
-          <t>Leopold Franzens Egyetem, Innsbruck, Ausztria</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="I345" t="inlineStr">
         <is>
-          <t>Ausztria</t>
-[...4 lines deleted...]
-          <t>Leopold Franzens Egyetem</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K345" t="inlineStr">
         <is>
-          <t>tanulmányok végzése</t>
+          <t>Ven y Ven – Mozgó kápolna - diakónus</t>
         </is>
       </c>
       <c r="N345">
         <v>1980</v>
       </c>
       <c r="O345">
-        <v>1982</v>
+        <v>1999</v>
       </c>
       <c r="Q345" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=154</t>
+          <t>/persons_v2/view.php?id=57</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346">
         <v>1981</v>
       </c>
       <c r="B346" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
-          <t>Csiszár István</t>
+          <t>Bóday Jenő SJ</t>
         </is>
       </c>
       <c r="E346" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G346" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H346" t="inlineStr">
         <is>
-          <t>St. John, Dundalk, ON, Kanada</t>
+          <t>Montréal, QC, Kanada</t>
         </is>
       </c>
       <c r="I346" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
-      <c r="J346" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K346" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N346">
         <v>1980</v>
       </c>
       <c r="O346">
-        <v>1983</v>
+        <v>1997</v>
       </c>
       <c r="Q346" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=161</t>
+          <t>/persons_v2/view.php?id=93</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347">
         <v>1981</v>
       </c>
       <c r="B347" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
-          <t>Dismacsek Ferenc</t>
+          <t>Chilla Raymond SJ</t>
         </is>
       </c>
       <c r="E347" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G347" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H347" t="inlineStr">
         <is>
-          <t>Lake City, FL, USA</t>
+          <t>Magyarországi Szent István templom, Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I347" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J347" t="inlineStr">
+        <is>
+          <t>Magyarországi Szent István templom</t>
         </is>
       </c>
       <c r="K347" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>lelkész, majd 1982 – 1985 plébános</t>
         </is>
       </c>
       <c r="N347">
         <v>1980</v>
       </c>
       <c r="O347">
-        <v>1983</v>
+        <v>1985</v>
       </c>
       <c r="Q347" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=202</t>
+          <t>/persons_v2/view.php?id=124</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348">
         <v>1981</v>
       </c>
       <c r="B348" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
-          <t>Endrédy Ferenc Csanád OSB</t>
+          <t>Ciprián Károly (OFM)</t>
         </is>
       </c>
       <c r="E348" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G348" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H348" t="inlineStr">
         <is>
-          <t>Diestedde-Wadersloh, NSZK</t>
+          <t>Our Lady of Angels, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I348" t="inlineStr">
         <is>
-          <t>NSZK</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J348" t="inlineStr">
+        <is>
+          <t>Our Lady of Angels</t>
         </is>
       </c>
       <c r="K348" t="inlineStr">
         <is>
-          <t>nevelő</t>
+          <t>adminisztrátor</t>
         </is>
       </c>
       <c r="N348">
         <v>1980</v>
       </c>
       <c r="O348">
-        <v>1983</v>
+        <v>1982</v>
       </c>
       <c r="Q348" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=238</t>
+          <t>/persons_v2/view.php?id=129</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349">
         <v>1981</v>
       </c>
       <c r="B349" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
-          <t>Erős Sándor</t>
+          <t>Cserháti Ferenc, esztergom-budapesti segédpüspök</t>
         </is>
       </c>
       <c r="E349" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G349" t="inlineStr">
         <is>
           <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="H349" t="inlineStr">
         <is>
-          <t>Nagybánya, Románia</t>
+          <t>Leopold Franzens Egyetem, Innsbruck, Ausztria</t>
         </is>
       </c>
       <c r="I349" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>Ausztria</t>
+        </is>
+      </c>
+      <c r="J349" t="inlineStr">
+        <is>
+          <t>Leopold Franzens Egyetem</t>
         </is>
       </c>
       <c r="K349" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>tanulmányok végzése</t>
         </is>
       </c>
       <c r="N349">
         <v>1980</v>
       </c>
       <c r="O349">
         <v>1982</v>
       </c>
       <c r="Q349" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=237</t>
+          <t>/persons_v2/view.php?id=154</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350">
         <v>1981</v>
       </c>
       <c r="B350" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
-          <t>Fekete Jenő</t>
+          <t>Csiszár István</t>
         </is>
       </c>
       <c r="E350" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G350" t="inlineStr">
         <is>
-          <t>Fort Wayne, IN, USA</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H350" t="inlineStr">
         <is>
-          <t>Arcadia, FL, USA</t>
+          <t>St. John, Dundalk, ON, Kanada</t>
         </is>
       </c>
       <c r="I350" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J350" t="inlineStr">
+        <is>
+          <t>St. John</t>
+        </is>
+      </c>
+      <c r="K350" t="inlineStr">
+        <is>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N350">
         <v>1980</v>
       </c>
       <c r="O350">
-        <v>1985</v>
+        <v>1983</v>
       </c>
       <c r="Q350" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=267</t>
+          <t>/persons_v2/view.php?id=161</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351">
         <v>1981</v>
       </c>
       <c r="B351" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
-          <t>Gelencsér László Pál O.Praem</t>
+          <t>Dismacsek Ferenc</t>
         </is>
       </c>
       <c r="E351" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G351" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H351" t="inlineStr">
         <is>
-          <t>Orange, CA, USA</t>
+          <t>Lake City, FL, USA</t>
         </is>
       </c>
       <c r="I351" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K351" t="inlineStr">
         <is>
-          <t>nyugállományban, latint tanít</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N351">
         <v>1980</v>
       </c>
       <c r="O351">
-        <v>2007</v>
+        <v>1983</v>
       </c>
       <c r="Q351" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=318</t>
+          <t>/persons_v2/view.php?id=202</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352">
         <v>1981</v>
       </c>
       <c r="B352" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
-          <t>Hajtás Ferenc</t>
+          <t>Endrédy Ferenc Csanád OSB</t>
         </is>
       </c>
       <c r="E352" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G352" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H352" t="inlineStr">
         <is>
-          <t>Heidelberg, Németország</t>
+          <t>Diestedde-Wadersloh, NSZK</t>
         </is>
       </c>
       <c r="I352" t="inlineStr">
         <is>
-          <t>Németország</t>
+          <t>NSZK</t>
         </is>
       </c>
       <c r="K352" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>nevelő</t>
         </is>
       </c>
       <c r="N352">
         <v>1980</v>
       </c>
       <c r="O352">
-        <v>1999</v>
+        <v>1983</v>
       </c>
       <c r="Q352" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=363</t>
+          <t>/persons_v2/view.php?id=238</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353">
         <v>1981</v>
       </c>
       <c r="B353" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
-          <t>Horváth István</t>
+          <t>Erős Sándor</t>
         </is>
       </c>
       <c r="E353" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G353" t="inlineStr">
         <is>
-          <t>Baltimore, MD, USA</t>
+          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="H353" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Nagybánya, Románia</t>
         </is>
       </c>
       <c r="I353" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="K353" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N353">
         <v>1980</v>
       </c>
       <c r="O353">
-        <v>2011</v>
+        <v>1982</v>
       </c>
       <c r="Q353" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=424</t>
+          <t>/persons_v2/view.php?id=237</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354">
         <v>1981</v>
       </c>
       <c r="B354" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
-          <t>Ibrányi Ferenc József, Msgr., dr</t>
+          <t>Fekete Jenő</t>
         </is>
       </c>
       <c r="E354" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G354" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Fort Wayne, IN, USA</t>
         </is>
       </c>
       <c r="H354" t="inlineStr">
         <is>
+          <t>Arcadia, FL, USA</t>
+        </is>
+      </c>
+      <c r="I354" t="inlineStr">
+        <is>
           <t>USA</t>
-        </is>
-[...8 lines deleted...]
-          <t>nyugállományban, közben kisegítő magyar lelkész</t>
         </is>
       </c>
       <c r="N354">
         <v>1980</v>
       </c>
       <c r="O354">
-        <v>1983</v>
+        <v>1985</v>
       </c>
       <c r="Q354" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=448</t>
+          <t>/persons_v2/view.php?id=267</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355">
         <v>1981</v>
       </c>
       <c r="B355" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
         <is>
-          <t>Kada Lajos, Thibica-i címzetes érsek</t>
+          <t>Gelencsér László Pál O.Praem</t>
         </is>
       </c>
       <c r="E355" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G355" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H355" t="inlineStr">
         <is>
-          <t>Apostoli Nunciatúra, San Salvador, Salvador</t>
+          <t>Orange, CA, USA</t>
         </is>
       </c>
       <c r="I355" t="inlineStr">
         <is>
-          <t>Salvador</t>
-[...4 lines deleted...]
-          <t>Apostoli Nunciatúra</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K355" t="inlineStr">
         <is>
-          <t>apostoli nuncius (oldallagosan)</t>
+          <t>nyugállományban, latint tanít</t>
         </is>
       </c>
       <c r="N355">
         <v>1980</v>
       </c>
       <c r="O355">
-        <v>1984</v>
+        <v>2007</v>
       </c>
       <c r="Q355" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=880</t>
+          <t>/persons_v2/view.php?id=318</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356">
         <v>1981</v>
       </c>
       <c r="B356" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
-          <t>Kalmár Ottó</t>
+          <t>Hajtás Ferenc</t>
         </is>
       </c>
       <c r="E356" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G356" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H356" t="inlineStr">
         <is>
-          <t>Kinde, MI, USA</t>
+          <t>Heidelberg, Németország</t>
         </is>
       </c>
       <c r="I356" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Németország</t>
+        </is>
+      </c>
+      <c r="K356" t="inlineStr">
+        <is>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N356">
         <v>1980</v>
       </c>
       <c r="O356">
-        <v>1983</v>
+        <v>1999</v>
       </c>
       <c r="Q356" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=498</t>
+          <t>/persons_v2/view.php?id=363</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357">
         <v>1981</v>
       </c>
       <c r="B357" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
-          <t>Kubovics Tibor Egid [Egyed] OSB</t>
+          <t>Horváth István</t>
         </is>
       </c>
       <c r="E357" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G357" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Baltimore, MD, USA</t>
         </is>
       </c>
       <c r="H357" t="inlineStr">
         <is>
-          <t>Anastácio, Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I357" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K357" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N357">
         <v>1980</v>
       </c>
       <c r="O357">
-        <v>1985</v>
+        <v>2011</v>
       </c>
       <c r="Q357" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=619</t>
+          <t>/persons_v2/view.php?id=424</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358">
         <v>1981</v>
       </c>
       <c r="B358" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
-          <t>Kárpáti László SVD</t>
+          <t>Ibrányi Ferenc József, Msgr., dr</t>
         </is>
       </c>
       <c r="E358" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G358" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H358" t="inlineStr">
         <is>
-          <t>Endrőd, Gyomaendrőd, Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I358" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Endrőd</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K358" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>nyugállományban, közben kisegítő magyar lelkész</t>
         </is>
       </c>
       <c r="N358">
         <v>1980</v>
       </c>
       <c r="O358">
-        <v>1982</v>
+        <v>1983</v>
       </c>
       <c r="Q358" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=510</t>
+          <t>/persons_v2/view.php?id=448</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359">
         <v>1981</v>
       </c>
       <c r="B359" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
-          <t>Kékessy Imre István SJ, dr</t>
+          <t>Kada Lajos, Thibica-i címzetes érsek</t>
         </is>
       </c>
       <c r="E359" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G359" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H359" t="inlineStr">
         <is>
-          <t>Medelin, Kolumbia</t>
+          <t>Apostoli Nunciatúra, San Salvador, Salvador</t>
         </is>
       </c>
       <c r="I359" t="inlineStr">
         <is>
-          <t>Kolumbia</t>
+          <t>Salvador</t>
+        </is>
+      </c>
+      <c r="J359" t="inlineStr">
+        <is>
+          <t>Apostoli Nunciatúra</t>
         </is>
       </c>
       <c r="K359" t="inlineStr">
         <is>
-          <t>jezsuita kollégiumban lelkész</t>
+          <t>apostoli nuncius (oldallagosan)</t>
         </is>
       </c>
       <c r="N359">
         <v>1980</v>
       </c>
       <c r="O359">
-        <v>1986</v>
+        <v>1984</v>
       </c>
       <c r="Q359" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=529</t>
+          <t>/persons_v2/view.php?id=880</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360">
         <v>1981</v>
       </c>
       <c r="B360" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
-          <t>Ligeti András Angelus OFM</t>
+          <t>Kalmár Ottó</t>
         </is>
       </c>
       <c r="E360" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G360" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H360" t="inlineStr">
         <is>
-          <t>Attala, Magyarország</t>
+          <t>Kinde, MI, USA</t>
         </is>
       </c>
       <c r="I360" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>segédlelkész</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N360">
         <v>1980</v>
       </c>
       <c r="O360">
         <v>1983</v>
       </c>
       <c r="Q360" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=654</t>
+          <t>/persons_v2/view.php?id=498</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361">
         <v>1981</v>
       </c>
       <c r="B361" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
-          <t>Mahoney Róbert</t>
+          <t>Kubovics Tibor Egid [Egyed] OSB</t>
         </is>
       </c>
       <c r="E361" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G361" t="inlineStr">
         <is>
-          <t>Forth Wayne – South Bend, OH, USA</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H361" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, South Bend, IN, USA</t>
+          <t>Anastácio, Brazília</t>
         </is>
       </c>
       <c r="I361" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Our Lady of Hungary Church</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K361" t="inlineStr">
         <is>
           <t>plébános</t>
         </is>
       </c>
       <c r="N361">
         <v>1980</v>
       </c>
       <c r="O361">
-        <v>1984</v>
+        <v>1985</v>
       </c>
       <c r="Q361" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=686</t>
+          <t>/persons_v2/view.php?id=619</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362">
         <v>1981</v>
       </c>
       <c r="B362" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
         <is>
-          <t>Nagy Ferenc SJ, Dr.</t>
+          <t>Kárpáti László SVD</t>
         </is>
       </c>
       <c r="E362" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G362" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H362" t="inlineStr">
         <is>
-          <t>Magyarországi Szent István templom, Hamilton, ON, Kanada</t>
+          <t>Endrőd, Gyomaendrőd, Magyarország</t>
         </is>
       </c>
       <c r="I362" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J362" t="inlineStr">
         <is>
-          <t>Magyarországi Szent István templom</t>
+          <t>Endrőd</t>
         </is>
       </c>
       <c r="K362" t="inlineStr">
         <is>
-          <t>lelkipásztor, szerkesztő</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N362">
         <v>1980</v>
       </c>
       <c r="O362">
-        <v>1986</v>
+        <v>1982</v>
       </c>
       <c r="Q362" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=788</t>
+          <t>/persons_v2/view.php?id=510</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363">
         <v>1981</v>
       </c>
       <c r="B363" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
-          <t>Nagy Ágoston CM</t>
+          <t>Kékessy Imre István SJ, dr</t>
         </is>
       </c>
       <c r="E363" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G363" t="inlineStr">
         <is>
-          <t>lazarista (Congregatio Missionis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H363" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, USA</t>
+          <t>Medelin, Kolumbia</t>
         </is>
       </c>
       <c r="I363" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kolumbia</t>
         </is>
       </c>
       <c r="K363" t="inlineStr">
         <is>
-          <t>szemináriumi tanár</t>
+          <t>jezsuita kollégiumban lelkész</t>
         </is>
       </c>
       <c r="N363">
         <v>1980</v>
       </c>
       <c r="O363">
-        <v>1992</v>
+        <v>1986</v>
       </c>
       <c r="Q363" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=784</t>
+          <t>/persons_v2/view.php?id=529</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364">
         <v>1981</v>
       </c>
       <c r="B364" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
         <is>
-          <t>Novák Ervin Emilián (O.Cist)</t>
+          <t>Ligeti András Angelus OFM</t>
         </is>
       </c>
       <c r="E364" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G364" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H364" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Attala, Magyarország</t>
         </is>
       </c>
       <c r="I364" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K364" t="inlineStr">
         <is>
-          <t>tábori lelkész (US Air Force)</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N364">
         <v>1980</v>
       </c>
       <c r="O364">
-        <v>1984</v>
+        <v>1983</v>
       </c>
       <c r="Q364" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=823</t>
+          <t>/persons_v2/view.php?id=654</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365">
         <v>1981</v>
       </c>
       <c r="B365" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
-          <t>Novák Ervin Emilián (O.Cist)</t>
+          <t>Mahoney Róbert</t>
         </is>
       </c>
       <c r="E365" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G365" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Forth Wayne – South Bend, OH, USA</t>
         </is>
       </c>
       <c r="H365" t="inlineStr">
         <is>
-          <t>Paris, TX, USA</t>
+          <t>Our Lady of Hungary Church, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I365" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J365" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary Church</t>
+        </is>
+      </c>
       <c r="K365" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N365">
         <v>1980</v>
       </c>
       <c r="O365">
         <v>1984</v>
       </c>
       <c r="Q365" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=823</t>
+          <t>/persons_v2/view.php?id=686</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366">
         <v>1981</v>
       </c>
       <c r="B366" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D366" t="inlineStr">
         <is>
-          <t>Páldeák Iván Szabolcs OFM</t>
+          <t>Nagy Ferenc SJ, Dr.</t>
         </is>
       </c>
       <c r="E366" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G366" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H366" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
+          <t>Magyarországi Szent István templom, Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I366" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J366" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>Magyarországi Szent István templom</t>
         </is>
       </c>
       <c r="K366" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>lelkipásztor, szerkesztő</t>
         </is>
       </c>
       <c r="N366">
         <v>1980</v>
       </c>
       <c r="O366">
-        <v>1982</v>
+        <v>1986</v>
       </c>
       <c r="Q366" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=859</t>
+          <t>/persons_v2/view.php?id=788</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367">
         <v>1981</v>
       </c>
       <c r="B367" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
-          <t>Pázmány Géza Sch.P.</t>
+          <t>Nagy Ágoston CM</t>
         </is>
       </c>
       <c r="E367" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G367" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>lazarista (Congregatio Missionis)</t>
         </is>
       </c>
       <c r="H367" t="inlineStr">
         <is>
-          <t>Devon, PA, USA</t>
+          <t>Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="I367" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K367" t="inlineStr">
         <is>
-          <t>tanár, majd nyugállományban</t>
+          <t>szemináriumi tanár</t>
         </is>
       </c>
       <c r="N367">
         <v>1980</v>
       </c>
       <c r="O367">
+        <v>1992</v>
+      </c>
+      <c r="Q367" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=784</t>
+        </is>
+      </c>
+    </row>
+    <row r="368">
+      <c r="A368">
+        <v>1981</v>
+      </c>
+      <c r="B368" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C368" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D368" t="inlineStr">
+        <is>
+          <t>Novák Ervin Emilián (O.Cist)</t>
+        </is>
+      </c>
+      <c r="E368" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F368" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G368" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H368" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="I368" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K368" t="inlineStr">
+        <is>
+          <t>tábori lelkész (US Air Force)</t>
+        </is>
+      </c>
+      <c r="N368">
+        <v>1980</v>
+      </c>
+      <c r="O368">
+        <v>1984</v>
+      </c>
+      <c r="Q368" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=823</t>
+        </is>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369">
+        <v>1981</v>
+      </c>
+      <c r="B369" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C369" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D369" t="inlineStr">
+        <is>
+          <t>Novák Ervin Emilián (O.Cist)</t>
+        </is>
+      </c>
+      <c r="E369" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F369" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G369" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H369" t="inlineStr">
+        <is>
+          <t>Paris, TX, USA</t>
+        </is>
+      </c>
+      <c r="I369" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K369" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N369">
+        <v>1980</v>
+      </c>
+      <c r="O369">
+        <v>1984</v>
+      </c>
+      <c r="Q369" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=823</t>
+        </is>
+      </c>
+    </row>
+    <row r="370">
+      <c r="A370">
+        <v>1981</v>
+      </c>
+      <c r="B370" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C370" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D370" t="inlineStr">
+        <is>
+          <t>Páldeák Iván Szabolcs OFM</t>
+        </is>
+      </c>
+      <c r="E370" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F370" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G370" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H370" t="inlineStr">
+        <is>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
+        </is>
+      </c>
+      <c r="I370" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J370" t="inlineStr">
+        <is>
+          <t>Szent Kereszt R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K370" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N370">
+        <v>1980</v>
+      </c>
+      <c r="O370">
+        <v>1982</v>
+      </c>
+      <c r="Q370" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=859</t>
+        </is>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371">
+        <v>1981</v>
+      </c>
+      <c r="B371" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C371" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D371" t="inlineStr">
+        <is>
+          <t>Pázmány Géza Sch.P.</t>
+        </is>
+      </c>
+      <c r="E371" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F371" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G371" t="inlineStr">
+        <is>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+        </is>
+      </c>
+      <c r="H371" t="inlineStr">
+        <is>
+          <t>Devon, PA, USA</t>
+        </is>
+      </c>
+      <c r="I371" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K371" t="inlineStr">
+        <is>
+          <t>tanár, majd nyugállományban</t>
+        </is>
+      </c>
+      <c r="N371">
+        <v>1980</v>
+      </c>
+      <c r="O371">
         <v>2024</v>
       </c>
-      <c r="Q367" t="inlineStr">
+      <c r="Q371" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=860</t>
+        </is>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372">
+        <v>1981</v>
+      </c>
+      <c r="B372" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C372" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D372" t="inlineStr">
+        <is>
+          <t>Spáczay Zoltán</t>
+        </is>
+      </c>
+      <c r="E372" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F372" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G372" t="inlineStr">
+        <is>
+          <t>Vác</t>
+        </is>
+      </c>
+      <c r="H372" t="inlineStr">
+        <is>
+          <t>Hamilton, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I372" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="K372" t="inlineStr">
+        <is>
+          <t>segédlelkész, közben a KMVÉ szerint 1981 – 1985 Calgary, AB, Kanada lelkész</t>
+        </is>
+      </c>
+      <c r="N372">
+        <v>1980</v>
+      </c>
+      <c r="O372">
+        <v>1992</v>
+      </c>
+      <c r="Q372" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=1013</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>