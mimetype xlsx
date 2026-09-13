--- v0 (2026-07-07)
+++ v1 (2026-09-13)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Chronologie" sheetId="1" r:id="rId1"/>
+    <sheet name="Cronologia" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -125,130 +125,130 @@
       </c>
       <c r="B4">
         <v>1984</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Event type filter</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>All events</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Country filter</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Alle Länder</t>
+          <t>Tutti i paesi</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
           <t>Summary</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Current changes of the year</t>
         </is>
       </c>
       <c r="B9">
-        <v>51</v>
+        <v>58</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="B10">
-        <v>230</v>
+        <v>267</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Births</t>
         </is>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Deaths</t>
         </is>
       </c>
       <c r="B12">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Ordinations</t>
         </is>
       </c>
       <c r="B13">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Domestic services</t>
         </is>
       </c>
       <c r="B14">
         <v>3</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Foreign services</t>
         </is>
       </c>
       <c r="B15">
-        <v>66</v>
+        <v>76</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
           <t>Year</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
           <t>Section</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
           <t>Event type</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
           <t>Name</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
@@ -301,17204 +301,19980 @@
           <t>Date from</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
           <t>Date to</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
           <t>Current</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
           <t>Person link</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1984</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)</t>
+          <t>Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Almásy Alkuin OSB</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>St. Patrick Church, Eureka, UT, USA - Pfarrer</t>
+          <t>St. Patrick Church, Eureka, UT, USA - parroco</t>
         </is>
       </c>
       <c r="N18">
         <v>1982</v>
       </c>
       <c r="O18">
         <v>1984</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=3</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1984</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)</t>
+          <t>Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Apró, Jorge Alberto</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Guarulhos, Brazília</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Santo Anastácio, Brazília - Hilfspfarrer</t>
+          <t>Santo Anastácio, Brazília - viceparroco</t>
         </is>
       </c>
       <c r="N19">
         <v>1983</v>
       </c>
       <c r="O19">
         <v>1984</v>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=14</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1984</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Versetzung (neuer Dienstort)</t>
+          <t>Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Bacsóka Béla, Dr.</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Szent Miklós Görögkatolikus Székesegyház, Nyíregyháza, Ungarn - Pfarrer</t>
+          <t>Szent Miklós Görögkatolikus Székesegyház, Nyíregyháza, Ungheria - parroco</t>
         </is>
       </c>
       <c r="N20">
         <v>1984</v>
       </c>
       <c r="O20">
         <v>1987</v>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=27</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1984</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)</t>
+          <t>Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Bourdeux Ottó (SJ), dr.</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>Rotenburg, Deutschland</t>
+          <t>Rotenburg, Germania</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Montréal, QC, Kanada - Pfarrer in einer französischen Pfarrei</t>
+          <t>Montréal, QC, Canada - pastore in una parrocchia francese</t>
         </is>
       </c>
       <c r="N21">
         <v>1983</v>
       </c>
       <c r="O21">
         <v>1984</v>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=109</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1984</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-[...1 lines deleted...]
-Versetzung (neuer Dienstort)</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Csaba László Albert Szilván OFM, Dr.</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Tripoli (طرابلس), Líbia - Missionar, Experte für orientalische Sprachen, Abt des Klosters Emmaus
-[...1 lines deleted...]
-Fairfield, CT, USA - Hilfspfarrer</t>
+          <t>Tripoli (طرابلس), Líbia - missionario, esperto di lingue orientali, priore del monastero di Emmaus
+Izrael - missionario, esperto di lingue orientali, priore del monastero di Emmaus
+Fairfield, CT, USA - viceparroco</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
           <t>1979
 1974
 1984</t>
         </is>
       </c>
       <c r="O22" t="inlineStr">
         <is>
           <t>1984
 1984
 1986</t>
         </is>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=137</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1984</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Cserháti Ferenc, esztergom-budapesti segédpüspök</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Bischof</t>
+          <t>vescovo</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>Szatmár (früher: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>Szatmár (in precedenza: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>St. Margaret Plébánia, München, NSZK - Hilfspfarrer
-München, NSZK - Pfarrer, ungarischer Geistlicher</t>
+          <t>St. Margaret Plébánia, München, NSZK - viceparroco
+München, NSZK - parroco, pastore ungherese</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
           <t>1982
 1984</t>
         </is>
       </c>
       <c r="O23" t="inlineStr">
         <is>
           <t>1984
 2002</t>
         </is>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=154</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1984</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Versetzung (neuer Dienstort)</t>
+          <t>Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Csordos István OFM</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Ordensbruder (nicht zum Priester geweiht)</t>
+          <t>fratello religioso (non ordinato sacerdote)</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA - szerzetestestvér</t>
         </is>
       </c>
       <c r="N24">
         <v>1984</v>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=454</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1984</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)</t>
+          <t>Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Csókay Károly SJ</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Montréal, QC, Kanada - Hilfspfarrer</t>
+          <t>Montréal, QC, Canada - viceparroco</t>
         </is>
       </c>
       <c r="N25">
         <v>1982</v>
       </c>
       <c r="O25">
         <v>1984</v>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=171</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1984</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)</t>
+          <t>Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Dér-Wolff János SJ</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Kriens, Svájc - Pfarrer</t>
+          <t>Kriens, Svájc - pastore</t>
         </is>
       </c>
       <c r="N26">
         <v>1979</v>
       </c>
       <c r="O26">
         <v>1984</v>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=198</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>1984</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Erős Sándor</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>Szatmár (früher: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>Szatmár (in precedenza: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Nagysomkút, Rumänien - Pfarrer
-Mezőterem, Rumänien - Pfarrer</t>
+          <t>Nagysomkút, Romania - parroco
+Mezőterem, Romania - parroco</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
           <t>1982
 1984</t>
         </is>
       </c>
       <c r="O27" t="inlineStr">
         <is>
           <t>1984
 1987</t>
         </is>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=237</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1984</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Beginn des Dienstes im Ausland</t>
+          <t>Inizio del servizio all’estero</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Fülöp József SJ</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Montréal, QC, Kanada - Hilfspfarrer</t>
+          <t>Montréal, QC, Canada - assistente pastorale</t>
         </is>
       </c>
       <c r="N28">
         <v>1984</v>
       </c>
       <c r="O28">
         <v>1985</v>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=295</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>1984</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Füzes József Zalán OFM</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA - Hilfspfarrer
-Burton, OH, USA - Hilfspfarrer</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA - viceparroco
+Burton, OH, USA - viceparroco</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
           <t>1982
-1984 körül</t>
+1984</t>
         </is>
       </c>
       <c r="O29">
         <v>1984</v>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=299</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1984</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Füzér István Julián OFM, dr</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA - Pfarrer
-Szent Kereszt R. K. Egyházközség, Detroit, MI, USA - Pfarrer</t>
+          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA - parroco
+Szent Kereszt R. K. Egyházközség, Detroit, MI, USA - parroco</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
           <t>1972
 1984</t>
         </is>
       </c>
       <c r="O30" t="inlineStr">
         <is>
           <t>1984
 1990</t>
         </is>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=298</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1984</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Versetzung (neuer Dienstort)</t>
+          <t>Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Horváth István (OFM)</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>Warren, OH, USA</t>
         </is>
       </c>
       <c r="N31">
         <v>1984</v>
       </c>
       <c r="O31">
         <v>1988</v>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=425</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1984</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Versetzung (neuer Dienstort)</t>
+          <t>Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Huszti Mihály</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>St. Mary Byzantine Catholic Church, Toledo, OH, USA - Pfarrer</t>
+          <t>St. Mary Byzantine Catholic Church, Toledo, OH, USA - pastore</t>
         </is>
       </c>
       <c r="N32">
         <v>1984</v>
       </c>
       <c r="O32">
         <v>1988</v>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=446</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>1984</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)</t>
+          <t>Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Irinyi Gábor SGS, dr.</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>salvatoriánus (Societas Divini Salvatoris)</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Miami, FL, USA - Pfarrer, in einer anderen Quelle: Lauderdale Lakes, FL, USA</t>
+          <t>Miami, FL, USA - pastore, secondo altre fonti: Lauderdale Lakes, FL, USA</t>
         </is>
       </c>
       <c r="N33">
         <v>1983</v>
       </c>
       <c r="O33">
         <v>1984</v>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=458</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1984</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Iván László, dr.</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Burg Kastl, NSZK - Gymnasiallehrer für Religions- und Lateinunterricht, Jugendbibliothekar, Vertrauenslehrer, nebenbei Hilfspfarrer: Ruhstorf, Haberskirchen und Unterrohrbach
-Jézus Szíve R. K. Egyházközség, Akron, OH, USA - Pfarrer</t>
+          <t>Burg Kastl, NSZK - Insegnante di religione e latino al liceo, bibliotecario per i giovani, insegnante di riferimento e, nel contempo, assistente pastorale: Ruhstorf, Haberskirchen e Unterrohrbach
+Jézus Szíve R. K. Egyházközség, Akron, OH, USA - parroco</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
           <t>1981
 1984</t>
         </is>
       </c>
       <c r="O34" t="inlineStr">
         <is>
           <t>1984
 1986</t>
         </is>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=463</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>1984</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)</t>
+          <t>Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Jaszovszky József, Dr.</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>San Francisco, CA, USA - Seelsorger der unter die Zuständigkeit des Erzbischofs von San Francisco fallenden ungarischen Gemeinde sowie leitender Seelsorger der St.-Stephans-Mission in Menlo Park</t>
+          <t>San Francisco, CA, USA - parroco dei fedeli ungheresi sotto la giurisdizione dell’arcivescovo di San Francisco, nonché parroco responsabile della missione di Santo Stefano a Menlo Park</t>
         </is>
       </c>
       <c r="N35">
         <v>1970</v>
       </c>
       <c r="O35">
         <v>1984</v>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=479</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1984</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Diakonenweihe
-Beginn des Dienstes im Ausland</t>
+          <t>Ordinazione diaconale
+Inizio del servizio all’estero</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Juhász Lajos</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>Diakon</t>
+          <t>diacono</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>New York, NY, USA
-Yonkers, NY, USA - Ständiger Diakon, seit 1995 Verwalter</t>
+Yonkers, NY, USA - diacono permanente, amministratore dal 1995</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>24. Mai 1984
+          <t>24 maggio 1984
 1984</t>
         </is>
       </c>
       <c r="O36">
         <v>2014</v>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=494</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1984</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)</t>
+          <t>Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Jálics Ferenc SJ</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Nyugat-Berlin, NSZK - Terz-Lehrer</t>
+          <t>Nyugat-Berlin, NSZK - istruttore di terza categoria</t>
         </is>
       </c>
       <c r="N37">
         <v>1982</v>
       </c>
       <c r="O37">
         <v>1984</v>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=481</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>1984</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-[...1 lines deleted...]
-Versetzung (neuer Dienstort)</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Kada Lajos, Thibica-i címzetes érsek</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>Bischof</t>
+          <t>vescovo</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Apostoli nunciatúra, San José, Costa Rica - Apostolischer Nuntius
-[...1 lines deleted...]
-Istentiszteleti és Szentségi Kongregáció, Róma, Italien - Sekretär</t>
+          <t>Apostoli nunciatúra, San José, Costa Rica - nunzio apostolico
+Apostoli Nunciatúra, San Salvador, Salvador - nunzio apostolico (in nota a margine)
+Istentiszteleti és Szentségi Kongregáció, Róma, Italia - segretario</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
           <t>1975
 1980
 1984</t>
         </is>
       </c>
       <c r="O38" t="inlineStr">
         <is>
           <t>1984
 1984
 1991</t>
         </is>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=880</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>1984</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Beginn des Dienstes im Ausland
-Versetzung (vorheriger Dienstort)</t>
+          <t>Inizio del servizio all’estero
+Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Kamarás Ferenc Mihály OFM</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Szent István templom, New York, NY, USA - ungarischer Pfarrer
-Esztergom, Ungarn - Stellvertretender Provinzial, Hausverwalter</t>
+          <t>Szent István templom, New York, NY, USA - pastore ungherese
+Esztergom, Ungheria - vice provinciale, responsabile della casa</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
           <t>1984
 1979</t>
         </is>
       </c>
       <c r="O39" t="inlineStr">
         <is>
           <t>1990
 1984</t>
         </is>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=499</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1984</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Versetzung (neuer Dienstort)</t>
+          <t>Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Kelemen Kálmán Konrád OFM</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA - im Krankenstand</t>
+          <t>Youngstown, OH, USA - in congedo per malattia</t>
         </is>
       </c>
       <c r="N40">
         <v>1984</v>
       </c>
       <c r="O40">
         <v>1990</v>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=515</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>1984</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Versetzung (neuer Dienstort)</t>
+          <t>Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Kertész János Tamás OFM, Dr.</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Farrell, OH, USA - Pfarrer</t>
+          <t>Farrell, OH, USA - parroco</t>
         </is>
       </c>
       <c r="N41">
         <v>1984</v>
       </c>
       <c r="O41">
         <v>1991</v>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=528</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>1984</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Kimecz János Alajos O.Cist</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA - Gymnasiallehrer (1962–1984), Novizenmeister (1965–1968)
-Spirit Bank, WI, USA - im Krankenstand</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA - insegnante di liceo (dal 1962 al 1984), maestro dei novizi (dal 1965 al 1968)
+Spirit Bank, WI, USA - in congedo per malattia</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
           <t>1956
 1984</t>
         </is>
       </c>
       <c r="O42" t="inlineStr">
         <is>
           <t>1984
 1985</t>
         </is>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=530</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1984</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
+          <t>Trasferimento (luogo di servizio precedente)
 Entry into religious life</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Kiss György Barnabás OFM</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Österreich - Novize im Barmherzigen Orden</t>
+          <t>Austria - novizio nell’Ordine della Misericordia</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
           <t>1983
 1984</t>
         </is>
       </c>
       <c r="O43">
         <v>1984</v>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=545</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1984</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)</t>
+          <t>Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Kiss Lajos SJ</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>Guyana - Missionar</t>
+          <t>Guyana - missionario</t>
         </is>
       </c>
       <c r="N44">
         <v>1977</v>
       </c>
       <c r="O44">
         <v>1984</v>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=547</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>1984</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)</t>
+          <t>Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Kormon József, Dr.</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>Pécs</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada - Novize im Jesuitenorden</t>
+          <t>Toronto, ON, Canada - novizio dell’ordine dei gesuiti</t>
         </is>
       </c>
       <c r="N45">
         <v>1983</v>
       </c>
       <c r="O45">
         <v>1984</v>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=569</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>1984</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Versetzung (neuer Dienstort)</t>
+          <t>Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Kovács János Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>West Des Moines, IA, USA</t>
         </is>
       </c>
       <c r="N46">
         <v>1984</v>
       </c>
       <c r="O46">
         <v>1999</v>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=584</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>1984</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Kozma György SJ, dr</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>Róma, Italien - Mitarbeiter von Radio Vatikan
-Bécs, Österreich - Redakteur beim Verlag Opus Mystici Corporis</t>
+          <t>Róma, Italia - Collaboratore di Radio Vaticana
+Bécs, Austria - Redattore presso la casa editrice Opus Mystici Corporis</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
           <t>1982
 1984</t>
         </is>
       </c>
       <c r="O47" t="inlineStr">
         <is>
           <t>1984
 1988</t>
         </is>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=594</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1984</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Krafcsik András János C.Ss.R., dr</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Szent Mária bizánci katolikus templom, Wilkes-Barre, PA, USA - Stellvertreter des Pfarrers
-Yorkton, SK, Kanada - Hilfspfarrer, der auch längere Zeit in der Missionsarbeit in der Slowakei verbringt</t>
+          <t>Szent Mária bizánci katolikus templom, Wilkes-Barre, PA, USA - viceparroco
+Yorkton, SK, Canada - viceparroco, trascorre un periodo piuttosto lungo anche in Slovacchia svolgendo attività missionaria</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
           <t>1976
 1984</t>
         </is>
       </c>
       <c r="O48" t="inlineStr">
         <is>
           <t>1984
 1995</t>
         </is>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=607</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1984</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Versetzung (neuer Dienstort)</t>
+          <t>Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Krigler Béla Sch.P</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>Mount St. Clare University, Clinton, OH, USA</t>
         </is>
       </c>
       <c r="N49">
         <v>1984</v>
       </c>
       <c r="O49">
         <v>1986</v>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=609</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>1984</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Kögl János Szeverin OSB</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Nova Santa Rosa, Brazília - 1970–1981 Hausleiter und Seelsorger am Priesterseminar, Gymnasiallehrer, 1971–1976 Gymnasialdirektor, Bischofsrat
-São Paulo, Brazília - im Ruhestand, zuvor Hilfspfarrer und Bibliothekar</t>
+          <t>Nova Santa Rosa, Brazília - Dal 1970 al 1981 è stato responsabile del seminario e cappellano, insegnante di liceo; dal 1971 al 1976 è stato preside di liceo e consigliere vescovile
+São Paulo, Brazília - in pensione, ma nel frattempo assistente parroco e bibliotecario</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
           <t>1970
 1984</t>
         </is>
       </c>
       <c r="O50" t="inlineStr">
         <is>
           <t>1984
 1994</t>
         </is>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=598</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>1984</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Priesterweihe
-Beginn des Dienstes im Heimatland</t>
+          <t>Ordinazione sacerdotale
+Inizio del servizio in patria</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Lakatos Dénes</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Gyulafehérvár, Rumänien
-Barót, Rumänien - Hilfspfarrer</t>
+          <t>Gyulafehérvár, Romania
+Barót, Romania - viceparroco</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>24. Juni 1984
+          <t>24 giugno 1984
 1984</t>
         </is>
       </c>
       <c r="O51">
         <v>1985</v>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=633</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1984</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Lawrence C. Ferenc</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>Allentown, PA, USA</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Brockton, PA, USA - Pfarrer
-Szent István R. K. Egyházközség, Allentown, PA, USA - Pfarrer</t>
+          <t>Brockton, PA, USA - parroco
+Szent István R. K. Egyházközség, Allentown, PA, USA - parroco</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
           <t>1972
 1984</t>
         </is>
       </c>
       <c r="O52" t="inlineStr">
         <is>
           <t>1984
 1989</t>
         </is>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=636</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>1984</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Ligeti András Angelus OFM</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Graz, Österreich - Novize des Ordens der Barmherzigen
-Youngstown, OH, USA - Mitherausgeber von KMV, ab 1989 Chefredakteur, Pfarrer</t>
+          <t>Graz, Austria - il novizio dell’Ordine della Misericordia
+Youngstown, OH, USA - Co-redattore di KMV, poi, dal 1989, caporedattore; pastore</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
           <t>1983
 1984</t>
         </is>
       </c>
       <c r="O53" t="inlineStr">
         <is>
           <t>1984
 1992</t>
         </is>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=654</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1984</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Versetzung (neuer Dienstort)</t>
+          <t>Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Loya Tamás</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>Parma, OH, USA</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>St. John the Baptist Byzantine Catholic, Solon, OH, USA - Kirchenbauer und Pfarrer</t>
+          <t>St. John the Baptist Byzantine Catholic, Solon, OH, USA - parroco costruttore di chiese</t>
         </is>
       </c>
       <c r="N54">
         <v>1984</v>
       </c>
       <c r="O54">
         <v>1987</v>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=667</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>1984</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Mahoney Róbert</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>Forth Wayne – South Bend, OH, USA</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, South Bend, IN, USA - Pfarrer
-St. Robert Bellarmine, North Manchester, IN, USA - Pfarrer</t>
+          <t>Our Lady of Hungary Church, South Bend, IN, USA - parroco
+St. Robert Bellarmine, North Manchester, IN, USA - parroco</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
           <t>1980
 1984</t>
         </is>
       </c>
       <c r="O55" t="inlineStr">
         <is>
           <t>1984
 1988</t>
         </is>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=686</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1984</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Versetzung (neuer Dienstort)</t>
+          <t>Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Marosfalvy László SJ</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya templom, Montréal, QC, Kanada - lelkész, számítástechnikus</t>
+          <t>Magyarok Nagyasszonya templom, Montréal, QC, Canada - lelkész, számítástechnikus</t>
         </is>
       </c>
       <c r="N56">
         <v>1984</v>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=698</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>1984</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>Bischof</t>
+          <t>vescovo</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>University of St. Michael’s College, Toronto, ON, Kanada - Professor für Theologie
-St. Augustine's Seminary, Toronto, ON, Kanada - Dekan, Professor für Theologie</t>
+          <t>University of St. Michael’s College, Toronto, ON, Canada - il professore di teologia
+St. Augustine's Seminary, Toronto, ON, Canada - decano, professore di teologia</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
           <t>1974
 1984</t>
         </is>
       </c>
       <c r="O57" t="inlineStr">
         <is>
           <t>1984
 1996</t>
         </is>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=746</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>1984</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Versetzung (neuer Dienstort)</t>
+          <t>Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Nemes Ödön SJ</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Tokió (神戸市), Japán - Missionar unter den Armen</t>
+          <t>Tokió (神戸市), Japán - missionario tra i poveri</t>
         </is>
       </c>
       <c r="N58">
         <v>1984</v>
       </c>
       <c r="O58">
         <v>1993</v>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=803</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1984</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-[...1 lines deleted...]
-Versetzung (neuer Dienstort)</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Novák Ervin Emilián (O.Cist)</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>USA - Feldseelsorger (US Air Force)
-[...1 lines deleted...]
-Sulphur Springs, TX, USA - Pfarrer</t>
+          <t>USA - capellano militare (Aeronautica Militare degli Stati Uniti)
+Paris, TX, USA - pastore
+Sulphur Springs, TX, USA - pastore</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
           <t>1980
 1980
 1984</t>
         </is>
       </c>
       <c r="O59" t="inlineStr">
         <is>
           <t>1984
 1984</t>
         </is>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=823</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1984</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-[...1 lines deleted...]
-Inkardination</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)
+Incardinazione</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Pataki András, megyéspüspök</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>Bischof</t>
+          <t>vescovo</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA - Weihbischof (Titularbischof von Telmissus)
-Parma, OH, USA - Diözesanbischof</t>
+          <t>Passaic, NJ, USA - vescovo ausiliare (vescovo titolare di Telmissus)
+Parma, OH, USA - vescovo di diocesi</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
           <t>Passaic, NJ, USA → Parma, OH, USA</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
           <t>1983
 1984
 1984</t>
         </is>
       </c>
       <c r="O60" t="inlineStr">
         <is>
           <t>1984
 1996</t>
         </is>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=855</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>1984</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Morte</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Pattantyús János Sch.P.</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="N61">
         <v>1984</v>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=857</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>1984</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
+          <t>Pordán László, Dr.</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G62" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H62" t="inlineStr">
+        <is>
+          <t>Collége de la Gaspasic, Gaspésie–Îles-de-la-Madeleine, QC, Canada - docente universitario e, contemporaneamente, insegna etica presso la scuola per infermiere dell’ospedale di Maria
+Gaspé, QC, Canada - cappellano delle suore Orsoline (1984-1998), cappellano delle suore agostiniane (1998-2001), cappellano della casa di riposo Manoir-St. Augustin (1998-2005)</t>
+        </is>
+      </c>
+      <c r="N62" t="inlineStr">
+        <is>
+          <t>1968
+1984</t>
+        </is>
+      </c>
+      <c r="O62" t="inlineStr">
+        <is>
+          <t>1984
+2005</t>
+        </is>
+      </c>
+      <c r="Q62" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=895</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>1984</v>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>Cambiamenti correnti nell’anno</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
           <t>Páldeák Iván Szabolcs OFM</t>
         </is>
       </c>
-      <c r="E62" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G62" t="inlineStr">
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
-      <c r="H62" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N62" t="inlineStr">
+      <c r="H63" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, New York, NY, USA - viceparroco
+Szent László R. K. Egyházközség, New Brunswick, NJ, USA - viceparroco</t>
+        </is>
+      </c>
+      <c r="N63" t="inlineStr">
         <is>
           <t>1982
 1984</t>
         </is>
       </c>
-      <c r="O62">
-[...2 lines deleted...]
-      <c r="Q62" t="inlineStr">
+      <c r="O63">
+        <v>1984</v>
+      </c>
+      <c r="Q63" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=859</t>
-        </is>
-[...48 lines deleted...]
-          <t>/persons_v2/view.php?id=227</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1984</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Németh János</t>
+          <t>Rauch László Attila (OSPPE)</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Keyport, NJ, USA - viceparroco
+Lawrenceville, NJ, USA - viceparroco</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>11. März 1984</t>
+          <t>1978
+1984</t>
+        </is>
+      </c>
+      <c r="O64" t="inlineStr">
+        <is>
+          <t>1984
+1986</t>
         </is>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=815</t>
+          <t>/persons_v2/view.php?id=917</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>1984</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Ordinazione sacerdotale
+Inizio del servizio all’estero</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Hitter József SJ</t>
+          <t>Rettig Kevin Hermann József (O.Praem)</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Kanada</t>
+          <t>Orange, CA, USA
+Szent István R. K. Egyházközség, Los Angeles, CA, USA - viceparroco, amministratore</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>8. April 1984</t>
-        </is>
+          <t>25 giugno 1984
+1984</t>
+        </is>
+      </c>
+      <c r="O65">
+        <v>2005</v>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=396</t>
+          <t>/persons_v2/view.php?id=928</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>1984</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Chonkó János</t>
+          <t>Róna Gábor SJ</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Carteret, NJ, USA</t>
+          <t>Quito, Ecuador - il socio del maestro dei novizi
+Guayaquil, Ecuador - spirituale</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>20. Mai 1984</t>
+          <t>1982
+1984</t>
+        </is>
+      </c>
+      <c r="O66" t="inlineStr">
+        <is>
+          <t>1984
+1989</t>
         </is>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=127</t>
+          <t>/persons_v2/view.php?id=948</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>1984</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Voti perpetui</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Pintye Lajos OFM</t>
+          <t>Sajgó Szabolcs SJ</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
-[...5 lines deleted...]
-        </is>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>Toronto, ON, Canada</t>
+        </is>
+      </c>
+      <c r="N67">
+        <v>1984</v>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=882</t>
+          <t>/persons_v2/view.php?id=955</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1984</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Pintér Mihály Sándor Sch.P., Dr.</t>
+          <t>Sándor Albert Melchior OFMCap</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Buffalo, NY, USA</t>
+          <t>St. Mary Magdalen Church, Hazel Park, MI, USA - viceparroco
+St. Anthony of Padua Parish, Saginaw, MI, USA - pastore</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>18. Oktober 1984</t>
+          <t>1982
+1984</t>
+        </is>
+      </c>
+      <c r="O68" t="inlineStr">
+        <is>
+          <t>1984
+1985</t>
         </is>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=879</t>
+          <t>/persons_v2/view.php?id=962</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1984</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Morte</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Moltesz József SJ</t>
+          <t>Edelényi Achilles, Dr</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Syracuse, NY, USA</t>
-[...16 lines deleted...]
-        <v>1992</v>
+          <t>Pigeon, MI, USA</t>
+        </is>
+      </c>
+      <c r="N69" t="inlineStr">
+        <is>
+          <t>6 febbraio 1984</t>
+        </is>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=768</t>
+          <t>/persons_v2/view.php?id=227</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>1984</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Morte</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Janocskó Jukund OFM</t>
+          <t>Németh János</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>Ordensbruder (nicht zum Priester geweiht)</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Salvatierra, Bolívia</t>
-[...16 lines deleted...]
-        <v>1986</v>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="N70" t="inlineStr">
+        <is>
+          <t>11 marzo 1984</t>
+        </is>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=475</t>
+          <t>/persons_v2/view.php?id=815</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1984</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Morte</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Horváth István, Msgr.</t>
+          <t>Hitter József SJ</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>St. Catherine, ON, Kanada</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
-[...21 lines deleted...]
-        <v>1988</v>
+          <t>Hamilton, ON, Canada</t>
+        </is>
+      </c>
+      <c r="N71" t="inlineStr">
+        <is>
+          <t>8 aprile 1984</t>
+        </is>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=426</t>
+          <t>/persons_v2/view.php?id=396</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>1984</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Morte</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Horváth Miklós, dr.</t>
+          <t>Chonkó János</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
-[...16 lines deleted...]
-        <v>1989</v>
+          <t>Carteret, NJ, USA</t>
+        </is>
+      </c>
+      <c r="N72" t="inlineStr">
+        <is>
+          <t>20 maggio 1984</t>
+        </is>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=434</t>
+          <t>/persons_v2/view.php?id=127</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>1984</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Németh András SDB</t>
+          <t>Pintye Lajos OFM</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
-[...21 lines deleted...]
-        <v>1999</v>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="N73" t="inlineStr">
+        <is>
+          <t>23 giugno 1984</t>
+        </is>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=807</t>
+          <t>/persons_v2/view.php?id=882</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1984</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Morte</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Kóczán Ákos SDB</t>
+          <t>Schwáb András SJ</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>Vibora, Kuba</t>
-[...16 lines deleted...]
-        <v>2007</v>
+          <t>Rio de Janeiro, Brazília</t>
+        </is>
+      </c>
+      <c r="N74" t="inlineStr">
+        <is>
+          <t>25 giugno 1984</t>
+        </is>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=595</t>
+          <t>/persons_v2/view.php?id=977</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>1984</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Morte</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Merész Ferenc Gáspár (O.Cist)</t>
+          <t>Pintér Mihály Sándor Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>Szárazrét, Székesfehérvár, Ungarn</t>
-[...21 lines deleted...]
-        <v>1986</v>
+          <t>Buffalo, NY, USA</t>
+        </is>
+      </c>
+      <c r="N75" t="inlineStr">
+        <is>
+          <t>18 ottobre 1984</t>
+        </is>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=733</t>
+          <t>/persons_v2/view.php?id=879</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>1984</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Jordán Sándor Emil OSB, Dr.</t>
+          <t>Purmann Ferenc Aquilinus SVD</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>fratello religioso (non ordinato sacerdote)</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+          <t>Rafael Calzada, Buenos Aires, Argentína</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+          <t>Rafael Calzada</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>Vorsteher der Gemeinde, von 1953 bis 1968 Pfarrer, von 1951 bis 1958 Gymnasialdirektor, von 1958 bis 1982 Religionslehrer, ab 1967 Organisator von Familien- und Jugend-Exerzitien</t>
+          <t>fratello monaco</t>
         </is>
       </c>
       <c r="N76">
-        <v>1949</v>
+        <v>1934</v>
       </c>
       <c r="O76">
-        <v>1999</v>
+        <v>2005</v>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=487</t>
+          <t>/persons_v2/view.php?id=905</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>1984</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Horváth Ferenc SVD</t>
+          <t>Janocskó Jukund OFM</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>fratello religioso (non ordinato sacerdote)</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>Cordoba, Argentina</t>
+          <t>Salvatierra, Bolívia</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>Bolívia</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>Missionar</t>
+          <t>missionario tra gli indiani, capo tribù onorario</t>
         </is>
       </c>
       <c r="N77">
-        <v>1950</v>
+        <v>1940</v>
       </c>
       <c r="O77">
-        <v>2001</v>
+        <v>1986</v>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=422</t>
+          <t>/persons_v2/view.php?id=475</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1984</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Péterffy Gedeon, Msgr.</t>
+          <t>Horváth István, Msgr.</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>St. Catherine, ON, Canada</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Szent István Plébánia, South Bend, IN, USA</t>
+          <t>Our Lady of Hungary Church, Welland, ON, Canada</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>Szent István Plébánia</t>
+          <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>Pfarrer, seit 1983 im Ruhestand</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N78">
-        <v>1951</v>
+        <v>1944</v>
       </c>
       <c r="O78">
-        <v>1993</v>
+        <v>1988</v>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=874</t>
+          <t>/persons_v2/view.php?id=426</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1984</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Bacsóka Béla, Dr.</t>
+          <t>Horváth Miklós, dr.</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>Szent Atanáz Görögkatolikus Hittudományi Főiskola, Nyíregyháza, Ungarn</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>Ungarn</t>
-[...4 lines deleted...]
-          <t>Szent Atanáz Görögkatolikus Hittudományi Főiskola</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>Dozent an der Theologischen Hochschule, von 1952 bis 1984 Rektor, von 1975 bis 1980 Leiter des Bischofsamtes</t>
+          <t>docente presso l’università dei Gesuiti e la John Carroll University; dopo il pensionamento, professore emerito</t>
         </is>
       </c>
       <c r="N79">
-        <v>1952</v>
+        <v>1947</v>
       </c>
       <c r="O79">
-        <v>1987</v>
+        <v>1989</v>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=27</t>
+          <t>/persons_v2/view.php?id=434</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1984</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Gábriel László Asztrik O.Praem, Dr.</t>
+          <t>Németh András SDB</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>Notre Dame, IN, USA</t>
+          <t>Moca, Dominikai Köztársaság</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Dominikai Köztársaság</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>Professor, anschließend von 1953 bis 1974 Leiter des Lehrstuhls für mittelalterliche Geisteswissenschaften und Direktor des Instituts für Mittelalterliche Studien; später lehrte er bis zu seinem Tod, wobei er von 1963 bis 1964 als Gastprofessor an der Harvard-Universität tätig war</t>
+          <t>missionario, capo scout</t>
         </is>
       </c>
       <c r="N80">
-        <v>1952</v>
+        <v>1947</v>
       </c>
       <c r="O80">
-        <v>2005</v>
+        <v>1999</v>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=309</t>
+          <t>/persons_v2/view.php?id=807</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1984</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Iróffy Gábor Zsolt OSB</t>
+          <t>Kóczán Ákos SDB</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
+          <t>Vibora, Kuba</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>Gymnasiallehrer, ab 1974 Gymnasialdirektor, ab 1981 Subprior</t>
+          <t>in servizio</t>
         </is>
       </c>
       <c r="N81">
-        <v>1952</v>
+        <v>1948</v>
       </c>
       <c r="O81">
-        <v>2016</v>
+        <v>2007</v>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=459</t>
+          <t>/persons_v2/view.php?id=595</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1984</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Baráth Sándor Benedek OFM</t>
+          <t>Merész Ferenc Gáspár (O.Cist)</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>Ordensbruder (nicht zum Priester geweiht)</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>Dewitt, MI, USA</t>
+          <t>Szárazrét, Székesfehérvár, Ungheria</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ungheria</t>
+        </is>
+      </c>
+      <c r="J82" t="inlineStr">
+        <is>
+          <t>Szárazrét</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>Bruder, dessen Hauptdienstort Dewitt, MI, USA war.</t>
+          <t>viceparroco (1948-1950), poi parroco; nel frattempo, nel 1950, fu internato a Előszállás</t>
         </is>
       </c>
       <c r="N82">
-        <v>1953</v>
+        <v>1948</v>
       </c>
       <c r="O82">
-        <v>1989</v>
+        <v>1986</v>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=44</t>
+          <t>/persons_v2/view.php?id=733</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1984</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Diczky Pál</t>
+          <t>Jordán Sándor Emil OSB, Dr.</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>Szent Teréz és Szent Ferenc templomok, Neligh, NE, USA</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>Szent Teréz és Szent Ferenc templomok</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>Verwaltungsangestellter, Krankenhausseelsorger, ungarischer Pfarrer</t>
+          <t>responsabile della comunità, parroco dal 1953 al 1968, preside di liceo dal 1951 al 1958, insegnante di religione dal 1958 al 1982, organizzatore di ritiri spirituali per famiglie e giovani dal 1967</t>
         </is>
       </c>
       <c r="N83">
-        <v>1953</v>
+        <v>1949</v>
       </c>
       <c r="O83">
-        <v>1985</v>
+        <v>1999</v>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=199</t>
+          <t>/persons_v2/view.php?id=487</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>1984</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Hauser József SJ</t>
+          <t>Sarlós Károly Engelbert OSB, Dr.</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>São Leopoldo, Brazília</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
+      <c r="J84" t="inlineStr">
+        <is>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+        </is>
+      </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>Universitätsprofessor, Gründer der Fakultät für Naturwissenschaften, zugleich Seelsorger der brasilianischen Luftwaffe und Pilot</t>
+          <t>monaco</t>
         </is>
       </c>
       <c r="N84">
-        <v>1954</v>
+        <v>1949</v>
       </c>
       <c r="O84">
-        <v>2000</v>
+        <v>1986</v>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=370</t>
+          <t>/persons_v2/view.php?id=960</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1984</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Palkó János SVD</t>
+          <t>Horváth Ferenc SVD</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
           <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>Curitiba, Brazília</t>
+          <t>Cordoba, Argentína</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>Missionar (sowie in Assai, Agua do Sul und Joinville, Brasilien)</t>
+          <t>missionario</t>
         </is>
       </c>
       <c r="N85">
-        <v>1954</v>
+        <v>1950</v>
       </c>
       <c r="O85">
-        <v>1992</v>
+        <v>2001</v>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=848</t>
+          <t>/persons_v2/view.php?id=422</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1984</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Hernády Márton</t>
+          <t>Poór Albert Pál</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Toledo, OH, USA</t>
+          <t>Szent István első vértanú templom, South River, NJ, USA</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J86" t="inlineStr">
+        <is>
+          <t>Szent István első vértanú templom</t>
+        </is>
+      </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>Religionslehrer, anschließend von 1961 bis 1994 Pfarrer</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N86">
-        <v>1955</v>
+        <v>1950</v>
       </c>
       <c r="O86">
-        <v>1994</v>
+        <v>1987</v>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=386</t>
+          <t>/persons_v2/view.php?id=891</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>1984</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Mátyás Tamás Vilmos OSB</t>
+          <t>Péterffy Gedeon, Msgr.</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>Benedictine High School, Cleveland, OH, USA</t>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t>Benedictine High School</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>Lehrer, nebenbei Trainer der Golfmannschaft, nebenbei Hilfspfarrer</t>
+          <t>parroco, in pensione dal 1983</t>
         </is>
       </c>
       <c r="N87">
-        <v>1955</v>
+        <v>1951</v>
       </c>
       <c r="O87">
-        <v>1985</v>
+        <v>1993</v>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=717</t>
+          <t>/persons_v2/view.php?id=874</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>1984</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Nagy Sándor Anzelm O.Cist, apát, Dr.</t>
+          <t>Bacsóka Béla, Dr.</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
+          <t>Szent Atanáz Görögkatolikus Hittudományi Főiskola, Nyíregyháza, Ungheria</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ungheria</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Szent Atanáz Görögkatolikus Hittudományi Főiskola</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>Pater (1955–1963), Abt (1963–1988), anschließend im Ruhestand (1988)</t>
+          <t>docente presso l’istituto teologico, nel frattempo rettore dal 1952 al 1984 e direttore dell’ufficio vescovile dal 1975 al 1980</t>
         </is>
       </c>
       <c r="N88">
-        <v>1955</v>
+        <v>1952</v>
       </c>
       <c r="O88">
-        <v>1988</v>
+        <v>1987</v>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=800</t>
+          <t>/persons_v2/view.php?id=27</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1984</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Németh Antal SVD</t>
+          <t>Gábriel László Asztrik O.Praem, Dr.</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>Séminaire du Verbe Divin, Granby, QC, Kanada</t>
+          <t>Notre Dame, IN, USA</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Séminaire du Verbe Divin</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>Lehrer, nebenbei ungarischer und deutscher Hilfspfarrer in Montréal</t>
+          <t>professore, poi, dal 1953 al 1974, capo della cattedra di Cultura medievale e direttore dell’Istituto medievale; in seguito insegnò fino alla morte, ricoprendo nel frattempo, dal 1963 al 1964, la carica di professore ospite presso l’Università di Harvard</t>
         </is>
       </c>
       <c r="N89">
-        <v>1955</v>
+        <v>1952</v>
       </c>
       <c r="O89">
-        <v>1989</v>
+        <v>2005</v>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=808</t>
+          <t>/persons_v2/view.php?id=309</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1984</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Firkola E. József</t>
+          <t>Iróffy Gábor Zsolt OSB</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>Regina, SK, Kanada</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>Er war in den Pfarreien St. Cecilia, Heiligstes Herz und St. Martin de Porres in Regin sowie in den Orten Lestock, Esterházy, Stockholm, Kaposvár und Cupar (Slowakei, Kanada) tätig; seitdem ist er im Ruhestand, wirkt aber weiterhin als Hilfspfarrer</t>
+          <t>insegnante di liceo, dal 1974 preside di liceo, dal 1981 vicepreside</t>
         </is>
       </c>
       <c r="N90">
-        <v>1956</v>
+        <v>1952</v>
       </c>
       <c r="O90">
-        <v>1987</v>
+        <v>2016</v>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=276</t>
+          <t>/persons_v2/view.php?id=459</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>1984</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Kish István Imre OFM</t>
+          <t>Baráth Sándor Benedek OFM</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>Ordensbruder (nicht zum Priester geweiht)</t>
+          <t>fratello religioso (non ordinato sacerdote)</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>Dewitt, MI, USA</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>Mönch</t>
+          <t>fratello monaco, la cui sede di servizio principale era a Dewitt, MI, USA.</t>
         </is>
       </c>
       <c r="N91">
-        <v>1956</v>
+        <v>1953</v>
       </c>
       <c r="O91">
-        <v>2004</v>
+        <v>1989</v>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=536</t>
+          <t>/persons_v2/view.php?id=44</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1984</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Kish Máté</t>
+          <t>Diczky Pál</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>Gary, IN, USA</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Gary, IN, USA</t>
+          <t>Szent Teréz és Szent Ferenc templomok, Neligh, NE, USA</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J92" t="inlineStr">
+        <is>
+          <t>Szent Teréz és Szent Ferenc templomok</t>
+        </is>
+      </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>Pfarrer, 1976 vorübergehend als Aushilfspfarrer in Flint, MI, USA tätig</t>
+          <t>amministratore, cappellano ospedaliero, pastore ungherese</t>
         </is>
       </c>
       <c r="N92">
-        <v>1956</v>
+        <v>1953</v>
       </c>
       <c r="O92">
-        <v>1994</v>
+        <v>1985</v>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=537</t>
+          <t>/persons_v2/view.php?id=199</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>1984</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Lékai Gyula Lajos O.Cist, Dr.</t>
+          <t>Hauser József SJ</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>São Leopoldo, Brazília</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>1956–1981 Universitätsdozent, 1967–1975 Probst, 1970–1972 Gymnasiallehrer, seit 1981 im Ruhestand</t>
+          <t>docente universitario, fondatore della facoltà di scienze naturali, nonché cappellano dell’aeronautica militare brasiliana e pilota</t>
         </is>
       </c>
       <c r="N93">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O93">
-        <v>1994</v>
+        <v>2000</v>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=650</t>
+          <t>/persons_v2/view.php?id=370</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1984</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Marton István Henrik O.Cist</t>
+          <t>Palkó János SVD</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Curitiba, Brazília</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>Gymnasiallehrer in Wichita Falls, anschließend in Dallas (1956–1964), 1964–1999 Gymnasiallehrer, Schulleiter (1974–1975), stellvertretender Schulleiter (1982–1996), Stellvertreter des Schulleiters (1994–1999), seit 1999 im Ruhestand</t>
+          <t>missionario (nonché ad Assai, Agua do Sul e Joinville, in Brasile)</t>
         </is>
       </c>
       <c r="N94">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O94">
-        <v>2006</v>
+        <v>1992</v>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=708</t>
+          <t>/persons_v2/view.php?id=848</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1984</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Monostori Benedek József Bánk O.Cist, Dr.</t>
+          <t>Hernády Márton</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
+          <t>Toledo, OH, USA</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J95" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>Universitätsdozent (1956–1989), Vizepropst (1975–1976), Propst (1976–1988), Gymnasiallehrer (1974–1975, 1977–1978), Beichtvater und Zelebrant bei den Schwestern der Heiligen Familie von Nazareth, Grand Prairie, TX, USA (1989–2011), im Ruhestand (2011–2014)</t>
+          <t>insegnante di religione, poi parroco dal 1961 al 1994</t>
         </is>
       </c>
       <c r="N95">
-        <v>1956</v>
+        <v>1955</v>
       </c>
       <c r="O95">
-        <v>2014</v>
+        <v>1994</v>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=769</t>
+          <t>/persons_v2/view.php?id=386</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1984</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Domonkos S. Sziárd (O.Praem)</t>
+          <t>Mátyás Tamás Vilmos OSB</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>Erie, PA, USA</t>
+          <t>Benedictine High School, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J96" t="inlineStr">
+        <is>
+          <t>Benedictine High School</t>
+        </is>
+      </c>
+      <c r="K96" t="inlineStr">
+        <is>
+          <t>insegnante, nonché allenatore della squadra di golf e assistente parroco</t>
+        </is>
+      </c>
       <c r="N96">
-        <v>1957</v>
+        <v>1955</v>
       </c>
       <c r="O96">
-        <v>1986</v>
+        <v>1985</v>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=215</t>
+          <t>/persons_v2/view.php?id=717</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>1984</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Haigli Sándor Sziárd O.Praem</t>
+          <t>Nagy Sándor Anzelm O.Cist, apát, Dr.</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>Santa Ana, CA, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J97" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>Lehrer, Hausmeister</t>
+          <t>abate (1955-1963), poi in pensione (dal 1988)</t>
         </is>
       </c>
       <c r="N97">
-        <v>1957</v>
+        <v>1955</v>
       </c>
       <c r="O97">
-        <v>1985</v>
+        <v>1988</v>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=357</t>
+          <t>/persons_v2/view.php?id=800</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1984</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Hámor József SDB</t>
+          <t>Németh Antal SVD</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Edmonton, AB, Kanada</t>
+          <t>Séminaire du Verbe Divin, Granby, QC, Canada</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="J98" t="inlineStr">
+        <is>
+          <t>Séminaire du Verbe Divin</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>Pfarrer (1957–1970), später Hilfspfarrer</t>
+          <t>insegnante e, nel contempo, assistente pastorale ungherese e tedesco a Montréal</t>
         </is>
       </c>
       <c r="N98">
-        <v>1957</v>
+        <v>1955</v>
       </c>
       <c r="O98">
-        <v>1999</v>
+        <v>1989</v>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=372</t>
+          <t>/persons_v2/view.php?id=808</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1984</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Magyar László Sch.P., dr</t>
+          <t>Firkola E. József</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Regina, SK, Canada</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>Devon, PA, USA</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>Lehrer</t>
+          <t>Ha prestato servizio nelle parrocchie di Santa Cecilia, del Sacro Cuore e di San Martino de Porres a Regna, nonché nelle località di Lestock, Esterházy, Stoccolma, Kaposvár e Cupar, in Slovacchia e in Canada; ora è in pensione, ma continua a svolgere attività come assistente pastorale</t>
         </is>
       </c>
       <c r="N99">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O99">
-        <v>1997</v>
+        <v>1987</v>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=685</t>
+          <t>/persons_v2/view.php?id=276</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>1984</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Pesti József SJ</t>
+          <t>Kish István Imre OFM</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>fratello religioso (non ordinato sacerdote)</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>Buenos Aires, Argentina</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>Seelsorger der ungarischen Emigranten, von 1982 bis 1990 zugleich Universitätsdozent</t>
+          <t>fratello monaco</t>
         </is>
       </c>
       <c r="N100">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O100">
-        <v>1990</v>
+        <v>2004</v>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=866</t>
+          <t>/persons_v2/view.php?id=536</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>1984</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Bisztyó József, Msgr., dr.</t>
+          <t>Kish Máté</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>Saskatoon, SK, Kanada</t>
+          <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>ungarischer Pfarrer, von 1958 bis 1980 Spiritual am Priesterseminar, von 1960 bis 1986 Universitätsdozent; von 1980 bis 1992 leitete er zudem die ungarische Pfarrei in Edmonton</t>
+          <t>parroco; nel frattempo, nel 1976, presta servizio come vicario a Flint, MI, USA</t>
         </is>
       </c>
       <c r="N101">
-        <v>1958</v>
+        <v>1956</v>
       </c>
       <c r="O101">
-        <v>1995</v>
+        <v>1994</v>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=85</t>
+          <t>/persons_v2/view.php?id=537</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1984</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Domonkos László SVD</t>
+          <t>Lékai Gyula Lajos O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>Plántanos, Argentina</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>Hilfspfarrer, ungarischer Pfarrer, ab 1971 ungarischer Hauptpfarrer in Argentinien, anschließend in Buenos Aires, Argentinien, am Ungarischen Institut der englischen Damen</t>
+          <t>Dal 1956 al 1981 è stato docente universitario, dal 1967 al 1975 parroco, dal 1970 al 1972 insegnante di liceo; dal 1981 è in pensione</t>
         </is>
       </c>
       <c r="N102">
-        <v>1958</v>
+        <v>1956</v>
       </c>
       <c r="O102">
-        <v>1996</v>
+        <v>1994</v>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=214</t>
+          <t>/persons_v2/view.php?id=650</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1984</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Jávor Jenő Egon OSB, dr</t>
+          <t>Marton István Henrik O.Cist</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>Portola Valley, CA, USA</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>Perjel, Geschichtsschreiber</t>
+          <t>insegnante di liceo a Wichita Falls e poi a Dallas (1956-1964), dal 1964 al 1999 insegnante di liceo, preside (1974-1975), vicepreside (1982-1996), vicepreside (1994-1999), in pensione dal 1999</t>
         </is>
       </c>
       <c r="N103">
-        <v>1958</v>
+        <v>1956</v>
       </c>
       <c r="O103">
-        <v>2008</v>
+        <v>2006</v>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=485</t>
+          <t>/persons_v2/view.php?id=708</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1984</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Molnár Antal</t>
+          <t>Monostori Benedek József Bánk O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya templom, South Bend, IN, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya templom</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>Hilfspfarrer, ab 1968 dann Pfarrer</t>
+          <t>docente universitario (1956 – 1989), vicepriore (1975 – 1976), priore (1976 – 1988), insegnante di liceo (1974 – 1975, 1977 – 1978), confessore e celebrante presso le Suore della Sacra Famiglia di Nazareth, Grand Prairie, TX, USA (1989 – 2011), in pensione (2011 – 2014)</t>
         </is>
       </c>
       <c r="N104">
-        <v>1958</v>
+        <v>1956</v>
       </c>
       <c r="O104">
-        <v>2000</v>
+        <v>2014</v>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=759</t>
+          <t>/persons_v2/view.php?id=769</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1984</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Balás Dávid László O.Cist, Dr.</t>
+          <t>Rábai István Kristóf O.Cist</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>Philosophielehrer an der Universität von Dallas, Pastor, Leiter des Fachbereichs Theologie sowie Religionslehrer</t>
+          <t>docente universitario; nel frattempo, dal 1964 al 1969 è stato parroco, dal 1975 al 1976 parroco e amministratore, dal 1988 al 1994 parroco, dal 1962 al 1963 insegnante presso l’Ursuline Academy di Dallas, dal 1988 al 1992 insegnante di scuola superiore, in pensione dal 1994</t>
         </is>
       </c>
       <c r="N105">
-        <v>1959</v>
+        <v>1956</v>
       </c>
       <c r="O105">
-        <v>2014</v>
+        <v>1999</v>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=32</t>
+          <t>/persons_v2/view.php?id=919</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>1984</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Juhász István Ágoston OFM</t>
+          <t>Domonkos S. Sziárd (O.Praem)</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
+          <t>Erie, PA, USA</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J106" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="N106">
-        <v>1959</v>
+        <v>1957</v>
       </c>
       <c r="O106">
-        <v>1985</v>
+        <v>1986</v>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=492</t>
+          <t>/persons_v2/view.php?id=215</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1984</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Lackner Károly Béda O.Cist, dr</t>
+          <t>Haigli Sándor Sziárd O.Praem</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Santa Ana, CA, USA</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>Gymnasiallehrer (Dallas – St. Edward 1959–1960; Dallas – Cistercian 1962–1964; Fort Worth, TX, USA 1964–1967; Dallas 1967–1970) Universitätsdozent in Arlington, TX, USA – University of Texas (1969–2010), im Ruhestand (2010–2020)</t>
+          <t>insegnante, capofamiglia</t>
         </is>
       </c>
       <c r="N107">
-        <v>1959</v>
+        <v>1957</v>
       </c>
       <c r="O107">
-        <v>2020</v>
+        <v>1985</v>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=630</t>
+          <t>/persons_v2/view.php?id=357</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1984</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Morgan Gyula OSBM</t>
+          <t>Hámor József SDB</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>New Brunswick, NJ, USA</t>
+          <t>Edmonton, AB, Canada</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>im zivilen Beruf, seit 1992 im Ruhestand</t>
+          <t>parroco (1957-1970), poi vicario</t>
         </is>
       </c>
       <c r="N108">
-        <v>1959</v>
+        <v>1957</v>
       </c>
       <c r="O108">
-        <v>2009</v>
+        <v>1999</v>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=772</t>
+          <t>/persons_v2/view.php?id=372</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1984</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Négyessy Bertalan</t>
+          <t>Magyar László Sch.P., dr</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>Reformiert</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>Pastor</t>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G109" t="inlineStr">
+        <is>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>Ontarioi Független Magyar Református Egyház, Ontario, CA, USA</t>
+          <t>Devon, PA, USA</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J109" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>leitender Pfarrer</t>
+          <t>insegnante</t>
         </is>
       </c>
       <c r="N109">
-        <v>1959</v>
+        <v>1957</v>
       </c>
       <c r="O109">
-        <v>1989</v>
+        <v>1997</v>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=141</t>
+          <t>/persons_v2/view.php?id=685</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1984</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Dlusztus János SDB</t>
+          <t>Pesti József SJ</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>NSZK</t>
+          <t>Buenos Aires, Argentína</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>NSZK</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>im Dienst</t>
+          <t>pastore degli emigranti ungheresi e, nel periodo 1982–1990, docente universitario</t>
         </is>
       </c>
       <c r="N110">
-        <v>1960</v>
+        <v>1957</v>
       </c>
       <c r="O110">
-        <v>1988</v>
+        <v>1990</v>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=204</t>
+          <t>/persons_v2/view.php?id=866</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>1984</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Ferenczy György Csaba O.Cist, dr</t>
+          <t>Rékási József Csaba O.Praem</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
+          <t>University of Detroit, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>University of Detroit</t>
+        </is>
+      </c>
+      <c r="K111" t="inlineStr">
+        <is>
+          <t>insegnante di lingua e cultura francese</t>
         </is>
       </c>
       <c r="N111">
-        <v>1960</v>
+        <v>1957</v>
       </c>
       <c r="O111">
-        <v>1999</v>
+        <v>1992</v>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=271</t>
+          <t>/persons_v2/view.php?id=930</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1984</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Gácser József Imre OSB, Dr.</t>
+          <t>Bisztyó József, Msgr., dr.</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+          <t>Saskatoon, SK, Canada</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>Brazília</t>
-[...4 lines deleted...]
-          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>Redakteur, Gymnasiallehrer, Universitätsdozent, Unterlehrer, Hausmeister, Kassierer, ungarischer Hauptpfarrer in Brasilien seit 1985</t>
+          <t>pastore ungherese; nel periodo 1958-1980 fu assistente spirituale al seminario, dal 1960 al 1986 fu docente universitario e, tra il 1980 e il 1992, curò anche la parrocchia ungherese di Edmonton</t>
         </is>
       </c>
       <c r="N112">
-        <v>1960</v>
+        <v>1958</v>
       </c>
       <c r="O112">
-        <v>1997</v>
+        <v>1995</v>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=310</t>
+          <t>/persons_v2/view.php?id=85</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1984</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Horváth László Pius OSB</t>
+          <t>Domonkos László SVD</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>Portola Valley, CA, USA</t>
+          <t>Plántanos, Argentína</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>Lehrer, Strich, Hilfsseelsorger</t>
+          <t>viceparroco, parroco ungherese, dal 1971 parroco capo ungherese in Argentina, poi a Buenos Aires, Argentina, presso l’Istituto Ungherese delle Suore Inglesi</t>
         </is>
       </c>
       <c r="N113">
-        <v>1960</v>
+        <v>1958</v>
       </c>
       <c r="O113">
-        <v>2018</v>
+        <v>1996</v>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=431</t>
+          <t>/persons_v2/view.php?id=214</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1984</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Kis-Horváth Mihály Paszkál O.Cist</t>
+          <t>Jávor Jenő Egon OSB, dr</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Portola Valley, CA, USA</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J114" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>Hauptkassierer (1964–1994), Unteroffizier (1976–1988), Hausmeister</t>
+          <t>trattino, storico</t>
         </is>
       </c>
       <c r="N114">
-        <v>1960</v>
+        <v>1958</v>
       </c>
       <c r="O114">
-        <v>2013</v>
+        <v>2008</v>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=534</t>
+          <t>/persons_v2/view.php?id=485</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>1984</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Dallos Ferenc</t>
+          <t>Molnár Antal</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Brooklyn, Long Island, NY, USA</t>
+          <t>Magyarok Nagyasszonya templom, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J115" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya templom</t>
+        </is>
+      </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>viceparroco, poi, dal 1968, parroco</t>
         </is>
       </c>
       <c r="N115">
-        <v>1961</v>
+        <v>1958</v>
       </c>
       <c r="O115">
-        <v>1985</v>
+        <v>2000</v>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=176</t>
+          <t>/persons_v2/view.php?id=759</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1984</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Németh András SDB</t>
+          <t>Sebes József SJ, Dr.</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>Santo Domingo, Dominikai Köztársaság</t>
+          <t>Georgetown Egyetem, Washington DC, USA</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>Dominikai Köztársaság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J116" t="inlineStr">
+        <is>
+          <t>Georgetown Egyetem</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>Pfarrer, Religionslehrer</t>
+          <t>professore di storia dell’Asia orientale e fondatore del programma di laurea magistrale; decano della Facoltà di Economia dal 1964 al 1966 e della School of Foreign Service dal 1966 al 1968.</t>
         </is>
       </c>
       <c r="N116">
-        <v>1961</v>
+        <v>1958</v>
       </c>
       <c r="O116">
-        <v>1999</v>
+        <v>1985</v>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=807</t>
+          <t>/persons_v2/view.php?id=979</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1984</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Chladek István Menyhért O.Cist</t>
+          <t>Balás Dávid László O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>Lehrer, Sekretär des Abtes, Hilfspfarrer</t>
+          <t>docente di filosofia all’Università di Dallas, pastore, direttore del dipartimento di teologia e insegnante di religione</t>
         </is>
       </c>
       <c r="N117">
-        <v>1962</v>
+        <v>1959</v>
       </c>
       <c r="O117">
-        <v>2017</v>
+        <v>2014</v>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=125</t>
+          <t>/persons_v2/view.php?id=32</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1984</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Gál Gedeon OFM, Dr</t>
+          <t>Juhász István Ágoston OFM</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>Saint Bonaventure, NY, USA</t>
+          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J118" t="inlineStr">
+        <is>
+          <t>Nagyboldogasszony R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>Hochschullehrer</t>
+          <t>pastore</t>
         </is>
       </c>
       <c r="N118">
-        <v>1962</v>
-[...4 lines deleted...]
-        </is>
+        <v>1959</v>
+      </c>
+      <c r="O118">
+        <v>1985</v>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=311</t>
+          <t>/persons_v2/view.php?id=492</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>1984</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Hardi Gábor Gilbert O.Cist, dr</t>
+          <t>Lackner Károly Béda O.Cist, dr</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J119" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>Professor für Philosophie an der Katholischen Universität Dallas, TX, und fünf Jahre lang Novizenmeister</t>
+          <t>Insegnante di scuola superiore (Dallas – St. Edward 1959-1960; Dallas-Cistercian 1962-1964; Fort Worth, TX, USA 1964-1967; Dallas 1967-1970). Docente universitario ad Arlington, TX, USA – University of Texas (1969-2010), in pensione (2010-2020)</t>
         </is>
       </c>
       <c r="N119">
-        <v>1962</v>
+        <v>1959</v>
       </c>
       <c r="O119">
-        <v>1994</v>
+        <v>2020</v>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=368</t>
+          <t>/persons_v2/view.php?id=630</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>1984</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Hirth Vilmos SVD</t>
+          <t>Morgan Gyula OSBM</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>Asunción, Paraguay</t>
+          <t>New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>Paraguay</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>in servizio civile, in pensione dal 1992</t>
         </is>
       </c>
       <c r="N120">
-        <v>1962</v>
+        <v>1959</v>
       </c>
       <c r="O120">
-        <v>1992</v>
+        <v>2009</v>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=394</t>
+          <t>/persons_v2/view.php?id=772</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1984</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Hirth Vilmos SVD</t>
+          <t>Négyessy Bertalan</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Riformato</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>Priester</t>
-[...4 lines deleted...]
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>pastore</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>Encarnación, Paraguay</t>
+          <t>Ontarioi Független Magyar Református Egyház, Ontario, CA, USA</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>Paraguay</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J121" t="inlineStr">
+        <is>
+          <t>Ontarioi Független Magyar Református Egyház</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>Hilfspfarrer, dann Pfarrer, später Bischofssekretär, Vikar</t>
+          <t>pastore capo</t>
         </is>
       </c>
       <c r="N121">
-        <v>1962</v>
+        <v>1959</v>
       </c>
       <c r="O121">
-        <v>1992</v>
+        <v>1989</v>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=394</t>
+          <t>/persons_v2/view.php?id=141</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>1984</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Horváth Benedek O.Praem</t>
+          <t>Radnóczy Adalbert Kelemen O.Praem</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Los Angeles, CA, USA</t>
+          <t>Mater Dei High School, Santa Ana, CA, USA</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J122" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Mater Dei High School</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>Hilfspfarrer, später Pfarrer</t>
+          <t>insegnante</t>
         </is>
       </c>
       <c r="N122">
-        <v>1962</v>
+        <v>1959</v>
       </c>
       <c r="O122">
-        <v>1990</v>
+        <v>1985</v>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=419</t>
+          <t>/persons_v2/view.php?id=909</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1984</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Keresztessy-Parker Ferenc László OPraem, apát, Dr.</t>
+          <t>Samay Sebestyén Sebastian OSB</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>Szent Mihály apátság, Orange, CA, USA</t>
+          <t>St. Vincent Abbey, Latrobe, PA, USA</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J123" t="inlineStr">
         <is>
-          <t>Szent Mihály apátság</t>
+          <t>St. Vincent Abbey</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>Kollegialrektor, Prior, Abt</t>
+          <t>in varie posizioni, soprattutto come docente universitario e preside</t>
         </is>
       </c>
       <c r="N123">
-        <v>1962</v>
+        <v>1959</v>
       </c>
       <c r="O123">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=522</t>
+          <t>/persons_v2/view.php?id=957</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1984</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Kilián János Csaba OFM, Dr</t>
+          <t>Sarlós Károly Engelbert OSB, Dr.</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>Fordham University, New York, NY, USA</t>
+          <t>Pontifícia Universidade Católica, São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
-          <t>Fordham University</t>
+          <t>Pontifícia Universidade Católica</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>Theologieprofessor und gleichzeitig Pfarrer in Mt. Vernon, NY, USA</t>
+          <t>professore di matematica</t>
         </is>
       </c>
       <c r="N124">
-        <v>1962</v>
+        <v>1959</v>
       </c>
       <c r="O124">
-        <v>1998</v>
+        <v>1986</v>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=531</t>
+          <t>/persons_v2/view.php?id=960</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>1984</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Ádám János SJ, Dr.</t>
+          <t>Dlusztus János SDB</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>Fordham University, New York, NY, USA</t>
+          <t>NSZK</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Fordham University</t>
+          <t>NSZK</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>Universitätsdozent, Hilfspfarrer, Ordensaufgaben (1968–1977 Provinzial der Sektion II)</t>
+          <t>in servizio</t>
         </is>
       </c>
       <c r="N125">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="O125">
-        <v>1996</v>
+        <v>1988</v>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=21</t>
+          <t>/persons_v2/view.php?id=204</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1984</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Balogh Sándor (SJ)</t>
+          <t>Ferenczy György Csaba O.Cist, dr</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>Caracas, Venezuela</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>Venezuela</t>
-[...4 lines deleted...]
-          <t>Lehrer für Englisch, Geschichte und Philosophie</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J126" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="N126">
-        <v>1963</v>
+        <v>1960</v>
       </c>
       <c r="O126">
-        <v>1991</v>
+        <v>1999</v>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=42</t>
+          <t>/persons_v2/view.php?id=271</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>1984</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Erdei János József OSBM</t>
+          <t>Gácser József Imre OSB, Dr.</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>Máriapócsi Bazilita Atyák Közössége, Matawan, NJ, USA</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="J127" t="inlineStr">
         <is>
-          <t>Máriapócsi Bazilita Atyák Közössége</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>Pfarrer, derzeit als Aushilfspfarrer in New York, NY, USA</t>
+          <t>redattore, insegnante di liceo, docente universitario, assistente, custode, cassiere, pastore capo della comunità ungherese in Brasile dal 1985</t>
         </is>
       </c>
       <c r="N127">
-        <v>1963</v>
+        <v>1960</v>
       </c>
       <c r="O127">
-        <v>2016</v>
+        <v>1997</v>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=243</t>
+          <t>/persons_v2/view.php?id=310</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1984</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Frey Ferenc Dezső OFM, Dr.</t>
+          <t>Horváth László Pius OSB</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>Emporia, KS, USA</t>
+          <t>Portola Valley, CA, USA</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="K128" t="inlineStr">
+        <is>
+          <t>insegnante, pastore ausiliario ungherese</t>
+        </is>
+      </c>
       <c r="N128">
-        <v>1963</v>
+        <v>1960</v>
       </c>
       <c r="O128">
-        <v>1987</v>
+        <v>2018</v>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=290</t>
+          <t>/persons_v2/view.php?id=431</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1984</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Kató István</t>
+          <t>Kis-Horváth Mihály Paszkál O.Cist</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J129" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>der letzte ungarische Pfarrer</t>
+          <t>cassiere capo (1964-1994), vice direttore (1976-1988), custode</t>
         </is>
       </c>
       <c r="N129">
-        <v>1963</v>
+        <v>1960</v>
       </c>
       <c r="O129">
-        <v>1994</v>
+        <v>2013</v>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=506</t>
+          <t>/persons_v2/view.php?id=534</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1984</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Kereszty András Rókus O.Cist, Dr.</t>
+          <t>Dallos Ferenc</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Brooklyn, Long Island, NY, USA</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J130" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>Universitätsdozent, daneben von 1968 bis 2013 Gymnasiallehrer und von 1975 bis 2012 Novizenmeister. Seit 2019 im Ruhestand</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N130">
-        <v>1963</v>
+        <v>1961</v>
       </c>
       <c r="O130">
-        <v>2022</v>
+        <v>1985</v>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=524</t>
+          <t>/persons_v2/view.php?id=176</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>1984</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Kovács György Máté O.Cist</t>
+          <t>Németh András SDB</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Santo Domingo, Dominikai Köztársaság</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Dominikai Köztársaság</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>Gymnasiallehrer, seit 2006 im Ruhestand</t>
+          <t>parroco, catechista</t>
         </is>
       </c>
       <c r="N131">
-        <v>1963</v>
+        <v>1961</v>
       </c>
       <c r="O131">
-        <v>2013</v>
+        <v>1999</v>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=588</t>
+          <t>/persons_v2/view.php?id=807</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>1984</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Németh Ferenc SJ</t>
+          <t>Chladek István Menyhért O.Cist</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>San Francisco, CA, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J132" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>Pfarrer; anderen Quellen zufolge lebte er in Maryland.</t>
+          <t>insegnante, segretario dell’abbazia, vicario</t>
         </is>
       </c>
       <c r="N132">
-        <v>1963</v>
+        <v>1962</v>
       </c>
       <c r="O132">
-        <v>1987</v>
+        <v>2017</v>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=812</t>
+          <t>/persons_v2/view.php?id=125</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1984</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Fedeles Vladimir</t>
+          <t>Gál Gedeon OFM, Dr</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>Miami, FL, USA</t>
+          <t>Saint Bonaventure, NY, USA</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>docente universitario</t>
         </is>
       </c>
       <c r="N133">
-        <v>1964</v>
+        <v>1962</v>
       </c>
       <c r="O133">
-        <v>1986</v>
+        <v>1989</v>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=256</t>
+          <t>/persons_v2/view.php?id=311</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>1984</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Kotyuk J. István</t>
+          <t>Hardi Gábor Gilbert O.Cist, dr</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>Erie, PA, USA</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>McKean, PA, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J134" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
+      <c r="K134" t="inlineStr">
+        <is>
+          <t>professore di filosofia all’Università Cattolica di Dallas, in Texas, e per cinque anni maestro dei novizi</t>
+        </is>
+      </c>
       <c r="N134">
-        <v>1964</v>
+        <v>1962</v>
       </c>
       <c r="O134">
-        <v>1991</v>
+        <v>1994</v>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=575</t>
+          <t>/persons_v2/view.php?id=368</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>1984</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Mészáros István Endre</t>
+          <t>Hirth Vilmos SVD</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>Steubenville, OH, USA</t>
+          <t>Asunción, Paraguay</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Paraguay</t>
+        </is>
+      </c>
+      <c r="K135" t="inlineStr">
+        <is>
+          <t>pastore</t>
         </is>
       </c>
       <c r="N135">
-        <v>1964</v>
+        <v>1962</v>
       </c>
       <c r="O135">
-        <v>1985</v>
+        <v>1992</v>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=739</t>
+          <t>/persons_v2/view.php?id=394</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>1984</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Csizmazia Lajos Placid O.Cist, dr</t>
+          <t>Hirth Vilmos SVD</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Encarnación, Paraguay</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Paraguay</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>Gymnasiallehrer, von 1968 bis 1971 stellvertretender Schulleiter, unterrichtete Latein, Griechisch, Russisch und Ungarisch, von 1967 bis 1972 Oberlehrer, seit 1992 im Ruhestand</t>
+          <t>viceparroco, poi parroco, in seguito segretario vescovile, vicario</t>
         </is>
       </c>
       <c r="N136">
-        <v>1965</v>
+        <v>1962</v>
       </c>
       <c r="O136">
-        <v>1999</v>
+        <v>1992</v>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=163</t>
+          <t>/persons_v2/view.php?id=394</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>1984</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Horváth Miklós OFMConv</t>
+          <t>Horváth Benedek O.Praem</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>Calgary, AB, Kanada</t>
+          <t>Szent István R. K. Egyházközség, Los Angeles, CA, USA</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J137" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>viceparroco, poi parroco</t>
         </is>
       </c>
       <c r="N137">
-        <v>1965</v>
+        <v>1962</v>
       </c>
       <c r="O137">
-        <v>1992</v>
+        <v>1990</v>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=435</t>
+          <t>/persons_v2/view.php?id=419</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>1984</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Kulcsár András Antal, Dr.</t>
+          <t>Keresztessy-Parker Ferenc László OPraem, apát, Dr.</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>Regina, SK, Kanada</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>Stockholm, SK, Kanada</t>
+          <t>Szent Mihály apátság, Orange, CA, USA</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J138" t="inlineStr">
+        <is>
+          <t>Szent Mihály apátság</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>rettore del collegio, priore, abate</t>
         </is>
       </c>
       <c r="N138">
-        <v>1965</v>
+        <v>1962</v>
       </c>
       <c r="O138">
-        <v>1986</v>
+        <v>2010</v>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=622</t>
+          <t>/persons_v2/view.php?id=522</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>1984</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Közi-Horváth József, Msgr., dr</t>
+          <t>Kilián János Csaba OFM, Dr</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>Egyházmegyei Caritas Otthon, Oberhaching, NSZK</t>
+          <t>Fordham University, New York, NY, USA</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>NSZK</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
-          <t>Egyházmegyei Caritas Otthon</t>
+          <t>Fordham University</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>professore di teologia e, al contempo, pastore a Mt. Vernon, NY, USA</t>
         </is>
       </c>
       <c r="N139">
-        <v>1965</v>
+        <v>1962</v>
       </c>
       <c r="O139">
-        <v>1988</v>
+        <v>1998</v>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=605</t>
+          <t>/persons_v2/view.php?id=531</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1984</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Lelóczky Gyula Donát O.Cist</t>
+          <t>Rába Márk Lukács OSPPE</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Lausanne, Svájc</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Svájc</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>Gymnasiallehrer</t>
+          <t>pastore ungherese (che nel frattempo si occupa anche di Ginevra)</t>
         </is>
       </c>
       <c r="N140">
-        <v>1965</v>
+        <v>1962</v>
       </c>
       <c r="O140">
-        <v>1990</v>
+        <v>1994</v>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=644</t>
+          <t>/persons_v2/view.php?id=918</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1984</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Morvay András</t>
+          <t>Ádám János SJ, Dr.</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>Rapid City, SD</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>Buffalo, SD, USA</t>
+          <t>Fordham University, New York, NY, USA</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J141" t="inlineStr">
+        <is>
+          <t>Fordham University</t>
+        </is>
+      </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>docente universitario, assistente parroco, incarichi nell’ordine (1968-1977: superiore provinciale della Sezione II)</t>
         </is>
       </c>
       <c r="N141">
-        <v>1965</v>
+        <v>1962</v>
       </c>
       <c r="O141">
-        <v>1990</v>
+        <v>1996</v>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=774</t>
+          <t>/persons_v2/view.php?id=21</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>1984</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Demetzky Sándor</t>
+          <t>Balogh Sándor (SJ)</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
+          <t>Caracas, Venezuela</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Venezuela</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>Pfarrer, später im Ruhestand</t>
+          <t>insegnante di inglese, storia e filosofia</t>
         </is>
       </c>
       <c r="N142">
-        <v>1966</v>
+        <v>1963</v>
       </c>
       <c r="O142">
-        <v>1989</v>
+        <v>1991</v>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=187</t>
+          <t>/persons_v2/view.php?id=42</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1984</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Héjja Gyula SJ, dr.</t>
+          <t>Erdei János József OSBM</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>Fordham University, New York, NY, USA</t>
+          <t>Máriapócsi Bazilita Atyák Közössége, Matawan, NJ, USA</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J143" t="inlineStr">
         <is>
-          <t>Fordham University</t>
+          <t>Máriapócsi Bazilita Atyák Közössége</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>Lehrer, von 1965 bis 1968 General der im Ausland lebenden ungarischen Jesuiten</t>
+          <t>parroco, attualmente in servizio a New York, NY, USA</t>
         </is>
       </c>
       <c r="N143">
-        <v>1966</v>
+        <v>1963</v>
       </c>
       <c r="O143">
-        <v>1995</v>
+        <v>2016</v>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=391</t>
+          <t>/persons_v2/view.php?id=243</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>1984</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Idrányi Imre Ödön (OFM), Dr.</t>
+          <t>Frey Ferenc Dezső OFM, Dr.</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>Van Nuys, CA, USA</t>
+          <t>Emporia, KS, USA</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="K144" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="N144">
-        <v>1966</v>
+        <v>1963</v>
       </c>
       <c r="O144">
-        <v>1986</v>
+        <v>1987</v>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=450</t>
+          <t>/persons_v2/view.php?id=290</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1984</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Machó György</t>
+          <t>Kató István</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>Newark, NJ, USA</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
+          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
+        </is>
+      </c>
+      <c r="I145" t="inlineStr">
+        <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="I145" t="inlineStr">
-[...1 lines deleted...]
-          <t>USA</t>
+      <c r="J145" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>US-Marine – Feldseelsorger</t>
+          <t>l’ultimo parroco ungherese</t>
         </is>
       </c>
       <c r="N145">
-        <v>1967</v>
+        <v>1963</v>
       </c>
       <c r="O145">
-        <v>1990</v>
+        <v>1994</v>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=676</t>
+          <t>/persons_v2/view.php?id=506</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>1984</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Antal Boldizsár Regináld OFM</t>
+          <t>Kereszty András Rókus O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>Ordensbruder (nicht zum Priester geweiht)</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J146" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>Druckereimitarbeiter, Klosterkoch, später im Ruhestand</t>
+          <t>docente universitario; nel periodo 1968-2013 è stato insegnante di scuola superiore e, dal 1975 al 2012, maestro dei novizi. In pensione dal 2019</t>
         </is>
       </c>
       <c r="N146">
-        <v>1968</v>
+        <v>1963</v>
       </c>
       <c r="O146">
-        <v>2007</v>
+        <v>2022</v>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=12</t>
+          <t>/persons_v2/view.php?id=524</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>1984</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Derecskei János SJ</t>
+          <t>Kovács György Máté O.Cist</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>Buffalo, NY, USA</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>Wanderprediger</t>
+          <t>insegnante di liceo, in pensione dal 2006</t>
         </is>
       </c>
       <c r="N147">
-        <v>1968</v>
+        <v>1963</v>
       </c>
       <c r="O147">
-        <v>1991</v>
+        <v>2013</v>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=193</t>
+          <t>/persons_v2/view.php?id=588</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>1984</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Henye Géza</t>
+          <t>Németh Ferenc SJ</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>Montréal, QC, Kanada</t>
+          <t>San Francisco, CA, USA</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>pastore; secondo altre fonti, viveva nel Maryland.</t>
         </is>
       </c>
       <c r="N148">
-        <v>1968</v>
+        <v>1963</v>
       </c>
       <c r="O148">
-        <v>1985</v>
+        <v>1987</v>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=381</t>
+          <t>/persons_v2/view.php?id=812</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>1984</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Ipoly Ottó Miklós, dr.</t>
+          <t>Romza Viktor György, Msgr.</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>Pontifical College Josephinum, Colombus, OH, USA</t>
+          <t>Campbell, OH, USA</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J149" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>Lehrer für Bibelkunde (Neues Testament)</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N149">
-        <v>1968</v>
+        <v>1963</v>
       </c>
       <c r="O149">
-        <v>1991</v>
+        <v>2014</v>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=456</t>
+          <t>/persons_v2/view.php?id=942</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>1984</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Juhász László SJ, Dr.</t>
+          <t>Fedeles Vladimir</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>Canisius College (jelenleg: Canisius University), Buffalo, NY, USA</t>
+          <t>Miami, FL, USA</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J150" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>Universitätsdozent</t>
+          <t>in pensione</t>
         </is>
       </c>
       <c r="N150">
-        <v>1968</v>
+        <v>1964</v>
       </c>
       <c r="O150">
-        <v>2002</v>
+        <v>1986</v>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=495</t>
+          <t>/persons_v2/view.php?id=256</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1984</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Jáki László Szaniszló OSB, Dr.</t>
+          <t>Kotyuk J. István</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Erie, PA, USA</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>Princeton University, Princeton, NJ, USA</t>
+          <t>McKean, PA, USA</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J151" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="N151">
-        <v>1968</v>
+        <v>1964</v>
       </c>
       <c r="O151">
-        <v>2009</v>
+        <v>1991</v>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=480</t>
+          <t>/persons_v2/view.php?id=575</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>1984</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Krupa Sándor Kolumbán OFM</t>
+          <t>Mészáros István Endre</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>Dewitt, MI, USA</t>
+          <t>Steubenville, OH, USA</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="K152" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="N152">
-        <v>1968</v>
+        <v>1964</v>
       </c>
       <c r="O152">
-        <v>1988</v>
+        <v>1985</v>
       </c>
       <c r="Q152" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=613</t>
+          <t>/persons_v2/view.php?id=739</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>1984</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Mandl József Maximilián OFM</t>
+          <t>R. Kiss Imre SDB</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>Dewitt, MI, USA</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="K153" t="inlineStr">
+        <is>
+          <t>missionario, Ukiah, CA, USA, poi, fino alla morte, a McKinleyville, CA, USA</t>
+        </is>
+      </c>
       <c r="N153">
-        <v>1968</v>
+        <v>1964</v>
       </c>
       <c r="O153">
         <v>1987</v>
       </c>
       <c r="Q153" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=692</t>
+          <t>/persons_v2/view.php?id=938</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>1984</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Marton Antal Bernát O.Cist, dr</t>
+          <t>Csizmazia Lajos Placid O.Cist, dr</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J154" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>Gymnasiallehrer (1968–2014), stellvertretender Schulleiter (1971–1981), Schulleiter (1981–1996), Oberlehrer (1994–2000), Subdiakon (um 2000), Magister der Theologie (um 2007)</t>
+          <t>insegnante di scuola superiore, vicepreside dal 1968 al 1971, ha insegnato latino, greco, russo e ungherese; assistente dal 1967 al 1972; in pensione dal 1992</t>
         </is>
       </c>
       <c r="N154">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="O154">
-        <v>2015</v>
+        <v>1999</v>
       </c>
       <c r="Q154" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=707</t>
+          <t>/persons_v2/view.php?id=163</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>1984</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Molnár László</t>
+          <t>Horváth Miklós OFMConv</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>Tours-i Szent Márton plébánia, Porto Alegre, Brazília</t>
+          <t>Calgary, AB, Canada</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>Brazília</t>
-[...4 lines deleted...]
-          <t>Tours-i Szent Márton plébánia</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>Gründer, kirchenbauender Pfarrer</t>
+          <t>in pensione</t>
         </is>
       </c>
       <c r="N155">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="O155">
-        <v>2018</v>
+        <v>1992</v>
       </c>
       <c r="Q155" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=764</t>
+          <t>/persons_v2/view.php?id=435</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>1984</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Padányi Károly</t>
+          <t>Kulcsár András Antal, Dr.</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Regina, SK, Canada</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
+          <t>Stockholm, SK, Canada</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Our Lady of Hungary Church</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N156">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="O156">
-        <v>1991</v>
+        <v>1986</v>
       </c>
       <c r="Q156" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=845</t>
+          <t>/persons_v2/view.php?id=622</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>1984</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Babos István SJ</t>
+          <t>Közi-Horváth József, Msgr., dr</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>Fordham University, New York, NY, USA</t>
+          <t>Egyházmegyei Caritas Otthon, Oberhaching, NSZK</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>NSZK</t>
         </is>
       </c>
       <c r="J157" t="inlineStr">
         <is>
-          <t>Fordham University</t>
+          <t>Egyházmegyei Caritas Otthon</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>Dozent an der Fordham University, ungarischer Hilfspfarrer</t>
+          <t>pastore</t>
         </is>
       </c>
       <c r="N157">
-        <v>1969</v>
+        <v>1965</v>
       </c>
       <c r="O157">
-        <v>1991</v>
+        <v>1988</v>
       </c>
       <c r="Q157" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=24</t>
+          <t>/persons_v2/view.php?id=605</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>1984</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Bali István</t>
+          <t>Lelóczky Gyula Donát O.Cist</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>insegnante di liceo</t>
         </is>
       </c>
       <c r="N158">
-        <v>1969</v>
+        <v>1965</v>
       </c>
       <c r="O158">
-        <v>1985</v>
+        <v>1990</v>
       </c>
       <c r="Q158" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=36</t>
+          <t>/persons_v2/view.php?id=644</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>1984</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Kugler János Gottfried OFM</t>
+          <t>Morvay András</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Rapid City, SD</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
+          <t>Buffalo, SD, USA</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J159" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>Beichtvater, Gärtner</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N159">
-        <v>1969</v>
+        <v>1965</v>
       </c>
       <c r="O159">
-        <v>1992</v>
+        <v>1990</v>
       </c>
       <c r="Q159" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=620</t>
+          <t>/persons_v2/view.php?id=774</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>1984</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Lenner Jenő Arkangyal OFM</t>
+          <t>Roskó László</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Köln, Germania</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>Dewitt, MI, USA</t>
+          <t>Árpádházi Szent Margit R. K. Egyházközség, Orange Village, OH, USA</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J160" t="inlineStr">
+        <is>
+          <t>Árpádházi Szent Margit R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>Hausmeister, Hausverwalter, Beichtvater</t>
+          <t>viceparroco, poi, dal 1972, parroco</t>
         </is>
       </c>
       <c r="N160">
-        <v>1969</v>
-[...4 lines deleted...]
-        </is>
+        <v>1965</v>
+      </c>
+      <c r="O160">
+        <v>2009</v>
       </c>
       <c r="Q160" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=649</t>
+          <t>/persons_v2/view.php?id=944</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>1984</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Nagy György, Dr.</t>
+          <t>Demetzky Sándor</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>Lovászpatona, Ungarn</t>
+          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J161" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>Stellvertreter des Pfarrers</t>
+          <t>parroco, poi in pensione</t>
         </is>
       </c>
       <c r="N161">
-        <v>1969</v>
+        <v>1966</v>
       </c>
       <c r="O161">
         <v>1989</v>
       </c>
       <c r="Q161" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=789</t>
+          <t>/persons_v2/view.php?id=187</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>1984</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Bobák János Iréneusz, dr.</t>
+          <t>Héjja Gyula SJ, dr.</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>Brownsville, PA, USA</t>
+          <t>Fordham University, New York, NY, USA</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J162" t="inlineStr">
+        <is>
+          <t>Fordham University</t>
+        </is>
+      </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>insegnante; nel periodo 1965-1968 fu inoltre generale dei gesuiti ungheresi residenti all’estero</t>
         </is>
       </c>
       <c r="N162">
-        <v>1970</v>
+        <v>1966</v>
       </c>
       <c r="O162">
-        <v>1988</v>
+        <v>1995</v>
       </c>
       <c r="Q162" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=90</t>
+          <t>/persons_v2/view.php?id=391</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>1984</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>Cser László SJ</t>
+          <t>Idrányi Imre Ödön (OFM), Dr.</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>St. James, NY, USA</t>
+          <t>Van Nuys, CA, USA</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="K163" t="inlineStr">
+        <is>
+          <t>segretario vescovile</t>
+        </is>
+      </c>
       <c r="N163">
-        <v>1970</v>
+        <v>1966</v>
       </c>
       <c r="O163">
-        <v>2003</v>
+        <v>1986</v>
       </c>
       <c r="Q163" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=153</t>
+          <t>/persons_v2/view.php?id=450</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>1984</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>Gyöngyös Márton OP</t>
+          <t>Machó György</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
+          <t>Newark, NJ, USA</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>Österreich</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>Österreich</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>Seelsorge und die Durchführung von Exerzitien</t>
+          <t>Marina degli Stati Uniti – cappellano militare</t>
         </is>
       </c>
       <c r="N164">
-        <v>1970</v>
-[...4 lines deleted...]
-        </is>
+        <v>1967</v>
+      </c>
+      <c r="O164">
+        <v>1990</v>
       </c>
       <c r="Q164" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=353</t>
+          <t>/persons_v2/view.php?id=676</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>1984</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Horváth Tibor SJ, Dr.</t>
+          <t>Antal Boldizsár Regináld OFM</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>fratello religioso (non ordinato sacerdote)</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>Theologielehrer</t>
+          <t>impiegato in tipografia, cuoco del monastero, poi in pensione</t>
         </is>
       </c>
       <c r="N165">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O165">
-        <v>1992</v>
+        <v>2007</v>
       </c>
       <c r="Q165" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=439</t>
+          <t>/persons_v2/view.php?id=12</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>1984</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>Jaschkó Balázs SJ</t>
+          <t>Derecskei János SJ</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Buffalo, NY, USA</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>Hilfspfarrer, später Pfarrer bzw. örtlicher Vorsteher</t>
+          <t>missionario itinerante</t>
         </is>
       </c>
       <c r="N166">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O166">
-        <v>2013</v>
+        <v>1991</v>
       </c>
       <c r="Q166" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=477</t>
+          <t>/persons_v2/view.php?id=193</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>1984</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>Kovách Balázs Pál</t>
+          <t>Henye Géza</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>Braddock, PA, USA</t>
+          <t>Montréal, QC, Canada</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N167">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O167">
-        <v>2001</v>
+        <v>1985</v>
       </c>
       <c r="Q167" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=577</t>
+          <t>/persons_v2/view.php?id=381</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>1984</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>Magyar József</t>
+          <t>Ipoly Ottó Miklós, dr.</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>Akron, OH, USA</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>St. George Catholic Church, Clinton, OH, USA</t>
+          <t>Pontifical College Josephinum, Colombus, OH, USA</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J168" t="inlineStr">
         <is>
-          <t>St. George Catholic Church</t>
+          <t>Pontifical College Josephinum</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>docente di teologia biblica (Nuovo Testamento)</t>
         </is>
       </c>
       <c r="N168">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O168">
         <v>1991</v>
       </c>
       <c r="Q168" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=682</t>
+          <t>/persons_v2/view.php?id=456</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>1984</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>Mihalik Imre Károly, Dr.</t>
+          <t>Juhász László SJ, Dr.</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>Notre Dame szeminárium, New Orleans, LA, USA</t>
+          <t>Canisius College (jelenleg: Canisius University), Buffalo, NY, USA</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J169" t="inlineStr">
         <is>
-          <t>Notre Dame szeminárium</t>
+          <t>Canisius College (jelenleg: Canisius University)</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>Lehrer</t>
+          <t>docente universitario</t>
         </is>
       </c>
       <c r="N169">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O169">
-        <v>1995</v>
+        <v>2002</v>
       </c>
       <c r="Q169" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=742</t>
+          <t>/persons_v2/view.php?id=495</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>1984</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>Mustos István Sch.P.</t>
+          <t>Jáki László Szaniszló OSB, Dr.</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>Devon, PA, USA</t>
+          <t>Princeton University, Princeton, NJ, USA</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J170" t="inlineStr">
+        <is>
+          <t>Princeton University</t>
+        </is>
+      </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>Lehrer, bis 1987 Schulleiter</t>
+          <t>docente universitario, dal 1973 professore ordinario onorario</t>
         </is>
       </c>
       <c r="N170">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O170">
-        <v>1987</v>
+        <v>2009</v>
       </c>
       <c r="Q170" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=779</t>
+          <t>/persons_v2/view.php?id=480</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>1984</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>Nemesszeghy Ervin SJ, Dr.</t>
+          <t>Krupa Sándor Kolumbán OFM</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Dewitt, MI, USA</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>Novizenmeister</t>
+          <t>pastore</t>
         </is>
       </c>
       <c r="N171">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O171">
-        <v>1986</v>
+        <v>1988</v>
       </c>
       <c r="Q171" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=804</t>
+          <t>/persons_v2/view.php?id=613</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>1984</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>Pfemeter János Arnold OCSO</t>
+          <t>Mandl József Maximilián OFM</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>Oka, QC, Kanada</t>
+          <t>Dewitt, MI, USA</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N172">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O172">
-        <v>1995</v>
+        <v>1987</v>
       </c>
       <c r="Q172" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=875</t>
+          <t>/persons_v2/view.php?id=692</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>1984</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>Éles Ferenc</t>
+          <t>Marton Antal Bernát O.Cist, dr</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t>New Brunswick, NJ, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J173" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>Pfarrer, der nebenbei aushilft: Perth Amboy, NJ</t>
+          <t>insegnante di liceo (1968-2014), vicedirettore (1971-1981), direttore (1981-1996), parroco (1994-2000), sottoprete (intorno al 2000), chierico-magister (intorno al 2007)</t>
         </is>
       </c>
       <c r="N173">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O173">
-        <v>1994</v>
+        <v>2015</v>
       </c>
       <c r="Q173" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=247</t>
+          <t>/persons_v2/view.php?id=707</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>1984</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>Demkovich John, Msgr</t>
+          <t>Molnár László</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>Paterson, NJ, USA</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t>Mária mennybemenetele, Passaic, NJ, USA</t>
+          <t>Tours-i Szent Márton plébánia, Porto Alegre, Brazília</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="J174" t="inlineStr">
         <is>
-          <t>Mária mennybemenetele</t>
+          <t>Tours-i Szent Márton plébánia</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>Pfarrer, zwischen dem 24. Juni 2007 und dem 2. Dezember 2007 in Passaic, NJ – Ungarische St.-Stephans-Kirche – Verwalter</t>
+          <t>fondatore, parroco e costruttore di chiese</t>
         </is>
       </c>
       <c r="N174">
-        <v>1971</v>
+        <v>1968</v>
       </c>
       <c r="O174">
-        <v>2011</v>
+        <v>2018</v>
       </c>
       <c r="Q174" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=190</t>
+          <t>/persons_v2/view.php?id=764</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>1984</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>Gyimesi Gyula</t>
+          <t>Padányi Károly</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Our Lady of Hungary Church, Welland, ON, Canada</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="J175" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>Er war im Ruhestand, widmete sich literarischen Tätigkeiten und war als Hilfspfarrer tätig.</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N175">
-        <v>1971</v>
+        <v>1968</v>
       </c>
       <c r="O175">
-        <v>1995</v>
+        <v>1991</v>
       </c>
       <c r="Q175" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=352</t>
+          <t>/persons_v2/view.php?id=845</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>1984</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>Linka Ernő Ödön OSB, apát</t>
+          <t>Ruzsik Vilmos CM, Dr.</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>lazarista (Congregatio Missionis)</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+          <t>Párizsi Magyar Misszió, Párizs, Francia</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Francia</t>
         </is>
       </c>
       <c r="J176" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+          <t>Párizsi Magyar Misszió</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>Hausverwalter (1971–1972), Seminarlehrer (1972–1978), Erziehungs- und Berufsberater (1974–1982), Pfarrer (1980–1982), Prior, später Abt, Leiter der Sozialen Einrichtungen (1981–2005), im Ruhestand (2005–2017)</t>
+          <t>pastore ungherese</t>
         </is>
       </c>
       <c r="N176">
-        <v>1971</v>
+        <v>1968</v>
       </c>
       <c r="O176">
-        <v>2017</v>
+        <v>1985</v>
       </c>
       <c r="Q176" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=659</t>
+          <t>/persons_v2/view.php?id=952</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>1984</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>Makkó Lajos</t>
+          <t>Babos István SJ</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t>Magyarországi Szent István templom, Hamilton, ON, Kanada</t>
+          <t>Fordham University, New York, NY, USA</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J177" t="inlineStr">
         <is>
-          <t>Magyarországi Szent István templom</t>
+          <t>Fordham University</t>
+        </is>
+      </c>
+      <c r="K177" t="inlineStr">
+        <is>
+          <t>Docente presso l’Università di Fordham, assistente pastorale ungherese</t>
         </is>
       </c>
       <c r="N177">
-        <v>1971</v>
+        <v>1969</v>
       </c>
       <c r="O177">
-        <v>1992</v>
+        <v>1991</v>
       </c>
       <c r="Q177" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=689</t>
+          <t>/persons_v2/view.php?id=24</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>1984</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>Megyer Jenő, Msgr., dr.</t>
+          <t>Bali István</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>Pontifical Seminary Josephinum, Colombus, OH</t>
-[...4 lines deleted...]
-          <t>Pontifical Seminary Josephinum</t>
+          <t>Detroit, MI, USA</t>
+        </is>
+      </c>
+      <c r="I178" t="inlineStr">
+        <is>
+          <t>USA</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>Lehrer für Moralunterricht</t>
+          <t>in pensione</t>
         </is>
       </c>
       <c r="N178">
-        <v>1971</v>
+        <v>1969</v>
       </c>
       <c r="O178">
-        <v>1992</v>
+        <v>1985</v>
       </c>
       <c r="Q178" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=724</t>
+          <t>/persons_v2/view.php?id=36</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>1984</v>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>Molnár István</t>
+          <t>Kugler János Gottfried OFM</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>Calgary, AB, Kanada</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>Szent Erzsébet magyar templom, Calgary, AB, Kanada</t>
+          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J179" t="inlineStr">
         <is>
-          <t>Szent Erzsébet magyar templom</t>
+          <t>Saint Francis of Assisi Parish</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>confessore, giardiniere</t>
         </is>
       </c>
       <c r="N179">
-        <v>1971</v>
+        <v>1969</v>
       </c>
       <c r="O179">
-        <v>1994</v>
+        <v>1992</v>
       </c>
       <c r="Q179" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=762</t>
+          <t>/persons_v2/view.php?id=620</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>1984</v>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>Bálint István József</t>
+          <t>Lenner Jenő Arkangyal OFM</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>Bridgeport, CT, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t>St. Ladislaus Church, South Norwalk, CT, USA</t>
+          <t>Dewitt, MI, USA</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J180" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>ungarischer Pfarrer, Gemeindepfarrer, der nebenbei in Fairfield, CT – St. Imre – aushilft</t>
-[...5 lines deleted...]
-        </is>
+          <t>custode, amministratore, confessore</t>
+        </is>
+      </c>
+      <c r="N180">
+        <v>1969</v>
       </c>
       <c r="O180">
-        <v>2014</v>
+        <v>1989</v>
       </c>
       <c r="Q180" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=58</t>
+          <t>/persons_v2/view.php?id=649</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>1984</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>Füz János Balázs O.Cist, apát</t>
+          <t>Mustos István Sch.P.</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>Spring Bank, WI, USA</t>
+          <t>Devon, PA, USA</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>Bindestrich, dazwischen von etwa 1972 bis 1977 Novizenmeister</t>
+          <t>insegnante, preside fino al 1987</t>
         </is>
       </c>
       <c r="N181">
-        <v>1972</v>
+        <v>1969</v>
       </c>
       <c r="O181">
-        <v>1989</v>
+        <v>1987</v>
       </c>
       <c r="Q181" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=297</t>
+          <t>/persons_v2/view.php?id=779</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>1984</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>Kocsis József, Msgr.</t>
+          <t>Nagy György, Dr.</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>Montréal, QC, Kanada</t>
+          <t>Lovászpatona, Ungheria</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Ungheria</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>im Ruhestand, half in der Kirche „Magyarok Nagyasszonya“ aus, später im „Szent Erzsébet Otthon“ der Jesuiten in Hamilton, wo sie sich in Pflege befand</t>
+          <t>viceparroco</t>
         </is>
       </c>
       <c r="N182">
-        <v>1972</v>
+        <v>1969</v>
       </c>
       <c r="O182">
-        <v>1990</v>
+        <v>1989</v>
       </c>
       <c r="Q182" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=558</t>
+          <t>/persons_v2/view.php?id=789</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>1984</v>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>Németh Béla Maurus OSB</t>
+          <t>Pogány György, Dr.</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>Priory School, Woodside, CA, USA</t>
+          <t>Nagyboldogasszony-templom, Irvington, NJ, USA</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J183" t="inlineStr">
         <is>
-          <t>Priory School</t>
+          <t>Nagyboldogasszony-templom</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
-          <t>Biologielehrer, nebenbei Schulbusfahrer sowie Leiter der Benediktinergemeinschaft und Verwalter der wirtschaftlichen Angelegenheiten der Schule</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N183">
-        <v>1972</v>
+        <v>1969</v>
       </c>
       <c r="O183">
-        <v>2004</v>
+        <v>1993</v>
       </c>
       <c r="Q183" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=809</t>
+          <t>/persons_v2/view.php?id=886</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>1984</v>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>Bodnár Vince</t>
+          <t>Skrapits János</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>Hartford, CT, USA</t>
+          <t>Szombathely</t>
+        </is>
+      </c>
+      <c r="H184" t="inlineStr">
+        <is>
+          <t>Árpádházi Szent Erzsébet R. K. Egyházközség, Buffalo, NY, USA</t>
+        </is>
+      </c>
+      <c r="I184" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J184" t="inlineStr">
+        <is>
+          <t>Árpádházi Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N184">
-        <v>1973</v>
+        <v>1969</v>
       </c>
       <c r="O184">
-        <v>1988</v>
+        <v>2000</v>
       </c>
       <c r="Q184" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=95</t>
+          <t>/persons_v2/view.php?id=1000</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>1984</v>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>Feigl Rudolf SJ</t>
+          <t>Somfai Béla SJ, Dr.</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>Ordensbruder (nicht zum Priester geweiht)</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Regis College / Toronto School of Theology, Toronto, ON, Canada</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="J185" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Regis College / Toronto School of Theology</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
-          <t>Minister, Seelsorger, Leiter der Ministranten</t>
+          <t>professore di teologia morale ed etica medica, in seguito decano</t>
         </is>
       </c>
       <c r="N185">
-        <v>1973</v>
+        <v>1969</v>
       </c>
       <c r="O185">
-        <v>2004</v>
+        <v>1994</v>
       </c>
       <c r="Q185" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=263</t>
+          <t>/persons_v2/view.php?id=1007</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>1984</v>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>Hoffmann Dezső Fábián (OFM)</t>
+          <t>Bobák János Iréneusz, dr.</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (szlovák rendtartomány)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t>Miami, FL, USA</t>
+          <t>Brownsville, PA, USA</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N186">
-        <v>1973</v>
-[...4 lines deleted...]
-        </is>
+        <v>1970</v>
+      </c>
+      <c r="O186">
+        <v>1988</v>
       </c>
       <c r="Q186" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=404</t>
+          <t>/persons_v2/view.php?id=90</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>1984</v>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>Horváth András Ellák O.Praem</t>
+          <t>Cser László SJ</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>Szent Mihály apátság, Orange, CA, USA</t>
+          <t>St. James, NY, USA</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J187" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="N187">
-        <v>1973</v>
+        <v>1970</v>
       </c>
       <c r="O187">
-        <v>2018</v>
+        <v>2003</v>
       </c>
       <c r="Q187" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=417</t>
+          <t>/persons_v2/view.php?id=153</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>1984</v>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>Kovách Tibor Angelus OFMCap</t>
+          <t>Gyöngyös Márton OP</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
+          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
-          <t>Róma, Italien</t>
+          <t>Austria</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
-          <t>Italien</t>
+          <t>Austria</t>
         </is>
       </c>
       <c r="K188" t="inlineStr">
         <is>
-          <t>ungarischer Hauptpastor</t>
+          <t>attività pastorale e organizzazione di ritiri spirituali</t>
         </is>
       </c>
       <c r="N188">
-        <v>1973</v>
-[...2 lines deleted...]
-        <v>1997</v>
+        <v>1970</v>
+      </c>
+      <c r="P188" t="inlineStr">
+        <is>
+          <t>attualmente</t>
+        </is>
       </c>
       <c r="Q188" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=579</t>
+          <t>/persons_v2/view.php?id=353</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>1984</v>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>Kubinyi Gyula, Dr</t>
+          <t>Horváth Tibor SJ, Dr.</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
-          <t>Erie, PA, USA</t>
+          <t>Regis College, Toronto, ON, Canada</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="J189" t="inlineStr">
+        <is>
+          <t>Regis College</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>docente di teologia</t>
         </is>
       </c>
       <c r="N189">
-        <v>1973</v>
+        <v>1970</v>
       </c>
       <c r="O189">
-        <v>2003</v>
+        <v>1992</v>
       </c>
       <c r="Q189" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=617</t>
+          <t>/persons_v2/view.php?id=439</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>1984</v>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>Kákonyi Imre Asztrik OFM, dr</t>
+          <t>Jaschkó Balázs SJ</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
-          <t>Esztergom, Ungarn</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="J190" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
-          <t>Theologieprofessor an der theologischen Hochschule des Ordens, Maler</t>
+          <t>viceparroco, poi parroco e infine capo locale</t>
         </is>
       </c>
       <c r="N190">
-        <v>1973</v>
+        <v>1970</v>
       </c>
       <c r="O190">
-        <v>1990</v>
+        <v>2013</v>
       </c>
       <c r="Q190" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=509</t>
+          <t>/persons_v2/view.php?id=477</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>1984</v>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>Máté József SJ</t>
+          <t>Kovách Balázs Pál</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>Braddock, PA, USA</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K191" t="inlineStr">
         <is>
-          <t>Pfarrer, Leiter der Katholischen Männervereinigung, Co-Vorsitzender des Verbandes der Ungarn in Kanada</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N191">
-        <v>1973</v>
+        <v>1970</v>
       </c>
       <c r="O191">
-        <v>2007</v>
+        <v>2001</v>
       </c>
       <c r="Q191" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=716</t>
+          <t>/persons_v2/view.php?id=577</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>1984</v>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>Bobák Sándor Cirill, dr.</t>
+          <t>Magyar József</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>Miskolc</t>
+          <t>Akron, OH, USA</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
-          <t>Istenszülő tisztelete templom, Burton, OH, USA</t>
+          <t>St. George Catholic Church, Clinton, OH, USA</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J192" t="inlineStr">
         <is>
-          <t>Istenszülő tisztelete templom</t>
+          <t>St. George Catholic Church</t>
         </is>
       </c>
       <c r="K192" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N192">
-        <v>1974</v>
+        <v>1970</v>
       </c>
       <c r="O192">
-        <v>1987</v>
+        <v>1991</v>
       </c>
       <c r="Q192" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=91</t>
+          <t>/persons_v2/view.php?id=682</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>1984</v>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>Hegyi Márton SJ</t>
+          <t>Mihalik Imre Károly, Dr.</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t>Fordhan Egyetem, New York, NY, USA</t>
+          <t>Notre Dame szeminárium, New Orleans, LA, USA</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J193" t="inlineStr">
         <is>
-          <t>Fordhan Egyetem</t>
+          <t>Notre Dame szeminárium</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
-          <t>Biologieprofessor, seit 2003 im Ruhestand, unterrichtet aber weiterhin. Nebenbei Hilfspfarrer in Passaic, NJ, USA, bzw. in Yorkers, NJ, USA</t>
+          <t>insegnante</t>
         </is>
       </c>
       <c r="N193">
-        <v>1974</v>
+        <v>1970</v>
       </c>
       <c r="O193">
-        <v>2008</v>
+        <v>1995</v>
       </c>
       <c r="Q193" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=378</t>
+          <t>/persons_v2/view.php?id=742</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>1984</v>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>Kish Gábor SJ</t>
+          <t>Nemesszeghy Ervin SJ, Dr.</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
-          <t>Yonkers, NY, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="J194" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K194" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>maestro dei novizi</t>
         </is>
       </c>
       <c r="N194">
-        <v>1974</v>
+        <v>1970</v>
       </c>
       <c r="O194">
-        <v>1993</v>
+        <v>1986</v>
       </c>
       <c r="Q194" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=535</t>
+          <t>/persons_v2/view.php?id=804</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>1984</v>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>Kázmér Tamás</t>
+          <t>Pfemeter János Arnold OCSO</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>Trenton, NJ, USA</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t>Philipsburg, NJ, USA</t>
+          <t>Oka, QC, Canada</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Hilfspfarrer</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="N195">
-        <v>1974</v>
+        <v>1970</v>
       </c>
       <c r="O195">
-        <v>1985</v>
+        <v>1995</v>
       </c>
       <c r="Q195" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=512</t>
+          <t>/persons_v2/view.php?id=875</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>1984</v>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>Magyar József, Dr.</t>
+          <t>Éles Ferenc</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+          <t>New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
-          <t>Brazília</t>
-[...4 lines deleted...]
-          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>parroco, che nel frattempo dà una mano: Perth Amboy, NJ</t>
         </is>
       </c>
       <c r="N196">
-        <v>1974</v>
+        <v>1970</v>
       </c>
       <c r="O196">
-        <v>1988</v>
+        <v>1994</v>
       </c>
       <c r="Q196" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=683</t>
+          <t>/persons_v2/view.php?id=247</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>1984</v>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>Mihályi Imre Gilbert O.Praem</t>
+          <t>Bálint István József</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Chicago, IL, USA</t>
+          <t>St. Ladislaus Church, South Norwalk, CT, USA</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J197" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>St. Ladislaus Church</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>pastore ungherese, parroco, che nel frattempo presta una mano a Fairfield, CT – Sant’Imre</t>
         </is>
       </c>
       <c r="N197">
-        <v>1974</v>
+        <v>1971</v>
       </c>
       <c r="O197">
-        <v>1991</v>
+        <v>2014</v>
       </c>
       <c r="Q197" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=745</t>
+          <t>/persons_v2/view.php?id=58</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198">
         <v>1984</v>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>Molnár Miklós SJ</t>
+          <t>Demkovich John, Msgr</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Paterson, NJ, USA</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
-          <t>London, ON, Kanada</t>
+          <t>Mária mennybemenetele, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J198" t="inlineStr">
+        <is>
+          <t>Mária mennybemenetele</t>
         </is>
       </c>
       <c r="K198" t="inlineStr">
         <is>
-          <t>der Administrator der ungarischen Community</t>
+          <t>parroco, nel periodo dal 24 giugno 2007 al 2 dicembre 2007 a Passaic, NJ – Chiesa ungherese di Santo Stefano – amministratore</t>
         </is>
       </c>
       <c r="N198">
-        <v>1974</v>
+        <v>1971</v>
       </c>
       <c r="O198">
-        <v>1990</v>
+        <v>2011</v>
       </c>
       <c r="Q198" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=767</t>
+          <t>/persons_v2/view.php?id=190</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199">
         <v>1984</v>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>Nagy Béla, Dr.</t>
+          <t>Gyimesi Gyula</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>Vecsés, Ungarn</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>In pensione, si è dedicato all’attività letteraria e ha prestato servizio come assistente parroco.</t>
         </is>
       </c>
       <c r="N199">
-        <v>1974</v>
+        <v>1971</v>
       </c>
       <c r="O199">
-        <v>1986</v>
+        <v>1995</v>
       </c>
       <c r="Q199" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=785</t>
+          <t>/persons_v2/view.php?id=352</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200">
         <v>1984</v>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>Nagy Menyhért Mojzes O.Cist, Dr.</t>
+          <t>Linka Ernő Ödön OSB, apát</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
-          <t>University of Dallas, Dallas, TX, USA</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="J200" t="inlineStr">
         <is>
-          <t>University of Dallas</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
-          <t>Universitätsdozent (Französisch)</t>
+          <t>custode (1971-1972), educatore del seminario (1972-1978), consulente per l’educazione e le vocazioni (1974-1982), parroco (1980-1982), priore, poi abate, direttore delle istituzioni sociali (1981-2005), in pensione (2005-2017)</t>
         </is>
       </c>
       <c r="N200">
-        <v>1974</v>
+        <v>1971</v>
       </c>
       <c r="O200">
-        <v>1996</v>
+        <v>2017</v>
       </c>
       <c r="Q200" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=797</t>
+          <t>/persons_v2/view.php?id=659</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201">
         <v>1984</v>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>Őrsy László SJ, Dr.</t>
+          <t>Makkó Lajos</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t>Georgetown Egyetem, Washington DC, USA</t>
+          <t>Magyarországi Szent István templom, Hamilton, ON, Canada</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="J201" t="inlineStr">
         <is>
-          <t>Georgetown Egyetem</t>
-[...4 lines deleted...]
-          <t>Professor für kanonisches Recht</t>
+          <t>Magyarországi Szent István templom</t>
         </is>
       </c>
       <c r="N201">
-        <v>1974</v>
+        <v>1971</v>
       </c>
       <c r="O201">
-        <v>1993</v>
+        <v>1992</v>
       </c>
       <c r="Q201" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=844</t>
+          <t>/persons_v2/view.php?id=689</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>1984</v>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>Benkő Antal SJ</t>
+          <t>Megyer Jenő, Msgr., dr.</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>Klagenfurt, Österreich</t>
-[...4 lines deleted...]
-          <t>Österreich</t>
+          <t>Pontifical Seminary Josephinum, Colombus, OH</t>
+        </is>
+      </c>
+      <c r="J202" t="inlineStr">
+        <is>
+          <t>Pontifical Seminary Josephinum</t>
         </is>
       </c>
       <c r="K202" t="inlineStr">
         <is>
-          <t>Redakteur der Zeitschrift „Szolgálat“ und Wirtschaftsbeauftragter des Klosters</t>
+          <t>insegnante di materia morale</t>
         </is>
       </c>
       <c r="N202">
-        <v>1975</v>
+        <v>1971</v>
       </c>
       <c r="O202">
-        <v>1986</v>
+        <v>1992</v>
       </c>
       <c r="Q202" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=67</t>
+          <t>/persons_v2/view.php?id=724</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203">
         <v>1984</v>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>Deák Ferenc SJ</t>
+          <t>Molnár István</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Calgary, AB, Canada</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
-          <t>Montréal, QC, Kanada</t>
+          <t>Szent Erzsébet magyar templom, Calgary, AB, Canada</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="J203" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet magyar templom</t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
-          <t>ungarischer Pfarrer (von 1979 bis 1985 und von 1993 bis 2007 als Pfarrer, dazwischen als Seelsorger)</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N203">
-        <v>1975</v>
+        <v>1971</v>
       </c>
       <c r="O203">
-        <v>2007</v>
+        <v>1994</v>
       </c>
       <c r="Q203" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=181</t>
+          <t>/persons_v2/view.php?id=762</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204">
         <v>1984</v>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>Giriny János</t>
+          <t>Skerl Alphonse</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Kanada</t>
+          <t>Szentháromság R. K. Egyházközség, East Chicago, IN, USA</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J204" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>parroco; nel frattempo si occupa anche della chiesa di Sant’Imre a Gary, IN, USA.</t>
         </is>
       </c>
       <c r="N204">
-        <v>1975</v>
+        <v>1971</v>
       </c>
       <c r="O204">
-        <v>1985</v>
+        <v>2016</v>
       </c>
       <c r="Q204" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=328</t>
+          <t>/persons_v2/view.php?id=998</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205">
         <v>1984</v>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>Kiss Máté János OFM</t>
+          <t>Füz János Balázs O.Cist, apát</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
-          <t>Flint, MI, USA</t>
+          <t>Spring Bank, WI, USA</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>e, nel frattempo, maestro dei novizi dal 1972 al 1977 circa</t>
         </is>
       </c>
       <c r="N205">
-        <v>1975</v>
+        <v>1972</v>
       </c>
       <c r="O205">
-        <v>1995</v>
+        <v>1989</v>
       </c>
       <c r="Q205" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=549</t>
+          <t>/persons_v2/view.php?id=297</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206">
         <v>1984</v>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>Orbán Miklós SJ</t>
+          <t>Kocsis József, Msgr.</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Montréal, QC, Canada</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K206" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>in pensione, presta servizio come volontaria nella chiesa della Madonna dei Magiari, in seguito presso la Casa Santa Elisabetta dei Padri Gesuiti a Hamilton, dove assiste i malati</t>
         </is>
       </c>
       <c r="N206">
-        <v>1975</v>
+        <v>1972</v>
       </c>
       <c r="O206">
-        <v>1999</v>
+        <v>1990</v>
       </c>
       <c r="Q206" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=836</t>
+          <t>/persons_v2/view.php?id=558</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207">
         <v>1984</v>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>Perjés Antal Patrik OCD</t>
+          <t>Németh Béla Maurus OSB</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
-          <t>Napa, CA, USA</t>
+          <t>Priory School, Woodside, CA, USA</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J207" t="inlineStr">
+        <is>
+          <t>Priory School</t>
+        </is>
+      </c>
       <c r="K207" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>insegnante di biologia, nonché autista dello scuolabus, responsabile della comunità benedettina e amministratore degli affari economici della scuola</t>
         </is>
       </c>
       <c r="N207">
-        <v>1975</v>
+        <v>1972</v>
       </c>
       <c r="O207">
-        <v>1993</v>
+        <v>2004</v>
       </c>
       <c r="Q207" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=865</t>
+          <t>/persons_v2/view.php?id=809</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208">
         <v>1984</v>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>Bartos G. József</t>
+          <t>Bodnár Vince</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
-[...9 lines deleted...]
-          <t>USA</t>
+          <t>Hartford, CT, USA</t>
+        </is>
+      </c>
+      <c r="K208" t="inlineStr">
+        <is>
+          <t>in pensione</t>
         </is>
       </c>
       <c r="N208">
-        <v>1976</v>
+        <v>1973</v>
       </c>
       <c r="O208">
-        <v>1985</v>
+        <v>1988</v>
       </c>
       <c r="Q208" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=52</t>
+          <t>/persons_v2/view.php?id=95</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209">
         <v>1984</v>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>Barát Ferenc Benignusz OSB</t>
+          <t>Feigl Rudolf SJ</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>fratello religioso (non ordinato sacerdote)</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
-          <t>Szent Anzelm perjelség, Woodside, CA, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="J209" t="inlineStr">
         <is>
-          <t>Szent Anzelm perjelség</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K209" t="inlineStr">
+        <is>
+          <t>ministro, assistente pastorale, responsabile dei chierichetti</t>
         </is>
       </c>
       <c r="N209">
-        <v>1976</v>
+        <v>1973</v>
       </c>
       <c r="O209">
-        <v>1990</v>
+        <v>2004</v>
       </c>
       <c r="Q209" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=43</t>
+          <t>/persons_v2/view.php?id=263</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210">
         <v>1984</v>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>Bodnár István Konstantin</t>
+          <t>Hoffmann Dezső Fábián (OFM)</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>ferences (Ordo Fratrum Minorum) (szlovák rendtartomány)</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
-          <t>Windsor, ON, Kanada</t>
+          <t>Miami, FL, USA</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K210" t="inlineStr">
         <is>
-          <t>Pfarrer, Erzdiakon sowie Generalvikar der ungarischen griechisch-katholischen Gemeinden</t>
+          <t>in pensione</t>
         </is>
       </c>
       <c r="N210">
-        <v>1976</v>
+        <v>1973</v>
       </c>
       <c r="O210">
-        <v>1986</v>
+        <v>1985</v>
       </c>
       <c r="Q210" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=94</t>
+          <t>/persons_v2/view.php?id=404</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211">
         <v>1984</v>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>Bolváry Pál (OSPPE)</t>
+          <t>Horváth András Ellák O.Praem</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA</t>
+          <t>Szent Mihály apátság, Orange, CA, USA</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J211" t="inlineStr">
         <is>
-          <t>Szent Anna R. K. Egyházközség</t>
+          <t>Szent Mihály apátság</t>
         </is>
       </c>
       <c r="K211" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>insegnante di latino, religione e storia medievale; in seguito si occupò delle questioni relative all’assicurazione sanitaria dei suoi confratelli</t>
         </is>
       </c>
       <c r="N211">
-        <v>1976</v>
+        <v>1973</v>
       </c>
       <c r="O211">
-        <v>1993</v>
+        <v>2018</v>
       </c>
       <c r="Q211" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=100</t>
+          <t>/persons_v2/view.php?id=417</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212">
         <v>1984</v>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>Domán Imre COr</t>
+          <t>Kovách Tibor Angelus OFMCap</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
-          <t>Monterey, CA, USA</t>
+          <t>Róma, Italia</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Italia</t>
+        </is>
+      </c>
+      <c r="K212" t="inlineStr">
+        <is>
+          <t>pastore principale ungherese</t>
         </is>
       </c>
       <c r="N212">
-        <v>1976</v>
+        <v>1973</v>
       </c>
       <c r="O212">
-        <v>1985</v>
+        <v>1997</v>
       </c>
       <c r="Q212" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=211</t>
+          <t>/persons_v2/view.php?id=579</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213">
         <v>1984</v>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>Kopcsa András József</t>
+          <t>Kubinyi Gyula, Dr</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, USA</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
-          <t>St. Louis Besancon, New Heven, CT, USA</t>
+          <t>Erie, PA, USA</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J213" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K213" t="inlineStr">
         <is>
-          <t>Hilfspfarrer, ab 1978 Pfarrer</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N213">
-        <v>1976</v>
+        <v>1973</v>
       </c>
       <c r="O213">
-        <v>1986</v>
+        <v>2003</v>
       </c>
       <c r="Q213" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=563</t>
+          <t>/persons_v2/view.php?id=617</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214">
         <v>1984</v>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>Balássy Géza</t>
+          <t>Kákonyi Imre Asztrik OFM, dr</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>Diakon</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
-          <t>Jézus Szíve R. K. Egyházközség, Akron, OH, USA</t>
+          <t>Esztergom, Ungheria</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Jézus Szíve R. K. Egyházközség</t>
+          <t>Ungheria</t>
         </is>
       </c>
       <c r="K214" t="inlineStr">
         <is>
-          <t>Verwaltungsleiter der Pfarrei</t>
+          <t>docente di teologia presso l’istituto teologico dell’ordine, pittore</t>
         </is>
       </c>
       <c r="N214">
-        <v>1977</v>
+        <v>1973</v>
       </c>
       <c r="O214">
-        <v>1986</v>
+        <v>1990</v>
       </c>
       <c r="Q214" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=33</t>
+          <t>/persons_v2/view.php?id=509</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215">
         <v>1984</v>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>Galambos Ferenc Iréneusz OSB, dr.</t>
+          <t>Máté József SJ</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
-          <t>Unterwart, Österreich</t>
+          <t>Toronto, ON, Canada</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
-          <t>Österreich</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K215" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>parroco, responsabile dell’Associazione cattolica maschile, copresidente dell’Associazione degli ungheresi in Canada</t>
         </is>
       </c>
       <c r="N215">
-        <v>1977</v>
+        <v>1973</v>
       </c>
       <c r="O215">
-        <v>2002</v>
+        <v>2007</v>
       </c>
       <c r="Q215" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=304</t>
+          <t>/persons_v2/view.php?id=716</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216">
         <v>1984</v>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>Gróza József</t>
+          <t>Rokonai József</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>Sonsón-Rionegro, Kolumbia</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
-          <t>Caracas, Venezuela</t>
+          <t>Papi Otthon, Székesfehérvár, Ungheria</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
-          <t>Venezuela</t>
+          <t>Ungheria</t>
+        </is>
+      </c>
+      <c r="J216" t="inlineStr">
+        <is>
+          <t>Papi Otthon</t>
         </is>
       </c>
       <c r="K216" t="inlineStr">
         <is>
-          <t>Pfarrer, der letzte ungarische Pfarrer des Landes</t>
+          <t>è in pensione, ma nel frattempo insegna giapponese</t>
         </is>
       </c>
       <c r="N216">
-        <v>1977</v>
+        <v>1973</v>
       </c>
       <c r="O216">
-        <v>2006</v>
+        <v>1991</v>
       </c>
       <c r="Q216" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=339</t>
+          <t>/persons_v2/view.php?id=940</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217">
         <v>1984</v>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>Hites Endre Kristóf OSB</t>
+          <t>Bobák Sándor Cirill, dr.</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Miskolc</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
-          <t>Szent Anzelm perjelség, Woodside, CA, USA</t>
+          <t>Istenszülő tisztelete templom, Burton, OH, USA</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J217" t="inlineStr">
         <is>
-          <t>Szent Anzelm perjelség</t>
+          <t>Istenszülő tisztelete templom</t>
         </is>
       </c>
       <c r="K217" t="inlineStr">
         <is>
-          <t>Mönch</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N217">
-        <v>1977</v>
+        <v>1974</v>
       </c>
       <c r="O217">
-        <v>1994</v>
+        <v>1987</v>
       </c>
       <c r="Q217" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=395</t>
+          <t>/persons_v2/view.php?id=91</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218">
         <v>1984</v>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>Homa József</t>
+          <t>Hegyi Márton SJ</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
-          <t>Hazleton, PA, USA</t>
+          <t>Fordhan Egyetem, New York, NY, USA</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J218" t="inlineStr">
+        <is>
+          <t>Fordhan Egyetem</t>
+        </is>
+      </c>
       <c r="K218" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>Professore di biologia, in pensione dal 2003, ma continua a insegnare. Nel frattempo, è assistente pastore a Passaic, NJ, USA, e a Yorkers, NJ, USA</t>
         </is>
       </c>
       <c r="N218">
-        <v>1977</v>
+        <v>1974</v>
       </c>
       <c r="O218">
-        <v>1988</v>
+        <v>2008</v>
       </c>
       <c r="Q218" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=411</t>
+          <t>/persons_v2/view.php?id=378</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219">
         <v>1984</v>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>Keller György Illés OCD</t>
+          <t>Kish Gábor SJ</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
-          <t>Hubertus, WI, USA</t>
+          <t>Yonkers, NY, USA</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K219" t="inlineStr">
         <is>
-          <t>Missionar</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N219">
-        <v>1977</v>
+        <v>1974</v>
       </c>
       <c r="O219">
-        <v>1985</v>
+        <v>1993</v>
       </c>
       <c r="Q219" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=518</t>
+          <t>/persons_v2/view.php?id=535</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220">
         <v>1984</v>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>Laczkovits József Gyula</t>
+          <t>Kázmér Tamás</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
-          <t>Salinas, CA, USA</t>
+          <t>Philipsburg, NJ, USA</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K220" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>assistente pastorale</t>
         </is>
       </c>
       <c r="N220">
-        <v>1977</v>
+        <v>1974</v>
       </c>
       <c r="O220">
-        <v>1995</v>
+        <v>1985</v>
       </c>
       <c r="Q220" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=631</t>
+          <t>/persons_v2/view.php?id=512</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221">
         <v>1984</v>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>Leavy Matthew Máté OSB, apát</t>
+          <t>Magyar József, Dr.</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
-          <t>St. Anselm Abbey, Mancester, NH, USA</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="J221" t="inlineStr">
         <is>
-          <t>St. Anselm Abbey</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K221" t="inlineStr">
         <is>
-          <t>Lehrer sowie von 1986 bis 2012 Abt</t>
+          <t>in pensione</t>
         </is>
       </c>
       <c r="N221">
-        <v>1977</v>
+        <v>1974</v>
       </c>
       <c r="O221">
-        <v>2018</v>
+        <v>1988</v>
       </c>
       <c r="Q221" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=641</t>
+          <t>/persons_v2/view.php?id=683</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222">
         <v>1984</v>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
+          <t>Mihályi Imre Gilbert O.Praem</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
-          <t>Köln, NSZK</t>
+          <t>Szent István R. K. Egyházközség, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
-          <t>NSZK</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J222" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K222" t="inlineStr">
         <is>
-          <t>Der Chorleiter des Kölner Doms</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N222">
-        <v>1977</v>
+        <v>1974</v>
       </c>
       <c r="O222">
-        <v>1987</v>
+        <v>1991</v>
       </c>
       <c r="Q222" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=699</t>
+          <t>/persons_v2/view.php?id=745</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223">
         <v>1984</v>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>Meskó Lajos Géza Sch.P.</t>
+          <t>Molnár Miklós SJ</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
-          <t>Devon, PA, USA</t>
+          <t>London, ON, Canada</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K223" t="inlineStr">
         <is>
-          <t>im Ruhestand, unterrichtet aber weiterhin und engagiert sich in der ungarischen Seelsorge</t>
+          <t>amministratore della comunità ungherese</t>
         </is>
       </c>
       <c r="N223">
-        <v>1977</v>
+        <v>1974</v>
       </c>
       <c r="O223">
-        <v>2008</v>
+        <v>1990</v>
       </c>
       <c r="Q223" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=730</t>
+          <t>/persons_v2/view.php?id=767</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224">
         <v>1984</v>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>Nyeste János, Dr.</t>
+          <t>Nagy Béla, Dr.</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Vecsés, Ungheria</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Ungheria</t>
         </is>
       </c>
       <c r="K224" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N224">
-        <v>1977</v>
+        <v>1974</v>
       </c>
       <c r="O224">
-        <v>1987</v>
+        <v>1986</v>
       </c>
       <c r="Q224" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=826</t>
+          <t>/persons_v2/view.php?id=785</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225">
         <v>1984</v>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>Németh Dániel Róbert OFM</t>
+          <t>Nagy Menyhért Mojzes O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
-          <t>Fairfield, CT, USA</t>
+          <t>University of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J225" t="inlineStr">
+        <is>
+          <t>University of Dallas</t>
+        </is>
+      </c>
       <c r="K225" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>docente universitario (lingua francese)</t>
         </is>
       </c>
       <c r="N225">
-        <v>1977</v>
+        <v>1974</v>
       </c>
       <c r="O225">
-        <v>1998</v>
+        <v>1996</v>
       </c>
       <c r="Q225" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=810</t>
+          <t>/persons_v2/view.php?id=797</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226">
         <v>1984</v>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>Ábrahám Dezső</t>
+          <t>Rakaczky Máté Bazil OSBM</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>Reformiert</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>Bischof</t>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G226" t="inlineStr">
+        <is>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
-          <t>Allen Park, Detroit, MI, USA</t>
+          <t>St. John the Baptist Byzantine Catholic Church, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J226" t="inlineStr">
         <is>
-          <t>Allen Park</t>
+          <t>St. John the Baptist Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="K226" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N226">
-        <v>1977</v>
+        <v>1974</v>
       </c>
       <c r="O226">
-        <v>1997</v>
+        <v>1991</v>
       </c>
       <c r="Q226" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=262</t>
+          <t>/persons_v2/view.php?id=914</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227">
         <v>1984</v>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>Örley Richárd</t>
+          <t>Schilly József Károly (OSB)</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
-          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Aquino School, San Bernardino, CA, USA</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J227" t="inlineStr">
         <is>
-          <t>Szent Imre Magyar R. K. Egyházközség</t>
+          <t>Aquino School</t>
         </is>
       </c>
       <c r="K227" t="inlineStr">
         <is>
-          <t>Hilfspfarrer, ab 1983 dann Pfarrer</t>
+          <t>insegnante di religione, matematica e fisica</t>
         </is>
       </c>
       <c r="N227">
-        <v>1977</v>
+        <v>1974</v>
       </c>
       <c r="O227">
-        <v>1988</v>
+        <v>1994</v>
       </c>
       <c r="Q227" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=843</t>
+          <t>/persons_v2/view.php?id=974</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228">
         <v>1984</v>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>Barna Sándor</t>
+          <t>Schmotzer János SJ</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>Miskolc</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
-          <t>Szent Mihály templom, Hamilton, ON, Kanada</t>
+          <t>Fairfield Univerity, Fairfield, CT, USA</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J228" t="inlineStr">
         <is>
-          <t>Szent Mihály templom</t>
+          <t>Fairfield Univerity</t>
         </is>
       </c>
       <c r="K228" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>docente del dipartimento di comunicazione e, al contempo, assistente pastorale</t>
         </is>
       </c>
       <c r="N228">
-        <v>1978</v>
+        <v>1974</v>
       </c>
       <c r="O228">
-        <v>1987</v>
+        <v>1988</v>
       </c>
       <c r="Q228" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=45</t>
+          <t>/persons_v2/view.php?id=976</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229">
         <v>1984</v>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>Brunner Emőd László OSB, dr.</t>
+          <t>Őrsy László SJ, Dr.</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
-          <t>Szent Anzelm perjelség, Portola Valley, CA, USA</t>
+          <t>Georgetown Egyetem, Washington DC, USA</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J229" t="inlineStr">
         <is>
-          <t>Szent Anzelm perjelség</t>
+          <t>Georgetown Egyetem</t>
         </is>
       </c>
       <c r="K229" t="inlineStr">
         <is>
-          <t>als Mitglied der ungarischen Kongregation, lebt jedoch außerhalb des Klosters</t>
+          <t>professore di diritto canonico</t>
         </is>
       </c>
       <c r="N229">
-        <v>1978</v>
+        <v>1974</v>
       </c>
       <c r="O229">
-        <v>1985</v>
+        <v>1993</v>
       </c>
       <c r="Q229" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=114</t>
+          <t>/persons_v2/view.php?id=844</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230">
         <v>1984</v>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>Cseh Péter Dömötör OCD</t>
+          <t>Benkő Antal SJ</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>Ordensbruder (nicht zum Priester geweiht)</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
-          <t>São Roque, Brazília</t>
+          <t>Klagenfurt, Austria</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Austria</t>
         </is>
       </c>
       <c r="K230" t="inlineStr">
         <is>
-          <t>Mönch</t>
+          <t>Redattore della rivista *Szolgálat*, responsabile amministrativo del convento</t>
         </is>
       </c>
       <c r="N230">
-        <v>1978</v>
+        <v>1975</v>
       </c>
       <c r="O230">
-        <v>1988</v>
+        <v>1986</v>
       </c>
       <c r="Q230" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=150</t>
+          <t>/persons_v2/view.php?id=67</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231">
         <v>1984</v>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>Dengl György Miklós OFM</t>
+          <t>Deák Ferenc SJ</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
+          <t>Montréal, QC, Canada</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Saint Francis of Assisi Parish</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K231" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>pastore ungherese (parroco dal 1979 al 1985 e dal 1993 al 2007; nel frattempo, pastore)</t>
         </is>
       </c>
       <c r="N231">
-        <v>1978</v>
+        <v>1975</v>
       </c>
       <c r="O231">
-        <v>1989</v>
+        <v>2007</v>
       </c>
       <c r="Q231" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=191</t>
+          <t>/persons_v2/view.php?id=181</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232">
         <v>1984</v>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>Furák István Tibor OSM</t>
+          <t>Giriny János</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+          <t>Toronto, ON, Canada</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, St. Louis, MO, USA</t>
+          <t>Hamilton, ON, Canada</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K232" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>pastore</t>
         </is>
       </c>
       <c r="N232">
-        <v>1978</v>
+        <v>1975</v>
       </c>
       <c r="O232">
         <v>1985</v>
       </c>
       <c r="Q232" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=293</t>
+          <t>/persons_v2/view.php?id=328</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233">
         <v>1984</v>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>Havas János SJ</t>
+          <t>Kiss Máté János OFM</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
-          <t>Morristown, NJ, USA</t>
+          <t>Flint, MI, USA</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K233" t="inlineStr">
         <is>
-          <t>Exerzitienleiter</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N233">
-        <v>1978</v>
+        <v>1975</v>
       </c>
       <c r="O233">
-        <v>1990</v>
+        <v>1995</v>
       </c>
       <c r="Q233" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=371</t>
+          <t>/persons_v2/view.php?id=549</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234">
         <v>1984</v>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>Kléner Imre László</t>
+          <t>Orbán Miklós SJ</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
-          <t>Caetité, Brazília</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="J234" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K234" t="inlineStr">
         <is>
-          <t>Missionar</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N234">
-        <v>1978</v>
+        <v>1975</v>
       </c>
       <c r="O234">
-        <v>1986</v>
+        <v>1999</v>
       </c>
       <c r="Q234" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=554</t>
+          <t>/persons_v2/view.php?id=836</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235">
         <v>1984</v>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>Lenk József</t>
+          <t>Perjés Antal Patrik OCD</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, USA</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
-          <t>Sacred Heart Home, Avilla, IN, USA</t>
+          <t>Napa, CA, USA</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J235" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K235" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>in pensione</t>
         </is>
       </c>
       <c r="N235">
-        <v>1978</v>
+        <v>1975</v>
       </c>
       <c r="O235">
         <v>1993</v>
       </c>
       <c r="Q235" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=648</t>
+          <t>/persons_v2/view.php?id=865</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236">
         <v>1984</v>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>Mészáros Tibor, Msgr.</t>
+          <t>Bartos G. József</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
-          <t>Szent Klára Kórház, Bázel, Svájc</t>
+          <t>Georgetown, CA, USA</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
-          <t>Svájc</t>
-[...9 lines deleted...]
-          <t>Krankenhausseelsorger</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N236">
-        <v>1978</v>
+        <v>1976</v>
       </c>
       <c r="O236">
-        <v>1986</v>
+        <v>1985</v>
       </c>
       <c r="Q236" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=741</t>
+          <t>/persons_v2/view.php?id=52</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237">
         <v>1984</v>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>Mészáros Árpád György OFM</t>
+          <t>Barát Ferenc Benignusz OSB</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
+          <t>Szent Anzelm perjelség, Woodside, CA, USA</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J237" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish</t>
-[...4 lines deleted...]
-          <t>Provinzdelegat, Klosteroberer</t>
+          <t>Szent Anzelm perjelség</t>
         </is>
       </c>
       <c r="N237">
-        <v>1978</v>
+        <v>1976</v>
       </c>
       <c r="O237">
-        <v>1992</v>
+        <v>1990</v>
       </c>
       <c r="Q237" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=737</t>
+          <t>/persons_v2/view.php?id=43</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238">
         <v>1984</v>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>Nagy Al Sándor O.M.I.</t>
+          <t>Bodnár István Konstantin</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
-          <t>Szeplőtelen Szűz Missziós Oblátusai (Congregatio Missionariorum Oblatorum BMV Immaculatae)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
-          <t>San Antonio, TX, USA</t>
+          <t>Windsor, ON, Canada</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="K238" t="inlineStr">
+        <is>
+          <t>parroco, arciprete e vicario generale delle parrocchie greco-cattoliche ungheresi</t>
         </is>
       </c>
       <c r="N238">
-        <v>1978</v>
+        <v>1976</v>
       </c>
       <c r="O238">
-        <v>1992</v>
+        <v>1986</v>
       </c>
       <c r="Q238" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=782</t>
+          <t>/persons_v2/view.php?id=94</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239">
         <v>1984</v>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>Pillisch Tamás János</t>
+          <t>Bolváry Pál (OSPPE)</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>Diakon</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
-          <t>St. Benedict’s és St. Andrew’s Church, Toronto, ON, Kanada</t>
+          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J239" t="inlineStr">
         <is>
-          <t>St. Benedict’s és St. Andrew’s Church</t>
+          <t>Szent Anna R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K239" t="inlineStr">
         <is>
-          <t>Diakon und nebenbei ehrenamtlich im Toronto-West-Gefängnis tätig.</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N239">
-        <v>1978</v>
+        <v>1976</v>
       </c>
       <c r="O239">
-        <v>2009</v>
+        <v>1993</v>
       </c>
       <c r="Q239" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=877</t>
+          <t>/persons_v2/view.php?id=100</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240">
         <v>1984</v>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>Borbély István SJ</t>
+          <t>Domán Imre COr</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>jezsuita</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
+          <t>Monterey, CA, USA</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...9 lines deleted...]
-          <t>im Ruhestand</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N240">
-        <v>1979</v>
+        <v>1976</v>
       </c>
       <c r="O240">
-        <v>1987</v>
+        <v>1985</v>
       </c>
       <c r="Q240" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=104</t>
+          <t>/persons_v2/view.php?id=211</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241">
         <v>1984</v>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>Füzy Imre</t>
+          <t>Kopcsa András József</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Fort Wayne-South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Kanada</t>
+          <t>St. Louis Besancon, New Heven, CT, USA</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J241" t="inlineStr">
+        <is>
+          <t>St. Louis Besancon</t>
         </is>
       </c>
       <c r="K241" t="inlineStr">
         <is>
-          <t>der Pfarrer der slowakischen Kirche</t>
+          <t>viceparroco, poi parroco dal 1978</t>
         </is>
       </c>
       <c r="N241">
-        <v>1979</v>
+        <v>1976</v>
       </c>
       <c r="O241">
-        <v>2002</v>
+        <v>1986</v>
       </c>
       <c r="Q241" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=300</t>
+          <t>/persons_v2/view.php?id=563</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242">
         <v>1984</v>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>Kádár György</t>
+          <t>Ruff János SJ, Dr.</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
-          <t>Windsor, ON, Kanada</t>
+          <t>Schrobenhausen, Germania</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Germania</t>
+        </is>
+      </c>
+      <c r="K242" t="inlineStr">
+        <is>
+          <t>cappellano presso le suore inglesi, poi cappellano ospedaliero</t>
         </is>
       </c>
       <c r="N242">
-        <v>1979</v>
+        <v>1976</v>
       </c>
       <c r="O242">
-        <v>1985</v>
+        <v>1992</v>
       </c>
       <c r="Q242" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=508</t>
+          <t>/persons_v2/view.php?id=950</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243">
         <v>1984</v>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>Linka Ervin Sándor OSB</t>
+          <t>Simon József</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Pécs</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
-          <t>Morumbi, Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K243" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>in una sede di servizio sconosciuta; secondo alcune fonti, cappellano militare</t>
         </is>
       </c>
       <c r="N243">
-        <v>1979</v>
+        <v>1976</v>
       </c>
       <c r="O243">
-        <v>1985</v>
+        <v>1991</v>
       </c>
       <c r="Q243" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=660</t>
+          <t>/persons_v2/view.php?id=993</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244">
         <v>1984</v>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>Mustó Péter SJ</t>
+          <t>Balássy Géza</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>diacono</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
-          <t>Bogota, Kolumbia</t>
+          <t>Jézus Szíve R. K. Egyházközség, Akron, OH, USA</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
-          <t>Kolumbia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J244" t="inlineStr">
+        <is>
+          <t>Jézus Szíve R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K244" t="inlineStr">
         <is>
-          <t>Jugend- und Arbeiterpfarrer</t>
+          <t>amministratore della parrocchia</t>
         </is>
       </c>
       <c r="N244">
-        <v>1979</v>
+        <v>1977</v>
       </c>
       <c r="O244">
-        <v>1991</v>
+        <v>1986</v>
       </c>
       <c r="Q244" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=780</t>
+          <t>/persons_v2/view.php?id=33</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245">
         <v>1984</v>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>Pesznyák Béla</t>
+          <t>Galambos Ferenc Iréneusz OSB, dr.</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
-          <t>Szabadka, Serbien</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
-          <t>Verbász, Jugoszlávia</t>
+          <t>Unterwart, Austria</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
-          <t>Jugoszlávia</t>
+          <t>Austria</t>
         </is>
       </c>
       <c r="K245" t="inlineStr">
         <is>
-          <t>Kaplan der Vinzenzschwestern</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N245">
-        <v>1979</v>
+        <v>1977</v>
       </c>
       <c r="O245">
-        <v>1992</v>
+        <v>2002</v>
       </c>
       <c r="Q245" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=867</t>
+          <t>/persons_v2/view.php?id=304</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246">
         <v>1984</v>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>Balássy Géza</t>
+          <t>Gróza József</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>Diakon</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Sonsón-Rionegro, Kolumbia</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
-          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Caracas, Venezuela</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Imre Magyar R. K. Egyházközség</t>
+          <t>Venezuela</t>
         </is>
       </c>
       <c r="K246" t="inlineStr">
         <is>
-          <t>Diakon</t>
+          <t>parroco, l’ultimo parroco ungherese del Paese</t>
         </is>
       </c>
       <c r="N246">
-        <v>1980</v>
+        <v>1977</v>
       </c>
       <c r="O246">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="Q246" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=33</t>
+          <t>/persons_v2/view.php?id=339</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247">
         <v>1984</v>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>Beöthy Tamás SJ</t>
+          <t>Hites Endre Kristóf OSB</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
-          <t>St. Mary Hospital, London, ON, Kanada</t>
+          <t>Szent Anzelm perjelség, Woodside, CA, USA</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J247" t="inlineStr">
         <is>
-          <t>St. Mary Hospital</t>
+          <t>Szent Anzelm perjelség</t>
         </is>
       </c>
       <c r="K247" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>monaco</t>
         </is>
       </c>
       <c r="N247">
-        <v>1980</v>
+        <v>1977</v>
       </c>
       <c r="O247">
-        <v>1987</v>
+        <v>1994</v>
       </c>
       <c r="Q247" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=69</t>
+          <t>/persons_v2/view.php?id=395</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248">
         <v>1984</v>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>Bóday Jenő SJ</t>
+          <t>Homa József</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
-          <t>Montréal, QC, Kanada</t>
+          <t>Hazleton, PA, USA</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K248" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N248">
-        <v>1980</v>
+        <v>1977</v>
       </c>
       <c r="O248">
-        <v>1997</v>
+        <v>1988</v>
       </c>
       <c r="Q248" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=93</t>
+          <t>/persons_v2/view.php?id=411</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249">
         <v>1984</v>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>Chilla Raymond SJ</t>
+          <t>Keller György Illés OCD</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
-          <t>Magyarországi Szent István templom, Hamilton, ON, Kanada</t>
+          <t>Hubertus, WI, USA</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Magyarországi Szent István templom</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K249" t="inlineStr">
         <is>
-          <t>Pfarrer, anschließend von 1982 bis 1985 Gemeindepfarrer</t>
+          <t>missionario</t>
         </is>
       </c>
       <c r="N249">
-        <v>1980</v>
+        <v>1977</v>
       </c>
       <c r="O249">
         <v>1985</v>
       </c>
       <c r="Q249" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=124</t>
+          <t>/persons_v2/view.php?id=518</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250">
         <v>1984</v>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>Fekete Jenő</t>
+          <t>Laczkovits József Gyula</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
-          <t>Fort Wayne, IN, USA</t>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
-          <t>Arcadia, FL, USA</t>
+          <t>Salinas, CA, USA</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="K250" t="inlineStr">
+        <is>
+          <t>in pensione</t>
+        </is>
+      </c>
       <c r="N250">
-        <v>1980</v>
+        <v>1977</v>
       </c>
       <c r="O250">
-        <v>1985</v>
+        <v>1995</v>
       </c>
       <c r="Q250" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=267</t>
+          <t>/persons_v2/view.php?id=631</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251">
         <v>1984</v>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>Gelencsér László Pál O.Praem</t>
+          <t>Leavy Matthew Máté OSB, apát</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
-          <t>Orange, CA, USA</t>
+          <t>St. Anselm Abbey, Mancester, NH, USA</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J251" t="inlineStr">
+        <is>
+          <t>St. Anselm Abbey</t>
+        </is>
+      </c>
       <c r="K251" t="inlineStr">
         <is>
-          <t>im Ruhestand, unterrichtet Latein</t>
+          <t>insegnante e, dal 1986 al 2012, abate</t>
         </is>
       </c>
       <c r="N251">
-        <v>1980</v>
+        <v>1977</v>
       </c>
       <c r="O251">
-        <v>2007</v>
+        <v>2018</v>
       </c>
       <c r="Q251" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=318</t>
+          <t>/persons_v2/view.php?id=641</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252">
         <v>1984</v>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>Hajtás Ferenc</t>
+          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
-          <t>Heidelberg, Deutschland</t>
+          <t>Köln, NSZK</t>
         </is>
       </c>
       <c r="I252" t="inlineStr">
         <is>
-          <t>Deutschland</t>
+          <t>NSZK</t>
         </is>
       </c>
       <c r="K252" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Il maestro di coro del Duomo di Colonia</t>
         </is>
       </c>
       <c r="N252">
-        <v>1980</v>
+        <v>1977</v>
       </c>
       <c r="O252">
-        <v>1999</v>
+        <v>1987</v>
       </c>
       <c r="Q252" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=363</t>
+          <t>/persons_v2/view.php?id=699</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253">
         <v>1984</v>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>Horváth István</t>
+          <t>Meskó Lajos Géza Sch.P.</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
-          <t>Baltimore, MD, USA</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
+          <t>Devon, PA, USA</t>
+        </is>
+      </c>
+      <c r="I253" t="inlineStr">
+        <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="I253" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K253" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>è in pensione, ma nel frattempo insegna e partecipa alla pastorale ungherese</t>
         </is>
       </c>
       <c r="N253">
-        <v>1980</v>
+        <v>1977</v>
       </c>
       <c r="O253">
-        <v>2011</v>
+        <v>2008</v>
       </c>
       <c r="Q253" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=424</t>
+          <t>/persons_v2/view.php?id=730</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254">
         <v>1984</v>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>Kubovics Tibor Egid [Egyed] OSB</t>
+          <t>Nyeste János, Dr.</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
-          <t>Anastácio, Brazilia</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
-          <t>Brazilia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J254" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K254" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N254">
-        <v>1980</v>
+        <v>1977</v>
       </c>
       <c r="O254">
-        <v>1985</v>
+        <v>1987</v>
       </c>
       <c r="Q254" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=619</t>
+          <t>/persons_v2/view.php?id=826</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255">
         <v>1984</v>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>Kékessy Imre István SJ, dr</t>
+          <t>Németh Dániel Róbert OFM</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
-          <t>Medelin, Kolumbia</t>
+          <t>Fairfield, CT, USA</t>
         </is>
       </c>
       <c r="I255" t="inlineStr">
         <is>
-          <t>Kolumbia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K255" t="inlineStr">
         <is>
-          <t>Kaplan an einem Jesuitenkolleg</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N255">
-        <v>1980</v>
+        <v>1977</v>
       </c>
       <c r="O255">
-        <v>1986</v>
+        <v>1998</v>
       </c>
       <c r="Q255" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=529</t>
+          <t>/persons_v2/view.php?id=810</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256">
         <v>1984</v>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>Nagy Ferenc SJ, Dr.</t>
+          <t>Rostás Sándor SVD</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
-          <t>Magyarországi Szent István templom, Hamilton, ON, Kanada</t>
+          <t>Kistelek, Ungheria</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Magyarországi Szent István templom</t>
+          <t>Ungheria</t>
         </is>
       </c>
       <c r="K256" t="inlineStr">
         <is>
-          <t>Pfarrer, Redakteur</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N256">
-        <v>1980</v>
+        <v>1977</v>
       </c>
       <c r="O256">
-        <v>1986</v>
+        <v>1992</v>
       </c>
       <c r="Q256" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=788</t>
+          <t>/persons_v2/view.php?id=946</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257">
         <v>1984</v>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>Nagy Ágoston CM</t>
+          <t>Ábrahám Dezső</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Riformato</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>Priester</t>
-[...4 lines deleted...]
-          <t>lazarista (Congregatio Missionis)</t>
+          <t>vescovo</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, USA</t>
+          <t>Allen Park, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J257" t="inlineStr">
+        <is>
+          <t>Allen Park</t>
+        </is>
+      </c>
       <c r="K257" t="inlineStr">
         <is>
-          <t>Seminarleiter</t>
+          <t>pastore</t>
         </is>
       </c>
       <c r="N257">
-        <v>1980</v>
+        <v>1977</v>
       </c>
       <c r="O257">
-        <v>1992</v>
+        <v>1997</v>
       </c>
       <c r="Q257" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=784</t>
+          <t>/persons_v2/view.php?id=262</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258">
         <v>1984</v>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>Pázmány Géza Sch.P.</t>
+          <t>Örley Richárd</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
-          <t>Devon, PA, USA</t>
+          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J258" t="inlineStr">
+        <is>
+          <t>Szent Imre Magyar R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K258" t="inlineStr">
         <is>
-          <t>Lehrer, später im Ruhestand</t>
+          <t>viceparroco, poi, dal 1983, parroco</t>
         </is>
       </c>
       <c r="N258">
-        <v>1980</v>
+        <v>1977</v>
       </c>
       <c r="O258">
-        <v>2024</v>
+        <v>1988</v>
       </c>
       <c r="Q258" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=860</t>
+          <t>/persons_v2/view.php?id=843</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259">
         <v>1984</v>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>Antal András</t>
+          <t>Barna Sándor</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Miskolc</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
-          <t>Szent István Király Plébánia, Székelyszentkirály, Rumänien</t>
+          <t>Szent Mihály templom, Hamilton, ON, Canada</t>
         </is>
       </c>
       <c r="I259" t="inlineStr">
         <is>
-          <t>Rumänien</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="J259" t="inlineStr">
         <is>
-          <t>Szent István Király Plébánia</t>
+          <t>Szent Mihály templom</t>
         </is>
       </c>
       <c r="K259" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N259">
-        <v>1981</v>
+        <v>1978</v>
       </c>
       <c r="O259">
         <v>1987</v>
       </c>
       <c r="Q259" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=11</t>
+          <t>/persons_v2/view.php?id=45</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260">
         <v>1984</v>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>Bendik István Sch.P</t>
+          <t>Brunner Emőd László OSB, dr.</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
-          <t>Piarista ház, Devon, PA, USA</t>
+          <t>Szent Anzelm perjelség, Portola Valley, CA, USA</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J260" t="inlineStr">
         <is>
-          <t>Piarista ház</t>
+          <t>Szent Anzelm perjelség</t>
         </is>
       </c>
       <c r="K260" t="inlineStr">
         <is>
-          <t>Lehrer</t>
+          <t>come membro della congregazione ungherese, ma vive fuori dal convento</t>
         </is>
       </c>
       <c r="N260">
-        <v>1981</v>
+        <v>1978</v>
       </c>
       <c r="O260">
-        <v>1989</v>
+        <v>1985</v>
       </c>
       <c r="Q260" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=66</t>
+          <t>/persons_v2/view.php?id=114</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261">
         <v>1984</v>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>Bendik István Sch.P</t>
+          <t>Cseh Péter Dömötör OCD</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>fratello religioso (non ordinato sacerdote)</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
-          <t>Martin, KY, USA</t>
+          <t>São Roque, Brazília</t>
         </is>
       </c>
       <c r="I261" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K261" t="inlineStr">
         <is>
-          <t>Lehrer</t>
+          <t>fratello monaco</t>
         </is>
       </c>
       <c r="N261">
-        <v>1981</v>
+        <v>1978</v>
       </c>
       <c r="O261">
-        <v>1989</v>
+        <v>1988</v>
       </c>
       <c r="Q261" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=66</t>
+          <t>/persons_v2/view.php?id=150</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262">
         <v>1984</v>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>Csete Iván</t>
+          <t>Dengl György Miklós OFM</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
-          <t>New York, NY, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
-          <t>Immaculate Conception, Amenia, NY, USA</t>
+          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I262" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J262" t="inlineStr">
         <is>
-          <t>Immaculate Conception</t>
+          <t>Saint Francis of Assisi Parish</t>
         </is>
       </c>
       <c r="K262" t="inlineStr">
         <is>
-          <t>Hilfspfarrer</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N262">
-        <v>1981</v>
+        <v>1978</v>
       </c>
       <c r="O262">
-        <v>1985</v>
+        <v>1989</v>
       </c>
       <c r="Q262" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=158</t>
+          <t>/persons_v2/view.php?id=191</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263">
         <v>1984</v>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>Dolinay Tamás, püspök, dr.</t>
+          <t>Furák István Tibor OSM</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>Bischof</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
-          <t>Van Nuys, CA, USA</t>
+          <t>Szent István R. K. Egyházközség, St. Louis, MO, USA</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J263" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K263" t="inlineStr">
         <is>
-          <t>der erste Bischof der Diözese</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N263">
-        <v>1981</v>
+        <v>1978</v>
       </c>
       <c r="O263">
-        <v>1990</v>
+        <v>1985</v>
       </c>
       <c r="Q263" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=210</t>
+          <t>/persons_v2/view.php?id=293</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264">
         <v>1984</v>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>Eördögh István, dr</t>
+          <t>Havas János SJ</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
-          <t>De Propaganda Fide Kongregáció, Vatikán, Vatikánváros</t>
+          <t>Morristown, NJ, USA</t>
         </is>
       </c>
       <c r="I264" t="inlineStr">
         <is>
-          <t>Vatikánváros</t>
-[...4 lines deleted...]
-          <t>De Propaganda Fide Kongregáció</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K264" t="inlineStr">
         <is>
-          <t>wissenschaftlicher Mitarbeiter, Archivar</t>
+          <t>animatore spirituale</t>
         </is>
       </c>
       <c r="N264">
-        <v>1981</v>
+        <v>1978</v>
       </c>
       <c r="O264">
-        <v>1994</v>
+        <v>1990</v>
       </c>
       <c r="Q264" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=242</t>
+          <t>/persons_v2/view.php?id=371</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265">
         <v>1984</v>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>Farkasfalvy Miklós Dénes O.Cist, Dr., apát</t>
+          <t>Kléner Imre László</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Caetité, Brazília</t>
         </is>
       </c>
       <c r="I265" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K265" t="inlineStr">
         <is>
-          <t>Gymnasiallehrer bis 2012, dazwischen von 1988 bis 2012 Abt. Seit 2012 im Ruhestand</t>
+          <t>missionario</t>
         </is>
       </c>
       <c r="N265">
-        <v>1981</v>
+        <v>1978</v>
       </c>
       <c r="O265">
-        <v>2020</v>
+        <v>1986</v>
       </c>
       <c r="Q265" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=252</t>
+          <t>/persons_v2/view.php?id=554</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266">
         <v>1984</v>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>Galambos Ferenc Iréneusz OSB, dr.</t>
+          <t>Lenk József</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Fort Wayne-South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
-          <t>Oberwart, Österreich</t>
+          <t>Sacred Heart Home, Avilla, IN, USA</t>
         </is>
       </c>
       <c r="I266" t="inlineStr">
         <is>
-          <t>Österreich</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J266" t="inlineStr">
+        <is>
+          <t>Sacred Heart Home</t>
         </is>
       </c>
       <c r="K266" t="inlineStr">
         <is>
-          <t>Religionslehrer</t>
+          <t>in pensione</t>
         </is>
       </c>
       <c r="N266">
-        <v>1981</v>
+        <v>1978</v>
       </c>
       <c r="O266">
-        <v>1985</v>
+        <v>1993</v>
       </c>
       <c r="Q266" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=304</t>
+          <t>/persons_v2/view.php?id=648</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267">
         <v>1984</v>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>Gombos Mihály SDB</t>
+          <t>Mészáros Tibor, Msgr.</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
-          <t>Calgary, AB, Kanada</t>
+          <t>Szent Klára Kórház, Bázel, Svájc</t>
         </is>
       </c>
       <c r="I267" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Svájc</t>
+        </is>
+      </c>
+      <c r="J267" t="inlineStr">
+        <is>
+          <t>Szent Klára Kórház</t>
         </is>
       </c>
       <c r="K267" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>cappellano ospedaliero</t>
         </is>
       </c>
       <c r="N267">
-        <v>1981</v>
+        <v>1978</v>
       </c>
       <c r="O267">
-        <v>1989</v>
+        <v>1986</v>
       </c>
       <c r="Q267" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=330</t>
+          <t>/persons_v2/view.php?id=741</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268">
         <v>1984</v>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>Gulyás Ferenc SVD</t>
+          <t>Mészáros Árpád György OFM</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
-          <t>Fürstenfeld, Österreich</t>
+          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I268" t="inlineStr">
         <is>
-          <t>Österreich</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J268" t="inlineStr">
+        <is>
+          <t>Saint Francis of Assisi Parish</t>
         </is>
       </c>
       <c r="K268" t="inlineStr">
         <is>
-          <t>Pfarrer des Missionshauses St. Severen</t>
+          <t>delegato provinciale, superiore del convento</t>
         </is>
       </c>
       <c r="N268">
-        <v>1981</v>
+        <v>1978</v>
       </c>
       <c r="O268">
-        <v>1985</v>
+        <v>1992</v>
       </c>
       <c r="Q268" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=346</t>
+          <t>/persons_v2/view.php?id=737</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269">
         <v>1984</v>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>Henkey-Hőnig Károly, dr.</t>
+          <t>Nagy Al Sándor O.M.I.</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Szeplőtelen Szűz Missziós Oblátusai (Congregatio Missionariorum Oblatorum BMV Immaculatae)</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
+          <t>San Antonio, TX, USA</t>
         </is>
       </c>
       <c r="I269" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...9 lines deleted...]
-          <t>im Ruhestand, der Pfarrer der Gemeinde</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N269">
-        <v>1981</v>
+        <v>1978</v>
       </c>
       <c r="O269">
-        <v>1999</v>
+        <v>1992</v>
       </c>
       <c r="Q269" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=380</t>
+          <t>/persons_v2/view.php?id=782</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270">
         <v>1984</v>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>Jackanich József, Msgr.</t>
+          <t>Pillisch Tamás János</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>diacono</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Toronto, ON, Canada</t>
+        </is>
+      </c>
+      <c r="H270" t="inlineStr">
+        <is>
+          <t>St. Benedict’s és St. Andrew’s Church, Toronto, ON, Canada</t>
+        </is>
+      </c>
+      <c r="I270" t="inlineStr">
+        <is>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="J270" t="inlineStr">
+        <is>
+          <t>St. Benedict’s és St. Andrew’s Church</t>
         </is>
       </c>
       <c r="K270" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>diacono e, nel contempo, volontario presso il centro di detenzione di Toronto-West.</t>
         </is>
       </c>
       <c r="N270">
-        <v>1981</v>
+        <v>1978</v>
       </c>
       <c r="O270">
-        <v>2003</v>
+        <v>2009</v>
       </c>
       <c r="Q270" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=468</t>
+          <t>/persons_v2/view.php?id=877</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271">
         <v>1984</v>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>Kővári Károly SJ</t>
+          <t>Póta László SJ, szerzetestestvér</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>fratello religioso (non ordinato sacerdote)</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
-          <t>Magyarországi Szent István templom, Hamilton, ON, Kanada</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada</t>
         </is>
       </c>
       <c r="I271" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="J271" t="inlineStr">
         <is>
-          <t>Magyarországi Szent István templom</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K271" t="inlineStr">
         <is>
-          <t>ungarischer Pfarrer</t>
+          <t>responsabile dell’organizzazione del noviziato della provincia, amministratore della casa, cuoco; nel 1998 ha preso un anno sabbatico</t>
         </is>
       </c>
       <c r="N271">
-        <v>1981</v>
+        <v>1978</v>
       </c>
       <c r="O271">
-        <v>1985</v>
+        <v>1990</v>
       </c>
       <c r="Q271" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=602</t>
+          <t>/persons_v2/view.php?id=898</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272">
         <v>1984</v>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>Major Imre Márk (O.Cist), Dr.</t>
+          <t>Rakaczki Andor Mihály, Dr.</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Miskolc</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
-          <t>Kastl, Deutschland</t>
+          <t>St. George Greek Catholic Church, Courtland, ON, Canada</t>
         </is>
       </c>
       <c r="I272" t="inlineStr">
         <is>
-          <t>Deutschland</t>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="J272" t="inlineStr">
+        <is>
+          <t>St. George Greek Catholic Church</t>
         </is>
       </c>
       <c r="K272" t="inlineStr">
         <is>
-          <t>Schulleiter am ungarischen Gymnasium</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N272">
-        <v>1981</v>
+        <v>1978</v>
       </c>
       <c r="O272">
         <v>1986</v>
       </c>
       <c r="Q272" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=688</t>
+          <t>/persons_v2/view.php?id=912</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273">
         <v>1984</v>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>Angyal Lajos</t>
+          <t>Borbély István SJ</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>jezsuita</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
-          <t>Nyírlövő, Ungarn</t>
+          <t>Szent Erzsébet Otthon, Hamilton, ON, Canada</t>
         </is>
       </c>
       <c r="I273" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="J273" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet Otthon</t>
         </is>
       </c>
       <c r="K273" t="inlineStr">
         <is>
-          <t>Hilfspfarrer, später Pfarrer</t>
+          <t>in pensione</t>
         </is>
       </c>
       <c r="N273">
-        <v>1982</v>
+        <v>1979</v>
       </c>
       <c r="O273">
-        <v>1986</v>
+        <v>1987</v>
       </c>
       <c r="Q273" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=9</t>
+          <t>/persons_v2/view.php?id=104</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274">
         <v>1984</v>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>Ciprián Károly (OFM)</t>
+          <t>Füzy Imre</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
+          <t>Hamilton, ON, Canada</t>
         </is>
       </c>
       <c r="I274" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szentháromság R. K. Egyházközség</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K274" t="inlineStr">
         <is>
-          <t>der letzte Pfarrer der Gemeinde</t>
+          <t>il parroco della chiesa slovacca</t>
         </is>
       </c>
       <c r="N274">
-        <v>1982</v>
+        <v>1979</v>
       </c>
       <c r="O274">
-        <v>2007</v>
+        <v>2002</v>
       </c>
       <c r="Q274" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=129</t>
+          <t>/persons_v2/view.php?id=300</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275">
         <v>1984</v>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>Dömötör János László (OFM)</t>
+          <t>Kádár György</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
-          <t>Jeruzsálem (ירושלים), Izrael</t>
+          <t>Windsor, ON, Canada</t>
         </is>
       </c>
       <c r="I275" t="inlineStr">
         <is>
-          <t>Izrael</t>
-[...4 lines deleted...]
-          <t>Missionar</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="N275">
-        <v>1982</v>
+        <v>1979</v>
       </c>
       <c r="O275">
         <v>1985</v>
       </c>
       <c r="Q275" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=217</t>
+          <t>/persons_v2/view.php?id=508</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276">
         <v>1984</v>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>Finta Lajos</t>
+          <t>Linka Ervin Sándor OSB</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
-          <t>Sári, Dabas - Sári, Ungarn</t>
+          <t>Morumbi, Brazília</t>
         </is>
       </c>
       <c r="I276" t="inlineStr">
         <is>
-          <t>Ungarn</t>
-[...4 lines deleted...]
-          <t>Sári</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K276" t="inlineStr">
         <is>
-          <t>Hilfspfarrer</t>
+          <t>pastore</t>
         </is>
       </c>
       <c r="N276">
-        <v>1982</v>
+        <v>1979</v>
       </c>
       <c r="O276">
         <v>1985</v>
       </c>
       <c r="Q276" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=275</t>
+          <t>/persons_v2/view.php?id=660</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277">
         <v>1984</v>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>Horváth P. József</t>
+          <t>Mustó Péter SJ</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
-          <t>Walkerton, IN, USA</t>
+          <t>Bogota, Kolumbia</t>
         </is>
       </c>
       <c r="I277" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kolumbia</t>
         </is>
       </c>
       <c r="K277" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>pastore per i giovani e i lavoratori</t>
         </is>
       </c>
       <c r="N277">
-        <v>1982</v>
+        <v>1979</v>
       </c>
       <c r="O277">
-        <v>1989</v>
+        <v>1991</v>
       </c>
       <c r="Q277" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=437</t>
+          <t>/persons_v2/view.php?id=780</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278">
         <v>1984</v>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>Jelinek Antal</t>
+          <t>Pesznyák Béla</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
-          <t>Esztergom</t>
+          <t>Szabadka, Serbia</t>
         </is>
       </c>
       <c r="H278" t="inlineStr">
         <is>
-          <t>Szent Imre plébánia, Milwaukee, WI, USA</t>
+          <t>Verbász, Jugoszlávia</t>
         </is>
       </c>
       <c r="I278" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Imre plébánia</t>
+          <t>Jugoszlávia</t>
         </is>
       </c>
       <c r="K278" t="inlineStr">
         <is>
-          <t>Hilfspfarrer</t>
+          <t>il cappellano delle suore di San Vincenzo</t>
         </is>
       </c>
       <c r="N278">
-        <v>1982</v>
+        <v>1979</v>
       </c>
       <c r="O278">
-        <v>1986</v>
+        <v>1992</v>
       </c>
       <c r="Q278" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=486</t>
+          <t>/persons_v2/view.php?id=867</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279">
         <v>1984</v>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>Jász László</t>
+          <t>Polgár Lőrinc Kapisztrán OFM</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
+          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I279" t="inlineStr">
+        <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="I279" t="inlineStr">
-[...1 lines deleted...]
-          <t>USA</t>
+      <c r="J279" t="inlineStr">
+        <is>
+          <t>Nagyboldogasszony R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K279" t="inlineStr">
         <is>
-          <t>Es liegen keine Angaben zu seinen Dienstorten vor; er ist in der Liste der ungarischen Priester nicht aufgeführt.</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N279">
-        <v>1982</v>
-[...4 lines deleted...]
-        </is>
+        <v>1979</v>
+      </c>
+      <c r="O279">
+        <v>1995</v>
       </c>
       <c r="Q279" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=483</t>
+          <t>/persons_v2/view.php?id=887</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280">
         <v>1984</v>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>Kerestus, Thomas Joseph</t>
+          <t>Siska Ernő</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
-          <t>Allentown, PA, USA</t>
+          <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
-          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, USA</t>
+          <t>St. Raphael, Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I280" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J280" t="inlineStr">
         <is>
-          <t>Kapisztrán Szent János Magyar R. K. Egyházközség</t>
+          <t>St. Raphael</t>
         </is>
       </c>
       <c r="K280" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>parroco, poi in pensione</t>
         </is>
       </c>
       <c r="N280">
-        <v>1982</v>
+        <v>1979</v>
       </c>
       <c r="O280">
-        <v>1986</v>
+        <v>1997</v>
       </c>
       <c r="Q280" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=521</t>
+          <t>/persons_v2/view.php?id=997</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281">
         <v>1984</v>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>Kopfensteiner István</t>
+          <t>Schweda Phillip (OFM)</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H281" t="inlineStr">
         <is>
-          <t>Malton, ON, Kanada</t>
+          <t>Burton, MI, USA</t>
         </is>
       </c>
       <c r="I281" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...6 lines deleted...]
-        <v>1986</v>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K281" t="inlineStr">
+        <is>
+          <t>viceparroco, poi parroco</t>
+        </is>
+      </c>
+      <c r="N281" t="inlineStr">
+        <is>
+          <t>1979 körül</t>
+        </is>
+      </c>
+      <c r="O281" t="inlineStr">
+        <is>
+          <t>1991 előtt</t>
+        </is>
       </c>
       <c r="Q281" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=564</t>
+          <t>/persons_v2/view.php?id=978</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282">
         <v>1984</v>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>Lőrinczy Ferenc Gábor</t>
+          <t>Balássy Géza</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>diacono</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
         <is>
-          <t>Pestszenterzsébet-Kossuthfalva, Budapest, Ungarn</t>
+          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I282" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J282" t="inlineStr">
         <is>
-          <t>Pestszenterzsébet-Kossuthfalva</t>
+          <t>Szent Imre Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K282" t="inlineStr">
         <is>
-          <t>Hilfspfarrer</t>
+          <t>diacono</t>
         </is>
       </c>
       <c r="N282">
-        <v>1982</v>
+        <v>1980</v>
       </c>
       <c r="O282">
-        <v>1985</v>
+        <v>2004</v>
       </c>
       <c r="Q282" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=670</t>
+          <t>/persons_v2/view.php?id=33</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283">
         <v>1984</v>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>Markos Rezső János OSB, Dr.</t>
+          <t>Beöthy Tamás SJ</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
-          <t>Győr, Ungarn</t>
+          <t>St. Mary Hospital, London, ON, Canada</t>
         </is>
       </c>
       <c r="I283" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="J283" t="inlineStr">
+        <is>
+          <t>St. Mary Hospital</t>
         </is>
       </c>
       <c r="K283" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>pastore</t>
         </is>
       </c>
       <c r="N283">
-        <v>1982</v>
+        <v>1980</v>
       </c>
       <c r="O283">
-        <v>1990</v>
+        <v>1987</v>
       </c>
       <c r="Q283" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=696</t>
+          <t>/persons_v2/view.php?id=69</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284">
         <v>1984</v>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t>Moltesz József SJ</t>
+          <t>Bálint Imre, Dr.</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>diacono</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Moreno (ma: Merlo-Moreno), Argentina</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
-          <t>States Island, NY, USA</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="I284" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K284" t="inlineStr">
         <is>
-          <t>Leiter eines Exerzitienhauses</t>
+          <t>Ven y Ven – Cappella mobile - diacono</t>
         </is>
       </c>
       <c r="N284">
-        <v>1982</v>
+        <v>1980</v>
       </c>
       <c r="O284">
-        <v>1985</v>
+        <v>1999</v>
       </c>
       <c r="Q284" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=768</t>
+          <t>/persons_v2/view.php?id=57</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285">
         <v>1984</v>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>Békési István SJ</t>
+          <t>Bóday Jenő SJ</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
-          <t>Szent Erzsébet templom, Toronto, ON, Kanada</t>
+          <t>Montréal, QC, Canada</t>
         </is>
       </c>
       <c r="I285" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet templom</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K285" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>pastore</t>
         </is>
       </c>
       <c r="N285">
-        <v>1983</v>
+        <v>1980</v>
       </c>
       <c r="O285">
-        <v>2000</v>
+        <v>1997</v>
       </c>
       <c r="Q285" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=78</t>
+          <t>/persons_v2/view.php?id=93</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286">
         <v>1984</v>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>Csorba László Domonkos OFM</t>
+          <t>Chilla Raymond SJ</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
+          <t>Magyarországi Szent István templom, Hamilton, ON, Canada</t>
         </is>
       </c>
       <c r="I286" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="J286" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség</t>
+          <t>Magyarországi Szent István templom</t>
+        </is>
+      </c>
+      <c r="K286" t="inlineStr">
+        <is>
+          <t>pastore, poi parroco dal 1982 al 1985</t>
         </is>
       </c>
       <c r="N286">
-        <v>1983</v>
+        <v>1980</v>
       </c>
       <c r="O286">
-        <v>1986</v>
+        <v>1985</v>
       </c>
       <c r="Q286" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=166</t>
+          <t>/persons_v2/view.php?id=124</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287">
         <v>1984</v>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>Dismacsek Ferenc</t>
+          <t>Fekete Jenő</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Fort Wayne, IN, USA</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
-          <t>Lake City, FL, USA</t>
+          <t>Arcadia, FL, USA</t>
         </is>
       </c>
       <c r="I287" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="K287" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="N287">
-        <v>1983</v>
+        <v>1980</v>
       </c>
       <c r="O287">
-        <v>2000</v>
+        <v>1985</v>
       </c>
       <c r="Q287" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=202</t>
+          <t>/persons_v2/view.php?id=267</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288">
         <v>1984</v>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>Endrédy Ferenc Csanád OSB</t>
+          <t>Gelencsér László Pál O.Praem</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
-          <t>Bad Abbach, NSZK</t>
+          <t>Orange, CA, USA</t>
         </is>
       </c>
       <c r="I288" t="inlineStr">
         <is>
-          <t>NSZK</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K288" t="inlineStr">
         <is>
-          <t>Krankenhausseelsorger</t>
+          <t>in pensione, insegna latino</t>
         </is>
       </c>
       <c r="N288">
-        <v>1983</v>
+        <v>1980</v>
       </c>
       <c r="O288">
-        <v>1992</v>
+        <v>2007</v>
       </c>
       <c r="Q288" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=238</t>
+          <t>/persons_v2/view.php?id=318</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289">
         <v>1984</v>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>Eördögh András SJ</t>
+          <t>Hajtás Ferenc</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H289" t="inlineStr">
         <is>
-          <t>Courtland, ON, Kanada</t>
+          <t>Heidelberg, Germania</t>
         </is>
       </c>
       <c r="I289" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Germania</t>
         </is>
       </c>
       <c r="K289" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N289">
-        <v>1983</v>
+        <v>1980</v>
       </c>
       <c r="O289">
-        <v>1985</v>
+        <v>1999</v>
       </c>
       <c r="Q289" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=240</t>
+          <t>/persons_v2/view.php?id=363</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290">
         <v>1984</v>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>Horváth Márton</t>
+          <t>Horváth István</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, USA</t>
+          <t>Baltimore, MD, USA</t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
-          <t>St. Dominic Catholic Church, Bremen, IN, USA</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I290" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J290" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K290" t="inlineStr">
         <is>
-          <t>Pfarrer, anschließend im Ruhestand</t>
+          <t>in pensione</t>
         </is>
       </c>
       <c r="N290">
-        <v>1983</v>
+        <v>1980</v>
       </c>
       <c r="O290">
-        <v>1992</v>
+        <v>2011</v>
       </c>
       <c r="Q290" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=433</t>
+          <t>/persons_v2/view.php?id=424</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291">
         <v>1984</v>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>Irányi László Sch.P., Castellum Medianum-i címzetes püspök</t>
+          <t>Kubovics Tibor Egid [Egyed] OSB</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>Bischof</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
-          <t>Washington DC, USA</t>
+          <t>Anastácio, Brazília</t>
         </is>
       </c>
       <c r="I291" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K291" t="inlineStr">
         <is>
-          <t>Titularbischof von Castellum Medianum, Bischof der außerhalb Ungarns lebenden Ungarn</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N291">
-        <v>1983</v>
+        <v>1980</v>
       </c>
       <c r="O291">
-        <v>1987</v>
+        <v>1985</v>
       </c>
       <c r="Q291" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=457</t>
+          <t>/persons_v2/view.php?id=619</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292">
         <v>1984</v>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>Juhász Ferenc, Msgr.</t>
+          <t>Kékessy Imre István SJ, dr</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
-          <t>Nyíregyháza, Ungarn</t>
+          <t>Medelin, Kolumbia</t>
         </is>
       </c>
       <c r="I292" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Kolumbia</t>
         </is>
       </c>
       <c r="K292" t="inlineStr">
         <is>
-          <t>Hilfspfarrer</t>
+          <t>cappellano in un collegio gesuita</t>
         </is>
       </c>
       <c r="N292">
-        <v>1983</v>
+        <v>1980</v>
       </c>
       <c r="O292">
-        <v>1985</v>
+        <v>1986</v>
       </c>
       <c r="Q292" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=488</t>
+          <t>/persons_v2/view.php?id=529</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293">
         <v>1984</v>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t>Kárpi Ferenc</t>
+          <t>Nagy Ferenc SJ, Dr.</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
-          <t>Regina Health Center, Richfield, OH, USA</t>
+          <t>Magyarországi Szent István templom, Hamilton, ON, Canada</t>
         </is>
       </c>
       <c r="I293" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="J293" t="inlineStr">
         <is>
-          <t>Regina Health Center</t>
+          <t>Magyarországi Szent István templom</t>
         </is>
       </c>
       <c r="K293" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>pastore, redattore</t>
         </is>
       </c>
       <c r="N293">
-        <v>1983</v>
+        <v>1980</v>
       </c>
       <c r="O293">
-        <v>1995</v>
+        <v>1986</v>
       </c>
       <c r="Q293" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=511</t>
+          <t>/persons_v2/view.php?id=788</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294">
         <v>1984</v>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>Kárpáti László SVD</t>
+          <t>Nagy Ágoston CM</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (früher: Csanád)</t>
+          <t>lazarista (Congregatio Missionis)</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
-          <t>Békéscsaba, Ungarn</t>
+          <t>Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="I294" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K294" t="inlineStr">
         <is>
-          <t>Hilfspfarrer</t>
+          <t>docente del seminario</t>
         </is>
       </c>
       <c r="N294">
-        <v>1983</v>
+        <v>1980</v>
       </c>
       <c r="O294">
-        <v>1987</v>
+        <v>1992</v>
       </c>
       <c r="Q294" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=510</t>
+          <t>/persons_v2/view.php?id=784</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295">
         <v>1984</v>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t>Magyar Gyula Szervác OSB</t>
+          <t>Pázmány Géza Sch.P.</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>Ordensbruder (nicht zum Priester geweiht)</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G295" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H295" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
+          <t>Devon, PA, USA</t>
         </is>
       </c>
       <c r="I295" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K295" t="inlineStr">
         <is>
-          <t>Betriebsleiter und seit 1985 Krankenpfleger</t>
+          <t>insegnante, poi in pensione</t>
         </is>
       </c>
       <c r="N295">
-        <v>1983</v>
+        <v>1980</v>
       </c>
       <c r="O295">
-        <v>1988</v>
+        <v>2024</v>
       </c>
       <c r="Q295" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=681</t>
+          <t>/persons_v2/view.php?id=860</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296">
         <v>1984</v>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
-          <t>Miskolczy Kálmán Sch.P., Dr.</t>
+          <t>Antal András</t>
         </is>
       </c>
       <c r="E296" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G296" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H296" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Trenton, NJ, USA</t>
+          <t>Szent István Király Plébánia, Székelyszentkirály, Romania</t>
         </is>
       </c>
       <c r="I296" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Romania</t>
         </is>
       </c>
       <c r="J296" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Szent István Király Plébánia</t>
         </is>
       </c>
       <c r="K296" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N296">
-        <v>1983</v>
+        <v>1981</v>
       </c>
       <c r="O296">
-        <v>1988</v>
+        <v>1987</v>
       </c>
       <c r="Q296" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=752</t>
+          <t>/persons_v2/view.php?id=11</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297">
         <v>1984</v>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>Molnár Rikárd (OFM)</t>
+          <t>Bendik István Sch.P</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G297" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H297" t="inlineStr">
         <is>
-          <t>Hays, PA, USA</t>
+          <t>Piarista ház, Devon, PA, USA</t>
         </is>
       </c>
       <c r="I297" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J297" t="inlineStr">
+        <is>
+          <t>Piarista ház</t>
+        </is>
+      </c>
       <c r="K297" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>insegnante</t>
         </is>
       </c>
       <c r="N297">
-        <v>1983</v>
+        <v>1981</v>
       </c>
       <c r="O297">
-        <v>1987</v>
+        <v>1989</v>
       </c>
       <c r="Q297" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=766</t>
+          <t>/persons_v2/view.php?id=66</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298">
         <v>1984</v>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
+          <t>Bendik István Sch.P</t>
+        </is>
+      </c>
+      <c r="E298" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F298" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G298" t="inlineStr">
+        <is>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+        </is>
+      </c>
+      <c r="H298" t="inlineStr">
+        <is>
+          <t>Martin, KY, USA</t>
+        </is>
+      </c>
+      <c r="I298" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K298" t="inlineStr">
+        <is>
+          <t>insegnante</t>
+        </is>
+      </c>
+      <c r="N298">
+        <v>1981</v>
+      </c>
+      <c r="O298">
+        <v>1989</v>
+      </c>
+      <c r="Q298" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=66</t>
+        </is>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299">
+        <v>1984</v>
+      </c>
+      <c r="B299" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C299" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D299" t="inlineStr">
+        <is>
+          <t>Csete Iván</t>
+        </is>
+      </c>
+      <c r="E299" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F299" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G299" t="inlineStr">
+        <is>
+          <t>New York, NY, USA</t>
+        </is>
+      </c>
+      <c r="H299" t="inlineStr">
+        <is>
+          <t>Immaculate Conception, Amenia, NY, USA</t>
+        </is>
+      </c>
+      <c r="I299" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J299" t="inlineStr">
+        <is>
+          <t>Immaculate Conception</t>
+        </is>
+      </c>
+      <c r="K299" t="inlineStr">
+        <is>
+          <t>viceparroco</t>
+        </is>
+      </c>
+      <c r="N299">
+        <v>1981</v>
+      </c>
+      <c r="O299">
+        <v>1985</v>
+      </c>
+      <c r="Q299" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=158</t>
+        </is>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300">
+        <v>1984</v>
+      </c>
+      <c r="B300" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C300" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D300" t="inlineStr">
+        <is>
+          <t>Dolinay Tamás, püspök, dr.</t>
+        </is>
+      </c>
+      <c r="E300" t="inlineStr">
+        <is>
+          <t>Cattolico greco</t>
+        </is>
+      </c>
+      <c r="F300" t="inlineStr">
+        <is>
+          <t>vescovo</t>
+        </is>
+      </c>
+      <c r="G300" t="inlineStr">
+        <is>
+          <t>Passaic, NJ, USA</t>
+        </is>
+      </c>
+      <c r="H300" t="inlineStr">
+        <is>
+          <t>Van Nuys, CA, USA</t>
+        </is>
+      </c>
+      <c r="I300" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K300" t="inlineStr">
+        <is>
+          <t>il primo vescovo della diocesi</t>
+        </is>
+      </c>
+      <c r="N300">
+        <v>1981</v>
+      </c>
+      <c r="O300">
+        <v>1990</v>
+      </c>
+      <c r="Q300" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=210</t>
+        </is>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301">
+        <v>1984</v>
+      </c>
+      <c r="B301" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C301" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D301" t="inlineStr">
+        <is>
+          <t>Eördögh István, dr</t>
+        </is>
+      </c>
+      <c r="E301" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F301" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G301" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H301" t="inlineStr">
+        <is>
+          <t>De Propaganda Fide Kongregáció, Vatikán, Vatikánváros</t>
+        </is>
+      </c>
+      <c r="I301" t="inlineStr">
+        <is>
+          <t>Vatikánváros</t>
+        </is>
+      </c>
+      <c r="J301" t="inlineStr">
+        <is>
+          <t>De Propaganda Fide Kongregáció</t>
+        </is>
+      </c>
+      <c r="K301" t="inlineStr">
+        <is>
+          <t>ricercatore, archivista</t>
+        </is>
+      </c>
+      <c r="N301">
+        <v>1981</v>
+      </c>
+      <c r="O301">
+        <v>1994</v>
+      </c>
+      <c r="Q301" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=242</t>
+        </is>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302">
+        <v>1984</v>
+      </c>
+      <c r="B302" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C302" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D302" t="inlineStr">
+        <is>
+          <t>Farkasfalvy Miklós Dénes O.Cist, Dr., apát</t>
+        </is>
+      </c>
+      <c r="E302" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F302" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G302" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H302" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+        </is>
+      </c>
+      <c r="I302" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J302" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
+      <c r="K302" t="inlineStr">
+        <is>
+          <t>Insegnante di liceo fino al 2012; nel frattempo, abate dal 1988 al 2012. In pensione dal 2012</t>
+        </is>
+      </c>
+      <c r="N302">
+        <v>1981</v>
+      </c>
+      <c r="O302">
+        <v>2020</v>
+      </c>
+      <c r="Q302" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=252</t>
+        </is>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303">
+        <v>1984</v>
+      </c>
+      <c r="B303" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C303" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D303" t="inlineStr">
+        <is>
+          <t>Galambos Ferenc Iréneusz OSB, dr.</t>
+        </is>
+      </c>
+      <c r="E303" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F303" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G303" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H303" t="inlineStr">
+        <is>
+          <t>Oberwart, Austria</t>
+        </is>
+      </c>
+      <c r="I303" t="inlineStr">
+        <is>
+          <t>Austria</t>
+        </is>
+      </c>
+      <c r="K303" t="inlineStr">
+        <is>
+          <t>insegnante di religione</t>
+        </is>
+      </c>
+      <c r="N303">
+        <v>1981</v>
+      </c>
+      <c r="O303">
+        <v>1985</v>
+      </c>
+      <c r="Q303" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=304</t>
+        </is>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304">
+        <v>1984</v>
+      </c>
+      <c r="B304" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C304" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D304" t="inlineStr">
+        <is>
+          <t>Gombos Mihály SDB</t>
+        </is>
+      </c>
+      <c r="E304" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F304" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G304" t="inlineStr">
+        <is>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+        </is>
+      </c>
+      <c r="H304" t="inlineStr">
+        <is>
+          <t>Calgary, AB, Canada</t>
+        </is>
+      </c>
+      <c r="I304" t="inlineStr">
+        <is>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="K304" t="inlineStr">
+        <is>
+          <t>parroco</t>
+        </is>
+      </c>
+      <c r="N304">
+        <v>1981</v>
+      </c>
+      <c r="O304">
+        <v>1989</v>
+      </c>
+      <c r="Q304" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=330</t>
+        </is>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305">
+        <v>1984</v>
+      </c>
+      <c r="B305" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C305" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D305" t="inlineStr">
+        <is>
+          <t>Gulyás Ferenc SVD</t>
+        </is>
+      </c>
+      <c r="E305" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F305" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G305" t="inlineStr">
+        <is>
+          <t>verbita (Societas Verbi Divini)</t>
+        </is>
+      </c>
+      <c r="H305" t="inlineStr">
+        <is>
+          <t>Fürstenfeld, Austria</t>
+        </is>
+      </c>
+      <c r="I305" t="inlineStr">
+        <is>
+          <t>Austria</t>
+        </is>
+      </c>
+      <c r="K305" t="inlineStr">
+        <is>
+          <t>Pastore della Casa Missionaria di St. Severen</t>
+        </is>
+      </c>
+      <c r="N305">
+        <v>1981</v>
+      </c>
+      <c r="O305">
+        <v>1985</v>
+      </c>
+      <c r="Q305" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=346</t>
+        </is>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306">
+        <v>1984</v>
+      </c>
+      <c r="B306" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C306" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D306" t="inlineStr">
+        <is>
+          <t>Henkey-Hőnig Károly, dr.</t>
+        </is>
+      </c>
+      <c r="E306" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F306" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G306" t="inlineStr">
+        <is>
+          <t>Eger</t>
+        </is>
+      </c>
+      <c r="H306" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet Otthon, Hamilton, ON, Canada</t>
+        </is>
+      </c>
+      <c r="I306" t="inlineStr">
+        <is>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="J306" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet Otthon</t>
+        </is>
+      </c>
+      <c r="K306" t="inlineStr">
+        <is>
+          <t>in pensione, il cappellano della casa</t>
+        </is>
+      </c>
+      <c r="N306">
+        <v>1981</v>
+      </c>
+      <c r="O306">
+        <v>1999</v>
+      </c>
+      <c r="Q306" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=380</t>
+        </is>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307">
+        <v>1984</v>
+      </c>
+      <c r="B307" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C307" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D307" t="inlineStr">
+        <is>
+          <t>Jackanich József, Msgr.</t>
+        </is>
+      </c>
+      <c r="E307" t="inlineStr">
+        <is>
+          <t>Cattolico greco</t>
+        </is>
+      </c>
+      <c r="F307" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G307" t="inlineStr">
+        <is>
+          <t>Pittsburgh, PA, USA</t>
+        </is>
+      </c>
+      <c r="K307" t="inlineStr">
+        <is>
+          <t>in pensione</t>
+        </is>
+      </c>
+      <c r="N307">
+        <v>1981</v>
+      </c>
+      <c r="O307">
+        <v>2003</v>
+      </c>
+      <c r="Q307" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=468</t>
+        </is>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308">
+        <v>1984</v>
+      </c>
+      <c r="B308" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C308" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D308" t="inlineStr">
+        <is>
+          <t>Kővári Károly SJ</t>
+        </is>
+      </c>
+      <c r="E308" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F308" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G308" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H308" t="inlineStr">
+        <is>
+          <t>Magyarországi Szent István templom, Hamilton, ON, Canada</t>
+        </is>
+      </c>
+      <c r="I308" t="inlineStr">
+        <is>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="J308" t="inlineStr">
+        <is>
+          <t>Magyarországi Szent István templom</t>
+        </is>
+      </c>
+      <c r="K308" t="inlineStr">
+        <is>
+          <t>pastore ungherese</t>
+        </is>
+      </c>
+      <c r="N308">
+        <v>1981</v>
+      </c>
+      <c r="O308">
+        <v>1985</v>
+      </c>
+      <c r="Q308" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=602</t>
+        </is>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309">
+        <v>1984</v>
+      </c>
+      <c r="B309" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C309" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D309" t="inlineStr">
+        <is>
+          <t>Major Imre Márk (O.Cist), Dr.</t>
+        </is>
+      </c>
+      <c r="E309" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F309" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G309" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H309" t="inlineStr">
+        <is>
+          <t>Kastl, Germania</t>
+        </is>
+      </c>
+      <c r="I309" t="inlineStr">
+        <is>
+          <t>Germania</t>
+        </is>
+      </c>
+      <c r="K309" t="inlineStr">
+        <is>
+          <t>preside del liceo ungherese</t>
+        </is>
+      </c>
+      <c r="N309">
+        <v>1981</v>
+      </c>
+      <c r="O309">
+        <v>1986</v>
+      </c>
+      <c r="Q309" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=688</t>
+        </is>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310">
+        <v>1984</v>
+      </c>
+      <c r="B310" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C310" t="inlineStr">
+        <is>
+          <t>Servizio in patria</t>
+        </is>
+      </c>
+      <c r="D310" t="inlineStr">
+        <is>
+          <t>Angyal Lajos</t>
+        </is>
+      </c>
+      <c r="E310" t="inlineStr">
+        <is>
+          <t>Cattolico greco</t>
+        </is>
+      </c>
+      <c r="F310" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G310" t="inlineStr">
+        <is>
+          <t>Hajdúdorog</t>
+        </is>
+      </c>
+      <c r="H310" t="inlineStr">
+        <is>
+          <t>Nyírlövő, Ungheria</t>
+        </is>
+      </c>
+      <c r="I310" t="inlineStr">
+        <is>
+          <t>Ungheria</t>
+        </is>
+      </c>
+      <c r="K310" t="inlineStr">
+        <is>
+          <t>viceparroco, poi parroco</t>
+        </is>
+      </c>
+      <c r="N310">
+        <v>1982</v>
+      </c>
+      <c r="O310">
+        <v>1986</v>
+      </c>
+      <c r="Q310" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=9</t>
+        </is>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311">
+        <v>1984</v>
+      </c>
+      <c r="B311" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C311" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D311" t="inlineStr">
+        <is>
+          <t>Ciprián Károly (OFM)</t>
+        </is>
+      </c>
+      <c r="E311" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F311" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G311" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+        </is>
+      </c>
+      <c r="H311" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
+        </is>
+      </c>
+      <c r="I311" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J311" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K311" t="inlineStr">
+        <is>
+          <t>l’ultimo parroco della parrocchia</t>
+        </is>
+      </c>
+      <c r="N311">
+        <v>1982</v>
+      </c>
+      <c r="O311">
+        <v>2007</v>
+      </c>
+      <c r="Q311" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=129</t>
+        </is>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312">
+        <v>1984</v>
+      </c>
+      <c r="B312" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C312" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D312" t="inlineStr">
+        <is>
+          <t>Dömötör János László (OFM)</t>
+        </is>
+      </c>
+      <c r="E312" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F312" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G312" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum)</t>
+        </is>
+      </c>
+      <c r="H312" t="inlineStr">
+        <is>
+          <t>Jeruzsálem (ירושלים), Izrael</t>
+        </is>
+      </c>
+      <c r="I312" t="inlineStr">
+        <is>
+          <t>Izrael</t>
+        </is>
+      </c>
+      <c r="K312" t="inlineStr">
+        <is>
+          <t>missionario</t>
+        </is>
+      </c>
+      <c r="N312">
+        <v>1982</v>
+      </c>
+      <c r="O312">
+        <v>1985</v>
+      </c>
+      <c r="Q312" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=217</t>
+        </is>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313">
+        <v>1984</v>
+      </c>
+      <c r="B313" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C313" t="inlineStr">
+        <is>
+          <t>Servizio in patria</t>
+        </is>
+      </c>
+      <c r="D313" t="inlineStr">
+        <is>
+          <t>Finta Lajos</t>
+        </is>
+      </c>
+      <c r="E313" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F313" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G313" t="inlineStr">
+        <is>
+          <t>Vác</t>
+        </is>
+      </c>
+      <c r="H313" t="inlineStr">
+        <is>
+          <t>Sári, Dabas - Sári, Ungheria</t>
+        </is>
+      </c>
+      <c r="I313" t="inlineStr">
+        <is>
+          <t>Ungheria</t>
+        </is>
+      </c>
+      <c r="J313" t="inlineStr">
+        <is>
+          <t>Sári</t>
+        </is>
+      </c>
+      <c r="K313" t="inlineStr">
+        <is>
+          <t>viceparroco</t>
+        </is>
+      </c>
+      <c r="N313">
+        <v>1982</v>
+      </c>
+      <c r="O313">
+        <v>1985</v>
+      </c>
+      <c r="Q313" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=275</t>
+        </is>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314">
+        <v>1984</v>
+      </c>
+      <c r="B314" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C314" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D314" t="inlineStr">
+        <is>
+          <t>Horváth P. József</t>
+        </is>
+      </c>
+      <c r="E314" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F314" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G314" t="inlineStr">
+        <is>
+          <t>Fort Wayne-South Bend, IN, USA</t>
+        </is>
+      </c>
+      <c r="H314" t="inlineStr">
+        <is>
+          <t>Walkerton, IN, USA</t>
+        </is>
+      </c>
+      <c r="I314" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K314" t="inlineStr">
+        <is>
+          <t>in pensione</t>
+        </is>
+      </c>
+      <c r="N314">
+        <v>1982</v>
+      </c>
+      <c r="O314">
+        <v>1989</v>
+      </c>
+      <c r="Q314" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=437</t>
+        </is>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315">
+        <v>1984</v>
+      </c>
+      <c r="B315" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C315" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D315" t="inlineStr">
+        <is>
+          <t>Jelinek Antal</t>
+        </is>
+      </c>
+      <c r="E315" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F315" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G315" t="inlineStr">
+        <is>
+          <t>Esztergom</t>
+        </is>
+      </c>
+      <c r="H315" t="inlineStr">
+        <is>
+          <t>Szent Imre plébánia, Milwaukee, WI, USA</t>
+        </is>
+      </c>
+      <c r="I315" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J315" t="inlineStr">
+        <is>
+          <t>Szent Imre plébánia</t>
+        </is>
+      </c>
+      <c r="K315" t="inlineStr">
+        <is>
+          <t>viceparroco</t>
+        </is>
+      </c>
+      <c r="N315">
+        <v>1982</v>
+      </c>
+      <c r="O315">
+        <v>1986</v>
+      </c>
+      <c r="Q315" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=486</t>
+        </is>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316">
+        <v>1984</v>
+      </c>
+      <c r="B316" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C316" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D316" t="inlineStr">
+        <is>
+          <t>Jász László</t>
+        </is>
+      </c>
+      <c r="E316" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F316" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G316" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H316" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="I316" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K316" t="inlineStr">
+        <is>
+          <t>Non ci sono dati sulle sue sedi di servizio e non figura nell’elenco dei sacerdoti ungheresi.</t>
+        </is>
+      </c>
+      <c r="N316">
+        <v>1982</v>
+      </c>
+      <c r="O316">
+        <v>1989</v>
+      </c>
+      <c r="Q316" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=483</t>
+        </is>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317">
+        <v>1984</v>
+      </c>
+      <c r="B317" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C317" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D317" t="inlineStr">
+        <is>
+          <t>Kerestus, Thomas Joseph</t>
+        </is>
+      </c>
+      <c r="E317" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F317" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G317" t="inlineStr">
+        <is>
+          <t>Allentown, PA, USA</t>
+        </is>
+      </c>
+      <c r="H317" t="inlineStr">
+        <is>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, USA</t>
+        </is>
+      </c>
+      <c r="I317" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J317" t="inlineStr">
+        <is>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K317" t="inlineStr">
+        <is>
+          <t>parroco</t>
+        </is>
+      </c>
+      <c r="N317">
+        <v>1982</v>
+      </c>
+      <c r="O317">
+        <v>1986</v>
+      </c>
+      <c r="Q317" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=521</t>
+        </is>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318">
+        <v>1984</v>
+      </c>
+      <c r="B318" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C318" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D318" t="inlineStr">
+        <is>
+          <t>Kopfensteiner István</t>
+        </is>
+      </c>
+      <c r="E318" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F318" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G318" t="inlineStr">
+        <is>
+          <t>Toronto, ON, Canada</t>
+        </is>
+      </c>
+      <c r="H318" t="inlineStr">
+        <is>
+          <t>Malton, ON, Canada</t>
+        </is>
+      </c>
+      <c r="I318" t="inlineStr">
+        <is>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="N318">
+        <v>1982</v>
+      </c>
+      <c r="O318">
+        <v>1986</v>
+      </c>
+      <c r="Q318" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=564</t>
+        </is>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319">
+        <v>1984</v>
+      </c>
+      <c r="B319" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C319" t="inlineStr">
+        <is>
+          <t>Servizio in patria</t>
+        </is>
+      </c>
+      <c r="D319" t="inlineStr">
+        <is>
+          <t>Lőrinczy Ferenc Gábor</t>
+        </is>
+      </c>
+      <c r="E319" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F319" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G319" t="inlineStr">
+        <is>
+          <t>Vác</t>
+        </is>
+      </c>
+      <c r="H319" t="inlineStr">
+        <is>
+          <t>Pestszenterzsébet-Kossuthfalva, Budapest, Ungheria</t>
+        </is>
+      </c>
+      <c r="I319" t="inlineStr">
+        <is>
+          <t>Ungheria</t>
+        </is>
+      </c>
+      <c r="J319" t="inlineStr">
+        <is>
+          <t>Pestszenterzsébet-Kossuthfalva</t>
+        </is>
+      </c>
+      <c r="K319" t="inlineStr">
+        <is>
+          <t>assistente pastorale</t>
+        </is>
+      </c>
+      <c r="N319">
+        <v>1982</v>
+      </c>
+      <c r="O319">
+        <v>1985</v>
+      </c>
+      <c r="Q319" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=670</t>
+        </is>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320">
+        <v>1984</v>
+      </c>
+      <c r="B320" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C320" t="inlineStr">
+        <is>
+          <t>Servizio in patria</t>
+        </is>
+      </c>
+      <c r="D320" t="inlineStr">
+        <is>
+          <t>Markos Rezső János OSB, Dr.</t>
+        </is>
+      </c>
+      <c r="E320" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F320" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G320" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H320" t="inlineStr">
+        <is>
+          <t>Győr, Ungheria</t>
+        </is>
+      </c>
+      <c r="I320" t="inlineStr">
+        <is>
+          <t>Ungheria</t>
+        </is>
+      </c>
+      <c r="K320" t="inlineStr">
+        <is>
+          <t>in pensione</t>
+        </is>
+      </c>
+      <c r="N320">
+        <v>1982</v>
+      </c>
+      <c r="O320">
+        <v>1990</v>
+      </c>
+      <c r="Q320" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=696</t>
+        </is>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321">
+        <v>1984</v>
+      </c>
+      <c r="B321" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C321" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D321" t="inlineStr">
+        <is>
+          <t>Moltesz József SJ</t>
+        </is>
+      </c>
+      <c r="E321" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F321" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G321" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H321" t="inlineStr">
+        <is>
+          <t>States Island, NY, USA</t>
+        </is>
+      </c>
+      <c r="I321" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K321" t="inlineStr">
+        <is>
+          <t>responsabile della casa di ritiro spirituale</t>
+        </is>
+      </c>
+      <c r="N321">
+        <v>1982</v>
+      </c>
+      <c r="O321">
+        <v>1985</v>
+      </c>
+      <c r="Q321" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=768</t>
+        </is>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322">
+        <v>1984</v>
+      </c>
+      <c r="B322" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C322" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D322" t="inlineStr">
+        <is>
+          <t>Pócsai Imre Vendel (OFM)</t>
+        </is>
+      </c>
+      <c r="E322" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F322" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G322" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H322" t="inlineStr">
+        <is>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
+        </is>
+      </c>
+      <c r="I322" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J322" t="inlineStr">
+        <is>
+          <t>Szent Kereszt R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K322" t="inlineStr">
+        <is>
+          <t>parroco</t>
+        </is>
+      </c>
+      <c r="N322">
+        <v>1982</v>
+      </c>
+      <c r="O322">
+        <v>1992</v>
+      </c>
+      <c r="Q322" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=897</t>
+        </is>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323">
+        <v>1984</v>
+      </c>
+      <c r="B323" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C323" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D323" t="inlineStr">
+        <is>
+          <t>Revák Ferenc, Msgr.</t>
+        </is>
+      </c>
+      <c r="E323" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F323" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G323" t="inlineStr">
+        <is>
+          <t>Allentown, PA, USA</t>
+        </is>
+      </c>
+      <c r="H323" t="inlineStr">
+        <is>
+          <t>Allentown, PA, USA</t>
+        </is>
+      </c>
+      <c r="I323" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K323" t="inlineStr">
+        <is>
+          <t>Insegnante e poi cappellano capo della Central Catholic High School</t>
+        </is>
+      </c>
+      <c r="N323">
+        <v>1982</v>
+      </c>
+      <c r="O323">
+        <v>1993</v>
+      </c>
+      <c r="Q323" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=929</t>
+        </is>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324">
+        <v>1984</v>
+      </c>
+      <c r="B324" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C324" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D324" t="inlineStr">
+        <is>
+          <t>Serei Károly SJ</t>
+        </is>
+      </c>
+      <c r="E324" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F324" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G324" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H324" t="inlineStr">
+        <is>
+          <t>Köln, NSZK</t>
+        </is>
+      </c>
+      <c r="I324" t="inlineStr">
+        <is>
+          <t>NSZK</t>
+        </is>
+      </c>
+      <c r="K324" t="inlineStr">
+        <is>
+          <t>pastore ungherese, responsabile della missione ungherese di Colonia</t>
+        </is>
+      </c>
+      <c r="N324">
+        <v>1982</v>
+      </c>
+      <c r="O324">
+        <v>1989</v>
+      </c>
+      <c r="Q324" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=989</t>
+        </is>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325">
+        <v>1984</v>
+      </c>
+      <c r="B325" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C325" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D325" t="inlineStr">
+        <is>
+          <t>Siklódi Sándor</t>
+        </is>
+      </c>
+      <c r="E325" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F325" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G325" t="inlineStr">
+        <is>
+          <t>Gyulafehérvár</t>
+        </is>
+      </c>
+      <c r="H325" t="inlineStr">
+        <is>
+          <t>NSZK</t>
+        </is>
+      </c>
+      <c r="I325" t="inlineStr">
+        <is>
+          <t>NSZK</t>
+        </is>
+      </c>
+      <c r="K325" t="inlineStr">
+        <is>
+          <t>pastore</t>
+        </is>
+      </c>
+      <c r="N325">
+        <v>1982</v>
+      </c>
+      <c r="O325">
+        <v>1985</v>
+      </c>
+      <c r="Q325" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=990</t>
+        </is>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326">
+        <v>1984</v>
+      </c>
+      <c r="B326" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C326" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D326" t="inlineStr">
+        <is>
+          <t>Skinta József István OSBM</t>
+        </is>
+      </c>
+      <c r="E326" t="inlineStr">
+        <is>
+          <t>Cattolico greco</t>
+        </is>
+      </c>
+      <c r="F326" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G326" t="inlineStr">
+        <is>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+        </is>
+      </c>
+      <c r="H326" t="inlineStr">
+        <is>
+          <t>Szent Miklós görögkatolikus templom, Trenton, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I326" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J326" t="inlineStr">
+        <is>
+          <t>Szent Miklós görögkatolikus templom</t>
+        </is>
+      </c>
+      <c r="K326" t="inlineStr">
+        <is>
+          <t>parroco</t>
+        </is>
+      </c>
+      <c r="N326">
+        <v>1982</v>
+      </c>
+      <c r="O326">
+        <v>1991</v>
+      </c>
+      <c r="Q326" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=999</t>
+        </is>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327">
+        <v>1984</v>
+      </c>
+      <c r="B327" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C327" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D327" t="inlineStr">
+        <is>
+          <t>Békési István SJ</t>
+        </is>
+      </c>
+      <c r="E327" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F327" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G327" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H327" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet templom, Toronto, ON, Canada</t>
+        </is>
+      </c>
+      <c r="I327" t="inlineStr">
+        <is>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="J327" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet templom</t>
+        </is>
+      </c>
+      <c r="K327" t="inlineStr">
+        <is>
+          <t>pastore</t>
+        </is>
+      </c>
+      <c r="N327">
+        <v>1983</v>
+      </c>
+      <c r="O327">
+        <v>2000</v>
+      </c>
+      <c r="Q327" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=78</t>
+        </is>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328">
+        <v>1984</v>
+      </c>
+      <c r="B328" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C328" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D328" t="inlineStr">
+        <is>
+          <t>Csorba László Domonkos OFM</t>
+        </is>
+      </c>
+      <c r="E328" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F328" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G328" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H328" t="inlineStr">
+        <is>
+          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I328" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J328" t="inlineStr">
+        <is>
+          <t>Nagyboldogasszony R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="N328">
+        <v>1983</v>
+      </c>
+      <c r="O328">
+        <v>1986</v>
+      </c>
+      <c r="Q328" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=166</t>
+        </is>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329">
+        <v>1984</v>
+      </c>
+      <c r="B329" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C329" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D329" t="inlineStr">
+        <is>
+          <t>Dismacsek Ferenc</t>
+        </is>
+      </c>
+      <c r="E329" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F329" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G329" t="inlineStr">
+        <is>
+          <t>Pittsburgh, PA, USA</t>
+        </is>
+      </c>
+      <c r="H329" t="inlineStr">
+        <is>
+          <t>Lake City, FL, USA</t>
+        </is>
+      </c>
+      <c r="I329" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K329" t="inlineStr">
+        <is>
+          <t>in pensione</t>
+        </is>
+      </c>
+      <c r="N329">
+        <v>1983</v>
+      </c>
+      <c r="O329">
+        <v>2000</v>
+      </c>
+      <c r="Q329" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=202</t>
+        </is>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330">
+        <v>1984</v>
+      </c>
+      <c r="B330" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C330" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D330" t="inlineStr">
+        <is>
+          <t>Endrédy Ferenc Csanád OSB</t>
+        </is>
+      </c>
+      <c r="E330" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F330" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G330" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H330" t="inlineStr">
+        <is>
+          <t>Bad Abbach, NSZK</t>
+        </is>
+      </c>
+      <c r="I330" t="inlineStr">
+        <is>
+          <t>NSZK</t>
+        </is>
+      </c>
+      <c r="K330" t="inlineStr">
+        <is>
+          <t>cappellano ospedaliero</t>
+        </is>
+      </c>
+      <c r="N330">
+        <v>1983</v>
+      </c>
+      <c r="O330">
+        <v>1992</v>
+      </c>
+      <c r="Q330" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=238</t>
+        </is>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331">
+        <v>1984</v>
+      </c>
+      <c r="B331" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C331" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D331" t="inlineStr">
+        <is>
+          <t>Eördögh András SJ</t>
+        </is>
+      </c>
+      <c r="E331" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F331" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G331" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H331" t="inlineStr">
+        <is>
+          <t>Courtland, ON, Canada</t>
+        </is>
+      </c>
+      <c r="I331" t="inlineStr">
+        <is>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="K331" t="inlineStr">
+        <is>
+          <t>parroco</t>
+        </is>
+      </c>
+      <c r="N331">
+        <v>1983</v>
+      </c>
+      <c r="O331">
+        <v>1985</v>
+      </c>
+      <c r="Q331" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=240</t>
+        </is>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332">
+        <v>1984</v>
+      </c>
+      <c r="B332" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C332" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D332" t="inlineStr">
+        <is>
+          <t>Horváth Márton</t>
+        </is>
+      </c>
+      <c r="E332" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F332" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G332" t="inlineStr">
+        <is>
+          <t>Fort Wayne-South Bend, IN, USA</t>
+        </is>
+      </c>
+      <c r="H332" t="inlineStr">
+        <is>
+          <t>St. Dominic Catholic Church, Bremen, IN, USA</t>
+        </is>
+      </c>
+      <c r="I332" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J332" t="inlineStr">
+        <is>
+          <t>St. Dominic Catholic Church</t>
+        </is>
+      </c>
+      <c r="K332" t="inlineStr">
+        <is>
+          <t>parroco, successivamente in pensione</t>
+        </is>
+      </c>
+      <c r="N332">
+        <v>1983</v>
+      </c>
+      <c r="O332">
+        <v>1992</v>
+      </c>
+      <c r="Q332" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=433</t>
+        </is>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333">
+        <v>1984</v>
+      </c>
+      <c r="B333" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C333" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D333" t="inlineStr">
+        <is>
+          <t>Irányi László Sch.P., Castellum Medianum-i címzetes püspök</t>
+        </is>
+      </c>
+      <c r="E333" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F333" t="inlineStr">
+        <is>
+          <t>vescovo</t>
+        </is>
+      </c>
+      <c r="G333" t="inlineStr">
+        <is>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+        </is>
+      </c>
+      <c r="H333" t="inlineStr">
+        <is>
+          <t>Washington DC, USA</t>
+        </is>
+      </c>
+      <c r="I333" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K333" t="inlineStr">
+        <is>
+          <t>Vescovo titolare di Castellum Medianum, vescovo dei magiari residenti all’estero</t>
+        </is>
+      </c>
+      <c r="N333">
+        <v>1983</v>
+      </c>
+      <c r="O333">
+        <v>1987</v>
+      </c>
+      <c r="Q333" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=457</t>
+        </is>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334">
+        <v>1984</v>
+      </c>
+      <c r="B334" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C334" t="inlineStr">
+        <is>
+          <t>Servizio in patria</t>
+        </is>
+      </c>
+      <c r="D334" t="inlineStr">
+        <is>
+          <t>Juhász Ferenc, Msgr.</t>
+        </is>
+      </c>
+      <c r="E334" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F334" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G334" t="inlineStr">
+        <is>
+          <t>Eger</t>
+        </is>
+      </c>
+      <c r="H334" t="inlineStr">
+        <is>
+          <t>Nyíregyháza, Ungheria</t>
+        </is>
+      </c>
+      <c r="I334" t="inlineStr">
+        <is>
+          <t>Ungheria</t>
+        </is>
+      </c>
+      <c r="K334" t="inlineStr">
+        <is>
+          <t>viceparroco</t>
+        </is>
+      </c>
+      <c r="N334">
+        <v>1983</v>
+      </c>
+      <c r="O334">
+        <v>1985</v>
+      </c>
+      <c r="Q334" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=488</t>
+        </is>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335">
+        <v>1984</v>
+      </c>
+      <c r="B335" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C335" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D335" t="inlineStr">
+        <is>
+          <t>Kárpi Ferenc</t>
+        </is>
+      </c>
+      <c r="E335" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F335" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G335" t="inlineStr">
+        <is>
+          <t>Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="H335" t="inlineStr">
+        <is>
+          <t>Regina Health Center, Richfield, OH, USA</t>
+        </is>
+      </c>
+      <c r="I335" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J335" t="inlineStr">
+        <is>
+          <t>Regina Health Center</t>
+        </is>
+      </c>
+      <c r="K335" t="inlineStr">
+        <is>
+          <t>in pensione</t>
+        </is>
+      </c>
+      <c r="N335">
+        <v>1983</v>
+      </c>
+      <c r="O335">
+        <v>1995</v>
+      </c>
+      <c r="Q335" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=511</t>
+        </is>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336">
+        <v>1984</v>
+      </c>
+      <c r="B336" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C336" t="inlineStr">
+        <is>
+          <t>Servizio in patria</t>
+        </is>
+      </c>
+      <c r="D336" t="inlineStr">
+        <is>
+          <t>Kárpáti László SVD</t>
+        </is>
+      </c>
+      <c r="E336" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F336" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G336" t="inlineStr">
+        <is>
+          <t>Szeged-Csanád (in precedenza: Csanád)</t>
+        </is>
+      </c>
+      <c r="H336" t="inlineStr">
+        <is>
+          <t>Békéscsaba, Ungheria</t>
+        </is>
+      </c>
+      <c r="I336" t="inlineStr">
+        <is>
+          <t>Ungheria</t>
+        </is>
+      </c>
+      <c r="K336" t="inlineStr">
+        <is>
+          <t>viceparroco</t>
+        </is>
+      </c>
+      <c r="N336">
+        <v>1983</v>
+      </c>
+      <c r="O336">
+        <v>1987</v>
+      </c>
+      <c r="Q336" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=510</t>
+        </is>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337">
+        <v>1984</v>
+      </c>
+      <c r="B337" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C337" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D337" t="inlineStr">
+        <is>
+          <t>Magyar Gyula Szervác OSB</t>
+        </is>
+      </c>
+      <c r="E337" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F337" t="inlineStr">
+        <is>
+          <t>fratello religioso (non ordinato sacerdote)</t>
+        </is>
+      </c>
+      <c r="G337" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H337" t="inlineStr">
+        <is>
+          <t>São Paulo, Brazília</t>
+        </is>
+      </c>
+      <c r="I337" t="inlineStr">
+        <is>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="K337" t="inlineStr">
+        <is>
+          <t>responsabile dell’azienda agricola e, dal 1985, assistente sanitario</t>
+        </is>
+      </c>
+      <c r="N337">
+        <v>1983</v>
+      </c>
+      <c r="O337">
+        <v>1988</v>
+      </c>
+      <c r="Q337" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=681</t>
+        </is>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338">
+        <v>1984</v>
+      </c>
+      <c r="B338" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C338" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D338" t="inlineStr">
+        <is>
+          <t>Miskolczy Kálmán Sch.P., Dr.</t>
+        </is>
+      </c>
+      <c r="E338" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F338" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G338" t="inlineStr">
+        <is>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+        </is>
+      </c>
+      <c r="H338" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, Trenton, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I338" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J338" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K338" t="inlineStr">
+        <is>
+          <t>parroco</t>
+        </is>
+      </c>
+      <c r="N338">
+        <v>1983</v>
+      </c>
+      <c r="O338">
+        <v>1988</v>
+      </c>
+      <c r="Q338" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=752</t>
+        </is>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339">
+        <v>1984</v>
+      </c>
+      <c r="B339" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C339" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D339" t="inlineStr">
+        <is>
+          <t>Molnár Rikárd (OFM)</t>
+        </is>
+      </c>
+      <c r="E339" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F339" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G339" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum)</t>
+        </is>
+      </c>
+      <c r="H339" t="inlineStr">
+        <is>
+          <t>Hays, PA, USA</t>
+        </is>
+      </c>
+      <c r="I339" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K339" t="inlineStr">
+        <is>
+          <t>in pensione</t>
+        </is>
+      </c>
+      <c r="N339">
+        <v>1983</v>
+      </c>
+      <c r="O339">
+        <v>1987</v>
+      </c>
+      <c r="Q339" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=766</t>
+        </is>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340">
+        <v>1984</v>
+      </c>
+      <c r="B340" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C340" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D340" t="inlineStr">
+        <is>
+          <t>Olkó Imre</t>
+        </is>
+      </c>
+      <c r="E340" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F340" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G340" t="inlineStr">
+        <is>
+          <t>Pittsburgh, PA, USA</t>
+        </is>
+      </c>
+      <c r="H340" t="inlineStr">
+        <is>
+          <t>Pittsburgh, PA, USA</t>
+        </is>
+      </c>
+      <c r="I340" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K340" t="inlineStr">
+        <is>
+          <t>in pensione</t>
+        </is>
+      </c>
+      <c r="N340">
+        <v>1983</v>
+      </c>
+      <c r="O340">
+        <v>1994</v>
+      </c>
+      <c r="Q340" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=834</t>
+        </is>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341">
+        <v>1984</v>
+      </c>
+      <c r="B341" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C341" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D341" t="inlineStr">
+        <is>
           <t>Pier György Márk Piusz OFM</t>
         </is>
       </c>
-      <c r="E298" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G298" t="inlineStr">
+      <c r="E341" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F341" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G341" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
-      <c r="H298" t="inlineStr">
+      <c r="H341" t="inlineStr">
         <is>
           <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
-      <c r="I298" t="inlineStr">
+      <c r="I341" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J298" t="inlineStr">
+      <c r="J341" t="inlineStr">
         <is>
           <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
-      <c r="K298" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N298">
+      <c r="K341" t="inlineStr">
+        <is>
+          <t>In pensione dal 1989</t>
+        </is>
+      </c>
+      <c r="N341">
         <v>1983</v>
       </c>
-      <c r="O298">
+      <c r="O341">
         <v>1995</v>
       </c>
-      <c r="Q298" t="inlineStr">
+      <c r="Q341" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=876</t>
+        </is>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342">
+        <v>1984</v>
+      </c>
+      <c r="B342" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C342" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D342" t="inlineStr">
+        <is>
+          <t>Sajgó Szabolcs SJ</t>
+        </is>
+      </c>
+      <c r="E342" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F342" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G342" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H342" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada</t>
+        </is>
+      </c>
+      <c r="I342" t="inlineStr">
+        <is>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="J342" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K342" t="inlineStr">
+        <is>
+          <t>formazione religiosa, studi, partecipazione a ritiri spirituali, redattore della rivista *Szív*</t>
+        </is>
+      </c>
+      <c r="N342">
+        <v>1983</v>
+      </c>
+      <c r="O342">
+        <v>1990</v>
+      </c>
+      <c r="Q342" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=955</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>