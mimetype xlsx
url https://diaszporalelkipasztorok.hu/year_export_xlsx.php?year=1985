--- v0 (2026-07-07)
+++ v1 (2026-07-08)
@@ -154,51 +154,51 @@
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
           <t>Összegzés</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="B9">
         <v>50</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="B10">
-        <v>224</v>
+        <v>230</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Születések</t>
         </is>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Halálozások</t>
         </is>
       </c>
       <c r="B12">
         <v>9</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
@@ -3529,13523 +3529,13914 @@
       <c r="O76">
         <v>2001</v>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=422</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>1985</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Péterffy Gedeon, Msgr.</t>
+          <t>Poór Albert Pál</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>Szent István Plébánia, South Bend, IN, USA</t>
+          <t>Szent István első vértanú templom, South River, NJ, USA</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>Szent István Plébánia</t>
+          <t>Szent István első vértanú templom</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>plébános, 1983-tól nyugállományban</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N77">
-        <v>1951</v>
+        <v>1950</v>
       </c>
       <c r="O77">
-        <v>1993</v>
+        <v>1987</v>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=874</t>
+          <t>/persons_v2/view.php?id=891</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1985</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Bacsóka Béla, Dr.</t>
+          <t>Péterffy Gedeon, Msgr.</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Szent Atanáz Görögkatolikus Hittudományi Főiskola, Nyíregyháza, Magyarország</t>
+          <t>Szent István Plébánia, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>Szent Atanáz Görögkatolikus Hittudományi Főiskola</t>
+          <t>Szent István Plébánia</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>a hittudományi főiskola tanára, közben 1952 – 1984 között rektor, 1975 – 1980 püspöki irodaigazgató</t>
+          <t>plébános, 1983-tól nyugállományban</t>
         </is>
       </c>
       <c r="N78">
-        <v>1952</v>
+        <v>1951</v>
       </c>
       <c r="O78">
-        <v>1987</v>
+        <v>1993</v>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=27</t>
+          <t>/persons_v2/view.php?id=874</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1985</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Gábriel László Asztrik O.Praem, Dr.</t>
+          <t>Bacsóka Béla, Dr.</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>Notre Dame, IN, USA</t>
+          <t>Szent Atanáz Görögkatolikus Hittudományi Főiskola, Nyíregyháza, Magyarország</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J79" t="inlineStr">
+        <is>
+          <t>Szent Atanáz Görögkatolikus Hittudományi Főiskola</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>professzor, majd 1953-1974 között a Középkori Műveltség Tanszék vezetője és a Középkori Intézet igazgatója, később haláláig tanít, közben 1963 – 1964 között a Harvard Egyetem vendégprofesszora</t>
+          <t>a hittudományi főiskola tanára, közben 1952 – 1984 között rektor, 1975 – 1980 püspöki irodaigazgató</t>
         </is>
       </c>
       <c r="N79">
         <v>1952</v>
       </c>
       <c r="O79">
-        <v>2005</v>
+        <v>1987</v>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=309</t>
+          <t>/persons_v2/view.php?id=27</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1985</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Iróffy Gábor Zsolt OSB</t>
+          <t>Gábriel László Asztrik O.Praem, Dr.</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
+          <t>Notre Dame, IN, USA</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár, 1974–től gimnáziumi igazgató, 1981–től alperjel</t>
+          <t>professzor, majd 1953-1974 között a Középkori Műveltség Tanszék vezetője és a Középkori Intézet igazgatója, később haláláig tanít, közben 1963 – 1964 között a Harvard Egyetem vendégprofesszora</t>
         </is>
       </c>
       <c r="N80">
         <v>1952</v>
       </c>
       <c r="O80">
-        <v>2016</v>
+        <v>2005</v>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=459</t>
+          <t>/persons_v2/view.php?id=309</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1985</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Baráth Sándor Benedek OFM</t>
+          <t>Iróffy Gábor Zsolt OSB</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>Dewitt, MI, USA</t>
+          <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>szerzetestestvér, fő szolgálati helye Dewitt, MI, USA volt.</t>
+          <t>gimnáziumi tanár, 1974–től gimnáziumi igazgató, 1981–től alperjel</t>
         </is>
       </c>
       <c r="N81">
-        <v>1953</v>
+        <v>1952</v>
       </c>
       <c r="O81">
-        <v>1989</v>
+        <v>2016</v>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=44</t>
+          <t>/persons_v2/view.php?id=459</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1985</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Hauser József SJ</t>
+          <t>Baráth Sándor Benedek OFM</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>São Leopoldo, Brazília</t>
+          <t>Dewitt, MI, USA</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>egyetemi tanár, a természetrajz fakultás megszervezője, közben a brazil légierő lelkésze, pilóta</t>
+          <t>szerzetestestvér, fő szolgálati helye Dewitt, MI, USA volt.</t>
         </is>
       </c>
       <c r="N82">
-        <v>1954</v>
+        <v>1953</v>
       </c>
       <c r="O82">
-        <v>2000</v>
+        <v>1989</v>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=370</t>
+          <t>/persons_v2/view.php?id=44</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1985</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Palkó János SVD</t>
+          <t>Hauser József SJ</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>Curitiba, Brazília</t>
+          <t>São Leopoldo, Brazília</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>misszonárius (valamint Assai, Agua do Sul és Joinville, Brazília)</t>
+          <t>egyetemi tanár, a természetrajz fakultás megszervezője, közben a brazil légierő lelkésze, pilóta</t>
         </is>
       </c>
       <c r="N83">
         <v>1954</v>
       </c>
       <c r="O83">
-        <v>1992</v>
+        <v>2000</v>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=848</t>
+          <t>/persons_v2/view.php?id=370</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>1985</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Hernády Márton</t>
+          <t>Palkó János SVD</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>Toledo, OH, USA</t>
+          <t>Curitiba, Brazília</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>hittanár, majd 1961 – 1994 között plébános</t>
+          <t>misszonárius (valamint Assai, Agua do Sul és Joinville, Brazília)</t>
         </is>
       </c>
       <c r="N84">
-        <v>1955</v>
+        <v>1954</v>
       </c>
       <c r="O84">
-        <v>1994</v>
+        <v>1992</v>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=386</t>
+          <t>/persons_v2/view.php?id=848</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1985</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Nagy Sándor Anzelm O.Cist, apát, Dr.</t>
+          <t>Hernády Márton</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
+          <t>Toledo, OH, USA</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J85" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>perjel (1955-1963), apát (1963-1988), majd nyugállományban )1988)</t>
+          <t>hittanár, majd 1961 – 1994 között plébános</t>
         </is>
       </c>
       <c r="N85">
         <v>1955</v>
       </c>
       <c r="O85">
-        <v>1988</v>
+        <v>1994</v>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=800</t>
+          <t>/persons_v2/view.php?id=386</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1985</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Németh Antal SVD</t>
+          <t>Nagy Sándor Anzelm O.Cist, apát, Dr.</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Séminaire du Verbe Divin, Granby, QC, Kanada</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>Séminaire du Verbe Divin</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>tanár, közben magyar és német kisegítő lelkész Montréalban</t>
+          <t>perjel (1955-1963), apát (1963-1988), majd nyugállományban )1988)</t>
         </is>
       </c>
       <c r="N86">
         <v>1955</v>
       </c>
       <c r="O86">
-        <v>1989</v>
+        <v>1988</v>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=808</t>
+          <t>/persons_v2/view.php?id=800</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>1985</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Firkola E. József</t>
+          <t>Németh Antal SVD</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>Regina, SK, Kanada</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
+          <t>Séminaire du Verbe Divin, Granby, QC, Kanada</t>
+        </is>
+      </c>
+      <c r="I87" t="inlineStr">
+        <is>
           <t>Kanada</t>
         </is>
       </c>
-      <c r="I87" t="inlineStr">
-[...1 lines deleted...]
-          <t>Kanada</t>
+      <c r="J87" t="inlineStr">
+        <is>
+          <t>Séminaire du Verbe Divin</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>Szolgált a reginai Szent Cecília, Szent Szív, Szent Márton de Porres plébániákon, valamint Lestock, Esterházy, Stockholm, Kaposvár, Cupar településeken, SK, Kanada, utána nyugállományban, de kisegítő lelkészként tevékenykedik</t>
+          <t>tanár, közben magyar és német kisegítő lelkész Montréalban</t>
         </is>
       </c>
       <c r="N87">
-        <v>1956</v>
+        <v>1955</v>
       </c>
       <c r="O87">
-        <v>1987</v>
+        <v>1989</v>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=276</t>
+          <t>/persons_v2/view.php?id=808</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>1985</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Kish István Imre OFM</t>
+          <t>Firkola E. József</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Regina, SK, Kanada</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>szerzetestestvér</t>
+          <t>Szolgált a reginai Szent Cecília, Szent Szív, Szent Márton de Porres plébániákon, valamint Lestock, Esterházy, Stockholm, Kaposvár, Cupar településeken, SK, Kanada, utána nyugállományban, de kisegítő lelkészként tevékenykedik</t>
         </is>
       </c>
       <c r="N88">
         <v>1956</v>
       </c>
       <c r="O88">
-        <v>2004</v>
+        <v>1987</v>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=536</t>
+          <t>/persons_v2/view.php?id=276</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1985</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Kish Máté</t>
+          <t>Kish István Imre OFM</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>Gary, IN, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>Gary, IN, USA</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>plébános, közben 1976-ban kisegít Flint, MI, USA</t>
+          <t>szerzetestestvér</t>
         </is>
       </c>
       <c r="N89">
         <v>1956</v>
       </c>
       <c r="O89">
-        <v>1994</v>
+        <v>2004</v>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=537</t>
+          <t>/persons_v2/view.php?id=536</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1985</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Lékai Gyula Lajos O.Cist, Dr.</t>
+          <t>Kish Máté</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>1956 – 1981 között egyetemi tanár, 1967 – 1975 között perjel, 1970 – 1972 között gimnáziumi tanár, 1981-től nyugállományban</t>
+          <t>plébános, közben 1976-ban kisegít Flint, MI, USA</t>
         </is>
       </c>
       <c r="N90">
         <v>1956</v>
       </c>
       <c r="O90">
         <v>1994</v>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=650</t>
+          <t>/persons_v2/view.php?id=537</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>1985</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Marton István Henrik O.Cist</t>
+          <t>Lékai Gyula Lajos O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár Wichita Falls, majd Dallas (1956-1964), 1964-1999 gimnáziumi tanár, igazgató (1974-1975), igazgatóhelyettes (1982-1996), alperjel (1994-1999), nyugállományban 1999-től</t>
+          <t>1956 – 1981 között egyetemi tanár, 1967 – 1975 között perjel, 1970 – 1972 között gimnáziumi tanár, 1981-től nyugállományban</t>
         </is>
       </c>
       <c r="N91">
         <v>1956</v>
       </c>
       <c r="O91">
-        <v>2006</v>
+        <v>1994</v>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=708</t>
+          <t>/persons_v2/view.php?id=650</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1985</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Monostori Benedek József Bánk O.Cist, Dr.</t>
+          <t>Marton István Henrik O.Cist</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J92" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>egyetemi tanár (1956 – 1989), alperjel (1975 – 1976), perjel (1976 – 1988), gimnáziumi tanár (1974 – 1975., 1977 – 1978), Holy Family of Nazareth Sisters, Grand Prairie, TX, USA gyóntató és miséző (1989 – 2011), nyugállományban (2011 – 2014)</t>
+          <t>gimnáziumi tanár Wichita Falls, majd Dallas (1956-1964), 1964-1999 gimnáziumi tanár, igazgató (1974-1975), igazgatóhelyettes (1982-1996), alperjel (1994-1999), nyugállományban 1999-től</t>
         </is>
       </c>
       <c r="N92">
         <v>1956</v>
       </c>
       <c r="O92">
-        <v>2014</v>
+        <v>2006</v>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=769</t>
+          <t>/persons_v2/view.php?id=708</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>1985</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Domonkos S. Sziárd (O.Praem)</t>
+          <t>Monostori Benedek József Bánk O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>Erie, PA, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J93" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
+      <c r="K93" t="inlineStr">
+        <is>
+          <t>egyetemi tanár (1956 – 1989), alperjel (1975 – 1976), perjel (1976 – 1988), gimnáziumi tanár (1974 – 1975., 1977 – 1978), Holy Family of Nazareth Sisters, Grand Prairie, TX, USA gyóntató és miséző (1989 – 2011), nyugállományban (2011 – 2014)</t>
+        </is>
+      </c>
       <c r="N93">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O93">
-        <v>1986</v>
+        <v>2014</v>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=215</t>
+          <t>/persons_v2/view.php?id=769</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1985</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Hámor József SDB</t>
+          <t>Domonkos S. Sziárd (O.Praem)</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>Edmonton, AB, Kanada</t>
+          <t>Erie, PA, USA</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>plébános (1957-1970) között, később kisegítő lelkész</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N94">
         <v>1957</v>
       </c>
       <c r="O94">
-        <v>1999</v>
+        <v>1986</v>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=372</t>
+          <t>/persons_v2/view.php?id=215</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1985</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Magyar László Sch.P., dr</t>
+          <t>Hámor József SDB</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>Devon, PA, USA</t>
+          <t>Edmonton, AB, Kanada</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>tanár</t>
+          <t>plébános (1957-1970) között, később kisegítő lelkész</t>
         </is>
       </c>
       <c r="N95">
         <v>1957</v>
       </c>
       <c r="O95">
-        <v>1997</v>
+        <v>1999</v>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=685</t>
+          <t>/persons_v2/view.php?id=372</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1985</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Pesti József SJ</t>
+          <t>Magyar László Sch.P., dr</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>Buenos Aires, Argentina</t>
+          <t>Devon, PA, USA</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>magyar emigránsok lelkésze, közben 1982–1990 egyetemi tanár</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N96">
         <v>1957</v>
       </c>
       <c r="O96">
-        <v>1990</v>
+        <v>1997</v>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=866</t>
+          <t>/persons_v2/view.php?id=685</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>1985</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Bisztyó József, Msgr., dr.</t>
+          <t>Pesti József SJ</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>Saskatoon, SK, Kanada</t>
+          <t>Buenos Aires, Argentina</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Argentina</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>magyar lelkész, közben 1958-1980 – szemináriumi spirituális, 1960-1986 – egyetemi tanár, 1980-1992 között ellátta az edmontoni magyar plébániát is</t>
+          <t>magyar emigránsok lelkésze, közben 1982–1990 egyetemi tanár</t>
         </is>
       </c>
       <c r="N97">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O97">
-        <v>1995</v>
+        <v>1990</v>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=85</t>
+          <t>/persons_v2/view.php?id=866</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1985</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Domonkos László SVD</t>
+          <t>Bisztyó József, Msgr., dr.</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Plántanos, Argentina</t>
+          <t>Saskatoon, SK, Kanada</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>segédlelkész, magyar lelkész, 1971–től argentínai magyar főlelkész, majd Buenos Aires, Argentina, Angolkisasszonyok Magyar Intézete</t>
+          <t>magyar lelkész, közben 1958-1980 – szemináriumi spirituális, 1960-1986 – egyetemi tanár, 1980-1992 között ellátta az edmontoni magyar plébániát is</t>
         </is>
       </c>
       <c r="N98">
         <v>1958</v>
       </c>
       <c r="O98">
-        <v>1996</v>
+        <v>1995</v>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=214</t>
+          <t>/persons_v2/view.php?id=85</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1985</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Jávor Jenő Egon OSB, dr</t>
+          <t>Domonkos László SVD</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>Portola Valley, CA, USA</t>
+          <t>Plántanos, Argentina</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Argentina</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>perjel, történetíró</t>
+          <t>segédlelkész, magyar lelkész, 1971–től argentínai magyar főlelkész, majd Buenos Aires, Argentina, Angolkisasszonyok Magyar Intézete</t>
         </is>
       </c>
       <c r="N99">
         <v>1958</v>
       </c>
       <c r="O99">
-        <v>2008</v>
+        <v>1996</v>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=485</t>
+          <t>/persons_v2/view.php?id=214</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>1985</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Molnár Antal</t>
+          <t>Jávor Jenő Egon OSB, dr</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya templom, South Bend, IN, USA</t>
+          <t>Portola Valley, CA, USA</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J100" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>segédlelkész, majd 1968-tól plébános</t>
+          <t>perjel, történetíró</t>
         </is>
       </c>
       <c r="N100">
         <v>1958</v>
       </c>
       <c r="O100">
-        <v>2000</v>
+        <v>2008</v>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=759</t>
+          <t>/persons_v2/view.php?id=485</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>1985</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Balás Dávid László O.Cist, Dr.</t>
+          <t>Molnár Antal</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Magyarok Nagyasszonya templom, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Magyarok Nagyasszonya templom</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>filozófiatanár a Dallas-i Egyetemen, lelkipásztor, teológiai tanszékvezető, illetve hittanár</t>
+          <t>segédlelkész, majd 1968-tól plébános</t>
         </is>
       </c>
       <c r="N101">
-        <v>1959</v>
+        <v>1958</v>
       </c>
       <c r="O101">
-        <v>2014</v>
+        <v>2000</v>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=32</t>
+          <t>/persons_v2/view.php?id=759</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1985</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Lackner Károly Béda O.Cist, dr</t>
+          <t>Balás Dávid László O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J102" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár (Dallas – St. Edward 1959-1960.; Dallas-Cistercian 1962-1964.; Fort Worth, TX, USA 1964-1967.; Dallas 1967-1970.) Egyetemi tanár Arlington, TX, USA - University of Texas (1969-2010) nyugállományban (2010-2020)</t>
+          <t>filozófiatanár a Dallas-i Egyetemen, lelkipásztor, teológiai tanszékvezető, illetve hittanár</t>
         </is>
       </c>
       <c r="N102">
         <v>1959</v>
       </c>
       <c r="O102">
-        <v>2020</v>
+        <v>2014</v>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=630</t>
+          <t>/persons_v2/view.php?id=32</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1985</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Morgan Gyula OSBM</t>
+          <t>Lackner Károly Béda O.Cist, dr</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>New Brunswick, NJ, USA</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>civil foglalkozásban, 1992-től nyugállományban</t>
+          <t>gimnáziumi tanár (Dallas – St. Edward 1959-1960.; Dallas-Cistercian 1962-1964.; Fort Worth, TX, USA 1964-1967.; Dallas 1967-1970.) Egyetemi tanár Arlington, TX, USA - University of Texas (1969-2010) nyugállományban (2010-2020)</t>
         </is>
       </c>
       <c r="N103">
         <v>1959</v>
       </c>
       <c r="O103">
-        <v>2009</v>
+        <v>2020</v>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=772</t>
+          <t>/persons_v2/view.php?id=630</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1985</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Négyessy Bertalan</t>
+          <t>Morgan Gyula OSBM</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>református</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G104" t="inlineStr">
+        <is>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>Ontarioi Független Magyar Református Egyház, Ontario, CA, USA</t>
+          <t>New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J104" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>vezető lelkész</t>
+          <t>civil foglalkozásban, 1992-től nyugállományban</t>
         </is>
       </c>
       <c r="N104">
         <v>1959</v>
       </c>
       <c r="O104">
-        <v>1989</v>
+        <v>2009</v>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=141</t>
+          <t>/persons_v2/view.php?id=772</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1985</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Dlusztus János SDB</t>
+          <t>Négyessy Bertalan</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>református</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>áldozópap</t>
-[...4 lines deleted...]
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>NSZK</t>
+          <t>Ontarioi Független Magyar Református Egyház, Ontario, CA, USA</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>NSZK</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J105" t="inlineStr">
+        <is>
+          <t>Ontarioi Független Magyar Református Egyház</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>rendi szolgálatban</t>
+          <t>vezető lelkész</t>
         </is>
       </c>
       <c r="N105">
-        <v>1960</v>
+        <v>1959</v>
       </c>
       <c r="O105">
-        <v>1988</v>
+        <v>1989</v>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=204</t>
+          <t>/persons_v2/view.php?id=141</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>1985</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Ferenczy György Csaba O.Cist, dr</t>
+          <t>Dlusztus János SDB</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
+          <t>NSZK</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>NSZK</t>
+        </is>
+      </c>
+      <c r="K106" t="inlineStr">
+        <is>
+          <t>rendi szolgálatban</t>
         </is>
       </c>
       <c r="N106">
         <v>1960</v>
       </c>
       <c r="O106">
-        <v>1999</v>
+        <v>1988</v>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=271</t>
+          <t>/persons_v2/view.php?id=204</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1985</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Gácser József Imre OSB, Dr.</t>
+          <t>Ferenczy György Csaba O.Cist, dr</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
-[...4 lines deleted...]
-          <t>szerkesztő, gimnáziumi tanár, egyetemi tanár, alperjel, házgondnok, pénztáros, brazíliai magyar főlelkész 1985–től</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="N107">
         <v>1960</v>
       </c>
       <c r="O107">
-        <v>1997</v>
+        <v>1999</v>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=310</t>
+          <t>/persons_v2/view.php?id=271</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1985</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Horváth László Pius OSB</t>
+          <t>Gácser József Imre OSB, Dr.</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>Portola Valley, CA, USA</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="J108" t="inlineStr">
+        <is>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>tanár, perjel, kisegítő magyar lelkész</t>
+          <t>szerkesztő, gimnáziumi tanár, egyetemi tanár, alperjel, házgondnok, pénztáros, brazíliai magyar főlelkész 1985–től</t>
         </is>
       </c>
       <c r="N108">
         <v>1960</v>
       </c>
       <c r="O108">
-        <v>2018</v>
+        <v>1997</v>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=431</t>
+          <t>/persons_v2/view.php?id=310</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1985</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Kis-Horváth Mihály Paszkál O.Cist</t>
+          <t>Horváth László Pius OSB</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Portola Valley, CA, USA</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J109" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>központi pénztáros (1964-1994), alperjel (1976-1988), házgondnok</t>
+          <t>tanár, perjel, kisegítő magyar lelkész</t>
         </is>
       </c>
       <c r="N109">
         <v>1960</v>
       </c>
       <c r="O109">
-        <v>2013</v>
+        <v>2018</v>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=534</t>
+          <t>/persons_v2/view.php?id=431</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1985</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Németh András SDB</t>
+          <t>Kis-Horváth Mihály Paszkál O.Cist</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>Santo Domingo, Dominikai Köztársaság</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>Dominikai Köztársaság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J110" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>plébános, hitoktsató</t>
+          <t>központi pénztáros (1964-1994), alperjel (1976-1988), házgondnok</t>
         </is>
       </c>
       <c r="N110">
-        <v>1961</v>
+        <v>1960</v>
       </c>
       <c r="O110">
-        <v>1999</v>
+        <v>2013</v>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=807</t>
+          <t>/persons_v2/view.php?id=534</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>1985</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Chladek István Menyhért O.Cist</t>
+          <t>Németh András SDB</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Santo Domingo, Dominikai Köztársaság</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Dominikai Köztársaság</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>tanár, apáti titkár, segédlelkész</t>
+          <t>plébános, hitoktsató</t>
         </is>
       </c>
       <c r="N111">
-        <v>1962</v>
+        <v>1961</v>
       </c>
       <c r="O111">
-        <v>2017</v>
+        <v>1999</v>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=125</t>
+          <t>/persons_v2/view.php?id=807</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1985</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Gál Gedeon OFM, Dr</t>
+          <t>Chladek István Menyhért O.Cist</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>Saint Bonaventure, NY, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J112" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>főiskolai tanár</t>
+          <t>tanár, apáti titkár, segédlelkész</t>
         </is>
       </c>
       <c r="N112">
         <v>1962</v>
       </c>
-      <c r="O112" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="O112">
+        <v>2017</v>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=311</t>
+          <t>/persons_v2/view.php?id=125</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1985</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Hardi Gábor Gilbert O.Cist, dr</t>
+          <t>Gál Gedeon OFM, Dr</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Saint Bonaventure, NY, USA</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J113" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>a Dallas, TX katolikus egyetem filozófia professzora, közben 5 évig novíciusmester</t>
+          <t>főiskolai tanár</t>
         </is>
       </c>
       <c r="N113">
         <v>1962</v>
       </c>
-      <c r="O113">
-        <v>1994</v>
+      <c r="O113" t="inlineStr">
+        <is>
+          <t>1989 körül</t>
+        </is>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=368</t>
+          <t>/persons_v2/view.php?id=311</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1985</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Hirth Vilmos SVD</t>
+          <t>Hardi Gábor Gilbert O.Cist, dr</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>Asunción, Paraguay</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>Paraguay</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J114" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>a Dallas, TX katolikus egyetem filozófia professzora, közben 5 évig novíciusmester</t>
         </is>
       </c>
       <c r="N114">
         <v>1962</v>
       </c>
       <c r="O114">
-        <v>1992</v>
+        <v>1994</v>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=394</t>
+          <t>/persons_v2/view.php?id=368</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>1985</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>Hirth Vilmos SVD</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
           <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Encarnación, Paraguay</t>
+          <t>Asunción, Paraguay</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
           <t>Paraguay</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>segédlelkész, majd plébános, később püspöki titkár, helynök</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N115">
         <v>1962</v>
       </c>
       <c r="O115">
         <v>1992</v>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=394</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1985</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Horváth Benedek O.Praem</t>
+          <t>Hirth Vilmos SVD</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Los Angeles, CA, USA</t>
+          <t>Encarnación, Paraguay</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Paraguay</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>segédlelkész, majd plébános</t>
+          <t>segédlelkész, majd plébános, később püspöki titkár, helynök</t>
         </is>
       </c>
       <c r="N116">
         <v>1962</v>
       </c>
       <c r="O116">
-        <v>1990</v>
+        <v>1992</v>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=419</t>
+          <t>/persons_v2/view.php?id=394</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1985</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Keresztessy-Parker Ferenc László OPraem, apát, Dr.</t>
+          <t>Horváth Benedek O.Praem</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>Szent Mihály apátság, Orange, CA, USA</t>
+          <t>Szent István R. K. Egyházközség, Los Angeles, CA, USA</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
-          <t>Szent Mihály apátság</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>kollégiumi rektor, perjel, apát</t>
+          <t>segédlelkész, majd plébános</t>
         </is>
       </c>
       <c r="N117">
         <v>1962</v>
       </c>
       <c r="O117">
-        <v>2010</v>
+        <v>1990</v>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=522</t>
+          <t>/persons_v2/view.php?id=419</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1985</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Kilián János Csaba OFM, Dr</t>
+          <t>Keresztessy-Parker Ferenc László OPraem, apát, Dr.</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>Fordham University, New York, NY, USA</t>
+          <t>Szent Mihály apátság, Orange, CA, USA</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
-          <t>Fordham University</t>
+          <t>Szent Mihály apátság</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>teológiai professzor, közben Mt. Vernon, NY, USA lelkész</t>
+          <t>kollégiumi rektor, perjel, apát</t>
         </is>
       </c>
       <c r="N118">
         <v>1962</v>
       </c>
       <c r="O118">
-        <v>1998</v>
+        <v>2010</v>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=531</t>
+          <t>/persons_v2/view.php?id=522</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>1985</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Ádám János SJ, Dr.</t>
+          <t>Kilián János Csaba OFM, Dr</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
           <t>Fordham University, New York, NY, USA</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
           <t>Fordham University</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>egyetemi tanár, kisegítő lelkész, rendi feladatok (1968-1977 II. szekció tartományfőnök)</t>
+          <t>teológiai professzor, közben Mt. Vernon, NY, USA lelkész</t>
         </is>
       </c>
       <c r="N119">
         <v>1962</v>
       </c>
       <c r="O119">
-        <v>1996</v>
+        <v>1998</v>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=21</t>
+          <t>/persons_v2/view.php?id=531</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>1985</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Balogh Sándor (SJ)</t>
+          <t>Ádám János SJ, Dr.</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>Caracas, Venezuela</t>
+          <t>Fordham University, New York, NY, USA</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>Venezuela</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J120" t="inlineStr">
+        <is>
+          <t>Fordham University</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>angol, történelem és filozófia tanár</t>
+          <t>egyetemi tanár, kisegítő lelkész, rendi feladatok (1968-1977 II. szekció tartományfőnök)</t>
         </is>
       </c>
       <c r="N120">
-        <v>1963</v>
+        <v>1962</v>
       </c>
       <c r="O120">
-        <v>1991</v>
+        <v>1996</v>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=42</t>
+          <t>/persons_v2/view.php?id=21</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1985</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Erdei János József OSBM</t>
+          <t>Balogh Sándor (SJ)</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>Máriapócsi Bazilita Atyák Közössége, Matawan, NJ, USA</t>
+          <t>Caracas, Venezuela</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Máriapócsi Bazilita Atyák Közössége</t>
+          <t>Venezuela</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>parókus, közben kisegít New York, NY, USA</t>
+          <t>angol, történelem és filozófia tanár</t>
         </is>
       </c>
       <c r="N121">
         <v>1963</v>
       </c>
       <c r="O121">
-        <v>2016</v>
+        <v>1991</v>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=243</t>
+          <t>/persons_v2/view.php?id=42</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>1985</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Frey Ferenc Dezső OFM, Dr.</t>
+          <t>Erdei János József OSBM</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>Emporia, KS, USA</t>
+          <t>Máriapócsi Bazilita Atyák Közössége, Matawan, NJ, USA</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
           <t>USA</t>
+        </is>
+      </c>
+      <c r="J122" t="inlineStr">
+        <is>
+          <t>Máriapócsi Bazilita Atyák Közössége</t>
+        </is>
+      </c>
+      <c r="K122" t="inlineStr">
+        <is>
+          <t>parókus, közben kisegít New York, NY, USA</t>
         </is>
       </c>
       <c r="N122">
         <v>1963</v>
       </c>
       <c r="O122">
-        <v>1987</v>
+        <v>2016</v>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=290</t>
+          <t>/persons_v2/view.php?id=243</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1985</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Kató István</t>
+          <t>Frey Ferenc Dezső OFM, Dr.</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
+          <t>Emporia, KS, USA</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
           <t>USA</t>
-        </is>
-[...8 lines deleted...]
-          <t>utolsó magyar plébános</t>
         </is>
       </c>
       <c r="N123">
         <v>1963</v>
       </c>
       <c r="O123">
-        <v>1994</v>
+        <v>1987</v>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=506</t>
+          <t>/persons_v2/view.php?id=290</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1985</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Kereszty András Rókus O.Cist, Dr.</t>
+          <t>Kató István</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>egyetemi tanár, közben 1968 – 2013 között gimnáziumi tanár, 1975 – 2012 között novíciusmester. 2019-től nyugállományban</t>
+          <t>utolsó magyar plébános</t>
         </is>
       </c>
       <c r="N124">
         <v>1963</v>
       </c>
       <c r="O124">
-        <v>2022</v>
+        <v>1994</v>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=524</t>
+          <t>/persons_v2/view.php?id=506</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>1985</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Kovács György Máté O.Cist</t>
+          <t>Kereszty András Rókus O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J125" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár, 2006-tól nyugállományban</t>
+          <t>egyetemi tanár, közben 1968 – 2013 között gimnáziumi tanár, 1975 – 2012 között novíciusmester. 2019-től nyugállományban</t>
         </is>
       </c>
       <c r="N125">
         <v>1963</v>
       </c>
       <c r="O125">
-        <v>2013</v>
+        <v>2022</v>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=588</t>
+          <t>/persons_v2/view.php?id=524</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1985</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Németh Ferenc SJ</t>
+          <t>Kovács György Máté O.Cist</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>San Francisco, CA, USA</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>lelkész, más forrás szerint Maryland-ban élt.</t>
+          <t>gimnáziumi tanár, 2006-tól nyugállományban</t>
         </is>
       </c>
       <c r="N126">
         <v>1963</v>
       </c>
       <c r="O126">
-        <v>1987</v>
+        <v>2013</v>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=812</t>
+          <t>/persons_v2/view.php?id=588</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>1985</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Fedeles Vladimir</t>
+          <t>Németh Ferenc SJ</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>Miami, FL, USA</t>
+          <t>San Francisco, CA, USA</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>lelkész, más forrás szerint Maryland-ban élt.</t>
         </is>
       </c>
       <c r="N127">
-        <v>1964</v>
+        <v>1963</v>
       </c>
       <c r="O127">
-        <v>1986</v>
+        <v>1987</v>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=256</t>
+          <t>/persons_v2/view.php?id=812</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1985</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Kotyuk J. István</t>
+          <t>Fedeles Vladimir</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>Erie, PA, USA</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>McKean, PA, USA</t>
+          <t>Miami, FL, USA</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
           <t>USA</t>
+        </is>
+      </c>
+      <c r="K128" t="inlineStr">
+        <is>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N128">
         <v>1964</v>
       </c>
       <c r="O128">
-        <v>1991</v>
+        <v>1986</v>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=575</t>
+          <t>/persons_v2/view.php?id=256</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1985</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Csizmazia Lajos Placid O.Cist, dr</t>
+          <t>Kotyuk J. István</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Erie, PA, USA</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>McKean, PA, USA</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J129" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="N129">
-        <v>1965</v>
+        <v>1964</v>
       </c>
       <c r="O129">
-        <v>1999</v>
+        <v>1991</v>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=163</t>
+          <t>/persons_v2/view.php?id=575</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1985</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Horváth Miklós OFMConv</t>
+          <t>Csizmazia Lajos Placid O.Cist, dr</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>Calgary, AB, Kanada</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J130" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>középiskolai tanár, 1968 – 1971 között igazgatóhelyettes, latint, görögöt, oroszt és magyar nyelvet oktatott, 1967 – 1972 között alperjel, 1992-től nyugállományban</t>
         </is>
       </c>
       <c r="N130">
         <v>1965</v>
       </c>
       <c r="O130">
-        <v>1992</v>
+        <v>1999</v>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=435</t>
+          <t>/persons_v2/view.php?id=163</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>1985</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Kulcsár András Antal, Dr.</t>
+          <t>Horváth Miklós OFMConv</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>Regina, SK, Kanada</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>Stockholm, SK, Kanada</t>
+          <t>Calgary, AB, Kanada</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N131">
         <v>1965</v>
       </c>
       <c r="O131">
-        <v>1986</v>
+        <v>1992</v>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=622</t>
+          <t>/persons_v2/view.php?id=435</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>1985</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Közi-Horváth József, Msgr., dr</t>
+          <t>Kulcsár András Antal, Dr.</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Regina, SK, Kanada</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>Egyházmegyei Caritas Otthon, Oberhaching, NSZK</t>
+          <t>Stockholm, SK, Kanada</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>NSZK</t>
-[...4 lines deleted...]
-          <t>Egyházmegyei Caritas Otthon</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N132">
         <v>1965</v>
       </c>
       <c r="O132">
-        <v>1988</v>
+        <v>1986</v>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=605</t>
+          <t>/persons_v2/view.php?id=622</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1985</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Lelóczky Gyula Donát O.Cist</t>
+          <t>Közi-Horváth József, Msgr., dr</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Egyházmegyei Caritas Otthon, Oberhaching, NSZK</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>NSZK</t>
+        </is>
+      </c>
+      <c r="J133" t="inlineStr">
+        <is>
+          <t>Egyházmegyei Caritas Otthon</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N133">
         <v>1965</v>
       </c>
       <c r="O133">
-        <v>1990</v>
+        <v>1988</v>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=644</t>
+          <t>/persons_v2/view.php?id=605</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>1985</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Morvay András</t>
+          <t>Lelóczky Gyula Donát O.Cist</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>Rapid City, SD</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>Buffalo, SD, USA</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>gimnáziumi tanár</t>
         </is>
       </c>
       <c r="N134">
         <v>1965</v>
       </c>
       <c r="O134">
         <v>1990</v>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=774</t>
+          <t>/persons_v2/view.php?id=644</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>1985</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Demetzky Sándor</t>
+          <t>Morvay András</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Rapid City, SD</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
+          <t>Buffalo, SD, USA</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J135" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>plébános, majd nyugállományban</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N135">
-        <v>1966</v>
+        <v>1965</v>
       </c>
       <c r="O135">
-        <v>1989</v>
+        <v>1990</v>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=187</t>
+          <t>/persons_v2/view.php?id=774</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>1985</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Héjja Gyula SJ, dr.</t>
+          <t>Demetzky Sándor</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>Fordham University, New York, NY, USA</t>
+          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>Fordham University</t>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>tanár, közben 1965 – 1968 között a külföldön élő magyar jezsuiták generálisa</t>
+          <t>plébános, majd nyugállományban</t>
         </is>
       </c>
       <c r="N136">
         <v>1966</v>
       </c>
       <c r="O136">
-        <v>1995</v>
+        <v>1989</v>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=391</t>
+          <t>/persons_v2/view.php?id=187</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>1985</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Idrányi Imre Ödön (OFM), Dr.</t>
+          <t>Héjja Gyula SJ, dr.</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>Van Nuys, CA, USA</t>
+          <t>Fordham University, New York, NY, USA</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J137" t="inlineStr">
+        <is>
+          <t>Fordham University</t>
+        </is>
+      </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>püspöki titkár</t>
+          <t>tanár, közben 1965 – 1968 között a külföldön élő magyar jezsuiták generálisa</t>
         </is>
       </c>
       <c r="N137">
         <v>1966</v>
       </c>
       <c r="O137">
-        <v>1986</v>
+        <v>1995</v>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=450</t>
+          <t>/persons_v2/view.php?id=391</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>1985</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Machó György</t>
+          <t>Idrányi Imre Ödön (OFM), Dr.</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>Newark, NJ, USA</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
+          <t>Van Nuys, CA, USA</t>
+        </is>
+      </c>
+      <c r="I138" t="inlineStr">
+        <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="I138" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>US Navy – tábori lelkész</t>
+          <t>püspöki titkár</t>
         </is>
       </c>
       <c r="N138">
-        <v>1967</v>
+        <v>1966</v>
       </c>
       <c r="O138">
-        <v>1990</v>
+        <v>1986</v>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=676</t>
+          <t>/persons_v2/view.php?id=450</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>1985</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Antal Boldizsár Regináld OFM</t>
+          <t>Machó György</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Newark, NJ, USA</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>nyomdai munkatárs, a kolostor szakácsa, majd nyugállományban</t>
+          <t>US Navy – tábori lelkész</t>
         </is>
       </c>
       <c r="N139">
-        <v>1968</v>
+        <v>1967</v>
       </c>
       <c r="O139">
-        <v>2007</v>
+        <v>1990</v>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=12</t>
+          <t>/persons_v2/view.php?id=676</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1985</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Derecskei János SJ</t>
+          <t>Antal Boldizsár Regináld OFM</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>Buffalo, NY, USA</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>utazó misszionárius</t>
+          <t>nyomdai munkatárs, a kolostor szakácsa, majd nyugállományban</t>
         </is>
       </c>
       <c r="N140">
         <v>1968</v>
       </c>
       <c r="O140">
-        <v>1991</v>
+        <v>2007</v>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=193</t>
+          <t>/persons_v2/view.php?id=12</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1985</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Ipoly Ottó Miklós, dr.</t>
+          <t>Derecskei János SJ</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>Pontifical College Josephinum, Colombus, OH, USA</t>
+          <t>Buffalo, NY, USA</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J141" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>biblikum tanár (Újszövetség)</t>
+          <t>utazó misszionárius</t>
         </is>
       </c>
       <c r="N141">
         <v>1968</v>
       </c>
       <c r="O141">
         <v>1991</v>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=456</t>
+          <t>/persons_v2/view.php?id=193</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>1985</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Juhász László SJ, Dr.</t>
+          <t>Ipoly Ottó Miklós, dr.</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>Canisius College (jelenleg: Canisius University), Buffalo, NY, USA</t>
+          <t>Pontifical College Josephinum, Colombus, OH, USA</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J142" t="inlineStr">
         <is>
-          <t>Canisius College (jelenleg: Canisius University)</t>
+          <t>Pontifical College Josephinum</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>egyetemi tanár</t>
+          <t>biblikum tanár (Újszövetség)</t>
         </is>
       </c>
       <c r="N142">
         <v>1968</v>
       </c>
       <c r="O142">
-        <v>2002</v>
+        <v>1991</v>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=495</t>
+          <t>/persons_v2/view.php?id=456</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1985</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Jáki László Szaniszló OSB, Dr.</t>
+          <t>Juhász László SJ, Dr.</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>Princeton University, Princeton, NJ, USA</t>
+          <t>Canisius College (jelenleg: Canisius University), Buffalo, NY, USA</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J143" t="inlineStr">
         <is>
-          <t>Princeton University</t>
+          <t>Canisius College (jelenleg: Canisius University)</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>egyetemi tanár, 1973-tól kitüntetett, nyilvános rendes egyetemi tanár</t>
+          <t>egyetemi tanár</t>
         </is>
       </c>
       <c r="N143">
         <v>1968</v>
       </c>
       <c r="O143">
-        <v>2009</v>
+        <v>2002</v>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=480</t>
+          <t>/persons_v2/view.php?id=495</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>1985</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Krupa Sándor Kolumbán OFM</t>
+          <t>Jáki László Szaniszló OSB, Dr.</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>Dewitt, MI, USA</t>
+          <t>Princeton University, Princeton, NJ, USA</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J144" t="inlineStr">
+        <is>
+          <t>Princeton University</t>
+        </is>
+      </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>egyetemi tanár, 1973-tól kitüntetett, nyilvános rendes egyetemi tanár</t>
         </is>
       </c>
       <c r="N144">
         <v>1968</v>
       </c>
       <c r="O144">
-        <v>1988</v>
+        <v>2009</v>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=613</t>
+          <t>/persons_v2/view.php?id=480</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1985</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Mandl József Maximilián OFM</t>
+          <t>Krupa Sándor Kolumbán OFM</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
           <t>Dewitt, MI, USA</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
           <t>USA</t>
+        </is>
+      </c>
+      <c r="K145" t="inlineStr">
+        <is>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N145">
         <v>1968</v>
       </c>
       <c r="O145">
-        <v>1987</v>
+        <v>1988</v>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=692</t>
+          <t>/persons_v2/view.php?id=613</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>1985</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Marton Antal Bernát O.Cist, dr</t>
+          <t>Mandl József Maximilián OFM</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
+          <t>Dewitt, MI, USA</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
           <t>USA</t>
-        </is>
-[...8 lines deleted...]
-          <t>gimnáziumi tanár (1968-2014), igazgatóhelyettes (1971-1981), igazgató (1981-1996), perjel (1994-2000), alperjel (2000 körül), klerikus-magiszter (2007 körül)</t>
         </is>
       </c>
       <c r="N146">
         <v>1968</v>
       </c>
       <c r="O146">
-        <v>2015</v>
+        <v>1987</v>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=707</t>
+          <t>/persons_v2/view.php?id=692</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>1985</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Molnár László</t>
+          <t>Marton Antal Bernát O.Cist, dr</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>Tours-i Szent Márton plébánia, Porto Alegre, Brazília</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J147" t="inlineStr">
         <is>
-          <t>Tours-i Szent Márton plébánia</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>alapító, templomépítő plébános</t>
+          <t>gimnáziumi tanár (1968-2014), igazgatóhelyettes (1971-1981), igazgató (1981-1996), perjel (1994-2000), alperjel (2000 körül), klerikus-magiszter (2007 körül)</t>
         </is>
       </c>
       <c r="N147">
         <v>1968</v>
       </c>
       <c r="O147">
-        <v>2018</v>
+        <v>2015</v>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=764</t>
+          <t>/persons_v2/view.php?id=707</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>1985</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Padányi Károly</t>
+          <t>Molnár László</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
+          <t>Tours-i Szent Márton plébánia, Porto Alegre, Brazília</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="J148" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church</t>
+          <t>Tours-i Szent Márton plébánia</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>alapító, templomépítő plébános</t>
         </is>
       </c>
       <c r="N148">
         <v>1968</v>
       </c>
       <c r="O148">
-        <v>1991</v>
+        <v>2018</v>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=845</t>
+          <t>/persons_v2/view.php?id=764</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>1985</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Babos István SJ</t>
+          <t>Padányi Károly</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>Fordham University, New York, NY, USA</t>
+          <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J149" t="inlineStr">
         <is>
-          <t>Fordham University</t>
+          <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>Fordham Egyetem tanára, magyar kisegítő lelkész</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N149">
-        <v>1969</v>
+        <v>1968</v>
       </c>
       <c r="O149">
         <v>1991</v>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=24</t>
+          <t>/persons_v2/view.php?id=845</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>1985</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Kugler János Gottfried OFM</t>
+          <t>Babos István SJ</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
+          <t>Fordham University, New York, NY, USA</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J150" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish</t>
+          <t>Fordham University</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>gyóntató, kertész</t>
+          <t>Fordham Egyetem tanára, magyar kisegítő lelkész</t>
         </is>
       </c>
       <c r="N150">
         <v>1969</v>
       </c>
       <c r="O150">
-        <v>1992</v>
+        <v>1991</v>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=620</t>
+          <t>/persons_v2/view.php?id=24</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1985</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Lenner Jenő Arkangyal OFM</t>
+          <t>Kugler János Gottfried OFM</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>Dewitt, MI, USA</t>
+          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J151" t="inlineStr">
+        <is>
+          <t>Saint Francis of Assisi Parish</t>
+        </is>
+      </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>gondnok, házfőnök, gyóntató</t>
+          <t>gyóntató, kertész</t>
         </is>
       </c>
       <c r="N151">
         <v>1969</v>
       </c>
-      <c r="O151" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="O151">
+        <v>1992</v>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=649</t>
+          <t>/persons_v2/view.php?id=620</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>1985</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Nagy György, Dr.</t>
+          <t>Lenner Jenő Arkangyal OFM</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>Lovászpatona, Magyarország</t>
+          <t>Dewitt, MI, USA</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>plébános-helyettes</t>
+          <t>gondnok, házfőnök, gyóntató</t>
         </is>
       </c>
       <c r="N152">
         <v>1969</v>
       </c>
-      <c r="O152">
-        <v>1989</v>
+      <c r="O152" t="inlineStr">
+        <is>
+          <t>1989 előtt</t>
+        </is>
       </c>
       <c r="Q152" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=789</t>
+          <t>/persons_v2/view.php?id=649</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>1985</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Bobák János Iréneusz, dr.</t>
+          <t>Nagy György, Dr.</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>Brownsville, PA, USA</t>
+          <t>Lovászpatona, Magyarország</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>plébános-helyettes</t>
         </is>
       </c>
       <c r="N153">
-        <v>1970</v>
+        <v>1969</v>
       </c>
       <c r="O153">
-        <v>1988</v>
+        <v>1989</v>
       </c>
       <c r="Q153" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=90</t>
+          <t>/persons_v2/view.php?id=789</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>1985</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Cser László SJ</t>
+          <t>Pogány György, Dr.</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>St. James, NY, USA</t>
+          <t>Nagyboldogasszony-templom, Irvington, NJ, USA</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J154" t="inlineStr">
+        <is>
+          <t>Nagyboldogasszony-templom</t>
+        </is>
+      </c>
+      <c r="K154" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
       <c r="N154">
-        <v>1970</v>
+        <v>1969</v>
       </c>
       <c r="O154">
-        <v>2003</v>
+        <v>1993</v>
       </c>
       <c r="Q154" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=153</t>
+          <t>/persons_v2/view.php?id=886</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>1985</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Gyöngyös Márton OP</t>
+          <t>Bobák János Iréneusz, dr.</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>Brownsville, PA, USA</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>lelkipásztori tevékenység és lelkigyakorlatok tartása</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N155">
         <v>1970</v>
       </c>
-      <c r="P155" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="O155">
+        <v>1988</v>
       </c>
       <c r="Q155" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=353</t>
+          <t>/persons_v2/view.php?id=90</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>1985</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Horváth Tibor SJ, Dr.</t>
+          <t>Cser László SJ</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>St. James, NY, USA</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>teológiai tanár</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N156">
         <v>1970</v>
       </c>
       <c r="O156">
-        <v>1992</v>
+        <v>2003</v>
       </c>
       <c r="Q156" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=439</t>
+          <t>/persons_v2/view.php?id=153</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>1985</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Jaschkó Balázs SJ</t>
+          <t>Gyöngyös Márton OP</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>segédlelkész, majd plébános, illetve helyi elöljáró</t>
+          <t>lelkipásztori tevékenység és lelkigyakorlatok tartása</t>
         </is>
       </c>
       <c r="N157">
         <v>1970</v>
       </c>
-      <c r="O157">
-        <v>2013</v>
+      <c r="P157" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q157" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=477</t>
+          <t>/persons_v2/view.php?id=353</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>1985</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Kovách Balázs Pál</t>
+          <t>Horváth Tibor SJ, Dr.</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>Braddock, PA, USA</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>teológiai tanár</t>
         </is>
       </c>
       <c r="N158">
         <v>1970</v>
       </c>
       <c r="O158">
-        <v>2001</v>
+        <v>1992</v>
       </c>
       <c r="Q158" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=577</t>
+          <t>/persons_v2/view.php?id=439</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>1985</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Magyar József</t>
+          <t>Jaschkó Balázs SJ</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>Akron, OH, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>St. George Catholic Church, Clinton, OH, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J159" t="inlineStr">
         <is>
-          <t>St. George Catholic Church</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>segédlelkész, majd plébános, illetve helyi elöljáró</t>
         </is>
       </c>
       <c r="N159">
         <v>1970</v>
       </c>
       <c r="O159">
-        <v>1991</v>
+        <v>2013</v>
       </c>
       <c r="Q159" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=682</t>
+          <t>/persons_v2/view.php?id=477</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>1985</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Mihalik Imre Károly, Dr.</t>
+          <t>Kovách Balázs Pál</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>Notre Dame szeminárium, New Orleans, LA, USA</t>
+          <t>Braddock, PA, USA</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J160" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>tanár</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N160">
         <v>1970</v>
       </c>
       <c r="O160">
-        <v>1995</v>
+        <v>2001</v>
       </c>
       <c r="Q160" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=742</t>
+          <t>/persons_v2/view.php?id=577</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>1985</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Mustos István Sch.P.</t>
+          <t>Magyar József</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Akron, OH, USA</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>Devon, PA, USA</t>
+          <t>St. George Catholic Church, Clinton, OH, USA</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J161" t="inlineStr">
+        <is>
+          <t>St. George Catholic Church</t>
+        </is>
+      </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>tanár, 1987-ig igazgató</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N161">
         <v>1970</v>
       </c>
       <c r="O161">
-        <v>1987</v>
+        <v>1991</v>
       </c>
       <c r="Q161" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=779</t>
+          <t>/persons_v2/view.php?id=682</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>1985</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Nemesszeghy Ervin SJ, Dr.</t>
+          <t>Mihalik Imre Károly, Dr.</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Notre Dame szeminárium, New Orleans, LA, USA</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J162" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Notre Dame szeminárium</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>novíciusmester</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N162">
         <v>1970</v>
       </c>
       <c r="O162">
-        <v>1986</v>
+        <v>1995</v>
       </c>
       <c r="Q162" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=804</t>
+          <t>/persons_v2/view.php?id=742</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>1985</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>Pfemeter János Arnold OCSO</t>
+          <t>Mustos István Sch.P.</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>Oka, QC, Kanada</t>
+          <t>Devon, PA, USA</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K163" t="inlineStr">
+        <is>
+          <t>tanár, 1987-ig igazgató</t>
         </is>
       </c>
       <c r="N163">
         <v>1970</v>
       </c>
       <c r="O163">
-        <v>1995</v>
+        <v>1987</v>
       </c>
       <c r="Q163" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=875</t>
+          <t>/persons_v2/view.php?id=779</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>1985</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>Éles Ferenc</t>
+          <t>Nemesszeghy Ervin SJ, Dr.</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>New Brunswick, NJ, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J164" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>parókus, közben kisegít: Perth Amboy, NJ</t>
+          <t>novíciusmester</t>
         </is>
       </c>
       <c r="N164">
         <v>1970</v>
       </c>
       <c r="O164">
-        <v>1994</v>
+        <v>1986</v>
       </c>
       <c r="Q164" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=247</t>
+          <t>/persons_v2/view.php?id=804</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>1985</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Demkovich John, Msgr</t>
+          <t>Pfemeter János Arnold OCSO</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>Paterson, NJ, USA</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>Mária mennybemenetele, Passaic, NJ, USA</t>
+          <t>Oka, QC, Kanada</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t>USA</t>
-[...9 lines deleted...]
-          <t>plébános, közben 2007. június 24.-2007. december 2. Passaic, NJ – Szent István magyar templom – adminisztrátor</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="N165">
-        <v>1971</v>
+        <v>1970</v>
       </c>
       <c r="O165">
-        <v>2011</v>
+        <v>1995</v>
       </c>
       <c r="Q165" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=190</t>
+          <t>/persons_v2/view.php?id=875</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>1985</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>Gyimesi Gyula</t>
+          <t>Éles Ferenc</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>nyugállományban, irodalmi munkásságot végzett, illetve kisegítő lelkészként szolgált.</t>
+          <t>parókus, közben kisegít: Perth Amboy, NJ</t>
         </is>
       </c>
       <c r="N166">
-        <v>1971</v>
+        <v>1970</v>
       </c>
       <c r="O166">
-        <v>1995</v>
+        <v>1994</v>
       </c>
       <c r="Q166" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=352</t>
+          <t>/persons_v2/view.php?id=247</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>1985</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>Linka Ernő Ödön OSB, apát</t>
+          <t>Demkovich John, Msgr</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Paterson, NJ, USA</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+          <t>Mária mennybemenetele, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J167" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+          <t>Mária mennybemenetele</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>házgondnok (1971-1972), szemináriumi nevelő (1972-1978), nevelési- és hivatásügyi tanácsadó (1974-1982), lelkész (1980-1982), perjel, majd apát, a Szociális Intézmények vezetője (1981-2005), nyugállományban (2005-2017)</t>
+          <t>plébános, közben 2007. június 24.-2007. december 2. Passaic, NJ – Szent István magyar templom – adminisztrátor</t>
         </is>
       </c>
       <c r="N167">
         <v>1971</v>
       </c>
       <c r="O167">
-        <v>2017</v>
+        <v>2011</v>
       </c>
       <c r="Q167" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=659</t>
+          <t>/persons_v2/view.php?id=190</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>1985</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>Makkó Lajos</t>
+          <t>Gyimesi Gyula</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>Magyarországi Szent István templom, Hamilton, ON, Kanada</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
-      <c r="J168" t="inlineStr">
-[...1 lines deleted...]
-          <t>Magyarországi Szent István templom</t>
+      <c r="K168" t="inlineStr">
+        <is>
+          <t>nyugállományban, irodalmi munkásságot végzett, illetve kisegítő lelkészként szolgált.</t>
         </is>
       </c>
       <c r="N168">
         <v>1971</v>
       </c>
       <c r="O168">
-        <v>1992</v>
+        <v>1995</v>
       </c>
       <c r="Q168" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=689</t>
+          <t>/persons_v2/view.php?id=352</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>1985</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>Megyer Jenő, Msgr., dr.</t>
+          <t>Linka Ernő Ödön OSB, apát</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>Pontifical Seminary Josephinum, Colombus, OH</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+        </is>
+      </c>
+      <c r="I169" t="inlineStr">
+        <is>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="J169" t="inlineStr">
         <is>
-          <t>Pontifical Seminary Josephinum</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>morális tárgy tanára</t>
+          <t>házgondnok (1971-1972), szemináriumi nevelő (1972-1978), nevelési- és hivatásügyi tanácsadó (1974-1982), lelkész (1980-1982), perjel, majd apát, a Szociális Intézmények vezetője (1981-2005), nyugállományban (2005-2017)</t>
         </is>
       </c>
       <c r="N169">
         <v>1971</v>
       </c>
       <c r="O169">
-        <v>1992</v>
+        <v>2017</v>
       </c>
       <c r="Q169" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=724</t>
+          <t>/persons_v2/view.php?id=659</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>1985</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>Molnár István</t>
+          <t>Makkó Lajos</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>Calgary, AB, Kanada</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>Szent Erzsébet magyar templom, Calgary, AB, Kanada</t>
+          <t>Magyarországi Szent István templom, Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="J170" t="inlineStr">
         <is>
-          <t>Szent Erzsébet magyar templom</t>
-[...4 lines deleted...]
-          <t>plébános</t>
+          <t>Magyarországi Szent István templom</t>
         </is>
       </c>
       <c r="N170">
         <v>1971</v>
       </c>
       <c r="O170">
-        <v>1994</v>
+        <v>1992</v>
       </c>
       <c r="Q170" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=762</t>
+          <t>/persons_v2/view.php?id=689</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>1985</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>Bálint István József</t>
+          <t>Megyer Jenő, Msgr., dr.</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>Bridgeport, CT, USA</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>St. Ladislaus Church, South Norwalk, CT, USA</t>
-[...4 lines deleted...]
-          <t>USA</t>
+          <t>Pontifical Seminary Josephinum, Colombus, OH</t>
         </is>
       </c>
       <c r="J171" t="inlineStr">
         <is>
-          <t>St. Ladislaus Church</t>
+          <t>Pontifical Seminary Josephinum</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>magyar lelkész, plébános, közben kisegít Fairfield, CT – Szent Imre</t>
-[...5 lines deleted...]
-        </is>
+          <t>morális tárgy tanára</t>
+        </is>
+      </c>
+      <c r="N171">
+        <v>1971</v>
       </c>
       <c r="O171">
-        <v>2014</v>
+        <v>1992</v>
       </c>
       <c r="Q171" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=58</t>
+          <t>/persons_v2/view.php?id=724</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>1985</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>Füz János Balázs O.Cist, apát</t>
+          <t>Molnár István</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Calgary, AB, Kanada</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>Spring Bank, WI, USA</t>
+          <t>Szent Erzsébet magyar templom, Calgary, AB, Kanada</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J172" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet magyar templom</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>perjel, közben 1972 – 1977 körül novíciusmester</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N172">
-        <v>1972</v>
+        <v>1971</v>
       </c>
       <c r="O172">
-        <v>1989</v>
+        <v>1994</v>
       </c>
       <c r="Q172" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=297</t>
+          <t>/persons_v2/view.php?id=762</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>1985</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>Kocsis József, Msgr.</t>
+          <t>Bálint István József</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t>Montréal, QC, Kanada</t>
+          <t>St. Ladislaus Church, South Norwalk, CT, USA</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J173" t="inlineStr">
+        <is>
+          <t>St. Ladislaus Church</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>nyugállományban, kisegít a Magyarok Nagyasszonya templomban, később a jezsuita atyák hamiltoni Szent Erzsébet Otthonában betegállományban</t>
-[...3 lines deleted...]
-        <v>1972</v>
+          <t>magyar lelkész, plébános, közben kisegít Fairfield, CT – Szent Imre</t>
+        </is>
+      </c>
+      <c r="N173" t="inlineStr">
+        <is>
+          <t>1971 (?)</t>
+        </is>
       </c>
       <c r="O173">
-        <v>1990</v>
+        <v>2014</v>
       </c>
       <c r="Q173" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=558</t>
+          <t>/persons_v2/view.php?id=58</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>1985</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>Németh Béla Maurus OSB</t>
+          <t>Füz János Balázs O.Cist, apát</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t>Priory School, Woodside, CA, USA</t>
+          <t>Spring Bank, WI, USA</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J174" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>biológiai tanár, közben iskolabusz-vezető, valamint a bencés közösség, valamint az iskola gazdasági ügyeinek irányítója, gondnoka</t>
+          <t>perjel, közben 1972 – 1977 körül novíciusmester</t>
         </is>
       </c>
       <c r="N174">
         <v>1972</v>
       </c>
       <c r="O174">
-        <v>2004</v>
+        <v>1989</v>
       </c>
       <c r="Q174" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=809</t>
+          <t>/persons_v2/view.php?id=297</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>1985</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>Bodnár Vince</t>
+          <t>Kocsis József, Msgr.</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>Hartford, CT, USA</t>
+          <t>Kassa</t>
+        </is>
+      </c>
+      <c r="H175" t="inlineStr">
+        <is>
+          <t>Montréal, QC, Kanada</t>
+        </is>
+      </c>
+      <c r="I175" t="inlineStr">
+        <is>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>nyugállományban, kisegít a Magyarok Nagyasszonya templomban, később a jezsuita atyák hamiltoni Szent Erzsébet Otthonában betegállományban</t>
         </is>
       </c>
       <c r="N175">
-        <v>1973</v>
+        <v>1972</v>
       </c>
       <c r="O175">
-        <v>1988</v>
+        <v>1990</v>
       </c>
       <c r="Q175" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=95</t>
+          <t>/persons_v2/view.php?id=558</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>1985</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>Feigl Rudolf SJ</t>
+          <t>Németh Béla Maurus OSB</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Priory School, Woodside, CA, USA</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J176" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Priory School</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>miniszter, pasztorális kisegítő, a ministránsok irányítója</t>
+          <t>biológiai tanár, közben iskolabusz-vezető, valamint a bencés közösség, valamint az iskola gazdasági ügyeinek irányítója, gondnoka</t>
         </is>
       </c>
       <c r="N176">
-        <v>1973</v>
+        <v>1972</v>
       </c>
       <c r="O176">
         <v>2004</v>
       </c>
       <c r="Q176" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=263</t>
+          <t>/persons_v2/view.php?id=809</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>1985</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>Horváth András Ellák O.Praem</t>
+          <t>Bodnár Vince</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
-[...14 lines deleted...]
-          <t>Szent Mihály apátság</t>
+          <t>Hartford, CT, USA</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>latin, hittan, középkori történelem tanár, majd rendtársai egészségbiztosítási ügyeit intézte</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N177">
         <v>1973</v>
       </c>
       <c r="O177">
-        <v>2018</v>
+        <v>1988</v>
       </c>
       <c r="Q177" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=417</t>
+          <t>/persons_v2/view.php?id=95</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>1985</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>Kovách Tibor Angelus OFMCap</t>
+          <t>Feigl Rudolf SJ</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>Róma, Olaszország</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
-          <t>Olaszország</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J178" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>magyar főlelkész</t>
+          <t>miniszter, pasztorális kisegítő, a ministránsok irányítója</t>
         </is>
       </c>
       <c r="N178">
         <v>1973</v>
       </c>
       <c r="O178">
-        <v>1997</v>
+        <v>2004</v>
       </c>
       <c r="Q178" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=579</t>
+          <t>/persons_v2/view.php?id=263</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>1985</v>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>Kubinyi Gyula, Dr</t>
+          <t>Horváth András Ellák O.Praem</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>Erie, PA, USA</t>
+          <t>Szent Mihály apátság, Orange, CA, USA</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J179" t="inlineStr">
+        <is>
+          <t>Szent Mihály apátság</t>
+        </is>
+      </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>latin, hittan, középkori történelem tanár, majd rendtársai egészségbiztosítási ügyeit intézte</t>
         </is>
       </c>
       <c r="N179">
         <v>1973</v>
       </c>
       <c r="O179">
-        <v>2003</v>
+        <v>2018</v>
       </c>
       <c r="Q179" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=617</t>
+          <t>/persons_v2/view.php?id=417</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>1985</v>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>Kákonyi Imre Asztrik OFM, dr</t>
+          <t>Kovách Tibor Angelus OFMCap</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t>Esztergom, Magyarország</t>
+          <t>Róma, Olaszország</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Olaszország</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>teológiai tanár a rend teológiai főiskoláján, festőművész</t>
+          <t>magyar főlelkész</t>
         </is>
       </c>
       <c r="N180">
         <v>1973</v>
       </c>
       <c r="O180">
-        <v>1990</v>
+        <v>1997</v>
       </c>
       <c r="Q180" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=509</t>
+          <t>/persons_v2/view.php?id=579</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>1985</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>Máté József SJ</t>
+          <t>Kubinyi Gyula, Dr</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>Erie, PA, USA</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>plébános, a Katolikus Férfitársulat vezetője, a Kanadai Magyarok Szövetségének társelnöke</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N181">
         <v>1973</v>
       </c>
       <c r="O181">
-        <v>2007</v>
+        <v>2003</v>
       </c>
       <c r="Q181" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=716</t>
+          <t>/persons_v2/view.php?id=617</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>1985</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>Bobák Sándor Cirill, dr.</t>
+          <t>Kákonyi Imre Asztrik OFM, dr</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>Miskolc</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>Istenszülő tisztelete templom, Burton, OH, USA</t>
+          <t>Esztergom, Magyarország</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Istenszülő tisztelete templom</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>teológiai tanár a rend teológiai főiskoláján, festőművész</t>
         </is>
       </c>
       <c r="N182">
-        <v>1974</v>
+        <v>1973</v>
       </c>
       <c r="O182">
-        <v>1987</v>
+        <v>1990</v>
       </c>
       <c r="Q182" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=91</t>
+          <t>/persons_v2/view.php?id=509</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>1985</v>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>Hegyi Márton SJ</t>
+          <t>Máté József SJ</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>Fordhan Egyetem, New York, NY, USA</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Fordhan Egyetem</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
-          <t>biológia professzor, 2003-tól nyugállományban, de tanít. Közben kisegítő lelkész Passaic, NJ, USA, ill. Yorkers, NJ, USA</t>
+          <t>plébános, a Katolikus Férfitársulat vezetője, a Kanadai Magyarok Szövetségének társelnöke</t>
         </is>
       </c>
       <c r="N183">
-        <v>1974</v>
+        <v>1973</v>
       </c>
       <c r="O183">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="Q183" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=378</t>
+          <t>/persons_v2/view.php?id=716</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>1985</v>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>Kish Gábor SJ</t>
+          <t>Bobák Sándor Cirill, dr.</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Miskolc</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t>Yonkers, NY, USA</t>
+          <t>Istenszülő tisztelete templom, Burton, OH, USA</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J184" t="inlineStr">
+        <is>
+          <t>Istenszülő tisztelete templom</t>
+        </is>
+      </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N184">
         <v>1974</v>
       </c>
       <c r="O184">
-        <v>1993</v>
+        <v>1987</v>
       </c>
       <c r="Q184" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=535</t>
+          <t>/persons_v2/view.php?id=91</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>1985</v>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>Magyar József, Dr.</t>
+          <t>Hegyi Márton SJ</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+          <t>Fordhan Egyetem, New York, NY, USA</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J185" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+          <t>Fordhan Egyetem</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>biológia professzor, 2003-tól nyugállományban, de tanít. Közben kisegítő lelkész Passaic, NJ, USA, ill. Yorkers, NJ, USA</t>
         </is>
       </c>
       <c r="N185">
         <v>1974</v>
       </c>
       <c r="O185">
-        <v>1988</v>
+        <v>2008</v>
       </c>
       <c r="Q185" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=683</t>
+          <t>/persons_v2/view.php?id=378</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>1985</v>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>Mihályi Imre Gilbert O.Praem</t>
+          <t>Kish Gábor SJ</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Chicago, IL, USA</t>
+          <t>Yonkers, NY, USA</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
           <t>USA</t>
-        </is>
-[...3 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
           <t>plébános</t>
         </is>
       </c>
       <c r="N186">
         <v>1974</v>
       </c>
       <c r="O186">
-        <v>1991</v>
+        <v>1993</v>
       </c>
       <c r="Q186" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=745</t>
+          <t>/persons_v2/view.php?id=535</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>1985</v>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>Molnár Miklós SJ</t>
+          <t>Magyar József, Dr.</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>London, ON, Kanada</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="J187" t="inlineStr">
+        <is>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
-          <t>a magyar közösség adminisztrátora</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N187">
         <v>1974</v>
       </c>
       <c r="O187">
-        <v>1990</v>
+        <v>1988</v>
       </c>
       <c r="Q187" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=767</t>
+          <t>/persons_v2/view.php?id=683</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>1985</v>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>Nagy Béla, Dr.</t>
+          <t>Mihályi Imre Gilbert O.Praem</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
-          <t>Vecsés, Magyarország</t>
+          <t>Szent István R. K. Egyházközség, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J188" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K188" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N188">
         <v>1974</v>
       </c>
       <c r="O188">
-        <v>1986</v>
+        <v>1991</v>
       </c>
       <c r="Q188" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=785</t>
+          <t>/persons_v2/view.php?id=745</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>1985</v>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>Nagy Menyhért Mojzes O.Cist, Dr.</t>
+          <t>Molnár Miklós SJ</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
-          <t>University of Dallas, Dallas, TX, USA</t>
+          <t>London, ON, Kanada</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>University of Dallas</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
-          <t>egyetemi tanár (francia nyelv)</t>
+          <t>a magyar közösség adminisztrátora</t>
         </is>
       </c>
       <c r="N189">
         <v>1974</v>
       </c>
       <c r="O189">
-        <v>1996</v>
+        <v>1990</v>
       </c>
       <c r="Q189" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=797</t>
+          <t>/persons_v2/view.php?id=767</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>1985</v>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>Őrsy László SJ, Dr.</t>
+          <t>Nagy Béla, Dr.</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
-          <t>Georgetown Egyetem, Washington DC, USA</t>
+          <t>Vecsés, Magyarország</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Georgetown Egyetem</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
-          <t>kánonjog professzor</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N190">
         <v>1974</v>
       </c>
       <c r="O190">
-        <v>1993</v>
+        <v>1986</v>
       </c>
       <c r="Q190" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=844</t>
+          <t>/persons_v2/view.php?id=785</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>1985</v>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>Benkő Antal SJ</t>
+          <t>Nagy Menyhért Mojzes O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t>Klagenfurt, Ausztria</t>
+          <t>University of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J191" t="inlineStr">
+        <is>
+          <t>University of Dallas</t>
         </is>
       </c>
       <c r="K191" t="inlineStr">
         <is>
-          <t>Szolgálat c. folyóirat szerkesztője, rendház gazdasági felelőse</t>
+          <t>egyetemi tanár (francia nyelv)</t>
         </is>
       </c>
       <c r="N191">
-        <v>1975</v>
+        <v>1974</v>
       </c>
       <c r="O191">
-        <v>1986</v>
+        <v>1996</v>
       </c>
       <c r="Q191" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=67</t>
+          <t>/persons_v2/view.php?id=797</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>1985</v>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>Deák Ferenc SJ</t>
+          <t>Őrsy László SJ, Dr.</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
-          <t>Montréal, QC, Kanada</t>
+          <t>Georgetown Egyetem, Washington DC, USA</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J192" t="inlineStr">
+        <is>
+          <t>Georgetown Egyetem</t>
         </is>
       </c>
       <c r="K192" t="inlineStr">
         <is>
-          <t>magyar lelkész (1979–1985 és 1993–2007 között plébános, közben lelkész)</t>
+          <t>kánonjog professzor</t>
         </is>
       </c>
       <c r="N192">
-        <v>1975</v>
+        <v>1974</v>
       </c>
       <c r="O192">
-        <v>2007</v>
+        <v>1993</v>
       </c>
       <c r="Q192" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=181</t>
+          <t>/persons_v2/view.php?id=844</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>1985</v>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>Kiss Máté János OFM</t>
+          <t>Benkő Antal SJ</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t>Flint, MI, USA</t>
+          <t>Klagenfurt, Ausztria</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Szolgálat c. folyóirat szerkesztője, rendház gazdasági felelőse</t>
         </is>
       </c>
       <c r="N193">
         <v>1975</v>
       </c>
       <c r="O193">
-        <v>1995</v>
+        <v>1986</v>
       </c>
       <c r="Q193" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=549</t>
+          <t>/persons_v2/view.php?id=67</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>1985</v>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>Orbán Miklós SJ</t>
+          <t>Deák Ferenc SJ</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Montréal, QC, Kanada</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
-      <c r="J194" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K194" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>magyar lelkész (1979–1985 és 1993–2007 között plébános, közben lelkész)</t>
         </is>
       </c>
       <c r="N194">
         <v>1975</v>
       </c>
       <c r="O194">
-        <v>1999</v>
+        <v>2007</v>
       </c>
       <c r="Q194" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=836</t>
+          <t>/persons_v2/view.php?id=181</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>1985</v>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>Perjés Antal Patrik OCD</t>
+          <t>Kiss Máté János OFM</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t>Napa, CA, USA</t>
+          <t>Flint, MI, USA</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N195">
         <v>1975</v>
       </c>
       <c r="O195">
-        <v>1993</v>
+        <v>1995</v>
       </c>
       <c r="Q195" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=865</t>
+          <t>/persons_v2/view.php?id=549</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>1985</v>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>Barát Ferenc Benignusz OSB</t>
+          <t>Orbán Miklós SJ</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
-          <t>Szent Anzelm perjelség, Woodside, CA, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J196" t="inlineStr">
         <is>
-          <t>Szent Anzelm perjelség</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K196" t="inlineStr">
+        <is>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N196">
-        <v>1976</v>
+        <v>1975</v>
       </c>
       <c r="O196">
-        <v>1990</v>
+        <v>1999</v>
       </c>
       <c r="Q196" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=43</t>
+          <t>/persons_v2/view.php?id=836</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>1985</v>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>Bodnár István Konstantin</t>
+          <t>Perjés Antal Patrik OCD</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>Windsor, ON, Kanada</t>
+          <t>Napa, CA, USA</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
-          <t>parókus, archipresbiter, valamint a magyar görög katolikus egyházközségek általános helynöke</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N197">
-        <v>1976</v>
+        <v>1975</v>
       </c>
       <c r="O197">
-        <v>1986</v>
+        <v>1993</v>
       </c>
       <c r="Q197" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=94</t>
+          <t>/persons_v2/view.php?id=865</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198">
         <v>1985</v>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>Bolváry Pál (OSPPE)</t>
+          <t>Barát Ferenc Benignusz OSB</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
-          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA</t>
+          <t>Szent Anzelm perjelség, Woodside, CA, USA</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J198" t="inlineStr">
         <is>
-          <t>Szent Anna R. K. Egyházközség</t>
-[...4 lines deleted...]
-          <t>plébános</t>
+          <t>Szent Anzelm perjelség</t>
         </is>
       </c>
       <c r="N198">
         <v>1976</v>
       </c>
       <c r="O198">
-        <v>1993</v>
+        <v>1990</v>
       </c>
       <c r="Q198" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=100</t>
+          <t>/persons_v2/view.php?id=43</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199">
         <v>1985</v>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>Kopcsa András József</t>
+          <t>Bodnár István Konstantin</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, USA</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>St. Louis Besancon, New Heven, CT, USA</t>
+          <t>Windsor, ON, Kanada</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. Louis Besancon</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
-          <t>segédlelkész, majd 1978-tól plébános</t>
+          <t>parókus, archipresbiter, valamint a magyar görög katolikus egyházközségek általános helynöke</t>
         </is>
       </c>
       <c r="N199">
         <v>1976</v>
       </c>
       <c r="O199">
         <v>1986</v>
       </c>
       <c r="Q199" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=563</t>
+          <t>/persons_v2/view.php?id=94</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200">
         <v>1985</v>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>Balássy Géza</t>
+          <t>Bolváry Pál (OSPPE)</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>állandó diakónus</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
-          <t>Jézus Szíve R. K. Egyházközség, Akron, OH, USA</t>
+          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J200" t="inlineStr">
         <is>
-          <t>Jézus Szíve R. K. Egyházközség</t>
+          <t>Szent Anna R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
-          <t>plébániavezető adminisztrátor</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N200">
-        <v>1977</v>
+        <v>1976</v>
       </c>
       <c r="O200">
-        <v>1986</v>
+        <v>1993</v>
       </c>
       <c r="Q200" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=33</t>
+          <t>/persons_v2/view.php?id=100</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201">
         <v>1985</v>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>Galambos Ferenc Iréneusz OSB, dr.</t>
+          <t>Kopcsa András József</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Fort Wayne-South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t>Unterwart, Ausztria</t>
+          <t>St. Louis Besancon, New Heven, CT, USA</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J201" t="inlineStr">
+        <is>
+          <t>St. Louis Besancon</t>
         </is>
       </c>
       <c r="K201" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>segédlelkész, majd 1978-tól plébános</t>
         </is>
       </c>
       <c r="N201">
-        <v>1977</v>
+        <v>1976</v>
       </c>
       <c r="O201">
-        <v>2002</v>
+        <v>1986</v>
       </c>
       <c r="Q201" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=304</t>
+          <t>/persons_v2/view.php?id=563</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>1985</v>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>Gróza József</t>
+          <t>Balássy Géza</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>állandó diakónus</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>Sonsón-Rionegro, Kolumbia</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>Caracas, Venezuela</t>
+          <t>Jézus Szíve R. K. Egyházközség, Akron, OH, USA</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
-          <t>Venezuela</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J202" t="inlineStr">
+        <is>
+          <t>Jézus Szíve R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K202" t="inlineStr">
         <is>
-          <t>plébános, az utolsó magyar plébános az országban</t>
+          <t>plébániavezető adminisztrátor</t>
         </is>
       </c>
       <c r="N202">
         <v>1977</v>
       </c>
       <c r="O202">
-        <v>2006</v>
+        <v>1986</v>
       </c>
       <c r="Q202" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=339</t>
+          <t>/persons_v2/view.php?id=33</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203">
         <v>1985</v>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>Hites Endre Kristóf OSB</t>
+          <t>Galambos Ferenc Iréneusz OSB, dr.</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
-          <t>Szent Anzelm perjelség, Woodside, CA, USA</t>
+          <t>Unterwart, Ausztria</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Anzelm perjelség</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
-          <t>szerzetes</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N203">
         <v>1977</v>
       </c>
       <c r="O203">
-        <v>1994</v>
+        <v>2002</v>
       </c>
       <c r="Q203" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=395</t>
+          <t>/persons_v2/view.php?id=304</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204">
         <v>1985</v>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>Homa József</t>
+          <t>Gróza József</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>Sonsón-Rionegro, Kolumbia</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t>Hazleton, PA, USA</t>
+          <t>Caracas, Venezuela</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Venezuela</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>plébános, az utolsó magyar plébános az országban</t>
         </is>
       </c>
       <c r="N204">
         <v>1977</v>
       </c>
       <c r="O204">
-        <v>1988</v>
+        <v>2006</v>
       </c>
       <c r="Q204" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=411</t>
+          <t>/persons_v2/view.php?id=339</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205">
         <v>1985</v>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>Laczkovits József Gyula</t>
+          <t>Hites Endre Kristóf OSB</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
-          <t>Salinas, CA, USA</t>
+          <t>Szent Anzelm perjelség, Woodside, CA, USA</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J205" t="inlineStr">
+        <is>
+          <t>Szent Anzelm perjelség</t>
+        </is>
+      </c>
       <c r="K205" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>szerzetes</t>
         </is>
       </c>
       <c r="N205">
         <v>1977</v>
       </c>
       <c r="O205">
-        <v>1995</v>
+        <v>1994</v>
       </c>
       <c r="Q205" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=631</t>
+          <t>/persons_v2/view.php?id=395</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206">
         <v>1985</v>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>Leavy Matthew Máté OSB, apát</t>
+          <t>Homa József</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
-          <t>St. Anselm Abbey, Mancester, NH, USA</t>
+          <t>Hazleton, PA, USA</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J206" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K206" t="inlineStr">
         <is>
-          <t>tanár, illetve 1986 – 2012 között apát</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N206">
         <v>1977</v>
       </c>
       <c r="O206">
-        <v>2018</v>
+        <v>1988</v>
       </c>
       <c r="Q206" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=641</t>
+          <t>/persons_v2/view.php?id=411</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207">
         <v>1985</v>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
+          <t>Laczkovits József Gyula</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
-          <t>Köln, NSZK</t>
+          <t>Salinas, CA, USA</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
-          <t>NSZK</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K207" t="inlineStr">
         <is>
-          <t>A kölni dóm karnagya</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N207">
         <v>1977</v>
       </c>
       <c r="O207">
-        <v>1987</v>
+        <v>1995</v>
       </c>
       <c r="Q207" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=699</t>
+          <t>/persons_v2/view.php?id=631</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208">
         <v>1985</v>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>Meskó Lajos Géza Sch.P.</t>
+          <t>Leavy Matthew Máté OSB, apát</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
-          <t>Devon, PA, USA</t>
+          <t>St. Anselm Abbey, Mancester, NH, USA</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J208" t="inlineStr">
+        <is>
+          <t>St. Anselm Abbey</t>
+        </is>
+      </c>
       <c r="K208" t="inlineStr">
         <is>
-          <t>nyugállományban, közben tanít, illetve részt vesz a magyar pasztorációban</t>
+          <t>tanár, illetve 1986 – 2012 között apát</t>
         </is>
       </c>
       <c r="N208">
         <v>1977</v>
       </c>
       <c r="O208">
-        <v>2008</v>
+        <v>2018</v>
       </c>
       <c r="Q208" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=730</t>
+          <t>/persons_v2/view.php?id=641</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209">
         <v>1985</v>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>Nyeste János, Dr.</t>
+          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Köln, NSZK</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>NSZK</t>
         </is>
       </c>
       <c r="K209" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>A kölni dóm karnagya</t>
         </is>
       </c>
       <c r="N209">
         <v>1977</v>
       </c>
       <c r="O209">
         <v>1987</v>
       </c>
       <c r="Q209" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=826</t>
+          <t>/persons_v2/view.php?id=699</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210">
         <v>1985</v>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>Németh Dániel Róbert OFM</t>
+          <t>Meskó Lajos Géza Sch.P.</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
-          <t>Fairfield, CT, USA</t>
+          <t>Devon, PA, USA</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K210" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>nyugállományban, közben tanít, illetve részt vesz a magyar pasztorációban</t>
         </is>
       </c>
       <c r="N210">
         <v>1977</v>
       </c>
       <c r="O210">
-        <v>1998</v>
+        <v>2008</v>
       </c>
       <c r="Q210" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=810</t>
+          <t>/persons_v2/view.php?id=730</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211">
         <v>1985</v>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>Ábrahám Dezső</t>
+          <t>Nyeste János, Dr.</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>református</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G211" t="inlineStr">
+        <is>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>Allen Park, Detroit, MI, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J211" t="inlineStr">
         <is>
-          <t>Allen Park</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K211" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N211">
         <v>1977</v>
       </c>
       <c r="O211">
-        <v>1997</v>
+        <v>1987</v>
       </c>
       <c r="Q211" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=262</t>
+          <t>/persons_v2/view.php?id=826</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212">
         <v>1985</v>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>Örley Richárd</t>
+          <t>Németh Dániel Róbert OFM</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
-          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Fairfield, CT, USA</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J212" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K212" t="inlineStr">
         <is>
-          <t>segédlelkész, majd 1983-tól plébános</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N212">
         <v>1977</v>
       </c>
       <c r="O212">
-        <v>1988</v>
+        <v>1998</v>
       </c>
       <c r="Q212" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=843</t>
+          <t>/persons_v2/view.php?id=810</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213">
         <v>1985</v>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>Barna Sándor</t>
+          <t>Ábrahám Dezső</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>református</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>áldozópap</t>
-[...4 lines deleted...]
-          <t>Miskolc</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
-          <t>Szent Mihály templom, Hamilton, ON, Kanada</t>
+          <t>Allen Park, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J213" t="inlineStr">
         <is>
-          <t>Szent Mihály templom</t>
+          <t>Allen Park</t>
         </is>
       </c>
       <c r="K213" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N213">
-        <v>1978</v>
+        <v>1977</v>
       </c>
       <c r="O213">
-        <v>1987</v>
+        <v>1997</v>
       </c>
       <c r="Q213" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=45</t>
+          <t>/persons_v2/view.php?id=262</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214">
         <v>1985</v>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>Cseh Péter Dömötör OCD</t>
+          <t>Örley Richárd</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
-          <t>São Roque, Brazília</t>
+          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J214" t="inlineStr">
+        <is>
+          <t>Szent Imre Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K214" t="inlineStr">
         <is>
-          <t>szerzetestestvér</t>
+          <t>segédlelkész, majd 1983-tól plébános</t>
         </is>
       </c>
       <c r="N214">
-        <v>1978</v>
+        <v>1977</v>
       </c>
       <c r="O214">
         <v>1988</v>
       </c>
       <c r="Q214" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=150</t>
+          <t>/persons_v2/view.php?id=843</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215">
         <v>1985</v>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>Dengl György Miklós OFM</t>
+          <t>Barna Sándor</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Miskolc</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
+          <t>Szent Mihály templom, Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J215" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish</t>
+          <t>Szent Mihály templom</t>
         </is>
       </c>
       <c r="K215" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N215">
         <v>1978</v>
       </c>
       <c r="O215">
-        <v>1989</v>
+        <v>1987</v>
       </c>
       <c r="Q215" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=191</t>
+          <t>/persons_v2/view.php?id=45</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216">
         <v>1985</v>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>Havas János SJ</t>
+          <t>Cseh Péter Dömötör OCD</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
-          <t>Morristown, NJ, USA</t>
+          <t>São Roque, Brazília</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K216" t="inlineStr">
         <is>
-          <t>lelkigyakorlatvezető</t>
+          <t>szerzetestestvér</t>
         </is>
       </c>
       <c r="N216">
         <v>1978</v>
       </c>
       <c r="O216">
-        <v>1990</v>
+        <v>1988</v>
       </c>
       <c r="Q216" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=371</t>
+          <t>/persons_v2/view.php?id=150</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217">
         <v>1985</v>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>Kléner Imre László</t>
+          <t>Dengl György Miklós OFM</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
-          <t>Caetité, Brazília</t>
+          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J217" t="inlineStr">
+        <is>
+          <t>Saint Francis of Assisi Parish</t>
         </is>
       </c>
       <c r="K217" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N217">
         <v>1978</v>
       </c>
       <c r="O217">
-        <v>1986</v>
+        <v>1989</v>
       </c>
       <c r="Q217" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=554</t>
+          <t>/persons_v2/view.php?id=191</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218">
         <v>1985</v>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>Lenk József</t>
+          <t>Havas János SJ</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
-          <t>Sacred Heart Home, Avilla, IN, USA</t>
+          <t>Morristown, NJ, USA</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J218" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K218" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>lelkigyakorlatvezető</t>
         </is>
       </c>
       <c r="N218">
         <v>1978</v>
       </c>
       <c r="O218">
-        <v>1993</v>
+        <v>1990</v>
       </c>
       <c r="Q218" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=648</t>
+          <t>/persons_v2/view.php?id=371</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219">
         <v>1985</v>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>Mészáros Tibor, Msgr.</t>
+          <t>Kléner Imre László</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
-          <t>Szent Klára Kórház, Bázel, Svájc</t>
+          <t>Caetité, Brazília</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
-          <t>Svájc</t>
-[...4 lines deleted...]
-          <t>Szent Klára Kórház</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K219" t="inlineStr">
         <is>
-          <t>kórházlelkész</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N219">
         <v>1978</v>
       </c>
       <c r="O219">
         <v>1986</v>
       </c>
       <c r="Q219" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=741</t>
+          <t>/persons_v2/view.php?id=554</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220">
         <v>1985</v>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>Mészáros Árpád György OFM</t>
+          <t>Lenk József</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Fort Wayne-South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
+          <t>Sacred Heart Home, Avilla, IN, USA</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J220" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish</t>
+          <t>Sacred Heart Home</t>
         </is>
       </c>
       <c r="K220" t="inlineStr">
         <is>
-          <t>delegatus provincialis, zárdafőnök</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N220">
         <v>1978</v>
       </c>
       <c r="O220">
-        <v>1992</v>
+        <v>1993</v>
       </c>
       <c r="Q220" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=737</t>
+          <t>/persons_v2/view.php?id=648</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221">
         <v>1985</v>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>Nagy Al Sándor O.M.I.</t>
+          <t>Mészáros Tibor, Msgr.</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>Szeplőtelen Szűz Missziós Oblátusai (Congregatio Missionariorum Oblatorum BMV Immaculatae)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
-          <t>San Antonio, TX, USA</t>
+          <t>Szent Klára Kórház, Bázel, Svájc</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Svájc</t>
+        </is>
+      </c>
+      <c r="J221" t="inlineStr">
+        <is>
+          <t>Szent Klára Kórház</t>
+        </is>
+      </c>
+      <c r="K221" t="inlineStr">
+        <is>
+          <t>kórházlelkész</t>
         </is>
       </c>
       <c r="N221">
         <v>1978</v>
       </c>
       <c r="O221">
-        <v>1992</v>
+        <v>1986</v>
       </c>
       <c r="Q221" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=782</t>
+          <t>/persons_v2/view.php?id=741</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222">
         <v>1985</v>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>Pillisch Tamás János</t>
+          <t>Mészáros Árpád György OFM</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>állandó diakónus</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
-          <t>St. Benedict’s és St. Andrew’s Church, Toronto, ON, Kanada</t>
+          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J222" t="inlineStr">
         <is>
-          <t>St. Benedict’s és St. Andrew’s Church</t>
+          <t>Saint Francis of Assisi Parish</t>
         </is>
       </c>
       <c r="K222" t="inlineStr">
         <is>
-          <t>diakónus, közben önkéntes a Toronto-Weste Fogvatartási központban is.</t>
+          <t>delegatus provincialis, zárdafőnök</t>
         </is>
       </c>
       <c r="N222">
         <v>1978</v>
       </c>
       <c r="O222">
-        <v>2009</v>
+        <v>1992</v>
       </c>
       <c r="Q222" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=877</t>
+          <t>/persons_v2/view.php?id=737</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223">
         <v>1985</v>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>Borbély István SJ</t>
+          <t>Nagy Al Sándor O.M.I.</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>jezsuita</t>
+          <t>Szeplőtelen Szűz Missziós Oblátusai (Congregatio Missionariorum Oblatorum BMV Immaculatae)</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
+          <t>San Antonio, TX, USA</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...9 lines deleted...]
-          <t>nyugállományban</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N223">
-        <v>1979</v>
+        <v>1978</v>
       </c>
       <c r="O223">
-        <v>1987</v>
+        <v>1992</v>
       </c>
       <c r="Q223" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=104</t>
+          <t>/persons_v2/view.php?id=782</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224">
         <v>1985</v>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>Füzy Imre</t>
+          <t>Pillisch Tamás János</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>állandó diakónus</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Kanada</t>
+          <t>St. Benedict’s és St. Andrew’s Church, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
+      <c r="J224" t="inlineStr">
+        <is>
+          <t>St. Benedict’s és St. Andrew’s Church</t>
+        </is>
+      </c>
       <c r="K224" t="inlineStr">
         <is>
-          <t>a szlovák templom plébánosa</t>
+          <t>diakónus, közben önkéntes a Toronto-Weste Fogvatartási központban is.</t>
         </is>
       </c>
       <c r="N224">
-        <v>1979</v>
+        <v>1978</v>
       </c>
       <c r="O224">
-        <v>2002</v>
+        <v>2009</v>
       </c>
       <c r="Q224" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=300</t>
+          <t>/persons_v2/view.php?id=877</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225">
         <v>1985</v>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>Mustó Péter SJ</t>
+          <t>Póta László SJ, szerzetestestvér</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
-          <t>Bogota, Kolumbia</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
-          <t>Kolumbia</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J225" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K225" t="inlineStr">
         <is>
-          <t>ifjúsági és munkáslelkész</t>
+          <t>a rendtartomány novíciátusának megszervezője, házgondnok, szakács, 1998-ban szabbatikum</t>
         </is>
       </c>
       <c r="N225">
-        <v>1979</v>
+        <v>1978</v>
       </c>
       <c r="O225">
-        <v>1991</v>
+        <v>1990</v>
       </c>
       <c r="Q225" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=780</t>
+          <t>/persons_v2/view.php?id=898</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226">
         <v>1985</v>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>Pesznyák Béla</t>
+          <t>Borbély István SJ</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>Szabadka, Szerbia</t>
+          <t>jezsuita</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
-          <t>Verbász, Jugoszlávia</t>
+          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
-          <t>Jugoszlávia</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J226" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet Otthon</t>
         </is>
       </c>
       <c r="K226" t="inlineStr">
         <is>
-          <t>a vincés nővérek káplánja</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N226">
         <v>1979</v>
       </c>
       <c r="O226">
-        <v>1992</v>
+        <v>1987</v>
       </c>
       <c r="Q226" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=867</t>
+          <t>/persons_v2/view.php?id=104</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227">
         <v>1985</v>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>Balássy Géza</t>
+          <t>Füzy Imre</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>állandó diakónus</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
-          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Imre Magyar R. K. Egyházközség</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K227" t="inlineStr">
         <is>
-          <t>diakónus</t>
+          <t>a szlovák templom plébánosa</t>
         </is>
       </c>
       <c r="N227">
-        <v>1980</v>
+        <v>1979</v>
       </c>
       <c r="O227">
-        <v>2004</v>
+        <v>2002</v>
       </c>
       <c r="Q227" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=33</t>
+          <t>/persons_v2/view.php?id=300</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228">
         <v>1985</v>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>Beöthy Tamás SJ</t>
+          <t>Mustó Péter SJ</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
-          <t>St. Mary Hospital, London, ON, Kanada</t>
+          <t>Bogota, Kolumbia</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>St. Mary Hospital</t>
+          <t>Kolumbia</t>
         </is>
       </c>
       <c r="K228" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>ifjúsági és munkáslelkész</t>
         </is>
       </c>
       <c r="N228">
-        <v>1980</v>
+        <v>1979</v>
       </c>
       <c r="O228">
-        <v>1987</v>
+        <v>1991</v>
       </c>
       <c r="Q228" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=69</t>
+          <t>/persons_v2/view.php?id=780</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229">
         <v>1985</v>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>Bóday Jenő SJ</t>
+          <t>Pesznyák Béla</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Szabadka, Szerbia</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
-          <t>Montréal, QC, Kanada</t>
+          <t>Verbász, Jugoszlávia</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Jugoszlávia</t>
         </is>
       </c>
       <c r="K229" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>a vincés nővérek káplánja</t>
         </is>
       </c>
       <c r="N229">
-        <v>1980</v>
+        <v>1979</v>
       </c>
       <c r="O229">
-        <v>1997</v>
+        <v>1992</v>
       </c>
       <c r="Q229" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=93</t>
+          <t>/persons_v2/view.php?id=867</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230">
         <v>1985</v>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>Gelencsér László Pál O.Praem</t>
+          <t>Polgár Lőrinc Kapisztrán OFM</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
-          <t>Orange, CA, USA</t>
+          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J230" t="inlineStr">
+        <is>
+          <t>Nagyboldogasszony R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K230" t="inlineStr">
         <is>
-          <t>nyugállományban, latint tanít</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N230">
-        <v>1980</v>
+        <v>1979</v>
       </c>
       <c r="O230">
-        <v>2007</v>
+        <v>1995</v>
       </c>
       <c r="Q230" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=318</t>
+          <t>/persons_v2/view.php?id=887</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231">
         <v>1985</v>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>Hajtás Ferenc</t>
+          <t>Balássy Géza</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>állandó diakónus</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
-          <t>Heidelberg, Németország</t>
+          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
-          <t>Németország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J231" t="inlineStr">
+        <is>
+          <t>Szent Imre Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K231" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>diakónus</t>
         </is>
       </c>
       <c r="N231">
         <v>1980</v>
       </c>
       <c r="O231">
-        <v>1999</v>
+        <v>2004</v>
       </c>
       <c r="Q231" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=363</t>
+          <t>/persons_v2/view.php?id=33</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232">
         <v>1985</v>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>Horváth István</t>
+          <t>Beöthy Tamás SJ</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>Baltimore, MD, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>St. Mary Hospital, London, ON, Kanada</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J232" t="inlineStr">
+        <is>
+          <t>St. Mary Hospital</t>
         </is>
       </c>
       <c r="K232" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N232">
         <v>1980</v>
       </c>
       <c r="O232">
-        <v>2011</v>
+        <v>1987</v>
       </c>
       <c r="Q232" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=424</t>
+          <t>/persons_v2/view.php?id=69</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233">
         <v>1985</v>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>Kékessy Imre István SJ, dr</t>
+          <t>Bóday Jenő SJ</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
-          <t>Medelin, Kolumbia</t>
+          <t>Montréal, QC, Kanada</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
-          <t>Kolumbia</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K233" t="inlineStr">
         <is>
-          <t>jezsuita kollégiumban lelkész</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N233">
         <v>1980</v>
       </c>
       <c r="O233">
-        <v>1986</v>
+        <v>1997</v>
       </c>
       <c r="Q233" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=529</t>
+          <t>/persons_v2/view.php?id=93</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234">
         <v>1985</v>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>Nagy Ferenc SJ, Dr.</t>
+          <t>Gelencsér László Pál O.Praem</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
-          <t>Magyarországi Szent István templom, Hamilton, ON, Kanada</t>
+          <t>Orange, CA, USA</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Magyarországi Szent István templom</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K234" t="inlineStr">
         <is>
-          <t>lelkipásztor, szerkesztő</t>
+          <t>nyugállományban, latint tanít</t>
         </is>
       </c>
       <c r="N234">
         <v>1980</v>
       </c>
       <c r="O234">
-        <v>1986</v>
+        <v>2007</v>
       </c>
       <c r="Q234" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=788</t>
+          <t>/persons_v2/view.php?id=318</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235">
         <v>1985</v>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>Nagy Ágoston CM</t>
+          <t>Hajtás Ferenc</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>lazarista (Congregatio Missionis)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, USA</t>
+          <t>Heidelberg, Németország</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Németország</t>
         </is>
       </c>
       <c r="K235" t="inlineStr">
         <is>
-          <t>szemináriumi tanár</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N235">
         <v>1980</v>
       </c>
       <c r="O235">
-        <v>1992</v>
+        <v>1999</v>
       </c>
       <c r="Q235" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=784</t>
+          <t>/persons_v2/view.php?id=363</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236">
         <v>1985</v>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>Pázmány Géza Sch.P.</t>
+          <t>Horváth István</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Baltimore, MD, USA</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
-          <t>Devon, PA, USA</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K236" t="inlineStr">
         <is>
-          <t>tanár, majd nyugállományban</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N236">
         <v>1980</v>
       </c>
       <c r="O236">
-        <v>2024</v>
+        <v>2011</v>
       </c>
       <c r="Q236" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=860</t>
+          <t>/persons_v2/view.php?id=424</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237">
         <v>1985</v>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>Antal András</t>
+          <t>Kékessy Imre István SJ, dr</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
-          <t>Szent István Király Plébánia, Székelyszentkirály, Románia</t>
+          <t>Medelin, Kolumbia</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
-          <t>Románia</t>
-[...4 lines deleted...]
-          <t>Szent István Király Plébánia</t>
+          <t>Kolumbia</t>
         </is>
       </c>
       <c r="K237" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>jezsuita kollégiumban lelkész</t>
         </is>
       </c>
       <c r="N237">
-        <v>1981</v>
+        <v>1980</v>
       </c>
       <c r="O237">
-        <v>1987</v>
+        <v>1986</v>
       </c>
       <c r="Q237" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=11</t>
+          <t>/persons_v2/view.php?id=529</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238">
         <v>1985</v>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>Bendik István Sch.P</t>
+          <t>Nagy Ferenc SJ, Dr.</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
-          <t>Piarista ház, Devon, PA, USA</t>
+          <t>Magyarországi Szent István templom, Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J238" t="inlineStr">
         <is>
-          <t>Piarista ház</t>
+          <t>Magyarországi Szent István templom</t>
         </is>
       </c>
       <c r="K238" t="inlineStr">
         <is>
-          <t>tanár</t>
+          <t>lelkipásztor, szerkesztő</t>
         </is>
       </c>
       <c r="N238">
-        <v>1981</v>
+        <v>1980</v>
       </c>
       <c r="O238">
-        <v>1989</v>
+        <v>1986</v>
       </c>
       <c r="Q238" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=66</t>
+          <t>/persons_v2/view.php?id=788</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239">
         <v>1985</v>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>Bendik István Sch.P</t>
+          <t>Nagy Ágoston CM</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>lazarista (Congregatio Missionis)</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
-          <t>Martin, KY, USA</t>
+          <t>Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K239" t="inlineStr">
         <is>
-          <t>tanár</t>
+          <t>szemináriumi tanár</t>
         </is>
       </c>
       <c r="N239">
-        <v>1981</v>
+        <v>1980</v>
       </c>
       <c r="O239">
-        <v>1989</v>
+        <v>1992</v>
       </c>
       <c r="Q239" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=66</t>
+          <t>/persons_v2/view.php?id=784</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240">
         <v>1985</v>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>Dolinay Tamás, püspök, dr.</t>
+          <t>Pázmány Géza Sch.P.</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
-          <t>Van Nuys, CA, USA</t>
+          <t>Devon, PA, USA</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K240" t="inlineStr">
         <is>
-          <t>az egyházmegye első püspöke</t>
+          <t>tanár, majd nyugállományban</t>
         </is>
       </c>
       <c r="N240">
-        <v>1981</v>
+        <v>1980</v>
       </c>
       <c r="O240">
-        <v>1990</v>
+        <v>2024</v>
       </c>
       <c r="Q240" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=210</t>
+          <t>/persons_v2/view.php?id=860</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241">
         <v>1985</v>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>Eördögh István, dr</t>
+          <t>Antal András</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
-          <t>De Propaganda Fide Kongregáció, Vatikán, Vatikánváros</t>
+          <t>Szent István Király Plébánia, Székelyszentkirály, Románia</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
-          <t>Vatikánváros</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="J241" t="inlineStr">
         <is>
-          <t>De Propaganda Fide Kongregáció</t>
+          <t>Szent István Király Plébánia</t>
         </is>
       </c>
       <c r="K241" t="inlineStr">
         <is>
-          <t>tudományos munkatárs, levéltáros</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N241">
         <v>1981</v>
       </c>
       <c r="O241">
-        <v>1994</v>
+        <v>1987</v>
       </c>
       <c r="Q241" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=242</t>
+          <t>/persons_v2/view.php?id=11</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242">
         <v>1985</v>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>Farkasfalvy Miklós Dénes O.Cist, Dr., apát</t>
+          <t>Bendik István Sch.P</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Piarista ház, Devon, PA, USA</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J242" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Piarista ház</t>
         </is>
       </c>
       <c r="K242" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár 2012-ig, közben 1988-2012 apát. 2012-től nyugállományban</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N242">
         <v>1981</v>
       </c>
       <c r="O242">
-        <v>2020</v>
+        <v>1989</v>
       </c>
       <c r="Q242" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=252</t>
+          <t>/persons_v2/view.php?id=66</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243">
         <v>1985</v>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>Gombos Mihály SDB</t>
+          <t>Bendik István Sch.P</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
-          <t>Calgary, AB, Kanada</t>
+          <t>Martin, KY, USA</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K243" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N243">
         <v>1981</v>
       </c>
       <c r="O243">
         <v>1989</v>
       </c>
       <c r="Q243" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=330</t>
+          <t>/persons_v2/view.php?id=66</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244">
         <v>1985</v>
       </c>
       <c r="B244" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>Henkey-Hőnig Károly, dr.</t>
+          <t>Dolinay Tamás, püspök, dr.</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
+          <t>Van Nuys, CA, USA</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet Otthon</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K244" t="inlineStr">
         <is>
-          <t>nyugállományban, az otthon lelkésze</t>
+          <t>az egyházmegye első püspöke</t>
         </is>
       </c>
       <c r="N244">
         <v>1981</v>
       </c>
       <c r="O244">
-        <v>1999</v>
+        <v>1990</v>
       </c>
       <c r="Q244" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=380</t>
+          <t>/persons_v2/view.php?id=210</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245">
         <v>1985</v>
       </c>
       <c r="B245" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>Jackanich József, Msgr.</t>
+          <t>Eördögh István, dr</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H245" t="inlineStr">
+        <is>
+          <t>De Propaganda Fide Kongregáció, Vatikán, Vatikánváros</t>
+        </is>
+      </c>
+      <c r="I245" t="inlineStr">
+        <is>
+          <t>Vatikánváros</t>
+        </is>
+      </c>
+      <c r="J245" t="inlineStr">
+        <is>
+          <t>De Propaganda Fide Kongregáció</t>
         </is>
       </c>
       <c r="K245" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>tudományos munkatárs, levéltáros</t>
         </is>
       </c>
       <c r="N245">
         <v>1981</v>
       </c>
       <c r="O245">
-        <v>2003</v>
+        <v>1994</v>
       </c>
       <c r="Q245" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=468</t>
+          <t>/persons_v2/view.php?id=242</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246">
         <v>1985</v>
       </c>
       <c r="B246" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>Major Imre Márk (O.Cist), Dr.</t>
+          <t>Farkasfalvy Miklós Dénes O.Cist, Dr., apát</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
-          <t>Kastl, Németország</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
-          <t>Németország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J246" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K246" t="inlineStr">
         <is>
-          <t>igazgató a magyar gimnáziumban</t>
+          <t>gimnáziumi tanár 2012-ig, közben 1988-2012 apát. 2012-től nyugállományban</t>
         </is>
       </c>
       <c r="N246">
         <v>1981</v>
       </c>
       <c r="O246">
-        <v>1986</v>
+        <v>2020</v>
       </c>
       <c r="Q246" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=688</t>
+          <t>/persons_v2/view.php?id=252</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247">
         <v>1985</v>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>Angyal Lajos</t>
+          <t>Gombos Mihály SDB</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
-          <t>Nyírlövő, Magyarország</t>
+          <t>Calgary, AB, Kanada</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K247" t="inlineStr">
         <is>
-          <t>helyettes lelkész, majd parókus</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N247">
-        <v>1982</v>
+        <v>1981</v>
       </c>
       <c r="O247">
-        <v>1986</v>
+        <v>1989</v>
       </c>
       <c r="Q247" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=9</t>
+          <t>/persons_v2/view.php?id=330</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248">
         <v>1985</v>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>Ciprián Károly (OFM)</t>
+          <t>Henkey-Hőnig Károly, dr.</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
+          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J248" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség</t>
+          <t>Szent Erzsébet Otthon</t>
         </is>
       </c>
       <c r="K248" t="inlineStr">
         <is>
-          <t>az egyházközség utolsó plébánosa</t>
+          <t>nyugállományban, az otthon lelkésze</t>
         </is>
       </c>
       <c r="N248">
-        <v>1982</v>
+        <v>1981</v>
       </c>
       <c r="O248">
-        <v>2007</v>
+        <v>1999</v>
       </c>
       <c r="Q248" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=129</t>
+          <t>/persons_v2/view.php?id=380</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249">
         <v>1985</v>
       </c>
       <c r="B249" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>Horváth P. József</t>
+          <t>Jackanich József, Msgr.</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, USA</t>
-[...9 lines deleted...]
-          <t>USA</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="K249" t="inlineStr">
         <is>
           <t>nyugállományban</t>
         </is>
       </c>
       <c r="N249">
-        <v>1982</v>
+        <v>1981</v>
       </c>
       <c r="O249">
-        <v>1989</v>
+        <v>2003</v>
       </c>
       <c r="Q249" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=437</t>
+          <t>/persons_v2/view.php?id=468</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250">
         <v>1985</v>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>Jelinek Antal</t>
+          <t>Major Imre Márk (O.Cist), Dr.</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
-          <t>Esztergom</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
-          <t>Szent Imre plébánia, Milwaukee, WI, USA</t>
+          <t>Kastl, Németország</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Imre plébánia</t>
+          <t>Németország</t>
         </is>
       </c>
       <c r="K250" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>igazgató a magyar gimnáziumban</t>
         </is>
       </c>
       <c r="N250">
-        <v>1982</v>
+        <v>1981</v>
       </c>
       <c r="O250">
         <v>1986</v>
       </c>
       <c r="Q250" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=486</t>
+          <t>/persons_v2/view.php?id=688</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251">
         <v>1985</v>
       </c>
       <c r="B251" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>Jász László</t>
+          <t>Angyal Lajos</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Nyírlövő, Magyarország</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K251" t="inlineStr">
         <is>
-          <t>szolgálati helyeiről nincs adat, a magyar papok listájában nem szerepel.</t>
+          <t>helyettes lelkész, majd parókus</t>
         </is>
       </c>
       <c r="N251">
         <v>1982</v>
       </c>
-      <c r="O251" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="O251">
+        <v>1986</v>
       </c>
       <c r="Q251" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=483</t>
+          <t>/persons_v2/view.php?id=9</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252">
         <v>1985</v>
       </c>
       <c r="B252" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>Kerestus, Thomas Joseph</t>
+          <t>Ciprián Károly (OFM)</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t>Allentown, PA, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
-          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, USA</t>
+          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
         </is>
       </c>
       <c r="I252" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J252" t="inlineStr">
         <is>
-          <t>Kapisztrán Szent János Magyar R. K. Egyházközség</t>
+          <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K252" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>az egyházközség utolsó plébánosa</t>
         </is>
       </c>
       <c r="N252">
         <v>1982</v>
       </c>
       <c r="O252">
-        <v>1986</v>
+        <v>2007</v>
       </c>
       <c r="Q252" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=521</t>
+          <t>/persons_v2/view.php?id=129</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253">
         <v>1985</v>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>Kopfensteiner István</t>
+          <t>Horváth P. József</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>Fort Wayne-South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
-          <t>Malton, ON, Kanada</t>
+          <t>Walkerton, IN, USA</t>
         </is>
       </c>
       <c r="I253" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K253" t="inlineStr">
+        <is>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N253">
         <v>1982</v>
       </c>
       <c r="O253">
-        <v>1986</v>
+        <v>1989</v>
       </c>
       <c r="Q253" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=564</t>
+          <t>/persons_v2/view.php?id=437</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254">
         <v>1985</v>
       </c>
       <c r="B254" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>Markos Rezső János OSB, Dr.</t>
+          <t>Jelinek Antal</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Esztergom</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
-          <t>Győr, Magyarország</t>
+          <t>Szent Imre plébánia, Milwaukee, WI, USA</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J254" t="inlineStr">
+        <is>
+          <t>Szent Imre plébánia</t>
         </is>
       </c>
       <c r="K254" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N254">
         <v>1982</v>
       </c>
       <c r="O254">
-        <v>1990</v>
+        <v>1986</v>
       </c>
       <c r="Q254" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=696</t>
+          <t>/persons_v2/view.php?id=486</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255">
         <v>1985</v>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>Békési István SJ</t>
+          <t>Jász László</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
-          <t>Szent Erzsébet templom, Toronto, ON, Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I255" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet templom</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K255" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>szolgálati helyeiről nincs adat, a magyar papok listájában nem szerepel.</t>
         </is>
       </c>
       <c r="N255">
-        <v>1983</v>
-[...2 lines deleted...]
-        <v>2000</v>
+        <v>1982</v>
+      </c>
+      <c r="O255" t="inlineStr">
+        <is>
+          <t>1989 között</t>
+        </is>
       </c>
       <c r="Q255" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=78</t>
+          <t>/persons_v2/view.php?id=483</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256">
         <v>1985</v>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>Csorba László Domonkos OFM</t>
+          <t>Kerestus, Thomas Joseph</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Allentown, PA, USA</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, USA</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J256" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség</t>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K256" t="inlineStr">
+        <is>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N256">
-        <v>1983</v>
+        <v>1982</v>
       </c>
       <c r="O256">
         <v>1986</v>
       </c>
       <c r="Q256" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=166</t>
+          <t>/persons_v2/view.php?id=521</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257">
         <v>1985</v>
       </c>
       <c r="B257" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>Dismacsek Ferenc</t>
+          <t>Kopfensteiner István</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
-          <t>Lake City, FL, USA</t>
+          <t>Malton, ON, Kanada</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>nyugállományban</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="N257">
-        <v>1983</v>
+        <v>1982</v>
       </c>
       <c r="O257">
-        <v>2000</v>
+        <v>1986</v>
       </c>
       <c r="Q257" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=202</t>
+          <t>/persons_v2/view.php?id=564</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258">
         <v>1985</v>
       </c>
       <c r="B258" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>Endrédy Ferenc Csanád OSB</t>
+          <t>Markos Rezső János OSB, Dr.</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
-          <t>Bad Abbach, NSZK</t>
+          <t>Győr, Magyarország</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
-          <t>NSZK</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K258" t="inlineStr">
         <is>
-          <t>kórházi lelkész</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N258">
-        <v>1983</v>
+        <v>1982</v>
       </c>
       <c r="O258">
-        <v>1992</v>
+        <v>1990</v>
       </c>
       <c r="Q258" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=238</t>
+          <t>/persons_v2/view.php?id=696</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259">
         <v>1985</v>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>Horváth Márton</t>
+          <t>Pócsai Imre Vendel (OFM)</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
-          <t>St. Dominic Catholic Church, Bremen, IN, USA</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I259" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J259" t="inlineStr">
         <is>
-          <t>St. Dominic Catholic Church</t>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K259" t="inlineStr">
         <is>
-          <t>plébános, ezt követően nyugállományban</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N259">
-        <v>1983</v>
+        <v>1982</v>
       </c>
       <c r="O259">
         <v>1992</v>
       </c>
       <c r="Q259" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=433</t>
+          <t>/persons_v2/view.php?id=897</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260">
         <v>1985</v>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>Irányi László Sch.P., Castellum Medianum-i címzetes püspök</t>
+          <t>Békési István SJ</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
-          <t>Washington DC, USA</t>
+          <t>Szent Erzsébet templom, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J260" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet templom</t>
         </is>
       </c>
       <c r="K260" t="inlineStr">
         <is>
-          <t>Castellum Medianum-i címzetes püspök, a Magyarországon kívül élő magyarok püspöke</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N260">
         <v>1983</v>
       </c>
       <c r="O260">
-        <v>1987</v>
+        <v>2000</v>
       </c>
       <c r="Q260" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=457</t>
+          <t>/persons_v2/view.php?id=78</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261">
         <v>1985</v>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>Kárpi Ferenc</t>
+          <t>Csorba László Domonkos OFM</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
-          <t>Regina Health Center, Richfield, OH, USA</t>
+          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
         </is>
       </c>
       <c r="I261" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J261" t="inlineStr">
         <is>
-          <t>Regina Health Center</t>
-[...4 lines deleted...]
-          <t>nyugállományban</t>
+          <t>Nagyboldogasszony R. K. Egyházközség</t>
         </is>
       </c>
       <c r="N261">
         <v>1983</v>
       </c>
       <c r="O261">
-        <v>1995</v>
+        <v>1986</v>
       </c>
       <c r="Q261" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=511</t>
+          <t>/persons_v2/view.php?id=166</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262">
         <v>1985</v>
       </c>
       <c r="B262" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>Kárpáti László SVD</t>
+          <t>Dismacsek Ferenc</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
-          <t>Békéscsaba, Magyarország</t>
+          <t>Lake City, FL, USA</t>
         </is>
       </c>
       <c r="I262" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K262" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N262">
         <v>1983</v>
       </c>
       <c r="O262">
-        <v>1987</v>
+        <v>2000</v>
       </c>
       <c r="Q262" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=510</t>
+          <t>/persons_v2/view.php?id=202</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263">
         <v>1985</v>
       </c>
       <c r="B263" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>Magyar Gyula Szervác OSB</t>
+          <t>Endrédy Ferenc Csanád OSB</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
+          <t>Bad Abbach, NSZK</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>NSZK</t>
         </is>
       </c>
       <c r="K263" t="inlineStr">
         <is>
-          <t>gazdaságvezető és 1985–től beteggondozó</t>
+          <t>kórházi lelkész</t>
         </is>
       </c>
       <c r="N263">
         <v>1983</v>
       </c>
       <c r="O263">
-        <v>1988</v>
+        <v>1992</v>
       </c>
       <c r="Q263" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=681</t>
+          <t>/persons_v2/view.php?id=238</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264">
         <v>1985</v>
       </c>
       <c r="B264" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>Miskolczy Kálmán Sch.P., Dr.</t>
+          <t>Horváth Márton</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Fort Wayne-South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Trenton, NJ, USA</t>
+          <t>St. Dominic Catholic Church, Bremen, IN, USA</t>
         </is>
       </c>
       <c r="I264" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J264" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>St. Dominic Catholic Church</t>
         </is>
       </c>
       <c r="K264" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>plébános, ezt követően nyugállományban</t>
         </is>
       </c>
       <c r="N264">
         <v>1983</v>
       </c>
       <c r="O264">
-        <v>1988</v>
+        <v>1992</v>
       </c>
       <c r="Q264" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=752</t>
+          <t>/persons_v2/view.php?id=433</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265">
         <v>1985</v>
       </c>
       <c r="B265" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>Molnár Rikárd (OFM)</t>
+          <t>Irányi László Sch.P., Castellum Medianum-i címzetes püspök</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
-          <t>Hays, PA, USA</t>
+          <t>Washington DC, USA</t>
         </is>
       </c>
       <c r="I265" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K265" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Castellum Medianum-i címzetes püspök, a Magyarországon kívül élő magyarok püspöke</t>
         </is>
       </c>
       <c r="N265">
         <v>1983</v>
       </c>
       <c r="O265">
         <v>1987</v>
       </c>
       <c r="Q265" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=766</t>
+          <t>/persons_v2/view.php?id=457</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266">
         <v>1985</v>
       </c>
       <c r="B266" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>Pier György Márk Piusz OFM</t>
+          <t>Kárpi Ferenc</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
+          <t>Regina Health Center, Richfield, OH, USA</t>
         </is>
       </c>
       <c r="I266" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J266" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Regina Health Center</t>
         </is>
       </c>
       <c r="K266" t="inlineStr">
         <is>
-          <t>1989-től nyugállományban</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N266">
         <v>1983</v>
       </c>
       <c r="O266">
         <v>1995</v>
       </c>
       <c r="Q266" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=876</t>
+          <t>/persons_v2/view.php?id=511</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267">
         <v>1985</v>
       </c>
       <c r="B267" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>Bacsóka Béla, Dr.</t>
+          <t>Kárpáti László SVD</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
-          <t>Szent Miklós Görögkatolikus Székesegyház, Nyíregyháza, Magyarország</t>
+          <t>Békéscsaba, Magyarország</t>
         </is>
       </c>
       <c r="I267" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
-      <c r="J267" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K267" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N267">
-        <v>1984</v>
+        <v>1983</v>
       </c>
       <c r="O267">
         <v>1987</v>
       </c>
       <c r="Q267" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=27</t>
+          <t>/persons_v2/view.php?id=510</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268">
         <v>1985</v>
       </c>
       <c r="B268" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>Csaba László Albert Szilván OFM, Dr.</t>
+          <t>Magyar Gyula Szervác OSB</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
-          <t>Fairfield, CT, USA</t>
+          <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I268" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K268" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>gazdaságvezető és 1985–től beteggondozó</t>
         </is>
       </c>
       <c r="N268">
-        <v>1984</v>
+        <v>1983</v>
       </c>
       <c r="O268">
-        <v>1986</v>
+        <v>1988</v>
       </c>
       <c r="Q268" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=137</t>
+          <t>/persons_v2/view.php?id=681</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269">
         <v>1985</v>
       </c>
       <c r="B269" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>Cserháti Ferenc, esztergom-budapesti segédpüspök</t>
+          <t>Miskolczy Kálmán Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
-          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
-          <t>München, NSZK</t>
+          <t>Szent István R. K. Egyházközség, Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I269" t="inlineStr">
         <is>
-          <t>NSZK</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J269" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K269" t="inlineStr">
         <is>
-          <t>plébános, magyar lelkész</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N269">
-        <v>1984</v>
+        <v>1983</v>
       </c>
       <c r="O269">
-        <v>2002</v>
+        <v>1988</v>
       </c>
       <c r="Q269" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=154</t>
+          <t>/persons_v2/view.php?id=752</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270">
         <v>1985</v>
       </c>
       <c r="B270" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>Erős Sándor</t>
+          <t>Molnár Rikárd (OFM)</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
-          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
-          <t>Mezőterem, Románia</t>
+          <t>Hays, PA, USA</t>
         </is>
       </c>
       <c r="I270" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K270" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N270">
-        <v>1984</v>
+        <v>1983</v>
       </c>
       <c r="O270">
         <v>1987</v>
       </c>
       <c r="Q270" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=237</t>
+          <t>/persons_v2/view.php?id=766</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271">
         <v>1985</v>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>Füzér István Julián OFM, dr</t>
+          <t>Pier György Márk Piusz OFM</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I271" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J271" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K271" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>1989-től nyugállományban</t>
         </is>
       </c>
       <c r="N271">
-        <v>1984</v>
+        <v>1983</v>
       </c>
       <c r="O271">
-        <v>1990</v>
+        <v>1995</v>
       </c>
       <c r="Q271" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=298</t>
+          <t>/persons_v2/view.php?id=876</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272">
         <v>1985</v>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>Horváth István (OFM)</t>
+          <t>Bacsóka Béla, Dr.</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
-          <t>Warren, OH, USA</t>
+          <t>Szent Miklós Görögkatolikus Székesegyház, Nyíregyháza, Magyarország</t>
         </is>
       </c>
       <c r="I272" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J272" t="inlineStr">
+        <is>
+          <t>Szent Miklós Görögkatolikus Székesegyház</t>
+        </is>
+      </c>
+      <c r="K272" t="inlineStr">
+        <is>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N272">
         <v>1984</v>
       </c>
       <c r="O272">
-        <v>1988</v>
+        <v>1987</v>
       </c>
       <c r="Q272" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=425</t>
+          <t>/persons_v2/view.php?id=27</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273">
         <v>1985</v>
       </c>
       <c r="B273" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>Huszti Mihály</t>
+          <t>Csaba László Albert Szilván OFM, Dr.</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
-          <t>St. Mary Byzantine Catholic Church, Toledo, OH, USA</t>
+          <t>Fairfield, CT, USA</t>
         </is>
       </c>
       <c r="I273" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J273" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K273" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N273">
         <v>1984</v>
       </c>
       <c r="O273">
-        <v>1988</v>
+        <v>1986</v>
       </c>
       <c r="Q273" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=446</t>
+          <t>/persons_v2/view.php?id=137</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274">
         <v>1985</v>
       </c>
       <c r="B274" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>Iván László, dr.</t>
+          <t>Cserháti Ferenc, esztergom-budapesti segédpüspök</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
-          <t>Jézus Szíve R. K. Egyházközség, Akron, OH, USA</t>
+          <t>München, NSZK</t>
         </is>
       </c>
       <c r="I274" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Jézus Szíve R. K. Egyházközség</t>
+          <t>NSZK</t>
         </is>
       </c>
       <c r="K274" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>plébános, magyar lelkész</t>
         </is>
       </c>
       <c r="N274">
         <v>1984</v>
       </c>
       <c r="O274">
-        <v>1986</v>
+        <v>2002</v>
       </c>
       <c r="Q274" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=463</t>
+          <t>/persons_v2/view.php?id=154</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275">
         <v>1985</v>
       </c>
       <c r="B275" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>Juhász Lajos</t>
+          <t>Erős Sándor</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>állandó diakónus</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
-          <t>New York, NY, USA</t>
+          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
-          <t>Yonkers, NY, USA</t>
+          <t>Mezőterem, Románia</t>
         </is>
       </c>
       <c r="I275" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="K275" t="inlineStr">
         <is>
-          <t>állandó diakónus, 1995-től adminisztrátor</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N275">
         <v>1984</v>
       </c>
       <c r="O275">
-        <v>2014</v>
+        <v>1987</v>
       </c>
       <c r="Q275" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=494</t>
+          <t>/persons_v2/view.php?id=237</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276">
         <v>1985</v>
       </c>
       <c r="B276" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>Kada Lajos, Thibica-i címzetes érsek</t>
+          <t>Füzér István Julián OFM, dr</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
-          <t>Istentiszteleti és Szentségi Kongregáció, Róma, Olaszország</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I276" t="inlineStr">
         <is>
-          <t>Olaszország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J276" t="inlineStr">
         <is>
-          <t>Istentiszteleti és Szentségi Kongregáció</t>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K276" t="inlineStr">
         <is>
-          <t>titkár</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N276">
         <v>1984</v>
       </c>
       <c r="O276">
-        <v>1991</v>
+        <v>1990</v>
       </c>
       <c r="Q276" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=880</t>
+          <t>/persons_v2/view.php?id=298</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277">
         <v>1985</v>
       </c>
       <c r="B277" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>Kamarás Ferenc Mihály OFM</t>
+          <t>Horváth István (OFM)</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
-          <t>Szent István templom, New York, NY, USA</t>
+          <t>Warren, OH, USA</t>
         </is>
       </c>
       <c r="I277" t="inlineStr">
         <is>
           <t>USA</t>
-        </is>
-[...8 lines deleted...]
-          <t>magyar lelkész</t>
         </is>
       </c>
       <c r="N277">
         <v>1984</v>
       </c>
       <c r="O277">
-        <v>1990</v>
+        <v>1988</v>
       </c>
       <c r="Q277" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=499</t>
+          <t>/persons_v2/view.php?id=425</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278">
         <v>1985</v>
       </c>
       <c r="B278" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>Kelemen Kálmán Konrád OFM</t>
+          <t>Huszti Mihály</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H278" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>St. Mary Byzantine Catholic Church, Toledo, OH, USA</t>
         </is>
       </c>
       <c r="I278" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J278" t="inlineStr">
+        <is>
+          <t>St. Mary Byzantine Catholic Church</t>
+        </is>
+      </c>
       <c r="K278" t="inlineStr">
         <is>
-          <t>betegállományban</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N278">
         <v>1984</v>
       </c>
       <c r="O278">
-        <v>1990</v>
+        <v>1988</v>
       </c>
       <c r="Q278" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=515</t>
+          <t>/persons_v2/view.php?id=446</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279">
         <v>1985</v>
       </c>
       <c r="B279" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>Kertész János Tamás OFM, Dr.</t>
+          <t>Iván László, dr.</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
-          <t>Farrell, OH, USA</t>
+          <t>Jézus Szíve R. K. Egyházközség, Akron, OH, USA</t>
         </is>
       </c>
       <c r="I279" t="inlineStr">
         <is>
           <t>USA</t>
+        </is>
+      </c>
+      <c r="J279" t="inlineStr">
+        <is>
+          <t>Jézus Szíve R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K279" t="inlineStr">
         <is>
           <t>plébános</t>
         </is>
       </c>
       <c r="N279">
         <v>1984</v>
       </c>
       <c r="O279">
-        <v>1991</v>
+        <v>1986</v>
       </c>
       <c r="Q279" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=528</t>
+          <t>/persons_v2/view.php?id=463</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280">
         <v>1985</v>
       </c>
       <c r="B280" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>Kovács János Ferenc, Msgr.</t>
+          <t>Juhász Lajos</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>állandó diakónus</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
-          <t>West Des Moines, IA, USA</t>
+          <t>Yonkers, NY, USA</t>
         </is>
       </c>
       <c r="I280" t="inlineStr">
         <is>
           <t>USA</t>
+        </is>
+      </c>
+      <c r="K280" t="inlineStr">
+        <is>
+          <t>állandó diakónus, 1995-től adminisztrátor</t>
         </is>
       </c>
       <c r="N280">
         <v>1984</v>
       </c>
       <c r="O280">
-        <v>1999</v>
+        <v>2014</v>
       </c>
       <c r="Q280" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=584</t>
+          <t>/persons_v2/view.php?id=494</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281">
         <v>1985</v>
       </c>
       <c r="B281" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>Kozma György SJ, dr</t>
+          <t>Kada Lajos, Thibica-i címzetes érsek</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
           <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H281" t="inlineStr">
         <is>
-          <t>Bécs, Ausztria</t>
+          <t>Istentiszteleti és Szentségi Kongregáció, Róma, Olaszország</t>
         </is>
       </c>
       <c r="I281" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>Olaszország</t>
+        </is>
+      </c>
+      <c r="J281" t="inlineStr">
+        <is>
+          <t>Istentiszteleti és Szentségi Kongregáció</t>
         </is>
       </c>
       <c r="K281" t="inlineStr">
         <is>
-          <t>Opus Mystici Corporis könyvkiadónál szerkesztő</t>
+          <t>titkár</t>
         </is>
       </c>
       <c r="N281">
         <v>1984</v>
       </c>
       <c r="O281">
-        <v>1988</v>
+        <v>1991</v>
       </c>
       <c r="Q281" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=594</t>
+          <t>/persons_v2/view.php?id=880</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282">
         <v>1985</v>
       </c>
       <c r="B282" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>Krafcsik András János C.Ss.R., dr</t>
+          <t>Kamarás Ferenc Mihály OFM</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
         <is>
-          <t>Yorkton, SK, Kanada</t>
+          <t>Szent István templom, New York, NY, USA</t>
         </is>
       </c>
       <c r="I282" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J282" t="inlineStr">
+        <is>
+          <t>Szent István templom</t>
         </is>
       </c>
       <c r="K282" t="inlineStr">
         <is>
-          <t>segédlelkész, hosszabb időt tölt missziós munkában Szlovákiában is</t>
+          <t>magyar lelkész</t>
         </is>
       </c>
       <c r="N282">
         <v>1984</v>
       </c>
       <c r="O282">
-        <v>1995</v>
+        <v>1990</v>
       </c>
       <c r="Q282" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=607</t>
+          <t>/persons_v2/view.php?id=499</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283">
         <v>1985</v>
       </c>
       <c r="B283" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>Krigler Béla Sch.P</t>
+          <t>Kelemen Kálmán Konrád OFM</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
-          <t>Mount St. Clare University, Clinton, OH, USA</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I283" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J283" t="inlineStr">
-[...1 lines deleted...]
-          <t>Mount St. Clare University</t>
+      <c r="K283" t="inlineStr">
+        <is>
+          <t>betegállományban</t>
         </is>
       </c>
       <c r="N283">
         <v>1984</v>
       </c>
       <c r="O283">
-        <v>1986</v>
+        <v>1990</v>
       </c>
       <c r="Q283" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=609</t>
+          <t>/persons_v2/view.php?id=515</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284">
         <v>1985</v>
       </c>
       <c r="B284" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t>Kögl János Szeverin OSB</t>
+          <t>Kertész János Tamás OFM, Dr.</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
+          <t>Farrell, OH, USA</t>
         </is>
       </c>
       <c r="I284" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K284" t="inlineStr">
         <is>
-          <t>nyugállományban, közben segédlelkész és könyvtáros</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N284">
         <v>1984</v>
       </c>
       <c r="O284">
-        <v>1994</v>
+        <v>1991</v>
       </c>
       <c r="Q284" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=598</t>
+          <t>/persons_v2/view.php?id=528</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285">
         <v>1985</v>
       </c>
       <c r="B285" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>Lawrence C. Ferenc</t>
+          <t>Kovács János Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
-          <t>Allentown, PA, USA</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Allentown, PA, USA</t>
+          <t>West Des Moines, IA, USA</t>
         </is>
       </c>
       <c r="I285" t="inlineStr">
         <is>
           <t>USA</t>
-        </is>
-[...8 lines deleted...]
-          <t>plébános</t>
         </is>
       </c>
       <c r="N285">
         <v>1984</v>
       </c>
       <c r="O285">
-        <v>1989</v>
+        <v>1999</v>
       </c>
       <c r="Q285" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=636</t>
+          <t>/persons_v2/view.php?id=584</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286">
         <v>1985</v>
       </c>
       <c r="B286" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>Ligeti András Angelus OFM</t>
+          <t>Kozma György SJ, dr</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>Bécs, Ausztria</t>
         </is>
       </c>
       <c r="I286" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="K286" t="inlineStr">
         <is>
-          <t>KMV társszerkesztője, majd 1989-től főszerkesztője, lelkész</t>
+          <t>Opus Mystici Corporis könyvkiadónál szerkesztő</t>
         </is>
       </c>
       <c r="N286">
         <v>1984</v>
       </c>
       <c r="O286">
-        <v>1992</v>
+        <v>1988</v>
       </c>
       <c r="Q286" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=654</t>
+          <t>/persons_v2/view.php?id=594</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287">
         <v>1985</v>
       </c>
       <c r="B287" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>Loya Tamás</t>
+          <t>Krafcsik András János C.Ss.R., dr</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
-          <t>Parma, OH, USA</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
-          <t>St. John the Baptist Byzantine Catholic, Solon, OH, USA</t>
+          <t>Yorkton, SK, Kanada</t>
         </is>
       </c>
       <c r="I287" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. John the Baptist Byzantine Catholic</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K287" t="inlineStr">
         <is>
-          <t>templomépítő parókus</t>
+          <t>segédlelkész, hosszabb időt tölt missziós munkában Szlovákiában is</t>
         </is>
       </c>
       <c r="N287">
         <v>1984</v>
       </c>
       <c r="O287">
-        <v>1987</v>
+        <v>1995</v>
       </c>
       <c r="Q287" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=667</t>
+          <t>/persons_v2/view.php?id=607</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288">
         <v>1985</v>
       </c>
       <c r="B288" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>Mahoney Róbert</t>
+          <t>Krigler Béla Sch.P</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
-          <t>Forth Wayne – South Bend, OH, USA</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
-          <t>St. Robert Bellarmine, North Manchester, IN, USA</t>
+          <t>Mount St. Clare University, Clinton, OH, USA</t>
         </is>
       </c>
       <c r="I288" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J288" t="inlineStr">
         <is>
-          <t>St. Robert Bellarmine</t>
-[...4 lines deleted...]
-          <t>plébános</t>
+          <t>Mount St. Clare University</t>
         </is>
       </c>
       <c r="N288">
         <v>1984</v>
       </c>
       <c r="O288">
-        <v>1988</v>
+        <v>1986</v>
       </c>
       <c r="Q288" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=686</t>
+          <t>/persons_v2/view.php?id=609</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289">
         <v>1985</v>
       </c>
       <c r="B289" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
+          <t>Kögl János Szeverin OSB</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H289" t="inlineStr">
         <is>
-          <t>St. Augustine's Seminary, Toronto, ON, Kanada</t>
+          <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I289" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>St. Augustine's Seminary</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K289" t="inlineStr">
         <is>
-          <t>dékán, a teológia professzora</t>
+          <t>nyugállományban, közben segédlelkész és könyvtáros</t>
         </is>
       </c>
       <c r="N289">
         <v>1984</v>
       </c>
       <c r="O289">
-        <v>1996</v>
+        <v>1994</v>
       </c>
       <c r="Q289" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=746</t>
+          <t>/persons_v2/view.php?id=598</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290">
         <v>1985</v>
       </c>
       <c r="B290" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>Nemes Ödön SJ</t>
+          <t>Lawrence C. Ferenc</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Allentown, PA, USA</t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
-          <t>Tokió (神戸市), Japán</t>
+          <t>Szent István R. K. Egyházközség, Allentown, PA, USA</t>
         </is>
       </c>
       <c r="I290" t="inlineStr">
         <is>
-          <t>Japán</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J290" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K290" t="inlineStr">
         <is>
-          <t>szegények között misszionárius</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N290">
         <v>1984</v>
       </c>
       <c r="O290">
-        <v>1993</v>
+        <v>1989</v>
       </c>
       <c r="Q290" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=803</t>
+          <t>/persons_v2/view.php?id=636</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291">
         <v>1985</v>
       </c>
       <c r="B291" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>Pataki András, megyéspüspök</t>
+          <t>Ligeti András Angelus OFM</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
-          <t>Parma, OH, USA</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I291" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K291" t="inlineStr">
         <is>
-          <t>megyéspüspök</t>
+          <t>KMV társszerkesztője, majd 1989-től főszerkesztője, lelkész</t>
         </is>
       </c>
       <c r="N291">
         <v>1984</v>
       </c>
       <c r="O291">
+        <v>1992</v>
+      </c>
+      <c r="Q291" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=654</t>
+        </is>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292">
+        <v>1985</v>
+      </c>
+      <c r="B292" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C292" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D292" t="inlineStr">
+        <is>
+          <t>Loya Tamás</t>
+        </is>
+      </c>
+      <c r="E292" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F292" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G292" t="inlineStr">
+        <is>
+          <t>Parma, OH, USA</t>
+        </is>
+      </c>
+      <c r="H292" t="inlineStr">
+        <is>
+          <t>St. John the Baptist Byzantine Catholic, Solon, OH, USA</t>
+        </is>
+      </c>
+      <c r="I292" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J292" t="inlineStr">
+        <is>
+          <t>St. John the Baptist Byzantine Catholic</t>
+        </is>
+      </c>
+      <c r="K292" t="inlineStr">
+        <is>
+          <t>templomépítő parókus</t>
+        </is>
+      </c>
+      <c r="N292">
+        <v>1984</v>
+      </c>
+      <c r="O292">
+        <v>1987</v>
+      </c>
+      <c r="Q292" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=667</t>
+        </is>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293">
+        <v>1985</v>
+      </c>
+      <c r="B293" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C293" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D293" t="inlineStr">
+        <is>
+          <t>Mahoney Róbert</t>
+        </is>
+      </c>
+      <c r="E293" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F293" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G293" t="inlineStr">
+        <is>
+          <t>Forth Wayne – South Bend, OH, USA</t>
+        </is>
+      </c>
+      <c r="H293" t="inlineStr">
+        <is>
+          <t>St. Robert Bellarmine, North Manchester, IN, USA</t>
+        </is>
+      </c>
+      <c r="I293" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J293" t="inlineStr">
+        <is>
+          <t>St. Robert Bellarmine</t>
+        </is>
+      </c>
+      <c r="K293" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N293">
+        <v>1984</v>
+      </c>
+      <c r="O293">
+        <v>1988</v>
+      </c>
+      <c r="Q293" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=686</t>
+        </is>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294">
+        <v>1985</v>
+      </c>
+      <c r="B294" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C294" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D294" t="inlineStr">
+        <is>
+          <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
+        </is>
+      </c>
+      <c r="E294" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F294" t="inlineStr">
+        <is>
+          <t>püspök</t>
+        </is>
+      </c>
+      <c r="G294" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H294" t="inlineStr">
+        <is>
+          <t>St. Augustine's Seminary, Toronto, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I294" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J294" t="inlineStr">
+        <is>
+          <t>St. Augustine's Seminary</t>
+        </is>
+      </c>
+      <c r="K294" t="inlineStr">
+        <is>
+          <t>dékán, a teológia professzora</t>
+        </is>
+      </c>
+      <c r="N294">
+        <v>1984</v>
+      </c>
+      <c r="O294">
         <v>1996</v>
       </c>
-      <c r="Q291" t="inlineStr">
+      <c r="Q294" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=746</t>
+        </is>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295">
+        <v>1985</v>
+      </c>
+      <c r="B295" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C295" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D295" t="inlineStr">
+        <is>
+          <t>Nemes Ödön SJ</t>
+        </is>
+      </c>
+      <c r="E295" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F295" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G295" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H295" t="inlineStr">
+        <is>
+          <t>Tokió (神戸市), Japán</t>
+        </is>
+      </c>
+      <c r="I295" t="inlineStr">
+        <is>
+          <t>Japán</t>
+        </is>
+      </c>
+      <c r="K295" t="inlineStr">
+        <is>
+          <t>szegények között misszionárius</t>
+        </is>
+      </c>
+      <c r="N295">
+        <v>1984</v>
+      </c>
+      <c r="O295">
+        <v>1993</v>
+      </c>
+      <c r="Q295" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=803</t>
+        </is>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296">
+        <v>1985</v>
+      </c>
+      <c r="B296" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C296" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D296" t="inlineStr">
+        <is>
+          <t>Pataki András, megyéspüspök</t>
+        </is>
+      </c>
+      <c r="E296" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F296" t="inlineStr">
+        <is>
+          <t>püspök</t>
+        </is>
+      </c>
+      <c r="G296" t="inlineStr">
+        <is>
+          <t>Passaic, NJ, USA</t>
+        </is>
+      </c>
+      <c r="H296" t="inlineStr">
+        <is>
+          <t>Parma, OH, USA</t>
+        </is>
+      </c>
+      <c r="I296" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K296" t="inlineStr">
+        <is>
+          <t>megyéspüspök</t>
+        </is>
+      </c>
+      <c r="N296">
+        <v>1984</v>
+      </c>
+      <c r="O296">
+        <v>1996</v>
+      </c>
+      <c r="Q296" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=855</t>
+        </is>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297">
+        <v>1985</v>
+      </c>
+      <c r="B297" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C297" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D297" t="inlineStr">
+        <is>
+          <t>Pordán László, Dr.</t>
+        </is>
+      </c>
+      <c r="E297" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F297" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G297" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H297" t="inlineStr">
+        <is>
+          <t>Gaspé, QC, Kanada</t>
+        </is>
+      </c>
+      <c r="I297" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="K297" t="inlineStr">
+        <is>
+          <t>az orsolyita nővérek lelkésze (1984-1998), az ágostonos nővérek lelkésze (1998-2001), a Manoir-St. Augustin idősotthon lelkésze (1998-2005)</t>
+        </is>
+      </c>
+      <c r="N297">
+        <v>1984</v>
+      </c>
+      <c r="O297">
+        <v>2005</v>
+      </c>
+      <c r="Q297" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=895</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>