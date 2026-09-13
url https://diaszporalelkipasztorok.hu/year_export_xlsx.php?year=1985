--- v1 (2026-07-08)
+++ v2 (2026-09-13)
@@ -144,111 +144,111 @@
         <is>
           <t>Ország szűrő</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Minden ország</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
           <t>Összegzés</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="B9">
-        <v>50</v>
+        <v>56</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="B10">
-        <v>230</v>
+        <v>261</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Születések</t>
         </is>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Halálozások</t>
         </is>
       </c>
       <c r="B12">
         <v>9</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Szentelések</t>
         </is>
       </c>
       <c r="B13">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Anyaországi szolgálatok</t>
         </is>
       </c>
       <c r="B14">
         <v>7</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Külföldi szolgálatok</t>
         </is>
       </c>
       <c r="B15">
-        <v>58</v>
+        <v>68</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
           <t>Év</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
           <t>Szekció</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
           <t>Eseménytípus</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
           <t>Név</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
@@ -1994,51 +1994,51 @@
 Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Kubovics Tibor Egid [Egyed] OSB</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>Anastácio, Brazilia - plébános
+          <t>Anastácio, Brazília - plébános
 Morumbi, Brazília - lelkész</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
           <t>1980
 1985</t>
         </is>
       </c>
       <c r="O49" t="inlineStr">
         <is>
           <t>1985
 1989</t>
         </is>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=619</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>1985</v>
       </c>
@@ -2660,14783 +2660,17108 @@
         </is>
       </c>
       <c r="N61">
         <v>1985</v>
       </c>
       <c r="O61">
         <v>1990</v>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=859</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>1985</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Chilla Raymond SJ</t>
+          <t>Radnóczy Adalbert Kelemen O.Praem</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Kanada</t>
-[...5 lines deleted...]
-        </is>
+          <t>Mater Dei High School, Santa Ana, CA, USA - tanár</t>
+        </is>
+      </c>
+      <c r="N62">
+        <v>1959</v>
+      </c>
+      <c r="O62">
+        <v>1985</v>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=124</t>
+          <t>/persons_v2/view.php?id=909</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>1985</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Bali István</t>
+          <t>Rezek Sándor Román OSB, dr.</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
-[...5 lines deleted...]
-        </is>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília - ifjúsági vezető</t>
+        </is>
+      </c>
+      <c r="N63">
+        <v>1985</v>
+      </c>
+      <c r="O63">
+        <v>1986</v>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=36</t>
+          <t>/persons_v2/view.php?id=931</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1985</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Diczky Pál</t>
+          <t>Ruzsik Vilmos CM, Dr.</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>lazarista (Congregatio Missionis)</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>Madison, NE, USA</t>
+          <t>Párizsi Magyar Misszió, Párizs, Franciaország - magyar lelkész
+Párizs, Franciaország - országos magyar főlelkész</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>1985. február 1.</t>
+          <t>1968
+1985</t>
+        </is>
+      </c>
+      <c r="O64" t="inlineStr">
+        <is>
+          <t>1985
+1991</t>
         </is>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=199</t>
+          <t>/persons_v2/view.php?id=952</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>1985</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Keller György Illés OCD</t>
+          <t>Sebes József SJ, Dr.</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Hubertus, WI, USA</t>
+          <t>Georgetown Egyetem, Washington DC, USA - a kelet-ázsiai történelem professzora, a graduate program alapítója; 1964–1966 között az Üzleti Kar, 1966–1968 között a School of Foreign Service dékánja.
+Smithsonian Institution, Washington DC, USA - Woodrow Wilson-ösztöndíjas kutató</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>1985. március 3.</t>
+          <t>1958
+1985</t>
+        </is>
+      </c>
+      <c r="O65" t="inlineStr">
+        <is>
+          <t>1985
+1986</t>
         </is>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=518</t>
+          <t>/persons_v2/view.php?id=979</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>1985</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Furák István Tibor OSM</t>
+          <t>Siklódi Sándor</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Wheeling, IL, USA</t>
+          <t>NSZK - lelkész
+Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA - segédlelkész</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>1985. október 23.</t>
+          <t>1982
+1985</t>
+        </is>
+      </c>
+      <c r="O66" t="inlineStr">
+        <is>
+          <t>1985
+1988</t>
         </is>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=293</t>
+          <t>/persons_v2/view.php?id=990</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>1985</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Brunner Emőd László OSB, dr.</t>
+          <t>Sándor Albert Melchior OFMCap</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>Portola Valley, CA, USA</t>
+          <t>St. Anthony of Padua Parish, Saginaw, MI, USA - lelkész
+St. John's Hospital, Harper Woods, MI, USA - kórházlelkész</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>1985. december 2.</t>
+          <t>1984
+1985</t>
+        </is>
+      </c>
+      <c r="O67" t="inlineStr">
+        <is>
+          <t>1985
+1990</t>
         </is>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=114</t>
+          <t>/persons_v2/view.php?id=962</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1985</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Moltesz József SJ</t>
+          <t>Chilla Raymond SJ</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Syracuse, NY, USA</t>
-[...16 lines deleted...]
-        <v>1992</v>
+          <t>Hamilton, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="N68" t="inlineStr">
+        <is>
+          <t>1985. január 5.</t>
+        </is>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=768</t>
+          <t>/persons_v2/view.php?id=124</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1985</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Janocskó Jukund OFM</t>
+          <t>Bali István</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Salvatierra, Bolívia</t>
-[...16 lines deleted...]
-        <v>1986</v>
+          <t>Detroit, MI, USA</t>
+        </is>
+      </c>
+      <c r="N69" t="inlineStr">
+        <is>
+          <t>1985. január 14.</t>
+        </is>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=475</t>
+          <t>/persons_v2/view.php?id=36</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>1985</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Horváth István, Msgr.</t>
+          <t>Diczky Pál</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>St. Catherine, ON, Kanada</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
-[...21 lines deleted...]
-        <v>1988</v>
+          <t>Madison, NE, USA</t>
+        </is>
+      </c>
+      <c r="N70" t="inlineStr">
+        <is>
+          <t>1985. február 1.</t>
+        </is>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=426</t>
+          <t>/persons_v2/view.php?id=199</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1985</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Horváth Miklós, dr.</t>
+          <t>Keller György Illés OCD</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
-[...16 lines deleted...]
-        <v>1989</v>
+          <t>Hubertus, WI, USA</t>
+        </is>
+      </c>
+      <c r="N71" t="inlineStr">
+        <is>
+          <t>1985. március 3.</t>
+        </is>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=434</t>
+          <t>/persons_v2/view.php?id=518</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>1985</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Németh András SDB</t>
+          <t>Furák István Tibor OSM</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Moca, Dominikai Köztársaság</t>
-[...16 lines deleted...]
-        <v>1999</v>
+          <t>Wheeling, IL, USA</t>
+        </is>
+      </c>
+      <c r="N72" t="inlineStr">
+        <is>
+          <t>1985. október 23.</t>
+        </is>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=807</t>
+          <t>/persons_v2/view.php?id=293</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>1985</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Kóczán Ákos SDB</t>
+          <t>Brunner Emőd László OSB, dr.</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>Vibora, Kuba</t>
-[...16 lines deleted...]
-        <v>2007</v>
+          <t>Portola Valley, CA, USA</t>
+        </is>
+      </c>
+      <c r="N73" t="inlineStr">
+        <is>
+          <t>1985. december 2.</t>
+        </is>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=595</t>
+          <t>/persons_v2/view.php?id=114</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1985</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Merész Ferenc Gáspár (O.Cist)</t>
+          <t>Purmann Ferenc Aquilinus SVD</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>Szárazrét, Székesfehérvár, Magyarország</t>
+          <t>Rafael Calzada, Buenos Aires, Argentína</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>Szárazrét</t>
+          <t>Rafael Calzada</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>segédlelkész (1948-1950), majd plébános, közben 1950-ben internálva Előszállásra</t>
+          <t>szerzetestestvér</t>
         </is>
       </c>
       <c r="N74">
-        <v>1948</v>
+        <v>1934</v>
       </c>
       <c r="O74">
-        <v>1986</v>
+        <v>2005</v>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=733</t>
+          <t>/persons_v2/view.php?id=905</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>1985</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Jordán Sándor Emil OSB, Dr.</t>
+          <t>Janocskó Jukund OFM</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+          <t>Salvatierra, Bolívia</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>Brazília</t>
-[...4 lines deleted...]
-          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+          <t>Bolívia</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>a közösség elöljárója, 1953-1968 perjele, 1951–1958 között gimnáziumi igazgató, 1958–1982 között hittanár, 1967–től a családi és ifjúsági lelkinapok szervezője</t>
+          <t>misszionárius az indiánok között, tiszteletbeli törzsfőnök</t>
         </is>
       </c>
       <c r="N75">
-        <v>1949</v>
+        <v>1940</v>
       </c>
       <c r="O75">
-        <v>1999</v>
+        <v>1986</v>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=487</t>
+          <t>/persons_v2/view.php?id=475</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>1985</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Horváth Ferenc SVD</t>
+          <t>Horváth István, Msgr.</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>St. Catherine, ON, Kanada</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Cordoba, Argentina</t>
+          <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J76" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N76">
-        <v>1950</v>
+        <v>1944</v>
       </c>
       <c r="O76">
-        <v>2001</v>
+        <v>1988</v>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=422</t>
+          <t>/persons_v2/view.php?id=426</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>1985</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Poór Albert Pál</t>
+          <t>Horváth Miklós, dr.</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>Szent István első vértanú templom, South River, NJ, USA</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J77" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>egyetemi tanár a jezsuita egyetemen, valamint a John Caroll University-n, nyugdíjazása után professor emeritus</t>
         </is>
       </c>
       <c r="N77">
-        <v>1950</v>
+        <v>1947</v>
       </c>
       <c r="O77">
-        <v>1987</v>
+        <v>1989</v>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=891</t>
+          <t>/persons_v2/view.php?id=434</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1985</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Péterffy Gedeon, Msgr.</t>
+          <t>Németh András SDB</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Szent István Plébánia, South Bend, IN, USA</t>
+          <t>Moca, Dominikai Köztársaság</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István Plébánia</t>
+          <t>Dominikai Köztársaság</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>plébános, 1983-tól nyugállományban</t>
+          <t>misszionárius, cserkészvezető</t>
         </is>
       </c>
       <c r="N78">
-        <v>1951</v>
+        <v>1947</v>
       </c>
       <c r="O78">
-        <v>1993</v>
+        <v>1999</v>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=874</t>
+          <t>/persons_v2/view.php?id=807</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1985</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Bacsóka Béla, Dr.</t>
+          <t>Kóczán Ákos SDB</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>Szent Atanáz Görögkatolikus Hittudományi Főiskola, Nyíregyháza, Magyarország</t>
+          <t>Vibora, Kuba</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Szent Atanáz Görögkatolikus Hittudományi Főiskola</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>a hittudományi főiskola tanára, közben 1952 – 1984 között rektor, 1975 – 1980 püspöki irodaigazgató</t>
+          <t>rendi szolgálatban</t>
         </is>
       </c>
       <c r="N79">
-        <v>1952</v>
+        <v>1948</v>
       </c>
       <c r="O79">
-        <v>1987</v>
+        <v>2007</v>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=27</t>
+          <t>/persons_v2/view.php?id=595</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1985</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Gábriel László Asztrik O.Praem, Dr.</t>
+          <t>Merész Ferenc Gáspár (O.Cist)</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>Notre Dame, IN, USA</t>
+          <t>Szárazrét, Székesfehérvár, Magyarország</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J80" t="inlineStr">
+        <is>
+          <t>Szárazrét</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>professzor, majd 1953-1974 között a Középkori Műveltség Tanszék vezetője és a Középkori Intézet igazgatója, később haláláig tanít, közben 1963 – 1964 között a Harvard Egyetem vendégprofesszora</t>
+          <t>segédlelkész (1948-1950), majd plébános, közben 1950-ben internálva Előszállásra</t>
         </is>
       </c>
       <c r="N80">
-        <v>1952</v>
+        <v>1948</v>
       </c>
       <c r="O80">
-        <v>2005</v>
+        <v>1986</v>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=309</t>
+          <t>/persons_v2/view.php?id=733</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1985</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Iróffy Gábor Zsolt OSB</t>
+          <t>Jordán Sándor Emil OSB, Dr.</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
+      <c r="J81" t="inlineStr">
+        <is>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+        </is>
+      </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár, 1974–től gimnáziumi igazgató, 1981–től alperjel</t>
+          <t>a közösség elöljárója, 1953-1968 perjele, 1951–1958 között gimnáziumi igazgató, 1958–1982 között hittanár, 1967–től a családi és ifjúsági lelkinapok szervezője</t>
         </is>
       </c>
       <c r="N81">
-        <v>1952</v>
+        <v>1949</v>
       </c>
       <c r="O81">
-        <v>2016</v>
+        <v>1999</v>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=459</t>
+          <t>/persons_v2/view.php?id=487</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1985</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Baráth Sándor Benedek OFM</t>
+          <t>Sarlós Károly Engelbert OSB, Dr.</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>Dewitt, MI, USA</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="J82" t="inlineStr">
+        <is>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>szerzetestestvér, fő szolgálati helye Dewitt, MI, USA volt.</t>
+          <t>szerzetes</t>
         </is>
       </c>
       <c r="N82">
-        <v>1953</v>
+        <v>1949</v>
       </c>
       <c r="O82">
-        <v>1989</v>
+        <v>1986</v>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=44</t>
+          <t>/persons_v2/view.php?id=960</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1985</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Hauser József SJ</t>
+          <t>Horváth Ferenc SVD</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>São Leopoldo, Brazília</t>
+          <t>Cordoba, Argentína</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>egyetemi tanár, a természetrajz fakultás megszervezője, közben a brazil légierő lelkésze, pilóta</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N83">
-        <v>1954</v>
+        <v>1950</v>
       </c>
       <c r="O83">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=370</t>
+          <t>/persons_v2/view.php?id=422</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>1985</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Palkó János SVD</t>
+          <t>Poór Albert Pál</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>Curitiba, Brazília</t>
+          <t>Szent István első vértanú templom, South River, NJ, USA</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J84" t="inlineStr">
+        <is>
+          <t>Szent István első vértanú templom</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>misszonárius (valamint Assai, Agua do Sul és Joinville, Brazília)</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N84">
-        <v>1954</v>
+        <v>1950</v>
       </c>
       <c r="O84">
-        <v>1992</v>
+        <v>1987</v>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=848</t>
+          <t>/persons_v2/view.php?id=891</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1985</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Hernády Márton</t>
+          <t>Péterffy Gedeon, Msgr.</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
           <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>Toledo, OH, USA</t>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J85" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>hittanár, majd 1961 – 1994 között plébános</t>
+          <t>plébános, 1983-tól nyugállományban</t>
         </is>
       </c>
       <c r="N85">
-        <v>1955</v>
+        <v>1951</v>
       </c>
       <c r="O85">
-        <v>1994</v>
+        <v>1993</v>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=386</t>
+          <t>/persons_v2/view.php?id=874</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1985</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Nagy Sándor Anzelm O.Cist, apát, Dr.</t>
+          <t>Bacsóka Béla, Dr.</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
+          <t>Szent Atanáz Görögkatolikus Hittudományi Főiskola, Nyíregyháza, Magyarország</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Szent Atanáz Görögkatolikus Hittudományi Főiskola</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>perjel (1955-1963), apát (1963-1988), majd nyugállományban )1988)</t>
+          <t>a hittudományi főiskola tanára, közben 1952 – 1984 között rektor, 1975 – 1980 püspöki irodaigazgató</t>
         </is>
       </c>
       <c r="N86">
-        <v>1955</v>
+        <v>1952</v>
       </c>
       <c r="O86">
-        <v>1988</v>
+        <v>1987</v>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=800</t>
+          <t>/persons_v2/view.php?id=27</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>1985</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Németh Antal SVD</t>
+          <t>Gábriel László Asztrik O.Praem, Dr.</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>Séminaire du Verbe Divin, Granby, QC, Kanada</t>
+          <t>Notre Dame, IN, USA</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Séminaire du Verbe Divin</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>tanár, közben magyar és német kisegítő lelkész Montréalban</t>
+          <t>professzor, majd 1953-1974 között a Középkori Műveltség Tanszék vezetője és a Középkori Intézet igazgatója, később haláláig tanít, közben 1963 – 1964 között a Harvard Egyetem vendégprofesszora</t>
         </is>
       </c>
       <c r="N87">
-        <v>1955</v>
+        <v>1952</v>
       </c>
       <c r="O87">
-        <v>1989</v>
+        <v>2005</v>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=808</t>
+          <t>/persons_v2/view.php?id=309</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>1985</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Firkola E. József</t>
+          <t>Iróffy Gábor Zsolt OSB</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>Regina, SK, Kanada</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>Szolgált a reginai Szent Cecília, Szent Szív, Szent Márton de Porres plébániákon, valamint Lestock, Esterházy, Stockholm, Kaposvár, Cupar településeken, SK, Kanada, utána nyugállományban, de kisegítő lelkészként tevékenykedik</t>
+          <t>gimnáziumi tanár, 1974–től gimnáziumi igazgató, 1981–től alperjel</t>
         </is>
       </c>
       <c r="N88">
-        <v>1956</v>
+        <v>1952</v>
       </c>
       <c r="O88">
-        <v>1987</v>
+        <v>2016</v>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=276</t>
+          <t>/persons_v2/view.php?id=459</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1985</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Kish István Imre OFM</t>
+          <t>Baráth Sándor Benedek OFM</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>Dewitt, MI, USA</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>szerzetestestvér</t>
+          <t>szerzetestestvér, fő szolgálati helye Dewitt, MI, USA volt.</t>
         </is>
       </c>
       <c r="N89">
-        <v>1956</v>
+        <v>1953</v>
       </c>
       <c r="O89">
-        <v>2004</v>
+        <v>1989</v>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=536</t>
+          <t>/persons_v2/view.php?id=44</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1985</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Kish Máté</t>
+          <t>Hauser József SJ</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>Gary, IN, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>Gary, IN, USA</t>
+          <t>São Leopoldo, Brazília</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>plébános, közben 1976-ban kisegít Flint, MI, USA</t>
+          <t>egyetemi tanár, a természetrajz fakultás megszervezője, közben a brazil légierő lelkésze, pilóta</t>
         </is>
       </c>
       <c r="N90">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O90">
-        <v>1994</v>
+        <v>2000</v>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=537</t>
+          <t>/persons_v2/view.php?id=370</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>1985</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Lékai Gyula Lajos O.Cist, Dr.</t>
+          <t>Palkó János SVD</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Curitiba, Brazília</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>1956 – 1981 között egyetemi tanár, 1967 – 1975 között perjel, 1970 – 1972 között gimnáziumi tanár, 1981-től nyugállományban</t>
+          <t>misszonárius (valamint Assai, Agua do Sul és Joinville, Brazília)</t>
         </is>
       </c>
       <c r="N91">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O91">
-        <v>1994</v>
+        <v>1992</v>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=650</t>
+          <t>/persons_v2/view.php?id=848</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1985</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Marton István Henrik O.Cist</t>
+          <t>Hernády Márton</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Toledo, OH, USA</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár Wichita Falls, majd Dallas (1956-1964), 1964-1999 gimnáziumi tanár, igazgató (1974-1975), igazgatóhelyettes (1982-1996), alperjel (1994-1999), nyugállományban 1999-től</t>
+          <t>hittanár, majd 1961 – 1994 között plébános</t>
         </is>
       </c>
       <c r="N92">
-        <v>1956</v>
+        <v>1955</v>
       </c>
       <c r="O92">
-        <v>2006</v>
+        <v>1994</v>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=708</t>
+          <t>/persons_v2/view.php?id=386</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>1985</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Monostori Benedek József Bánk O.Cist, Dr.</t>
+          <t>Nagy Sándor Anzelm O.Cist, apát, Dr.</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>egyetemi tanár (1956 – 1989), alperjel (1975 – 1976), perjel (1976 – 1988), gimnáziumi tanár (1974 – 1975., 1977 – 1978), Holy Family of Nazareth Sisters, Grand Prairie, TX, USA gyóntató és miséző (1989 – 2011), nyugállományban (2011 – 2014)</t>
+          <t>perjel (1955-1963), apát (1963-1988), majd nyugállományban )1988)</t>
         </is>
       </c>
       <c r="N93">
-        <v>1956</v>
+        <v>1955</v>
       </c>
       <c r="O93">
-        <v>2014</v>
+        <v>1988</v>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=769</t>
+          <t>/persons_v2/view.php?id=800</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1985</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Domonkos S. Sziárd (O.Praem)</t>
+          <t>Németh Antal SVD</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>Erie, PA, USA</t>
+          <t>Séminaire du Verbe Divin, Granby, QC, Kanada</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J94" t="inlineStr">
+        <is>
+          <t>Séminaire du Verbe Divin</t>
+        </is>
+      </c>
+      <c r="K94" t="inlineStr">
+        <is>
+          <t>tanár, közben magyar és német kisegítő lelkész Montréalban</t>
         </is>
       </c>
       <c r="N94">
-        <v>1957</v>
+        <v>1955</v>
       </c>
       <c r="O94">
-        <v>1986</v>
+        <v>1989</v>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=215</t>
+          <t>/persons_v2/view.php?id=808</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1985</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Hámor József SDB</t>
+          <t>Firkola E. József</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Regina, SK, Kanada</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>Edmonton, AB, Kanada</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>plébános (1957-1970) között, később kisegítő lelkész</t>
+          <t>Szolgált a reginai Szent Cecília, Szent Szív, Szent Márton de Porres plébániákon, valamint Lestock, Esterházy, Stockholm, Kaposvár, Cupar településeken, SK, Kanada, utána nyugállományban, de kisegítő lelkészként tevékenykedik</t>
         </is>
       </c>
       <c r="N95">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O95">
-        <v>1999</v>
+        <v>1987</v>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=372</t>
+          <t>/persons_v2/view.php?id=276</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1985</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Magyar László Sch.P., dr</t>
+          <t>Kish István Imre OFM</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>Devon, PA, USA</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>tanár</t>
+          <t>szerzetestestvér</t>
         </is>
       </c>
       <c r="N96">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O96">
-        <v>1997</v>
+        <v>2004</v>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=685</t>
+          <t>/persons_v2/view.php?id=536</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>1985</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Pesti József SJ</t>
+          <t>Kish Máté</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>Buenos Aires, Argentina</t>
+          <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>magyar emigránsok lelkésze, közben 1982–1990 egyetemi tanár</t>
+          <t>plébános, közben 1976-ban kisegít Flint, MI, USA</t>
         </is>
       </c>
       <c r="N97">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O97">
-        <v>1990</v>
+        <v>1994</v>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=866</t>
+          <t>/persons_v2/view.php?id=537</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1985</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Bisztyó József, Msgr., dr.</t>
+          <t>Lékai Gyula Lajos O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Saskatoon, SK, Kanada</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>magyar lelkész, közben 1958-1980 – szemináriumi spirituális, 1960-1986 – egyetemi tanár, 1980-1992 között ellátta az edmontoni magyar plébániát is</t>
+          <t>1956 – 1981 között egyetemi tanár, 1967 – 1975 között perjel, 1970 – 1972 között gimnáziumi tanár, 1981-től nyugállományban</t>
         </is>
       </c>
       <c r="N98">
-        <v>1958</v>
+        <v>1956</v>
       </c>
       <c r="O98">
-        <v>1995</v>
+        <v>1994</v>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=85</t>
+          <t>/persons_v2/view.php?id=650</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1985</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Domonkos László SVD</t>
+          <t>Marton István Henrik O.Cist</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>Plántanos, Argentina</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>segédlelkész, magyar lelkész, 1971–től argentínai magyar főlelkész, majd Buenos Aires, Argentina, Angolkisasszonyok Magyar Intézete</t>
+          <t>gimnáziumi tanár Wichita Falls, majd Dallas (1956-1964), 1964-1999 gimnáziumi tanár, igazgató (1974-1975), igazgatóhelyettes (1982-1996), alperjel (1994-1999), nyugállományban 1999-től</t>
         </is>
       </c>
       <c r="N99">
-        <v>1958</v>
+        <v>1956</v>
       </c>
       <c r="O99">
-        <v>1996</v>
+        <v>2006</v>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=214</t>
+          <t>/persons_v2/view.php?id=708</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>1985</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Jávor Jenő Egon OSB, dr</t>
+          <t>Monostori Benedek József Bánk O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>Portola Valley, CA, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J100" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>perjel, történetíró</t>
+          <t>egyetemi tanár (1956 – 1989), alperjel (1975 – 1976), perjel (1976 – 1988), gimnáziumi tanár (1974 – 1975., 1977 – 1978), Holy Family of Nazareth Sisters, Grand Prairie, TX, USA gyóntató és miséző (1989 – 2011), nyugállományban (2011 – 2014)</t>
         </is>
       </c>
       <c r="N100">
-        <v>1958</v>
+        <v>1956</v>
       </c>
       <c r="O100">
-        <v>2008</v>
+        <v>2014</v>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=485</t>
+          <t>/persons_v2/view.php?id=769</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>1985</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Molnár Antal</t>
+          <t>Rábai István Kristóf O.Cist</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya templom, South Bend, IN, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya templom</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>segédlelkész, majd 1968-tól plébános</t>
+          <t>egyetemi tanár, közben 1964-1969 között perjel, 1975-1976 kormányzó perjel, 1988-1994 perjel, 1962-1963 tanár a dallasi Ursuline Academy-n, 1988-1992 között gimnáziumi tanár, 1994-től nyugállományban</t>
         </is>
       </c>
       <c r="N101">
-        <v>1958</v>
+        <v>1956</v>
       </c>
       <c r="O101">
-        <v>2000</v>
+        <v>1999</v>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=759</t>
+          <t>/persons_v2/view.php?id=919</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1985</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Balás Dávid László O.Cist, Dr.</t>
+          <t>Domonkos S. Sziárd (O.Praem)</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Erie, PA, USA</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J102" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="N102">
-        <v>1959</v>
+        <v>1957</v>
       </c>
       <c r="O102">
-        <v>2014</v>
+        <v>1986</v>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=32</t>
+          <t>/persons_v2/view.php?id=215</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1985</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Lackner Károly Béda O.Cist, dr</t>
+          <t>Hámor József SDB</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Edmonton, AB, Kanada</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár (Dallas – St. Edward 1959-1960.; Dallas-Cistercian 1962-1964.; Fort Worth, TX, USA 1964-1967.; Dallas 1967-1970.) Egyetemi tanár Arlington, TX, USA - University of Texas (1969-2010) nyugállományban (2010-2020)</t>
+          <t>plébános (1957-1970) között, később kisegítő lelkész</t>
         </is>
       </c>
       <c r="N103">
-        <v>1959</v>
+        <v>1957</v>
       </c>
       <c r="O103">
-        <v>2020</v>
+        <v>1999</v>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=630</t>
+          <t>/persons_v2/view.php?id=372</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1985</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Morgan Gyula OSBM</t>
+          <t>Magyar László Sch.P., dr</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>New Brunswick, NJ, USA</t>
+          <t>Devon, PA, USA</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>civil foglalkozásban, 1992-től nyugállományban</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N104">
-        <v>1959</v>
+        <v>1957</v>
       </c>
       <c r="O104">
-        <v>2009</v>
+        <v>1997</v>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=772</t>
+          <t>/persons_v2/view.php?id=685</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1985</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Négyessy Bertalan</t>
+          <t>Pesti József SJ</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>református</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G105" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>Ontarioi Független Magyar Református Egyház, Ontario, CA, USA</t>
+          <t>Buenos Aires, Argentína</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Ontarioi Független Magyar Református Egyház</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>vezető lelkész</t>
+          <t>magyar emigránsok lelkésze, közben 1982–1990 egyetemi tanár</t>
         </is>
       </c>
       <c r="N105">
-        <v>1959</v>
+        <v>1957</v>
       </c>
       <c r="O105">
-        <v>1989</v>
+        <v>1990</v>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=141</t>
+          <t>/persons_v2/view.php?id=866</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>1985</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Dlusztus János SDB</t>
+          <t>Rékási József Csaba O.Praem</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>NSZK</t>
+          <t>University of Detroit, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>NSZK</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J106" t="inlineStr">
+        <is>
+          <t>University of Detroit</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>rendi szolgálatban</t>
+          <t>francia nyelv és kultúra tanára</t>
         </is>
       </c>
       <c r="N106">
-        <v>1960</v>
+        <v>1957</v>
       </c>
       <c r="O106">
-        <v>1988</v>
+        <v>1992</v>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=204</t>
+          <t>/persons_v2/view.php?id=930</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1985</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Ferenczy György Csaba O.Cist, dr</t>
+          <t>Bisztyó József, Msgr., dr.</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
+          <t>Saskatoon, SK, Kanada</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="K107" t="inlineStr">
+        <is>
+          <t>magyar lelkész, közben 1958-1980 – szemináriumi spirituális, 1960-1986 – egyetemi tanár, 1980-1992 között ellátta az edmontoni magyar plébániát is</t>
         </is>
       </c>
       <c r="N107">
-        <v>1960</v>
+        <v>1958</v>
       </c>
       <c r="O107">
-        <v>1999</v>
+        <v>1995</v>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=271</t>
+          <t>/persons_v2/view.php?id=85</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1985</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Gácser József Imre OSB, Dr.</t>
+          <t>Domonkos László SVD</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+          <t>Plántanos, Argentína</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>Brazília</t>
-[...4 lines deleted...]
-          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>szerkesztő, gimnáziumi tanár, egyetemi tanár, alperjel, házgondnok, pénztáros, brazíliai magyar főlelkész 1985–től</t>
+          <t>segédlelkész, magyar lelkész, 1971–től argentínai magyar főlelkész, majd Buenos Aires, Argentina, Angolkisasszonyok Magyar Intézete</t>
         </is>
       </c>
       <c r="N108">
-        <v>1960</v>
+        <v>1958</v>
       </c>
       <c r="O108">
-        <v>1997</v>
+        <v>1996</v>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=310</t>
+          <t>/persons_v2/view.php?id=214</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1985</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Horváth László Pius OSB</t>
+          <t>Jávor Jenő Egon OSB, dr</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
           <t>Portola Valley, CA, USA</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>tanár, perjel, kisegítő magyar lelkész</t>
+          <t>perjel, történetíró</t>
         </is>
       </c>
       <c r="N109">
-        <v>1960</v>
+        <v>1958</v>
       </c>
       <c r="O109">
-        <v>2018</v>
+        <v>2008</v>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=431</t>
+          <t>/persons_v2/view.php?id=485</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1985</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Kis-Horváth Mihály Paszkál O.Cist</t>
+          <t>Molnár Antal</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Magyarok Nagyasszonya templom, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J110" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Magyarok Nagyasszonya templom</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>központi pénztáros (1964-1994), alperjel (1976-1988), házgondnok</t>
+          <t>segédlelkész, majd 1968-tól plébános</t>
         </is>
       </c>
       <c r="N110">
-        <v>1960</v>
+        <v>1958</v>
       </c>
       <c r="O110">
-        <v>2013</v>
+        <v>2000</v>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=534</t>
+          <t>/persons_v2/view.php?id=759</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>1985</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Németh András SDB</t>
+          <t>Balás Dávid László O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Santo Domingo, Dominikai Köztársaság</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>Dominikai Köztársaság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J111" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>plébános, hitoktsató</t>
+          <t>filozófiatanár a Dallas-i Egyetemen, lelkipásztor, teológiai tanszékvezető, illetve hittanár</t>
         </is>
       </c>
       <c r="N111">
-        <v>1961</v>
+        <v>1959</v>
       </c>
       <c r="O111">
-        <v>1999</v>
+        <v>2014</v>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=807</t>
+          <t>/persons_v2/view.php?id=32</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1985</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Chladek István Menyhért O.Cist</t>
+          <t>Lackner Károly Béda O.Cist, dr</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J112" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>tanár, apáti titkár, segédlelkész</t>
+          <t>gimnáziumi tanár (Dallas – St. Edward 1959-1960.; Dallas-Cistercian 1962-1964.; Fort Worth, TX, USA 1964-1967.; Dallas 1967-1970.) Egyetemi tanár Arlington, TX, USA - University of Texas (1969-2010) nyugállományban (2010-2020)</t>
         </is>
       </c>
       <c r="N112">
-        <v>1962</v>
+        <v>1959</v>
       </c>
       <c r="O112">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=125</t>
+          <t>/persons_v2/view.php?id=630</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1985</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Gál Gedeon OFM, Dr</t>
+          <t>Morgan Gyula OSBM</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>Saint Bonaventure, NY, USA</t>
+          <t>New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>főiskolai tanár</t>
+          <t>civil foglalkozásban, 1992-től nyugállományban</t>
         </is>
       </c>
       <c r="N113">
-        <v>1962</v>
-[...4 lines deleted...]
-        </is>
+        <v>1959</v>
+      </c>
+      <c r="O113">
+        <v>2009</v>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=311</t>
+          <t>/persons_v2/view.php?id=772</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1985</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Hardi Gábor Gilbert O.Cist, dr</t>
+          <t>Négyessy Bertalan</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>református</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>áldozópap</t>
-[...4 lines deleted...]
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Ontarioi Független Magyar Református Egyház, Ontario, CA, USA</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Ontarioi Független Magyar Református Egyház</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>a Dallas, TX katolikus egyetem filozófia professzora, közben 5 évig novíciusmester</t>
+          <t>vezető lelkész</t>
         </is>
       </c>
       <c r="N114">
-        <v>1962</v>
+        <v>1959</v>
       </c>
       <c r="O114">
-        <v>1994</v>
+        <v>1989</v>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=368</t>
+          <t>/persons_v2/view.php?id=141</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>1985</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Hirth Vilmos SVD</t>
+          <t>Samay Sebestyén Sebastian OSB</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Asunción, Paraguay</t>
+          <t>St. Vincent Abbey, Latrobe, PA, USA</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>Paraguay</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J115" t="inlineStr">
+        <is>
+          <t>St. Vincent Abbey</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>különféle beosztásokban, főleg egyetemi oktató, dékán</t>
         </is>
       </c>
       <c r="N115">
-        <v>1962</v>
+        <v>1959</v>
       </c>
       <c r="O115">
-        <v>1992</v>
+        <v>2013</v>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=394</t>
+          <t>/persons_v2/view.php?id=957</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1985</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Hirth Vilmos SVD</t>
+          <t>Sarlós Károly Engelbert OSB, Dr.</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>Encarnación, Paraguay</t>
+          <t>Pontifícia Universidade Católica, São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>Paraguay</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="J116" t="inlineStr">
+        <is>
+          <t>Pontifícia Universidade Católica</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>segédlelkész, majd plébános, később püspöki titkár, helynök</t>
+          <t>matematika professzor</t>
         </is>
       </c>
       <c r="N116">
-        <v>1962</v>
+        <v>1959</v>
       </c>
       <c r="O116">
-        <v>1992</v>
+        <v>1986</v>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=394</t>
+          <t>/persons_v2/view.php?id=960</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1985</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Horváth Benedek O.Praem</t>
+          <t>Dlusztus János SDB</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Los Angeles, CA, USA</t>
+          <t>NSZK</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>NSZK</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>segédlelkész, majd plébános</t>
+          <t>rendi szolgálatban</t>
         </is>
       </c>
       <c r="N117">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="O117">
-        <v>1990</v>
+        <v>1988</v>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=419</t>
+          <t>/persons_v2/view.php?id=204</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1985</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Keresztessy-Parker Ferenc László OPraem, apát, Dr.</t>
+          <t>Ferenczy György Csaba O.Cist, dr</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>Szent Mihály apátság, Orange, CA, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
-          <t>Szent Mihály apátság</t>
-[...4 lines deleted...]
-          <t>kollégiumi rektor, perjel, apát</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="N118">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="O118">
-        <v>2010</v>
+        <v>1999</v>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=522</t>
+          <t>/persons_v2/view.php?id=271</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>1985</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Kilián János Csaba OFM, Dr</t>
+          <t>Gácser József Imre OSB, Dr.</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Fordham University, New York, NY, USA</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
-          <t>Fordham University</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>teológiai professzor, közben Mt. Vernon, NY, USA lelkész</t>
+          <t>szerkesztő, gimnáziumi tanár, egyetemi tanár, alperjel, házgondnok, pénztáros, brazíliai magyar főlelkész 1985–től</t>
         </is>
       </c>
       <c r="N119">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="O119">
-        <v>1998</v>
+        <v>1997</v>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=531</t>
+          <t>/persons_v2/view.php?id=310</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>1985</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Ádám János SJ, Dr.</t>
+          <t>Horváth László Pius OSB</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>Fordham University, New York, NY, USA</t>
+          <t>Portola Valley, CA, USA</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J120" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>egyetemi tanár, kisegítő lelkész, rendi feladatok (1968-1977 II. szekció tartományfőnök)</t>
+          <t>tanár, perjel, kisegítő magyar lelkész</t>
         </is>
       </c>
       <c r="N120">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="O120">
-        <v>1996</v>
+        <v>2018</v>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=21</t>
+          <t>/persons_v2/view.php?id=431</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1985</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Balogh Sándor (SJ)</t>
+          <t>Kis-Horváth Mihály Paszkál O.Cist</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>Caracas, Venezuela</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>Venezuela</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J121" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>angol, történelem és filozófia tanár</t>
+          <t>központi pénztáros (1964-1994), alperjel (1976-1988), házgondnok</t>
         </is>
       </c>
       <c r="N121">
-        <v>1963</v>
+        <v>1960</v>
       </c>
       <c r="O121">
-        <v>1991</v>
+        <v>2013</v>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=42</t>
+          <t>/persons_v2/view.php?id=534</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>1985</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Erdei János József OSBM</t>
+          <t>Németh András SDB</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>Máriapócsi Bazilita Atyák Közössége, Matawan, NJ, USA</t>
+          <t>Santo Domingo, Dominikai Köztársaság</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Máriapócsi Bazilita Atyák Közössége</t>
+          <t>Dominikai Köztársaság</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>parókus, közben kisegít New York, NY, USA</t>
+          <t>plébános, hitoktsató</t>
         </is>
       </c>
       <c r="N122">
-        <v>1963</v>
+        <v>1961</v>
       </c>
       <c r="O122">
-        <v>2016</v>
+        <v>1999</v>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=243</t>
+          <t>/persons_v2/view.php?id=807</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1985</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Frey Ferenc Dezső OFM, Dr.</t>
+          <t>Chladek István Menyhért O.Cist</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>Emporia, KS, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J123" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
+      <c r="K123" t="inlineStr">
+        <is>
+          <t>tanár, apáti titkár, segédlelkész</t>
+        </is>
+      </c>
       <c r="N123">
-        <v>1963</v>
+        <v>1962</v>
       </c>
       <c r="O123">
-        <v>1987</v>
+        <v>2017</v>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=290</t>
+          <t>/persons_v2/view.php?id=125</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1985</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Kató István</t>
+          <t>Gál Gedeon OFM, Dr</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
+          <t>Saint Bonaventure, NY, USA</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J124" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>utolsó magyar plébános</t>
+          <t>főiskolai tanár</t>
         </is>
       </c>
       <c r="N124">
-        <v>1963</v>
+        <v>1962</v>
       </c>
       <c r="O124">
-        <v>1994</v>
+        <v>1989</v>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=506</t>
+          <t>/persons_v2/view.php?id=311</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>1985</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Kereszty András Rókus O.Cist, Dr.</t>
+          <t>Hardi Gábor Gilbert O.Cist, dr</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>egyetemi tanár, közben 1968 – 2013 között gimnáziumi tanár, 1975 – 2012 között novíciusmester. 2019-től nyugállományban</t>
+          <t>a Dallas, TX katolikus egyetem filozófia professzora, közben 5 évig novíciusmester</t>
         </is>
       </c>
       <c r="N125">
-        <v>1963</v>
+        <v>1962</v>
       </c>
       <c r="O125">
-        <v>2022</v>
+        <v>1994</v>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=524</t>
+          <t>/persons_v2/view.php?id=368</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1985</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Kovács György Máté O.Cist</t>
+          <t>Hirth Vilmos SVD</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Asunción, Paraguay</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Paraguay</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár, 2006-tól nyugállományban</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N126">
-        <v>1963</v>
+        <v>1962</v>
       </c>
       <c r="O126">
-        <v>2013</v>
+        <v>1992</v>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=588</t>
+          <t>/persons_v2/view.php?id=394</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>1985</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Németh Ferenc SJ</t>
+          <t>Hirth Vilmos SVD</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>San Francisco, CA, USA</t>
+          <t>Encarnación, Paraguay</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Paraguay</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>lelkész, más forrás szerint Maryland-ban élt.</t>
+          <t>segédlelkész, majd plébános, később püspöki titkár, helynök</t>
         </is>
       </c>
       <c r="N127">
-        <v>1963</v>
+        <v>1962</v>
       </c>
       <c r="O127">
-        <v>1987</v>
+        <v>1992</v>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=812</t>
+          <t>/persons_v2/view.php?id=394</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1985</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Fedeles Vladimir</t>
+          <t>Horváth Benedek O.Praem</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>Miami, FL, USA</t>
+          <t>Szent István R. K. Egyházközség, Los Angeles, CA, USA</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J128" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>segédlelkész, majd plébános</t>
         </is>
       </c>
       <c r="N128">
-        <v>1964</v>
+        <v>1962</v>
       </c>
       <c r="O128">
-        <v>1986</v>
+        <v>1990</v>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=256</t>
+          <t>/persons_v2/view.php?id=419</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1985</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Kotyuk J. István</t>
+          <t>Keresztessy-Parker Ferenc László OPraem, apát, Dr.</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>Erie, PA, USA</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>McKean, PA, USA</t>
+          <t>Szent Mihály apátság, Orange, CA, USA</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J129" t="inlineStr">
+        <is>
+          <t>Szent Mihály apátság</t>
+        </is>
+      </c>
+      <c r="K129" t="inlineStr">
+        <is>
+          <t>kollégiumi rektor, perjel, apát</t>
+        </is>
+      </c>
       <c r="N129">
-        <v>1964</v>
+        <v>1962</v>
       </c>
       <c r="O129">
-        <v>1991</v>
+        <v>2010</v>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=575</t>
+          <t>/persons_v2/view.php?id=522</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1985</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Csizmazia Lajos Placid O.Cist, dr</t>
+          <t>Kilián János Csaba OFM, Dr</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Fordham University, New York, NY, USA</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J130" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Fordham University</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>középiskolai tanár, 1968 – 1971 között igazgatóhelyettes, latint, görögöt, oroszt és magyar nyelvet oktatott, 1967 – 1972 között alperjel, 1992-től nyugállományban</t>
+          <t>teológiai professzor, közben Mt. Vernon, NY, USA lelkész</t>
         </is>
       </c>
       <c r="N130">
-        <v>1965</v>
+        <v>1962</v>
       </c>
       <c r="O130">
-        <v>1999</v>
+        <v>1998</v>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=163</t>
+          <t>/persons_v2/view.php?id=531</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>1985</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Horváth Miklós OFMConv</t>
+          <t>Rába Márk Lukács OSPPE</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>Calgary, AB, Kanada</t>
+          <t>Lausanne, Svájc</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Svájc</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>magyar lelkész (közben ellátja Genf-et is)</t>
         </is>
       </c>
       <c r="N131">
-        <v>1965</v>
+        <v>1962</v>
       </c>
       <c r="O131">
-        <v>1992</v>
+        <v>1994</v>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=435</t>
+          <t>/persons_v2/view.php?id=918</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>1985</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Kulcsár András Antal, Dr.</t>
+          <t>Ádám János SJ, Dr.</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>Regina, SK, Kanada</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>Stockholm, SK, Kanada</t>
+          <t>Fordham University, New York, NY, USA</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J132" t="inlineStr">
+        <is>
+          <t>Fordham University</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>egyetemi tanár, kisegítő lelkész, rendi feladatok (1968-1977 II. szekció tartományfőnök)</t>
         </is>
       </c>
       <c r="N132">
-        <v>1965</v>
+        <v>1962</v>
       </c>
       <c r="O132">
-        <v>1986</v>
+        <v>1996</v>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=622</t>
+          <t>/persons_v2/view.php?id=21</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1985</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Közi-Horváth József, Msgr., dr</t>
+          <t>Balogh Sándor (SJ)</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>Egyházmegyei Caritas Otthon, Oberhaching, NSZK</t>
+          <t>Caracas, Venezuela</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>NSZK</t>
-[...4 lines deleted...]
-          <t>Egyházmegyei Caritas Otthon</t>
+          <t>Venezuela</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>angol, történelem és filozófia tanár</t>
         </is>
       </c>
       <c r="N133">
-        <v>1965</v>
+        <v>1963</v>
       </c>
       <c r="O133">
-        <v>1988</v>
+        <v>1991</v>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=605</t>
+          <t>/persons_v2/view.php?id=42</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>1985</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Lelóczky Gyula Donát O.Cist</t>
+          <t>Erdei János József OSBM</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Máriapócsi Bazilita Atyák Közössége, Matawan, NJ, USA</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J134" t="inlineStr">
+        <is>
+          <t>Máriapócsi Bazilita Atyák Közössége</t>
+        </is>
+      </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár</t>
+          <t>parókus, közben kisegít New York, NY, USA</t>
         </is>
       </c>
       <c r="N134">
-        <v>1965</v>
+        <v>1963</v>
       </c>
       <c r="O134">
-        <v>1990</v>
+        <v>2016</v>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=644</t>
+          <t>/persons_v2/view.php?id=243</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>1985</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Morvay András</t>
+          <t>Frey Ferenc Dezső OFM, Dr.</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>Rapid City, SD</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>Buffalo, SD, USA</t>
+          <t>Emporia, KS, USA</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="K135" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="N135">
-        <v>1965</v>
+        <v>1963</v>
       </c>
       <c r="O135">
-        <v>1990</v>
+        <v>1987</v>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=774</t>
+          <t>/persons_v2/view.php?id=290</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>1985</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Demetzky Sándor</t>
+          <t>Kató István</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
+          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>plébános, majd nyugállományban</t>
+          <t>utolsó magyar plébános</t>
         </is>
       </c>
       <c r="N136">
-        <v>1966</v>
+        <v>1963</v>
       </c>
       <c r="O136">
-        <v>1989</v>
+        <v>1994</v>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=187</t>
+          <t>/persons_v2/view.php?id=506</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>1985</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Héjja Gyula SJ, dr.</t>
+          <t>Kereszty András Rókus O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>Fordham University, New York, NY, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J137" t="inlineStr">
         <is>
-          <t>Fordham University</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>tanár, közben 1965 – 1968 között a külföldön élő magyar jezsuiták generálisa</t>
+          <t>egyetemi tanár, közben 1968 – 2013 között gimnáziumi tanár, 1975 – 2012 között novíciusmester. 2019-től nyugállományban</t>
         </is>
       </c>
       <c r="N137">
-        <v>1966</v>
+        <v>1963</v>
       </c>
       <c r="O137">
-        <v>1995</v>
+        <v>2022</v>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=391</t>
+          <t>/persons_v2/view.php?id=524</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>1985</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Idrányi Imre Ödön (OFM), Dr.</t>
+          <t>Kovács György Máté O.Cist</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>Van Nuys, CA, USA</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>püspöki titkár</t>
+          <t>gimnáziumi tanár, 2006-tól nyugállományban</t>
         </is>
       </c>
       <c r="N138">
-        <v>1966</v>
+        <v>1963</v>
       </c>
       <c r="O138">
-        <v>1986</v>
+        <v>2013</v>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=450</t>
+          <t>/persons_v2/view.php?id=588</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>1985</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Machó György</t>
+          <t>Németh Ferenc SJ</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>Newark, NJ, USA</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
+          <t>San Francisco, CA, USA</t>
+        </is>
+      </c>
+      <c r="I139" t="inlineStr">
+        <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="I139" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>US Navy – tábori lelkész</t>
+          <t>lelkész, más forrás szerint Maryland-ban élt.</t>
         </is>
       </c>
       <c r="N139">
-        <v>1967</v>
+        <v>1963</v>
       </c>
       <c r="O139">
-        <v>1990</v>
+        <v>1987</v>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=676</t>
+          <t>/persons_v2/view.php?id=812</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1985</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Antal Boldizsár Regináld OFM</t>
+          <t>Romza Viktor György, Msgr.</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>Campbell, OH, USA</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>nyomdai munkatárs, a kolostor szakácsa, majd nyugállományban</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N140">
-        <v>1968</v>
+        <v>1963</v>
       </c>
       <c r="O140">
-        <v>2007</v>
+        <v>2014</v>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=12</t>
+          <t>/persons_v2/view.php?id=942</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1985</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Derecskei János SJ</t>
+          <t>Fedeles Vladimir</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>Buffalo, NY, USA</t>
+          <t>Miami, FL, USA</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>utazó misszionárius</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N141">
-        <v>1968</v>
+        <v>1964</v>
       </c>
       <c r="O141">
-        <v>1991</v>
+        <v>1986</v>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=193</t>
+          <t>/persons_v2/view.php?id=256</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>1985</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Ipoly Ottó Miklós, dr.</t>
+          <t>Kotyuk J. István</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Erie, PA, USA</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>Pontifical College Josephinum, Colombus, OH, USA</t>
+          <t>McKean, PA, USA</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J142" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="N142">
-        <v>1968</v>
+        <v>1964</v>
       </c>
       <c r="O142">
         <v>1991</v>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=456</t>
+          <t>/persons_v2/view.php?id=575</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1985</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Juhász László SJ, Dr.</t>
+          <t>R. Kiss Imre SDB</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>Canisius College (jelenleg: Canisius University), Buffalo, NY, USA</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J143" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>egyetemi tanár</t>
+          <t>misszionárius, Ukiah, CA, USA, majd haláláig McKinleyville, CA, USA</t>
         </is>
       </c>
       <c r="N143">
-        <v>1968</v>
+        <v>1964</v>
       </c>
       <c r="O143">
-        <v>2002</v>
+        <v>1987</v>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=495</t>
+          <t>/persons_v2/view.php?id=938</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>1985</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Jáki László Szaniszló OSB, Dr.</t>
+          <t>Csizmazia Lajos Placid O.Cist, dr</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>Princeton University, Princeton, NJ, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J144" t="inlineStr">
         <is>
-          <t>Princeton University</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>egyetemi tanár, 1973-tól kitüntetett, nyilvános rendes egyetemi tanár</t>
+          <t>középiskolai tanár, 1968 – 1971 között igazgatóhelyettes, latint, görögöt, oroszt és magyar nyelvet oktatott, 1967 – 1972 között alperjel, 1992-től nyugállományban</t>
         </is>
       </c>
       <c r="N144">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="O144">
-        <v>2009</v>
+        <v>1999</v>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=480</t>
+          <t>/persons_v2/view.php?id=163</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1985</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Krupa Sándor Kolumbán OFM</t>
+          <t>Horváth Miklós OFMConv</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>Dewitt, MI, USA</t>
+          <t>Calgary, AB, Kanada</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N145">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="O145">
-        <v>1988</v>
+        <v>1992</v>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=613</t>
+          <t>/persons_v2/view.php?id=435</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>1985</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Mandl József Maximilián OFM</t>
+          <t>Kulcsár András Antal, Dr.</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Regina, SK, Kanada</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>Dewitt, MI, USA</t>
+          <t>Stockholm, SK, Kanada</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="K146" t="inlineStr">
+        <is>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N146">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="O146">
-        <v>1987</v>
+        <v>1986</v>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=692</t>
+          <t>/persons_v2/view.php?id=622</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>1985</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Marton Antal Bernát O.Cist, dr</t>
+          <t>Közi-Horváth József, Msgr., dr</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
+          <t>Egyházmegyei Caritas Otthon, Oberhaching, NSZK</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>NSZK</t>
         </is>
       </c>
       <c r="J147" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Egyházmegyei Caritas Otthon</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár (1968-2014), igazgatóhelyettes (1971-1981), igazgató (1981-1996), perjel (1994-2000), alperjel (2000 körül), klerikus-magiszter (2007 körül)</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N147">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="O147">
-        <v>2015</v>
+        <v>1988</v>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=707</t>
+          <t>/persons_v2/view.php?id=605</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>1985</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Molnár László</t>
+          <t>Lelóczky Gyula Donát O.Cist</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>Tours-i Szent Márton plébánia, Porto Alegre, Brazília</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>Brazília</t>
-[...4 lines deleted...]
-          <t>Tours-i Szent Márton plébánia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>alapító, templomépítő plébános</t>
+          <t>gimnáziumi tanár</t>
         </is>
       </c>
       <c r="N148">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="O148">
-        <v>2018</v>
+        <v>1990</v>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=764</t>
+          <t>/persons_v2/view.php?id=644</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>1985</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Padányi Károly</t>
+          <t>Morvay András</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Rapid City, SD</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
+          <t>Buffalo, SD, USA</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Our Lady of Hungary Church</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
           <t>plébános</t>
         </is>
       </c>
       <c r="N149">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="O149">
-        <v>1991</v>
+        <v>1990</v>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=845</t>
+          <t>/persons_v2/view.php?id=774</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>1985</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Babos István SJ</t>
+          <t>Roskó László</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Köln, Németország</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>Fordham University, New York, NY, USA</t>
+          <t>Árpádházi Szent Margit R. K. Egyházközség, Orange Village, OH, USA</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J150" t="inlineStr">
         <is>
-          <t>Fordham University</t>
+          <t>Árpádházi Szent Margit R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>Fordham Egyetem tanára, magyar kisegítő lelkész</t>
+          <t>segédlelkész, majd 1972-től plébános</t>
         </is>
       </c>
       <c r="N150">
-        <v>1969</v>
+        <v>1965</v>
       </c>
       <c r="O150">
-        <v>1991</v>
+        <v>2009</v>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=24</t>
+          <t>/persons_v2/view.php?id=944</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1985</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Kugler János Gottfried OFM</t>
+          <t>Demetzky Sándor</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
+          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J151" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish</t>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>gyóntató, kertész</t>
+          <t>plébános, majd nyugállományban</t>
         </is>
       </c>
       <c r="N151">
-        <v>1969</v>
+        <v>1966</v>
       </c>
       <c r="O151">
-        <v>1992</v>
+        <v>1989</v>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=620</t>
+          <t>/persons_v2/view.php?id=187</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>1985</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Lenner Jenő Arkangyal OFM</t>
+          <t>Héjja Gyula SJ, dr.</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>Dewitt, MI, USA</t>
+          <t>Fordham University, New York, NY, USA</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J152" t="inlineStr">
+        <is>
+          <t>Fordham University</t>
+        </is>
+      </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>gondnok, házfőnök, gyóntató</t>
+          <t>tanár, közben 1965 – 1968 között a külföldön élő magyar jezsuiták generálisa</t>
         </is>
       </c>
       <c r="N152">
-        <v>1969</v>
-[...4 lines deleted...]
-        </is>
+        <v>1966</v>
+      </c>
+      <c r="O152">
+        <v>1995</v>
       </c>
       <c r="Q152" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=649</t>
+          <t>/persons_v2/view.php?id=391</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>1985</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Nagy György, Dr.</t>
+          <t>Idrányi Imre Ödön (OFM), Dr.</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>Lovászpatona, Magyarország</t>
+          <t>Van Nuys, CA, USA</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>plébános-helyettes</t>
+          <t>püspöki titkár</t>
         </is>
       </c>
       <c r="N153">
-        <v>1969</v>
+        <v>1966</v>
       </c>
       <c r="O153">
-        <v>1989</v>
+        <v>1986</v>
       </c>
       <c r="Q153" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=789</t>
+          <t>/persons_v2/view.php?id=450</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>1985</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Pogány György, Dr.</t>
+          <t>Machó György</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>Newark, NJ, USA</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony-templom, Irvington, NJ, USA</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J154" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>US Navy – tábori lelkész</t>
         </is>
       </c>
       <c r="N154">
-        <v>1969</v>
+        <v>1967</v>
       </c>
       <c r="O154">
-        <v>1993</v>
+        <v>1990</v>
       </c>
       <c r="Q154" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=886</t>
+          <t>/persons_v2/view.php?id=676</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>1985</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Bobák János Iréneusz, dr.</t>
+          <t>Antal Boldizsár Regináld OFM</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>Brownsville, PA, USA</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>nyomdai munkatárs, a kolostor szakácsa, majd nyugállományban</t>
         </is>
       </c>
       <c r="N155">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O155">
-        <v>1988</v>
+        <v>2007</v>
       </c>
       <c r="Q155" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=90</t>
+          <t>/persons_v2/view.php?id=12</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>1985</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Cser László SJ</t>
+          <t>Derecskei János SJ</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>St. James, NY, USA</t>
+          <t>Buffalo, NY, USA</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="K156" t="inlineStr">
+        <is>
+          <t>utazó misszionárius</t>
+        </is>
+      </c>
       <c r="N156">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O156">
-        <v>2003</v>
+        <v>1991</v>
       </c>
       <c r="Q156" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=153</t>
+          <t>/persons_v2/view.php?id=193</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>1985</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Gyöngyös Márton OP</t>
+          <t>Ipoly Ottó Miklós, dr.</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>Pontifical College Josephinum, Colombus, OH, USA</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J157" t="inlineStr">
+        <is>
+          <t>Pontifical College Josephinum</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>lelkipásztori tevékenység és lelkigyakorlatok tartása</t>
+          <t>biblikum tanár (Újszövetség)</t>
         </is>
       </c>
       <c r="N157">
-        <v>1970</v>
-[...4 lines deleted...]
-        </is>
+        <v>1968</v>
+      </c>
+      <c r="O157">
+        <v>1991</v>
       </c>
       <c r="Q157" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=353</t>
+          <t>/persons_v2/view.php?id=456</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>1985</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Horváth Tibor SJ, Dr.</t>
+          <t>Juhász László SJ, Dr.</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>Canisius College (jelenleg: Canisius University), Buffalo, NY, USA</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J158" t="inlineStr">
+        <is>
+          <t>Canisius College (jelenleg: Canisius University)</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>teológiai tanár</t>
+          <t>egyetemi tanár</t>
         </is>
       </c>
       <c r="N158">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O158">
-        <v>1992</v>
+        <v>2002</v>
       </c>
       <c r="Q158" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=439</t>
+          <t>/persons_v2/view.php?id=495</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>1985</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Jaschkó Balázs SJ</t>
+          <t>Jáki László Szaniszló OSB, Dr.</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Princeton University, Princeton, NJ, USA</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J159" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Princeton University</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>segédlelkész, majd plébános, illetve helyi elöljáró</t>
+          <t>egyetemi tanár, 1973-tól kitüntetett, nyilvános rendes egyetemi tanár</t>
         </is>
       </c>
       <c r="N159">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O159">
-        <v>2013</v>
+        <v>2009</v>
       </c>
       <c r="Q159" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=477</t>
+          <t>/persons_v2/view.php?id=480</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>1985</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Kovách Balázs Pál</t>
+          <t>Krupa Sándor Kolumbán OFM</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>Braddock, PA, USA</t>
+          <t>Dewitt, MI, USA</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N160">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O160">
-        <v>2001</v>
+        <v>1988</v>
       </c>
       <c r="Q160" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=577</t>
+          <t>/persons_v2/view.php?id=613</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>1985</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Magyar József</t>
+          <t>Mandl József Maximilián OFM</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>Akron, OH, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>St. George Catholic Church, Clinton, OH, USA</t>
+          <t>Dewitt, MI, USA</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J161" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="N161">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O161">
-        <v>1991</v>
+        <v>1987</v>
       </c>
       <c r="Q161" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=682</t>
+          <t>/persons_v2/view.php?id=692</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>1985</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Mihalik Imre Károly, Dr.</t>
+          <t>Marton Antal Bernát O.Cist, dr</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>Notre Dame szeminárium, New Orleans, LA, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J162" t="inlineStr">
         <is>
-          <t>Notre Dame szeminárium</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>tanár</t>
+          <t>gimnáziumi tanár (1968-2014), igazgatóhelyettes (1971-1981), igazgató (1981-1996), perjel (1994-2000), alperjel (2000 körül), klerikus-magiszter (2007 körül)</t>
         </is>
       </c>
       <c r="N162">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O162">
-        <v>1995</v>
+        <v>2015</v>
       </c>
       <c r="Q162" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=742</t>
+          <t>/persons_v2/view.php?id=707</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>1985</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>Mustos István Sch.P.</t>
+          <t>Molnár László</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>Devon, PA, USA</t>
+          <t>Tours-i Szent Márton plébánia, Porto Alegre, Brazília</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="J163" t="inlineStr">
+        <is>
+          <t>Tours-i Szent Márton plébánia</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>tanár, 1987-ig igazgató</t>
+          <t>alapító, templomépítő plébános</t>
         </is>
       </c>
       <c r="N163">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O163">
-        <v>1987</v>
+        <v>2018</v>
       </c>
       <c r="Q163" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=779</t>
+          <t>/persons_v2/view.php?id=764</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>1985</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>Nemesszeghy Ervin SJ, Dr.</t>
+          <t>Padányi Károly</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="J164" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>novíciusmester</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N164">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O164">
-        <v>1986</v>
+        <v>1991</v>
       </c>
       <c r="Q164" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=804</t>
+          <t>/persons_v2/view.php?id=845</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>1985</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Pfemeter János Arnold OCSO</t>
+          <t>Babos István SJ</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>Oka, QC, Kanada</t>
+          <t>Fordham University, New York, NY, USA</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J165" t="inlineStr">
+        <is>
+          <t>Fordham University</t>
+        </is>
+      </c>
+      <c r="K165" t="inlineStr">
+        <is>
+          <t>Fordham Egyetem tanára, magyar kisegítő lelkész</t>
         </is>
       </c>
       <c r="N165">
-        <v>1970</v>
+        <v>1969</v>
       </c>
       <c r="O165">
-        <v>1995</v>
+        <v>1991</v>
       </c>
       <c r="Q165" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=875</t>
+          <t>/persons_v2/view.php?id=24</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>1985</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>Éles Ferenc</t>
+          <t>Kugler János Gottfried OFM</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>New Brunswick, NJ, USA</t>
+          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J166" t="inlineStr">
+        <is>
+          <t>Saint Francis of Assisi Parish</t>
+        </is>
+      </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>parókus, közben kisegít: Perth Amboy, NJ</t>
+          <t>gyóntató, kertész</t>
         </is>
       </c>
       <c r="N166">
-        <v>1970</v>
+        <v>1969</v>
       </c>
       <c r="O166">
-        <v>1994</v>
+        <v>1992</v>
       </c>
       <c r="Q166" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=247</t>
+          <t>/persons_v2/view.php?id=620</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>1985</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>Demkovich John, Msgr</t>
+          <t>Lenner Jenő Arkangyal OFM</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>Paterson, NJ, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>Mária mennybemenetele, Passaic, NJ, USA</t>
+          <t>Dewitt, MI, USA</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J167" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>plébános, közben 2007. június 24.-2007. december 2. Passaic, NJ – Szent István magyar templom – adminisztrátor</t>
+          <t>gondnok, házfőnök, gyóntató</t>
         </is>
       </c>
       <c r="N167">
-        <v>1971</v>
+        <v>1969</v>
       </c>
       <c r="O167">
-        <v>2011</v>
+        <v>1989</v>
       </c>
       <c r="Q167" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=190</t>
+          <t>/persons_v2/view.php?id=649</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>1985</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>Gyimesi Gyula</t>
+          <t>Mustos István Sch.P.</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Devon, PA, USA</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>nyugállományban, irodalmi munkásságot végzett, illetve kisegítő lelkészként szolgált.</t>
+          <t>tanár, 1987-ig igazgató</t>
         </is>
       </c>
       <c r="N168">
-        <v>1971</v>
+        <v>1969</v>
       </c>
       <c r="O168">
-        <v>1995</v>
+        <v>1987</v>
       </c>
       <c r="Q168" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=352</t>
+          <t>/persons_v2/view.php?id=779</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>1985</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>Linka Ernő Ödön OSB, apát</t>
+          <t>Nagy György, Dr.</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+          <t>Lovászpatona, Magyarország</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>Brazília</t>
-[...4 lines deleted...]
-          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>házgondnok (1971-1972), szemináriumi nevelő (1972-1978), nevelési- és hivatásügyi tanácsadó (1974-1982), lelkész (1980-1982), perjel, majd apát, a Szociális Intézmények vezetője (1981-2005), nyugállományban (2005-2017)</t>
+          <t>plébános-helyettes</t>
         </is>
       </c>
       <c r="N169">
-        <v>1971</v>
+        <v>1969</v>
       </c>
       <c r="O169">
-        <v>2017</v>
+        <v>1989</v>
       </c>
       <c r="Q169" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=659</t>
+          <t>/persons_v2/view.php?id=789</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>1985</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>Makkó Lajos</t>
+          <t>Pogány György, Dr.</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>Magyarországi Szent István templom, Hamilton, ON, Kanada</t>
+          <t>Nagyboldogasszony-templom, Irvington, NJ, USA</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J170" t="inlineStr">
         <is>
-          <t>Magyarországi Szent István templom</t>
+          <t>Nagyboldogasszony-templom</t>
+        </is>
+      </c>
+      <c r="K170" t="inlineStr">
+        <is>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N170">
-        <v>1971</v>
+        <v>1969</v>
       </c>
       <c r="O170">
-        <v>1992</v>
+        <v>1993</v>
       </c>
       <c r="Q170" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=689</t>
+          <t>/persons_v2/view.php?id=886</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>1985</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>Megyer Jenő, Msgr., dr.</t>
+          <t>Skrapits János</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>Pontifical Seminary Josephinum, Colombus, OH</t>
+          <t>Árpádházi Szent Erzsébet R. K. Egyházközség, Buffalo, NY, USA</t>
+        </is>
+      </c>
+      <c r="I171" t="inlineStr">
+        <is>
+          <t>USA</t>
         </is>
       </c>
       <c r="J171" t="inlineStr">
         <is>
-          <t>Pontifical Seminary Josephinum</t>
+          <t>Árpádházi Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>morális tárgy tanára</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N171">
-        <v>1971</v>
+        <v>1969</v>
       </c>
       <c r="O171">
-        <v>1992</v>
+        <v>2000</v>
       </c>
       <c r="Q171" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=724</t>
+          <t>/persons_v2/view.php?id=1000</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>1985</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>Molnár István</t>
+          <t>Somfai Béla SJ, Dr.</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>Calgary, AB, Kanada</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>Szent Erzsébet magyar templom, Calgary, AB, Kanada</t>
+          <t>Regis College / Toronto School of Theology, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="J172" t="inlineStr">
         <is>
-          <t>Szent Erzsébet magyar templom</t>
+          <t>Regis College / Toronto School of Theology</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>morálteológia és orvosi etika professzora, később dékán</t>
         </is>
       </c>
       <c r="N172">
-        <v>1971</v>
+        <v>1969</v>
       </c>
       <c r="O172">
         <v>1994</v>
       </c>
       <c r="Q172" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=762</t>
+          <t>/persons_v2/view.php?id=1007</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>1985</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>Bálint István József</t>
+          <t>Bobák János Iréneusz, dr.</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>Bridgeport, CT, USA</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t>St. Ladislaus Church, South Norwalk, CT, USA</t>
+          <t>Brownsville, PA, USA</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J173" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>magyar lelkész, plébános, közben kisegít Fairfield, CT – Szent Imre</t>
-[...5 lines deleted...]
-        </is>
+          <t>parókus</t>
+        </is>
+      </c>
+      <c r="N173">
+        <v>1970</v>
       </c>
       <c r="O173">
-        <v>2014</v>
+        <v>1988</v>
       </c>
       <c r="Q173" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=58</t>
+          <t>/persons_v2/view.php?id=90</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>1985</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>Füz János Balázs O.Cist, apát</t>
+          <t>Cser László SJ</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t>Spring Bank, WI, USA</t>
+          <t>St. James, NY, USA</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="K174" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="N174">
-        <v>1972</v>
+        <v>1970</v>
       </c>
       <c r="O174">
-        <v>1989</v>
+        <v>2003</v>
       </c>
       <c r="Q174" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=297</t>
+          <t>/persons_v2/view.php?id=153</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>1985</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>Kocsis József, Msgr.</t>
+          <t>Gyöngyös Márton OP</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t>Montréal, QC, Kanada</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>nyugállományban, kisegít a Magyarok Nagyasszonya templomban, később a jezsuita atyák hamiltoni Szent Erzsébet Otthonában betegállományban</t>
+          <t>lelkipásztori tevékenység és lelkigyakorlatok tartása</t>
         </is>
       </c>
       <c r="N175">
-        <v>1972</v>
-[...2 lines deleted...]
-        <v>1990</v>
+        <v>1970</v>
+      </c>
+      <c r="P175" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q175" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=558</t>
+          <t>/persons_v2/view.php?id=353</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>1985</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>Németh Béla Maurus OSB</t>
+          <t>Horváth Tibor SJ, Dr.</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>Priory School, Woodside, CA, USA</t>
+          <t>Regis College, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J176" t="inlineStr">
         <is>
-          <t>Priory School</t>
+          <t>Regis College</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>biológiai tanár, közben iskolabusz-vezető, valamint a bencés közösség, valamint az iskola gazdasági ügyeinek irányítója, gondnoka</t>
+          <t>teológiai tanár</t>
         </is>
       </c>
       <c r="N176">
-        <v>1972</v>
+        <v>1970</v>
       </c>
       <c r="O176">
-        <v>2004</v>
+        <v>1992</v>
       </c>
       <c r="Q176" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=809</t>
+          <t>/persons_v2/view.php?id=439</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>1985</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>Bodnár Vince</t>
+          <t>Jaschkó Balázs SJ</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>Hartford, CT, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H177" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I177" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J177" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>segédlelkész, majd plébános, illetve helyi elöljáró</t>
         </is>
       </c>
       <c r="N177">
-        <v>1973</v>
+        <v>1970</v>
       </c>
       <c r="O177">
-        <v>1988</v>
+        <v>2013</v>
       </c>
       <c r="Q177" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=95</t>
+          <t>/persons_v2/view.php?id=477</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>1985</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>Feigl Rudolf SJ</t>
+          <t>Kovách Balázs Pál</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Braddock, PA, USA</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>miniszter, pasztorális kisegítő, a ministránsok irányítója</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N178">
-        <v>1973</v>
+        <v>1970</v>
       </c>
       <c r="O178">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="Q178" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=263</t>
+          <t>/persons_v2/view.php?id=577</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>1985</v>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>Horváth András Ellák O.Praem</t>
+          <t>Magyar József</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Akron, OH, USA</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>Szent Mihály apátság, Orange, CA, USA</t>
+          <t>St. George Catholic Church, Clinton, OH, USA</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J179" t="inlineStr">
         <is>
-          <t>Szent Mihály apátság</t>
+          <t>St. George Catholic Church</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>latin, hittan, középkori történelem tanár, majd rendtársai egészségbiztosítási ügyeit intézte</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N179">
-        <v>1973</v>
+        <v>1970</v>
       </c>
       <c r="O179">
-        <v>2018</v>
+        <v>1991</v>
       </c>
       <c r="Q179" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=417</t>
+          <t>/persons_v2/view.php?id=682</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>1985</v>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>Kovách Tibor Angelus OFMCap</t>
+          <t>Mihalik Imre Károly, Dr.</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t>Róma, Olaszország</t>
+          <t>Notre Dame szeminárium, New Orleans, LA, USA</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
-          <t>Olaszország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J180" t="inlineStr">
+        <is>
+          <t>Notre Dame szeminárium</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>magyar főlelkész</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N180">
-        <v>1973</v>
+        <v>1970</v>
       </c>
       <c r="O180">
-        <v>1997</v>
+        <v>1995</v>
       </c>
       <c r="Q180" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=579</t>
+          <t>/persons_v2/view.php?id=742</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>1985</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>Kubinyi Gyula, Dr</t>
+          <t>Nemesszeghy Ervin SJ, Dr.</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>Erie, PA, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J181" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>novíciusmester</t>
         </is>
       </c>
       <c r="N181">
-        <v>1973</v>
+        <v>1970</v>
       </c>
       <c r="O181">
-        <v>2003</v>
+        <v>1986</v>
       </c>
       <c r="Q181" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=617</t>
+          <t>/persons_v2/view.php?id=804</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>1985</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>Kákonyi Imre Asztrik OFM, dr</t>
+          <t>Pfemeter János Arnold OCSO</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>Esztergom, Magyarország</t>
+          <t>Oka, QC, Kanada</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>teológiai tanár a rend teológiai főiskoláján, festőművész</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="N182">
-        <v>1973</v>
+        <v>1970</v>
       </c>
       <c r="O182">
-        <v>1990</v>
+        <v>1995</v>
       </c>
       <c r="Q182" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=509</t>
+          <t>/persons_v2/view.php?id=875</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>1985</v>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>Máté József SJ</t>
+          <t>Éles Ferenc</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
-          <t>plébános, a Katolikus Férfitársulat vezetője, a Kanadai Magyarok Szövetségének társelnöke</t>
+          <t>parókus, közben kisegít: Perth Amboy, NJ</t>
         </is>
       </c>
       <c r="N183">
-        <v>1973</v>
+        <v>1970</v>
       </c>
       <c r="O183">
-        <v>2007</v>
+        <v>1994</v>
       </c>
       <c r="Q183" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=716</t>
+          <t>/persons_v2/view.php?id=247</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>1985</v>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>Bobák Sándor Cirill, dr.</t>
+          <t>Bálint István József</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>Miskolc</t>
+          <t>Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t>Istenszülő tisztelete templom, Burton, OH, USA</t>
+          <t>St. Ladislaus Church, South Norwalk, CT, USA</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J184" t="inlineStr">
         <is>
-          <t>Istenszülő tisztelete templom</t>
+          <t>St. Ladislaus Church</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>magyar lelkész, plébános, közben kisegít Fairfield, CT – Szent Imre</t>
         </is>
       </c>
       <c r="N184">
-        <v>1974</v>
+        <v>1971</v>
       </c>
       <c r="O184">
-        <v>1987</v>
+        <v>2014</v>
       </c>
       <c r="Q184" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=91</t>
+          <t>/persons_v2/view.php?id=58</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>1985</v>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>Hegyi Márton SJ</t>
+          <t>Demkovich John, Msgr</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Paterson, NJ, USA</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
-          <t>Fordhan Egyetem, New York, NY, USA</t>
+          <t>Mária mennybemenetele, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J185" t="inlineStr">
         <is>
-          <t>Fordhan Egyetem</t>
+          <t>Mária mennybemenetele</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
-          <t>biológia professzor, 2003-tól nyugállományban, de tanít. Közben kisegítő lelkész Passaic, NJ, USA, ill. Yorkers, NJ, USA</t>
+          <t>plébános, közben 2007. június 24.-2007. december 2. Passaic, NJ – Szent István magyar templom – adminisztrátor</t>
         </is>
       </c>
       <c r="N185">
-        <v>1974</v>
+        <v>1971</v>
       </c>
       <c r="O185">
-        <v>2008</v>
+        <v>2011</v>
       </c>
       <c r="Q185" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=378</t>
+          <t>/persons_v2/view.php?id=190</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>1985</v>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>Kish Gábor SJ</t>
+          <t>Gyimesi Gyula</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t>Yonkers, NY, USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>nyugállományban, irodalmi munkásságot végzett, illetve kisegítő lelkészként szolgált.</t>
         </is>
       </c>
       <c r="N186">
-        <v>1974</v>
+        <v>1971</v>
       </c>
       <c r="O186">
-        <v>1993</v>
+        <v>1995</v>
       </c>
       <c r="Q186" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=535</t>
+          <t>/persons_v2/view.php?id=352</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>1985</v>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>Magyar József, Dr.</t>
+          <t>Linka Ernő Ödön OSB, apát</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
           <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="J187" t="inlineStr">
         <is>
           <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>házgondnok (1971-1972), szemináriumi nevelő (1972-1978), nevelési- és hivatásügyi tanácsadó (1974-1982), lelkész (1980-1982), perjel, majd apát, a Szociális Intézmények vezetője (1981-2005), nyugállományban (2005-2017)</t>
         </is>
       </c>
       <c r="N187">
-        <v>1974</v>
+        <v>1971</v>
       </c>
       <c r="O187">
-        <v>1988</v>
+        <v>2017</v>
       </c>
       <c r="Q187" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=683</t>
+          <t>/persons_v2/view.php?id=659</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>1985</v>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>Mihályi Imre Gilbert O.Praem</t>
+          <t>Makkó Lajos</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Chicago, IL, USA</t>
+          <t>Magyarországi Szent István templom, Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J188" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
-[...4 lines deleted...]
-          <t>plébános</t>
+          <t>Magyarországi Szent István templom</t>
         </is>
       </c>
       <c r="N188">
-        <v>1974</v>
+        <v>1971</v>
       </c>
       <c r="O188">
-        <v>1991</v>
+        <v>1992</v>
       </c>
       <c r="Q188" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=745</t>
+          <t>/persons_v2/view.php?id=689</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>1985</v>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>Molnár Miklós SJ</t>
+          <t>Megyer Jenő, Msgr., dr.</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
-          <t>London, ON, Kanada</t>
-[...4 lines deleted...]
-          <t>Kanada</t>
+          <t>Pontifical Seminary Josephinum, Colombus, OH</t>
+        </is>
+      </c>
+      <c r="J189" t="inlineStr">
+        <is>
+          <t>Pontifical Seminary Josephinum</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
-          <t>a magyar közösség adminisztrátora</t>
+          <t>morális tárgy tanára</t>
         </is>
       </c>
       <c r="N189">
-        <v>1974</v>
+        <v>1971</v>
       </c>
       <c r="O189">
-        <v>1990</v>
+        <v>1992</v>
       </c>
       <c r="Q189" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=767</t>
+          <t>/persons_v2/view.php?id=724</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>1985</v>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>Nagy Béla, Dr.</t>
+          <t>Molnár István</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Calgary, AB, Kanada</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
-          <t>Vecsés, Magyarország</t>
+          <t>Szent Erzsébet magyar templom, Calgary, AB, Kanada</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J190" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet magyar templom</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N190">
-        <v>1974</v>
+        <v>1971</v>
       </c>
       <c r="O190">
-        <v>1986</v>
+        <v>1994</v>
       </c>
       <c r="Q190" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=785</t>
+          <t>/persons_v2/view.php?id=762</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>1985</v>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>Nagy Menyhért Mojzes O.Cist, Dr.</t>
+          <t>Skerl Alphonse</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t>University of Dallas, Dallas, TX, USA</t>
+          <t>Szentháromság R. K. Egyházközség, East Chicago, IN, USA</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J191" t="inlineStr">
         <is>
-          <t>University of Dallas</t>
+          <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K191" t="inlineStr">
         <is>
-          <t>egyetemi tanár (francia nyelv)</t>
+          <t>plébános, közben ellátja Gary, IN, USA, Szent Imre templomot is.</t>
         </is>
       </c>
       <c r="N191">
-        <v>1974</v>
+        <v>1971</v>
       </c>
       <c r="O191">
-        <v>1996</v>
+        <v>2016</v>
       </c>
       <c r="Q191" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=797</t>
+          <t>/persons_v2/view.php?id=998</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>1985</v>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>Őrsy László SJ, Dr.</t>
+          <t>Füz János Balázs O.Cist, apát</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
-          <t>Georgetown Egyetem, Washington DC, USA</t>
+          <t>Spring Bank, WI, USA</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J192" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K192" t="inlineStr">
         <is>
-          <t>kánonjog professzor</t>
+          <t>perjel, közben 1972 – 1977 körül novíciusmester</t>
         </is>
       </c>
       <c r="N192">
-        <v>1974</v>
+        <v>1972</v>
       </c>
       <c r="O192">
-        <v>1993</v>
+        <v>1989</v>
       </c>
       <c r="Q192" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=844</t>
+          <t>/persons_v2/view.php?id=297</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>1985</v>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>Benkő Antal SJ</t>
+          <t>Kocsis József, Msgr.</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t>Klagenfurt, Ausztria</t>
+          <t>Montréal, QC, Kanada</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
-          <t>Szolgálat c. folyóirat szerkesztője, rendház gazdasági felelőse</t>
+          <t>nyugállományban, kisegít a Magyarok Nagyasszonya templomban, később a jezsuita atyák hamiltoni Szent Erzsébet Otthonában betegállományban</t>
         </is>
       </c>
       <c r="N193">
-        <v>1975</v>
+        <v>1972</v>
       </c>
       <c r="O193">
-        <v>1986</v>
+        <v>1990</v>
       </c>
       <c r="Q193" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=67</t>
+          <t>/persons_v2/view.php?id=558</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>1985</v>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>Deák Ferenc SJ</t>
+          <t>Németh Béla Maurus OSB</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
-          <t>Montréal, QC, Kanada</t>
+          <t>Priory School, Woodside, CA, USA</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J194" t="inlineStr">
+        <is>
+          <t>Priory School</t>
         </is>
       </c>
       <c r="K194" t="inlineStr">
         <is>
-          <t>magyar lelkész (1979–1985 és 1993–2007 között plébános, közben lelkész)</t>
+          <t>biológiai tanár, közben iskolabusz-vezető, valamint a bencés közösség, valamint az iskola gazdasági ügyeinek irányítója, gondnoka</t>
         </is>
       </c>
       <c r="N194">
-        <v>1975</v>
+        <v>1972</v>
       </c>
       <c r="O194">
-        <v>2007</v>
+        <v>2004</v>
       </c>
       <c r="Q194" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=181</t>
+          <t>/persons_v2/view.php?id=809</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>1985</v>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>Kiss Máté János OFM</t>
+          <t>Bodnár Vince</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
-[...9 lines deleted...]
-          <t>USA</t>
+          <t>Hartford, CT, USA</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N195">
-        <v>1975</v>
+        <v>1973</v>
       </c>
       <c r="O195">
-        <v>1995</v>
+        <v>1988</v>
       </c>
       <c r="Q195" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=549</t>
+          <t>/persons_v2/view.php?id=95</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>1985</v>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>Orbán Miklós SJ</t>
+          <t>Feigl Rudolf SJ</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
           <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="J196" t="inlineStr">
         <is>
           <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>miniszter, pasztorális kisegítő, a ministránsok irányítója</t>
         </is>
       </c>
       <c r="N196">
-        <v>1975</v>
+        <v>1973</v>
       </c>
       <c r="O196">
-        <v>1999</v>
+        <v>2004</v>
       </c>
       <c r="Q196" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=836</t>
+          <t>/persons_v2/view.php?id=263</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>1985</v>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>Perjés Antal Patrik OCD</t>
+          <t>Horváth András Ellák O.Praem</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>Napa, CA, USA</t>
+          <t>Szent Mihály apátság, Orange, CA, USA</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J197" t="inlineStr">
+        <is>
+          <t>Szent Mihály apátság</t>
+        </is>
+      </c>
       <c r="K197" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>latin, hittan, középkori történelem tanár, majd rendtársai egészségbiztosítási ügyeit intézte</t>
         </is>
       </c>
       <c r="N197">
-        <v>1975</v>
+        <v>1973</v>
       </c>
       <c r="O197">
-        <v>1993</v>
+        <v>2018</v>
       </c>
       <c r="Q197" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=865</t>
+          <t>/persons_v2/view.php?id=417</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198">
         <v>1985</v>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>Barát Ferenc Benignusz OSB</t>
+          <t>Kovách Tibor Angelus OFMCap</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
-          <t>Szent Anzelm perjelség, Woodside, CA, USA</t>
+          <t>Róma, Olaszország</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Anzelm perjelség</t>
+          <t>Olaszország</t>
+        </is>
+      </c>
+      <c r="K198" t="inlineStr">
+        <is>
+          <t>magyar főlelkész</t>
         </is>
       </c>
       <c r="N198">
-        <v>1976</v>
+        <v>1973</v>
       </c>
       <c r="O198">
-        <v>1990</v>
+        <v>1997</v>
       </c>
       <c r="Q198" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=43</t>
+          <t>/persons_v2/view.php?id=579</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199">
         <v>1985</v>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>Bodnár István Konstantin</t>
+          <t>Kubinyi Gyula, Dr</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>Windsor, ON, Kanada</t>
+          <t>Erie, PA, USA</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
-          <t>parókus, archipresbiter, valamint a magyar görög katolikus egyházközségek általános helynöke</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N199">
-        <v>1976</v>
+        <v>1973</v>
       </c>
       <c r="O199">
-        <v>1986</v>
+        <v>2003</v>
       </c>
       <c r="Q199" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=94</t>
+          <t>/persons_v2/view.php?id=617</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200">
         <v>1985</v>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>Bolváry Pál (OSPPE)</t>
+          <t>Kákonyi Imre Asztrik OFM, dr</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
-          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA</t>
+          <t>Esztergom, Magyarország</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Anna R. K. Egyházközség</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>teológiai tanár a rend teológiai főiskoláján, festőművész</t>
         </is>
       </c>
       <c r="N200">
-        <v>1976</v>
+        <v>1973</v>
       </c>
       <c r="O200">
-        <v>1993</v>
+        <v>1990</v>
       </c>
       <c r="Q200" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=100</t>
+          <t>/persons_v2/view.php?id=509</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201">
         <v>1985</v>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>Kopcsa András József</t>
+          <t>Máté József SJ</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t>St. Louis Besancon, New Heven, CT, USA</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. Louis Besancon</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K201" t="inlineStr">
         <is>
-          <t>segédlelkész, majd 1978-tól plébános</t>
+          <t>plébános, a Katolikus Férfitársulat vezetője, a Kanadai Magyarok Szövetségének társelnöke</t>
         </is>
       </c>
       <c r="N201">
-        <v>1976</v>
+        <v>1973</v>
       </c>
       <c r="O201">
-        <v>1986</v>
+        <v>2007</v>
       </c>
       <c r="Q201" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=563</t>
+          <t>/persons_v2/view.php?id=716</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>1985</v>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>Balássy Géza</t>
+          <t>Rokonai József</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>állandó diakónus</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>Jézus Szíve R. K. Egyházközség, Akron, OH, USA</t>
+          <t>Papi Otthon, Székesfehérvár, Magyarország</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J202" t="inlineStr">
         <is>
-          <t>Jézus Szíve R. K. Egyházközség</t>
+          <t>Papi Otthon</t>
         </is>
       </c>
       <c r="K202" t="inlineStr">
         <is>
-          <t>plébániavezető adminisztrátor</t>
+          <t>nyugállományban, közben japán nyelvet tanít</t>
         </is>
       </c>
       <c r="N202">
-        <v>1977</v>
+        <v>1973</v>
       </c>
       <c r="O202">
-        <v>1986</v>
+        <v>1991</v>
       </c>
       <c r="Q202" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=33</t>
+          <t>/persons_v2/view.php?id=940</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203">
         <v>1985</v>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>Galambos Ferenc Iréneusz OSB, dr.</t>
+          <t>Bobák Sándor Cirill, dr.</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Miskolc</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
-          <t>Unterwart, Ausztria</t>
+          <t>Istenszülő tisztelete templom, Burton, OH, USA</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J203" t="inlineStr">
+        <is>
+          <t>Istenszülő tisztelete templom</t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N203">
-        <v>1977</v>
+        <v>1974</v>
       </c>
       <c r="O203">
-        <v>2002</v>
+        <v>1987</v>
       </c>
       <c r="Q203" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=304</t>
+          <t>/persons_v2/view.php?id=91</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204">
         <v>1985</v>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>Gróza József</t>
+          <t>Hegyi Márton SJ</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>Sonsón-Rionegro, Kolumbia</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t>Caracas, Venezuela</t>
+          <t>Fordhan Egyetem, New York, NY, USA</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
-          <t>Venezuela</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J204" t="inlineStr">
+        <is>
+          <t>Fordhan Egyetem</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
-          <t>plébános, az utolsó magyar plébános az országban</t>
+          <t>biológia professzor, 2003-tól nyugállományban, de tanít. Közben kisegítő lelkész Passaic, NJ, USA, ill. Yorkers, NJ, USA</t>
         </is>
       </c>
       <c r="N204">
-        <v>1977</v>
+        <v>1974</v>
       </c>
       <c r="O204">
-        <v>2006</v>
+        <v>2008</v>
       </c>
       <c r="Q204" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=339</t>
+          <t>/persons_v2/view.php?id=378</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205">
         <v>1985</v>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>Hites Endre Kristóf OSB</t>
+          <t>Kish Gábor SJ</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
-          <t>Szent Anzelm perjelség, Woodside, CA, USA</t>
+          <t>Yonkers, NY, USA</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J205" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K205" t="inlineStr">
         <is>
-          <t>szerzetes</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N205">
-        <v>1977</v>
+        <v>1974</v>
       </c>
       <c r="O205">
-        <v>1994</v>
+        <v>1993</v>
       </c>
       <c r="Q205" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=395</t>
+          <t>/persons_v2/view.php?id=535</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206">
         <v>1985</v>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>Homa József</t>
+          <t>Magyar József, Dr.</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
-          <t>Hazleton, PA, USA</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="J206" t="inlineStr">
+        <is>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K206" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N206">
-        <v>1977</v>
+        <v>1974</v>
       </c>
       <c r="O206">
         <v>1988</v>
       </c>
       <c r="Q206" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=411</t>
+          <t>/persons_v2/view.php?id=683</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207">
         <v>1985</v>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>Laczkovits József Gyula</t>
+          <t>Mihályi Imre Gilbert O.Praem</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
-          <t>Salinas, CA, USA</t>
+          <t>Szent István R. K. Egyházközség, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J207" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K207" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N207">
-        <v>1977</v>
+        <v>1974</v>
       </c>
       <c r="O207">
-        <v>1995</v>
+        <v>1991</v>
       </c>
       <c r="Q207" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=631</t>
+          <t>/persons_v2/view.php?id=745</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208">
         <v>1985</v>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>Leavy Matthew Máté OSB, apát</t>
+          <t>Molnár Miklós SJ</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
-          <t>St. Anselm Abbey, Mancester, NH, USA</t>
+          <t>London, ON, Kanada</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. Anselm Abbey</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K208" t="inlineStr">
         <is>
-          <t>tanár, illetve 1986 – 2012 között apát</t>
+          <t>a magyar közösség adminisztrátora</t>
         </is>
       </c>
       <c r="N208">
-        <v>1977</v>
+        <v>1974</v>
       </c>
       <c r="O208">
-        <v>2018</v>
+        <v>1990</v>
       </c>
       <c r="Q208" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=641</t>
+          <t>/persons_v2/view.php?id=767</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209">
         <v>1985</v>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
+          <t>Nagy Béla, Dr.</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
-          <t>Köln, NSZK</t>
+          <t>Vecsés, Magyarország</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
-          <t>NSZK</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K209" t="inlineStr">
         <is>
-          <t>A kölni dóm karnagya</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N209">
-        <v>1977</v>
+        <v>1974</v>
       </c>
       <c r="O209">
-        <v>1987</v>
+        <v>1986</v>
       </c>
       <c r="Q209" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=699</t>
+          <t>/persons_v2/view.php?id=785</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210">
         <v>1985</v>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>Meskó Lajos Géza Sch.P.</t>
+          <t>Nagy Menyhért Mojzes O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
-          <t>Devon, PA, USA</t>
+          <t>University of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J210" t="inlineStr">
+        <is>
+          <t>University of Dallas</t>
+        </is>
+      </c>
       <c r="K210" t="inlineStr">
         <is>
-          <t>nyugállományban, közben tanít, illetve részt vesz a magyar pasztorációban</t>
+          <t>egyetemi tanár (francia nyelv)</t>
         </is>
       </c>
       <c r="N210">
-        <v>1977</v>
+        <v>1974</v>
       </c>
       <c r="O210">
-        <v>2008</v>
+        <v>1996</v>
       </c>
       <c r="Q210" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=730</t>
+          <t>/persons_v2/view.php?id=797</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211">
         <v>1985</v>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>Nyeste János, Dr.</t>
+          <t>Rakaczky Máté Bazil OSBM</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>St. John the Baptist Byzantine Catholic Church, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J211" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>St. John the Baptist Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="K211" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N211">
-        <v>1977</v>
+        <v>1974</v>
       </c>
       <c r="O211">
-        <v>1987</v>
+        <v>1991</v>
       </c>
       <c r="Q211" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=826</t>
+          <t>/persons_v2/view.php?id=914</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212">
         <v>1985</v>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>Németh Dániel Róbert OFM</t>
+          <t>Schilly József Károly (OSB)</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
-          <t>Fairfield, CT, USA</t>
+          <t>Aquino School, San Bernardino, CA, USA</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J212" t="inlineStr">
+        <is>
+          <t>Aquino School</t>
+        </is>
+      </c>
       <c r="K212" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>vallás-, matematika- és fizikatanár</t>
         </is>
       </c>
       <c r="N212">
-        <v>1977</v>
+        <v>1974</v>
       </c>
       <c r="O212">
-        <v>1998</v>
+        <v>1994</v>
       </c>
       <c r="Q212" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=810</t>
+          <t>/persons_v2/view.php?id=974</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213">
         <v>1985</v>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>Ábrahám Dezső</t>
+          <t>Schmotzer János SJ</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>református</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G213" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
-          <t>Allen Park, Detroit, MI, USA</t>
+          <t>Fairfield Univerity, Fairfield, CT, USA</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J213" t="inlineStr">
         <is>
-          <t>Allen Park</t>
+          <t>Fairfield Univerity</t>
         </is>
       </c>
       <c r="K213" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>a kommunikációs tanszék oktatója, egyben kisegítő lelkész</t>
         </is>
       </c>
       <c r="N213">
-        <v>1977</v>
+        <v>1974</v>
       </c>
       <c r="O213">
-        <v>1997</v>
+        <v>1988</v>
       </c>
       <c r="Q213" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=262</t>
+          <t>/persons_v2/view.php?id=976</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214">
         <v>1985</v>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>Örley Richárd</t>
+          <t>Őrsy László SJ, Dr.</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
-          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Georgetown Egyetem, Washington DC, USA</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J214" t="inlineStr">
         <is>
-          <t>Szent Imre Magyar R. K. Egyházközség</t>
+          <t>Georgetown Egyetem</t>
         </is>
       </c>
       <c r="K214" t="inlineStr">
         <is>
-          <t>segédlelkész, majd 1983-tól plébános</t>
+          <t>kánonjog professzor</t>
         </is>
       </c>
       <c r="N214">
-        <v>1977</v>
+        <v>1974</v>
       </c>
       <c r="O214">
-        <v>1988</v>
+        <v>1993</v>
       </c>
       <c r="Q214" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=843</t>
+          <t>/persons_v2/view.php?id=844</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215">
         <v>1985</v>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>Barna Sándor</t>
+          <t>Benkő Antal SJ</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>Miskolc</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
-          <t>Szent Mihály templom, Hamilton, ON, Kanada</t>
+          <t>Klagenfurt, Ausztria</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Szent Mihály templom</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="K215" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>Szolgálat c. folyóirat szerkesztője, rendház gazdasági felelőse</t>
         </is>
       </c>
       <c r="N215">
-        <v>1978</v>
+        <v>1975</v>
       </c>
       <c r="O215">
-        <v>1987</v>
+        <v>1986</v>
       </c>
       <c r="Q215" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=45</t>
+          <t>/persons_v2/view.php?id=67</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216">
         <v>1985</v>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>Cseh Péter Dömötör OCD</t>
+          <t>Deák Ferenc SJ</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
-          <t>São Roque, Brazília</t>
+          <t>Montréal, QC, Kanada</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K216" t="inlineStr">
         <is>
-          <t>szerzetestestvér</t>
+          <t>magyar lelkész (1979–1985 és 1993–2007 között plébános, közben lelkész)</t>
         </is>
       </c>
       <c r="N216">
-        <v>1978</v>
+        <v>1975</v>
       </c>
       <c r="O216">
-        <v>1988</v>
+        <v>2007</v>
       </c>
       <c r="Q216" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=150</t>
+          <t>/persons_v2/view.php?id=181</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217">
         <v>1985</v>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>Dengl György Miklós OFM</t>
+          <t>Kiss Máté János OFM</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
+          <t>Flint, MI, USA</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J217" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K217" t="inlineStr">
         <is>
           <t>plébános</t>
         </is>
       </c>
       <c r="N217">
-        <v>1978</v>
+        <v>1975</v>
       </c>
       <c r="O217">
-        <v>1989</v>
+        <v>1995</v>
       </c>
       <c r="Q217" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=191</t>
+          <t>/persons_v2/view.php?id=549</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218">
         <v>1985</v>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>Havas János SJ</t>
+          <t>Orbán Miklós SJ</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
-          <t>Morristown, NJ, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J218" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K218" t="inlineStr">
         <is>
-          <t>lelkigyakorlatvezető</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N218">
-        <v>1978</v>
+        <v>1975</v>
       </c>
       <c r="O218">
-        <v>1990</v>
+        <v>1999</v>
       </c>
       <c r="Q218" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=371</t>
+          <t>/persons_v2/view.php?id=836</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219">
         <v>1985</v>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>Kléner Imre László</t>
+          <t>Perjés Antal Patrik OCD</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
-          <t>Caetité, Brazília</t>
+          <t>Napa, CA, USA</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K219" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N219">
-        <v>1978</v>
+        <v>1975</v>
       </c>
       <c r="O219">
-        <v>1986</v>
+        <v>1993</v>
       </c>
       <c r="Q219" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=554</t>
+          <t>/persons_v2/view.php?id=865</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220">
         <v>1985</v>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>Lenk József</t>
+          <t>Barát Ferenc Benignusz OSB</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, USA</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
-          <t>Sacred Heart Home, Avilla, IN, USA</t>
+          <t>Szent Anzelm perjelség, Woodside, CA, USA</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J220" t="inlineStr">
         <is>
-          <t>Sacred Heart Home</t>
-[...4 lines deleted...]
-          <t>nyugállományban</t>
+          <t>Szent Anzelm perjelség</t>
         </is>
       </c>
       <c r="N220">
-        <v>1978</v>
+        <v>1976</v>
       </c>
       <c r="O220">
-        <v>1993</v>
+        <v>1990</v>
       </c>
       <c r="Q220" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=648</t>
+          <t>/persons_v2/view.php?id=43</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221">
         <v>1985</v>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>Mészáros Tibor, Msgr.</t>
+          <t>Bodnár István Konstantin</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
-          <t>Szent Klára Kórház, Bázel, Svájc</t>
+          <t>Windsor, ON, Kanada</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
-          <t>Svájc</t>
-[...4 lines deleted...]
-          <t>Szent Klára Kórház</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K221" t="inlineStr">
         <is>
-          <t>kórházlelkész</t>
+          <t>parókus, archipresbiter, valamint a magyar görög katolikus egyházközségek általános helynöke</t>
         </is>
       </c>
       <c r="N221">
-        <v>1978</v>
+        <v>1976</v>
       </c>
       <c r="O221">
         <v>1986</v>
       </c>
       <c r="Q221" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=741</t>
+          <t>/persons_v2/view.php?id=94</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222">
         <v>1985</v>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>Mészáros Árpád György OFM</t>
+          <t>Bolváry Pál (OSPPE)</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
+          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J222" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish</t>
+          <t>Szent Anna R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K222" t="inlineStr">
         <is>
-          <t>delegatus provincialis, zárdafőnök</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N222">
-        <v>1978</v>
+        <v>1976</v>
       </c>
       <c r="O222">
-        <v>1992</v>
+        <v>1993</v>
       </c>
       <c r="Q222" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=737</t>
+          <t>/persons_v2/view.php?id=100</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223">
         <v>1985</v>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>Nagy Al Sándor O.M.I.</t>
+          <t>Kopcsa András József</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>Szeplőtelen Szűz Missziós Oblátusai (Congregatio Missionariorum Oblatorum BMV Immaculatae)</t>
+          <t>Fort Wayne-South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
-          <t>San Antonio, TX, USA</t>
+          <t>St. Louis Besancon, New Heven, CT, USA</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J223" t="inlineStr">
+        <is>
+          <t>St. Louis Besancon</t>
+        </is>
+      </c>
+      <c r="K223" t="inlineStr">
+        <is>
+          <t>segédlelkész, majd 1978-tól plébános</t>
+        </is>
+      </c>
       <c r="N223">
-        <v>1978</v>
+        <v>1976</v>
       </c>
       <c r="O223">
-        <v>1992</v>
+        <v>1986</v>
       </c>
       <c r="Q223" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=782</t>
+          <t>/persons_v2/view.php?id=563</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224">
         <v>1985</v>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>Pillisch Tamás János</t>
+          <t>Ruff János SJ, Dr.</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>állandó diakónus</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
-          <t>St. Benedict’s és St. Andrew’s Church, Toronto, ON, Kanada</t>
+          <t>Schrobenhausen, Németország</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>St. Benedict’s és St. Andrew’s Church</t>
+          <t>Németország</t>
         </is>
       </c>
       <c r="K224" t="inlineStr">
         <is>
-          <t>diakónus, közben önkéntes a Toronto-Weste Fogvatartási központban is.</t>
+          <t>házi lelkész az angolkisasszonyoknál, majd kórházi lelkész</t>
         </is>
       </c>
       <c r="N224">
-        <v>1978</v>
+        <v>1976</v>
       </c>
       <c r="O224">
-        <v>2009</v>
+        <v>1992</v>
       </c>
       <c r="Q224" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=877</t>
+          <t>/persons_v2/view.php?id=950</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225">
         <v>1985</v>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>Póta László SJ, szerzetestestvér</t>
+          <t>Simon József</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Pécs</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K225" t="inlineStr">
         <is>
-          <t>a rendtartomány novíciátusának megszervezője, házgondnok, szakács, 1998-ban szabbatikum</t>
+          <t>ismeretlen szolgálati helyen, egyes források szerint katonai lelkész</t>
         </is>
       </c>
       <c r="N225">
-        <v>1978</v>
+        <v>1976</v>
       </c>
       <c r="O225">
-        <v>1990</v>
+        <v>1991</v>
       </c>
       <c r="Q225" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=898</t>
+          <t>/persons_v2/view.php?id=993</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226">
         <v>1985</v>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>Borbély István SJ</t>
+          <t>Balássy Géza</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>állandó diakónus</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>jezsuita</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
+          <t>Jézus Szíve R. K. Egyházközség, Akron, OH, USA</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J226" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon</t>
+          <t>Jézus Szíve R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K226" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>plébániavezető adminisztrátor</t>
         </is>
       </c>
       <c r="N226">
-        <v>1979</v>
+        <v>1977</v>
       </c>
       <c r="O226">
-        <v>1987</v>
+        <v>1986</v>
       </c>
       <c r="Q226" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=104</t>
+          <t>/persons_v2/view.php?id=33</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227">
         <v>1985</v>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>Füzy Imre</t>
+          <t>Galambos Ferenc Iréneusz OSB, dr.</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Kanada</t>
+          <t>Unterwart, Ausztria</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="K227" t="inlineStr">
         <is>
-          <t>a szlovák templom plébánosa</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N227">
-        <v>1979</v>
+        <v>1977</v>
       </c>
       <c r="O227">
         <v>2002</v>
       </c>
       <c r="Q227" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=300</t>
+          <t>/persons_v2/view.php?id=304</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228">
         <v>1985</v>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>Mustó Péter SJ</t>
+          <t>Gróza József</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Sonsón-Rionegro, Kolumbia</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
-          <t>Bogota, Kolumbia</t>
+          <t>Caracas, Venezuela</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
-          <t>Kolumbia</t>
+          <t>Venezuela</t>
         </is>
       </c>
       <c r="K228" t="inlineStr">
         <is>
-          <t>ifjúsági és munkáslelkész</t>
+          <t>plébános, az utolsó magyar plébános az országban</t>
         </is>
       </c>
       <c r="N228">
-        <v>1979</v>
+        <v>1977</v>
       </c>
       <c r="O228">
-        <v>1991</v>
+        <v>2006</v>
       </c>
       <c r="Q228" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=780</t>
+          <t>/persons_v2/view.php?id=339</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229">
         <v>1985</v>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>Pesznyák Béla</t>
+          <t>Hites Endre Kristóf OSB</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>Szabadka, Szerbia</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
-          <t>Verbász, Jugoszlávia</t>
+          <t>Szent Anzelm perjelség, Woodside, CA, USA</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
-          <t>Jugoszlávia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J229" t="inlineStr">
+        <is>
+          <t>Szent Anzelm perjelség</t>
         </is>
       </c>
       <c r="K229" t="inlineStr">
         <is>
-          <t>a vincés nővérek káplánja</t>
+          <t>szerzetes</t>
         </is>
       </c>
       <c r="N229">
-        <v>1979</v>
+        <v>1977</v>
       </c>
       <c r="O229">
-        <v>1992</v>
+        <v>1994</v>
       </c>
       <c r="Q229" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=867</t>
+          <t>/persons_v2/view.php?id=395</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230">
         <v>1985</v>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>Polgár Lőrinc Kapisztrán OFM</t>
+          <t>Homa József</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
+          <t>Hazleton, PA, USA</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J230" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K230" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N230">
-        <v>1979</v>
+        <v>1977</v>
       </c>
       <c r="O230">
-        <v>1995</v>
+        <v>1988</v>
       </c>
       <c r="Q230" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=887</t>
+          <t>/persons_v2/view.php?id=411</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231">
         <v>1985</v>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>Balássy Géza</t>
+          <t>Laczkovits József Gyula</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>állandó diakónus</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
-          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Salinas, CA, USA</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J231" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K231" t="inlineStr">
         <is>
-          <t>diakónus</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N231">
-        <v>1980</v>
+        <v>1977</v>
       </c>
       <c r="O231">
-        <v>2004</v>
+        <v>1995</v>
       </c>
       <c r="Q231" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=33</t>
+          <t>/persons_v2/view.php?id=631</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232">
         <v>1985</v>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>Beöthy Tamás SJ</t>
+          <t>Leavy Matthew Máté OSB, apát</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
-          <t>St. Mary Hospital, London, ON, Kanada</t>
+          <t>St. Anselm Abbey, Mancester, NH, USA</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J232" t="inlineStr">
         <is>
-          <t>St. Mary Hospital</t>
+          <t>St. Anselm Abbey</t>
         </is>
       </c>
       <c r="K232" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>tanár, illetve 1986 – 2012 között apát</t>
         </is>
       </c>
       <c r="N232">
-        <v>1980</v>
+        <v>1977</v>
       </c>
       <c r="O232">
-        <v>1987</v>
+        <v>2018</v>
       </c>
       <c r="Q232" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=69</t>
+          <t>/persons_v2/view.php?id=641</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233">
         <v>1985</v>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>Bóday Jenő SJ</t>
+          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
-          <t>Montréal, QC, Kanada</t>
+          <t>Köln, NSZK</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>NSZK</t>
         </is>
       </c>
       <c r="K233" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>A kölni dóm karnagya</t>
         </is>
       </c>
       <c r="N233">
-        <v>1980</v>
+        <v>1977</v>
       </c>
       <c r="O233">
-        <v>1997</v>
+        <v>1987</v>
       </c>
       <c r="Q233" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=93</t>
+          <t>/persons_v2/view.php?id=699</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234">
         <v>1985</v>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>Gelencsér László Pál O.Praem</t>
+          <t>Meskó Lajos Géza Sch.P.</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
-          <t>Orange, CA, USA</t>
+          <t>Devon, PA, USA</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K234" t="inlineStr">
         <is>
-          <t>nyugállományban, latint tanít</t>
+          <t>nyugállományban, közben tanít, illetve részt vesz a magyar pasztorációban</t>
         </is>
       </c>
       <c r="N234">
-        <v>1980</v>
+        <v>1977</v>
       </c>
       <c r="O234">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="Q234" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=318</t>
+          <t>/persons_v2/view.php?id=730</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235">
         <v>1985</v>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>Hajtás Ferenc</t>
+          <t>Nyeste János, Dr.</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
-          <t>Heidelberg, Németország</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
-          <t>Németország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J235" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K235" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N235">
-        <v>1980</v>
+        <v>1977</v>
       </c>
       <c r="O235">
-        <v>1999</v>
+        <v>1987</v>
       </c>
       <c r="Q235" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=363</t>
+          <t>/persons_v2/view.php?id=826</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236">
         <v>1985</v>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>Horváth István</t>
+          <t>Németh Dániel Róbert OFM</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t>Baltimore, MD, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
+          <t>Fairfield, CT, USA</t>
+        </is>
+      </c>
+      <c r="I236" t="inlineStr">
+        <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="I236" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K236" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N236">
-        <v>1980</v>
+        <v>1977</v>
       </c>
       <c r="O236">
-        <v>2011</v>
+        <v>1998</v>
       </c>
       <c r="Q236" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=424</t>
+          <t>/persons_v2/view.php?id=810</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237">
         <v>1985</v>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>Kékessy Imre István SJ, dr</t>
+          <t>Rostás Sándor SVD</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
-          <t>Medelin, Kolumbia</t>
+          <t>Kistelek, Magyarország</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
-          <t>Kolumbia</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K237" t="inlineStr">
         <is>
-          <t>jezsuita kollégiumban lelkész</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N237">
-        <v>1980</v>
+        <v>1977</v>
       </c>
       <c r="O237">
-        <v>1986</v>
+        <v>1992</v>
       </c>
       <c r="Q237" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=529</t>
+          <t>/persons_v2/view.php?id=946</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238">
         <v>1985</v>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>Nagy Ferenc SJ, Dr.</t>
+          <t>Ábrahám Dezső</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>református</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>áldozópap</t>
-[...4 lines deleted...]
-          <t>jezsuita (Societas Jesu)</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
-          <t>Magyarországi Szent István templom, Hamilton, ON, Kanada</t>
+          <t>Allen Park, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J238" t="inlineStr">
         <is>
-          <t>Magyarországi Szent István templom</t>
+          <t>Allen Park</t>
         </is>
       </c>
       <c r="K238" t="inlineStr">
         <is>
-          <t>lelkipásztor, szerkesztő</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N238">
-        <v>1980</v>
+        <v>1977</v>
       </c>
       <c r="O238">
-        <v>1986</v>
+        <v>1997</v>
       </c>
       <c r="Q238" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=788</t>
+          <t>/persons_v2/view.php?id=262</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239">
         <v>1985</v>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>Nagy Ágoston CM</t>
+          <t>Örley Richárd</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
-          <t>lazarista (Congregatio Missionis)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, USA</t>
+          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J239" t="inlineStr">
+        <is>
+          <t>Szent Imre Magyar R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K239" t="inlineStr">
         <is>
-          <t>szemináriumi tanár</t>
+          <t>segédlelkész, majd 1983-tól plébános</t>
         </is>
       </c>
       <c r="N239">
-        <v>1980</v>
+        <v>1977</v>
       </c>
       <c r="O239">
-        <v>1992</v>
+        <v>1988</v>
       </c>
       <c r="Q239" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=784</t>
+          <t>/persons_v2/view.php?id=843</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240">
         <v>1985</v>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>Pázmány Géza Sch.P.</t>
+          <t>Barna Sándor</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Miskolc</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
-          <t>Devon, PA, USA</t>
+          <t>Szent Mihály templom, Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J240" t="inlineStr">
+        <is>
+          <t>Szent Mihály templom</t>
         </is>
       </c>
       <c r="K240" t="inlineStr">
         <is>
-          <t>tanár, majd nyugállományban</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N240">
-        <v>1980</v>
+        <v>1978</v>
       </c>
       <c r="O240">
-        <v>2024</v>
+        <v>1987</v>
       </c>
       <c r="Q240" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=860</t>
+          <t>/persons_v2/view.php?id=45</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241">
         <v>1985</v>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>Antal András</t>
+          <t>Cseh Péter Dömötör OCD</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
-          <t>Szent István Király Plébánia, Székelyszentkirály, Románia</t>
+          <t>São Roque, Brazília</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
-          <t>Románia</t>
-[...4 lines deleted...]
-          <t>Szent István Király Plébánia</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K241" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>szerzetestestvér</t>
         </is>
       </c>
       <c r="N241">
-        <v>1981</v>
+        <v>1978</v>
       </c>
       <c r="O241">
-        <v>1987</v>
+        <v>1988</v>
       </c>
       <c r="Q241" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=11</t>
+          <t>/persons_v2/view.php?id=150</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242">
         <v>1985</v>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>Bendik István Sch.P</t>
+          <t>Dengl György Miklós OFM</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
-          <t>Piarista ház, Devon, PA, USA</t>
+          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J242" t="inlineStr">
         <is>
-          <t>Piarista ház</t>
+          <t>Saint Francis of Assisi Parish</t>
         </is>
       </c>
       <c r="K242" t="inlineStr">
         <is>
-          <t>tanár</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N242">
-        <v>1981</v>
+        <v>1978</v>
       </c>
       <c r="O242">
         <v>1989</v>
       </c>
       <c r="Q242" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=66</t>
+          <t>/persons_v2/view.php?id=191</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243">
         <v>1985</v>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>Bendik István Sch.P</t>
+          <t>Havas János SJ</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
-          <t>Martin, KY, USA</t>
+          <t>Morristown, NJ, USA</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K243" t="inlineStr">
         <is>
-          <t>tanár</t>
+          <t>lelkigyakorlatvezető</t>
         </is>
       </c>
       <c r="N243">
-        <v>1981</v>
+        <v>1978</v>
       </c>
       <c r="O243">
-        <v>1989</v>
+        <v>1990</v>
       </c>
       <c r="Q243" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=66</t>
+          <t>/persons_v2/view.php?id=371</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244">
         <v>1985</v>
       </c>
       <c r="B244" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>Dolinay Tamás, püspök, dr.</t>
+          <t>Kléner Imre László</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
-          <t>Van Nuys, CA, USA</t>
+          <t>Caetité, Brazília</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K244" t="inlineStr">
         <is>
-          <t>az egyházmegye első püspöke</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N244">
-        <v>1981</v>
+        <v>1978</v>
       </c>
       <c r="O244">
-        <v>1990</v>
+        <v>1986</v>
       </c>
       <c r="Q244" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=210</t>
+          <t>/persons_v2/view.php?id=554</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245">
         <v>1985</v>
       </c>
       <c r="B245" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>Eördögh István, dr</t>
+          <t>Lenk József</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Fort Wayne-South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
-          <t>De Propaganda Fide Kongregáció, Vatikán, Vatikánváros</t>
+          <t>Sacred Heart Home, Avilla, IN, USA</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
-          <t>Vatikánváros</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J245" t="inlineStr">
         <is>
-          <t>De Propaganda Fide Kongregáció</t>
+          <t>Sacred Heart Home</t>
         </is>
       </c>
       <c r="K245" t="inlineStr">
         <is>
-          <t>tudományos munkatárs, levéltáros</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N245">
-        <v>1981</v>
+        <v>1978</v>
       </c>
       <c r="O245">
-        <v>1994</v>
+        <v>1993</v>
       </c>
       <c r="Q245" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=242</t>
+          <t>/persons_v2/view.php?id=648</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246">
         <v>1985</v>
       </c>
       <c r="B246" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>Farkasfalvy Miklós Dénes O.Cist, Dr., apát</t>
+          <t>Mészáros Tibor, Msgr.</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Szent Klára Kórház, Bázel, Svájc</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Svájc</t>
         </is>
       </c>
       <c r="J246" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Szent Klára Kórház</t>
         </is>
       </c>
       <c r="K246" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár 2012-ig, közben 1988-2012 apát. 2012-től nyugállományban</t>
+          <t>kórházlelkész</t>
         </is>
       </c>
       <c r="N246">
-        <v>1981</v>
+        <v>1978</v>
       </c>
       <c r="O246">
-        <v>2020</v>
+        <v>1986</v>
       </c>
       <c r="Q246" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=252</t>
+          <t>/persons_v2/view.php?id=741</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247">
         <v>1985</v>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>Gombos Mihály SDB</t>
+          <t>Mészáros Árpád György OFM</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
-          <t>Calgary, AB, Kanada</t>
+          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J247" t="inlineStr">
+        <is>
+          <t>Saint Francis of Assisi Parish</t>
         </is>
       </c>
       <c r="K247" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>delegatus provincialis, zárdafőnök</t>
         </is>
       </c>
       <c r="N247">
-        <v>1981</v>
+        <v>1978</v>
       </c>
       <c r="O247">
-        <v>1989</v>
+        <v>1992</v>
       </c>
       <c r="Q247" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=330</t>
+          <t>/persons_v2/view.php?id=737</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248">
         <v>1985</v>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>Henkey-Hőnig Károly, dr.</t>
+          <t>Nagy Al Sándor O.M.I.</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Szeplőtelen Szűz Missziós Oblátusai (Congregatio Missionariorum Oblatorum BMV Immaculatae)</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
+          <t>San Antonio, TX, USA</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...9 lines deleted...]
-          <t>nyugállományban, az otthon lelkésze</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N248">
-        <v>1981</v>
+        <v>1978</v>
       </c>
       <c r="O248">
-        <v>1999</v>
+        <v>1992</v>
       </c>
       <c r="Q248" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=380</t>
+          <t>/persons_v2/view.php?id=782</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249">
         <v>1985</v>
       </c>
       <c r="B249" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>Jackanich József, Msgr.</t>
+          <t>Pillisch Tamás János</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>állandó diakónus</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Toronto, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="H249" t="inlineStr">
+        <is>
+          <t>St. Benedict’s és St. Andrew’s Church, Toronto, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I249" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J249" t="inlineStr">
+        <is>
+          <t>St. Benedict’s és St. Andrew’s Church</t>
         </is>
       </c>
       <c r="K249" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>diakónus, közben önkéntes a Toronto-Weste Fogvatartási központban is.</t>
         </is>
       </c>
       <c r="N249">
-        <v>1981</v>
+        <v>1978</v>
       </c>
       <c r="O249">
-        <v>2003</v>
+        <v>2009</v>
       </c>
       <c r="Q249" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=468</t>
+          <t>/persons_v2/view.php?id=877</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250">
         <v>1985</v>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>Major Imre Márk (O.Cist), Dr.</t>
+          <t>Póta László SJ, szerzetestestvér</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
-          <t>Kastl, Németország</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
-          <t>Németország</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J250" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K250" t="inlineStr">
         <is>
-          <t>igazgató a magyar gimnáziumban</t>
+          <t>a rendtartomány novíciátusának megszervezője, házgondnok, szakács, 1998-ban szabbatikum</t>
         </is>
       </c>
       <c r="N250">
-        <v>1981</v>
+        <v>1978</v>
       </c>
       <c r="O250">
-        <v>1986</v>
+        <v>1990</v>
       </c>
       <c r="Q250" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=688</t>
+          <t>/persons_v2/view.php?id=898</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251">
         <v>1985</v>
       </c>
       <c r="B251" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>Angyal Lajos</t>
+          <t>Rakaczki Andor Mihály, Dr.</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Miskolc</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
-          <t>Nyírlövő, Magyarország</t>
+          <t>St. George Greek Catholic Church, Courtland, ON, Kanada</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J251" t="inlineStr">
+        <is>
+          <t>St. George Greek Catholic Church</t>
         </is>
       </c>
       <c r="K251" t="inlineStr">
         <is>
-          <t>helyettes lelkész, majd parókus</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N251">
-        <v>1982</v>
+        <v>1978</v>
       </c>
       <c r="O251">
         <v>1986</v>
       </c>
       <c r="Q251" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=9</t>
+          <t>/persons_v2/view.php?id=912</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252">
         <v>1985</v>
       </c>
       <c r="B252" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>Ciprián Károly (OFM)</t>
+          <t>Borbély István SJ</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>jezsuita</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
+          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I252" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J252" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség</t>
+          <t>Szent Erzsébet Otthon</t>
         </is>
       </c>
       <c r="K252" t="inlineStr">
         <is>
-          <t>az egyházközség utolsó plébánosa</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N252">
-        <v>1982</v>
+        <v>1979</v>
       </c>
       <c r="O252">
-        <v>2007</v>
+        <v>1987</v>
       </c>
       <c r="Q252" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=129</t>
+          <t>/persons_v2/view.php?id=104</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253">
         <v>1985</v>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>Horváth P. József</t>
+          <t>Füzy Imre</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, USA</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
-          <t>Walkerton, IN, USA</t>
+          <t>Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I253" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K253" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>a szlovák templom plébánosa</t>
         </is>
       </c>
       <c r="N253">
-        <v>1982</v>
+        <v>1979</v>
       </c>
       <c r="O253">
-        <v>1989</v>
+        <v>2002</v>
       </c>
       <c r="Q253" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=437</t>
+          <t>/persons_v2/view.php?id=300</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254">
         <v>1985</v>
       </c>
       <c r="B254" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>Jelinek Antal</t>
+          <t>Mustó Péter SJ</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
-          <t>Esztergom</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
-          <t>Szent Imre plébánia, Milwaukee, WI, USA</t>
+          <t>Bogota, Kolumbia</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Imre plébánia</t>
+          <t>Kolumbia</t>
         </is>
       </c>
       <c r="K254" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>ifjúsági és munkáslelkész</t>
         </is>
       </c>
       <c r="N254">
-        <v>1982</v>
+        <v>1979</v>
       </c>
       <c r="O254">
-        <v>1986</v>
+        <v>1991</v>
       </c>
       <c r="Q254" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=486</t>
+          <t>/persons_v2/view.php?id=780</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255">
         <v>1985</v>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>Jász László</t>
+          <t>Pesznyák Béla</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Szabadka, Szerbia</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Verbász, Jugoszlávia</t>
         </is>
       </c>
       <c r="I255" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Jugoszlávia</t>
         </is>
       </c>
       <c r="K255" t="inlineStr">
         <is>
-          <t>szolgálati helyeiről nincs adat, a magyar papok listájában nem szerepel.</t>
+          <t>a vincés nővérek káplánja</t>
         </is>
       </c>
       <c r="N255">
-        <v>1982</v>
-[...4 lines deleted...]
-        </is>
+        <v>1979</v>
+      </c>
+      <c r="O255">
+        <v>1992</v>
       </c>
       <c r="Q255" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=483</t>
+          <t>/persons_v2/view.php?id=867</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256">
         <v>1985</v>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>Kerestus, Thomas Joseph</t>
+          <t>Polgár Lőrinc Kapisztrán OFM</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
-          <t>Allentown, PA, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
-          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, USA</t>
+          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J256" t="inlineStr">
         <is>
-          <t>Kapisztrán Szent János Magyar R. K. Egyházközség</t>
+          <t>Nagyboldogasszony R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K256" t="inlineStr">
         <is>
           <t>plébános</t>
         </is>
       </c>
       <c r="N256">
-        <v>1982</v>
+        <v>1979</v>
       </c>
       <c r="O256">
-        <v>1986</v>
+        <v>1995</v>
       </c>
       <c r="Q256" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=521</t>
+          <t>/persons_v2/view.php?id=887</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257">
         <v>1985</v>
       </c>
       <c r="B257" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>Kopfensteiner István</t>
+          <t>Siska Ernő</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
-          <t>Malton, ON, Kanada</t>
+          <t>St. Raphael, Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J257" t="inlineStr">
+        <is>
+          <t>St. Raphael</t>
+        </is>
+      </c>
+      <c r="K257" t="inlineStr">
+        <is>
+          <t>plébános, majd nyugállományban</t>
         </is>
       </c>
       <c r="N257">
-        <v>1982</v>
+        <v>1979</v>
       </c>
       <c r="O257">
-        <v>1986</v>
+        <v>1997</v>
       </c>
       <c r="Q257" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=564</t>
+          <t>/persons_v2/view.php?id=997</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258">
         <v>1985</v>
       </c>
       <c r="B258" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>Markos Rezső János OSB, Dr.</t>
+          <t>Schweda Phillip (OFM)</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
-          <t>Győr, Magyarország</t>
+          <t>Burton, MI, USA</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K258" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
-[...6 lines deleted...]
-        <v>1990</v>
+          <t>segédlelkész, majd plébános</t>
+        </is>
+      </c>
+      <c r="N258" t="inlineStr">
+        <is>
+          <t>1979 körül</t>
+        </is>
+      </c>
+      <c r="O258" t="inlineStr">
+        <is>
+          <t>1991 előtt</t>
+        </is>
       </c>
       <c r="Q258" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=696</t>
+          <t>/persons_v2/view.php?id=978</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259">
         <v>1985</v>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>Pócsai Imre Vendel (OFM)</t>
+          <t>Balássy Géza</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>állandó diakónus</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
+          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I259" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J259" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>Szent Imre Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K259" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>diakónus</t>
         </is>
       </c>
       <c r="N259">
-        <v>1982</v>
+        <v>1980</v>
       </c>
       <c r="O259">
-        <v>1992</v>
+        <v>2004</v>
       </c>
       <c r="Q259" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=897</t>
+          <t>/persons_v2/view.php?id=33</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260">
         <v>1985</v>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>Békési István SJ</t>
+          <t>Beöthy Tamás SJ</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
-          <t>Szent Erzsébet templom, Toronto, ON, Kanada</t>
+          <t>St. Mary Hospital, London, ON, Kanada</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="J260" t="inlineStr">
         <is>
-          <t>Szent Erzsébet templom</t>
+          <t>St. Mary Hospital</t>
         </is>
       </c>
       <c r="K260" t="inlineStr">
         <is>
           <t>lelkész</t>
         </is>
       </c>
       <c r="N260">
-        <v>1983</v>
+        <v>1980</v>
       </c>
       <c r="O260">
-        <v>2000</v>
+        <v>1987</v>
       </c>
       <c r="Q260" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=78</t>
+          <t>/persons_v2/view.php?id=69</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261">
         <v>1985</v>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>Csorba László Domonkos OFM</t>
+          <t>Bálint Imre, Dr.</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>állandó diakónus</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Moreno (ma: Merlo-Moreno), Argentina</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="I261" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Nagyboldogasszony R. K. Egyházközség</t>
+          <t>Argentína</t>
+        </is>
+      </c>
+      <c r="K261" t="inlineStr">
+        <is>
+          <t>Ven y Ven – Mozgó kápolna - diakónus</t>
         </is>
       </c>
       <c r="N261">
-        <v>1983</v>
+        <v>1980</v>
       </c>
       <c r="O261">
-        <v>1986</v>
+        <v>1999</v>
       </c>
       <c r="Q261" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=166</t>
+          <t>/persons_v2/view.php?id=57</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262">
         <v>1985</v>
       </c>
       <c r="B262" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>Dismacsek Ferenc</t>
+          <t>Bóday Jenő SJ</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
-          <t>Lake City, FL, USA</t>
+          <t>Montréal, QC, Kanada</t>
         </is>
       </c>
       <c r="I262" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K262" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N262">
-        <v>1983</v>
+        <v>1980</v>
       </c>
       <c r="O262">
-        <v>2000</v>
+        <v>1997</v>
       </c>
       <c r="Q262" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=202</t>
+          <t>/persons_v2/view.php?id=93</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263">
         <v>1985</v>
       </c>
       <c r="B263" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>Endrédy Ferenc Csanád OSB</t>
+          <t>Gelencsér László Pál O.Praem</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
-          <t>Bad Abbach, NSZK</t>
+          <t>Orange, CA, USA</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
-          <t>NSZK</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K263" t="inlineStr">
         <is>
-          <t>kórházi lelkész</t>
+          <t>nyugállományban, latint tanít</t>
         </is>
       </c>
       <c r="N263">
-        <v>1983</v>
+        <v>1980</v>
       </c>
       <c r="O263">
-        <v>1992</v>
+        <v>2007</v>
       </c>
       <c r="Q263" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=238</t>
+          <t>/persons_v2/view.php?id=318</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264">
         <v>1985</v>
       </c>
       <c r="B264" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>Horváth Márton</t>
+          <t>Hajtás Ferenc</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, USA</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
-          <t>St. Dominic Catholic Church, Bremen, IN, USA</t>
+          <t>Heidelberg, Németország</t>
         </is>
       </c>
       <c r="I264" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. Dominic Catholic Church</t>
+          <t>Németország</t>
         </is>
       </c>
       <c r="K264" t="inlineStr">
         <is>
-          <t>plébános, ezt követően nyugállományban</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N264">
-        <v>1983</v>
+        <v>1980</v>
       </c>
       <c r="O264">
-        <v>1992</v>
+        <v>1999</v>
       </c>
       <c r="Q264" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=433</t>
+          <t>/persons_v2/view.php?id=363</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265">
         <v>1985</v>
       </c>
       <c r="B265" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>Irányi László Sch.P., Castellum Medianum-i címzetes püspök</t>
+          <t>Horváth István</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Baltimore, MD, USA</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
-          <t>Washington DC, USA</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I265" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K265" t="inlineStr">
         <is>
-          <t>Castellum Medianum-i címzetes püspök, a Magyarországon kívül élő magyarok püspöke</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N265">
-        <v>1983</v>
+        <v>1980</v>
       </c>
       <c r="O265">
-        <v>1987</v>
+        <v>2011</v>
       </c>
       <c r="Q265" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=457</t>
+          <t>/persons_v2/view.php?id=424</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266">
         <v>1985</v>
       </c>
       <c r="B266" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>Kárpi Ferenc</t>
+          <t>Kékessy Imre István SJ, dr</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
-          <t>Regina Health Center, Richfield, OH, USA</t>
+          <t>Medelin, Kolumbia</t>
         </is>
       </c>
       <c r="I266" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Regina Health Center</t>
+          <t>Kolumbia</t>
         </is>
       </c>
       <c r="K266" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>jezsuita kollégiumban lelkész</t>
         </is>
       </c>
       <c r="N266">
-        <v>1983</v>
+        <v>1980</v>
       </c>
       <c r="O266">
-        <v>1995</v>
+        <v>1986</v>
       </c>
       <c r="Q266" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=511</t>
+          <t>/persons_v2/view.php?id=529</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267">
         <v>1985</v>
       </c>
       <c r="B267" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>Kárpáti László SVD</t>
+          <t>Nagy Ferenc SJ, Dr.</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
-          <t>Békéscsaba, Magyarország</t>
+          <t>Magyarországi Szent István templom, Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I267" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J267" t="inlineStr">
+        <is>
+          <t>Magyarországi Szent István templom</t>
         </is>
       </c>
       <c r="K267" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>lelkipásztor, szerkesztő</t>
         </is>
       </c>
       <c r="N267">
-        <v>1983</v>
+        <v>1980</v>
       </c>
       <c r="O267">
-        <v>1987</v>
+        <v>1986</v>
       </c>
       <c r="Q267" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=510</t>
+          <t>/persons_v2/view.php?id=788</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268">
         <v>1985</v>
       </c>
       <c r="B268" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>Magyar Gyula Szervác OSB</t>
+          <t>Nagy Ágoston CM</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>lazarista (Congregatio Missionis)</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
+          <t>Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="I268" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K268" t="inlineStr">
         <is>
-          <t>gazdaságvezető és 1985–től beteggondozó</t>
+          <t>szemináriumi tanár</t>
         </is>
       </c>
       <c r="N268">
-        <v>1983</v>
+        <v>1980</v>
       </c>
       <c r="O268">
-        <v>1988</v>
+        <v>1992</v>
       </c>
       <c r="Q268" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=681</t>
+          <t>/persons_v2/view.php?id=784</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269">
         <v>1985</v>
       </c>
       <c r="B269" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>Miskolczy Kálmán Sch.P., Dr.</t>
+          <t>Pázmány Géza Sch.P.</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Trenton, NJ, USA</t>
+          <t>Devon, PA, USA</t>
         </is>
       </c>
       <c r="I269" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J269" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K269" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>tanár, majd nyugállományban</t>
         </is>
       </c>
       <c r="N269">
-        <v>1983</v>
+        <v>1980</v>
       </c>
       <c r="O269">
-        <v>1988</v>
+        <v>2024</v>
       </c>
       <c r="Q269" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=752</t>
+          <t>/persons_v2/view.php?id=860</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270">
         <v>1985</v>
       </c>
       <c r="B270" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>Molnár Rikárd (OFM)</t>
+          <t>Antal András</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
-          <t>Hays, PA, USA</t>
+          <t>Szent István Király Plébánia, Székelyszentkirály, Románia</t>
         </is>
       </c>
       <c r="I270" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Románia</t>
+        </is>
+      </c>
+      <c r="J270" t="inlineStr">
+        <is>
+          <t>Szent István Király Plébánia</t>
         </is>
       </c>
       <c r="K270" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N270">
-        <v>1983</v>
+        <v>1981</v>
       </c>
       <c r="O270">
         <v>1987</v>
       </c>
       <c r="Q270" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=766</t>
+          <t>/persons_v2/view.php?id=11</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271">
         <v>1985</v>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>Pier György Márk Piusz OFM</t>
+          <t>Bendik István Sch.P</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
+          <t>Piarista ház, Devon, PA, USA</t>
         </is>
       </c>
       <c r="I271" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J271" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Piarista ház</t>
         </is>
       </c>
       <c r="K271" t="inlineStr">
         <is>
-          <t>1989-től nyugállományban</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N271">
-        <v>1983</v>
+        <v>1981</v>
       </c>
       <c r="O271">
-        <v>1995</v>
+        <v>1989</v>
       </c>
       <c r="Q271" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=876</t>
+          <t>/persons_v2/view.php?id=66</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272">
         <v>1985</v>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>Bacsóka Béla, Dr.</t>
+          <t>Bendik István Sch.P</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
-          <t>Szent Miklós Görögkatolikus Székesegyház, Nyíregyháza, Magyarország</t>
+          <t>Martin, KY, USA</t>
         </is>
       </c>
       <c r="I272" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Szent Miklós Görögkatolikus Székesegyház</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K272" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N272">
-        <v>1984</v>
+        <v>1981</v>
       </c>
       <c r="O272">
-        <v>1987</v>
+        <v>1989</v>
       </c>
       <c r="Q272" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=27</t>
+          <t>/persons_v2/view.php?id=66</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273">
         <v>1985</v>
       </c>
       <c r="B273" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>Csaba László Albert Szilván OFM, Dr.</t>
+          <t>Dolinay Tamás, püspök, dr.</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
-          <t>Fairfield, CT, USA</t>
+          <t>Van Nuys, CA, USA</t>
         </is>
       </c>
       <c r="I273" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K273" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>az egyházmegye első püspöke</t>
         </is>
       </c>
       <c r="N273">
-        <v>1984</v>
+        <v>1981</v>
       </c>
       <c r="O273">
-        <v>1986</v>
+        <v>1990</v>
       </c>
       <c r="Q273" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=137</t>
+          <t>/persons_v2/view.php?id=210</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274">
         <v>1985</v>
       </c>
       <c r="B274" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>Cserháti Ferenc, esztergom-budapesti segédpüspök</t>
+          <t>Eördögh István, dr</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
-          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
-          <t>München, NSZK</t>
+          <t>De Propaganda Fide Kongregáció, Vatikán, Vatikánváros</t>
         </is>
       </c>
       <c r="I274" t="inlineStr">
         <is>
-          <t>NSZK</t>
+          <t>Vatikánváros</t>
+        </is>
+      </c>
+      <c r="J274" t="inlineStr">
+        <is>
+          <t>De Propaganda Fide Kongregáció</t>
         </is>
       </c>
       <c r="K274" t="inlineStr">
         <is>
-          <t>plébános, magyar lelkész</t>
+          <t>tudományos munkatárs, levéltáros</t>
         </is>
       </c>
       <c r="N274">
-        <v>1984</v>
+        <v>1981</v>
       </c>
       <c r="O274">
-        <v>2002</v>
+        <v>1994</v>
       </c>
       <c r="Q274" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=154</t>
+          <t>/persons_v2/view.php?id=242</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275">
         <v>1985</v>
       </c>
       <c r="B275" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>Erős Sándor</t>
+          <t>Farkasfalvy Miklós Dénes O.Cist, Dr., apát</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
-          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
-          <t>Mezőterem, Románia</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I275" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J275" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K275" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>gimnáziumi tanár 2012-ig, közben 1988-2012 apát. 2012-től nyugállományban</t>
         </is>
       </c>
       <c r="N275">
-        <v>1984</v>
+        <v>1981</v>
       </c>
       <c r="O275">
-        <v>1987</v>
+        <v>2020</v>
       </c>
       <c r="Q275" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=237</t>
+          <t>/persons_v2/view.php?id=252</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276">
         <v>1985</v>
       </c>
       <c r="B276" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>Füzér István Julián OFM, dr</t>
+          <t>Gombos Mihály SDB</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
+          <t>Calgary, AB, Kanada</t>
         </is>
       </c>
       <c r="I276" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K276" t="inlineStr">
         <is>
           <t>plébános</t>
         </is>
       </c>
       <c r="N276">
-        <v>1984</v>
+        <v>1981</v>
       </c>
       <c r="O276">
-        <v>1990</v>
+        <v>1989</v>
       </c>
       <c r="Q276" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=298</t>
+          <t>/persons_v2/view.php?id=330</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277">
         <v>1985</v>
       </c>
       <c r="B277" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>Horváth István (OFM)</t>
+          <t>Henkey-Hőnig Károly, dr.</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
-          <t>Warren, OH, USA</t>
+          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I277" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J277" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet Otthon</t>
+        </is>
+      </c>
+      <c r="K277" t="inlineStr">
+        <is>
+          <t>nyugállományban, az otthon lelkésze</t>
         </is>
       </c>
       <c r="N277">
-        <v>1984</v>
+        <v>1981</v>
       </c>
       <c r="O277">
-        <v>1988</v>
+        <v>1999</v>
       </c>
       <c r="Q277" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=425</t>
+          <t>/persons_v2/view.php?id=380</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278">
         <v>1985</v>
       </c>
       <c r="B278" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>Huszti Mihály</t>
+          <t>Jackanich József, Msgr.</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
           <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
-      <c r="H278" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="K278" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N278">
-        <v>1984</v>
+        <v>1981</v>
       </c>
       <c r="O278">
-        <v>1988</v>
+        <v>2003</v>
       </c>
       <c r="Q278" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=446</t>
+          <t>/persons_v2/view.php?id=468</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279">
         <v>1985</v>
       </c>
       <c r="B279" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>Iván László, dr.</t>
+          <t>Major Imre Márk (O.Cist), Dr.</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
-          <t>Jézus Szíve R. K. Egyházközség, Akron, OH, USA</t>
+          <t>Kastl, Németország</t>
         </is>
       </c>
       <c r="I279" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Jézus Szíve R. K. Egyházközség</t>
+          <t>Németország</t>
         </is>
       </c>
       <c r="K279" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>igazgató a magyar gimnáziumban</t>
         </is>
       </c>
       <c r="N279">
-        <v>1984</v>
+        <v>1981</v>
       </c>
       <c r="O279">
         <v>1986</v>
       </c>
       <c r="Q279" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=463</t>
+          <t>/persons_v2/view.php?id=688</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280">
         <v>1985</v>
       </c>
       <c r="B280" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>Juhász Lajos</t>
+          <t>Angyal Lajos</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>állandó diakónus</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
-          <t>New York, NY, USA</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
-          <t>Yonkers, NY, USA</t>
+          <t>Nyírlövő, Magyarország</t>
         </is>
       </c>
       <c r="I280" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K280" t="inlineStr">
         <is>
-          <t>állandó diakónus, 1995-től adminisztrátor</t>
+          <t>helyettes lelkész, majd parókus</t>
         </is>
       </c>
       <c r="N280">
-        <v>1984</v>
+        <v>1982</v>
       </c>
       <c r="O280">
-        <v>2014</v>
+        <v>1986</v>
       </c>
       <c r="Q280" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=494</t>
+          <t>/persons_v2/view.php?id=9</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281">
         <v>1985</v>
       </c>
       <c r="B281" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>Kada Lajos, Thibica-i címzetes érsek</t>
+          <t>Ciprián Károly (OFM)</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H281" t="inlineStr">
         <is>
-          <t>Istentiszteleti és Szentségi Kongregáció, Róma, Olaszország</t>
+          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
         </is>
       </c>
       <c r="I281" t="inlineStr">
         <is>
-          <t>Olaszország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J281" t="inlineStr">
         <is>
-          <t>Istentiszteleti és Szentségi Kongregáció</t>
+          <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K281" t="inlineStr">
         <is>
-          <t>titkár</t>
+          <t>az egyházközség utolsó plébánosa</t>
         </is>
       </c>
       <c r="N281">
-        <v>1984</v>
+        <v>1982</v>
       </c>
       <c r="O281">
-        <v>1991</v>
+        <v>2007</v>
       </c>
       <c r="Q281" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=880</t>
+          <t>/persons_v2/view.php?id=129</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282">
         <v>1985</v>
       </c>
       <c r="B282" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>Kamarás Ferenc Mihály OFM</t>
+          <t>Horváth P. József</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Fort Wayne-South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
         <is>
-          <t>Szent István templom, New York, NY, USA</t>
+          <t>Walkerton, IN, USA</t>
         </is>
       </c>
       <c r="I282" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J282" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K282" t="inlineStr">
         <is>
-          <t>magyar lelkész</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N282">
-        <v>1984</v>
+        <v>1982</v>
       </c>
       <c r="O282">
-        <v>1990</v>
+        <v>1989</v>
       </c>
       <c r="Q282" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=499</t>
+          <t>/persons_v2/view.php?id=437</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283">
         <v>1985</v>
       </c>
       <c r="B283" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>Kelemen Kálmán Konrád OFM</t>
+          <t>Jelinek Antal</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Esztergom</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>Szent Imre plébánia, Milwaukee, WI, USA</t>
         </is>
       </c>
       <c r="I283" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J283" t="inlineStr">
+        <is>
+          <t>Szent Imre plébánia</t>
+        </is>
+      </c>
       <c r="K283" t="inlineStr">
         <is>
-          <t>betegállományban</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N283">
-        <v>1984</v>
+        <v>1982</v>
       </c>
       <c r="O283">
-        <v>1990</v>
+        <v>1986</v>
       </c>
       <c r="Q283" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=515</t>
+          <t>/persons_v2/view.php?id=486</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284">
         <v>1985</v>
       </c>
       <c r="B284" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t>Kertész János Tamás OFM, Dr.</t>
+          <t>Jász László</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
-          <t>Farrell, OH, USA</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I284" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K284" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>szolgálati helyeiről nincs adat, a magyar papok listájában nem szerepel.</t>
         </is>
       </c>
       <c r="N284">
-        <v>1984</v>
+        <v>1982</v>
       </c>
       <c r="O284">
-        <v>1991</v>
+        <v>1989</v>
       </c>
       <c r="Q284" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=528</t>
+          <t>/persons_v2/view.php?id=483</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285">
         <v>1985</v>
       </c>
       <c r="B285" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>Kovács János Ferenc, Msgr.</t>
+          <t>Kerestus, Thomas Joseph</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Allentown, PA, USA</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
-          <t>West Des Moines, IA, USA</t>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, USA</t>
         </is>
       </c>
       <c r="I285" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J285" t="inlineStr">
+        <is>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K285" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
       <c r="N285">
-        <v>1984</v>
+        <v>1982</v>
       </c>
       <c r="O285">
-        <v>1999</v>
+        <v>1986</v>
       </c>
       <c r="Q285" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=584</t>
+          <t>/persons_v2/view.php?id=521</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286">
         <v>1985</v>
       </c>
       <c r="B286" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>Kozma György SJ, dr</t>
+          <t>Kopfensteiner István</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
-          <t>Bécs, Ausztria</t>
+          <t>Malton, ON, Kanada</t>
         </is>
       </c>
       <c r="I286" t="inlineStr">
         <is>
-          <t>Ausztria</t>
-[...4 lines deleted...]
-          <t>Opus Mystici Corporis könyvkiadónál szerkesztő</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="N286">
-        <v>1984</v>
+        <v>1982</v>
       </c>
       <c r="O286">
-        <v>1988</v>
+        <v>1986</v>
       </c>
       <c r="Q286" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=594</t>
+          <t>/persons_v2/view.php?id=564</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287">
         <v>1985</v>
       </c>
       <c r="B287" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>Krafcsik András János C.Ss.R., dr</t>
+          <t>Markos Rezső János OSB, Dr.</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
-          <t>Yorkton, SK, Kanada</t>
+          <t>Győr, Magyarország</t>
         </is>
       </c>
       <c r="I287" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K287" t="inlineStr">
         <is>
-          <t>segédlelkész, hosszabb időt tölt missziós munkában Szlovákiában is</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N287">
-        <v>1984</v>
+        <v>1982</v>
       </c>
       <c r="O287">
-        <v>1995</v>
+        <v>1990</v>
       </c>
       <c r="Q287" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=607</t>
+          <t>/persons_v2/view.php?id=696</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288">
         <v>1985</v>
       </c>
       <c r="B288" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>Krigler Béla Sch.P</t>
+          <t>Pócsai Imre Vendel (OFM)</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
-          <t>Mount St. Clare University, Clinton, OH, USA</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I288" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J288" t="inlineStr">
         <is>
-          <t>Mount St. Clare University</t>
+          <t>Szent Kereszt R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K288" t="inlineStr">
+        <is>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N288">
-        <v>1984</v>
+        <v>1982</v>
       </c>
       <c r="O288">
-        <v>1986</v>
+        <v>1992</v>
       </c>
       <c r="Q288" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=609</t>
+          <t>/persons_v2/view.php?id=897</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289">
         <v>1985</v>
       </c>
       <c r="B289" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>Kögl János Szeverin OSB</t>
+          <t>Revák Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Allentown, PA, USA</t>
         </is>
       </c>
       <c r="H289" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
+          <t>Allentown, PA, USA</t>
         </is>
       </c>
       <c r="I289" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K289" t="inlineStr">
         <is>
-          <t>nyugállományban, közben segédlelkész és könyvtáros</t>
+          <t>Central Catholic High School tanára, majd vezető lelkésze</t>
         </is>
       </c>
       <c r="N289">
-        <v>1984</v>
+        <v>1982</v>
       </c>
       <c r="O289">
-        <v>1994</v>
+        <v>1993</v>
       </c>
       <c r="Q289" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=598</t>
+          <t>/persons_v2/view.php?id=929</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290">
         <v>1985</v>
       </c>
       <c r="B290" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>Lawrence C. Ferenc</t>
+          <t>Serei Károly SJ</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
-          <t>Allentown, PA, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Allentown, PA, USA</t>
+          <t>Köln, NSZK</t>
         </is>
       </c>
       <c r="I290" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>NSZK</t>
         </is>
       </c>
       <c r="K290" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>magyar lelkész, a kölni magyar misszió vezetője</t>
         </is>
       </c>
       <c r="N290">
-        <v>1984</v>
+        <v>1982</v>
       </c>
       <c r="O290">
         <v>1989</v>
       </c>
       <c r="Q290" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=636</t>
+          <t>/persons_v2/view.php?id=989</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291">
         <v>1985</v>
       </c>
       <c r="B291" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>Ligeti András Angelus OFM</t>
+          <t>Skinta József István OSBM</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>Szent Miklós görögkatolikus templom, Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I291" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J291" t="inlineStr">
+        <is>
+          <t>Szent Miklós görögkatolikus templom</t>
+        </is>
+      </c>
       <c r="K291" t="inlineStr">
         <is>
-          <t>KMV társszerkesztője, majd 1989-től főszerkesztője, lelkész</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N291">
-        <v>1984</v>
+        <v>1982</v>
       </c>
       <c r="O291">
-        <v>1992</v>
+        <v>1991</v>
       </c>
       <c r="Q291" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=654</t>
+          <t>/persons_v2/view.php?id=999</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292">
         <v>1985</v>
       </c>
       <c r="B292" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>Loya Tamás</t>
+          <t>Békési István SJ</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
-          <t>Parma, OH, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
-          <t>St. John the Baptist Byzantine Catholic, Solon, OH, USA</t>
+          <t>Szent Erzsébet templom, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I292" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J292" t="inlineStr">
         <is>
-          <t>St. John the Baptist Byzantine Catholic</t>
+          <t>Szent Erzsébet templom</t>
         </is>
       </c>
       <c r="K292" t="inlineStr">
         <is>
-          <t>templomépítő parókus</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N292">
-        <v>1984</v>
+        <v>1983</v>
       </c>
       <c r="O292">
-        <v>1987</v>
+        <v>2000</v>
       </c>
       <c r="Q292" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=667</t>
+          <t>/persons_v2/view.php?id=78</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293">
         <v>1985</v>
       </c>
       <c r="B293" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t>Mahoney Róbert</t>
+          <t>Csorba László Domonkos OFM</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
-          <t>Forth Wayne – South Bend, OH, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
-          <t>St. Robert Bellarmine, North Manchester, IN, USA</t>
+          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
         </is>
       </c>
       <c r="I293" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J293" t="inlineStr">
         <is>
-          <t>St. Robert Bellarmine</t>
-[...4 lines deleted...]
-          <t>plébános</t>
+          <t>Nagyboldogasszony R. K. Egyházközség</t>
         </is>
       </c>
       <c r="N293">
-        <v>1984</v>
+        <v>1983</v>
       </c>
       <c r="O293">
-        <v>1988</v>
+        <v>1986</v>
       </c>
       <c r="Q293" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=686</t>
+          <t>/persons_v2/view.php?id=166</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294">
         <v>1985</v>
       </c>
       <c r="B294" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
+          <t>Dismacsek Ferenc</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
-          <t>St. Augustine's Seminary, Toronto, ON, Kanada</t>
+          <t>Lake City, FL, USA</t>
         </is>
       </c>
       <c r="I294" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>St. Augustine's Seminary</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K294" t="inlineStr">
         <is>
-          <t>dékán, a teológia professzora</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N294">
-        <v>1984</v>
+        <v>1983</v>
       </c>
       <c r="O294">
-        <v>1996</v>
+        <v>2000</v>
       </c>
       <c r="Q294" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=746</t>
+          <t>/persons_v2/view.php?id=202</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295">
         <v>1985</v>
       </c>
       <c r="B295" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t>Nemes Ödön SJ</t>
+          <t>Endrédy Ferenc Csanád OSB</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G295" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H295" t="inlineStr">
         <is>
-          <t>Tokió (神戸市), Japán</t>
+          <t>Bad Abbach, NSZK</t>
         </is>
       </c>
       <c r="I295" t="inlineStr">
         <is>
-          <t>Japán</t>
+          <t>NSZK</t>
         </is>
       </c>
       <c r="K295" t="inlineStr">
         <is>
-          <t>szegények között misszionárius</t>
+          <t>kórházi lelkész</t>
         </is>
       </c>
       <c r="N295">
-        <v>1984</v>
+        <v>1983</v>
       </c>
       <c r="O295">
-        <v>1993</v>
+        <v>1992</v>
       </c>
       <c r="Q295" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=803</t>
+          <t>/persons_v2/view.php?id=238</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296">
         <v>1985</v>
       </c>
       <c r="B296" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
-          <t>Pataki András, megyéspüspök</t>
+          <t>Horváth Márton</t>
         </is>
       </c>
       <c r="E296" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G296" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>Fort Wayne-South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H296" t="inlineStr">
         <is>
-          <t>Parma, OH, USA</t>
+          <t>St. Dominic Catholic Church, Bremen, IN, USA</t>
         </is>
       </c>
       <c r="I296" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J296" t="inlineStr">
+        <is>
+          <t>St. Dominic Catholic Church</t>
+        </is>
+      </c>
       <c r="K296" t="inlineStr">
         <is>
-          <t>megyéspüspök</t>
+          <t>plébános, ezt követően nyugállományban</t>
         </is>
       </c>
       <c r="N296">
-        <v>1984</v>
+        <v>1983</v>
       </c>
       <c r="O296">
-        <v>1996</v>
+        <v>1992</v>
       </c>
       <c r="Q296" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=855</t>
+          <t>/persons_v2/view.php?id=433</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297">
         <v>1985</v>
       </c>
       <c r="B297" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
+          <t>Irányi László Sch.P., Castellum Medianum-i címzetes püspök</t>
+        </is>
+      </c>
+      <c r="E297" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F297" t="inlineStr">
+        <is>
+          <t>püspök</t>
+        </is>
+      </c>
+      <c r="G297" t="inlineStr">
+        <is>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+        </is>
+      </c>
+      <c r="H297" t="inlineStr">
+        <is>
+          <t>Washington DC, USA</t>
+        </is>
+      </c>
+      <c r="I297" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K297" t="inlineStr">
+        <is>
+          <t>Castellum Medianum-i címzetes püspök, a Magyarországon kívül élő magyarok püspöke</t>
+        </is>
+      </c>
+      <c r="N297">
+        <v>1983</v>
+      </c>
+      <c r="O297">
+        <v>1987</v>
+      </c>
+      <c r="Q297" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=457</t>
+        </is>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298">
+        <v>1985</v>
+      </c>
+      <c r="B298" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C298" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D298" t="inlineStr">
+        <is>
+          <t>Kárpi Ferenc</t>
+        </is>
+      </c>
+      <c r="E298" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F298" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G298" t="inlineStr">
+        <is>
+          <t>Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="H298" t="inlineStr">
+        <is>
+          <t>Regina Health Center, Richfield, OH, USA</t>
+        </is>
+      </c>
+      <c r="I298" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J298" t="inlineStr">
+        <is>
+          <t>Regina Health Center</t>
+        </is>
+      </c>
+      <c r="K298" t="inlineStr">
+        <is>
+          <t>nyugállományban</t>
+        </is>
+      </c>
+      <c r="N298">
+        <v>1983</v>
+      </c>
+      <c r="O298">
+        <v>1995</v>
+      </c>
+      <c r="Q298" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=511</t>
+        </is>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299">
+        <v>1985</v>
+      </c>
+      <c r="B299" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C299" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D299" t="inlineStr">
+        <is>
+          <t>Kárpáti László SVD</t>
+        </is>
+      </c>
+      <c r="E299" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F299" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G299" t="inlineStr">
+        <is>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
+        </is>
+      </c>
+      <c r="H299" t="inlineStr">
+        <is>
+          <t>Békéscsaba, Magyarország</t>
+        </is>
+      </c>
+      <c r="I299" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="K299" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N299">
+        <v>1983</v>
+      </c>
+      <c r="O299">
+        <v>1987</v>
+      </c>
+      <c r="Q299" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=510</t>
+        </is>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300">
+        <v>1985</v>
+      </c>
+      <c r="B300" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C300" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D300" t="inlineStr">
+        <is>
+          <t>Magyar Gyula Szervác OSB</t>
+        </is>
+      </c>
+      <c r="E300" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F300" t="inlineStr">
+        <is>
+          <t>pappá nem szentelt szerzetestestvér</t>
+        </is>
+      </c>
+      <c r="G300" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H300" t="inlineStr">
+        <is>
+          <t>São Paulo, Brazília</t>
+        </is>
+      </c>
+      <c r="I300" t="inlineStr">
+        <is>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="K300" t="inlineStr">
+        <is>
+          <t>gazdaságvezető és 1985–től beteggondozó</t>
+        </is>
+      </c>
+      <c r="N300">
+        <v>1983</v>
+      </c>
+      <c r="O300">
+        <v>1988</v>
+      </c>
+      <c r="Q300" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=681</t>
+        </is>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301">
+        <v>1985</v>
+      </c>
+      <c r="B301" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C301" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D301" t="inlineStr">
+        <is>
+          <t>Miskolczy Kálmán Sch.P., Dr.</t>
+        </is>
+      </c>
+      <c r="E301" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F301" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G301" t="inlineStr">
+        <is>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+        </is>
+      </c>
+      <c r="H301" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, Trenton, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I301" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J301" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K301" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N301">
+        <v>1983</v>
+      </c>
+      <c r="O301">
+        <v>1988</v>
+      </c>
+      <c r="Q301" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=752</t>
+        </is>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302">
+        <v>1985</v>
+      </c>
+      <c r="B302" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C302" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D302" t="inlineStr">
+        <is>
+          <t>Molnár Rikárd (OFM)</t>
+        </is>
+      </c>
+      <c r="E302" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F302" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G302" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum)</t>
+        </is>
+      </c>
+      <c r="H302" t="inlineStr">
+        <is>
+          <t>Hays, PA, USA</t>
+        </is>
+      </c>
+      <c r="I302" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K302" t="inlineStr">
+        <is>
+          <t>nyugállományban</t>
+        </is>
+      </c>
+      <c r="N302">
+        <v>1983</v>
+      </c>
+      <c r="O302">
+        <v>1987</v>
+      </c>
+      <c r="Q302" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=766</t>
+        </is>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303">
+        <v>1985</v>
+      </c>
+      <c r="B303" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C303" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D303" t="inlineStr">
+        <is>
+          <t>Olkó Imre</t>
+        </is>
+      </c>
+      <c r="E303" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F303" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G303" t="inlineStr">
+        <is>
+          <t>Pittsburgh, PA, USA</t>
+        </is>
+      </c>
+      <c r="H303" t="inlineStr">
+        <is>
+          <t>Pittsburgh, PA, USA</t>
+        </is>
+      </c>
+      <c r="I303" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K303" t="inlineStr">
+        <is>
+          <t>nyugállományban</t>
+        </is>
+      </c>
+      <c r="N303">
+        <v>1983</v>
+      </c>
+      <c r="O303">
+        <v>1994</v>
+      </c>
+      <c r="Q303" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=834</t>
+        </is>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304">
+        <v>1985</v>
+      </c>
+      <c r="B304" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C304" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D304" t="inlineStr">
+        <is>
+          <t>Pier György Márk Piusz OFM</t>
+        </is>
+      </c>
+      <c r="E304" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F304" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G304" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H304" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I304" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J304" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K304" t="inlineStr">
+        <is>
+          <t>1989-től nyugállományban</t>
+        </is>
+      </c>
+      <c r="N304">
+        <v>1983</v>
+      </c>
+      <c r="O304">
+        <v>1995</v>
+      </c>
+      <c r="Q304" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=876</t>
+        </is>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305">
+        <v>1985</v>
+      </c>
+      <c r="B305" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C305" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D305" t="inlineStr">
+        <is>
+          <t>Sajgó Szabolcs SJ</t>
+        </is>
+      </c>
+      <c r="E305" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F305" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G305" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H305" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I305" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J305" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K305" t="inlineStr">
+        <is>
+          <t>rendi képzés, tanulmányok, lelkigyakorlatok végzése, a Szív szerkesztője</t>
+        </is>
+      </c>
+      <c r="N305">
+        <v>1983</v>
+      </c>
+      <c r="O305">
+        <v>1990</v>
+      </c>
+      <c r="Q305" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=955</t>
+        </is>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306">
+        <v>1985</v>
+      </c>
+      <c r="B306" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C306" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D306" t="inlineStr">
+        <is>
+          <t>Bacsóka Béla, Dr.</t>
+        </is>
+      </c>
+      <c r="E306" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F306" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G306" t="inlineStr">
+        <is>
+          <t>Hajdúdorog</t>
+        </is>
+      </c>
+      <c r="H306" t="inlineStr">
+        <is>
+          <t>Szent Miklós Görögkatolikus Székesegyház, Nyíregyháza, Magyarország</t>
+        </is>
+      </c>
+      <c r="I306" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J306" t="inlineStr">
+        <is>
+          <t>Szent Miklós Görögkatolikus Székesegyház</t>
+        </is>
+      </c>
+      <c r="K306" t="inlineStr">
+        <is>
+          <t>parókus</t>
+        </is>
+      </c>
+      <c r="N306">
+        <v>1984</v>
+      </c>
+      <c r="O306">
+        <v>1987</v>
+      </c>
+      <c r="Q306" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=27</t>
+        </is>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307">
+        <v>1985</v>
+      </c>
+      <c r="B307" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C307" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D307" t="inlineStr">
+        <is>
+          <t>Csaba László Albert Szilván OFM, Dr.</t>
+        </is>
+      </c>
+      <c r="E307" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F307" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G307" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+        </is>
+      </c>
+      <c r="H307" t="inlineStr">
+        <is>
+          <t>Fairfield, CT, USA</t>
+        </is>
+      </c>
+      <c r="I307" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K307" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N307">
+        <v>1984</v>
+      </c>
+      <c r="O307">
+        <v>1986</v>
+      </c>
+      <c r="Q307" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=137</t>
+        </is>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308">
+        <v>1985</v>
+      </c>
+      <c r="B308" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C308" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D308" t="inlineStr">
+        <is>
+          <t>Cserháti Ferenc, esztergom-budapesti segédpüspök</t>
+        </is>
+      </c>
+      <c r="E308" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F308" t="inlineStr">
+        <is>
+          <t>püspök</t>
+        </is>
+      </c>
+      <c r="G308" t="inlineStr">
+        <is>
+          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+        </is>
+      </c>
+      <c r="H308" t="inlineStr">
+        <is>
+          <t>München, NSZK</t>
+        </is>
+      </c>
+      <c r="I308" t="inlineStr">
+        <is>
+          <t>NSZK</t>
+        </is>
+      </c>
+      <c r="K308" t="inlineStr">
+        <is>
+          <t>plébános, magyar lelkész</t>
+        </is>
+      </c>
+      <c r="N308">
+        <v>1984</v>
+      </c>
+      <c r="O308">
+        <v>2002</v>
+      </c>
+      <c r="Q308" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=154</t>
+        </is>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309">
+        <v>1985</v>
+      </c>
+      <c r="B309" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C309" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D309" t="inlineStr">
+        <is>
+          <t>Erős Sándor</t>
+        </is>
+      </c>
+      <c r="E309" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F309" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G309" t="inlineStr">
+        <is>
+          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+        </is>
+      </c>
+      <c r="H309" t="inlineStr">
+        <is>
+          <t>Mezőterem, Románia</t>
+        </is>
+      </c>
+      <c r="I309" t="inlineStr">
+        <is>
+          <t>Románia</t>
+        </is>
+      </c>
+      <c r="K309" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N309">
+        <v>1984</v>
+      </c>
+      <c r="O309">
+        <v>1987</v>
+      </c>
+      <c r="Q309" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=237</t>
+        </is>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310">
+        <v>1985</v>
+      </c>
+      <c r="B310" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C310" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D310" t="inlineStr">
+        <is>
+          <t>Füzér István Julián OFM, dr</t>
+        </is>
+      </c>
+      <c r="E310" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F310" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G310" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H310" t="inlineStr">
+        <is>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
+        </is>
+      </c>
+      <c r="I310" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J310" t="inlineStr">
+        <is>
+          <t>Szent Kereszt R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K310" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N310">
+        <v>1984</v>
+      </c>
+      <c r="O310">
+        <v>1990</v>
+      </c>
+      <c r="Q310" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=298</t>
+        </is>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311">
+        <v>1985</v>
+      </c>
+      <c r="B311" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C311" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D311" t="inlineStr">
+        <is>
+          <t>Horváth István (OFM)</t>
+        </is>
+      </c>
+      <c r="E311" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F311" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G311" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum)</t>
+        </is>
+      </c>
+      <c r="H311" t="inlineStr">
+        <is>
+          <t>Warren, OH, USA</t>
+        </is>
+      </c>
+      <c r="I311" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="N311">
+        <v>1984</v>
+      </c>
+      <c r="O311">
+        <v>1988</v>
+      </c>
+      <c r="Q311" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=425</t>
+        </is>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312">
+        <v>1985</v>
+      </c>
+      <c r="B312" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C312" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D312" t="inlineStr">
+        <is>
+          <t>Huszti Mihály</t>
+        </is>
+      </c>
+      <c r="E312" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F312" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G312" t="inlineStr">
+        <is>
+          <t>Pittsburgh, PA, USA</t>
+        </is>
+      </c>
+      <c r="H312" t="inlineStr">
+        <is>
+          <t>St. Mary Byzantine Catholic Church, Toledo, OH, USA</t>
+        </is>
+      </c>
+      <c r="I312" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J312" t="inlineStr">
+        <is>
+          <t>St. Mary Byzantine Catholic Church</t>
+        </is>
+      </c>
+      <c r="K312" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N312">
+        <v>1984</v>
+      </c>
+      <c r="O312">
+        <v>1988</v>
+      </c>
+      <c r="Q312" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=446</t>
+        </is>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313">
+        <v>1985</v>
+      </c>
+      <c r="B313" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C313" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D313" t="inlineStr">
+        <is>
+          <t>Iván László, dr.</t>
+        </is>
+      </c>
+      <c r="E313" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F313" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G313" t="inlineStr">
+        <is>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+        </is>
+      </c>
+      <c r="H313" t="inlineStr">
+        <is>
+          <t>Jézus Szíve R. K. Egyházközség, Akron, OH, USA</t>
+        </is>
+      </c>
+      <c r="I313" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J313" t="inlineStr">
+        <is>
+          <t>Jézus Szíve R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K313" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N313">
+        <v>1984</v>
+      </c>
+      <c r="O313">
+        <v>1986</v>
+      </c>
+      <c r="Q313" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=463</t>
+        </is>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314">
+        <v>1985</v>
+      </c>
+      <c r="B314" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C314" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D314" t="inlineStr">
+        <is>
+          <t>Juhász Lajos</t>
+        </is>
+      </c>
+      <c r="E314" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F314" t="inlineStr">
+        <is>
+          <t>állandó diakónus</t>
+        </is>
+      </c>
+      <c r="G314" t="inlineStr">
+        <is>
+          <t>New York, NY, USA</t>
+        </is>
+      </c>
+      <c r="H314" t="inlineStr">
+        <is>
+          <t>Yonkers, NY, USA</t>
+        </is>
+      </c>
+      <c r="I314" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K314" t="inlineStr">
+        <is>
+          <t>állandó diakónus, 1995-től adminisztrátor</t>
+        </is>
+      </c>
+      <c r="N314">
+        <v>1984</v>
+      </c>
+      <c r="O314">
+        <v>2014</v>
+      </c>
+      <c r="Q314" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=494</t>
+        </is>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315">
+        <v>1985</v>
+      </c>
+      <c r="B315" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C315" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D315" t="inlineStr">
+        <is>
+          <t>Kada Lajos, Thibica-i címzetes érsek</t>
+        </is>
+      </c>
+      <c r="E315" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F315" t="inlineStr">
+        <is>
+          <t>püspök</t>
+        </is>
+      </c>
+      <c r="G315" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H315" t="inlineStr">
+        <is>
+          <t>Istentiszteleti és Szentségi Kongregáció, Róma, Olaszország</t>
+        </is>
+      </c>
+      <c r="I315" t="inlineStr">
+        <is>
+          <t>Olaszország</t>
+        </is>
+      </c>
+      <c r="J315" t="inlineStr">
+        <is>
+          <t>Istentiszteleti és Szentségi Kongregáció</t>
+        </is>
+      </c>
+      <c r="K315" t="inlineStr">
+        <is>
+          <t>titkár</t>
+        </is>
+      </c>
+      <c r="N315">
+        <v>1984</v>
+      </c>
+      <c r="O315">
+        <v>1991</v>
+      </c>
+      <c r="Q315" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=880</t>
+        </is>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316">
+        <v>1985</v>
+      </c>
+      <c r="B316" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C316" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D316" t="inlineStr">
+        <is>
+          <t>Kamarás Ferenc Mihály OFM</t>
+        </is>
+      </c>
+      <c r="E316" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F316" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G316" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H316" t="inlineStr">
+        <is>
+          <t>Szent István templom, New York, NY, USA</t>
+        </is>
+      </c>
+      <c r="I316" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J316" t="inlineStr">
+        <is>
+          <t>Szent István templom</t>
+        </is>
+      </c>
+      <c r="K316" t="inlineStr">
+        <is>
+          <t>magyar lelkész</t>
+        </is>
+      </c>
+      <c r="N316">
+        <v>1984</v>
+      </c>
+      <c r="O316">
+        <v>1990</v>
+      </c>
+      <c r="Q316" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=499</t>
+        </is>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317">
+        <v>1985</v>
+      </c>
+      <c r="B317" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C317" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D317" t="inlineStr">
+        <is>
+          <t>Kelemen Kálmán Konrád OFM</t>
+        </is>
+      </c>
+      <c r="E317" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F317" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G317" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+        </is>
+      </c>
+      <c r="H317" t="inlineStr">
+        <is>
+          <t>Youngstown, OH, USA</t>
+        </is>
+      </c>
+      <c r="I317" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K317" t="inlineStr">
+        <is>
+          <t>betegállományban</t>
+        </is>
+      </c>
+      <c r="N317">
+        <v>1984</v>
+      </c>
+      <c r="O317">
+        <v>1990</v>
+      </c>
+      <c r="Q317" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=515</t>
+        </is>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318">
+        <v>1985</v>
+      </c>
+      <c r="B318" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C318" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D318" t="inlineStr">
+        <is>
+          <t>Kertész János Tamás OFM, Dr.</t>
+        </is>
+      </c>
+      <c r="E318" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F318" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G318" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H318" t="inlineStr">
+        <is>
+          <t>Farrell, OH, USA</t>
+        </is>
+      </c>
+      <c r="I318" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K318" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N318">
+        <v>1984</v>
+      </c>
+      <c r="O318">
+        <v>1991</v>
+      </c>
+      <c r="Q318" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=528</t>
+        </is>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319">
+        <v>1985</v>
+      </c>
+      <c r="B319" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C319" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D319" t="inlineStr">
+        <is>
+          <t>Kovács János Ferenc, Msgr.</t>
+        </is>
+      </c>
+      <c r="E319" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F319" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G319" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H319" t="inlineStr">
+        <is>
+          <t>West Des Moines, IA, USA</t>
+        </is>
+      </c>
+      <c r="I319" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="N319">
+        <v>1984</v>
+      </c>
+      <c r="O319">
+        <v>1999</v>
+      </c>
+      <c r="Q319" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=584</t>
+        </is>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320">
+        <v>1985</v>
+      </c>
+      <c r="B320" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C320" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D320" t="inlineStr">
+        <is>
+          <t>Kozma György SJ, dr</t>
+        </is>
+      </c>
+      <c r="E320" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F320" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G320" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H320" t="inlineStr">
+        <is>
+          <t>Bécs, Ausztria</t>
+        </is>
+      </c>
+      <c r="I320" t="inlineStr">
+        <is>
+          <t>Ausztria</t>
+        </is>
+      </c>
+      <c r="K320" t="inlineStr">
+        <is>
+          <t>Opus Mystici Corporis könyvkiadónál szerkesztő</t>
+        </is>
+      </c>
+      <c r="N320">
+        <v>1984</v>
+      </c>
+      <c r="O320">
+        <v>1988</v>
+      </c>
+      <c r="Q320" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=594</t>
+        </is>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321">
+        <v>1985</v>
+      </c>
+      <c r="B321" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C321" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D321" t="inlineStr">
+        <is>
+          <t>Krafcsik András János C.Ss.R., dr</t>
+        </is>
+      </c>
+      <c r="E321" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F321" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G321" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H321" t="inlineStr">
+        <is>
+          <t>Yorkton, SK, Kanada</t>
+        </is>
+      </c>
+      <c r="I321" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="K321" t="inlineStr">
+        <is>
+          <t>segédlelkész, hosszabb időt tölt missziós munkában Szlovákiában is</t>
+        </is>
+      </c>
+      <c r="N321">
+        <v>1984</v>
+      </c>
+      <c r="O321">
+        <v>1995</v>
+      </c>
+      <c r="Q321" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=607</t>
+        </is>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322">
+        <v>1985</v>
+      </c>
+      <c r="B322" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C322" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D322" t="inlineStr">
+        <is>
+          <t>Krigler Béla Sch.P</t>
+        </is>
+      </c>
+      <c r="E322" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F322" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G322" t="inlineStr">
+        <is>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+        </is>
+      </c>
+      <c r="H322" t="inlineStr">
+        <is>
+          <t>Mount St. Clare University, Clinton, OH, USA</t>
+        </is>
+      </c>
+      <c r="I322" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J322" t="inlineStr">
+        <is>
+          <t>Mount St. Clare University</t>
+        </is>
+      </c>
+      <c r="N322">
+        <v>1984</v>
+      </c>
+      <c r="O322">
+        <v>1986</v>
+      </c>
+      <c r="Q322" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=609</t>
+        </is>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323">
+        <v>1985</v>
+      </c>
+      <c r="B323" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C323" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D323" t="inlineStr">
+        <is>
+          <t>Kögl János Szeverin OSB</t>
+        </is>
+      </c>
+      <c r="E323" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F323" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G323" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H323" t="inlineStr">
+        <is>
+          <t>São Paulo, Brazília</t>
+        </is>
+      </c>
+      <c r="I323" t="inlineStr">
+        <is>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="K323" t="inlineStr">
+        <is>
+          <t>nyugállományban, közben segédlelkész és könyvtáros</t>
+        </is>
+      </c>
+      <c r="N323">
+        <v>1984</v>
+      </c>
+      <c r="O323">
+        <v>1994</v>
+      </c>
+      <c r="Q323" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=598</t>
+        </is>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324">
+        <v>1985</v>
+      </c>
+      <c r="B324" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C324" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D324" t="inlineStr">
+        <is>
+          <t>Lawrence C. Ferenc</t>
+        </is>
+      </c>
+      <c r="E324" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F324" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G324" t="inlineStr">
+        <is>
+          <t>Allentown, PA, USA</t>
+        </is>
+      </c>
+      <c r="H324" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, Allentown, PA, USA</t>
+        </is>
+      </c>
+      <c r="I324" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J324" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K324" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N324">
+        <v>1984</v>
+      </c>
+      <c r="O324">
+        <v>1989</v>
+      </c>
+      <c r="Q324" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=636</t>
+        </is>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325">
+        <v>1985</v>
+      </c>
+      <c r="B325" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C325" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D325" t="inlineStr">
+        <is>
+          <t>Ligeti András Angelus OFM</t>
+        </is>
+      </c>
+      <c r="E325" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F325" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G325" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H325" t="inlineStr">
+        <is>
+          <t>Youngstown, OH, USA</t>
+        </is>
+      </c>
+      <c r="I325" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K325" t="inlineStr">
+        <is>
+          <t>KMV társszerkesztője, majd 1989-től főszerkesztője, lelkész</t>
+        </is>
+      </c>
+      <c r="N325">
+        <v>1984</v>
+      </c>
+      <c r="O325">
+        <v>1992</v>
+      </c>
+      <c r="Q325" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=654</t>
+        </is>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326">
+        <v>1985</v>
+      </c>
+      <c r="B326" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C326" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D326" t="inlineStr">
+        <is>
+          <t>Loya Tamás</t>
+        </is>
+      </c>
+      <c r="E326" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F326" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G326" t="inlineStr">
+        <is>
+          <t>Parma, OH, USA</t>
+        </is>
+      </c>
+      <c r="H326" t="inlineStr">
+        <is>
+          <t>St. John the Baptist Byzantine Catholic, Solon, OH, USA</t>
+        </is>
+      </c>
+      <c r="I326" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J326" t="inlineStr">
+        <is>
+          <t>St. John the Baptist Byzantine Catholic</t>
+        </is>
+      </c>
+      <c r="K326" t="inlineStr">
+        <is>
+          <t>templomépítő parókus</t>
+        </is>
+      </c>
+      <c r="N326">
+        <v>1984</v>
+      </c>
+      <c r="O326">
+        <v>1987</v>
+      </c>
+      <c r="Q326" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=667</t>
+        </is>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327">
+        <v>1985</v>
+      </c>
+      <c r="B327" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C327" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D327" t="inlineStr">
+        <is>
+          <t>Mahoney Róbert</t>
+        </is>
+      </c>
+      <c r="E327" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F327" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G327" t="inlineStr">
+        <is>
+          <t>Forth Wayne – South Bend, OH, USA</t>
+        </is>
+      </c>
+      <c r="H327" t="inlineStr">
+        <is>
+          <t>St. Robert Bellarmine, North Manchester, IN, USA</t>
+        </is>
+      </c>
+      <c r="I327" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J327" t="inlineStr">
+        <is>
+          <t>St. Robert Bellarmine</t>
+        </is>
+      </c>
+      <c r="K327" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N327">
+        <v>1984</v>
+      </c>
+      <c r="O327">
+        <v>1988</v>
+      </c>
+      <c r="Q327" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=686</t>
+        </is>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328">
+        <v>1985</v>
+      </c>
+      <c r="B328" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C328" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D328" t="inlineStr">
+        <is>
+          <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
+        </is>
+      </c>
+      <c r="E328" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F328" t="inlineStr">
+        <is>
+          <t>püspök</t>
+        </is>
+      </c>
+      <c r="G328" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H328" t="inlineStr">
+        <is>
+          <t>St. Augustine's Seminary, Toronto, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I328" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J328" t="inlineStr">
+        <is>
+          <t>St. Augustine's Seminary</t>
+        </is>
+      </c>
+      <c r="K328" t="inlineStr">
+        <is>
+          <t>dékán, a teológia professzora</t>
+        </is>
+      </c>
+      <c r="N328">
+        <v>1984</v>
+      </c>
+      <c r="O328">
+        <v>1996</v>
+      </c>
+      <c r="Q328" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=746</t>
+        </is>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329">
+        <v>1985</v>
+      </c>
+      <c r="B329" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C329" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D329" t="inlineStr">
+        <is>
+          <t>Nemes Ödön SJ</t>
+        </is>
+      </c>
+      <c r="E329" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F329" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G329" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H329" t="inlineStr">
+        <is>
+          <t>Tokió (神戸市), Japán</t>
+        </is>
+      </c>
+      <c r="I329" t="inlineStr">
+        <is>
+          <t>Japán</t>
+        </is>
+      </c>
+      <c r="K329" t="inlineStr">
+        <is>
+          <t>szegények között misszionárius</t>
+        </is>
+      </c>
+      <c r="N329">
+        <v>1984</v>
+      </c>
+      <c r="O329">
+        <v>1993</v>
+      </c>
+      <c r="Q329" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=803</t>
+        </is>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330">
+        <v>1985</v>
+      </c>
+      <c r="B330" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C330" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D330" t="inlineStr">
+        <is>
+          <t>Pataki András, megyéspüspök</t>
+        </is>
+      </c>
+      <c r="E330" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F330" t="inlineStr">
+        <is>
+          <t>püspök</t>
+        </is>
+      </c>
+      <c r="G330" t="inlineStr">
+        <is>
+          <t>Passaic, NJ, USA</t>
+        </is>
+      </c>
+      <c r="H330" t="inlineStr">
+        <is>
+          <t>Parma, OH, USA</t>
+        </is>
+      </c>
+      <c r="I330" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K330" t="inlineStr">
+        <is>
+          <t>megyéspüspök</t>
+        </is>
+      </c>
+      <c r="N330">
+        <v>1984</v>
+      </c>
+      <c r="O330">
+        <v>1996</v>
+      </c>
+      <c r="Q330" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=855</t>
+        </is>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331">
+        <v>1985</v>
+      </c>
+      <c r="B331" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C331" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D331" t="inlineStr">
+        <is>
           <t>Pordán László, Dr.</t>
         </is>
       </c>
-      <c r="E297" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G297" t="inlineStr">
+      <c r="E331" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F331" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G331" t="inlineStr">
         <is>
           <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
-      <c r="H297" t="inlineStr">
+      <c r="H331" t="inlineStr">
         <is>
           <t>Gaspé, QC, Kanada</t>
         </is>
       </c>
-      <c r="I297" t="inlineStr">
+      <c r="I331" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
-      <c r="K297" t="inlineStr">
+      <c r="K331" t="inlineStr">
         <is>
           <t>az orsolyita nővérek lelkésze (1984-1998), az ágostonos nővérek lelkésze (1998-2001), a Manoir-St. Augustin idősotthon lelkésze (1998-2005)</t>
         </is>
       </c>
-      <c r="N297">
+      <c r="N331">
         <v>1984</v>
       </c>
-      <c r="O297">
+      <c r="O331">
         <v>2005</v>
       </c>
-      <c r="Q297" t="inlineStr">
+      <c r="Q331" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=895</t>
+        </is>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332">
+        <v>1985</v>
+      </c>
+      <c r="B332" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C332" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D332" t="inlineStr">
+        <is>
+          <t>Rauch László Attila (OSPPE)</t>
+        </is>
+      </c>
+      <c r="E332" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F332" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G332" t="inlineStr">
+        <is>
+          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
+        </is>
+      </c>
+      <c r="H332" t="inlineStr">
+        <is>
+          <t>Lawrenceville, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I332" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K332" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N332">
+        <v>1984</v>
+      </c>
+      <c r="O332">
+        <v>1986</v>
+      </c>
+      <c r="Q332" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=917</t>
+        </is>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333">
+        <v>1985</v>
+      </c>
+      <c r="B333" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C333" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D333" t="inlineStr">
+        <is>
+          <t>Rettig Kevin Hermann József (O.Praem)</t>
+        </is>
+      </c>
+      <c r="E333" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F333" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G333" t="inlineStr">
+        <is>
+          <t>premontrei (Ordo Praemonstratensis)</t>
+        </is>
+      </c>
+      <c r="H333" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, Los Angeles, CA, USA</t>
+        </is>
+      </c>
+      <c r="I333" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J333" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K333" t="inlineStr">
+        <is>
+          <t>segédlelkész, adminisztrátor</t>
+        </is>
+      </c>
+      <c r="N333">
+        <v>1984</v>
+      </c>
+      <c r="O333">
+        <v>2005</v>
+      </c>
+      <c r="Q333" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=928</t>
+        </is>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334">
+        <v>1985</v>
+      </c>
+      <c r="B334" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C334" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D334" t="inlineStr">
+        <is>
+          <t>Róna Gábor SJ</t>
+        </is>
+      </c>
+      <c r="E334" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F334" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G334" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H334" t="inlineStr">
+        <is>
+          <t>Guayaquil, Ecuador</t>
+        </is>
+      </c>
+      <c r="I334" t="inlineStr">
+        <is>
+          <t>Ecuador</t>
+        </is>
+      </c>
+      <c r="K334" t="inlineStr">
+        <is>
+          <t>spirituális</t>
+        </is>
+      </c>
+      <c r="N334">
+        <v>1984</v>
+      </c>
+      <c r="O334">
+        <v>1989</v>
+      </c>
+      <c r="Q334" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=948</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>