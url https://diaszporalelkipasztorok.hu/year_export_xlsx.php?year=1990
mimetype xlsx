--- v1 (2026-09-13)
+++ v2 (2026-10-30)
@@ -154,51 +154,51 @@
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
           <t>Összegzés</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="B9">
         <v>42</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="B10">
-        <v>222</v>
+        <v>225</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Születések</t>
         </is>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Halálozások</t>
         </is>
       </c>
       <c r="B12">
         <v>9</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
@@ -9921,6625 +9921,6813 @@
       <c r="O175">
         <v>2009</v>
       </c>
       <c r="Q175" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=877</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>1990</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>Füzy Imre</t>
+          <t>Somos József</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Kanada</t>
+          <t>St. Mary of Victories Church, St. Louis, MO, USA</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J176" t="inlineStr">
+        <is>
+          <t>St. Mary of Victories Church</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>a szlovák templom plébánosa</t>
+          <t>plébános, magyar lelkész, 1982- 1985 között szemináriumi tanár</t>
         </is>
       </c>
       <c r="N176">
-        <v>1979</v>
+        <v>1978</v>
       </c>
       <c r="O176">
-        <v>2002</v>
+        <v>1991</v>
       </c>
       <c r="Q176" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=300</t>
+          <t>/persons_v2/view.php?id=1010</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>1990</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>Mustó Péter SJ</t>
+          <t>Füzy Imre</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t>Bogota, Kolumbia</t>
+          <t>Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>Kolumbia</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>ifjúsági és munkáslelkész</t>
+          <t>a szlovák templom plébánosa</t>
         </is>
       </c>
       <c r="N177">
         <v>1979</v>
       </c>
       <c r="O177">
-        <v>1991</v>
+        <v>2002</v>
       </c>
       <c r="Q177" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=780</t>
+          <t>/persons_v2/view.php?id=300</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>1990</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>Pesznyák Béla</t>
+          <t>Mustó Péter SJ</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>Szabadka, Szerbia</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>Verbász, Jugoszlávia</t>
+          <t>Bogota, Kolumbia</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
-          <t>Jugoszlávia</t>
+          <t>Kolumbia</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>a vincés nővérek káplánja</t>
+          <t>ifjúsági és munkáslelkész</t>
         </is>
       </c>
       <c r="N178">
         <v>1979</v>
       </c>
       <c r="O178">
-        <v>1992</v>
+        <v>1991</v>
       </c>
       <c r="Q178" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=867</t>
+          <t>/persons_v2/view.php?id=780</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>1990</v>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>Polgár Lőrinc Kapisztrán OFM</t>
+          <t>Pesznyák Béla</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Szabadka, Szerbia</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
+          <t>Verbász, Jugoszlávia</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Nagyboldogasszony R. K. Egyházközség</t>
+          <t>Jugoszlávia</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>a vincés nővérek káplánja</t>
         </is>
       </c>
       <c r="N179">
         <v>1979</v>
       </c>
       <c r="O179">
-        <v>1995</v>
+        <v>1992</v>
       </c>
       <c r="Q179" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=887</t>
+          <t>/persons_v2/view.php?id=867</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>1990</v>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>Siska Ernő</t>
+          <t>Polgár Lőrinc Kapisztrán OFM</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>Trenton, NJ, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t>St. Raphael, Trenton, NJ, USA</t>
+          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J180" t="inlineStr">
         <is>
-          <t>St. Raphael</t>
+          <t>Nagyboldogasszony R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>plébános, majd nyugállományban</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N180">
         <v>1979</v>
       </c>
       <c r="O180">
-        <v>1997</v>
+        <v>1995</v>
       </c>
       <c r="Q180" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=997</t>
+          <t>/persons_v2/view.php?id=887</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>1990</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>Schweda Phillip (OFM)</t>
+          <t>Siska Ernő</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>Burton, MI, USA</t>
+          <t>St. Raphael, Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J181" t="inlineStr">
+        <is>
+          <t>St. Raphael</t>
+        </is>
+      </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>segédlelkész, majd plébános</t>
-[...10 lines deleted...]
-        </is>
+          <t>plébános, majd nyugállományban</t>
+        </is>
+      </c>
+      <c r="N181">
+        <v>1979</v>
+      </c>
+      <c r="O181">
+        <v>1997</v>
       </c>
       <c r="Q181" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=978</t>
+          <t>/persons_v2/view.php?id=997</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>1990</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>Balássy Géza</t>
+          <t>Schweda Phillip (OFM)</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>állandó diakónus</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Burton, MI, USA</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J182" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>diakónus</t>
-[...6 lines deleted...]
-        <v>2004</v>
+          <t>segédlelkész, majd plébános</t>
+        </is>
+      </c>
+      <c r="N182" t="inlineStr">
+        <is>
+          <t>1979 körül</t>
+        </is>
+      </c>
+      <c r="O182" t="inlineStr">
+        <is>
+          <t>1991 előtt</t>
+        </is>
       </c>
       <c r="Q182" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=33</t>
+          <t>/persons_v2/view.php?id=978</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>1990</v>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>Bálint Imre, Dr.</t>
+          <t>Balássy Géza</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
           <t>állandó diakónus</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>Moreno (ma: Merlo-Moreno), Argentina</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>Argentína</t>
+          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
-          <t>Argentína</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J183" t="inlineStr">
+        <is>
+          <t>Szent Imre Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
-          <t>Ven y Ven – Mozgó kápolna - diakónus</t>
+          <t>diakónus</t>
         </is>
       </c>
       <c r="N183">
         <v>1980</v>
       </c>
       <c r="O183">
-        <v>1999</v>
+        <v>2004</v>
       </c>
       <c r="Q183" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=57</t>
+          <t>/persons_v2/view.php?id=33</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>1990</v>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>Bóday Jenő SJ</t>
+          <t>Bálint Imre, Dr.</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>állandó diakónus</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Moreno (ma: Merlo-Moreno), Argentina</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t>Montréal, QC, Kanada</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>Ven y Ven – Mozgó kápolna - diakónus</t>
         </is>
       </c>
       <c r="N184">
         <v>1980</v>
       </c>
       <c r="O184">
-        <v>1997</v>
+        <v>1999</v>
       </c>
       <c r="Q184" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=93</t>
+          <t>/persons_v2/view.php?id=57</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>1990</v>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>Gelencsér László Pál O.Praem</t>
+          <t>Bóday Jenő SJ</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
-          <t>Orange, CA, USA</t>
+          <t>Montréal, QC, Kanada</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
-          <t>nyugállományban, latint tanít</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N185">
         <v>1980</v>
       </c>
       <c r="O185">
-        <v>2007</v>
+        <v>1997</v>
       </c>
       <c r="Q185" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=318</t>
+          <t>/persons_v2/view.php?id=93</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>1990</v>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>Hajtás Ferenc</t>
+          <t>Gelencsér László Pál O.Praem</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t>Heidelberg, Németország</t>
+          <t>Orange, CA, USA</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
-          <t>Németország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>nyugállományban, latint tanít</t>
         </is>
       </c>
       <c r="N186">
         <v>1980</v>
       </c>
       <c r="O186">
-        <v>1999</v>
+        <v>2007</v>
       </c>
       <c r="Q186" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=363</t>
+          <t>/persons_v2/view.php?id=318</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>1990</v>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>Horváth István</t>
+          <t>Hajtás Ferenc</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>Baltimore, MD, USA</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Heidelberg, Németország</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Németország</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
           <t>nyugállományban</t>
         </is>
       </c>
       <c r="N187">
         <v>1980</v>
       </c>
       <c r="O187">
-        <v>2011</v>
+        <v>1999</v>
       </c>
       <c r="Q187" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=424</t>
+          <t>/persons_v2/view.php?id=363</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>1990</v>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>Nagy Ágoston CM</t>
+          <t>Horváth István</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>lazarista (Congregatio Missionis)</t>
+          <t>Baltimore, MD, USA</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, USA</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K188" t="inlineStr">
         <is>
-          <t>szemináriumi tanár</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N188">
         <v>1980</v>
       </c>
       <c r="O188">
-        <v>1992</v>
+        <v>2011</v>
       </c>
       <c r="Q188" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=784</t>
+          <t>/persons_v2/view.php?id=424</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>1990</v>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>Pázmány Géza Sch.P.</t>
+          <t>Nagy Ágoston CM</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>lazarista (Congregatio Missionis)</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
-          <t>Devon, PA, USA</t>
+          <t>Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
-          <t>tanár, majd nyugállományban</t>
+          <t>szemináriumi tanár</t>
         </is>
       </c>
       <c r="N189">
         <v>1980</v>
       </c>
       <c r="O189">
-        <v>2024</v>
+        <v>1992</v>
       </c>
       <c r="Q189" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=860</t>
+          <t>/persons_v2/view.php?id=784</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>1990</v>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>Eördögh István, dr</t>
+          <t>Pázmány Géza Sch.P.</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
-          <t>De Propaganda Fide Kongregáció, Vatikán, Vatikánváros</t>
+          <t>Devon, PA, USA</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
-          <t>Vatikánváros</t>
-[...4 lines deleted...]
-          <t>De Propaganda Fide Kongregáció</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
-          <t>tudományos munkatárs, levéltáros</t>
+          <t>tanár, majd nyugállományban</t>
         </is>
       </c>
       <c r="N190">
-        <v>1981</v>
+        <v>1980</v>
       </c>
       <c r="O190">
-        <v>1994</v>
+        <v>2024</v>
       </c>
       <c r="Q190" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=242</t>
+          <t>/persons_v2/view.php?id=860</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>1990</v>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>Farkasfalvy Miklós Dénes O.Cist, Dr., apát</t>
+          <t>Spáczay Zoltán</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K191" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár 2012-ig, közben 1988-2012 apát. 2012-től nyugállományban</t>
+          <t>segédlelkész, közben a KMVÉ szerint 1981 – 1985 Calgary, AB, Kanada lelkész</t>
         </is>
       </c>
       <c r="N191">
-        <v>1981</v>
+        <v>1980</v>
       </c>
       <c r="O191">
-        <v>2020</v>
+        <v>1992</v>
       </c>
       <c r="Q191" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=252</t>
+          <t>/persons_v2/view.php?id=1013</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>1990</v>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>Henkey-Hőnig Károly, dr.</t>
+          <t>Eördögh István, dr</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
+          <t>De Propaganda Fide Kongregáció, Vatikán, Vatikánváros</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Vatikánváros</t>
         </is>
       </c>
       <c r="J192" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon</t>
+          <t>De Propaganda Fide Kongregáció</t>
         </is>
       </c>
       <c r="K192" t="inlineStr">
         <is>
-          <t>nyugállományban, az otthon lelkésze</t>
+          <t>tudományos munkatárs, levéltáros</t>
         </is>
       </c>
       <c r="N192">
         <v>1981</v>
       </c>
       <c r="O192">
-        <v>1999</v>
+        <v>1994</v>
       </c>
       <c r="Q192" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=380</t>
+          <t>/persons_v2/view.php?id=242</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>1990</v>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>Jackanich József, Msgr.</t>
+          <t>Farkasfalvy Miklós Dénes O.Cist, Dr., apát</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H193" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+        </is>
+      </c>
+      <c r="I193" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J193" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>gimnáziumi tanár 2012-ig, közben 1988-2012 apát. 2012-től nyugállományban</t>
         </is>
       </c>
       <c r="N193">
         <v>1981</v>
       </c>
       <c r="O193">
-        <v>2003</v>
+        <v>2020</v>
       </c>
       <c r="Q193" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=468</t>
+          <t>/persons_v2/view.php?id=252</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>1990</v>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>Ciprián Károly (OFM)</t>
+          <t>Henkey-Hőnig Károly, dr.</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
+          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J194" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség</t>
+          <t>Szent Erzsébet Otthon</t>
         </is>
       </c>
       <c r="K194" t="inlineStr">
         <is>
-          <t>az egyházközség utolsó plébánosa</t>
+          <t>nyugállományban, az otthon lelkésze</t>
         </is>
       </c>
       <c r="N194">
-        <v>1982</v>
+        <v>1981</v>
       </c>
       <c r="O194">
-        <v>2007</v>
+        <v>1999</v>
       </c>
       <c r="Q194" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=129</t>
+          <t>/persons_v2/view.php?id=380</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>1990</v>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>Pócsai Imre Vendel (OFM)</t>
+          <t>Jackanich József, Msgr.</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
-[...14 lines deleted...]
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N195">
-        <v>1982</v>
+        <v>1981</v>
       </c>
       <c r="O195">
-        <v>1992</v>
+        <v>2003</v>
       </c>
       <c r="Q195" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=897</t>
+          <t>/persons_v2/view.php?id=468</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>1990</v>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>Revák Ferenc, Msgr.</t>
+          <t>Ciprián Károly (OFM)</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>Allentown, PA, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
-          <t>Allentown, PA, USA</t>
+          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J196" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K196" t="inlineStr">
         <is>
-          <t>Central Catholic High School tanára, majd vezető lelkésze</t>
+          <t>az egyházközség utolsó plébánosa</t>
         </is>
       </c>
       <c r="N196">
         <v>1982</v>
       </c>
       <c r="O196">
-        <v>1993</v>
+        <v>2007</v>
       </c>
       <c r="Q196" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=929</t>
+          <t>/persons_v2/view.php?id=129</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>1990</v>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>Skinta József István OSBM</t>
+          <t>Pócsai Imre Vendel (OFM)</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>Szent Miklós görögkatolikus templom, Trenton, NJ, USA</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J197" t="inlineStr">
         <is>
-          <t>Szent Miklós görögkatolikus templom</t>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N197">
         <v>1982</v>
       </c>
       <c r="O197">
-        <v>1991</v>
+        <v>1992</v>
       </c>
       <c r="Q197" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=999</t>
+          <t>/persons_v2/view.php?id=897</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198">
         <v>1990</v>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>Békési István SJ</t>
+          <t>Revák Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Allentown, PA, USA</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
-          <t>Szent Erzsébet templom, Toronto, ON, Kanada</t>
+          <t>Allentown, PA, USA</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet templom</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K198" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>Central Catholic High School tanára, majd vezető lelkésze</t>
         </is>
       </c>
       <c r="N198">
-        <v>1983</v>
+        <v>1982</v>
       </c>
       <c r="O198">
-        <v>2000</v>
+        <v>1993</v>
       </c>
       <c r="Q198" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=78</t>
+          <t>/persons_v2/view.php?id=929</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199">
         <v>1990</v>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>Dismacsek Ferenc</t>
+          <t>Skinta József István OSBM</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>Lake City, FL, USA</t>
+          <t>Szent Miklós görögkatolikus templom, Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J199" t="inlineStr">
+        <is>
+          <t>Szent Miklós görögkatolikus templom</t>
+        </is>
+      </c>
       <c r="K199" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N199">
-        <v>1983</v>
+        <v>1982</v>
       </c>
       <c r="O199">
-        <v>2000</v>
+        <v>1991</v>
       </c>
       <c r="Q199" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=202</t>
+          <t>/persons_v2/view.php?id=999</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200">
         <v>1990</v>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>Endrédy Ferenc Csanád OSB</t>
+          <t>Békési István SJ</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
-          <t>Bad Abbach, NSZK</t>
+          <t>Szent Erzsébet templom, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
-          <t>NSZK</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J200" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet templom</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
-          <t>kórházi lelkész</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N200">
         <v>1983</v>
       </c>
       <c r="O200">
-        <v>1992</v>
+        <v>2000</v>
       </c>
       <c r="Q200" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=238</t>
+          <t>/persons_v2/view.php?id=78</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201">
         <v>1990</v>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>Horváth Márton</t>
+          <t>Dismacsek Ferenc</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, USA</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t>St. Dominic Catholic Church, Bremen, IN, USA</t>
+          <t>Lake City, FL, USA</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J201" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K201" t="inlineStr">
         <is>
-          <t>plébános, ezt követően nyugállományban</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N201">
         <v>1983</v>
       </c>
       <c r="O201">
-        <v>1992</v>
+        <v>2000</v>
       </c>
       <c r="Q201" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=433</t>
+          <t>/persons_v2/view.php?id=202</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>1990</v>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>Kárpi Ferenc</t>
+          <t>Endrédy Ferenc Csanád OSB</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>Regina Health Center, Richfield, OH, USA</t>
+          <t>Bad Abbach, NSZK</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Regina Health Center</t>
+          <t>NSZK</t>
         </is>
       </c>
       <c r="K202" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>kórházi lelkész</t>
         </is>
       </c>
       <c r="N202">
         <v>1983</v>
       </c>
       <c r="O202">
-        <v>1995</v>
+        <v>1992</v>
       </c>
       <c r="Q202" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=511</t>
+          <t>/persons_v2/view.php?id=238</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203">
         <v>1990</v>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>Olkó Imre</t>
+          <t>Horváth Márton</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Fort Wayne-South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>St. Dominic Catholic Church, Bremen, IN, USA</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J203" t="inlineStr">
+        <is>
+          <t>St. Dominic Catholic Church</t>
+        </is>
+      </c>
       <c r="K203" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>plébános, ezt követően nyugállományban</t>
         </is>
       </c>
       <c r="N203">
         <v>1983</v>
       </c>
       <c r="O203">
-        <v>1994</v>
+        <v>1992</v>
       </c>
       <c r="Q203" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=834</t>
+          <t>/persons_v2/view.php?id=433</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204">
         <v>1990</v>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>Pier György Márk Piusz OFM</t>
+          <t>Kárpi Ferenc</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
+          <t>Regina Health Center, Richfield, OH, USA</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J204" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Regina Health Center</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
-          <t>1989-től nyugállományban</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N204">
         <v>1983</v>
       </c>
       <c r="O204">
         <v>1995</v>
       </c>
       <c r="Q204" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=876</t>
+          <t>/persons_v2/view.php?id=511</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205">
         <v>1990</v>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>Cserháti Ferenc, esztergom-budapesti segédpüspök</t>
+          <t>Olkó Imre</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
-          <t>München, NSZK</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
-          <t>NSZK</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
-          <t>plébános, magyar lelkész</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N205">
-        <v>1984</v>
+        <v>1983</v>
       </c>
       <c r="O205">
-        <v>2002</v>
+        <v>1994</v>
       </c>
       <c r="Q205" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=154</t>
+          <t>/persons_v2/view.php?id=834</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206">
         <v>1990</v>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>Juhász Lajos</t>
+          <t>Pier György Márk Piusz OFM</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>állandó diakónus</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>New York, NY, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
-          <t>Yonkers, NY, USA</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J206" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K206" t="inlineStr">
         <is>
-          <t>állandó diakónus, 1995-től adminisztrátor</t>
+          <t>1989-től nyugállományban</t>
         </is>
       </c>
       <c r="N206">
-        <v>1984</v>
+        <v>1983</v>
       </c>
       <c r="O206">
-        <v>2014</v>
+        <v>1995</v>
       </c>
       <c r="Q206" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=494</t>
+          <t>/persons_v2/view.php?id=876</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207">
         <v>1990</v>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>Kada Lajos, Thibica-i címzetes érsek</t>
+          <t>Cserháti Ferenc, esztergom-budapesti segédpüspök</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
           <t>püspök</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
-          <t>Istentiszteleti és Szentségi Kongregáció, Róma, Olaszország</t>
+          <t>München, NSZK</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
-          <t>Olaszország</t>
-[...4 lines deleted...]
-          <t>Istentiszteleti és Szentségi Kongregáció</t>
+          <t>NSZK</t>
         </is>
       </c>
       <c r="K207" t="inlineStr">
         <is>
-          <t>titkár</t>
+          <t>plébános, magyar lelkész</t>
         </is>
       </c>
       <c r="N207">
         <v>1984</v>
       </c>
       <c r="O207">
-        <v>1991</v>
+        <v>2002</v>
       </c>
       <c r="Q207" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=880</t>
+          <t>/persons_v2/view.php?id=154</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208">
         <v>1990</v>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>Kertész János Tamás OFM, Dr.</t>
+          <t>Juhász Lajos</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>állandó diakónus</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
-          <t>Farrell, OH, USA</t>
+          <t>Yonkers, NY, USA</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K208" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>állandó diakónus, 1995-től adminisztrátor</t>
         </is>
       </c>
       <c r="N208">
         <v>1984</v>
       </c>
       <c r="O208">
-        <v>1991</v>
+        <v>2014</v>
       </c>
       <c r="Q208" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=528</t>
+          <t>/persons_v2/view.php?id=494</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209">
         <v>1990</v>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>Kovács János Ferenc, Msgr.</t>
+          <t>Kada Lajos, Thibica-i címzetes érsek</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
           <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
-          <t>West Des Moines, IA, USA</t>
+          <t>Istentiszteleti és Szentségi Kongregáció, Róma, Olaszország</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Olaszország</t>
+        </is>
+      </c>
+      <c r="J209" t="inlineStr">
+        <is>
+          <t>Istentiszteleti és Szentségi Kongregáció</t>
+        </is>
+      </c>
+      <c r="K209" t="inlineStr">
+        <is>
+          <t>titkár</t>
         </is>
       </c>
       <c r="N209">
         <v>1984</v>
       </c>
       <c r="O209">
-        <v>1999</v>
+        <v>1991</v>
       </c>
       <c r="Q209" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=584</t>
+          <t>/persons_v2/view.php?id=880</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210">
         <v>1990</v>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>Krafcsik András János C.Ss.R., dr</t>
+          <t>Kertész János Tamás OFM, Dr.</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
-          <t>Yorkton, SK, Kanada</t>
+          <t>Farrell, OH, USA</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K210" t="inlineStr">
         <is>
-          <t>segédlelkész, hosszabb időt tölt missziós munkában Szlovákiában is</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N210">
         <v>1984</v>
       </c>
       <c r="O210">
-        <v>1995</v>
+        <v>1991</v>
       </c>
       <c r="Q210" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=607</t>
+          <t>/persons_v2/view.php?id=528</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211">
         <v>1990</v>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>Kögl János Szeverin OSB</t>
+          <t>Kovács János Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
+          <t>West Des Moines, IA, USA</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
-          <t>Brazília</t>
-[...4 lines deleted...]
-          <t>nyugállományban, közben segédlelkész és könyvtáros</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N211">
         <v>1984</v>
       </c>
       <c r="O211">
-        <v>1994</v>
+        <v>1999</v>
       </c>
       <c r="Q211" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=598</t>
+          <t>/persons_v2/view.php?id=584</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212">
         <v>1990</v>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>Ligeti András Angelus OFM</t>
+          <t>Krafcsik András János C.Ss.R., dr</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>Yorkton, SK, Kanada</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K212" t="inlineStr">
         <is>
-          <t>KMV társszerkesztője, majd 1989-től főszerkesztője, lelkész</t>
+          <t>segédlelkész, hosszabb időt tölt missziós munkában Szlovákiában is</t>
         </is>
       </c>
       <c r="N212">
         <v>1984</v>
       </c>
       <c r="O212">
-        <v>1992</v>
+        <v>1995</v>
       </c>
       <c r="Q212" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=654</t>
+          <t>/persons_v2/view.php?id=607</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213">
         <v>1990</v>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
+          <t>Kögl János Szeverin OSB</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
-          <t>St. Augustine's Seminary, Toronto, ON, Kanada</t>
+          <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>St. Augustine's Seminary</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K213" t="inlineStr">
         <is>
-          <t>dékán, a teológia professzora</t>
+          <t>nyugállományban, közben segédlelkész és könyvtáros</t>
         </is>
       </c>
       <c r="N213">
         <v>1984</v>
       </c>
       <c r="O213">
-        <v>1996</v>
+        <v>1994</v>
       </c>
       <c r="Q213" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=746</t>
+          <t>/persons_v2/view.php?id=598</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214">
         <v>1990</v>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>Nemes Ödön SJ</t>
+          <t>Ligeti András Angelus OFM</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
-          <t>Tokió (神戸市), Japán</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
-          <t>Japán</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K214" t="inlineStr">
         <is>
-          <t>szegények között misszionárius</t>
+          <t>KMV társszerkesztője, majd 1989-től főszerkesztője, lelkész</t>
         </is>
       </c>
       <c r="N214">
         <v>1984</v>
       </c>
       <c r="O214">
-        <v>1993</v>
+        <v>1992</v>
       </c>
       <c r="Q214" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=803</t>
+          <t>/persons_v2/view.php?id=654</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215">
         <v>1990</v>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>Pataki András, megyéspüspök</t>
+          <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
           <t>püspök</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
-          <t>Parma, OH, USA</t>
+          <t>St. Augustine's Seminary, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J215" t="inlineStr">
+        <is>
+          <t>St. Augustine's Seminary</t>
         </is>
       </c>
       <c r="K215" t="inlineStr">
         <is>
-          <t>megyéspüspök</t>
+          <t>dékán, a teológia professzora</t>
         </is>
       </c>
       <c r="N215">
         <v>1984</v>
       </c>
       <c r="O215">
         <v>1996</v>
       </c>
       <c r="Q215" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=855</t>
+          <t>/persons_v2/view.php?id=746</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216">
         <v>1990</v>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>Pordán László, Dr.</t>
+          <t>Nemes Ödön SJ</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
-          <t>Gaspé, QC, Kanada</t>
+          <t>Tokió (神戸市), Japán</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Japán</t>
         </is>
       </c>
       <c r="K216" t="inlineStr">
         <is>
-          <t>az orsolyita nővérek lelkésze (1984-1998), az ágostonos nővérek lelkésze (1998-2001), a Manoir-St. Augustin idősotthon lelkésze (1998-2005)</t>
+          <t>szegények között misszionárius</t>
         </is>
       </c>
       <c r="N216">
         <v>1984</v>
       </c>
       <c r="O216">
-        <v>2005</v>
+        <v>1993</v>
       </c>
       <c r="Q216" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=895</t>
+          <t>/persons_v2/view.php?id=803</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217">
         <v>1990</v>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>Rettig Kevin Hermann József (O.Praem)</t>
+          <t>Pataki András, megyéspüspök</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Los Angeles, CA, USA</t>
+          <t>Parma, OH, USA</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J217" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K217" t="inlineStr">
         <is>
-          <t>segédlelkész, adminisztrátor</t>
+          <t>megyéspüspök</t>
         </is>
       </c>
       <c r="N217">
         <v>1984</v>
       </c>
       <c r="O217">
-        <v>2005</v>
+        <v>1996</v>
       </c>
       <c r="Q217" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=928</t>
+          <t>/persons_v2/view.php?id=855</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218">
         <v>1990</v>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>Dér-Wolff János SJ</t>
+          <t>Pordán László, Dr.</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
-          <t>Perlen, Svájc</t>
+          <t>Gaspé, QC, Kanada</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
-          <t>Svájc</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K218" t="inlineStr">
         <is>
-          <t>segédlelkész, majd plébános, közben Luzern – magyar lelkész</t>
+          <t>az orsolyita nővérek lelkésze (1984-1998), az ágostonos nővérek lelkésze (1998-2001), a Manoir-St. Augustin idősotthon lelkésze (1998-2005)</t>
         </is>
       </c>
       <c r="N218">
-        <v>1985</v>
+        <v>1984</v>
       </c>
       <c r="O218">
-        <v>1999</v>
+        <v>2005</v>
       </c>
       <c r="Q218" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=198</t>
+          <t>/persons_v2/view.php?id=895</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219">
         <v>1990</v>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>Fülöp József SJ</t>
+          <t>Rettig Kevin Hermann József (O.Praem)</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Kanada</t>
+          <t>Szent István R. K. Egyházközség, Los Angeles, CA, USA</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J219" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K219" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>segédlelkész, adminisztrátor</t>
         </is>
       </c>
       <c r="N219">
-        <v>1985</v>
+        <v>1984</v>
       </c>
       <c r="O219">
-        <v>2000</v>
+        <v>2005</v>
       </c>
       <c r="Q219" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=295</t>
+          <t>/persons_v2/view.php?id=928</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220">
         <v>1990</v>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>Giriny János</t>
+          <t>Dér-Wolff János SJ</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Perlen, Svájc</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Svájc</t>
         </is>
       </c>
       <c r="K220" t="inlineStr">
         <is>
-          <t>központi szolgálatban</t>
+          <t>segédlelkész, majd plébános, közben Luzern – magyar lelkész</t>
         </is>
       </c>
       <c r="N220">
         <v>1985</v>
       </c>
       <c r="O220">
-        <v>2014</v>
+        <v>1999</v>
       </c>
       <c r="Q220" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=328</t>
+          <t>/persons_v2/view.php?id=198</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221">
         <v>1990</v>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>Gulyás Ferenc SVD</t>
+          <t>Fülöp József SJ</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
-          <t>Mayerling, Ausztria</t>
+          <t>Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K221" t="inlineStr">
         <is>
-          <t>a ferences nővérek lelkésze, majd a mödlingi St. Gabriel Missziósház öregotthonában élt</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N221">
         <v>1985</v>
       </c>
       <c r="O221">
-        <v>2009</v>
+        <v>2000</v>
       </c>
       <c r="Q221" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=346</t>
+          <t>/persons_v2/view.php?id=295</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222">
         <v>1990</v>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>Hámor József SDB</t>
+          <t>Giriny János</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
-          <t>Edmonton, AB, Kanada</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="K222" t="inlineStr">
         <is>
-          <t>a kínai katolikus közösség lelkésze</t>
+          <t>központi szolgálatban</t>
         </is>
       </c>
       <c r="N222">
         <v>1985</v>
       </c>
       <c r="O222">
-        <v>1996</v>
+        <v>2014</v>
       </c>
       <c r="Q222" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=372</t>
+          <t>/persons_v2/view.php?id=328</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223">
         <v>1990</v>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>Jaszovszky József, Dr.</t>
+          <t>Gulyás Ferenc SVD</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
-          <t>St. Anne’s Home, San Francisco, CA, USA</t>
+          <t>Mayerling, Ausztria</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. Anne’s Home</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="K223" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>a ferences nővérek lelkésze, majd a mödlingi St. Gabriel Missziósház öregotthonában élt</t>
         </is>
       </c>
       <c r="N223">
         <v>1985</v>
       </c>
       <c r="O223">
-        <v>2002</v>
+        <v>2009</v>
       </c>
       <c r="Q223" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=479</t>
+          <t>/persons_v2/view.php?id=346</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224">
         <v>1990</v>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>Kimecz János Alajos O.Cist</t>
+          <t>Hámor József SDB</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Edmonton, AB, Kanada</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K224" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>a kínai katolikus közösség lelkésze</t>
         </is>
       </c>
       <c r="N224">
         <v>1985</v>
       </c>
       <c r="O224">
-        <v>2010</v>
+        <v>1996</v>
       </c>
       <c r="Q224" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=530</t>
+          <t>/persons_v2/view.php?id=372</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225">
         <v>1990</v>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>Kiss György Barnabás OFM</t>
+          <t>Jaszovszky József, Dr.</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
+          <t>St. Anne’s Home, San Francisco, CA, USA</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J225" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish</t>
+          <t>St. Anne’s Home</t>
         </is>
       </c>
       <c r="K225" t="inlineStr">
         <is>
-          <t>a Katolikus Magyarok Vasárnapja kiadója és társszerkesztője, eközben 1988-1992 között a Catholic Publishing Company kiadó vezetője</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N225">
         <v>1985</v>
       </c>
       <c r="O225">
-        <v>1992</v>
+        <v>2002</v>
       </c>
       <c r="Q225" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=545</t>
+          <t>/persons_v2/view.php?id=479</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226">
         <v>1990</v>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>Kovács Dezső Lajos</t>
+          <t>Kimecz János Alajos O.Cist</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, USA</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
-          <t>West Chester, PA, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J226" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
       <c r="K226" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N226">
         <v>1985</v>
       </c>
       <c r="O226">
-        <v>1992</v>
+        <v>2010</v>
       </c>
       <c r="Q226" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=580</t>
+          <t>/persons_v2/view.php?id=530</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227">
         <v>1990</v>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>Kővári Károly SJ</t>
+          <t>Kiss György Barnabás OFM</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
-          <t>Courtland, ON, Kanada</t>
+          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J227" t="inlineStr">
+        <is>
+          <t>Saint Francis of Assisi Parish</t>
         </is>
       </c>
       <c r="K227" t="inlineStr">
         <is>
-          <t>magyar lelkész</t>
+          <t>a Katolikus Magyarok Vasárnapja kiadója és társszerkesztője, eközben 1988-1992 között a Catholic Publishing Company kiadó vezetője</t>
         </is>
       </c>
       <c r="N227">
         <v>1985</v>
       </c>
       <c r="O227">
-        <v>1996</v>
+        <v>1992</v>
       </c>
       <c r="Q227" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=602</t>
+          <t>/persons_v2/view.php?id=545</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228">
         <v>1990</v>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>Lakatos Dénes</t>
+          <t>Kovács Dezső Lajos</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
-          <t>Manchester, Egyesült Királyság</t>
+          <t>West Chester, PA, USA</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
-          <t>Egyesült Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K228" t="inlineStr">
         <is>
-          <t>magyar lelkész</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N228">
         <v>1985</v>
       </c>
       <c r="O228">
-        <v>2001</v>
+        <v>1992</v>
       </c>
       <c r="Q228" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=633</t>
+          <t>/persons_v2/view.php?id=580</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229">
         <v>1990</v>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>Lőrinczy Ferenc Gábor</t>
+          <t>Kővári Károly SJ</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
-          <t>Újpest Főplébánia, Budapest, Magyarország</t>
+          <t>Courtland, ON, Kanada</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Újpest Főplébánia</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K229" t="inlineStr">
         <is>
-          <t>kisegítő lelkész</t>
+          <t>magyar lelkész</t>
         </is>
       </c>
       <c r="N229">
         <v>1985</v>
       </c>
       <c r="O229">
-        <v>1991</v>
+        <v>1996</v>
       </c>
       <c r="Q229" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=670</t>
+          <t>/persons_v2/view.php?id=602</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230">
         <v>1990</v>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>Marosfalvy László SJ</t>
+          <t>Lakatos Dénes</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Manchester, Egyesült Királyság</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Egyesült Királyság</t>
         </is>
       </c>
       <c r="K230" t="inlineStr">
         <is>
-          <t>lelkész, közben 1987-1990 a novíciusmester sociusa</t>
+          <t>magyar lelkész</t>
         </is>
       </c>
       <c r="N230">
         <v>1985</v>
       </c>
       <c r="O230">
-        <v>1995</v>
+        <v>2001</v>
       </c>
       <c r="Q230" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=698</t>
+          <t>/persons_v2/view.php?id=633</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231">
         <v>1990</v>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>Mátyás Tamás Vilmos OSB</t>
+          <t>Lőrinczy Ferenc Gábor</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
-          <t>Assumption, OH, USA</t>
+          <t>Újpest Főplébánia, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J231" t="inlineStr">
+        <is>
+          <t>Újpest Főplébánia</t>
         </is>
       </c>
       <c r="K231" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>kisegítő lelkész</t>
         </is>
       </c>
       <c r="N231">
         <v>1985</v>
       </c>
       <c r="O231">
-        <v>1997</v>
+        <v>1991</v>
       </c>
       <c r="Q231" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=717</t>
+          <t>/persons_v2/view.php?id=670</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232">
         <v>1990</v>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>Ruzsik Vilmos CM, Dr.</t>
+          <t>Marosfalvy László SJ</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>lazarista (Congregatio Missionis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
-          <t>Párizs, Franciaország</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
-          <t>Franciaország</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J232" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K232" t="inlineStr">
         <is>
-          <t>országos magyar főlelkész</t>
+          <t>lelkész, közben 1987-1990 a novíciusmester sociusa</t>
         </is>
       </c>
       <c r="N232">
         <v>1985</v>
       </c>
       <c r="O232">
-        <v>1991</v>
+        <v>1995</v>
       </c>
       <c r="Q232" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=952</t>
+          <t>/persons_v2/view.php?id=698</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233">
         <v>1990</v>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>Angyal Lajos</t>
+          <t>Mátyás Tamás Vilmos OSB</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
-          <t>Aranyosapáti, Magyarország</t>
+          <t>Assumption, OH, USA</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K233" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N233">
-        <v>1986</v>
+        <v>1985</v>
       </c>
       <c r="O233">
-        <v>1991</v>
+        <v>1997</v>
       </c>
       <c r="Q233" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=9</t>
+          <t>/persons_v2/view.php?id=717</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234">
         <v>1990</v>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>Bodnár István Konstantin</t>
+          <t>Ruzsik Vilmos CM, Dr.</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>lazarista (Congregatio Missionis)</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
-          <t>Courtland, ON, Kanada</t>
+          <t>Párizs, Franciaország</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Franciaország</t>
         </is>
       </c>
       <c r="K234" t="inlineStr">
         <is>
-          <t>parókus, közben London, ON – a római katolikus templomban is szolgál</t>
+          <t>országos magyar főlelkész</t>
         </is>
       </c>
       <c r="N234">
-        <v>1986</v>
+        <v>1985</v>
       </c>
       <c r="O234">
-        <v>2004</v>
+        <v>1991</v>
       </c>
       <c r="Q234" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=94</t>
+          <t>/persons_v2/view.php?id=952</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235">
         <v>1990</v>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>Csókay Károly SJ</t>
+          <t>Angyal Lajos</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
-          <t>Montréal, QC, Kanada</t>
+          <t>Aranyosapáti, Magyarország</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K235" t="inlineStr">
         <is>
-          <t>segédlelkész, majd plébános</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N235">
         <v>1986</v>
       </c>
       <c r="O235">
-        <v>1993</v>
+        <v>1991</v>
       </c>
       <c r="Q235" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=171</t>
+          <t>/persons_v2/view.php?id=9</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236">
         <v>1990</v>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>Finta Lajos</t>
+          <t>Bodnár István Konstantin</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
-          <t>Kerekegyháza, Magyarország</t>
+          <t>Courtland, ON, Kanada</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K236" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>parókus, közben London, ON – a római katolikus templomban is szolgál</t>
         </is>
       </c>
       <c r="N236">
         <v>1986</v>
       </c>
       <c r="O236">
-        <v>1991</v>
+        <v>2004</v>
       </c>
       <c r="Q236" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=275</t>
+          <t>/persons_v2/view.php?id=94</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237">
         <v>1990</v>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>Idrányi Imre Ödön (OFM), Dr.</t>
+          <t>Csókay Károly SJ</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
-          <t>St. Anne Byzantine Catholic Church, San Luis Obispo, CA, USA</t>
+          <t>Montréal, QC, Kanada</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. Anne Byzantine Catholic Church</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K237" t="inlineStr">
         <is>
-          <t>alapító parókus</t>
+          <t>segédlelkész, majd plébános</t>
         </is>
       </c>
       <c r="N237">
         <v>1986</v>
       </c>
       <c r="O237">
-        <v>2009</v>
+        <v>1993</v>
       </c>
       <c r="Q237" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=450</t>
+          <t>/persons_v2/view.php?id=171</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238">
         <v>1990</v>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>Kléner Imre László</t>
+          <t>Finta Lajos</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
-          <t>Malhada de Pedras, Brazília</t>
+          <t>Kerekegyháza, Magyarország</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K238" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N238">
         <v>1986</v>
       </c>
       <c r="O238">
-        <v>1993</v>
+        <v>1991</v>
       </c>
       <c r="Q238" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=554</t>
+          <t>/persons_v2/view.php?id=275</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239">
         <v>1990</v>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>Krigler Béla Sch.P</t>
+          <t>Idrányi Imre Ödön (OFM), Dr.</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
-          <t>St. Emerich, West Allis, WI, USA</t>
+          <t>St. Anne Byzantine Catholic Church, San Luis Obispo, CA, USA</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J239" t="inlineStr">
         <is>
-          <t>St. Emerich</t>
+          <t>St. Anne Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="K239" t="inlineStr">
         <is>
-          <t>adminisztrátor, majd nyugállományban</t>
+          <t>alapító parókus</t>
         </is>
       </c>
       <c r="N239">
         <v>1986</v>
       </c>
       <c r="O239">
-        <v>2000</v>
+        <v>2009</v>
       </c>
       <c r="Q239" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=609</t>
+          <t>/persons_v2/view.php?id=450</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240">
         <v>1990</v>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>Major Imre Márk (O.Cist), Dr.</t>
+          <t>Kléner Imre László</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
-          <t>Németország</t>
+          <t>Malhada de Pedras, Brazília</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
-          <t>Németország</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K240" t="inlineStr">
         <is>
-          <t>magyar lelkész a Ruhr vidéken</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N240">
         <v>1986</v>
       </c>
       <c r="O240">
-        <v>2000</v>
+        <v>1993</v>
       </c>
       <c r="Q240" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=688</t>
+          <t>/persons_v2/view.php?id=554</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241">
         <v>1990</v>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>Marozsán László</t>
+          <t>Krigler Béla Sch.P</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>állandó diakónus</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
-          <t>Keresztelő Szent János magyar görög katolikus templom, Welland, ON, Kanada</t>
+          <t>St. Emerich, West Allis, WI, USA</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J241" t="inlineStr">
         <is>
-          <t>Keresztelő Szent János magyar görög katolikus templom</t>
+          <t>St. Emerich</t>
         </is>
       </c>
       <c r="K241" t="inlineStr">
         <is>
-          <t>diakónus</t>
+          <t>adminisztrátor, majd nyugállományban</t>
         </is>
       </c>
       <c r="N241">
         <v>1986</v>
       </c>
       <c r="O241">
-        <v>2021</v>
+        <v>2000</v>
       </c>
       <c r="Q241" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=700</t>
+          <t>/persons_v2/view.php?id=609</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242">
         <v>1990</v>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>Mészáros Tibor, Msgr.</t>
+          <t>Major Imre Márk (O.Cist), Dr.</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
-          <t>Hildegard-Hospiz, Bázel, Svájc</t>
+          <t>Németország</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
-          <t>Svájc</t>
-[...4 lines deleted...]
-          <t>Hildegard-Hospiz</t>
+          <t>Németország</t>
         </is>
       </c>
       <c r="K242" t="inlineStr">
         <is>
-          <t>kórházlelkész, majd betegállományban, illetve nyugállományban</t>
+          <t>magyar lelkész a Ruhr vidéken</t>
         </is>
       </c>
       <c r="N242">
         <v>1986</v>
       </c>
       <c r="O242">
-        <v>2003</v>
+        <v>2000</v>
       </c>
       <c r="Q242" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=741</t>
+          <t>/persons_v2/view.php?id=688</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243">
         <v>1990</v>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>Radnóczy Adalbert Kelemen O.Praem</t>
+          <t>Marozsán László</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>állandó diakónus</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
-          <t>Szent Mihály apátság, Orange, CA, USA</t>
+          <t>Keresztelő Szent János magyar görög katolikus templom, Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J243" t="inlineStr">
         <is>
-          <t>Szent Mihály apátság</t>
+          <t>Keresztelő Szent János magyar görög katolikus templom</t>
+        </is>
+      </c>
+      <c r="K243" t="inlineStr">
+        <is>
+          <t>diakónus</t>
         </is>
       </c>
       <c r="N243">
         <v>1986</v>
       </c>
       <c r="O243">
-        <v>2006</v>
+        <v>2021</v>
       </c>
       <c r="Q243" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=909</t>
+          <t>/persons_v2/view.php?id=700</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244">
         <v>1990</v>
       </c>
       <c r="B244" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>Rauch László Attila (OSPPE)</t>
+          <t>Mészáros Tibor, Msgr.</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
-          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
-          <t>Normandy Beach, NJ, USA</t>
+          <t>Hildegard-Hospiz, Bázel, Svájc</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Svájc</t>
+        </is>
+      </c>
+      <c r="J244" t="inlineStr">
+        <is>
+          <t>Hildegard-Hospiz</t>
         </is>
       </c>
       <c r="K244" t="inlineStr">
         <is>
-          <t>plébános, majd 2000-től nyugállományban</t>
+          <t>kórházlelkész, majd betegállományban, illetve nyugállományban</t>
         </is>
       </c>
       <c r="N244">
         <v>1986</v>
       </c>
       <c r="O244">
-        <v>2000</v>
+        <v>2003</v>
       </c>
       <c r="Q244" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=917</t>
+          <t>/persons_v2/view.php?id=741</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245">
         <v>1990</v>
       </c>
       <c r="B245" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>Barna Sándor</t>
+          <t>Radnóczy Adalbert Kelemen O.Praem</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
-          <t>Miskolc</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
-          <t>Windsor, ON, Kanada</t>
+          <t>Szent Mihály apátság, Orange, CA, USA</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>parókus</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J245" t="inlineStr">
+        <is>
+          <t>Szent Mihály apátság</t>
         </is>
       </c>
       <c r="N245">
-        <v>1987</v>
+        <v>1986</v>
       </c>
       <c r="O245">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="Q245" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=45</t>
+          <t>/persons_v2/view.php?id=909</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246">
         <v>1990</v>
       </c>
       <c r="B246" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>Barter Róbert</t>
+          <t>Rauch László Attila (OSPPE)</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
-          <t>Parma, OH, USA</t>
+          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
-          <t>Clinton Township, MI, USA</t>
+          <t>Normandy Beach, NJ, USA</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="K246" t="inlineStr">
+        <is>
+          <t>plébános, majd 2000-től nyugállományban</t>
+        </is>
+      </c>
       <c r="N246">
-        <v>1987</v>
+        <v>1986</v>
       </c>
       <c r="O246">
-        <v>2014</v>
+        <v>2000</v>
       </c>
       <c r="Q246" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=48</t>
+          <t>/persons_v2/view.php?id=917</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247">
         <v>1990</v>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>Erős Sándor</t>
+          <t>Barna Sándor</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
-          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>Miskolc</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
-          <t>Welland, ON, Kanada</t>
+          <t>Windsor, ON, Kanada</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="K247" t="inlineStr">
         <is>
-          <t>plébános, esperes</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N247">
         <v>1987</v>
       </c>
       <c r="O247">
-        <v>2004</v>
+        <v>2007</v>
       </c>
       <c r="Q247" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=237</t>
+          <t>/persons_v2/view.php?id=45</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248">
         <v>1990</v>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>Frey Ferenc Dezső OFM, Dr.</t>
+          <t>Barter Róbert</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Parma, OH, USA</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
-          <t>St. Bernard, OH, USA</t>
+          <t>Clinton Township, MI, USA</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
           <t>USA</t>
-        </is>
-[...3 lines deleted...]
-          <t>betegállományban</t>
         </is>
       </c>
       <c r="N248">
         <v>1987</v>
       </c>
       <c r="O248">
-        <v>1999</v>
+        <v>2014</v>
       </c>
       <c r="Q248" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=290</t>
+          <t>/persons_v2/view.php?id=48</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249">
         <v>1990</v>
       </c>
       <c r="B249" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
+          <t>Erős Sándor</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
-          <t>Landsberg am Lech, NSZK</t>
+          <t>Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
-          <t>NSZK</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="K249" t="inlineStr">
+        <is>
+          <t>plébános, esperes</t>
         </is>
       </c>
       <c r="N249">
         <v>1987</v>
       </c>
       <c r="O249">
-        <v>2000</v>
+        <v>2004</v>
       </c>
       <c r="Q249" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=699</t>
+          <t>/persons_v2/view.php?id=237</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250">
         <v>1990</v>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>Molnár Rikárd (OFM)</t>
+          <t>Frey Ferenc Dezső OFM, Dr.</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
-          <t>Homestead, PA, USA</t>
+          <t>St. Bernard, OH, USA</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K250" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>betegállományban</t>
         </is>
       </c>
       <c r="N250">
         <v>1987</v>
       </c>
       <c r="O250">
-        <v>1998</v>
+        <v>1999</v>
       </c>
       <c r="Q250" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=766</t>
+          <t>/persons_v2/view.php?id=290</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251">
         <v>1990</v>
       </c>
       <c r="B251" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>Sabo S. John, Msgr.</t>
+          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
-          <t>Fort Wayne – South Bend, IN, USA</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
-          <t>Miami, FL, USA</t>
+          <t>Landsberg am Lech, NSZK</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>nyugállományban, a helyi magyarok lelkigondozója</t>
+          <t>NSZK</t>
         </is>
       </c>
       <c r="N251">
         <v>1987</v>
       </c>
       <c r="O251">
-        <v>1991</v>
+        <v>2000</v>
       </c>
       <c r="Q251" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=953</t>
+          <t>/persons_v2/view.php?id=699</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252">
         <v>1990</v>
       </c>
       <c r="B252" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>Antal András</t>
+          <t>Molnár Rikárd (OFM)</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Homestead, PA, USA</t>
         </is>
       </c>
       <c r="I252" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J252" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K252" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N252">
-        <v>1988</v>
+        <v>1987</v>
       </c>
       <c r="O252">
-        <v>2018</v>
+        <v>1998</v>
       </c>
       <c r="Q252" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=11</t>
+          <t>/persons_v2/view.php?id=766</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253">
         <v>1990</v>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>Bourdeux Ottó (SJ), dr.</t>
+          <t>Sabo S. John, Msgr.</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
-          <t>Rotenburg, Németország</t>
+          <t>Fort Wayne – South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
-          <t>Seefeld-Kadolz, Ausztria</t>
+          <t>Miami, FL, USA</t>
         </is>
       </c>
       <c r="I253" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K253" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>nyugállományban, a helyi magyarok lelkigondozója</t>
         </is>
       </c>
       <c r="N253">
-        <v>1988</v>
+        <v>1987</v>
       </c>
       <c r="O253">
-        <v>1992</v>
+        <v>1991</v>
       </c>
       <c r="Q253" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=109</t>
+          <t>/persons_v2/view.php?id=953</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254">
         <v>1990</v>
       </c>
       <c r="B254" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>Bálint Géza</t>
+          <t>Sorossy Sándor</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>állandó diakónus</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Nyíregyháza, Magyarország</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K254" t="inlineStr">
         <is>
-          <t>diakónus</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N254">
-        <v>1988</v>
+        <v>1987</v>
       </c>
       <c r="O254">
-        <v>1993</v>
+        <v>1998</v>
       </c>
       <c r="Q254" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=56</t>
+          <t>/persons_v2/view.php?id=1024</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255">
         <v>1990</v>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>Denka J. Ferenc</t>
+          <t>Antal András</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
-          <t>Brooklyn, NY, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I255" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J255" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K255" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N255">
         <v>1988</v>
       </c>
       <c r="O255">
-        <v>1995</v>
+        <v>2018</v>
       </c>
       <c r="Q255" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=192</t>
+          <t>/persons_v2/view.php?id=11</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256">
         <v>1990</v>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>Deák István</t>
+          <t>Bourdeux Ottó (SJ), dr.</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>Rotenburg, Németország</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Kanada</t>
+          <t>Seefeld-Kadolz, Ausztria</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="K256" t="inlineStr">
         <is>
-          <t>parókus, közben Toronto, ON is, jelenleg nyugállományban</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N256">
         <v>1988</v>
       </c>
-      <c r="P256" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="O256">
+        <v>1992</v>
       </c>
       <c r="Q256" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=182</t>
+          <t>/persons_v2/view.php?id=109</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257">
         <v>1990</v>
       </c>
       <c r="B257" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>Eördögh András SJ</t>
+          <t>Bálint Géza</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>állandó diakónus</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Chicago, IL, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J257" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K257" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>diakónus</t>
         </is>
       </c>
       <c r="N257">
         <v>1988</v>
       </c>
       <c r="O257">
-        <v>1992</v>
+        <v>1993</v>
       </c>
       <c r="Q257" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=240</t>
+          <t>/persons_v2/view.php?id=56</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258">
         <v>1990</v>
       </c>
       <c r="B258" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>Horváth István (OFM)</t>
+          <t>Denka J. Ferenc</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brooklyn, NY, USA</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K258" t="inlineStr">
         <is>
           <t>nyugállományban</t>
         </is>
       </c>
       <c r="N258">
         <v>1988</v>
       </c>
       <c r="O258">
-        <v>2010</v>
+        <v>1995</v>
       </c>
       <c r="Q258" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=425</t>
+          <t>/persons_v2/view.php?id=192</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259">
         <v>1990</v>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>Jálics Ferenc SJ</t>
+          <t>Deák István</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
-          <t>Gries, Németország</t>
+          <t>Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I259" t="inlineStr">
         <is>
-          <t>Németország</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K259" t="inlineStr">
         <is>
-          <t>lelkigyakorlat-vezető, Háziközösség alapító-vezető</t>
+          <t>parókus, közben Toronto, ON is, jelenleg nyugállományban</t>
         </is>
       </c>
       <c r="N259">
         <v>1988</v>
       </c>
-      <c r="O259">
-        <v>2017</v>
+      <c r="P259" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q259" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=481</t>
+          <t>/persons_v2/view.php?id=182</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260">
         <v>1990</v>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>Kárpáti László SVD</t>
+          <t>Eördögh András SJ</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
-          <t>Kétsoprony, Magyarország</t>
+          <t>Szent István R. K. Egyházközség, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J260" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K260" t="inlineStr">
         <is>
           <t>plébános</t>
         </is>
       </c>
       <c r="N260">
         <v>1988</v>
       </c>
       <c r="O260">
         <v>1992</v>
       </c>
       <c r="Q260" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=510</t>
+          <t>/persons_v2/view.php?id=240</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261">
         <v>1990</v>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>Mahoney Róbert</t>
+          <t>Horváth István (OFM)</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
-          <t>Forth Wayne – South Bend, OH, USA</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
-          <t>Ancilla Domini Convent, Donaldson, IN, USA</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I261" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J261" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K261" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N261">
         <v>1988</v>
       </c>
       <c r="O261">
-        <v>1993</v>
+        <v>2010</v>
       </c>
       <c r="Q261" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=686</t>
+          <t>/persons_v2/view.php?id=425</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262">
         <v>1990</v>
       </c>
       <c r="B262" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>Mandl József Maximilián OFM</t>
+          <t>Jálics Ferenc SJ</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
-          <t>Burton, OH, USA</t>
+          <t>Gries, Németország</t>
         </is>
       </c>
       <c r="I262" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Németország</t>
         </is>
       </c>
       <c r="K262" t="inlineStr">
         <is>
-          <t>Más forrásban ekkor Flint, MI, USA</t>
+          <t>lelkigyakorlat-vezető, Háziközösség alapító-vezető</t>
         </is>
       </c>
       <c r="N262">
         <v>1988</v>
       </c>
       <c r="O262">
-        <v>1996</v>
+        <v>2017</v>
       </c>
       <c r="Q262" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=692</t>
+          <t>/persons_v2/view.php?id=481</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263">
         <v>1990</v>
       </c>
       <c r="B263" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>Siklódi Sándor</t>
+          <t>Kárpáti László SVD</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
-          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Kétsoprony, Magyarország</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Imre Magyar R. K. Egyházközség</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K263" t="inlineStr">
         <is>
-          <t>adminisztrátor</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N263">
         <v>1988</v>
       </c>
       <c r="O263">
-        <v>2010</v>
+        <v>1992</v>
       </c>
       <c r="Q263" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=990</t>
+          <t>/persons_v2/view.php?id=510</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264">
         <v>1990</v>
       </c>
       <c r="B264" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>Örley Richárd</t>
+          <t>Mahoney Róbert</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Forth Wayne – South Bend, OH, USA</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Ancilla Domini Convent, Donaldson, IN, USA</t>
         </is>
       </c>
       <c r="I264" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J264" t="inlineStr">
+        <is>
+          <t>Ancilla Domini Convent</t>
+        </is>
+      </c>
       <c r="K264" t="inlineStr">
         <is>
-          <t>beteg, majd nyugállományban</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N264">
         <v>1988</v>
       </c>
       <c r="O264">
-        <v>2000</v>
+        <v>1993</v>
       </c>
       <c r="Q264" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=843</t>
+          <t>/persons_v2/view.php?id=686</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265">
         <v>1990</v>
       </c>
       <c r="B265" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>Benkő Antal SJ</t>
+          <t>Mandl József Maximilián OFM</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>Burton, OH, USA</t>
         </is>
       </c>
       <c r="I265" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K265" t="inlineStr">
         <is>
-          <t>Burgenland-i szeminárium spirituálisa</t>
+          <t>Más forrásban ekkor Flint, MI, USA</t>
         </is>
       </c>
       <c r="N265">
-        <v>1989</v>
+        <v>1988</v>
       </c>
       <c r="O265">
-        <v>1992</v>
+        <v>1996</v>
       </c>
       <c r="Q265" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=67</t>
+          <t>/persons_v2/view.php?id=692</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266">
         <v>1990</v>
       </c>
       <c r="B266" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>Beöthy Tamás SJ</t>
+          <t>Siklódi Sándor</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
-          <t>Kalocsa</t>
+          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="I266" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J266" t="inlineStr">
+        <is>
+          <t>Szent Imre Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K266" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>adminisztrátor</t>
         </is>
       </c>
       <c r="N266">
-        <v>1989</v>
+        <v>1988</v>
       </c>
       <c r="O266">
-        <v>1992</v>
+        <v>2010</v>
       </c>
       <c r="Q266" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=69</t>
+          <t>/persons_v2/view.php?id=990</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267">
         <v>1990</v>
       </c>
       <c r="B267" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>Csorba László Domonkos OFM</t>
+          <t>Örley Richárd</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I267" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J267" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K267" t="inlineStr">
         <is>
-          <t>plébániai kisegítő, magyar lelkész</t>
+          <t>beteg, majd nyugállományban</t>
         </is>
       </c>
       <c r="N267">
-        <v>1989</v>
+        <v>1988</v>
       </c>
       <c r="O267">
-        <v>2006</v>
+        <v>2000</v>
       </c>
       <c r="Q267" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=166</t>
+          <t>/persons_v2/view.php?id=843</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268">
         <v>1990</v>
       </c>
       <c r="B268" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>Füz János Balázs O.Cist, apát</t>
+          <t>Benkő Antal SJ</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
-          <t>Spring Bank, WI, USA</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="I268" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="K268" t="inlineStr">
         <is>
-          <t>apát</t>
+          <t>Burgenland-i szeminárium spirituálisa</t>
         </is>
       </c>
       <c r="N268">
         <v>1989</v>
       </c>
       <c r="O268">
-        <v>1997</v>
+        <v>1992</v>
       </c>
       <c r="Q268" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=297</t>
+          <t>/persons_v2/view.php?id=67</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269">
         <v>1990</v>
       </c>
       <c r="B269" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>Galambos László István OFM</t>
+          <t>Beöthy Tamás SJ</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>USA</t>
+          <t>Kalocsa</t>
         </is>
       </c>
       <c r="K269" t="inlineStr">
         <is>
-          <t>1989-1992 között a ferences rend szolgálatában, azután több helyen, mint misszionárius, közben New Brunswick, NJ, USA</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N269">
         <v>1989</v>
       </c>
       <c r="O269">
         <v>1992</v>
       </c>
       <c r="Q269" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=303</t>
+          <t>/persons_v2/view.php?id=69</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270">
         <v>1990</v>
       </c>
       <c r="B270" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>Gaál Jenő SVD</t>
+          <t>Csorba László Domonkos OFM</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
-          <t>Sorkifalud, Magyarország</t>
+          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
         </is>
       </c>
       <c r="I270" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J270" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K270" t="inlineStr">
         <is>
-          <t>A Cursillo-mozgalom vezetője, majd kisegítő lelkész</t>
+          <t>plébániai kisegítő, magyar lelkész</t>
         </is>
       </c>
       <c r="N270">
         <v>1989</v>
       </c>
       <c r="O270">
-        <v>2020</v>
+        <v>2006</v>
       </c>
       <c r="Q270" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=301</t>
+          <t>/persons_v2/view.php?id=166</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271">
         <v>1990</v>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>Gerencsér Pál István Sch.P, dr.</t>
+          <t>Füz János Balázs O.Cist, apát</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
-          <t>Buffalo, NY, USA</t>
+          <t>Spring Bank, WI, USA</t>
         </is>
       </c>
       <c r="I271" t="inlineStr">
         <is>
           <t>USA</t>
+        </is>
+      </c>
+      <c r="K271" t="inlineStr">
+        <is>
+          <t>apát</t>
         </is>
       </c>
       <c r="N271">
         <v>1989</v>
       </c>
       <c r="O271">
-        <v>1993</v>
+        <v>1997</v>
       </c>
       <c r="Q271" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=320</t>
+          <t>/persons_v2/view.php?id=297</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272">
         <v>1990</v>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>Gombos Mihály SDB</t>
+          <t>Galambos László István OFM</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
-          <t>Edmonton, AB, Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I272" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K272" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>1989-1992 között a ferences rend szolgálatában, azután több helyen, mint misszionárius, közben New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="N272">
         <v>1989</v>
       </c>
       <c r="O272">
-        <v>2000</v>
+        <v>1992</v>
       </c>
       <c r="Q272" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=330</t>
+          <t>/persons_v2/view.php?id=303</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273">
         <v>1990</v>
       </c>
       <c r="B273" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>Henye Géza</t>
+          <t>Gaál Jenő SVD</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
-          <t>Kapuvár, Magyarország</t>
+          <t>Sorkifalud, Magyarország</t>
         </is>
       </c>
       <c r="I273" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
       <c r="K273" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>A Cursillo-mozgalom vezetője, majd kisegítő lelkész</t>
         </is>
       </c>
       <c r="N273">
         <v>1989</v>
       </c>
       <c r="O273">
-        <v>2002</v>
+        <v>2020</v>
       </c>
       <c r="Q273" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=381</t>
+          <t>/persons_v2/view.php?id=301</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274">
         <v>1990</v>
       </c>
       <c r="B274" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>Jelinek Antal</t>
+          <t>Gerencsér Pál István Sch.P, dr.</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
-          <t>Esztergom</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
-          <t>Kenosha, WI, USA</t>
+          <t>Buffalo, NY, USA</t>
         </is>
       </c>
       <c r="I274" t="inlineStr">
         <is>
           <t>USA</t>
-        </is>
-[...3 lines deleted...]
-          <t>karmelita nővérek lelkésze</t>
         </is>
       </c>
       <c r="N274">
         <v>1989</v>
       </c>
       <c r="O274">
-        <v>1996</v>
+        <v>1993</v>
       </c>
       <c r="Q274" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=486</t>
+          <t>/persons_v2/view.php?id=320</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275">
         <v>1990</v>
       </c>
       <c r="B275" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>Kubovics Tibor Egid [Egyed] OSB</t>
+          <t>Gombos Mihály SDB</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
+          <t>Edmonton, AB, Kanada</t>
         </is>
       </c>
       <c r="I275" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K275" t="inlineStr">
         <is>
-          <t>novíciusmester, segédlelkész</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N275">
         <v>1989</v>
       </c>
       <c r="O275">
-        <v>1992</v>
+        <v>2000</v>
       </c>
       <c r="Q275" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=619</t>
+          <t>/persons_v2/view.php?id=330</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276">
         <v>1990</v>
       </c>
       <c r="B276" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>Miskolczy Kálmán Sch.P., Dr.</t>
+          <t>Henye Géza</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
-          <t>Derby, CT, USA</t>
+          <t>Kapuvár, Magyarország</t>
         </is>
       </c>
       <c r="I276" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K276" t="inlineStr">
         <is>
-          <t>templomigazgató</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N276">
         <v>1989</v>
       </c>
       <c r="O276">
-        <v>1994</v>
+        <v>2002</v>
       </c>
       <c r="Q276" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=752</t>
+          <t>/persons_v2/view.php?id=381</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277">
         <v>1990</v>
       </c>
       <c r="B277" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>Nagy Ferenc SJ, Dr.</t>
+          <t>Jelinek Antal</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Esztergom</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
-          <t>Bécs, Ausztria</t>
+          <t>Kenosha, WI, USA</t>
         </is>
       </c>
       <c r="I277" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K277" t="inlineStr">
         <is>
-          <t>gyóntató, szerkesztő</t>
+          <t>karmelita nővérek lelkésze</t>
         </is>
       </c>
       <c r="N277">
         <v>1989</v>
       </c>
       <c r="O277">
-        <v>1992</v>
+        <v>1996</v>
       </c>
       <c r="Q277" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=788</t>
+          <t>/persons_v2/view.php?id=486</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278">
         <v>1990</v>
       </c>
       <c r="B278" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>Poór Albert Pál</t>
+          <t>Kubovics Tibor Egid [Egyed] OSB</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H278" t="inlineStr">
         <is>
-          <t>Jamesburg, NJ, USA</t>
+          <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I278" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K278" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>novíciusmester, segédlelkész</t>
         </is>
       </c>
       <c r="N278">
         <v>1989</v>
       </c>
       <c r="O278">
-        <v>1995</v>
+        <v>1992</v>
       </c>
       <c r="Q278" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=891</t>
+          <t>/persons_v2/view.php?id=619</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279">
         <v>1990</v>
       </c>
       <c r="B279" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>Rakaczki Andor Mihály, Dr.</t>
+          <t>Miskolczy Kálmán Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
-          <t>Miskolc</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
-          <t>Szentháromság G. K. Egyházközség, Bridgeport, CT, USA</t>
+          <t>Derby, CT, USA</t>
         </is>
       </c>
       <c r="I279" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J279" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K279" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>templomigazgató</t>
         </is>
       </c>
       <c r="N279">
         <v>1989</v>
       </c>
       <c r="O279">
-        <v>1999</v>
+        <v>1994</v>
       </c>
       <c r="Q279" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=912</t>
+          <t>/persons_v2/view.php?id=752</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280">
         <v>1990</v>
       </c>
       <c r="B280" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>Róna Gábor SJ</t>
+          <t>Nagy Ferenc SJ, Dr.</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
-          <t>Kalocsa, Magyarország</t>
+          <t>Bécs, Ausztria</t>
         </is>
       </c>
       <c r="I280" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="K280" t="inlineStr">
         <is>
-          <t>templomigazgató, kórházi és börtönlelkész</t>
+          <t>gyóntató, szerkesztő</t>
         </is>
       </c>
       <c r="N280">
         <v>1989</v>
       </c>
       <c r="O280">
-        <v>1997</v>
+        <v>1992</v>
       </c>
       <c r="Q280" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=948</t>
+          <t>/persons_v2/view.php?id=788</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281">
         <v>1990</v>
       </c>
       <c r="B281" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>Serei Károly SJ</t>
+          <t>Poór Albert Pál</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H281" t="inlineStr">
         <is>
-          <t>Innsbruck, Ausztria</t>
+          <t>Jamesburg, NJ, USA</t>
         </is>
       </c>
       <c r="I281" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K281" t="inlineStr">
         <is>
-          <t>lelkipásztor, gyóntató</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N281">
         <v>1989</v>
       </c>
       <c r="O281">
+        <v>1995</v>
+      </c>
+      <c r="Q281" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=891</t>
+        </is>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282">
+        <v>1990</v>
+      </c>
+      <c r="B282" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C282" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D282" t="inlineStr">
+        <is>
+          <t>Rakaczki Andor Mihály, Dr.</t>
+        </is>
+      </c>
+      <c r="E282" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F282" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G282" t="inlineStr">
+        <is>
+          <t>Miskolc</t>
+        </is>
+      </c>
+      <c r="H282" t="inlineStr">
+        <is>
+          <t>Szentháromság G. K. Egyházközség, Bridgeport, CT, USA</t>
+        </is>
+      </c>
+      <c r="I282" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J282" t="inlineStr">
+        <is>
+          <t>Szentháromság G. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K282" t="inlineStr">
+        <is>
+          <t>parókus</t>
+        </is>
+      </c>
+      <c r="N282">
+        <v>1989</v>
+      </c>
+      <c r="O282">
+        <v>1999</v>
+      </c>
+      <c r="Q282" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=912</t>
+        </is>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283">
+        <v>1990</v>
+      </c>
+      <c r="B283" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C283" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D283" t="inlineStr">
+        <is>
+          <t>Róna Gábor SJ</t>
+        </is>
+      </c>
+      <c r="E283" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F283" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G283" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H283" t="inlineStr">
+        <is>
+          <t>Kalocsa, Magyarország</t>
+        </is>
+      </c>
+      <c r="I283" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="K283" t="inlineStr">
+        <is>
+          <t>templomigazgató, kórházi és börtönlelkész</t>
+        </is>
+      </c>
+      <c r="N283">
+        <v>1989</v>
+      </c>
+      <c r="O283">
+        <v>1997</v>
+      </c>
+      <c r="Q283" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=948</t>
+        </is>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284">
+        <v>1990</v>
+      </c>
+      <c r="B284" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C284" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D284" t="inlineStr">
+        <is>
+          <t>Serei Károly SJ</t>
+        </is>
+      </c>
+      <c r="E284" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F284" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G284" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H284" t="inlineStr">
+        <is>
+          <t>Innsbruck, Ausztria</t>
+        </is>
+      </c>
+      <c r="I284" t="inlineStr">
+        <is>
+          <t>Ausztria</t>
+        </is>
+      </c>
+      <c r="K284" t="inlineStr">
+        <is>
+          <t>lelkipásztor, gyóntató</t>
+        </is>
+      </c>
+      <c r="N284">
+        <v>1989</v>
+      </c>
+      <c r="O284">
         <v>1992</v>
       </c>
-      <c r="Q281" t="inlineStr">
+      <c r="Q284" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=989</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>