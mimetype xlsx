--- v2 (2026-09-13)
+++ v3 (2026-10-30)
@@ -154,51 +154,51 @@
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
           <t>Összegzés</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="B9">
         <v>33</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="B10">
-        <v>196</v>
+        <v>199</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Születések</t>
         </is>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Halálozások</t>
         </is>
       </c>
       <c r="B12">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
@@ -8308,6133 +8308,6321 @@
         </is>
       </c>
       <c r="N149">
         <v>1987</v>
       </c>
       <c r="O149">
         <v>1998</v>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=766</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>1997</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Antal András</t>
+          <t>Sorossy Sándor</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Nyíregyháza, Magyarország</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N150">
-        <v>1988</v>
+        <v>1987</v>
       </c>
       <c r="O150">
-        <v>2018</v>
+        <v>1998</v>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=11</t>
+          <t>/persons_v2/view.php?id=1024</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1997</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Deák István</t>
+          <t>Antal András</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Kanada</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J151" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>parókus, közben Toronto, ON is, jelenleg nyugállományban</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N151">
         <v>1988</v>
       </c>
-      <c r="P151" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="O151">
+        <v>2018</v>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=182</t>
+          <t>/persons_v2/view.php?id=11</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>1997</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Horváth István (OFM)</t>
+          <t>Deák István</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>parókus, közben Toronto, ON is, jelenleg nyugállományban</t>
         </is>
       </c>
       <c r="N152">
         <v>1988</v>
       </c>
-      <c r="O152">
-        <v>2010</v>
+      <c r="P152" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q152" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=425</t>
+          <t>/persons_v2/view.php?id=182</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>1997</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Jálics Ferenc SJ</t>
+          <t>Horváth István (OFM)</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>Gries, Németország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>Németország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>lelkigyakorlat-vezető, Háziközösség alapító-vezető</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N153">
         <v>1988</v>
       </c>
       <c r="O153">
-        <v>2017</v>
+        <v>2010</v>
       </c>
       <c r="Q153" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=481</t>
+          <t>/persons_v2/view.php?id=425</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>1997</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Siklódi Sándor</t>
+          <t>Jálics Ferenc SJ</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Gries, Németország</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Imre Magyar R. K. Egyházközség</t>
+          <t>Németország</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>adminisztrátor</t>
+          <t>lelkigyakorlat-vezető, Háziközösség alapító-vezető</t>
         </is>
       </c>
       <c r="N154">
         <v>1988</v>
       </c>
       <c r="O154">
-        <v>2010</v>
+        <v>2017</v>
       </c>
       <c r="Q154" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=990</t>
+          <t>/persons_v2/view.php?id=481</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>1997</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Örley Richárd</t>
+          <t>Siklódi Sándor</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J155" t="inlineStr">
+        <is>
+          <t>Szent Imre Magyar R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>beteg, majd nyugállományban</t>
+          <t>adminisztrátor</t>
         </is>
       </c>
       <c r="N155">
         <v>1988</v>
       </c>
       <c r="O155">
-        <v>2000</v>
+        <v>2010</v>
       </c>
       <c r="Q155" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=843</t>
+          <t>/persons_v2/view.php?id=990</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>1997</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Csorba László Domonkos OFM</t>
+          <t>Örley Richárd</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J156" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>plébániai kisegítő, magyar lelkész</t>
+          <t>beteg, majd nyugállományban</t>
         </is>
       </c>
       <c r="N156">
-        <v>1989</v>
+        <v>1988</v>
       </c>
       <c r="O156">
-        <v>2006</v>
+        <v>2000</v>
       </c>
       <c r="Q156" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=166</t>
+          <t>/persons_v2/view.php?id=843</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>1997</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Gaál Jenő SVD</t>
+          <t>Csorba László Domonkos OFM</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>Sorkifalud, Magyarország</t>
+          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J157" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>A Cursillo-mozgalom vezetője, majd kisegítő lelkész</t>
+          <t>plébániai kisegítő, magyar lelkész</t>
         </is>
       </c>
       <c r="N157">
         <v>1989</v>
       </c>
       <c r="O157">
-        <v>2020</v>
+        <v>2006</v>
       </c>
       <c r="Q157" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=301</t>
+          <t>/persons_v2/view.php?id=166</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>1997</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Gombos Mihály SDB</t>
+          <t>Gaál Jenő SVD</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>Edmonton, AB, Kanada</t>
+          <t>Sorkifalud, Magyarország</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>A Cursillo-mozgalom vezetője, majd kisegítő lelkész</t>
         </is>
       </c>
       <c r="N158">
         <v>1989</v>
       </c>
       <c r="O158">
-        <v>2000</v>
+        <v>2020</v>
       </c>
       <c r="Q158" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=330</t>
+          <t>/persons_v2/view.php?id=301</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>1997</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Henye Géza</t>
+          <t>Gombos Mihály SDB</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>Kapuvár, Magyarország</t>
+          <t>Edmonton, AB, Kanada</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
           <t>nyugállományban</t>
         </is>
       </c>
       <c r="N159">
         <v>1989</v>
       </c>
       <c r="O159">
-        <v>2002</v>
+        <v>2000</v>
       </c>
       <c r="Q159" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=381</t>
+          <t>/persons_v2/view.php?id=330</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>1997</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Rakaczki Andor Mihály, Dr.</t>
+          <t>Henye Géza</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>Miskolc</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>Szentháromság G. K. Egyházközség, Bridgeport, CT, USA</t>
+          <t>Kapuvár, Magyarország</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szentháromság G. K. Egyházközség</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N160">
         <v>1989</v>
       </c>
       <c r="O160">
-        <v>1999</v>
+        <v>2002</v>
       </c>
       <c r="Q160" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=912</t>
+          <t>/persons_v2/view.php?id=381</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>1997</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Dömötör János László (OFM)</t>
+          <t>Rakaczki Andor Mihály, Dr.</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Miskolc</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Szentháromság G. K. Egyházközség, Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J161" t="inlineStr">
+        <is>
+          <t>Szentháromság G. K. Egyházközség</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>katonai lelkész</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N161">
-        <v>1990</v>
+        <v>1989</v>
       </c>
       <c r="O161">
-        <v>2008</v>
+        <v>1999</v>
       </c>
       <c r="Q161" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=217</t>
+          <t>/persons_v2/view.php?id=912</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>1997</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Füzér István Julián OFM, dr</t>
+          <t>Dömötör János László (OFM)</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>Budai Margit kőrúti ferences templom, Budapest, Magyarország</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Budai Margit kőrúti ferences templom</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>kisegítő lelkész</t>
+          <t>katonai lelkész</t>
         </is>
       </c>
       <c r="N162">
         <v>1990</v>
       </c>
       <c r="O162">
-        <v>2005</v>
+        <v>2008</v>
       </c>
       <c r="Q162" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=298</t>
+          <t>/persons_v2/view.php?id=217</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>1997</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>Machó György</t>
+          <t>Füzér István Julián OFM, dr</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>Newark, NJ, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>Fort Lee, NJ, USA</t>
+          <t>Budai Margit kőrúti ferences templom, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J163" t="inlineStr">
+        <is>
+          <t>Budai Margit kőrúti ferences templom</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>kisegítő lelkész, egyetemi tanár, a haditengerészet központi templomának adminisztrátora</t>
+          <t>kisegítő lelkész</t>
         </is>
       </c>
       <c r="N163">
         <v>1990</v>
       </c>
       <c r="O163">
-        <v>2015</v>
+        <v>2005</v>
       </c>
       <c r="Q163" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=676</t>
+          <t>/persons_v2/view.php?id=298</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>1997</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
+          <t>Machó György</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Newark, NJ, USA</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>Budapest, Magyarország</t>
+          <t>Fort Lee, NJ, USA</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>A Magyar Katolikus Püspöki Konferencia tagja, valamint az Országos Liturgikus Tanács tagja</t>
+          <t>kisegítő lelkész, egyetemi tanár, a haditengerészet központi templomának adminisztrátora</t>
         </is>
       </c>
       <c r="N164">
         <v>1990</v>
       </c>
       <c r="O164">
-        <v>2006</v>
+        <v>2015</v>
       </c>
       <c r="Q164" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=746</t>
+          <t>/persons_v2/view.php?id=676</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>1997</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Molnár László</t>
+          <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>Porto Alegre, Brazília</t>
+          <t>Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>lelkész, a Miasszonyunk Testvéri Közösség alapítója</t>
+          <t>A Magyar Katolikus Püspöki Konferencia tagja, valamint az Országos Liturgikus Tanács tagja</t>
         </is>
       </c>
       <c r="N165">
         <v>1990</v>
       </c>
       <c r="O165">
-        <v>2025</v>
+        <v>2006</v>
       </c>
       <c r="Q165" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=764</t>
+          <t>/persons_v2/view.php?id=746</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>1997</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>Mustos István Sch.P.</t>
+          <t>Molnár László</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
+          <t>Porto Alegre, Brazília</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Magyar Egyházközség</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>lelkész, a Miasszonyunk Testvéri Közösség alapítója</t>
         </is>
       </c>
       <c r="N166">
         <v>1990</v>
       </c>
       <c r="O166">
-        <v>2007</v>
+        <v>2025</v>
       </c>
       <c r="Q166" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=779</t>
+          <t>/persons_v2/view.php?id=764</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>1997</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>Póta László SJ, szerzetestestvér</t>
+          <t>Mustos István Sch.P.</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>Budapest, Magyarország</t>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J167" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Magyar Egyházközség</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>a tartományfőnök soicusa, a Sodrás utcai rendház minisztere</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N167">
         <v>1990</v>
       </c>
       <c r="O167">
-        <v>2003</v>
+        <v>2007</v>
       </c>
       <c r="Q167" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=898</t>
+          <t>/persons_v2/view.php?id=779</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>1997</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>Sándor Albert Melchior OFMCap</t>
+          <t>Póta László SJ, szerzetestestvér</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>St. Bonaventure Monastery, Detroit, MI, USA</t>
+          <t>Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. Bonaventure Monastery</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>helyettes házfőnök, házfőnök, vendégmester, a világi ferences közösségek lelki asszisztense, majd nyugállományban</t>
+          <t>a tartományfőnök soicusa, a Sodrás utcai rendház minisztere</t>
         </is>
       </c>
       <c r="N168">
         <v>1990</v>
       </c>
       <c r="O168">
-        <v>2024</v>
+        <v>2003</v>
       </c>
       <c r="Q168" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=962</t>
+          <t>/persons_v2/view.php?id=898</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>1997</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>Angyal Lajos</t>
+          <t>Sándor Albert Melchior OFMCap</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>St. George Greek Catholic Church, Courtland, ON, Kanada</t>
+          <t>St. Bonaventure Monastery, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J169" t="inlineStr">
         <is>
-          <t>St. George Greek Catholic Church</t>
+          <t>St. Bonaventure Monastery</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>helyettes házfőnök, házfőnök, vendégmester, a világi ferences közösségek lelki asszisztense, majd nyugállományban</t>
         </is>
       </c>
       <c r="N169">
-        <v>1991</v>
+        <v>1990</v>
       </c>
       <c r="O169">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="Q169" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=9</t>
+          <t>/persons_v2/view.php?id=962</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>1997</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>Deák Miklós, dr.</t>
+          <t>Angyal Lajos</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>London, ON, Kanada</t>
+          <t>St. George Greek Catholic Church, Courtland, ON, Kanada</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
+      <c r="J170" t="inlineStr">
+        <is>
+          <t>St. George Greek Catholic Church</t>
+        </is>
+      </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>lelkipásztor (római katolikus szertartásokat végez)</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N170">
         <v>1991</v>
       </c>
       <c r="O170">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="Q170" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=183</t>
+          <t>/persons_v2/view.php?id=9</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>1997</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
           <t>Deák Miklós, dr.</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
           <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>Welland, ON, Kanada</t>
+          <t>London, ON, Kanada</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>lelkipásztor (római katolikus szertartásokat végez)</t>
         </is>
       </c>
       <c r="N171">
         <v>1991</v>
       </c>
       <c r="O171">
         <v>2024</v>
       </c>
       <c r="Q171" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=183</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>1997</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>Kamarás Ferenc Mihály OFM</t>
+          <t>Deák Miklós, dr.</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>Margit körút, Budapest, Magyarország</t>
+          <t>Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Margit körút</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>házfőnök-helyettes, ökonómus, plébániai kisegítő, 1994 – 2004 plébános-helyettes, 2004-től nyugállományban</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N172">
         <v>1991</v>
       </c>
       <c r="O172">
-        <v>2013</v>
+        <v>2024</v>
       </c>
       <c r="Q172" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=499</t>
+          <t>/persons_v2/view.php?id=183</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>1997</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>Mihályi Imre Gilbert O.Praem</t>
+          <t>Kamarás Ferenc Mihály OFM</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t>Szombathely, Magyarország</t>
+          <t>Margit körút, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
+      <c r="J173" t="inlineStr">
+        <is>
+          <t>Margit körút</t>
+        </is>
+      </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>kisegítő lelkész (közben: Madaras, majd Kecskemét)</t>
+          <t>házfőnök-helyettes, ökonómus, plébániai kisegítő, 1994 – 2004 plébános-helyettes, 2004-től nyugállományban</t>
         </is>
       </c>
       <c r="N173">
         <v>1991</v>
       </c>
       <c r="O173">
-        <v>2000</v>
+        <v>2013</v>
       </c>
       <c r="Q173" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=745</t>
+          <t>/persons_v2/view.php?id=499</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>1997</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>Padányi Károly</t>
+          <t>Mihályi Imre Gilbert O.Praem</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t>Mount Carmel Senior Home, St. Catharines, ON, Kanada</t>
+          <t>Szombathely, Magyarország</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Mount Carmel Senior Home</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>az idősotthon lelkésze</t>
+          <t>kisegítő lelkész (közben: Madaras, majd Kecskemét)</t>
         </is>
       </c>
       <c r="N174">
         <v>1991</v>
       </c>
       <c r="O174">
-        <v>2006</v>
+        <v>2000</v>
       </c>
       <c r="Q174" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=845</t>
+          <t>/persons_v2/view.php?id=745</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>1997</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>Beöthy Tamás SJ</t>
+          <t>Padányi Károly</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t>Budapest</t>
+          <t>Mount Carmel Senior Home, St. Catharines, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I175" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J175" t="inlineStr">
+        <is>
+          <t>Mount Carmel Senior Home</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>az idősotthon lelkésze</t>
         </is>
       </c>
       <c r="N175">
-        <v>1992</v>
+        <v>1991</v>
       </c>
       <c r="O175">
-        <v>2012</v>
+        <v>2006</v>
       </c>
       <c r="Q175" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=69</t>
+          <t>/persons_v2/view.php?id=845</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>1997</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>Csiszár István</t>
+          <t>Somos József</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>St. Patrick, Hamilton, ON</t>
+          <t>Szent István R. K. Egyházközség, Chicago, IL, USA</t>
+        </is>
+      </c>
+      <c r="I176" t="inlineStr">
+        <is>
+          <t>USA</t>
         </is>
       </c>
       <c r="J176" t="inlineStr">
         <is>
-          <t>St. Patrick</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
           <t>plébános</t>
         </is>
       </c>
       <c r="N176">
-        <v>1992</v>
+        <v>1991</v>
       </c>
       <c r="O176">
-        <v>1998</v>
+        <v>1999</v>
       </c>
       <c r="Q176" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=161</t>
+          <t>/persons_v2/view.php?id=1010</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>1997</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>Endrédy Ferenc Csanád OSB</t>
+          <t>Beöthy Tamás SJ</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t>Szent Benedek Idősek Háza, Sopron, Magyarország</t>
-[...9 lines deleted...]
-          <t>Szent Benedek Idősek Háza</t>
+          <t>Budapest</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>templomigazgató, a Szent Benedek Idősek Háza alapítója</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N177">
         <v>1992</v>
       </c>
       <c r="O177">
-        <v>2006</v>
+        <v>2012</v>
       </c>
       <c r="Q177" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=238</t>
+          <t>/persons_v2/view.php?id=69</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>1997</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>Hirth Vilmos SVD</t>
+          <t>Csiszár István</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Magyarország</t>
+          <t>St. Patrick, Hamilton, ON</t>
+        </is>
+      </c>
+      <c r="J178" t="inlineStr">
+        <is>
+          <t>St. Patrick</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>tartományfőnök</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N178">
         <v>1992</v>
       </c>
       <c r="O178">
-        <v>2004</v>
+        <v>1998</v>
       </c>
       <c r="Q178" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=394</t>
+          <t>/persons_v2/view.php?id=161</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>1997</v>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>Krupa Sándor Kolumbán OFM</t>
+          <t>Endrédy Ferenc Csanád OSB</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
+          <t>Szent Benedek Idősek Háza, Sopron, Magyarország</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J179" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish</t>
+          <t>Szent Benedek Idősek Háza</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>templomigazgató, a Szent Benedek Idősek Háza alapítója</t>
         </is>
       </c>
       <c r="N179">
         <v>1992</v>
       </c>
       <c r="O179">
-        <v>2002</v>
+        <v>2006</v>
       </c>
       <c r="Q179" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=613</t>
+          <t>/persons_v2/view.php?id=238</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>1997</v>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>Lelóczky Gyula Donát O.Cist</t>
+          <t>Hirth Vilmos SVD</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár 2011-ig, könyvtáros 2022-ig, a texasi magyar közösség lelkésze</t>
+          <t>tartományfőnök</t>
         </is>
       </c>
       <c r="N180">
         <v>1992</v>
       </c>
-      <c r="P180" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="O180">
+        <v>2004</v>
       </c>
       <c r="Q180" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=644</t>
+          <t>/persons_v2/view.php?id=394</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>1997</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>Morvay András</t>
+          <t>Krupa Sándor Kolumbán OFM</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>Rapid City, SD</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>Rapid City, SD, USA</t>
+          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J181" t="inlineStr">
+        <is>
+          <t>Saint Francis of Assisi Parish</t>
+        </is>
+      </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N181">
         <v>1992</v>
       </c>
       <c r="O181">
-        <v>2008</v>
+        <v>2002</v>
       </c>
       <c r="Q181" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=774</t>
+          <t>/persons_v2/view.php?id=613</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>1997</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>Mészáros Árpád György OFM</t>
+          <t>Lelóczky Gyula Donát O.Cist</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>Kolozsvár, Románia</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>gyóntató</t>
+          <t>gimnáziumi tanár 2011-ig, könyvtáros 2022-ig, a texasi magyar közösség lelkésze</t>
         </is>
       </c>
       <c r="N182">
         <v>1992</v>
       </c>
-      <c r="O182">
-        <v>2004</v>
+      <c r="P182" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q182" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=737</t>
+          <t>/persons_v2/view.php?id=644</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>1997</v>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>Nagy Ferenc SJ, Dr.</t>
+          <t>Morvay András</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Rapid City, SD</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>Sodrás utca, Budapest, Magyarország</t>
+          <t>Rapid City, SD, USA</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Sodrás utca</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
-          <t>szerkesztő, Pestszentlőrincen lelkipásztori kisegítő, operarius</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N183">
         <v>1992</v>
       </c>
       <c r="O183">
-        <v>2013</v>
+        <v>2008</v>
       </c>
       <c r="Q183" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=788</t>
+          <t>/persons_v2/view.php?id=774</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>1997</v>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>Nemesszeghy Ervin SJ, Dr.</t>
+          <t>Mészáros Árpád György OFM</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t>Dobogókő, Magyarország</t>
+          <t>Kolozsvár, Románia</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>lelkigyakorlat vezető</t>
+          <t>gyóntató</t>
         </is>
       </c>
       <c r="N184">
         <v>1992</v>
       </c>
       <c r="O184">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="Q184" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=804</t>
+          <t>/persons_v2/view.php?id=737</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>1997</v>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>Rékási József Csaba O.Praem</t>
+          <t>Nagy Ferenc SJ, Dr.</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
-          <t>De Pere-i premontrei rendház, West De Pere, WI, USA</t>
+          <t>Sodrás utca, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J185" t="inlineStr">
         <is>
-          <t>De Pere-i premontrei rendház</t>
+          <t>Sodrás utca</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>szerkesztő, Pestszentlőrincen lelkipásztori kisegítő, operarius</t>
         </is>
       </c>
       <c r="N185">
         <v>1992</v>
       </c>
       <c r="O185">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="Q185" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=930</t>
+          <t>/persons_v2/view.php?id=788</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>1997</v>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>Bolváry Pál (OSPPE)</t>
+          <t>Nemesszeghy Ervin SJ, Dr.</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t>Farkas Edith Szeretetotthon, Budapest, Magyarország</t>
+          <t>Dobogókő, Magyarország</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
-      <c r="J186" t="inlineStr">
-[...1 lines deleted...]
-          <t>Farkas Edith Szeretetotthon</t>
+      <c r="K186" t="inlineStr">
+        <is>
+          <t>lelkigyakorlat vezető</t>
         </is>
       </c>
       <c r="N186">
-        <v>1993</v>
+        <v>1992</v>
       </c>
       <c r="O186">
-        <v>2001</v>
+        <v>2002</v>
       </c>
       <c r="Q186" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=100</t>
+          <t>/persons_v2/view.php?id=804</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>1997</v>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>Bolváry Pál (OSPPE)</t>
+          <t>Rékási József Csaba O.Praem</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>Páty, Magyarország</t>
+          <t>De Pere-i premontrei rendház, West De Pere, WI, USA</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J187" t="inlineStr">
+        <is>
+          <t>De Pere-i premontrei rendház</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
-          <t>lelkipásztori tevékenység</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N187">
-        <v>1993</v>
+        <v>1992</v>
       </c>
       <c r="O187">
-        <v>2001</v>
+        <v>2016</v>
       </c>
       <c r="Q187" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=100</t>
+          <t>/persons_v2/view.php?id=930</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>1997</v>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
           <t>Bolváry Pál (OSPPE)</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
           <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
-          <t>Pécs, Magyarország</t>
+          <t>Farkas Edith Szeretetotthon, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
-      <c r="K188" t="inlineStr">
-[...1 lines deleted...]
-          <t>lelkipásztori tevékenység, majd nyugállományban.</t>
+      <c r="J188" t="inlineStr">
+        <is>
+          <t>Farkas Edith Szeretetotthon</t>
         </is>
       </c>
       <c r="N188">
         <v>1993</v>
       </c>
       <c r="O188">
         <v>2001</v>
       </c>
       <c r="Q188" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=100</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>1997</v>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
           <t>Bolváry Pál (OSPPE)</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
           <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
-          <t>Pécs, Magyarország</t>
+          <t>Páty, Magyarország</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
           <t>lelkipásztori tevékenység</t>
         </is>
       </c>
       <c r="N189">
         <v>1993</v>
       </c>
       <c r="O189">
         <v>2001</v>
       </c>
       <c r="Q189" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=100</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>1997</v>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>Bourdeux Ottó (SJ), dr.</t>
+          <t>Bolváry Pál (OSPPE)</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>Rotenburg, Németország</t>
+          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
-          <t>Herény, Szombathely</t>
-[...4 lines deleted...]
-          <t>Herény</t>
+          <t>Pécs, Magyarország</t>
+        </is>
+      </c>
+      <c r="I190" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>lelkipásztori tevékenység, majd nyugállományban.</t>
         </is>
       </c>
       <c r="N190">
         <v>1993</v>
       </c>
       <c r="O190">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="Q190" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=109</t>
+          <t>/persons_v2/view.php?id=100</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>1997</v>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>Finta Lajos</t>
+          <t>Bolváry Pál (OSPPE)</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t>Nagylóc, Magyarország</t>
+          <t>Pécs, Magyarország</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
       <c r="K191" t="inlineStr">
         <is>
-          <t>plébános, oldallagosan ellátja Hollókőt és filiáit.</t>
+          <t>lelkipásztori tevékenység</t>
         </is>
       </c>
       <c r="N191">
         <v>1993</v>
       </c>
       <c r="O191">
-        <v>2003</v>
+        <v>2001</v>
       </c>
       <c r="Q191" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=275</t>
+          <t>/persons_v2/view.php?id=100</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>1997</v>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>Kiss Lajos SJ</t>
+          <t>Bourdeux Ottó (SJ), dr.</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Rotenburg, Németország</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
-          <t>rupunui misszió, Guyana</t>
-[...4 lines deleted...]
-          <t>Guyana</t>
+          <t>Herény, Szombathely</t>
         </is>
       </c>
       <c r="J192" t="inlineStr">
         <is>
-          <t>rupunui misszió</t>
+          <t>Herény</t>
         </is>
       </c>
       <c r="K192" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N192">
         <v>1993</v>
       </c>
       <c r="O192">
-        <v>2001</v>
+        <v>2000</v>
       </c>
       <c r="Q192" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=547</t>
+          <t>/persons_v2/view.php?id=109</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>1997</v>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>Lőrinczy Ferenc Gábor</t>
+          <t>Finta Lajos</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t>Pestszenterzsébet-Kossuthfalva és Kakastó, Budapest, Magyarország</t>
+          <t>Nagylóc, Magyarország</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
-      <c r="J193" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K193" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>plébános, oldallagosan ellátja Hollókőt és filiáit.</t>
         </is>
       </c>
       <c r="N193">
         <v>1993</v>
       </c>
       <c r="O193">
-        <v>2010</v>
+        <v>2003</v>
       </c>
       <c r="Q193" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=670</t>
+          <t>/persons_v2/view.php?id=275</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>1997</v>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>Moltesz József SJ</t>
+          <t>Kiss Lajos SJ</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
-          <t>States Island, NY, USA</t>
+          <t>rupunui misszió, Guyana</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Guyana</t>
+        </is>
+      </c>
+      <c r="J194" t="inlineStr">
+        <is>
+          <t>rupunui misszió</t>
         </is>
       </c>
       <c r="K194" t="inlineStr">
         <is>
-          <t>lelkigyakorlat vezető</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N194">
         <v>1993</v>
       </c>
       <c r="O194">
-        <v>2002</v>
+        <v>2001</v>
       </c>
       <c r="Q194" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=768</t>
+          <t>/persons_v2/view.php?id=547</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>1997</v>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>Revák Ferenc, Msgr.</t>
+          <t>Lőrinczy Ferenc Gábor</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>Allentown, PA, USA</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t>Betlehem, PA, USA</t>
+          <t>Pestszenterzsébet-Kossuthfalva és Kakastó, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J195" t="inlineStr">
+        <is>
+          <t>Pestszenterzsébet-Kossuthfalva és Kakastó</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
-          <t>nyugállományban, közben Catasauqua, PA, USA kisegítő lelkész, később Holy Family Villa, Betlehem, PA, USA idősotthonban lelkész és lakó.</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N195">
         <v>1993</v>
       </c>
       <c r="O195">
-        <v>2005</v>
+        <v>2010</v>
       </c>
       <c r="Q195" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=929</t>
+          <t>/persons_v2/view.php?id=670</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>1997</v>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>Sajgó Szabolcs SJ</t>
+          <t>Moltesz József SJ</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
-          <t>Manréza Lelki és Kulturális Központ, Dobogókő, Magyarország</t>
+          <t>States Island, NY, USA</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Manréza Lelki és Kulturális Központ</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
-          <t>vezető</t>
+          <t>lelkigyakorlat vezető</t>
         </is>
       </c>
       <c r="N196">
         <v>1993</v>
       </c>
       <c r="O196">
-        <v>2008</v>
+        <v>2002</v>
       </c>
       <c r="Q196" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=955</t>
+          <t>/persons_v2/view.php?id=768</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>1997</v>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>Őrsy László SJ, Dr.</t>
+          <t>Revák Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Allentown, PA, USA</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>Georgetown Egyetem, Washington DC, USA</t>
+          <t>Betlehem, PA, USA</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J197" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K197" t="inlineStr">
         <is>
-          <t>professor emeritus, vendégelőadó</t>
+          <t>nyugállományban, közben Catasauqua, PA, USA kisegítő lelkész, később Holy Family Villa, Betlehem, PA, USA idősotthonban lelkész és lakó.</t>
         </is>
       </c>
       <c r="N197">
         <v>1993</v>
       </c>
       <c r="O197">
-        <v>2020</v>
+        <v>2005</v>
       </c>
       <c r="Q197" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=844</t>
+          <t>/persons_v2/view.php?id=929</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198">
         <v>1997</v>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>Ailer Gáspár</t>
+          <t>Sajgó Szabolcs SJ</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
           <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
-          <t>Kelenföldi Szent Gellért Plébánia, Budapest, Magyarország</t>
+          <t>Manréza Lelki és Kulturális Központ, Dobogókő, Magyarország</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
       <c r="J198" t="inlineStr">
         <is>
-          <t>Kelenföldi Szent Gellért Plébánia</t>
+          <t>Manréza Lelki és Kulturális Központ</t>
         </is>
       </c>
       <c r="K198" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>vezető</t>
         </is>
       </c>
       <c r="N198">
-        <v>1994</v>
+        <v>1993</v>
       </c>
       <c r="O198">
-        <v>2004</v>
+        <v>2008</v>
       </c>
       <c r="Q198" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=1</t>
+          <t>/persons_v2/view.php?id=955</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199">
         <v>1997</v>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>Babos István SJ</t>
+          <t>Őrsy László SJ, Dr.</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>Budapest, Magyarország</t>
+          <t>Georgetown Egyetem, Washington DC, USA</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J199" t="inlineStr">
+        <is>
+          <t>Georgetown Egyetem</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>professor emeritus, vendégelőadó</t>
         </is>
       </c>
       <c r="N199">
-        <v>1994</v>
+        <v>1993</v>
       </c>
       <c r="O199">
-        <v>1999</v>
+        <v>2020</v>
       </c>
       <c r="Q199" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=24</t>
+          <t>/persons_v2/view.php?id=844</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200">
         <v>1997</v>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>Csókay Károly SJ</t>
+          <t>Ailer Gáspár</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
-          <t>Isteni Ige templom, Miskolc, Magyarország</t>
+          <t>Kelenföldi Szent Gellért Plébánia, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
       <c r="J200" t="inlineStr">
         <is>
-          <t>Isteni Ige templom</t>
+          <t>Kelenföldi Szent Gellért Plébánia</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
-          <t>segédlelkész, majd plébános, végül ismét segédlelkész</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N200">
         <v>1994</v>
       </c>
       <c r="O200">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="Q200" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=171</t>
+          <t>/persons_v2/view.php?id=1</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201">
         <v>1997</v>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>Fodor Miklós Sch.P</t>
+          <t>Babos István SJ</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t>Lackawanna, PA, USA</t>
+          <t>Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K201" t="inlineStr">
         <is>
-          <t>segédlelkész, kisegítő lelkész számos templomban</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N201">
         <v>1994</v>
       </c>
       <c r="O201">
-        <v>2005</v>
+        <v>1999</v>
       </c>
       <c r="Q201" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=278</t>
+          <t>/persons_v2/view.php?id=24</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>1997</v>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>Hardi Gábor Gilbert O.Cist, dr</t>
+          <t>Csókay Károly SJ</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>Zirc, Magyarország</t>
+          <t>Isteni Ige templom, Miskolc, Magyarország</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
+      <c r="J202" t="inlineStr">
+        <is>
+          <t>Isteni Ige templom</t>
+        </is>
+      </c>
       <c r="K202" t="inlineStr">
         <is>
-          <t>a Szent Bernát Hittudományi Főiskola főigazgatója és filozófiatanára, közben 1995 – 2000 között óraadó a Veszprémi Hittudományi Főiskolán</t>
+          <t>segédlelkész, majd plébános, végül ismét segédlelkész</t>
         </is>
       </c>
       <c r="N202">
         <v>1994</v>
       </c>
       <c r="O202">
-        <v>2000</v>
+        <v>2003</v>
       </c>
       <c r="Q202" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=368</t>
+          <t>/persons_v2/view.php?id=171</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203">
         <v>1997</v>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>Hernády Márton</t>
+          <t>Fodor Miklós Sch.P</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
-          <t>Budapest, Magyarország</t>
+          <t>Lackawanna, PA, USA</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>segédlelkész, kisegítő lelkész számos templomban</t>
         </is>
       </c>
       <c r="N203">
         <v>1994</v>
       </c>
       <c r="O203">
-        <v>2000</v>
+        <v>2005</v>
       </c>
       <c r="Q203" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=386</t>
+          <t>/persons_v2/view.php?id=278</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204">
         <v>1997</v>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>Hites Endre Kristóf OSB</t>
+          <t>Hardi Gábor Gilbert O.Cist, dr</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t>Pannonhalma, Magyarország</t>
+          <t>Zirc, Magyarország</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>a Szent Bernát Hittudományi Főiskola főigazgatója és filozófiatanára, közben 1995 – 2000 között óraadó a Veszprémi Hittudományi Főiskolán</t>
         </is>
       </c>
       <c r="N204">
         <v>1994</v>
       </c>
       <c r="O204">
-        <v>1999</v>
+        <v>2000</v>
       </c>
       <c r="Q204" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=395</t>
+          <t>/persons_v2/view.php?id=368</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205">
         <v>1997</v>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>Juhász Ferenc, Msgr.</t>
+          <t>Hernády Márton</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
-          <t>Érseki Szent József Kollégium, Eger, Magyarország</t>
+          <t>Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
-      <c r="J205" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K205" t="inlineStr">
         <is>
-          <t>igazgató</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N205">
         <v>1994</v>
       </c>
       <c r="O205">
-        <v>2003</v>
+        <v>2000</v>
       </c>
       <c r="Q205" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=488</t>
+          <t>/persons_v2/view.php?id=386</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206">
         <v>1997</v>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>Kató István</t>
+          <t>Hites Endre Kristóf OSB</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
+          <t>Pannonhalma, Magyarország</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K206" t="inlineStr">
         <is>
-          <t>a templomot nyugállományba vonulása után a Szent V. Piusz plébániához csatolták, ő kisegítő lelkészként szolgált. Halála után a templomot megszüntették.</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N206">
         <v>1994</v>
       </c>
       <c r="O206">
-        <v>2002</v>
+        <v>1999</v>
       </c>
       <c r="Q206" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=506</t>
+          <t>/persons_v2/view.php?id=395</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207">
         <v>1997</v>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>Kerekes László, püspök, Dr.</t>
+          <t>Juhász Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
-          <t>Hittudományi Főiskola és Papnevelő Intézet, Gyulafehérvár, Románia</t>
+          <t>Érseki Szent József Kollégium, Eger, Magyarország</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J207" t="inlineStr">
         <is>
-          <t>Hittudományi Főiskola és Papnevelő Intézet</t>
+          <t>Érseki Szent József Kollégium</t>
         </is>
       </c>
       <c r="K207" t="inlineStr">
         <is>
-          <t>tanár (egyházjog, beszédművészet, homiletika, retorika, pedagógia)</t>
+          <t>igazgató</t>
         </is>
       </c>
       <c r="N207">
         <v>1994</v>
       </c>
       <c r="O207">
-        <v>2000</v>
+        <v>2003</v>
       </c>
       <c r="Q207" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=520</t>
+          <t>/persons_v2/view.php?id=488</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208">
         <v>1997</v>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>Kish Máté</t>
+          <t>Kató István</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>Gary, IN, USA</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
-          <t>Gary, IN, USA</t>
+          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J208" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K208" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>a templomot nyugállományba vonulása után a Szent V. Piusz plébániához csatolták, ő kisegítő lelkészként szolgált. Halála után a templomot megszüntették.</t>
         </is>
       </c>
       <c r="N208">
         <v>1994</v>
       </c>
       <c r="O208">
-        <v>2012</v>
+        <v>2002</v>
       </c>
       <c r="Q208" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=537</t>
+          <t>/persons_v2/view.php?id=506</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209">
         <v>1997</v>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>Kiss György Barnabás OFM</t>
+          <t>Kerekes László, püspök, Dr.</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
+          <t>Hittudományi Főiskola és Papnevelő Intézet, Gyulafehérvár, Románia</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="J209" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>Hittudományi Főiskola és Papnevelő Intézet</t>
         </is>
       </c>
       <c r="K209" t="inlineStr">
         <is>
-          <t>plébános, közben 2010-től Windsor, ON, Kanadában – Páduai Szent Antal plébánia – adminisztrátor</t>
+          <t>tanár (egyházjog, beszédművészet, homiletika, retorika, pedagógia)</t>
         </is>
       </c>
       <c r="N209">
         <v>1994</v>
       </c>
-      <c r="P209" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="O209">
+        <v>2000</v>
       </c>
       <c r="Q209" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=545</t>
+          <t>/persons_v2/view.php?id=520</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210">
         <v>1997</v>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>Kormon József, Dr.</t>
+          <t>Kish Máté</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>Pécs</t>
+          <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
-          <t>Hímesháza, Magyarország</t>
+          <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K210" t="inlineStr">
         <is>
-          <t>plébános, tiszteletbeli esperes</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N210">
         <v>1994</v>
       </c>
       <c r="O210">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="Q210" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=569</t>
+          <t>/persons_v2/view.php?id=537</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211">
         <v>1997</v>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>Kovách János</t>
+          <t>Kiss György Barnabás OFM</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>Mariapoch kegyhely, Burton, OH, USA</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J211" t="inlineStr">
         <is>
-          <t>Mariapoch kegyhely</t>
+          <t>Szent Kereszt R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K211" t="inlineStr">
+        <is>
+          <t>plébános, közben 2010-től Windsor, ON, Kanadában – Páduai Szent Antal plébánia – adminisztrátor</t>
         </is>
       </c>
       <c r="N211">
         <v>1994</v>
       </c>
-      <c r="O211">
-        <v>2003</v>
+      <c r="P211" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q211" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=578</t>
+          <t>/persons_v2/view.php?id=545</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212">
         <v>1997</v>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>Ligeti András Angelus OFM</t>
+          <t>Kormon József, Dr.</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Pécs</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
+          <t>Hímesháza, Magyarország</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K212" t="inlineStr">
         <is>
-          <t>helyi elöljáró és segédlelkész, valamint DeWitt, MI, USA és Toledo, OH, USA egykori magyar plébániákon miséző</t>
+          <t>plébános, tiszteletbeli esperes</t>
         </is>
       </c>
       <c r="N212">
         <v>1994</v>
       </c>
-      <c r="P212" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="O212">
+        <v>2015</v>
       </c>
       <c r="Q212" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=654</t>
+          <t>/persons_v2/view.php?id=569</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213">
         <v>1997</v>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>Magyar Gyula Szervác OSB</t>
+          <t>Kovách János</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
-          <t>Tihany, Magyarország</t>
+          <t>Mariapoch kegyhely, Burton, OH, USA</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>házgondnok</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J213" t="inlineStr">
+        <is>
+          <t>Mariapoch kegyhely</t>
         </is>
       </c>
       <c r="N213">
         <v>1994</v>
       </c>
       <c r="O213">
-        <v>1998</v>
+        <v>2003</v>
       </c>
       <c r="Q213" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=681</t>
+          <t>/persons_v2/view.php?id=578</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214">
         <v>1997</v>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>Miskei László</t>
+          <t>Ligeti András Angelus OFM</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
-          <t>Gesztete, Szlovákia</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
-          <t>Szlovákia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J214" t="inlineStr">
+        <is>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K214" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>helyi elöljáró és segédlelkész, valamint DeWitt, MI, USA és Toledo, OH, USA egykori magyar plébániákon miséző</t>
         </is>
       </c>
       <c r="N214">
         <v>1994</v>
       </c>
-      <c r="O214">
-        <v>1998</v>
+      <c r="P214" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q214" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=751</t>
+          <t>/persons_v2/view.php?id=654</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215">
         <v>1997</v>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>Miskolczy Kálmán Sch.P., Dr.</t>
+          <t>Magyar Gyula Szervác OSB</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
-          <t>Lackawanna, NY, USA</t>
+          <t>Tihany, Magyarország</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K215" t="inlineStr">
         <is>
-          <t>adminisztrátor, közben kisegít Buffalo, NY, USA és Welland, ON, Kanada magyar templomaiban, illetve számos helyen lelkigyakorlatot tart</t>
+          <t>házgondnok</t>
         </is>
       </c>
       <c r="N215">
         <v>1994</v>
       </c>
       <c r="O215">
-        <v>2001</v>
+        <v>1998</v>
       </c>
       <c r="Q215" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=752</t>
+          <t>/persons_v2/view.php?id=681</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216">
         <v>1997</v>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>Molnár István</t>
+          <t>Miskei László</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>Calgary, AB, Kanada</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
-          <t>Calgary, AB, Kanada</t>
+          <t>Gesztete, Szlovákia</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Szlovákia</t>
         </is>
       </c>
       <c r="K216" t="inlineStr">
         <is>
-          <t>beteg, majd nyugállományban</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N216">
         <v>1994</v>
       </c>
       <c r="O216">
-        <v>2001</v>
+        <v>1998</v>
       </c>
       <c r="Q216" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=762</t>
+          <t>/persons_v2/view.php?id=751</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217">
         <v>1997</v>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>Rakaczky Máté Bazil OSBM</t>
+          <t>Miskolczy Kálmán Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
-          <t>St. John the Baptist Byzantine Catholic Church, Perth Amboy, NJ, USA</t>
+          <t>Lackawanna, NY, USA</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J217" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K217" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>adminisztrátor, közben kisegít Buffalo, NY, USA és Welland, ON, Kanada magyar templomaiban, illetve számos helyen lelkigyakorlatot tart</t>
         </is>
       </c>
       <c r="N217">
         <v>1994</v>
       </c>
       <c r="O217">
-        <v>2009</v>
+        <v>2001</v>
       </c>
       <c r="Q217" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=914</t>
+          <t>/persons_v2/view.php?id=752</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218">
         <v>1997</v>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>Schilly József Károly (OSB)</t>
+          <t>Molnár István</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Calgary, AB, Kanada</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
-          <t>San Diego, CA, USA</t>
+          <t>Calgary, AB, Kanada</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K218" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>beteg, majd nyugállományban</t>
         </is>
       </c>
       <c r="N218">
         <v>1994</v>
       </c>
       <c r="O218">
-        <v>2006</v>
+        <v>2001</v>
       </c>
       <c r="Q218" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=974</t>
+          <t>/persons_v2/view.php?id=762</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219">
         <v>1997</v>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>Schweda Phillip (OFM)</t>
+          <t>Rakaczky Máté Bazil OSBM</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
-          <t>egyházmegyei bíróság, Lansing, MI, USA</t>
+          <t>St. John the Baptist Byzantine Catholic Church, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J219" t="inlineStr">
         <is>
-          <t>egyházmegyei bíróság</t>
+          <t>St. John the Baptist Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="K219" t="inlineStr">
         <is>
-          <t>bírája</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N219">
         <v>1994</v>
       </c>
       <c r="O219">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="Q219" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=978</t>
+          <t>/persons_v2/view.php?id=914</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220">
         <v>1997</v>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>Somfai Béla SJ, Dr.</t>
+          <t>Schilly József Károly (OSB)</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
-          <t>Hittudományi Főiskola, Szeged, Magyarország</t>
+          <t>San Diego, CA, USA</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Hittudományi Főiskola</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K220" t="inlineStr">
         <is>
-          <t>erkölcstan és bioetika tanszékvezető, közben lelkész a Dáni utcai jezsuita templomban</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N220">
         <v>1994</v>
       </c>
       <c r="O220">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="Q220" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=1007</t>
+          <t>/persons_v2/view.php?id=974</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221">
         <v>1997</v>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>Éles Ferenc</t>
+          <t>Schweda Phillip (OFM)</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
-          <t>Boynton Beach, FL, USA</t>
+          <t>egyházmegyei bíróság, Lansing, MI, USA</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J221" t="inlineStr">
+        <is>
+          <t>egyházmegyei bíróság</t>
+        </is>
+      </c>
       <c r="K221" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>bírája</t>
         </is>
       </c>
       <c r="N221">
         <v>1994</v>
       </c>
       <c r="O221">
-        <v>2018</v>
+        <v>2015</v>
       </c>
       <c r="Q221" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=247</t>
+          <t>/persons_v2/view.php?id=978</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222">
         <v>1997</v>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>Bisztyó József, Msgr., dr.</t>
+          <t>Somfai Béla SJ, Dr.</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Hittudományi Főiskola, Szeged, Magyarország</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J222" t="inlineStr">
+        <is>
+          <t>Hittudományi Főiskola</t>
         </is>
       </c>
       <c r="K222" t="inlineStr">
         <is>
-          <t>latin-amerikai bevándorlók lelkésze</t>
+          <t>erkölcstan és bioetika tanszékvezető, közben lelkész a Dáni utcai jezsuita templomban</t>
         </is>
       </c>
       <c r="N222">
-        <v>1995</v>
+        <v>1994</v>
       </c>
       <c r="O222">
-        <v>2003</v>
+        <v>2007</v>
       </c>
       <c r="Q222" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=85</t>
+          <t>/persons_v2/view.php?id=1007</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223">
         <v>1997</v>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>Eördögh András SJ</t>
+          <t>Éles Ferenc</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon, Pilisvörösvár</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet Otthon</t>
+          <t>Boynton Beach, FL, USA</t>
+        </is>
+      </c>
+      <c r="I223" t="inlineStr">
+        <is>
+          <t>USA</t>
         </is>
       </c>
       <c r="K223" t="inlineStr">
         <is>
-          <t>lelkivezető, gondnok</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N223">
-        <v>1995</v>
+        <v>1994</v>
       </c>
       <c r="O223">
-        <v>2008</v>
+        <v>2018</v>
       </c>
       <c r="Q223" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=240</t>
+          <t>/persons_v2/view.php?id=247</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224">
         <v>1997</v>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>Horváth Benedek O.Praem</t>
+          <t>Bisztyó József, Msgr., dr.</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
-          <t>Orange, CA, USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K224" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>latin-amerikai bevándorlók lelkésze</t>
         </is>
       </c>
       <c r="N224">
         <v>1995</v>
       </c>
       <c r="O224">
-        <v>1998</v>
+        <v>2003</v>
       </c>
       <c r="Q224" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=419</t>
+          <t>/persons_v2/view.php?id=85</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225">
         <v>1997</v>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>Héjja Gyula SJ, dr.</t>
+          <t>Eördögh András SJ</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
-          <t>Hódmezővásárhely, Magyarország</t>
-[...4 lines deleted...]
-          <t>Magyarország</t>
+          <t>Szent Erzsébet Otthon, Pilisvörösvár</t>
+        </is>
+      </c>
+      <c r="J225" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet Otthon</t>
         </is>
       </c>
       <c r="K225" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>lelkivezető, gondnok</t>
         </is>
       </c>
       <c r="N225">
         <v>1995</v>
       </c>
       <c r="O225">
-        <v>1999</v>
+        <v>2008</v>
       </c>
       <c r="Q225" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=391</t>
+          <t>/persons_v2/view.php?id=240</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226">
         <v>1997</v>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>Kada Lajos, Thibica-i címzetes érsek</t>
+          <t>Horváth Benedek O.Praem</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
-          <t>Apostoli Nunciatúra, Madrid, Spanyolország</t>
+          <t>Orange, CA, USA</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
-          <t>Spanyolország</t>
-[...4 lines deleted...]
-          <t>Apostoli Nunciatúra</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K226" t="inlineStr">
         <is>
-          <t>apostoli nuncius</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N226">
         <v>1995</v>
       </c>
       <c r="O226">
-        <v>2000</v>
+        <v>1998</v>
       </c>
       <c r="Q226" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=880</t>
+          <t>/persons_v2/view.php?id=419</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227">
         <v>1997</v>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>Kiss Máté János OFM</t>
+          <t>Héjja Gyula SJ, dr.</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
+          <t>Hódmezővásárhely, Magyarország</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Saint Francis of Assisi Parish</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K227" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N227">
         <v>1995</v>
       </c>
       <c r="O227">
-        <v>2001</v>
+        <v>1999</v>
       </c>
       <c r="Q227" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=549</t>
+          <t>/persons_v2/view.php?id=391</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228">
         <v>1997</v>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>Krafcsik András János C.Ss.R., dr</t>
+          <t>Kada Lajos, Thibica-i címzetes érsek</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
-          <t>Markham, ON, Kanada</t>
+          <t>Apostoli Nunciatúra, Madrid, Spanyolország</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Spanyolország</t>
+        </is>
+      </c>
+      <c r="J228" t="inlineStr">
+        <is>
+          <t>Apostoli Nunciatúra</t>
         </is>
       </c>
       <c r="K228" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>apostoli nuncius</t>
         </is>
       </c>
       <c r="N228">
         <v>1995</v>
       </c>
       <c r="O228">
-        <v>2003</v>
+        <v>2000</v>
       </c>
       <c r="Q228" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=607</t>
+          <t>/persons_v2/view.php?id=880</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229">
         <v>1997</v>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>Kárpáti László SVD</t>
+          <t>Kiss Máté János OFM</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J229" t="inlineStr">
+        <is>
+          <t>Saint Francis of Assisi Parish</t>
         </is>
       </c>
       <c r="K229" t="inlineStr">
         <is>
-          <t>misszionárius, utcai lelkész, gimnáziumi igazgató</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N229">
         <v>1995</v>
       </c>
       <c r="O229">
-        <v>2003</v>
+        <v>2001</v>
       </c>
       <c r="Q229" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=510</t>
+          <t>/persons_v2/view.php?id=549</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230">
         <v>1997</v>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>Pfemeter János Arnold OCSO</t>
+          <t>Krafcsik András János C.Ss.R., dr</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
-          <t>Orangeville, ON, Kanada</t>
+          <t>Markham, ON, Kanada</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
           <t>Kanada</t>
+        </is>
+      </c>
+      <c r="K230" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N230">
         <v>1995</v>
       </c>
       <c r="O230">
-        <v>1998</v>
+        <v>2003</v>
       </c>
       <c r="Q230" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=875</t>
+          <t>/persons_v2/view.php?id=607</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231">
         <v>1997</v>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>Polgár Lőrinc Kapisztrán OFM</t>
+          <t>Kárpáti László SVD</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K231" t="inlineStr">
         <is>
-          <t>segédlelkész, majd plébános</t>
+          <t>misszionárius, utcai lelkész, gimnáziumi igazgató</t>
         </is>
       </c>
       <c r="N231">
         <v>1995</v>
       </c>
       <c r="O231">
-        <v>2013</v>
+        <v>2003</v>
       </c>
       <c r="Q231" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=887</t>
+          <t>/persons_v2/view.php?id=510</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232">
         <v>1997</v>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>Domonkos László SVD</t>
+          <t>Pfemeter János Arnold OCSO</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
           <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
-          <t>Kőszeg, Magyarország</t>
+          <t>Orangeville, ON, Kanada</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>nyugállományban</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="N232">
-        <v>1996</v>
+        <v>1995</v>
       </c>
       <c r="O232">
-        <v>2004</v>
+        <v>1998</v>
       </c>
       <c r="Q232" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=214</t>
+          <t>/persons_v2/view.php?id=875</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233">
         <v>1997</v>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>Kada Lajos, Thibica-i címzetes érsek</t>
+          <t>Polgár Lőrinc Kapisztrán OFM</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
-          <t>Apostoli Nunciatúra, Andorra la Vella, Andorra</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
-          <t>Andorra</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J233" t="inlineStr">
         <is>
-          <t>Apostoli Nunciatúra</t>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K233" t="inlineStr">
         <is>
-          <t>apostoli nuncius</t>
+          <t>segédlelkész, majd plébános</t>
         </is>
       </c>
       <c r="N233">
-        <v>1996</v>
+        <v>1995</v>
       </c>
       <c r="O233">
-        <v>2000</v>
+        <v>2013</v>
       </c>
       <c r="Q233" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=880</t>
+          <t>/persons_v2/view.php?id=887</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234">
         <v>1997</v>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>Loya Dániel</t>
+          <t>Spáczay Zoltán</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
-          <t>St. Mary’s görög katolikus templom, Windber, PA, USA</t>
+          <t>Csobánka, Magyarország</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. Mary’s görög katolikus templom</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K234" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N234">
-        <v>1996</v>
+        <v>1995</v>
       </c>
       <c r="O234">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="Q234" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=664</t>
+          <t>/persons_v2/view.php?id=1013</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235">
         <v>1997</v>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>Marosfalvy László SJ</t>
+          <t>Domonkos László SVD</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
-          <t>Budapest, Magyarország</t>
+          <t>Kőszeg, Magyarország</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
       <c r="K235" t="inlineStr">
         <is>
-          <t>a provincia gazdasági vezetője</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N235">
         <v>1996</v>
       </c>
       <c r="O235">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="Q235" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=698</t>
+          <t>/persons_v2/view.php?id=214</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236">
         <v>1997</v>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>Marosfalvy László SJ</t>
+          <t>Kada Lajos, Thibica-i címzetes érsek</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Apostoli Nunciatúra, Andorra la Vella, Andorra</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Andorra</t>
         </is>
       </c>
       <c r="J236" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Apostoli Nunciatúra</t>
         </is>
       </c>
       <c r="K236" t="inlineStr">
         <is>
-          <t>lelkész, ökonómus, közben 2006-2008 között plébános, majd segédlelkész, valamint a Saint Jutta Foundation kanadai kurátora, később nyugállományban</t>
+          <t>apostoli nuncius</t>
         </is>
       </c>
       <c r="N236">
         <v>1996</v>
       </c>
       <c r="O236">
-        <v>2024</v>
+        <v>2000</v>
       </c>
       <c r="Q236" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=698</t>
+          <t>/persons_v2/view.php?id=880</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237">
         <v>1997</v>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
+          <t>Loya Dániel</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>St. Mary’s görög katolikus templom, Windber, PA, USA</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J237" t="inlineStr">
+        <is>
+          <t>St. Mary’s görög katolikus templom</t>
         </is>
       </c>
       <c r="K237" t="inlineStr">
         <is>
-          <t>Castellum Minus-i címzetes püspök, a külföldön élő magyarok püspöke</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N237">
         <v>1996</v>
       </c>
       <c r="O237">
-        <v>2006</v>
+        <v>2002</v>
       </c>
       <c r="Q237" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=746</t>
+          <t>/persons_v2/view.php?id=664</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238">
         <v>1997</v>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>Molnár Miklós SJ</t>
+          <t>Marosfalvy László SJ</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
-          <t>Ukrajna</t>
+          <t>Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
-          <t>Ukrajna</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K238" t="inlineStr">
         <is>
-          <t>misszionárius lelkész Kárpátalján</t>
+          <t>a provincia gazdasági vezetője</t>
         </is>
       </c>
       <c r="N238">
         <v>1996</v>
       </c>
       <c r="O238">
         <v>2003</v>
       </c>
       <c r="Q238" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=767</t>
+          <t>/persons_v2/view.php?id=698</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239">
         <v>1997</v>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>Mustó Péter SJ</t>
+          <t>Marosfalvy László SJ</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
-          <t>Dobogókő, Magyarország</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J239" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K239" t="inlineStr">
         <is>
-          <t>lelkigyakorlat-adó, közben Szegeden lelkész</t>
+          <t>lelkész, ökonómus, közben 2006-2008 között plébános, majd segédlelkész, valamint a Saint Jutta Foundation kanadai kurátora, később nyugállományban</t>
         </is>
       </c>
       <c r="N239">
         <v>1996</v>
       </c>
       <c r="O239">
-        <v>2002</v>
+        <v>2024</v>
       </c>
       <c r="Q239" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=780</t>
+          <t>/persons_v2/view.php?id=698</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240">
         <v>1997</v>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>Nagy Menyhért Mojzes O.Cist, Dr.</t>
+          <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
-          <t>Ciszterci Gimnázium, Székesfehérvár, Magyarország</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Ciszterci Gimnázium</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K240" t="inlineStr">
         <is>
-          <t>hitoktató, segédlelkész</t>
+          <t>Castellum Minus-i címzetes püspök, a külföldön élő magyarok püspöke</t>
         </is>
       </c>
       <c r="N240">
         <v>1996</v>
       </c>
       <c r="O240">
-        <v>1998</v>
+        <v>2006</v>
       </c>
       <c r="Q240" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=797</t>
+          <t>/persons_v2/view.php?id=746</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241">
         <v>1997</v>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>Nemes Ödön SJ</t>
+          <t>Molnár Miklós SJ</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
-          <t>Sordás utcai rendház, Budapest, Magyarország</t>
+          <t>Ukrajna</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Sordás utcai rendház</t>
+          <t>Ukrajna</t>
         </is>
       </c>
       <c r="K241" t="inlineStr">
         <is>
-          <t>előljáró és a tartományfőnök soicusa</t>
+          <t>misszionárius lelkész Kárpátalján</t>
         </is>
       </c>
       <c r="N241">
         <v>1996</v>
       </c>
       <c r="O241">
-        <v>2002</v>
+        <v>2003</v>
       </c>
       <c r="Q241" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=803</t>
+          <t>/persons_v2/view.php?id=767</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242">
         <v>1997</v>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>Nemesszeghy Ervin SJ, Dr.</t>
+          <t>Mustó Péter SJ</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
-          <t>Miskolc, Magyarország</t>
+          <t>Dobogókő, Magyarország</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
       <c r="K242" t="inlineStr">
         <is>
-          <t>gimnáziumi igazgató</t>
+          <t>lelkigyakorlat-adó, közben Szegeden lelkész</t>
         </is>
       </c>
       <c r="N242">
         <v>1996</v>
       </c>
       <c r="O242">
-        <v>1999</v>
+        <v>2002</v>
       </c>
       <c r="Q242" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=804</t>
+          <t>/persons_v2/view.php?id=780</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243">
         <v>1997</v>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>Pataki András, megyéspüspök</t>
+          <t>Nagy Menyhért Mojzes O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>Ciszterci Gimnázium, Székesfehérvár, Magyarország</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J243" t="inlineStr">
+        <is>
+          <t>Ciszterci Gimnázium</t>
         </is>
       </c>
       <c r="K243" t="inlineStr">
         <is>
-          <t>megyéspüspök, majd nyugállományban</t>
+          <t>hitoktató, segédlelkész</t>
         </is>
       </c>
       <c r="N243">
         <v>1996</v>
       </c>
       <c r="O243">
-        <v>2007</v>
+        <v>1998</v>
       </c>
       <c r="Q243" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=855</t>
+          <t>/persons_v2/view.php?id=797</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244">
         <v>1997</v>
       </c>
       <c r="B244" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>Pesznyák Béla</t>
+          <t>Nemes Ödön SJ</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
-          <t>Szabadka, Szerbia</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
-          <t>Vancouver, BC, Kanada</t>
+          <t>Sordás utcai rendház, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J244" t="inlineStr">
+        <is>
+          <t>Sordás utcai rendház</t>
         </is>
       </c>
       <c r="K244" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>előljáró és a tartományfőnök soicusa</t>
         </is>
       </c>
       <c r="N244">
         <v>1996</v>
       </c>
       <c r="O244">
-        <v>2001</v>
+        <v>2002</v>
       </c>
       <c r="Q244" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=867</t>
+          <t>/persons_v2/view.php?id=803</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245">
         <v>1997</v>
       </c>
       <c r="B245" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>Páldeák Iván Szabolcs OFM</t>
+          <t>Nemesszeghy Ervin SJ, Dr.</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
-          <t>Gyöngyös, Magyarország</t>
+          <t>Miskolc, Magyarország</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
       <c r="K245" t="inlineStr">
         <is>
-          <t>plébániai kisegítő</t>
+          <t>gimnáziumi igazgató</t>
         </is>
       </c>
       <c r="N245">
         <v>1996</v>
       </c>
       <c r="O245">
-        <v>2000</v>
+        <v>1999</v>
       </c>
       <c r="Q245" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=859</t>
+          <t>/persons_v2/view.php?id=804</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246">
         <v>1997</v>
       </c>
       <c r="B246" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>Ádám János SJ, Dr.</t>
+          <t>Pataki András, megyéspüspök</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
-          <t>Jezsuita Tartományfőnökség, Budapest, Magyarország</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Jezsuita Tartományfőnökség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K246" t="inlineStr">
         <is>
-          <t>tartományfőnök</t>
+          <t>megyéspüspök, majd nyugállományban</t>
         </is>
       </c>
       <c r="N246">
         <v>1996</v>
       </c>
       <c r="O246">
+        <v>2007</v>
+      </c>
+      <c r="Q246" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=855</t>
+        </is>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247">
+        <v>1997</v>
+      </c>
+      <c r="B247" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C247" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D247" t="inlineStr">
+        <is>
+          <t>Pesznyák Béla</t>
+        </is>
+      </c>
+      <c r="E247" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F247" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G247" t="inlineStr">
+        <is>
+          <t>Szabadka, Szerbia</t>
+        </is>
+      </c>
+      <c r="H247" t="inlineStr">
+        <is>
+          <t>Vancouver, BC, Kanada</t>
+        </is>
+      </c>
+      <c r="I247" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="K247" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N247">
+        <v>1996</v>
+      </c>
+      <c r="O247">
+        <v>2001</v>
+      </c>
+      <c r="Q247" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=867</t>
+        </is>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248">
+        <v>1997</v>
+      </c>
+      <c r="B248" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C248" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D248" t="inlineStr">
+        <is>
+          <t>Páldeák Iván Szabolcs OFM</t>
+        </is>
+      </c>
+      <c r="E248" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F248" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G248" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H248" t="inlineStr">
+        <is>
+          <t>Gyöngyös, Magyarország</t>
+        </is>
+      </c>
+      <c r="I248" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="K248" t="inlineStr">
+        <is>
+          <t>plébániai kisegítő</t>
+        </is>
+      </c>
+      <c r="N248">
+        <v>1996</v>
+      </c>
+      <c r="O248">
+        <v>2000</v>
+      </c>
+      <c r="Q248" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=859</t>
+        </is>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249">
+        <v>1997</v>
+      </c>
+      <c r="B249" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C249" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D249" t="inlineStr">
+        <is>
+          <t>Ádám János SJ, Dr.</t>
+        </is>
+      </c>
+      <c r="E249" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F249" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G249" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H249" t="inlineStr">
+        <is>
+          <t>Jezsuita Tartományfőnökség, Budapest, Magyarország</t>
+        </is>
+      </c>
+      <c r="I249" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J249" t="inlineStr">
+        <is>
+          <t>Jezsuita Tartományfőnökség</t>
+        </is>
+      </c>
+      <c r="K249" t="inlineStr">
+        <is>
+          <t>tartományfőnök</t>
+        </is>
+      </c>
+      <c r="N249">
+        <v>1996</v>
+      </c>
+      <c r="O249">
         <v>2002</v>
       </c>
-      <c r="Q246" t="inlineStr">
+      <c r="Q249" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=21</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>