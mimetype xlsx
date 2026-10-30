--- v1 (2026-09-13)
+++ v2 (2026-10-30)
@@ -154,51 +154,51 @@
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
           <t>Összegzés</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="B9">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="B10">
-        <v>173</v>
+        <v>175</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Születések</t>
         </is>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Halálozások</t>
         </is>
       </c>
       <c r="B12">
         <v>9</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
@@ -9679,3002 +9679,3124 @@
       <c r="O169">
         <v>2013</v>
       </c>
       <c r="Q169" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=887</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>2001</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>Domonkos László SVD</t>
+          <t>Spáczay Zoltán</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>Kőszeg, Magyarország</t>
+          <t>Csobánka, Magyarország</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N170">
-        <v>1996</v>
+        <v>1995</v>
       </c>
       <c r="O170">
         <v>2004</v>
       </c>
       <c r="Q170" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=214</t>
+          <t>/persons_v2/view.php?id=1013</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>2001</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>Loya Dániel</t>
+          <t>Domonkos László SVD</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>St. Mary’s görög katolikus templom, Windber, PA, USA</t>
+          <t>Kőszeg, Magyarország</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. Mary’s görög katolikus templom</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N171">
         <v>1996</v>
       </c>
       <c r="O171">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="Q171" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=664</t>
+          <t>/persons_v2/view.php?id=214</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>2001</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>Marosfalvy László SJ</t>
+          <t>Loya Dániel</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>Budapest, Magyarország</t>
+          <t>St. Mary’s görög katolikus templom, Windber, PA, USA</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J172" t="inlineStr">
+        <is>
+          <t>St. Mary’s görög katolikus templom</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>a provincia gazdasági vezetője</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N172">
         <v>1996</v>
       </c>
       <c r="O172">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="Q172" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=698</t>
+          <t>/persons_v2/view.php?id=664</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>2001</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
           <t>Marosfalvy László SJ</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>lelkész, ökonómus, közben 2006-2008 között plébános, majd segédlelkész, valamint a Saint Jutta Foundation kanadai kurátora, később nyugállományban</t>
+          <t>a provincia gazdasági vezetője</t>
         </is>
       </c>
       <c r="N173">
         <v>1996</v>
       </c>
       <c r="O173">
-        <v>2024</v>
+        <v>2003</v>
       </c>
       <c r="Q173" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=698</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>2001</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
+          <t>Marosfalvy László SJ</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
+      <c r="J174" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>Castellum Minus-i címzetes püspök, a külföldön élő magyarok püspöke</t>
+          <t>lelkész, ökonómus, közben 2006-2008 között plébános, majd segédlelkész, valamint a Saint Jutta Foundation kanadai kurátora, később nyugállományban</t>
         </is>
       </c>
       <c r="N174">
         <v>1996</v>
       </c>
       <c r="O174">
-        <v>2006</v>
+        <v>2024</v>
       </c>
       <c r="Q174" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=746</t>
+          <t>/persons_v2/view.php?id=698</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>2001</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>Molnár Miklós SJ</t>
+          <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t>Ukrajna</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>Ukrajna</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>misszionárius lelkész Kárpátalján</t>
+          <t>Castellum Minus-i címzetes püspök, a külföldön élő magyarok püspöke</t>
         </is>
       </c>
       <c r="N175">
         <v>1996</v>
       </c>
       <c r="O175">
-        <v>2003</v>
+        <v>2006</v>
       </c>
       <c r="Q175" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=767</t>
+          <t>/persons_v2/view.php?id=746</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>2001</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>Mustó Péter SJ</t>
+          <t>Molnár Miklós SJ</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>Dobogókő, Magyarország</t>
+          <t>Ukrajna</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ukrajna</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>lelkigyakorlat-adó, közben Szegeden lelkész</t>
+          <t>misszionárius lelkész Kárpátalján</t>
         </is>
       </c>
       <c r="N176">
         <v>1996</v>
       </c>
       <c r="O176">
-        <v>2002</v>
+        <v>2003</v>
       </c>
       <c r="Q176" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=780</t>
+          <t>/persons_v2/view.php?id=767</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>2001</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>Nemes Ödön SJ</t>
+          <t>Mustó Péter SJ</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t>Sordás utcai rendház, Budapest, Magyarország</t>
+          <t>Dobogókő, Magyarország</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
-      <c r="J177" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>előljáró és a tartományfőnök soicusa</t>
+          <t>lelkigyakorlat-adó, közben Szegeden lelkész</t>
         </is>
       </c>
       <c r="N177">
         <v>1996</v>
       </c>
       <c r="O177">
         <v>2002</v>
       </c>
       <c r="Q177" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=803</t>
+          <t>/persons_v2/view.php?id=780</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>2001</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>Pataki András, megyéspüspök</t>
+          <t>Nemes Ödön SJ</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>Sordás utcai rendház, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J178" t="inlineStr">
+        <is>
+          <t>Sordás utcai rendház</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>megyéspüspök, majd nyugállományban</t>
+          <t>előljáró és a tartományfőnök soicusa</t>
         </is>
       </c>
       <c r="N178">
         <v>1996</v>
       </c>
       <c r="O178">
-        <v>2007</v>
+        <v>2002</v>
       </c>
       <c r="Q178" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=855</t>
+          <t>/persons_v2/view.php?id=803</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>2001</v>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>Ádám János SJ, Dr.</t>
+          <t>Pataki András, megyéspüspök</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>Jezsuita Tartományfőnökség, Budapest, Magyarország</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Jezsuita Tartományfőnökség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>tartományfőnök</t>
+          <t>megyéspüspök, majd nyugállományban</t>
         </is>
       </c>
       <c r="N179">
         <v>1996</v>
       </c>
       <c r="O179">
-        <v>2002</v>
+        <v>2007</v>
       </c>
       <c r="Q179" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=21</t>
+          <t>/persons_v2/view.php?id=855</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>2001</v>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>Csabafi Csaba SJ</t>
+          <t>Ádám János SJ, Dr.</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Jezsuita Tartományfőnökség, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J180" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Jezsuita Tartományfőnökség</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>1997 – 2000 segédlelkész, 2000 – 2006 plébános</t>
+          <t>tartományfőnök</t>
         </is>
       </c>
       <c r="N180">
-        <v>1997</v>
+        <v>1996</v>
       </c>
       <c r="O180">
-        <v>2006</v>
+        <v>2002</v>
       </c>
       <c r="Q180" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=138</t>
+          <t>/persons_v2/view.php?id=21</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>2001</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>Füz János Balázs O.Cist, apát</t>
+          <t>Csabafi Csaba SJ</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>Spring Bank, WI, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J181" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>1997 – 2000 segédlelkész, 2000 – 2006 plébános</t>
         </is>
       </c>
       <c r="N181">
         <v>1997</v>
       </c>
       <c r="O181">
-        <v>2008</v>
+        <v>2006</v>
       </c>
       <c r="Q181" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=297</t>
+          <t>/persons_v2/view.php?id=138</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>2001</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>Kővári Károly SJ</t>
+          <t>Füz János Balázs O.Cist, apát</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>Spring Bank, WI, USA</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>betegállományban, később Hamilton, ON, Kanada</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N182">
         <v>1997</v>
       </c>
       <c r="O182">
-        <v>2002</v>
+        <v>2008</v>
       </c>
       <c r="Q182" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=602</t>
+          <t>/persons_v2/view.php?id=297</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>2001</v>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>Linka Ervin Sándor OSB</t>
+          <t>Kővári Károly SJ</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
-          <t>Brazília</t>
-[...4 lines deleted...]
-          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
-          <t>brazíliai magyar főlelkész</t>
+          <t>betegállományban, később Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="N183">
         <v>1997</v>
       </c>
       <c r="O183">
-        <v>2016</v>
+        <v>2002</v>
       </c>
       <c r="Q183" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=660</t>
+          <t>/persons_v2/view.php?id=602</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>2001</v>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>Lászlói László</t>
+          <t>Linka Ervin Sándor OSB</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t>Antiochiai Szent Ignác plébánia, Ottawa, ON, Kanada</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="J184" t="inlineStr">
         <is>
-          <t>Antiochiai Szent Ignác plébánia</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>plébános és magyar lelkész</t>
+          <t>brazíliai magyar főlelkész</t>
         </is>
       </c>
       <c r="N184">
         <v>1997</v>
       </c>
       <c r="O184">
-        <v>2008</v>
+        <v>2016</v>
       </c>
       <c r="Q184" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=639</t>
+          <t>/persons_v2/view.php?id=660</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>2001</v>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>Mátyás Tamás Vilmos OSB</t>
+          <t>Lászlói László</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
-          <t>Megtestesült Ige Nővérei kolostor, Parma Heights, OH, USA</t>
+          <t>Antiochiai Szent Ignác plébánia, Ottawa, ON, Kanada</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J185" t="inlineStr">
         <is>
-          <t>Megtestesült Ige Nővérei kolostor</t>
+          <t>Antiochiai Szent Ignác plébánia</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>plébános és magyar lelkész</t>
         </is>
       </c>
       <c r="N185">
         <v>1997</v>
       </c>
       <c r="O185">
         <v>2008</v>
       </c>
       <c r="Q185" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=717</t>
+          <t>/persons_v2/view.php?id=639</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>2001</v>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>Pócsai Imre Vendel (OFM)</t>
+          <t>Mátyás Tamás Vilmos OSB</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t>Alsóvárosi Ferences Templom, Szeged, Magyarország</t>
+          <t>Megtestesült Ige Nővérei kolostor, Parma Heights, OH, USA</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J186" t="inlineStr">
         <is>
-          <t>Alsóvárosi Ferences Templom</t>
+          <t>Megtestesült Ige Nővérei kolostor</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
-          <t>kisegítő lelkész</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N186">
         <v>1997</v>
       </c>
       <c r="O186">
-        <v>2005</v>
+        <v>2008</v>
       </c>
       <c r="Q186" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=897</t>
+          <t>/persons_v2/view.php?id=717</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>2001</v>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>Ruzsik Vilmos CM, Dr.</t>
+          <t>Pócsai Imre Vendel (OFM)</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>lazarista (Congregatio Missionis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>Párizs, Franciaország</t>
+          <t>Alsóvárosi Ferences Templom, Szeged, Magyarország</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
-          <t>Franciaország</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J187" t="inlineStr">
+        <is>
+          <t>Alsóvárosi Ferences Templom</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>kisegítő lelkész</t>
         </is>
       </c>
       <c r="N187">
         <v>1997</v>
       </c>
       <c r="O187">
-        <v>2002</v>
+        <v>2005</v>
       </c>
       <c r="Q187" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=952</t>
+          <t>/persons_v2/view.php?id=897</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>2001</v>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>Csete Iván</t>
+          <t>Ruzsik Vilmos CM, Dr.</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>New York, NY, USA</t>
+          <t>lazarista (Congregatio Missionis)</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
-          <t>Aquinói Szent Tamás, Forestburgh, NY, USA</t>
+          <t>Párizs, Franciaország</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Aquinói Szent Tamás</t>
+          <t>Franciaország</t>
         </is>
       </c>
       <c r="K188" t="inlineStr">
         <is>
-          <t>adminisztrátor, 1999-től plébános</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N188">
-        <v>1998</v>
+        <v>1997</v>
       </c>
       <c r="O188">
-        <v>2011</v>
+        <v>2002</v>
       </c>
       <c r="Q188" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=158</t>
+          <t>/persons_v2/view.php?id=952</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>2001</v>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>Forrai Tamás Gergely SJ</t>
+          <t>Csete Iván</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
-          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda, Miskolc, Magyarország</t>
+          <t>Aquinói Szent Tamás, Forestburgh, NY, USA</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J189" t="inlineStr">
         <is>
-          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda</t>
+          <t>Aquinói Szent Tamás</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
-          <t>igazgató</t>
+          <t>adminisztrátor, 1999-től plébános</t>
         </is>
       </c>
       <c r="N189">
         <v>1998</v>
       </c>
       <c r="O189">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="Q189" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=283</t>
+          <t>/persons_v2/view.php?id=158</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>2001</v>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>Juhász Gábor Tamás, Dr.</t>
+          <t>Forrai Tamás Gergely SJ</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
-          <t>Budapest - Vizafogó, Budapest, Magyarország</t>
+          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda, Miskolc, Magyarország</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
       <c r="J190" t="inlineStr">
         <is>
-          <t>Budapest - Vizafogó</t>
+          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
-          <t>segédlelkész, majd 2000-től plébános, közben 2001 – 2019 között a Szent Ágoston kápolna igazgatója is</t>
+          <t>igazgató</t>
         </is>
       </c>
       <c r="N190">
         <v>1998</v>
       </c>
-      <c r="P190" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="O190">
+        <v>2010</v>
       </c>
       <c r="Q190" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=489</t>
+          <t>/persons_v2/view.php?id=283</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>2001</v>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>Nagy Menyhért Mojzes O.Cist, Dr.</t>
+          <t>Juhász Gábor Tamás, Dr.</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t>Eger, Magyarország</t>
+          <t>Budapest - Vizafogó, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
+      <c r="J191" t="inlineStr">
+        <is>
+          <t>Budapest - Vizafogó</t>
+        </is>
+      </c>
       <c r="K191" t="inlineStr">
         <is>
-          <t>házfőnök és kollégium igazgató, 1998-1999 között templomigazgató</t>
+          <t>segédlelkész, majd 2000-től plébános, közben 2001 – 2019 között a Szent Ágoston kápolna igazgatója is</t>
         </is>
       </c>
       <c r="N191">
         <v>1998</v>
       </c>
-      <c r="O191">
-        <v>2002</v>
+      <c r="P191" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q191" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=797</t>
+          <t>/persons_v2/view.php?id=489</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>2001</v>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>Pfemeter János Arnold OCSO</t>
+          <t>Nagy Menyhért Mojzes O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
-          <t>Oka, QC, Kanada</t>
+          <t>Eger, Magyarország</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="K192" t="inlineStr">
+        <is>
+          <t>házfőnök és kollégium igazgató, 1998-1999 között templomigazgató</t>
         </is>
       </c>
       <c r="N192">
         <v>1998</v>
       </c>
       <c r="O192">
         <v>2002</v>
       </c>
       <c r="Q192" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=875</t>
+          <t>/persons_v2/view.php?id=797</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>2001</v>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>Pintye Lajos OFM</t>
+          <t>Pfemeter János Arnold OCSO</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség, Fairfield, CT, USA</t>
+          <t>Oka, QC, Kanada</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
-          <t>USA</t>
-[...9 lines deleted...]
-          <t>plébános</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="N193">
         <v>1998</v>
       </c>
       <c r="O193">
-        <v>2011</v>
+        <v>2002</v>
       </c>
       <c r="Q193" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=882</t>
+          <t>/persons_v2/view.php?id=875</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>2001</v>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>Babos István SJ</t>
+          <t>Pintye Lajos OFM</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
-          <t>Pécs, Magyarország</t>
+          <t>Szent Imre R. K. Egyházközség, Fairfield, CT, USA</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J194" t="inlineStr">
+        <is>
+          <t>Szent Imre R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K194" t="inlineStr">
         <is>
-          <t>betegállományban</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N194">
-        <v>1999</v>
+        <v>1998</v>
       </c>
       <c r="O194">
-        <v>2006</v>
+        <v>2011</v>
       </c>
       <c r="Q194" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=24</t>
+          <t>/persons_v2/view.php?id=882</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>2001</v>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>Balogh László</t>
+          <t>Babos István SJ</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t>Kemence, Magyarország</t>
+          <t>Pécs, Magyarország</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
-          <t>plébániai kormányzó (oldallagosan ellátta: Berencebaráti, Tésa)</t>
+          <t>betegállományban</t>
         </is>
       </c>
       <c r="N195">
         <v>1999</v>
       </c>
       <c r="O195">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="Q195" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=40</t>
+          <t>/persons_v2/view.php?id=24</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>2001</v>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>Dér-Wolff János SJ</t>
+          <t>Balogh László</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
-          <t>Schönbrunn, Ausztria</t>
+          <t>Kemence, Magyarország</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
-          <t>lelkigyakorlatos ház lelkésze</t>
+          <t>plébániai kormányzó (oldallagosan ellátta: Berencebaráti, Tésa)</t>
         </is>
       </c>
       <c r="N196">
         <v>1999</v>
       </c>
       <c r="O196">
-        <v>2003</v>
+        <v>2007</v>
       </c>
       <c r="Q196" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=198</t>
+          <t>/persons_v2/view.php?id=40</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>2001</v>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>Kish Gábor SJ</t>
+          <t>Dér-Wolff János SJ</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
+          <t>Schönbrunn, Ausztria</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet Otthon</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>lelkigyakorlatos ház lelkésze</t>
         </is>
       </c>
       <c r="N197">
         <v>1999</v>
       </c>
       <c r="O197">
-        <v>2013</v>
+        <v>2003</v>
       </c>
       <c r="Q197" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=535</t>
+          <t>/persons_v2/view.php?id=198</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198">
         <v>2001</v>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>Rakaczki Andor Mihály, Dr.</t>
+          <t>Kish Gábor SJ</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>Miskolc</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
-          <t>White Plains, NY, USA</t>
+          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J198" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet Otthon</t>
         </is>
       </c>
       <c r="K198" t="inlineStr">
         <is>
-          <t>parókus, közben ellátja Yonkers, NY, USA és New York, NY, USA – Szent Kereszt magyar egyházközség adminisztrátora</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N198">
         <v>1999</v>
       </c>
       <c r="O198">
-        <v>2007</v>
+        <v>2013</v>
       </c>
       <c r="Q198" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=912</t>
+          <t>/persons_v2/view.php?id=535</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199">
         <v>2001</v>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>Rostás Sándor SVD</t>
+          <t>Rakaczki Andor Mihály, Dr.</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Miskolc</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>Názáret Missziósház, Budapest, XXII. kerület, Budatétény, Magyarország</t>
+          <t>White Plains, NY, USA</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Názáret Missziósház</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
-          <t>a Pápai Missziós Művek igazgatója és 2001–2007 között a Názáret Missziósház rektora</t>
+          <t>parókus, közben ellátja Yonkers, NY, USA és New York, NY, USA – Szent Kereszt magyar egyházközség adminisztrátora</t>
         </is>
       </c>
       <c r="N199">
         <v>1999</v>
       </c>
       <c r="O199">
         <v>2007</v>
       </c>
       <c r="Q199" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=946</t>
+          <t>/persons_v2/view.php?id=912</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200">
         <v>2001</v>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>Róna Gábor SJ</t>
+          <t>Rostás Sándor SVD</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
-          <t>Hódmezővásárhely, Magyarország</t>
+          <t>Názáret Missziósház, Budapest, XXII. kerület, Budatétény, Magyarország</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
+      <c r="J200" t="inlineStr">
+        <is>
+          <t>Názáret Missziósház</t>
+        </is>
+      </c>
       <c r="K200" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>a Pápai Missziós Művek igazgatója és 2001–2007 között a Názáret Missziósház rektora</t>
         </is>
       </c>
       <c r="N200">
         <v>1999</v>
       </c>
       <c r="O200">
-        <v>2002</v>
+        <v>2007</v>
       </c>
       <c r="Q200" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=948</t>
+          <t>/persons_v2/view.php?id=946</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201">
         <v>2001</v>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>Artner Péter Oszkár, Dr. habil</t>
+          <t>Róna Gábor SJ</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t>Avilai Szent Teréz Plébánia, Kazincbarcika, Magyarország</t>
+          <t>Hódmezővásárhely, Magyarország</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
-      <c r="J201" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K201" t="inlineStr">
         <is>
           <t>segédlelkész</t>
         </is>
       </c>
       <c r="N201">
-        <v>2000</v>
+        <v>1999</v>
       </c>
       <c r="O201">
         <v>2002</v>
       </c>
       <c r="Q201" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=17</t>
+          <t>/persons_v2/view.php?id=948</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>2001</v>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>Bóday Jenő SJ</t>
+          <t>Somos József</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon, Pilisvörösvár, Magyarország</t>
+          <t>Nyíregyháza, Magyarország</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
-      <c r="J202" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K202" t="inlineStr">
         <is>
           <t>nyugállományban</t>
         </is>
       </c>
       <c r="N202">
-        <v>2000</v>
+        <v>1999</v>
       </c>
       <c r="O202">
-        <v>2006</v>
+        <v>2014</v>
       </c>
       <c r="Q202" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=93</t>
+          <t>/persons_v2/view.php?id=1010</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203">
         <v>2001</v>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>Cebula Paweł OFMConv</t>
+          <t>Artner Péter Oszkár, Dr. habil</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
-          <t>Arad, Románia</t>
+          <t>Avilai Szent Teréz Plébánia, Kazincbarcika, Magyarország</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J203" t="inlineStr">
+        <is>
+          <t>Avilai Szent Teréz Plébánia</t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
-          <t>perjel</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N203">
         <v>2000</v>
       </c>
       <c r="O203">
         <v>2002</v>
       </c>
       <c r="Q203" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=121</t>
+          <t>/persons_v2/view.php?id=17</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204">
         <v>2001</v>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>Csiszár István</t>
+          <t>Bóday Jenő SJ</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t>Kitchener, ON, Kanada</t>
+          <t>Szent Erzsébet Otthon, Pilisvörösvár, Magyarország</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J204" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet Otthon</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
           <t>nyugállományban</t>
         </is>
       </c>
       <c r="N204">
         <v>2000</v>
       </c>
       <c r="O204">
-        <v>2018</v>
+        <v>2006</v>
       </c>
       <c r="Q204" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=161</t>
+          <t>/persons_v2/view.php?id=93</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205">
         <v>2001</v>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>Homa József</t>
+          <t>Cebula Paweł OFMConv</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
-          <t>Uniontown, PA, USA</t>
+          <t>Arad, Románia</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>perjel</t>
         </is>
       </c>
       <c r="N205">
         <v>2000</v>
       </c>
       <c r="O205">
-        <v>2007</v>
+        <v>2002</v>
       </c>
       <c r="Q205" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=411</t>
+          <t>/persons_v2/view.php?id=121</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206">
         <v>2001</v>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>Juhász Ferenc, Msgr.</t>
+          <t>Csiszár István</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
-          <t>Szent István Rádió, Eger, Magyarország</t>
+          <t>Kitchener, ON, Kanada</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Szent István Rádió</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K206" t="inlineStr">
         <is>
-          <t>alapító igazgató</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N206">
         <v>2000</v>
       </c>
       <c r="O206">
-        <v>2003</v>
+        <v>2018</v>
       </c>
       <c r="Q206" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=488</t>
+          <t>/persons_v2/view.php?id=161</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207">
         <v>2001</v>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>Kerekes László, püspök, Dr.</t>
+          <t>Homa József</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
-          <t>Boldog Özséb templom, Kézdivásárhely, Románia</t>
+          <t>Uniontown, PA, USA</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
-          <t>Románia</t>
-[...4 lines deleted...]
-          <t>Boldog Özséb templom</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K207" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N207">
         <v>2000</v>
       </c>
       <c r="O207">
-        <v>2020</v>
+        <v>2007</v>
       </c>
       <c r="Q207" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=520</t>
+          <t>/persons_v2/view.php?id=411</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208">
         <v>2001</v>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>Kerekes László, püspök, Dr.</t>
+          <t>Juhász Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
-          <t>Ottawa, ON, Kanada</t>
+          <t>Szent István Rádió, Eger, Magyarország</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J208" t="inlineStr">
+        <is>
+          <t>Szent István Rádió</t>
         </is>
       </c>
       <c r="K208" t="inlineStr">
         <is>
-          <t>doktorandusz, magyar kisegítő lelkész</t>
+          <t>alapító igazgató</t>
         </is>
       </c>
       <c r="N208">
         <v>2000</v>
       </c>
       <c r="O208">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="Q208" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=520</t>
+          <t>/persons_v2/view.php?id=488</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209">
         <v>2001</v>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>Kovács Lajos (SJ), Dr.</t>
+          <t>Kerekes László, püspök, Dr.</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
-          <t>Montréal, QC, Kanada</t>
+          <t>Boldog Özséb templom, Kézdivásárhely, Románia</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Románia</t>
+        </is>
+      </c>
+      <c r="J209" t="inlineStr">
+        <is>
+          <t>Boldog Özséb templom</t>
         </is>
       </c>
       <c r="K209" t="inlineStr">
         <is>
-          <t>tanulmányok végzése</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N209">
         <v>2000</v>
       </c>
       <c r="O209">
-        <v>2004</v>
+        <v>2020</v>
       </c>
       <c r="Q209" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=586</t>
+          <t>/persons_v2/view.php?id=520</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210">
         <v>2001</v>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>Magyar Gyula Szervác OSB</t>
+          <t>Kerekes László, püspök, Dr.</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
-          <t>Aszófő, Magyarország</t>
+          <t>Ottawa, ON, Kanada</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K210" t="inlineStr">
         <is>
-          <t>gondnok</t>
+          <t>doktorandusz, magyar kisegítő lelkész</t>
         </is>
       </c>
       <c r="N210">
         <v>2000</v>
       </c>
       <c r="O210">
-        <v>2008</v>
+        <v>2004</v>
       </c>
       <c r="Q210" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=681</t>
+          <t>/persons_v2/view.php?id=520</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211">
         <v>2001</v>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>Manolache Lőrinc</t>
+          <t>Kovács Lajos (SJ), Dr.</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>Pécs</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>Bikal, Magyarország</t>
+          <t>Montréal, QC, Kanada</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K211" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>tanulmányok végzése</t>
         </is>
       </c>
       <c r="N211">
         <v>2000</v>
       </c>
       <c r="O211">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="Q211" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=694</t>
+          <t>/persons_v2/view.php?id=586</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212">
         <v>2001</v>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>Molnár Antal</t>
+          <t>Magyar Gyula Szervác OSB</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
-          <t>South Bend, IN, USA</t>
+          <t>Aszófő, Magyarország</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K212" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>gondnok</t>
         </is>
       </c>
       <c r="N212">
         <v>2000</v>
       </c>
       <c r="O212">
-        <v>2003</v>
+        <v>2008</v>
       </c>
       <c r="Q212" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=759</t>
+          <t>/persons_v2/view.php?id=681</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213">
         <v>2001</v>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>Orbán Mihály SJ</t>
+          <t>Manolache Lőrinc</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Pécs</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
-          <t>Montréal, QC, Kanada</t>
+          <t>Bikal, Magyarország</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K213" t="inlineStr">
         <is>
-          <t>lelkész, tanulmányokat végez</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N213">
         <v>2000</v>
       </c>
       <c r="O213">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="Q213" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=835</t>
+          <t>/persons_v2/view.php?id=694</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214">
         <v>2001</v>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>Páldeák Iván Szabolcs OFM</t>
+          <t>Molnár Antal</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
-          <t>Rózsadomb, Budapest, Magyarország</t>
+          <t>South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Rózsadomb</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K214" t="inlineStr">
         <is>
-          <t>kisegítő lelkész</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N214">
         <v>2000</v>
       </c>
       <c r="O214">
-        <v>2007</v>
+        <v>2003</v>
       </c>
       <c r="Q214" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=859</t>
+          <t>/persons_v2/view.php?id=759</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215">
         <v>2001</v>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>Rigó Jenő SJ</t>
+          <t>Orbán Mihály SJ</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
-          <t>Jezsuita Tartományfőnökség, Budapest, Magyarország</t>
+          <t>Montréal, QC, Kanada</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Jezsuita Tartományfőnökség</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K215" t="inlineStr">
         <is>
-          <t>a novíciusmester sociusa</t>
+          <t>lelkész, tanulmányokat végez</t>
         </is>
       </c>
       <c r="N215">
         <v>2000</v>
       </c>
       <c r="O215">
-        <v>2002</v>
+        <v>2003</v>
       </c>
       <c r="Q215" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=937</t>
+          <t>/persons_v2/view.php?id=835</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216">
         <v>2001</v>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>Skinta József István OSBM</t>
+          <t>Páldeák Iván Szabolcs OFM</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
-          <t>St. Joseph Byzantine Catholic Church, New Brunswick, NJ, USA</t>
+          <t>Rózsadomb, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J216" t="inlineStr">
         <is>
-          <t>St. Joseph Byzantine Catholic Church</t>
+          <t>Rózsadomb</t>
         </is>
       </c>
       <c r="K216" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>kisegítő lelkész</t>
         </is>
       </c>
       <c r="N216">
         <v>2000</v>
       </c>
       <c r="O216">
+        <v>2007</v>
+      </c>
+      <c r="Q216" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=859</t>
+        </is>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217">
+        <v>2001</v>
+      </c>
+      <c r="B217" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C217" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D217" t="inlineStr">
+        <is>
+          <t>Rigó Jenő SJ</t>
+        </is>
+      </c>
+      <c r="E217" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F217" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G217" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H217" t="inlineStr">
+        <is>
+          <t>Jezsuita Tartományfőnökség, Budapest, Magyarország</t>
+        </is>
+      </c>
+      <c r="I217" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J217" t="inlineStr">
+        <is>
+          <t>Jezsuita Tartományfőnökség</t>
+        </is>
+      </c>
+      <c r="K217" t="inlineStr">
+        <is>
+          <t>a novíciusmester sociusa</t>
+        </is>
+      </c>
+      <c r="N217">
+        <v>2000</v>
+      </c>
+      <c r="O217">
+        <v>2002</v>
+      </c>
+      <c r="Q217" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=937</t>
+        </is>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218">
+        <v>2001</v>
+      </c>
+      <c r="B218" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C218" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D218" t="inlineStr">
+        <is>
+          <t>Skinta József István OSBM</t>
+        </is>
+      </c>
+      <c r="E218" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F218" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G218" t="inlineStr">
+        <is>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+        </is>
+      </c>
+      <c r="H218" t="inlineStr">
+        <is>
+          <t>St. Joseph Byzantine Catholic Church, New Brunswick, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I218" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J218" t="inlineStr">
+        <is>
+          <t>St. Joseph Byzantine Catholic Church</t>
+        </is>
+      </c>
+      <c r="K218" t="inlineStr">
+        <is>
+          <t>parókus</t>
+        </is>
+      </c>
+      <c r="N218">
+        <v>2000</v>
+      </c>
+      <c r="O218">
         <v>2009</v>
       </c>
-      <c r="Q216" t="inlineStr">
+      <c r="Q218" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=999</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>