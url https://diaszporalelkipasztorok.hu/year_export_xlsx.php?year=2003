--- v1 (2026-09-13)
+++ v2 (2026-10-31)
@@ -154,51 +154,51 @@
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
           <t>Összegzés</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="B9">
         <v>28</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="B10">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Születések</t>
         </is>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Halálozások</t>
         </is>
       </c>
       <c r="B12">
         <v>7</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
@@ -8422,3410 +8422,3532 @@
       <c r="O149">
         <v>2013</v>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=887</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>2003</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Domonkos László SVD</t>
+          <t>Spáczay Zoltán</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>Kőszeg, Magyarország</t>
+          <t>Csobánka, Magyarország</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N150">
-        <v>1996</v>
+        <v>1995</v>
       </c>
       <c r="O150">
         <v>2004</v>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=214</t>
+          <t>/persons_v2/view.php?id=1013</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>2003</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Marosfalvy László SJ</t>
+          <t>Domonkos László SVD</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Kőszeg, Magyarország</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>lelkész, ökonómus, közben 2006-2008 között plébános, majd segédlelkész, valamint a Saint Jutta Foundation kanadai kurátora, később nyugállományban</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N151">
         <v>1996</v>
       </c>
       <c r="O151">
-        <v>2024</v>
+        <v>2004</v>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=698</t>
+          <t>/persons_v2/view.php?id=214</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>2003</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
+          <t>Marosfalvy László SJ</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
+      <c r="J152" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>Castellum Minus-i címzetes püspök, a külföldön élő magyarok püspöke</t>
+          <t>lelkész, ökonómus, közben 2006-2008 között plébános, majd segédlelkész, valamint a Saint Jutta Foundation kanadai kurátora, később nyugállományban</t>
         </is>
       </c>
       <c r="N152">
         <v>1996</v>
       </c>
       <c r="O152">
-        <v>2006</v>
+        <v>2024</v>
       </c>
       <c r="Q152" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=746</t>
+          <t>/persons_v2/view.php?id=698</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>2003</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Pataki András, megyéspüspök</t>
+          <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
           <t>püspök</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>megyéspüspök, majd nyugállományban</t>
+          <t>Castellum Minus-i címzetes püspök, a külföldön élő magyarok püspöke</t>
         </is>
       </c>
       <c r="N153">
         <v>1996</v>
       </c>
       <c r="O153">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="Q153" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=855</t>
+          <t>/persons_v2/view.php?id=746</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>2003</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Csabafi Csaba SJ</t>
+          <t>Pataki András, megyéspüspök</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>1997 – 2000 segédlelkész, 2000 – 2006 plébános</t>
+          <t>megyéspüspök, majd nyugállományban</t>
         </is>
       </c>
       <c r="N154">
-        <v>1997</v>
+        <v>1996</v>
       </c>
       <c r="O154">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="Q154" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=138</t>
+          <t>/persons_v2/view.php?id=855</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>2003</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Füz János Balázs O.Cist, apát</t>
+          <t>Csabafi Csaba SJ</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>Spring Bank, WI, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J155" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>1997 – 2000 segédlelkész, 2000 – 2006 plébános</t>
         </is>
       </c>
       <c r="N155">
         <v>1997</v>
       </c>
       <c r="O155">
-        <v>2008</v>
+        <v>2006</v>
       </c>
       <c r="Q155" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=297</t>
+          <t>/persons_v2/view.php?id=138</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>2003</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Linka Ervin Sándor OSB</t>
+          <t>Füz János Balázs O.Cist, apát</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+          <t>Spring Bank, WI, USA</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>Brazília</t>
-[...4 lines deleted...]
-          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>brazíliai magyar főlelkész</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N156">
         <v>1997</v>
       </c>
       <c r="O156">
-        <v>2016</v>
+        <v>2008</v>
       </c>
       <c r="Q156" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=660</t>
+          <t>/persons_v2/view.php?id=297</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>2003</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Lászlói László</t>
+          <t>Linka Ervin Sándor OSB</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>Antiochiai Szent Ignác plébánia, Ottawa, ON, Kanada</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="J157" t="inlineStr">
         <is>
-          <t>Antiochiai Szent Ignác plébánia</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>plébános és magyar lelkész</t>
+          <t>brazíliai magyar főlelkész</t>
         </is>
       </c>
       <c r="N157">
         <v>1997</v>
       </c>
       <c r="O157">
-        <v>2008</v>
+        <v>2016</v>
       </c>
       <c r="Q157" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=639</t>
+          <t>/persons_v2/view.php?id=660</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>2003</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Mátyás Tamás Vilmos OSB</t>
+          <t>Lászlói László</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>Megtestesült Ige Nővérei kolostor, Parma Heights, OH, USA</t>
+          <t>Antiochiai Szent Ignác plébánia, Ottawa, ON, Kanada</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J158" t="inlineStr">
         <is>
-          <t>Megtestesült Ige Nővérei kolostor</t>
+          <t>Antiochiai Szent Ignác plébánia</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>plébános és magyar lelkész</t>
         </is>
       </c>
       <c r="N158">
         <v>1997</v>
       </c>
       <c r="O158">
         <v>2008</v>
       </c>
       <c r="Q158" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=717</t>
+          <t>/persons_v2/view.php?id=639</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>2003</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Pócsai Imre Vendel (OFM)</t>
+          <t>Mátyás Tamás Vilmos OSB</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>Alsóvárosi Ferences Templom, Szeged, Magyarország</t>
+          <t>Megtestesült Ige Nővérei kolostor, Parma Heights, OH, USA</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J159" t="inlineStr">
         <is>
-          <t>Alsóvárosi Ferences Templom</t>
+          <t>Megtestesült Ige Nővérei kolostor</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>kisegítő lelkész</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N159">
         <v>1997</v>
       </c>
       <c r="O159">
-        <v>2005</v>
+        <v>2008</v>
       </c>
       <c r="Q159" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=897</t>
+          <t>/persons_v2/view.php?id=717</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>2003</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Csete Iván</t>
+          <t>Pócsai Imre Vendel (OFM)</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>New York, NY, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>Aquinói Szent Tamás, Forestburgh, NY, USA</t>
+          <t>Alsóvárosi Ferences Templom, Szeged, Magyarország</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J160" t="inlineStr">
         <is>
-          <t>Aquinói Szent Tamás</t>
+          <t>Alsóvárosi Ferences Templom</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>adminisztrátor, 1999-től plébános</t>
+          <t>kisegítő lelkész</t>
         </is>
       </c>
       <c r="N160">
-        <v>1998</v>
+        <v>1997</v>
       </c>
       <c r="O160">
-        <v>2011</v>
+        <v>2005</v>
       </c>
       <c r="Q160" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=158</t>
+          <t>/persons_v2/view.php?id=897</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>2003</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Forrai Tamás Gergely SJ</t>
+          <t>Csete Iván</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda, Miskolc, Magyarország</t>
+          <t>Aquinói Szent Tamás, Forestburgh, NY, USA</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J161" t="inlineStr">
         <is>
-          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda</t>
+          <t>Aquinói Szent Tamás</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>igazgató</t>
+          <t>adminisztrátor, 1999-től plébános</t>
         </is>
       </c>
       <c r="N161">
         <v>1998</v>
       </c>
       <c r="O161">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="Q161" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=283</t>
+          <t>/persons_v2/view.php?id=158</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>2003</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Juhász Gábor Tamás, Dr.</t>
+          <t>Forrai Tamás Gergely SJ</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>Budapest - Vizafogó, Budapest, Magyarország</t>
+          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda, Miskolc, Magyarország</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
       <c r="J162" t="inlineStr">
         <is>
-          <t>Budapest - Vizafogó</t>
+          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>segédlelkész, majd 2000-től plébános, közben 2001 – 2019 között a Szent Ágoston kápolna igazgatója is</t>
+          <t>igazgató</t>
         </is>
       </c>
       <c r="N162">
         <v>1998</v>
       </c>
-      <c r="P162" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="O162">
+        <v>2010</v>
       </c>
       <c r="Q162" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=489</t>
+          <t>/persons_v2/view.php?id=283</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>2003</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>Pintye Lajos OFM</t>
+          <t>Juhász Gábor Tamás, Dr.</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség, Fairfield, CT, USA</t>
+          <t>Budapest - Vizafogó, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J163" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség</t>
+          <t>Budapest - Vizafogó</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>segédlelkész, majd 2000-től plébános, közben 2001 – 2019 között a Szent Ágoston kápolna igazgatója is</t>
         </is>
       </c>
       <c r="N163">
         <v>1998</v>
       </c>
-      <c r="O163">
-        <v>2011</v>
+      <c r="P163" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q163" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=882</t>
+          <t>/persons_v2/view.php?id=489</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>2003</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>Babos István SJ</t>
+          <t>Pintye Lajos OFM</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>Pécs, Magyarország</t>
+          <t>Szent Imre R. K. Egyházközség, Fairfield, CT, USA</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J164" t="inlineStr">
+        <is>
+          <t>Szent Imre R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>betegállományban</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N164">
-        <v>1999</v>
+        <v>1998</v>
       </c>
       <c r="O164">
-        <v>2006</v>
+        <v>2011</v>
       </c>
       <c r="Q164" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=24</t>
+          <t>/persons_v2/view.php?id=882</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>2003</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Balogh László</t>
+          <t>Babos István SJ</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>Kemence, Magyarország</t>
+          <t>Pécs, Magyarország</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>plébániai kormányzó (oldallagosan ellátta: Berencebaráti, Tésa)</t>
+          <t>betegállományban</t>
         </is>
       </c>
       <c r="N165">
         <v>1999</v>
       </c>
       <c r="O165">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="Q165" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=40</t>
+          <t>/persons_v2/view.php?id=24</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>2003</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>Kish Gábor SJ</t>
+          <t>Balogh László</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
+          <t>Kemence, Magyarország</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet Otthon</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>plébániai kormányzó (oldallagosan ellátta: Berencebaráti, Tésa)</t>
         </is>
       </c>
       <c r="N166">
         <v>1999</v>
       </c>
       <c r="O166">
-        <v>2013</v>
+        <v>2007</v>
       </c>
       <c r="Q166" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=535</t>
+          <t>/persons_v2/view.php?id=40</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>2003</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>Rakaczki Andor Mihály, Dr.</t>
+          <t>Kish Gábor SJ</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>Miskolc</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>White Plains, NY, USA</t>
+          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J167" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet Otthon</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>parókus, közben ellátja Yonkers, NY, USA és New York, NY, USA – Szent Kereszt magyar egyházközség adminisztrátora</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N167">
         <v>1999</v>
       </c>
       <c r="O167">
-        <v>2007</v>
+        <v>2013</v>
       </c>
       <c r="Q167" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=912</t>
+          <t>/persons_v2/view.php?id=535</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>2003</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>Rostás Sándor SVD</t>
+          <t>Rakaczki Andor Mihály, Dr.</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Miskolc</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>Názáret Missziósház, Budapest, XXII. kerület, Budatétény, Magyarország</t>
+          <t>White Plains, NY, USA</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Názáret Missziósház</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>a Pápai Missziós Művek igazgatója és 2001–2007 között a Názáret Missziósház rektora</t>
+          <t>parókus, közben ellátja Yonkers, NY, USA és New York, NY, USA – Szent Kereszt magyar egyházközség adminisztrátora</t>
         </is>
       </c>
       <c r="N168">
         <v>1999</v>
       </c>
       <c r="O168">
         <v>2007</v>
       </c>
       <c r="Q168" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=946</t>
+          <t>/persons_v2/view.php?id=912</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>2003</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>Bóday Jenő SJ</t>
+          <t>Rostás Sándor SVD</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon, Pilisvörösvár, Magyarország</t>
+          <t>Názáret Missziósház, Budapest, XXII. kerület, Budatétény, Magyarország</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
       <c r="J169" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon</t>
+          <t>Názáret Missziósház</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>a Pápai Missziós Művek igazgatója és 2001–2007 között a Názáret Missziósház rektora</t>
         </is>
       </c>
       <c r="N169">
-        <v>2000</v>
+        <v>1999</v>
       </c>
       <c r="O169">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="Q169" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=93</t>
+          <t>/persons_v2/view.php?id=946</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>2003</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>Csiszár István</t>
+          <t>Somos József</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>Kitchener, ON, Kanada</t>
+          <t>Nyíregyháza, Magyarország</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
           <t>nyugállományban</t>
         </is>
       </c>
       <c r="N170">
-        <v>2000</v>
+        <v>1999</v>
       </c>
       <c r="O170">
-        <v>2018</v>
+        <v>2014</v>
       </c>
       <c r="Q170" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=161</t>
+          <t>/persons_v2/view.php?id=1010</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>2003</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>Homa József</t>
+          <t>Bóday Jenő SJ</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>Uniontown, PA, USA</t>
+          <t>Szent Erzsébet Otthon, Pilisvörösvár, Magyarország</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J171" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet Otthon</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
           <t>nyugállományban</t>
         </is>
       </c>
       <c r="N171">
         <v>2000</v>
       </c>
       <c r="O171">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="Q171" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=411</t>
+          <t>/persons_v2/view.php?id=93</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>2003</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>Kerekes László, püspök, Dr.</t>
+          <t>Csiszár István</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>Boldog Özséb templom, Kézdivásárhely, Románia</t>
+          <t>Kitchener, ON, Kanada</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
-          <t>Románia</t>
-[...4 lines deleted...]
-          <t>Boldog Özséb templom</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N172">
         <v>2000</v>
       </c>
       <c r="O172">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="Q172" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=520</t>
+          <t>/persons_v2/view.php?id=161</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>2003</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>Kerekes László, püspök, Dr.</t>
+          <t>Homa József</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t>Ottawa, ON, Kanada</t>
+          <t>Uniontown, PA, USA</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>doktorandusz, magyar kisegítő lelkész</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N173">
         <v>2000</v>
       </c>
       <c r="O173">
-        <v>2004</v>
+        <v>2007</v>
       </c>
       <c r="Q173" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=520</t>
+          <t>/persons_v2/view.php?id=411</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>2003</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>Kovács Lajos (SJ), Dr.</t>
+          <t>Kerekes László, püspök, Dr.</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t>Montréal, QC, Kanada</t>
+          <t>Boldog Özséb templom, Kézdivásárhely, Románia</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Románia</t>
+        </is>
+      </c>
+      <c r="J174" t="inlineStr">
+        <is>
+          <t>Boldog Özséb templom</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>tanulmányok végzése</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N174">
         <v>2000</v>
       </c>
       <c r="O174">
-        <v>2004</v>
+        <v>2020</v>
       </c>
       <c r="Q174" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=586</t>
+          <t>/persons_v2/view.php?id=520</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>2003</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>Magyar Gyula Szervác OSB</t>
+          <t>Kerekes László, püspök, Dr.</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t>Aszófő, Magyarország</t>
+          <t>Ottawa, ON, Kanada</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>gondnok</t>
+          <t>doktorandusz, magyar kisegítő lelkész</t>
         </is>
       </c>
       <c r="N175">
         <v>2000</v>
       </c>
       <c r="O175">
-        <v>2008</v>
+        <v>2004</v>
       </c>
       <c r="Q175" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=681</t>
+          <t>/persons_v2/view.php?id=520</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>2003</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>Páldeák Iván Szabolcs OFM</t>
+          <t>Kovács Lajos (SJ), Dr.</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>Rózsadomb, Budapest, Magyarország</t>
+          <t>Montréal, QC, Kanada</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Rózsadomb</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>kisegítő lelkész</t>
+          <t>tanulmányok végzése</t>
         </is>
       </c>
       <c r="N176">
         <v>2000</v>
       </c>
       <c r="O176">
-        <v>2007</v>
+        <v>2004</v>
       </c>
       <c r="Q176" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=859</t>
+          <t>/persons_v2/view.php?id=586</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>2003</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>Skinta József István OSBM</t>
+          <t>Magyar Gyula Szervác OSB</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t>St. Joseph Byzantine Catholic Church, New Brunswick, NJ, USA</t>
+          <t>Aszófő, Magyarország</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. Joseph Byzantine Catholic Church</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>gondnok</t>
         </is>
       </c>
       <c r="N177">
         <v>2000</v>
       </c>
       <c r="O177">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="Q177" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=999</t>
+          <t>/persons_v2/view.php?id=681</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>2003</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
+          <t>Páldeák Iván Szabolcs OFM</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>Budapest, Magyarország</t>
+          <t>Rózsadomb, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
+      <c r="J178" t="inlineStr">
+        <is>
+          <t>Rózsadomb</t>
+        </is>
+      </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>Ferences rendben nevelési titkár – Pasaréti Ferences Növendékház: vikárius, jelölt- és segédmagiszter, emellett a Sapientia Szerzetesi Hittudományi Főiskola tanára, a budapesti Ferences Pasztorális Központ vezetője.</t>
+          <t>kisegítő lelkész</t>
         </is>
       </c>
       <c r="N178">
-        <v>2001</v>
+        <v>2000</v>
       </c>
       <c r="O178">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="Q178" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=28</t>
+          <t>/persons_v2/view.php?id=859</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>2003</v>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
+          <t>Skinta József István OSBM</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>Sapientia Szerzetesi Főiskola, Budapest, Magyarország</t>
+          <t>St. Joseph Byzantine Catholic Church, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J179" t="inlineStr">
         <is>
-          <t>Sapientia Szerzetesi Főiskola</t>
+          <t>St. Joseph Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>a Sapientia Szerzetesi Hittudományi Főiskola oktatója, fundamentális teológiát tanít, 2020-tól a Szenátus tagja, a Fundamentális Teológia Tanszék vezetője, 2021-2025 között oktatási és kutatási rektorhelyettes, 2025. július 1-től megbízott rektor, 2025. szeptember 1-től rektor</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N179">
-        <v>2001</v>
-[...4 lines deleted...]
-        </is>
+        <v>2000</v>
+      </c>
+      <c r="O179">
+        <v>2009</v>
       </c>
       <c r="Q179" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=28</t>
+          <t>/persons_v2/view.php?id=999</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>2003</v>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>Fülöp József SJ</t>
+          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>betegállományban, majd nyugállományban</t>
+          <t>Ferences rendben nevelési titkár – Pasaréti Ferences Növendékház: vikárius, jelölt- és segédmagiszter, emellett a Sapientia Szerzetesi Hittudományi Főiskola tanára, a budapesti Ferences Pasztorális Központ vezetője.</t>
         </is>
       </c>
       <c r="N180">
         <v>2001</v>
       </c>
       <c r="O180">
-        <v>2009</v>
+        <v>2006</v>
       </c>
       <c r="Q180" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=295</t>
+          <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>2003</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>Lakatos Dénes</t>
+          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary templom, Vancouver, BC, Kanada</t>
+          <t>Sapientia Szerzetesi Főiskola, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J181" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary templom</t>
+          <t>Sapientia Szerzetesi Főiskola</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>a Sapientia Szerzetesi Hittudományi Főiskola oktatója, fundamentális teológiát tanít, 2020-tól a Szenátus tagja, a Fundamentális Teológia Tanszék vezetője, 2021-2025 között oktatási és kutatási rektorhelyettes, 2025. július 1-től megbízott rektor, 2025. szeptember 1-től rektor</t>
         </is>
       </c>
       <c r="N181">
         <v>2001</v>
       </c>
-      <c r="O181">
-        <v>2024</v>
+      <c r="P181" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q181" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=633</t>
+          <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>2003</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>Lukács Imre Róbert, Dr.</t>
+          <t>Fülöp József SJ</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>Verespatak, Románia</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J182" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>plébános, közben Gyulafehérvárott a Hittudományi Főiskola egyházjog tanára</t>
+          <t>betegállományban, majd nyugállományban</t>
         </is>
       </c>
       <c r="N182">
         <v>2001</v>
       </c>
       <c r="O182">
-        <v>2022</v>
+        <v>2009</v>
       </c>
       <c r="Q182" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=672</t>
+          <t>/persons_v2/view.php?id=295</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>2003</v>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
+          <t>Lakatos Dénes</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Our Lady of Hungary templom, Vancouver, BC, Kanada</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J183" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary templom</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N183">
         <v>2001</v>
       </c>
       <c r="O183">
-        <v>2016</v>
+        <v>2024</v>
       </c>
       <c r="Q183" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=699</t>
+          <t>/persons_v2/view.php?id=633</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>2003</v>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>Mihályi Imre Gilbert O.Praem</t>
+          <t>Lukács Imre Róbert, Dr.</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t>Papi Otthon, Székesfehérvár, Magyarország</t>
+          <t>Verespatak, Románia</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Papi Otthon</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>plébános, közben Gyulafehérvárott a Hittudományi Főiskola egyházjog tanára</t>
         </is>
       </c>
       <c r="N184">
         <v>2001</v>
       </c>
       <c r="O184">
-        <v>2011</v>
+        <v>2022</v>
       </c>
       <c r="Q184" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=745</t>
+          <t>/persons_v2/view.php?id=672</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>2003</v>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>Miskei László</t>
+          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
-          <t>Gesztete, Szlovákia</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
-          <t>Szlovákia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N185">
         <v>2001</v>
       </c>
       <c r="O185">
-        <v>2004</v>
+        <v>2016</v>
       </c>
       <c r="Q185" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=751</t>
+          <t>/persons_v2/view.php?id=699</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>2003</v>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>Miskolczy Kálmán Sch.P., Dr.</t>
+          <t>Mihályi Imre Gilbert O.Praem</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t>Miami, FL, USA</t>
+          <t>Papi Otthon, Székesfehérvár, Magyarország</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J186" t="inlineStr">
+        <is>
+          <t>Papi Otthon</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
-          <t>lelkipásztor (közben kisegít:  Sarasota, FL, USA)</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N186">
         <v>2001</v>
       </c>
       <c r="O186">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="Q186" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=752</t>
+          <t>/persons_v2/view.php?id=745</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>2003</v>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>Mák Ferenc</t>
+          <t>Miskei László</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>Budapest, Magyarország</t>
+          <t>Gesztete, Szlovákia</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Szlovákia</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
-          <t>görög katolikus tábori esperes (ezredesi rangban)</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N187">
         <v>2001</v>
       </c>
       <c r="O187">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="Q187" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=714</t>
+          <t>/persons_v2/view.php?id=751</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>2003</v>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>Nagy Nándor</t>
+          <t>Miskolczy Kálmán Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
-          <t>Piroskaváros, Csongrád, Magyarország</t>
+          <t>Miami, FL, USA</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Piroskaváros</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K188" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>lelkipásztor (közben kisegít:  Sarasota, FL, USA)</t>
         </is>
       </c>
       <c r="N188">
         <v>2001</v>
       </c>
       <c r="O188">
-        <v>2005</v>
+        <v>2010</v>
       </c>
       <c r="Q188" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=798</t>
+          <t>/persons_v2/view.php?id=752</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>2003</v>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>Pesznyák Béla</t>
+          <t>Mák Ferenc</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>Szabadka, Szerbia</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Kanada</t>
+          <t>Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>görög katolikus tábori esperes (ezredesi rangban)</t>
         </is>
       </c>
       <c r="N189">
         <v>2001</v>
       </c>
       <c r="O189">
-        <v>2009</v>
+        <v>2005</v>
       </c>
       <c r="Q189" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=867</t>
+          <t>/persons_v2/view.php?id=714</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>2003</v>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>Artner Péter Oszkár, Dr. habil</t>
+          <t>Nagy Nándor</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
-          <t>Jézus Szíve Plébánia, Mezőkövesd, Magyarország</t>
+          <t>Piroskaváros, Csongrád, Magyarország</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
       <c r="J190" t="inlineStr">
         <is>
-          <t>Jézus Szíve Plébánia</t>
+          <t>Piroskaváros</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N190">
-        <v>2002</v>
+        <v>2001</v>
       </c>
       <c r="O190">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="Q190" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=17</t>
+          <t>/persons_v2/view.php?id=798</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>2003</v>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>Cebula Paweł OFMConv</t>
+          <t>Pesznyák Béla</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>Szabadka, Szerbia</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony Minorita templom, Miskolc</t>
-[...4 lines deleted...]
-          <t>Nagyboldogasszony Minorita templom</t>
+          <t>Hamilton, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I191" t="inlineStr">
+        <is>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K191" t="inlineStr">
         <is>
-          <t>plébános, tartományfőnök</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N191">
-        <v>2002</v>
+        <v>2001</v>
       </c>
       <c r="O191">
-        <v>2007</v>
+        <v>2009</v>
       </c>
       <c r="Q191" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=121</t>
+          <t>/persons_v2/view.php?id=867</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>2003</v>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>Galambos Ferenc Iréneusz OSB, dr.</t>
+          <t>Artner Péter Oszkár, Dr. habil</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
-          <t>Pannonhalmi Főapátság, Pannonhalma</t>
+          <t>Jézus Szíve Plébánia, Mezőkövesd, Magyarország</t>
+        </is>
+      </c>
+      <c r="I192" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J192" t="inlineStr">
         <is>
-          <t>Pannonhalmi Főapátság</t>
+          <t>Jézus Szíve Plébánia</t>
         </is>
       </c>
       <c r="K192" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N192">
         <v>2002</v>
       </c>
       <c r="O192">
-        <v>2007</v>
+        <v>2004</v>
       </c>
       <c r="Q192" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=304</t>
+          <t>/persons_v2/view.php?id=17</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>2003</v>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>Hesz Vince Dénes OFM</t>
+          <t>Cebula Paweł OFMConv</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t>Alsóvárosi Ferences Templom, Szeged, Magyarország</t>
-[...4 lines deleted...]
-          <t>Magyarország</t>
+          <t>Nagyboldogasszony Minorita templom, Miskolc</t>
         </is>
       </c>
       <c r="J193" t="inlineStr">
         <is>
-          <t>Alsóvárosi Ferences Templom</t>
+          <t>Nagyboldogasszony Minorita templom</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
-          <t>ökonónus, segédlelkész, majd vikárius</t>
+          <t>plébános, tartományfőnök</t>
         </is>
       </c>
       <c r="N193">
         <v>2002</v>
       </c>
       <c r="O193">
-        <v>2005</v>
+        <v>2007</v>
       </c>
       <c r="Q193" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=387</t>
+          <t>/persons_v2/view.php?id=121</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>2003</v>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>Juhász László SJ, Dr.</t>
+          <t>Galambos Ferenc Iréneusz OSB, dr.</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
-          <t>Fordham Egyetem betegterme, New York, NY, USA</t>
-[...4 lines deleted...]
-          <t>USA</t>
+          <t>Pannonhalmi Főapátság, Pannonhalma</t>
         </is>
       </c>
       <c r="J194" t="inlineStr">
         <is>
-          <t>Fordham Egyetem betegterme</t>
+          <t>Pannonhalmi Főapátság</t>
         </is>
       </c>
       <c r="K194" t="inlineStr">
         <is>
           <t>nyugállományban</t>
         </is>
       </c>
       <c r="N194">
         <v>2002</v>
       </c>
       <c r="O194">
-        <v>2009</v>
+        <v>2007</v>
       </c>
       <c r="Q194" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=495</t>
+          <t>/persons_v2/view.php?id=304</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>2003</v>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>Kürnyek Róbert, Dr.</t>
+          <t>Hesz Vince Dénes OFM</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t>Róma, Olaszország</t>
+          <t>Alsóvárosi Ferences Templom, Szeged, Magyarország</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
-          <t>Olaszország</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J195" t="inlineStr">
+        <is>
+          <t>Alsóvárosi Ferences Templom</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
-          <t>tanulmányok végzése</t>
+          <t>ökonónus, segédlelkész, majd vikárius</t>
         </is>
       </c>
       <c r="N195">
         <v>2002</v>
       </c>
       <c r="O195">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="Q195" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=629</t>
+          <t>/persons_v2/view.php?id=387</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>2003</v>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>Manolache Lőrinc</t>
+          <t>Juhász László SJ, Dr.</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>Pécs</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
-          <t>Nagydorog, Magyarország</t>
+          <t>Fordham Egyetem betegterme, New York, NY, USA</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J196" t="inlineStr">
+        <is>
+          <t>Fordham Egyetem betegterme</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N196">
         <v>2002</v>
       </c>
       <c r="O196">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="Q196" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=694</t>
+          <t>/persons_v2/view.php?id=495</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>2003</v>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>Moltesz József SJ</t>
+          <t>Kürnyek Róbert, Dr.</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>Murray-Weigel Hall, New York, NY, USA</t>
+          <t>Róma, Olaszország</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Murray-Weigel Hall</t>
+          <t>Olaszország</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>tanulmányok végzése</t>
         </is>
       </c>
       <c r="N197">
         <v>2002</v>
       </c>
       <c r="O197">
         <v>2004</v>
       </c>
       <c r="Q197" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=768</t>
+          <t>/persons_v2/view.php?id=629</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198">
         <v>2003</v>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>Mustó Péter SJ</t>
+          <t>Manolache Lőrinc</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Pécs</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
-          <t>Szeged, Magyarország</t>
+          <t>Nagydorog, Magyarország</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
       <c r="K198" t="inlineStr">
         <is>
-          <t>lelkész, 2006 – 2008 között házfőnök</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N198">
         <v>2002</v>
       </c>
       <c r="O198">
         <v>2008</v>
       </c>
       <c r="Q198" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=780</t>
+          <t>/persons_v2/view.php?id=694</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199">
         <v>2003</v>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>Nemes Ödön SJ</t>
+          <t>Moltesz József SJ</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>Sodrás utcai rendház, Budapest, Magyarország</t>
+          <t>Murray-Weigel Hall, New York, NY, USA</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J199" t="inlineStr">
         <is>
-          <t>Sodrás utcai rendház</t>
+          <t>Murray-Weigel Hall</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
-          <t>nyugállományban, lelkivezető, lelkigyakorlatoztató</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N199">
         <v>2002</v>
       </c>
       <c r="O199">
-        <v>2011</v>
+        <v>2004</v>
       </c>
       <c r="Q199" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=803</t>
+          <t>/persons_v2/view.php?id=768</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200">
         <v>2003</v>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>Nemesszeghy Ervin SJ, Dr.</t>
+          <t>Mustó Péter SJ</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
-          <t>Jezsuita Tartományfőnökség, Budapest, Magyarország</t>
+          <t>Szeged, Magyarország</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
-      <c r="J200" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K200" t="inlineStr">
         <is>
-          <t>tartományfőnök</t>
+          <t>lelkész, 2006 – 2008 között házfőnök</t>
         </is>
       </c>
       <c r="N200">
         <v>2002</v>
       </c>
       <c r="O200">
-        <v>2005</v>
+        <v>2008</v>
       </c>
       <c r="Q200" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=804</t>
+          <t>/persons_v2/view.php?id=780</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201">
         <v>2003</v>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>Róna Gábor SJ</t>
+          <t>Nemes Ödön SJ</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t>Jézus Szíve-templom, Budapest, Magyarország</t>
+          <t>Sodrás utcai rendház, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
       <c r="J201" t="inlineStr">
         <is>
-          <t>Jézus Szíve-templom</t>
+          <t>Sodrás utcai rendház</t>
         </is>
       </c>
       <c r="K201" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>nyugállományban, lelkivezető, lelkigyakorlatoztató</t>
         </is>
       </c>
       <c r="N201">
         <v>2002</v>
       </c>
       <c r="O201">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="Q201" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=948</t>
+          <t>/persons_v2/view.php?id=803</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>2003</v>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>Ádám János SJ, Dr.</t>
+          <t>Nemesszeghy Ervin SJ, Dr.</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda, Miskolc, Magyarország</t>
+          <t>Jezsuita Tartományfőnökség, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
       <c r="J202" t="inlineStr">
         <is>
-          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda</t>
+          <t>Jezsuita Tartományfőnökség</t>
         </is>
       </c>
       <c r="K202" t="inlineStr">
         <is>
-          <t>gimnáziumi nevelő</t>
+          <t>tartományfőnök</t>
         </is>
       </c>
       <c r="N202">
         <v>2002</v>
       </c>
       <c r="O202">
+        <v>2005</v>
+      </c>
+      <c r="Q202" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=804</t>
+        </is>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203">
+        <v>2003</v>
+      </c>
+      <c r="B203" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C203" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D203" t="inlineStr">
+        <is>
+          <t>Róna Gábor SJ</t>
+        </is>
+      </c>
+      <c r="E203" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F203" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G203" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H203" t="inlineStr">
+        <is>
+          <t>Jézus Szíve-templom, Budapest, Magyarország</t>
+        </is>
+      </c>
+      <c r="I203" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J203" t="inlineStr">
+        <is>
+          <t>Jézus Szíve-templom</t>
+        </is>
+      </c>
+      <c r="K203" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N203">
+        <v>2002</v>
+      </c>
+      <c r="O203">
+        <v>2015</v>
+      </c>
+      <c r="Q203" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=948</t>
+        </is>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204">
+        <v>2003</v>
+      </c>
+      <c r="B204" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C204" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D204" t="inlineStr">
+        <is>
+          <t>Ádám János SJ, Dr.</t>
+        </is>
+      </c>
+      <c r="E204" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F204" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G204" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H204" t="inlineStr">
+        <is>
+          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda, Miskolc, Magyarország</t>
+        </is>
+      </c>
+      <c r="I204" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J204" t="inlineStr">
+        <is>
+          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda</t>
+        </is>
+      </c>
+      <c r="K204" t="inlineStr">
+        <is>
+          <t>gimnáziumi nevelő</t>
+        </is>
+      </c>
+      <c r="N204">
+        <v>2002</v>
+      </c>
+      <c r="O204">
         <v>2010</v>
       </c>
-      <c r="Q202" t="inlineStr">
+      <c r="Q204" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=21</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>