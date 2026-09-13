--- v0 (2026-07-07)
+++ v1 (2026-09-13)
@@ -154,51 +154,51 @@
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
           <t>Összegzés</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="B9">
         <v>29</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="B10">
-        <v>127</v>
+        <v>152</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Születések</t>
         </is>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Halálozások</t>
         </is>
       </c>
       <c r="B12">
         <v>6</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
@@ -795,51 +795,51 @@
 Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Finta Lajos</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Argentina - misszionárius
+          <t>Argentína - misszionárius
 Peru - misszionárius</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
           <t>2004
 2004</t>
         </is>
       </c>
       <c r="O26" t="inlineStr">
         <is>
           <t>2021
 2021</t>
         </is>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=275</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>2004</v>
       </c>
@@ -1904,8088 +1904,9701 @@
           <t>2004. október 8.</t>
         </is>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=282</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>2004</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Kóczán Ákos SDB</t>
+          <t>Purmann Ferenc Aquilinus SVD</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>Vibora, Kuba</t>
+          <t>Rafael Calzada, Buenos Aires, Argentína</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>Kuba</t>
+          <t>Argentína</t>
+        </is>
+      </c>
+      <c r="J47" t="inlineStr">
+        <is>
+          <t>Rafael Calzada</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>rendi szolgálatban</t>
+          <t>szerzetestestvér</t>
         </is>
       </c>
       <c r="N47">
-        <v>1948</v>
+        <v>1934</v>
       </c>
       <c r="O47">
-        <v>2007</v>
+        <v>2005</v>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=595</t>
+          <t>/persons_v2/view.php?id=905</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>2004</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Gábriel László Asztrik O.Praem, Dr.</t>
+          <t>Kóczán Ákos SDB</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Notre Dame, IN, USA</t>
+          <t>Vibora, Kuba</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>professzor, majd 1953-1974 között a Középkori Műveltség Tanszék vezetője és a Középkori Intézet igazgatója, később haláláig tanít, közben 1963 – 1964 között a Harvard Egyetem vendégprofesszora</t>
+          <t>rendi szolgálatban</t>
         </is>
       </c>
       <c r="N48">
-        <v>1952</v>
+        <v>1948</v>
       </c>
       <c r="O48">
-        <v>2005</v>
+        <v>2007</v>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=309</t>
+          <t>/persons_v2/view.php?id=595</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2004</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Iróffy Gábor Zsolt OSB</t>
+          <t>Gábriel László Asztrik O.Praem, Dr.</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
+          <t>Notre Dame, IN, USA</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár, 1974–től gimnáziumi igazgató, 1981–től alperjel</t>
+          <t>professzor, majd 1953-1974 között a Középkori Műveltség Tanszék vezetője és a Középkori Intézet igazgatója, később haláláig tanít, közben 1963 – 1964 között a Harvard Egyetem vendégprofesszora</t>
         </is>
       </c>
       <c r="N49">
         <v>1952</v>
       </c>
       <c r="O49">
-        <v>2016</v>
+        <v>2005</v>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=459</t>
+          <t>/persons_v2/view.php?id=309</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>2004</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Marton István Henrik O.Cist</t>
+          <t>Iróffy Gábor Zsolt OSB</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár Wichita Falls, majd Dallas (1956-1964), 1964-1999 gimnáziumi tanár, igazgató (1974-1975), igazgatóhelyettes (1982-1996), alperjel (1994-1999), nyugállományban 1999-től</t>
+          <t>gimnáziumi tanár, 1974–től gimnáziumi igazgató, 1981–től alperjel</t>
         </is>
       </c>
       <c r="N50">
-        <v>1956</v>
+        <v>1952</v>
       </c>
       <c r="O50">
-        <v>2006</v>
+        <v>2016</v>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=708</t>
+          <t>/persons_v2/view.php?id=459</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>2004</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Monostori Benedek József Bánk O.Cist, Dr.</t>
+          <t>Marton István Henrik O.Cist</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J51" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>egyetemi tanár (1956 – 1989), alperjel (1975 – 1976), perjel (1976 – 1988), gimnáziumi tanár (1974 – 1975., 1977 – 1978), Holy Family of Nazareth Sisters, Grand Prairie, TX, USA gyóntató és miséző (1989 – 2011), nyugállományban (2011 – 2014)</t>
+          <t>gimnáziumi tanár Wichita Falls, majd Dallas (1956-1964), 1964-1999 gimnáziumi tanár, igazgató (1974-1975), igazgatóhelyettes (1982-1996), alperjel (1994-1999), nyugállományban 1999-től</t>
         </is>
       </c>
       <c r="N51">
         <v>1956</v>
       </c>
       <c r="O51">
-        <v>2014</v>
+        <v>2006</v>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=769</t>
+          <t>/persons_v2/view.php?id=708</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>2004</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Jávor Jenő Egon OSB, dr</t>
+          <t>Monostori Benedek József Bánk O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Portola Valley, CA, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J52" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>perjel, történetíró</t>
+          <t>egyetemi tanár (1956 – 1989), alperjel (1975 – 1976), perjel (1976 – 1988), gimnáziumi tanár (1974 – 1975., 1977 – 1978), Holy Family of Nazareth Sisters, Grand Prairie, TX, USA gyóntató és miséző (1989 – 2011), nyugállományban (2011 – 2014)</t>
         </is>
       </c>
       <c r="N52">
-        <v>1958</v>
+        <v>1956</v>
       </c>
       <c r="O52">
-        <v>2008</v>
+        <v>2014</v>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=485</t>
+          <t>/persons_v2/view.php?id=769</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>2004</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Balás Dávid László O.Cist, Dr.</t>
+          <t>Jávor Jenő Egon OSB, dr</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Portola Valley, CA, USA</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J53" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>filozófiatanár a Dallas-i Egyetemen, lelkipásztor, teológiai tanszékvezető, illetve hittanár</t>
+          <t>perjel, történetíró</t>
         </is>
       </c>
       <c r="N53">
-        <v>1959</v>
+        <v>1958</v>
       </c>
       <c r="O53">
-        <v>2014</v>
+        <v>2008</v>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=32</t>
+          <t>/persons_v2/view.php?id=485</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>2004</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Lackner Károly Béda O.Cist, dr</t>
+          <t>Balás Dávid László O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J54" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár (Dallas – St. Edward 1959-1960.; Dallas-Cistercian 1962-1964.; Fort Worth, TX, USA 1964-1967.; Dallas 1967-1970.) Egyetemi tanár Arlington, TX, USA - University of Texas (1969-2010) nyugállományban (2010-2020)</t>
+          <t>filozófiatanár a Dallas-i Egyetemen, lelkipásztor, teológiai tanszékvezető, illetve hittanár</t>
         </is>
       </c>
       <c r="N54">
         <v>1959</v>
       </c>
       <c r="O54">
-        <v>2020</v>
+        <v>2014</v>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=630</t>
+          <t>/persons_v2/view.php?id=32</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>2004</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Morgan Gyula OSBM</t>
+          <t>Lackner Károly Béda O.Cist, dr</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>New Brunswick, NJ, USA</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>civil foglalkozásban, 1992-től nyugállományban</t>
+          <t>gimnáziumi tanár (Dallas – St. Edward 1959-1960.; Dallas-Cistercian 1962-1964.; Fort Worth, TX, USA 1964-1967.; Dallas 1967-1970.) Egyetemi tanár Arlington, TX, USA - University of Texas (1969-2010) nyugállományban (2010-2020)</t>
         </is>
       </c>
       <c r="N55">
         <v>1959</v>
       </c>
       <c r="O55">
-        <v>2009</v>
+        <v>2020</v>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=772</t>
+          <t>/persons_v2/view.php?id=630</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>2004</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Horváth László Pius OSB</t>
+          <t>Morgan Gyula OSBM</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Portola Valley, CA, USA</t>
+          <t>New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>tanár, perjel, kisegítő magyar lelkész</t>
+          <t>civil foglalkozásban, 1992-től nyugállományban</t>
         </is>
       </c>
       <c r="N56">
-        <v>1960</v>
+        <v>1959</v>
       </c>
       <c r="O56">
-        <v>2018</v>
+        <v>2009</v>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=431</t>
+          <t>/persons_v2/view.php?id=772</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>2004</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Kis-Horváth Mihály Paszkál O.Cist</t>
+          <t>Samay Sebestyén Sebastian OSB</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>St. Vincent Abbey, Latrobe, PA, USA</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>St. Vincent Abbey</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>központi pénztáros (1964-1994), alperjel (1976-1988), házgondnok</t>
+          <t>különféle beosztásokban, főleg egyetemi oktató, dékán</t>
         </is>
       </c>
       <c r="N57">
-        <v>1960</v>
+        <v>1959</v>
       </c>
       <c r="O57">
         <v>2013</v>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=534</t>
+          <t>/persons_v2/view.php?id=957</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>2004</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Chladek István Menyhért O.Cist</t>
+          <t>Horváth László Pius OSB</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Portola Valley, CA, USA</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J58" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>tanár, apáti titkár, segédlelkész</t>
+          <t>tanár, perjel, kisegítő magyar lelkész</t>
         </is>
       </c>
       <c r="N58">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="O58">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=125</t>
+          <t>/persons_v2/view.php?id=431</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>2004</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Keresztessy-Parker Ferenc László OPraem, apát, Dr.</t>
+          <t>Kis-Horváth Mihály Paszkál O.Cist</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Szent Mihály apátság, Orange, CA, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>Szent Mihály apátság</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>kollégiumi rektor, perjel, apát</t>
+          <t>központi pénztáros (1964-1994), alperjel (1976-1988), házgondnok</t>
         </is>
       </c>
       <c r="N59">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="O59">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=522</t>
+          <t>/persons_v2/view.php?id=534</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>2004</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Erdei János József OSBM</t>
+          <t>Chladek István Menyhért O.Cist</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Máriapócsi Bazilita Atyák Közössége, Matawan, NJ, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>Máriapócsi Bazilita Atyák Közössége</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>parókus, közben kisegít New York, NY, USA</t>
+          <t>tanár, apáti titkár, segédlelkész</t>
         </is>
       </c>
       <c r="N60">
-        <v>1963</v>
+        <v>1962</v>
       </c>
       <c r="O60">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=243</t>
+          <t>/persons_v2/view.php?id=125</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>2004</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Kereszty András Rókus O.Cist, Dr.</t>
+          <t>Keresztessy-Parker Ferenc László OPraem, apát, Dr.</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Szent Mihály apátság, Orange, CA, USA</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Szent Mihály apátság</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>egyetemi tanár, közben 1968 – 2013 között gimnáziumi tanár, 1975 – 2012 között novíciusmester. 2019-től nyugállományban</t>
+          <t>kollégiumi rektor, perjel, apát</t>
         </is>
       </c>
       <c r="N61">
-        <v>1963</v>
+        <v>1962</v>
       </c>
       <c r="O61">
-        <v>2022</v>
+        <v>2010</v>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=524</t>
+          <t>/persons_v2/view.php?id=522</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>2004</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Kovács György Máté O.Cist</t>
+          <t>Erdei János József OSBM</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Máriapócsi Bazilita Atyák Közössége, Matawan, NJ, USA</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J62" t="inlineStr">
+        <is>
+          <t>Máriapócsi Bazilita Atyák Közössége</t>
+        </is>
+      </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár, 2006-tól nyugállományban</t>
+          <t>parókus, közben kisegít New York, NY, USA</t>
         </is>
       </c>
       <c r="N62">
         <v>1963</v>
       </c>
       <c r="O62">
-        <v>2013</v>
+        <v>2016</v>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=588</t>
+          <t>/persons_v2/view.php?id=243</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>2004</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Antal Boldizsár Regináld OFM</t>
+          <t>Kereszty András Rókus O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J63" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>nyomdai munkatárs, a kolostor szakácsa, majd nyugállományban</t>
+          <t>egyetemi tanár, közben 1968 – 2013 között gimnáziumi tanár, 1975 – 2012 között novíciusmester. 2019-től nyugállományban</t>
         </is>
       </c>
       <c r="N63">
-        <v>1968</v>
+        <v>1963</v>
       </c>
       <c r="O63">
-        <v>2007</v>
+        <v>2022</v>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=12</t>
+          <t>/persons_v2/view.php?id=524</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>2004</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Jáki László Szaniszló OSB, Dr.</t>
+          <t>Kovács György Máté O.Cist</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>Princeton University, Princeton, NJ, USA</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J64" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>egyetemi tanár, 1973-tól kitüntetett, nyilvános rendes egyetemi tanár</t>
+          <t>gimnáziumi tanár, 2006-tól nyugállományban</t>
         </is>
       </c>
       <c r="N64">
-        <v>1968</v>
+        <v>1963</v>
       </c>
       <c r="O64">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=480</t>
+          <t>/persons_v2/view.php?id=588</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2004</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Marton Antal Bernát O.Cist, dr</t>
+          <t>Romza Viktor György, Msgr.</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
+          <t>Campbell, OH, USA</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J65" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár (1968-2014), igazgatóhelyettes (1971-1981), igazgató (1981-1996), perjel (1994-2000), alperjel (2000 körül), klerikus-magiszter (2007 körül)</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N65">
-        <v>1968</v>
+        <v>1963</v>
       </c>
       <c r="O65">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=707</t>
+          <t>/persons_v2/view.php?id=942</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>2004</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Molnár László</t>
+          <t>Roskó László</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Köln, Németország</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Tours-i Szent Márton plébánia, Porto Alegre, Brazília</t>
+          <t>Árpádházi Szent Margit R. K. Egyházközség, Orange Village, OH, USA</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>Tours-i Szent Márton plébánia</t>
+          <t>Árpádházi Szent Margit R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>alapító, templomépítő plébános</t>
+          <t>segédlelkész, majd 1972-től plébános</t>
         </is>
       </c>
       <c r="N66">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="O66">
-        <v>2018</v>
+        <v>2009</v>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=764</t>
+          <t>/persons_v2/view.php?id=944</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>2004</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Gyöngyös Márton OP</t>
+          <t>Antal Boldizsár Regináld OFM</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>lelkipásztori tevékenység és lelkigyakorlatok tartása</t>
+          <t>nyomdai munkatárs, a kolostor szakácsa, majd nyugállományban</t>
         </is>
       </c>
       <c r="N67">
-        <v>1970</v>
-[...4 lines deleted...]
-        </is>
+        <v>1968</v>
+      </c>
+      <c r="O67">
+        <v>2007</v>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=353</t>
+          <t>/persons_v2/view.php?id=12</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>2004</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Jaschkó Balázs SJ</t>
+          <t>Jáki László Szaniszló OSB, Dr.</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Princeton University, Princeton, NJ, USA</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Princeton University</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>segédlelkész, majd plébános, illetve helyi elöljáró</t>
+          <t>egyetemi tanár, 1973-tól kitüntetett, nyilvános rendes egyetemi tanár</t>
         </is>
       </c>
       <c r="N68">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O68">
-        <v>2013</v>
+        <v>2009</v>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=477</t>
+          <t>/persons_v2/view.php?id=480</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>2004</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Demkovich John, Msgr</t>
+          <t>Marton Antal Bernát O.Cist, dr</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>Paterson, NJ, USA</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Mária mennybemenetele, Passaic, NJ, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>Mária mennybemenetele</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>plébános, közben 2007. június 24.-2007. december 2. Passaic, NJ – Szent István magyar templom – adminisztrátor</t>
+          <t>gimnáziumi tanár (1968-2014), igazgatóhelyettes (1971-1981), igazgató (1981-1996), perjel (1994-2000), alperjel (2000 körül), klerikus-magiszter (2007 körül)</t>
         </is>
       </c>
       <c r="N69">
-        <v>1971</v>
+        <v>1968</v>
       </c>
       <c r="O69">
-        <v>2011</v>
+        <v>2015</v>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=190</t>
+          <t>/persons_v2/view.php?id=707</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>2004</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Linka Ernő Ödön OSB, apát</t>
+          <t>Molnár László</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+          <t>Tours-i Szent Márton plébánia, Porto Alegre, Brazília</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+          <t>Tours-i Szent Márton plébánia</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>házgondnok (1971-1972), szemináriumi nevelő (1972-1978), nevelési- és hivatásügyi tanácsadó (1974-1982), lelkész (1980-1982), perjel, majd apát, a Szociális Intézmények vezetője (1981-2005), nyugállományban (2005-2017)</t>
+          <t>alapító, templomépítő plébános</t>
         </is>
       </c>
       <c r="N70">
-        <v>1971</v>
+        <v>1968</v>
       </c>
       <c r="O70">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=659</t>
+          <t>/persons_v2/view.php?id=764</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>2004</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Bálint István József</t>
+          <t>Gyöngyös Márton OP</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>Bridgeport, CT, USA</t>
+          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>St. Ladislaus Church, South Norwalk, CT, USA</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. Ladislaus Church</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>magyar lelkész, plébános, közben kisegít Fairfield, CT – Szent Imre</t>
-[...8 lines deleted...]
-        <v>2014</v>
+          <t>lelkipásztori tevékenység és lelkigyakorlatok tartása</t>
+        </is>
+      </c>
+      <c r="N71">
+        <v>1970</v>
+      </c>
+      <c r="P71" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=58</t>
+          <t>/persons_v2/view.php?id=353</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>2004</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Horváth András Ellák O.Praem</t>
+          <t>Jaschkó Balázs SJ</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Szent Mihály apátság, Orange, CA, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>Szent Mihály apátság</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>latin, hittan, középkori történelem tanár, majd rendtársai egészségbiztosítási ügyeit intézte</t>
+          <t>segédlelkész, majd plébános, illetve helyi elöljáró</t>
         </is>
       </c>
       <c r="N72">
-        <v>1973</v>
+        <v>1970</v>
       </c>
       <c r="O72">
-        <v>2018</v>
+        <v>2013</v>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=417</t>
+          <t>/persons_v2/view.php?id=477</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>2004</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Máté József SJ</t>
+          <t>Bálint István József</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>St. Ladislaus Church, South Norwalk, CT, USA</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J73" t="inlineStr">
+        <is>
+          <t>St. Ladislaus Church</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>plébános, a Katolikus Férfitársulat vezetője, a Kanadai Magyarok Szövetségének társelnöke</t>
+          <t>magyar lelkész, plébános, közben kisegít Fairfield, CT – Szent Imre</t>
         </is>
       </c>
       <c r="N73">
-        <v>1973</v>
+        <v>1971</v>
       </c>
       <c r="O73">
-        <v>2007</v>
+        <v>2014</v>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=716</t>
+          <t>/persons_v2/view.php?id=58</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>2004</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Hegyi Márton SJ</t>
+          <t>Demkovich John, Msgr</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Paterson, NJ, USA</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>Fordhan Egyetem, New York, NY, USA</t>
+          <t>Mária mennybemenetele, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>Fordhan Egyetem</t>
+          <t>Mária mennybemenetele</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>biológia professzor, 2003-tól nyugállományban, de tanít. Közben kisegítő lelkész Passaic, NJ, USA, ill. Yorkers, NJ, USA</t>
+          <t>plébános, közben 2007. június 24.-2007. december 2. Passaic, NJ – Szent István magyar templom – adminisztrátor</t>
         </is>
       </c>
       <c r="N74">
-        <v>1974</v>
+        <v>1971</v>
       </c>
       <c r="O74">
-        <v>2008</v>
+        <v>2011</v>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=378</t>
+          <t>/persons_v2/view.php?id=190</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>2004</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Deák Ferenc SJ</t>
+          <t>Linka Ernő Ödön OSB, apát</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>Montréal, QC, Kanada</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="J75" t="inlineStr">
+        <is>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>magyar lelkész (1979–1985 és 1993–2007 között plébános, közben lelkész)</t>
+          <t>házgondnok (1971-1972), szemináriumi nevelő (1972-1978), nevelési- és hivatásügyi tanácsadó (1974-1982), lelkész (1980-1982), perjel, majd apát, a Szociális Intézmények vezetője (1981-2005), nyugállományban (2005-2017)</t>
         </is>
       </c>
       <c r="N75">
-        <v>1975</v>
+        <v>1971</v>
       </c>
       <c r="O75">
-        <v>2007</v>
+        <v>2017</v>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=181</t>
+          <t>/persons_v2/view.php?id=659</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>2004</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Gróza József</t>
+          <t>Skerl Alphonse</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>Sonsón-Rionegro, Kolumbia</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Caracas, Venezuela</t>
+          <t>Szentháromság R. K. Egyházközség, East Chicago, IN, USA</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>Venezuela</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J76" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>plébános, az utolsó magyar plébános az országban</t>
+          <t>plébános, közben ellátja Gary, IN, USA, Szent Imre templomot is.</t>
         </is>
       </c>
       <c r="N76">
-        <v>1977</v>
+        <v>1971</v>
       </c>
       <c r="O76">
-        <v>2006</v>
+        <v>2016</v>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=339</t>
+          <t>/persons_v2/view.php?id=998</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>2004</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Leavy Matthew Máté OSB, apát</t>
+          <t>Horváth András Ellák O.Praem</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>St. Anselm Abbey, Mancester, NH, USA</t>
+          <t>Szent Mihály apátság, Orange, CA, USA</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>St. Anselm Abbey</t>
+          <t>Szent Mihály apátság</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>tanár, illetve 1986 – 2012 között apát</t>
+          <t>latin, hittan, középkori történelem tanár, majd rendtársai egészségbiztosítási ügyeit intézte</t>
         </is>
       </c>
       <c r="N77">
-        <v>1977</v>
+        <v>1973</v>
       </c>
       <c r="O77">
         <v>2018</v>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=641</t>
+          <t>/persons_v2/view.php?id=417</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>2004</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Meskó Lajos Géza Sch.P.</t>
+          <t>Máté József SJ</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Devon, PA, USA</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>nyugállományban, közben tanít, illetve részt vesz a magyar pasztorációban</t>
+          <t>plébános, a Katolikus Férfitársulat vezetője, a Kanadai Magyarok Szövetségének társelnöke</t>
         </is>
       </c>
       <c r="N78">
-        <v>1977</v>
+        <v>1973</v>
       </c>
       <c r="O78">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=730</t>
+          <t>/persons_v2/view.php?id=716</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>2004</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Pillisch Tamás János</t>
+          <t>Hegyi Márton SJ</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>állandó diakónus</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>St. Benedict’s és St. Andrew’s Church, Toronto, ON, Kanada</t>
+          <t>Fordhan Egyetem, New York, NY, USA</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>St. Benedict’s és St. Andrew’s Church</t>
+          <t>Fordhan Egyetem</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>diakónus, közben önkéntes a Toronto-Weste Fogvatartási központban is.</t>
+          <t>biológia professzor, 2003-tól nyugállományban, de tanít. Közben kisegítő lelkész Passaic, NJ, USA, ill. Yorkers, NJ, USA</t>
         </is>
       </c>
       <c r="N79">
-        <v>1978</v>
+        <v>1974</v>
       </c>
       <c r="O79">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=877</t>
+          <t>/persons_v2/view.php?id=378</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>2004</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Gelencsér László Pál O.Praem</t>
+          <t>Deák Ferenc SJ</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>Orange, CA, USA</t>
+          <t>Montréal, QC, Kanada</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>nyugállományban, latint tanít</t>
+          <t>magyar lelkész (1979–1985 és 1993–2007 között plébános, közben lelkész)</t>
         </is>
       </c>
       <c r="N80">
-        <v>1980</v>
+        <v>1975</v>
       </c>
       <c r="O80">
         <v>2007</v>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=318</t>
+          <t>/persons_v2/view.php?id=181</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>2004</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Horváth István</t>
+          <t>Gróza József</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>Baltimore, MD, USA</t>
+          <t>Sonsón-Rionegro, Kolumbia</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Caracas, Venezuela</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Venezuela</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>plébános, az utolsó magyar plébános az országban</t>
         </is>
       </c>
       <c r="N81">
-        <v>1980</v>
+        <v>1977</v>
       </c>
       <c r="O81">
-        <v>2011</v>
+        <v>2006</v>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=424</t>
+          <t>/persons_v2/view.php?id=339</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>2004</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Pázmány Géza Sch.P.</t>
+          <t>Leavy Matthew Máté OSB, apát</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>Devon, PA, USA</t>
+          <t>St. Anselm Abbey, Mancester, NH, USA</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J82" t="inlineStr">
+        <is>
+          <t>St. Anselm Abbey</t>
+        </is>
+      </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>tanár, majd nyugállományban</t>
+          <t>tanár, illetve 1986 – 2012 között apát</t>
         </is>
       </c>
       <c r="N82">
-        <v>1980</v>
+        <v>1977</v>
       </c>
       <c r="O82">
-        <v>2024</v>
+        <v>2018</v>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=860</t>
+          <t>/persons_v2/view.php?id=641</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>2004</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Farkasfalvy Miklós Dénes O.Cist, Dr., apát</t>
+          <t>Meskó Lajos Géza Sch.P.</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Devon, PA, USA</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J83" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár 2012-ig, közben 1988-2012 apát. 2012-től nyugállományban</t>
+          <t>nyugállományban, közben tanít, illetve részt vesz a magyar pasztorációban</t>
         </is>
       </c>
       <c r="N83">
-        <v>1981</v>
+        <v>1977</v>
       </c>
       <c r="O83">
-        <v>2020</v>
+        <v>2008</v>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=252</t>
+          <t>/persons_v2/view.php?id=730</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>2004</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Ciprián Károly (OFM)</t>
+          <t>Pillisch Tamás János</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>állandó diakónus</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
+          <t>St. Benedict’s és St. Andrew’s Church, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség</t>
+          <t>St. Benedict’s és St. Andrew’s Church</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>az egyházközség utolsó plébánosa</t>
+          <t>diakónus, közben önkéntes a Toronto-Weste Fogvatartási központban is.</t>
         </is>
       </c>
       <c r="N84">
-        <v>1982</v>
+        <v>1978</v>
       </c>
       <c r="O84">
-        <v>2007</v>
+        <v>2009</v>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=129</t>
+          <t>/persons_v2/view.php?id=877</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>2004</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Juhász Lajos</t>
+          <t>Gelencsér László Pál O.Praem</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>állandó diakónus</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>New York, NY, USA</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>Yonkers, NY, USA</t>
+          <t>Orange, CA, USA</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>állandó diakónus, 1995-től adminisztrátor</t>
+          <t>nyugállományban, latint tanít</t>
         </is>
       </c>
       <c r="N85">
-        <v>1984</v>
+        <v>1980</v>
       </c>
       <c r="O85">
-        <v>2014</v>
+        <v>2007</v>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=494</t>
+          <t>/persons_v2/view.php?id=318</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>2004</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Giriny János</t>
+          <t>Horváth István</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>Baltimore, MD, USA</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>központi szolgálatban</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N86">
-        <v>1985</v>
+        <v>1980</v>
       </c>
       <c r="O86">
-        <v>2014</v>
+        <v>2011</v>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=328</t>
+          <t>/persons_v2/view.php?id=424</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>2004</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Gulyás Ferenc SVD</t>
+          <t>Pázmány Géza Sch.P.</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>Mayerling, Ausztria</t>
+          <t>Devon, PA, USA</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>a ferences nővérek lelkésze, majd a mödlingi St. Gabriel Missziósház öregotthonában élt</t>
+          <t>tanár, majd nyugállományban</t>
         </is>
       </c>
       <c r="N87">
-        <v>1985</v>
+        <v>1980</v>
       </c>
       <c r="O87">
-        <v>2009</v>
+        <v>2024</v>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=346</t>
+          <t>/persons_v2/view.php?id=860</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>2004</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Kimecz János Alajos O.Cist</t>
+          <t>Farkasfalvy Miklós Dénes O.Cist, Dr., apát</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>gimnáziumi tanár 2012-ig, közben 1988-2012 apát. 2012-től nyugállományban</t>
         </is>
       </c>
       <c r="N88">
-        <v>1985</v>
+        <v>1981</v>
       </c>
       <c r="O88">
-        <v>2010</v>
+        <v>2020</v>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=530</t>
+          <t>/persons_v2/view.php?id=252</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>2004</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Idrányi Imre Ödön (OFM), Dr.</t>
+          <t>Ciprián Károly (OFM)</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>St. Anne Byzantine Catholic Church, San Luis Obispo, CA, USA</t>
+          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>St. Anne Byzantine Catholic Church</t>
+          <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>alapító parókus</t>
+          <t>az egyházközség utolsó plébánosa</t>
         </is>
       </c>
       <c r="N89">
-        <v>1986</v>
+        <v>1982</v>
       </c>
       <c r="O89">
-        <v>2009</v>
+        <v>2007</v>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=450</t>
+          <t>/persons_v2/view.php?id=129</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>2004</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Marozsán László</t>
+          <t>Juhász Lajos</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>állandó diakónus</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>Keresztelő Szent János magyar görög katolikus templom, Welland, ON, Kanada</t>
+          <t>Yonkers, NY, USA</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Keresztelő Szent János magyar görög katolikus templom</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>diakónus</t>
+          <t>állandó diakónus, 1995-től adminisztrátor</t>
         </is>
       </c>
       <c r="N90">
-        <v>1986</v>
+        <v>1984</v>
       </c>
       <c r="O90">
-        <v>2021</v>
+        <v>2014</v>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=700</t>
+          <t>/persons_v2/view.php?id=494</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>2004</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Barna Sándor</t>
+          <t>Pordán László, Dr.</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>Miskolc</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>Windsor, ON, Kanada</t>
+          <t>Gaspé, QC, Kanada</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>az orsolyita nővérek lelkésze (1984-1998), az ágostonos nővérek lelkésze (1998-2001), a Manoir-St. Augustin idősotthon lelkésze (1998-2005)</t>
         </is>
       </c>
       <c r="N91">
-        <v>1987</v>
+        <v>1984</v>
       </c>
       <c r="O91">
-        <v>2007</v>
+        <v>2005</v>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=45</t>
+          <t>/persons_v2/view.php?id=895</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>2004</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Barter Róbert</t>
+          <t>Rettig Kevin Hermann József (O.Praem)</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>Parma, OH, USA</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Clinton Township, MI, USA</t>
+          <t>Szent István R. K. Egyházközség, Los Angeles, CA, USA</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J92" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K92" t="inlineStr">
+        <is>
+          <t>segédlelkész, adminisztrátor</t>
+        </is>
+      </c>
       <c r="N92">
-        <v>1987</v>
+        <v>1984</v>
       </c>
       <c r="O92">
-        <v>2014</v>
+        <v>2005</v>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=48</t>
+          <t>/persons_v2/view.php?id=928</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>2004</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Antal András</t>
+          <t>Giriny János</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>központi szolgálatban</t>
         </is>
       </c>
       <c r="N93">
-        <v>1988</v>
+        <v>1985</v>
       </c>
       <c r="O93">
-        <v>2018</v>
+        <v>2014</v>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=11</t>
+          <t>/persons_v2/view.php?id=328</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>2004</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Deák István</t>
+          <t>Gulyás Ferenc SVD</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Kanada</t>
+          <t>Mayerling, Ausztria</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>parókus, közben Toronto, ON is, jelenleg nyugállományban</t>
+          <t>a ferences nővérek lelkésze, majd a mödlingi St. Gabriel Missziósház öregotthonában élt</t>
         </is>
       </c>
       <c r="N94">
-        <v>1988</v>
-[...4 lines deleted...]
-        </is>
+        <v>1985</v>
+      </c>
+      <c r="O94">
+        <v>2009</v>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=182</t>
+          <t>/persons_v2/view.php?id=346</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>2004</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Horváth István (OFM)</t>
+          <t>Kimecz János Alajos O.Cist</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+        </is>
+      </c>
+      <c r="I95" t="inlineStr">
+        <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="I95" t="inlineStr">
-[...1 lines deleted...]
-          <t>USA</t>
+      <c r="J95" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
           <t>nyugállományban</t>
         </is>
       </c>
       <c r="N95">
-        <v>1988</v>
+        <v>1985</v>
       </c>
       <c r="O95">
         <v>2010</v>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=425</t>
+          <t>/persons_v2/view.php?id=530</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>2004</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Jálics Ferenc SJ</t>
+          <t>Idrányi Imre Ödön (OFM), Dr.</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>Gries, Németország</t>
+          <t>St. Anne Byzantine Catholic Church, San Luis Obispo, CA, USA</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>Németország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J96" t="inlineStr">
+        <is>
+          <t>St. Anne Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>lelkigyakorlat-vezető, Háziközösség alapító-vezető</t>
+          <t>alapító parókus</t>
         </is>
       </c>
       <c r="N96">
-        <v>1988</v>
+        <v>1986</v>
       </c>
       <c r="O96">
-        <v>2017</v>
+        <v>2009</v>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=481</t>
+          <t>/persons_v2/view.php?id=450</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>2004</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Csorba László Domonkos OFM</t>
+          <t>Marozsán László</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>állandó diakónus</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
+          <t>Keresztelő Szent János magyar görög katolikus templom, Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Keresztelő Szent János magyar görög katolikus templom</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>plébániai kisegítő, magyar lelkész</t>
+          <t>diakónus</t>
         </is>
       </c>
       <c r="N97">
-        <v>1989</v>
+        <v>1986</v>
       </c>
       <c r="O97">
-        <v>2006</v>
+        <v>2021</v>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=166</t>
+          <t>/persons_v2/view.php?id=700</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>2004</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Gaál Jenő SVD</t>
+          <t>Radnóczy Adalbert Kelemen O.Praem</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Sorkifalud, Magyarország</t>
+          <t>Szent Mihály apátság, Orange, CA, USA</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>A Cursillo-mozgalom vezetője, majd kisegítő lelkész</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J98" t="inlineStr">
+        <is>
+          <t>Szent Mihály apátság</t>
         </is>
       </c>
       <c r="N98">
-        <v>1989</v>
+        <v>1986</v>
       </c>
       <c r="O98">
-        <v>2020</v>
+        <v>2006</v>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=301</t>
+          <t>/persons_v2/view.php?id=909</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>2004</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Dömötör János László (OFM)</t>
+          <t>Barna Sándor</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Miskolc</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
+          <t>Windsor, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I99" t="inlineStr">
+        <is>
           <t>Kanada</t>
         </is>
       </c>
-      <c r="I99" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>katonai lelkész</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N99">
-        <v>1990</v>
+        <v>1987</v>
       </c>
       <c r="O99">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=217</t>
+          <t>/persons_v2/view.php?id=45</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>2004</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Füzér István Julián OFM, dr</t>
+          <t>Barter Róbert</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Parma, OH, USA</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>Budai Margit kőrúti ferences templom, Budapest, Magyarország</t>
+          <t>Clinton Township, MI, USA</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...9 lines deleted...]
-          <t>kisegítő lelkész</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N100">
-        <v>1990</v>
+        <v>1987</v>
       </c>
       <c r="O100">
-        <v>2005</v>
+        <v>2014</v>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=298</t>
+          <t>/persons_v2/view.php?id=48</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>2004</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Machó György</t>
+          <t>Antal András</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>Newark, NJ, USA</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>Fort Lee, NJ, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J101" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>kisegítő lelkész, egyetemi tanár, a haditengerészet központi templomának adminisztrátora</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N101">
-        <v>1990</v>
+        <v>1988</v>
       </c>
       <c r="O101">
-        <v>2015</v>
+        <v>2018</v>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=676</t>
+          <t>/persons_v2/view.php?id=11</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>2004</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
+          <t>Deák István</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>Budapest, Magyarország</t>
+          <t>Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>A Magyar Katolikus Püspöki Konferencia tagja, valamint az Országos Liturgikus Tanács tagja</t>
+          <t>parókus, közben Toronto, ON is, jelenleg nyugállományban</t>
         </is>
       </c>
       <c r="N102">
-        <v>1990</v>
-[...2 lines deleted...]
-        <v>2006</v>
+        <v>1988</v>
+      </c>
+      <c r="P102" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=746</t>
+          <t>/persons_v2/view.php?id=182</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>2004</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Molnár László</t>
+          <t>Horváth István (OFM)</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>Porto Alegre, Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>lelkész, a Miasszonyunk Testvéri Közösség alapítója</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N103">
-        <v>1990</v>
+        <v>1988</v>
       </c>
       <c r="O103">
-        <v>2025</v>
+        <v>2010</v>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=764</t>
+          <t>/persons_v2/view.php?id=425</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>2004</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Mustos István Sch.P.</t>
+          <t>Jálics Ferenc SJ</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
+          <t>Gries, Németország</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Magyar Egyházközség</t>
+          <t>Németország</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>lelkigyakorlat-vezető, Háziközösség alapító-vezető</t>
         </is>
       </c>
       <c r="N104">
-        <v>1990</v>
+        <v>1988</v>
       </c>
       <c r="O104">
-        <v>2007</v>
+        <v>2017</v>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=779</t>
+          <t>/persons_v2/view.php?id=481</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>2004</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Angyal Lajos</t>
+          <t>Siklódi Sándor</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>St. George Greek Catholic Church, Courtland, ON, Kanada</t>
+          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
-          <t>St. George Greek Catholic Church</t>
+          <t>Szent Imre Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>adminisztrátor</t>
         </is>
       </c>
       <c r="N105">
-        <v>1991</v>
+        <v>1988</v>
       </c>
       <c r="O105">
-        <v>2019</v>
+        <v>2010</v>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=9</t>
+          <t>/persons_v2/view.php?id=990</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>2004</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Deák Miklós, dr.</t>
+          <t>Csorba László Domonkos OFM</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>London, ON, Kanada</t>
+          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J106" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>lelkipásztor (római katolikus szertartásokat végez)</t>
+          <t>plébániai kisegítő, magyar lelkész</t>
         </is>
       </c>
       <c r="N106">
-        <v>1991</v>
+        <v>1989</v>
       </c>
       <c r="O106">
-        <v>2024</v>
+        <v>2006</v>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=183</t>
+          <t>/persons_v2/view.php?id=166</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>2004</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Deák Miklós, dr.</t>
+          <t>Gaál Jenő SVD</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>Welland, ON, Kanada</t>
+          <t>Sorkifalud, Magyarország</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>A Cursillo-mozgalom vezetője, majd kisegítő lelkész</t>
         </is>
       </c>
       <c r="N107">
-        <v>1991</v>
+        <v>1989</v>
       </c>
       <c r="O107">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=183</t>
+          <t>/persons_v2/view.php?id=301</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>2004</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Kamarás Ferenc Mihály OFM</t>
+          <t>Dömötör János László (OFM)</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>Margit körút, Budapest, Magyarország</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Margit körút</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>házfőnök-helyettes, ökonómus, plébániai kisegítő, 1994 – 2004 plébános-helyettes, 2004-től nyugállományban</t>
+          <t>katonai lelkész</t>
         </is>
       </c>
       <c r="N108">
-        <v>1991</v>
+        <v>1990</v>
       </c>
       <c r="O108">
-        <v>2013</v>
+        <v>2008</v>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=499</t>
+          <t>/persons_v2/view.php?id=217</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>2004</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Padányi Károly</t>
+          <t>Füzér István Julián OFM, dr</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>Mount Carmel Senior Home, St. Catharines, ON, Kanada</t>
+          <t>Budai Margit kőrúti ferences templom, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t>Mount Carmel Senior Home</t>
+          <t>Budai Margit kőrúti ferences templom</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>az idősotthon lelkésze</t>
+          <t>kisegítő lelkész</t>
         </is>
       </c>
       <c r="N109">
-        <v>1991</v>
+        <v>1990</v>
       </c>
       <c r="O109">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=845</t>
+          <t>/persons_v2/view.php?id=298</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>2004</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Beöthy Tamás SJ</t>
+          <t>Machó György</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Newark, NJ, USA</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>Budapest</t>
+          <t>Fort Lee, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I110" t="inlineStr">
+        <is>
+          <t>USA</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>kisegítő lelkész, egyetemi tanár, a haditengerészet központi templomának adminisztrátora</t>
         </is>
       </c>
       <c r="N110">
-        <v>1992</v>
+        <v>1990</v>
       </c>
       <c r="O110">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=69</t>
+          <t>/persons_v2/view.php?id=676</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>2004</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Endrédy Ferenc Csanád OSB</t>
+          <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Szent Benedek Idősek Háza, Sopron, Magyarország</t>
+          <t>Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
-      <c r="J111" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>templomigazgató, a Szent Benedek Idősek Háza alapítója</t>
+          <t>A Magyar Katolikus Püspöki Konferencia tagja, valamint az Országos Liturgikus Tanács tagja</t>
         </is>
       </c>
       <c r="N111">
-        <v>1992</v>
+        <v>1990</v>
       </c>
       <c r="O111">
         <v>2006</v>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=238</t>
+          <t>/persons_v2/view.php?id=746</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>2004</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Lelóczky Gyula Donát O.Cist</t>
+          <t>Molnár László</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Porto Alegre, Brazília</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár 2011-ig, könyvtáros 2022-ig, a texasi magyar közösség lelkésze</t>
+          <t>lelkész, a Miasszonyunk Testvéri Közösség alapítója</t>
         </is>
       </c>
       <c r="N112">
-        <v>1992</v>
-[...4 lines deleted...]
-        </is>
+        <v>1990</v>
+      </c>
+      <c r="O112">
+        <v>2025</v>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=644</t>
+          <t>/persons_v2/view.php?id=764</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>2004</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Morvay András</t>
+          <t>Mustos István Sch.P.</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>Rapid City, SD</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>Rapid City, SD, USA</t>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J113" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Magyar Egyházközség</t>
+        </is>
+      </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N113">
-        <v>1992</v>
+        <v>1990</v>
       </c>
       <c r="O113">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=774</t>
+          <t>/persons_v2/view.php?id=779</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>2004</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Nagy Ferenc SJ, Dr.</t>
+          <t>Sándor Albert Melchior OFMCap</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>Sodrás utca, Budapest, Magyarország</t>
+          <t>St. Bonaventure Monastery, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
-          <t>Sodrás utca</t>
+          <t>St. Bonaventure Monastery</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>szerkesztő, Pestszentlőrincen lelkipásztori kisegítő, operarius</t>
+          <t>helyettes házfőnök, házfőnök, vendégmester, a világi ferences közösségek lelki asszisztense, majd nyugállományban</t>
         </is>
       </c>
       <c r="N114">
-        <v>1992</v>
+        <v>1990</v>
       </c>
       <c r="O114">
-        <v>2013</v>
+        <v>2024</v>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=788</t>
+          <t>/persons_v2/view.php?id=962</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>2004</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Lőrinczy Ferenc Gábor</t>
+          <t>Angyal Lajos</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Pestszenterzsébet-Kossuthfalva és Kakastó, Budapest, Magyarország</t>
+          <t>St. George Greek Catholic Church, Courtland, ON, Kanada</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
-          <t>Pestszenterzsébet-Kossuthfalva és Kakastó</t>
+          <t>St. George Greek Catholic Church</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N115">
-        <v>1993</v>
+        <v>1991</v>
       </c>
       <c r="O115">
-        <v>2010</v>
+        <v>2019</v>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=670</t>
+          <t>/persons_v2/view.php?id=9</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>2004</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Őrsy László SJ, Dr.</t>
+          <t>Deák Miklós, dr.</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>Georgetown Egyetem, Washington DC, USA</t>
+          <t>London, ON, Kanada</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Georgetown Egyetem</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>professor emeritus, vendégelőadó</t>
+          <t>lelkipásztor (római katolikus szertartásokat végez)</t>
         </is>
       </c>
       <c r="N116">
-        <v>1993</v>
+        <v>1991</v>
       </c>
       <c r="O116">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=844</t>
+          <t>/persons_v2/view.php?id=183</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>2004</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Fodor Miklós Sch.P</t>
+          <t>Deák Miklós, dr.</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>Lackawanna, PA, USA</t>
+          <t>Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>segédlelkész, kisegítő lelkész számos templomban</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N117">
-        <v>1994</v>
+        <v>1991</v>
       </c>
       <c r="O117">
-        <v>2005</v>
+        <v>2024</v>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=278</t>
+          <t>/persons_v2/view.php?id=183</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>2004</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Kish Máté</t>
+          <t>Kamarás Ferenc Mihály OFM</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>Gary, IN, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>Gary, IN, USA</t>
+          <t>Margit körút, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J118" t="inlineStr">
+        <is>
+          <t>Margit körút</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>házfőnök-helyettes, ökonómus, plébániai kisegítő, 1994 – 2004 plébános-helyettes, 2004-től nyugállományban</t>
         </is>
       </c>
       <c r="N118">
-        <v>1994</v>
+        <v>1991</v>
       </c>
       <c r="O118">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=537</t>
+          <t>/persons_v2/view.php?id=499</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>2004</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Kormon József, Dr.</t>
+          <t>Padányi Károly</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>Pécs</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Hímesháza, Magyarország</t>
+          <t>Mount Carmel Senior Home, St. Catharines, ON, Kanada</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J119" t="inlineStr">
+        <is>
+          <t>Mount Carmel Senior Home</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>plébános, tiszteletbeli esperes</t>
+          <t>az idősotthon lelkésze</t>
         </is>
       </c>
       <c r="N119">
-        <v>1994</v>
+        <v>1991</v>
       </c>
       <c r="O119">
-        <v>2015</v>
+        <v>2006</v>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=569</t>
+          <t>/persons_v2/view.php?id=845</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>2004</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Éles Ferenc</t>
+          <t>Beöthy Tamás SJ</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>Boynton Beach, FL, USA</t>
-[...4 lines deleted...]
-          <t>USA</t>
+          <t>Budapest</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N120">
-        <v>1994</v>
+        <v>1992</v>
       </c>
       <c r="O120">
-        <v>2018</v>
+        <v>2012</v>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=247</t>
+          <t>/persons_v2/view.php?id=69</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>2004</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Kiss György Barnabás OFM</t>
+          <t>Endrédy Ferenc Csanád OSB</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
+          <t>Szent Benedek Idősek Háza, Sopron, Magyarország</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>Szent Benedek Idősek Háza</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>plébános, közben 2010-től Windsor, ON, Kanadában – Páduai Szent Antal plébánia – adminisztrátor</t>
-[...10 lines deleted...]
-        </is>
+          <t>templomigazgató, a Szent Benedek Idősek Háza alapítója</t>
+        </is>
+      </c>
+      <c r="N121">
+        <v>1992</v>
+      </c>
+      <c r="O121">
+        <v>2006</v>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=545</t>
+          <t>/persons_v2/view.php?id=238</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>2004</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Eördögh András SJ</t>
+          <t>Lelóczky Gyula Donát O.Cist</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon, Pilisvörösvár</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet Otthon</t>
+          <t>Dallas, TX, USA</t>
+        </is>
+      </c>
+      <c r="I122" t="inlineStr">
+        <is>
+          <t>USA</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>lelkivezető, gondnok</t>
+          <t>gimnáziumi tanár 2011-ig, könyvtáros 2022-ig, a texasi magyar közösség lelkésze</t>
         </is>
       </c>
       <c r="N122">
-        <v>1995</v>
-[...2 lines deleted...]
-        <v>2008</v>
+        <v>1992</v>
+      </c>
+      <c r="P122" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=240</t>
+          <t>/persons_v2/view.php?id=644</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>2004</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Marosfalvy László SJ</t>
+          <t>Morvay András</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Rapid City, SD</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Rapid City, SD, USA</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>lelkész, ökonómus, közben 2006-2008 között plébános, majd segédlelkész, valamint a Saint Jutta Foundation kanadai kurátora, később nyugállományban</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N123">
-        <v>1996</v>
+        <v>1992</v>
       </c>
       <c r="O123">
-        <v>2024</v>
+        <v>2008</v>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=698</t>
+          <t>/persons_v2/view.php?id=774</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>2004</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
+          <t>Nagy Ferenc SJ, Dr.</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>Sodrás utca, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J124" t="inlineStr">
+        <is>
+          <t>Sodrás utca</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>Castellum Minus-i címzetes püspök, a külföldön élő magyarok püspöke</t>
+          <t>szerkesztő, Pestszentlőrincen lelkipásztori kisegítő, operarius</t>
         </is>
       </c>
       <c r="N124">
-        <v>1996</v>
+        <v>1992</v>
       </c>
       <c r="O124">
-        <v>2006</v>
+        <v>2013</v>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=746</t>
+          <t>/persons_v2/view.php?id=788</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>2004</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Pataki András, megyéspüspök</t>
+          <t>Rékási József Csaba O.Praem</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>De Pere-i premontrei rendház, West De Pere, WI, USA</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J125" t="inlineStr">
+        <is>
+          <t>De Pere-i premontrei rendház</t>
+        </is>
+      </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>megyéspüspök, majd nyugállományban</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N125">
-        <v>1996</v>
+        <v>1992</v>
       </c>
       <c r="O125">
-        <v>2007</v>
+        <v>2016</v>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=855</t>
+          <t>/persons_v2/view.php?id=930</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>2004</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Csabafi Csaba SJ</t>
+          <t>Lőrinczy Ferenc Gábor</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Pestszenterzsébet-Kossuthfalva és Kakastó, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Pestszenterzsébet-Kossuthfalva és Kakastó</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>1997 – 2000 segédlelkész, 2000 – 2006 plébános</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N126">
-        <v>1997</v>
+        <v>1993</v>
       </c>
       <c r="O126">
-        <v>2006</v>
+        <v>2010</v>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=138</t>
+          <t>/persons_v2/view.php?id=670</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>2004</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Füz János Balázs O.Cist, apát</t>
+          <t>Revák Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Allentown, PA, USA</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>Spring Bank, WI, USA</t>
+          <t>Betlehem, PA, USA</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>nyugállományban, közben Catasauqua, PA, USA kisegítő lelkész, később Holy Family Villa, Betlehem, PA, USA idősotthonban lelkész és lakó.</t>
         </is>
       </c>
       <c r="N127">
-        <v>1997</v>
+        <v>1993</v>
       </c>
       <c r="O127">
-        <v>2008</v>
+        <v>2005</v>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=297</t>
+          <t>/persons_v2/view.php?id=929</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>2004</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Linka Ervin Sándor OSB</t>
+          <t>Sajgó Szabolcs SJ</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+          <t>Manréza Lelki és Kulturális Központ, Dobogókő, Magyarország</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J128" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+          <t>Manréza Lelki és Kulturális Központ</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>brazíliai magyar főlelkész</t>
+          <t>vezető</t>
         </is>
       </c>
       <c r="N128">
-        <v>1997</v>
+        <v>1993</v>
       </c>
       <c r="O128">
-        <v>2016</v>
+        <v>2008</v>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=660</t>
+          <t>/persons_v2/view.php?id=955</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>2004</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Lászlói László</t>
+          <t>Őrsy László SJ, Dr.</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>Antiochiai Szent Ignác plébánia, Ottawa, ON, Kanada</t>
+          <t>Georgetown Egyetem, Washington DC, USA</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J129" t="inlineStr">
         <is>
-          <t>Antiochiai Szent Ignác plébánia</t>
+          <t>Georgetown Egyetem</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>plébános és magyar lelkész</t>
+          <t>professor emeritus, vendégelőadó</t>
         </is>
       </c>
       <c r="N129">
-        <v>1997</v>
+        <v>1993</v>
       </c>
       <c r="O129">
-        <v>2008</v>
+        <v>2020</v>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=639</t>
+          <t>/persons_v2/view.php?id=844</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>2004</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Mátyás Tamás Vilmos OSB</t>
+          <t>Fodor Miklós Sch.P</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>Megtestesült Ige Nővérei kolostor, Parma Heights, OH, USA</t>
+          <t>Lackawanna, PA, USA</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J130" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>segédlelkész, kisegítő lelkész számos templomban</t>
         </is>
       </c>
       <c r="N130">
-        <v>1997</v>
+        <v>1994</v>
       </c>
       <c r="O130">
-        <v>2008</v>
+        <v>2005</v>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=717</t>
+          <t>/persons_v2/view.php?id=278</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>2004</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Csete Iván</t>
+          <t>Kish Máté</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>New York, NY, USA</t>
+          <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>Aquinói Szent Tamás, Forestburgh, NY, USA</t>
+          <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J131" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>adminisztrátor, 1999-től plébános</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N131">
-        <v>1998</v>
+        <v>1994</v>
       </c>
       <c r="O131">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=158</t>
+          <t>/persons_v2/view.php?id=537</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>2004</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Forrai Tamás Gergely SJ</t>
+          <t>Kiss György Barnabás OFM</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda, Miskolc, Magyarország</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J132" t="inlineStr">
         <is>
-          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda</t>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>igazgató</t>
+          <t>plébános, közben 2010-től Windsor, ON, Kanadában – Páduai Szent Antal plébánia – adminisztrátor</t>
         </is>
       </c>
       <c r="N132">
-        <v>1998</v>
-[...2 lines deleted...]
-        <v>2010</v>
+        <v>1994</v>
+      </c>
+      <c r="P132" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=283</t>
+          <t>/persons_v2/view.php?id=545</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>2004</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Juhász Gábor Tamás, Dr.</t>
+          <t>Kormon József, Dr.</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Pécs</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>Budapest - Vizafogó, Budapest, Magyarország</t>
+          <t>Hímesháza, Magyarország</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
-      <c r="J133" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>segédlelkész, majd 2000-től plébános, közben 2001 – 2019 között a Szent Ágoston kápolna igazgatója is</t>
+          <t>plébános, tiszteletbeli esperes</t>
         </is>
       </c>
       <c r="N133">
-        <v>1998</v>
-[...4 lines deleted...]
-        </is>
+        <v>1994</v>
+      </c>
+      <c r="O133">
+        <v>2015</v>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=489</t>
+          <t>/persons_v2/view.php?id=569</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>2004</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Pintye Lajos OFM</t>
+          <t>Ligeti András Angelus OFM</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség, Fairfield, CT, USA</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J134" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség</t>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>helyi elöljáró és segédlelkész, valamint DeWitt, MI, USA és Toledo, OH, USA egykori magyar plébániákon miséző</t>
         </is>
       </c>
       <c r="N134">
-        <v>1998</v>
-[...2 lines deleted...]
-        <v>2011</v>
+        <v>1994</v>
+      </c>
+      <c r="P134" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=882</t>
+          <t>/persons_v2/view.php?id=654</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>2004</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Babos István SJ</t>
+          <t>Rakaczky Máté Bazil OSBM</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>Pécs, Magyarország</t>
+          <t>St. John the Baptist Byzantine Catholic Church, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J135" t="inlineStr">
+        <is>
+          <t>St. John the Baptist Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>betegállományban</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N135">
-        <v>1999</v>
+        <v>1994</v>
       </c>
       <c r="O135">
-        <v>2006</v>
+        <v>2009</v>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=24</t>
+          <t>/persons_v2/view.php?id=914</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>2004</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Balogh László</t>
+          <t>Schilly József Károly (OSB)</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>Kemence, Magyarország</t>
+          <t>San Diego, CA, USA</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>plébániai kormányzó (oldallagosan ellátta: Berencebaráti, Tésa)</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N136">
-        <v>1999</v>
+        <v>1994</v>
       </c>
       <c r="O136">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=40</t>
+          <t>/persons_v2/view.php?id=974</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>2004</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Kish Gábor SJ</t>
+          <t>Schweda Phillip (OFM)</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
+          <t>egyházmegyei bíróság, Lansing, MI, USA</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J137" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon</t>
+          <t>egyházmegyei bíróság</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>bírája</t>
         </is>
       </c>
       <c r="N137">
-        <v>1999</v>
+        <v>1994</v>
       </c>
       <c r="O137">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=535</t>
+          <t>/persons_v2/view.php?id=978</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>2004</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Bóday Jenő SJ</t>
+          <t>Somfai Béla SJ, Dr.</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon, Pilisvörösvár, Magyarország</t>
+          <t>Hittudományi Főiskola, Szeged, Magyarország</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
       <c r="J138" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon</t>
+          <t>Hittudományi Főiskola</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>erkölcstan és bioetika tanszékvezető, közben lelkész a Dáni utcai jezsuita templomban</t>
         </is>
       </c>
       <c r="N138">
-        <v>2000</v>
+        <v>1994</v>
       </c>
       <c r="O138">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=93</t>
+          <t>/persons_v2/view.php?id=1007</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>2004</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Csiszár István</t>
+          <t>Éles Ferenc</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>Kitchener, ON, Kanada</t>
+          <t>Boynton Beach, FL, USA</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
           <t>nyugállományban</t>
         </is>
       </c>
       <c r="N139">
-        <v>2000</v>
+        <v>1994</v>
       </c>
       <c r="O139">
         <v>2018</v>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=161</t>
+          <t>/persons_v2/view.php?id=247</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>2004</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Homa József</t>
+          <t>Eördögh András SJ</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>Uniontown, PA, USA</t>
-[...4 lines deleted...]
-          <t>USA</t>
+          <t>Szent Erzsébet Otthon, Pilisvörösvár</t>
+        </is>
+      </c>
+      <c r="J140" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet Otthon</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>lelkivezető, gondnok</t>
         </is>
       </c>
       <c r="N140">
-        <v>2000</v>
+        <v>1995</v>
       </c>
       <c r="O140">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=411</t>
+          <t>/persons_v2/view.php?id=240</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>2004</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Kerekes László, püspök, Dr.</t>
+          <t>Polgár Lőrinc Kapisztrán OFM</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>Boldog Özséb templom, Kézdivásárhely, Románia</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
-          <t>Boldog Özséb templom</t>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>segédlelkész, majd plébános</t>
         </is>
       </c>
       <c r="N141">
-        <v>2000</v>
+        <v>1995</v>
       </c>
       <c r="O141">
-        <v>2020</v>
+        <v>2013</v>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=520</t>
+          <t>/persons_v2/view.php?id=887</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>2004</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Magyar Gyula Szervác OSB</t>
+          <t>Marosfalvy László SJ</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>Aszófő, Magyarország</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J142" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>gondnok</t>
+          <t>lelkész, ökonómus, közben 2006-2008 között plébános, majd segédlelkész, valamint a Saint Jutta Foundation kanadai kurátora, később nyugállományban</t>
         </is>
       </c>
       <c r="N142">
-        <v>2000</v>
+        <v>1996</v>
       </c>
       <c r="O142">
-        <v>2008</v>
+        <v>2024</v>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=681</t>
+          <t>/persons_v2/view.php?id=698</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>2004</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Páldeák Iván Szabolcs OFM</t>
+          <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>Rózsadomb, Budapest, Magyarország</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Rózsadomb</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>kisegítő lelkész</t>
+          <t>Castellum Minus-i címzetes püspök, a külföldön élő magyarok püspöke</t>
         </is>
       </c>
       <c r="N143">
-        <v>2000</v>
+        <v>1996</v>
       </c>
       <c r="O143">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=859</t>
+          <t>/persons_v2/view.php?id=746</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>2004</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
+          <t>Pataki András, megyéspüspök</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>Budapest, Magyarország</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>Ferences rendben nevelési titkár – Pasaréti Ferences Növendékház: vikárius, jelölt- és segédmagiszter, emellett a Sapientia Szerzetesi Hittudományi Főiskola tanára, a budapesti Ferences Pasztorális Központ vezetője.</t>
+          <t>megyéspüspök, majd nyugállományban</t>
         </is>
       </c>
       <c r="N144">
-        <v>2001</v>
+        <v>1996</v>
       </c>
       <c r="O144">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=28</t>
+          <t>/persons_v2/view.php?id=855</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>2004</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
+          <t>Csabafi Csaba SJ</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>Sapientia Szerzetesi Főiskola, Budapest, Magyarország</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J145" t="inlineStr">
         <is>
-          <t>Sapientia Szerzetesi Főiskola</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>a Sapientia Szerzetesi Hittudományi Főiskola oktatója, fundamentális teológiát tanít, 2020-tól a Szenátus tagja, a Fundamentális Teológia Tanszék vezetője, 2021-2025 között oktatási és kutatási rektorhelyettes, 2025. július 1-től megbízott rektor, 2025. szeptember 1-től rektor</t>
+          <t>1997 – 2000 segédlelkész, 2000 – 2006 plébános</t>
         </is>
       </c>
       <c r="N145">
-        <v>2001</v>
-[...4 lines deleted...]
-        </is>
+        <v>1997</v>
+      </c>
+      <c r="O145">
+        <v>2006</v>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=28</t>
+          <t>/persons_v2/view.php?id=138</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>2004</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Fülöp József SJ</t>
+          <t>Füz János Balázs O.Cist, apát</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Spring Bank, WI, USA</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>betegállományban, majd nyugállományban</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N146">
-        <v>2001</v>
+        <v>1997</v>
       </c>
       <c r="O146">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=295</t>
+          <t>/persons_v2/view.php?id=297</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>2004</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Lakatos Dénes</t>
+          <t>Linka Ervin Sándor OSB</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary templom, Vancouver, BC, Kanada</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="J147" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary templom</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>brazíliai magyar főlelkész</t>
         </is>
       </c>
       <c r="N147">
-        <v>2001</v>
+        <v>1997</v>
       </c>
       <c r="O147">
-        <v>2024</v>
+        <v>2016</v>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=633</t>
+          <t>/persons_v2/view.php?id=660</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>2004</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Lukács Imre Róbert, Dr.</t>
+          <t>Lászlói László</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>Verespatak, Románia</t>
+          <t>Antiochiai Szent Ignác plébánia, Ottawa, ON, Kanada</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J148" t="inlineStr">
+        <is>
+          <t>Antiochiai Szent Ignác plébánia</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>plébános, közben Gyulafehérvárott a Hittudományi Főiskola egyházjog tanára</t>
+          <t>plébános és magyar lelkész</t>
         </is>
       </c>
       <c r="N148">
-        <v>2001</v>
+        <v>1997</v>
       </c>
       <c r="O148">
-        <v>2022</v>
+        <v>2008</v>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=672</t>
+          <t>/persons_v2/view.php?id=639</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>2004</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
+          <t>Mátyás Tamás Vilmos OSB</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Megtestesült Ige Nővérei kolostor, Parma Heights, OH, USA</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J149" t="inlineStr">
+        <is>
+          <t>Megtestesült Ige Nővérei kolostor</t>
+        </is>
+      </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N149">
-        <v>2001</v>
+        <v>1997</v>
       </c>
       <c r="O149">
-        <v>2016</v>
+        <v>2008</v>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=699</t>
+          <t>/persons_v2/view.php?id=717</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>2004</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Mihályi Imre Gilbert O.Praem</t>
+          <t>Pócsai Imre Vendel (OFM)</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>Papi Otthon, Székesfehérvár, Magyarország</t>
+          <t>Alsóvárosi Ferences Templom, Szeged, Magyarország</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
       <c r="J150" t="inlineStr">
         <is>
-          <t>Papi Otthon</t>
+          <t>Alsóvárosi Ferences Templom</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>kisegítő lelkész</t>
         </is>
       </c>
       <c r="N150">
-        <v>2001</v>
+        <v>1997</v>
       </c>
       <c r="O150">
-        <v>2011</v>
+        <v>2005</v>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=745</t>
+          <t>/persons_v2/view.php?id=897</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>2004</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Miskolczy Kálmán Sch.P., Dr.</t>
+          <t>Csete Iván</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>Miami, FL, USA</t>
+          <t>Aquinói Szent Tamás, Forestburgh, NY, USA</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J151" t="inlineStr">
+        <is>
+          <t>Aquinói Szent Tamás</t>
+        </is>
+      </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>lelkipásztor (közben kisegít:  Sarasota, FL, USA)</t>
+          <t>adminisztrátor, 1999-től plébános</t>
         </is>
       </c>
       <c r="N151">
-        <v>2001</v>
+        <v>1998</v>
       </c>
       <c r="O151">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=752</t>
+          <t>/persons_v2/view.php?id=158</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>2004</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Mák Ferenc</t>
+          <t>Forrai Tamás Gergely SJ</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>Budapest, Magyarország</t>
+          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda, Miskolc, Magyarország</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
+      <c r="J152" t="inlineStr">
+        <is>
+          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda</t>
+        </is>
+      </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>görög katolikus tábori esperes (ezredesi rangban)</t>
+          <t>igazgató</t>
         </is>
       </c>
       <c r="N152">
-        <v>2001</v>
+        <v>1998</v>
       </c>
       <c r="O152">
-        <v>2005</v>
+        <v>2010</v>
       </c>
       <c r="Q152" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=714</t>
+          <t>/persons_v2/view.php?id=283</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>2004</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Nagy Nándor</t>
+          <t>Juhász Gábor Tamás, Dr.</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>Piroskaváros, Csongrád, Magyarország</t>
+          <t>Budapest - Vizafogó, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
       <c r="J153" t="inlineStr">
         <is>
-          <t>Piroskaváros</t>
+          <t>Budapest - Vizafogó</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>segédlelkész, majd 2000-től plébános, közben 2001 – 2019 között a Szent Ágoston kápolna igazgatója is</t>
         </is>
       </c>
       <c r="N153">
-        <v>2001</v>
-[...2 lines deleted...]
-        <v>2005</v>
+        <v>1998</v>
+      </c>
+      <c r="P153" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q153" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=798</t>
+          <t>/persons_v2/view.php?id=489</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>2004</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Pesznyák Béla</t>
+          <t>Pintye Lajos OFM</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>Szabadka, Szerbia</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Kanada</t>
+          <t>Szent Imre R. K. Egyházközség, Fairfield, CT, USA</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J154" t="inlineStr">
+        <is>
+          <t>Szent Imre R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
           <t>plébános</t>
         </is>
       </c>
       <c r="N154">
-        <v>2001</v>
+        <v>1998</v>
       </c>
       <c r="O154">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="Q154" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=867</t>
+          <t>/persons_v2/view.php?id=882</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>2004</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Cebula Paweł OFMConv</t>
+          <t>Babos István SJ</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony Minorita templom, Miskolc</t>
-[...4 lines deleted...]
-          <t>Nagyboldogasszony Minorita templom</t>
+          <t>Pécs, Magyarország</t>
+        </is>
+      </c>
+      <c r="I155" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>plébános, tartományfőnök</t>
+          <t>betegállományban</t>
         </is>
       </c>
       <c r="N155">
-        <v>2002</v>
+        <v>1999</v>
       </c>
       <c r="O155">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="Q155" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=121</t>
+          <t>/persons_v2/view.php?id=24</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>2004</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Galambos Ferenc Iréneusz OSB, dr.</t>
+          <t>Balogh László</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>Pannonhalmi Főapátság, Pannonhalma</t>
-[...4 lines deleted...]
-          <t>Pannonhalmi Főapátság</t>
+          <t>Kemence, Magyarország</t>
+        </is>
+      </c>
+      <c r="I156" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>plébániai kormányzó (oldallagosan ellátta: Berencebaráti, Tésa)</t>
         </is>
       </c>
       <c r="N156">
-        <v>2002</v>
+        <v>1999</v>
       </c>
       <c r="O156">
         <v>2007</v>
       </c>
       <c r="Q156" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=304</t>
+          <t>/persons_v2/view.php?id=40</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>2004</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Hesz Vince Dénes OFM</t>
+          <t>Kish Gábor SJ</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>Alsóvárosi Ferences Templom, Szeged, Magyarország</t>
+          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J157" t="inlineStr">
         <is>
-          <t>Alsóvárosi Ferences Templom</t>
+          <t>Szent Erzsébet Otthon</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>ökonónus, segédlelkész, majd vikárius</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N157">
-        <v>2002</v>
+        <v>1999</v>
       </c>
       <c r="O157">
-        <v>2005</v>
+        <v>2013</v>
       </c>
       <c r="Q157" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=387</t>
+          <t>/persons_v2/view.php?id=535</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>2004</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Juhász László SJ, Dr.</t>
+          <t>Rakaczki Andor Mihály, Dr.</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Miskolc</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>Fordham Egyetem betegterme, New York, NY, USA</t>
+          <t>White Plains, NY, USA</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J158" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>parókus, közben ellátja Yonkers, NY, USA és New York, NY, USA – Szent Kereszt magyar egyházközség adminisztrátora</t>
         </is>
       </c>
       <c r="N158">
-        <v>2002</v>
+        <v>1999</v>
       </c>
       <c r="O158">
-        <v>2009</v>
+        <v>2007</v>
       </c>
       <c r="Q158" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=495</t>
+          <t>/persons_v2/view.php?id=912</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>2004</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Manolache Lőrinc</t>
+          <t>Rostás Sándor SVD</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>Pécs</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>Nagydorog, Magyarország</t>
+          <t>Názáret Missziósház, Budapest, XXII. kerület, Budatétény, Magyarország</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
+      <c r="J159" t="inlineStr">
+        <is>
+          <t>Názáret Missziósház</t>
+        </is>
+      </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>a Pápai Missziós Művek igazgatója és 2001–2007 között a Názáret Missziósház rektora</t>
         </is>
       </c>
       <c r="N159">
-        <v>2002</v>
+        <v>1999</v>
       </c>
       <c r="O159">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="Q159" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=694</t>
+          <t>/persons_v2/view.php?id=946</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>2004</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Mustó Péter SJ</t>
+          <t>Bóday Jenő SJ</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>Szeged, Magyarország</t>
+          <t>Szent Erzsébet Otthon, Pilisvörösvár, Magyarország</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
+      <c r="J160" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet Otthon</t>
+        </is>
+      </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>lelkész, 2006 – 2008 között házfőnök</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N160">
-        <v>2002</v>
+        <v>2000</v>
       </c>
       <c r="O160">
-        <v>2008</v>
+        <v>2006</v>
       </c>
       <c r="Q160" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=780</t>
+          <t>/persons_v2/view.php?id=93</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>2004</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Nemes Ödön SJ</t>
+          <t>Csiszár István</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>Sodrás utcai rendház, Budapest, Magyarország</t>
+          <t>Kitchener, ON, Kanada</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Sodrás utcai rendház</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>nyugállományban, lelkivezető, lelkigyakorlatoztató</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N161">
-        <v>2002</v>
+        <v>2000</v>
       </c>
       <c r="O161">
-        <v>2011</v>
+        <v>2018</v>
       </c>
       <c r="Q161" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=803</t>
+          <t>/persons_v2/view.php?id=161</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>2004</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Nemesszeghy Ervin SJ, Dr.</t>
+          <t>Homa József</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>Jezsuita Tartományfőnökség, Budapest, Magyarország</t>
+          <t>Uniontown, PA, USA</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Jezsuita Tartományfőnökség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>tartományfőnök</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N162">
-        <v>2002</v>
+        <v>2000</v>
       </c>
       <c r="O162">
-        <v>2005</v>
+        <v>2007</v>
       </c>
       <c r="Q162" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=804</t>
+          <t>/persons_v2/view.php?id=411</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>2004</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>Ádám János SJ, Dr.</t>
+          <t>Kerekes László, püspök, Dr.</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda, Miskolc, Magyarország</t>
+          <t>Boldog Özséb templom, Kézdivásárhely, Románia</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="J163" t="inlineStr">
         <is>
-          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda</t>
+          <t>Boldog Özséb templom</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>gimnáziumi nevelő</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N163">
-        <v>2002</v>
+        <v>2000</v>
       </c>
       <c r="O163">
-        <v>2010</v>
+        <v>2020</v>
       </c>
       <c r="Q163" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=21</t>
+          <t>/persons_v2/view.php?id=520</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>2004</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>Androvics András Tamás</t>
+          <t>Magyar Gyula Szervác OSB</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>Winnipeg, MB, Kanada</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>Budapest-Krisztinavárosi Havas Boldogasszony templom, Budapest, Magyarország</t>
+          <t>Aszófő, Magyarország</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
-      <c r="J164" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>gondnok</t>
         </is>
       </c>
       <c r="N164">
-        <v>2003</v>
+        <v>2000</v>
       </c>
       <c r="O164">
-        <v>2005</v>
+        <v>2008</v>
       </c>
       <c r="Q164" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=8</t>
+          <t>/persons_v2/view.php?id=681</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>2004</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Benkő Antal SJ</t>
+          <t>Páldeák Iván Szabolcs OFM</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>Pázmány Péter Katolikus Egyetem, Budapest, Magyarország</t>
+          <t>Rózsadomb, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
       <c r="J165" t="inlineStr">
         <is>
-          <t>Pázmány Péter Katolikus Egyetem</t>
+          <t>Rózsadomb</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>tanár</t>
+          <t>kisegítő lelkész</t>
         </is>
       </c>
       <c r="N165">
-        <v>2003</v>
+        <v>2000</v>
       </c>
       <c r="O165">
-        <v>2010</v>
+        <v>2007</v>
       </c>
       <c r="Q165" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=67</t>
+          <t>/persons_v2/view.php?id=859</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>2004</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>Bisztyó József, Msgr., dr.</t>
+          <t>Skinta József István OSBM</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>Kalocsa, Magyarország</t>
+          <t>St. Joseph Byzantine Catholic Church, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J166" t="inlineStr">
+        <is>
+          <t>St. Joseph Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N166">
-        <v>2003</v>
+        <v>2000</v>
       </c>
       <c r="O166">
-        <v>2007</v>
+        <v>2009</v>
       </c>
       <c r="Q166" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=85</t>
+          <t>/persons_v2/view.php?id=999</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>2004</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>Bóna Richárd, dr.</t>
+          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>Rocky River, OH, USA</t>
+          <t>Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>Ferences rendben nevelési titkár – Pasaréti Ferences Növendékház: vikárius, jelölt- és segédmagiszter, emellett a Sapientia Szerzetesi Hittudományi Főiskola tanára, a budapesti Ferences Pasztorális Központ vezetője.</t>
         </is>
       </c>
       <c r="N167">
-        <v>2003</v>
+        <v>2001</v>
       </c>
       <c r="O167">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="Q167" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=101</t>
+          <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>2004</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>Juhász Imre</t>
+          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>Berhida, Magyarország</t>
+          <t>Sapientia Szerzetesi Főiskola, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
+      <c r="J168" t="inlineStr">
+        <is>
+          <t>Sapientia Szerzetesi Főiskola</t>
+        </is>
+      </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>a Sapientia Szerzetesi Hittudományi Főiskola oktatója, fundamentális teológiát tanít, 2020-tól a Szenátus tagja, a Fundamentális Teológia Tanszék vezetője, 2021-2025 között oktatási és kutatási rektorhelyettes, 2025. július 1-től megbízott rektor, 2025. szeptember 1-től rektor</t>
         </is>
       </c>
       <c r="N168">
-        <v>2003</v>
-[...2 lines deleted...]
-        <v>2005</v>
+        <v>2001</v>
+      </c>
+      <c r="P168" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q168" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=490</t>
+          <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>2004</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>Kovách János</t>
+          <t>Fülöp József SJ</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>Szent Mária Magdaléna, majd Parma, OH, USA – Szentlélek templom, Fairview Park, OH, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J169" t="inlineStr">
         <is>
-          <t>Szent Mária Magdaléna, majd Parma, OH, USA – Szentlélek templom</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K169" t="inlineStr">
+        <is>
+          <t>betegállományban, majd nyugállományban</t>
         </is>
       </c>
       <c r="N169">
-        <v>2003</v>
+        <v>2001</v>
       </c>
       <c r="O169">
-        <v>2005</v>
+        <v>2009</v>
       </c>
       <c r="Q169" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=578</t>
+          <t>/persons_v2/view.php?id=295</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>2004</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>Krafcsik András János C.Ss.R., dr</t>
+          <t>Lakatos Dénes</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>Yorkton, SK, Kanada</t>
+          <t>Our Lady of Hungary templom, Vancouver, BC, Kanada</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
+      <c r="J170" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary templom</t>
+        </is>
+      </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N170">
-        <v>2003</v>
+        <v>2001</v>
       </c>
       <c r="O170">
-        <v>2007</v>
+        <v>2024</v>
       </c>
       <c r="Q170" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=607</t>
+          <t>/persons_v2/view.php?id=633</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>2004</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>Kárpáti László SVD</t>
+          <t>Lukács Imre Róbert, Dr.</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>Johannesburg, Dél-Afrikai Köztársaság</t>
+          <t>Verespatak, Románia</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
-          <t>Dél-Afrikai Köztársaság</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>misszionárius, utcai lelkész</t>
+          <t>plébános, közben Gyulafehérvárott a Hittudományi Főiskola egyházjog tanára</t>
         </is>
       </c>
       <c r="N171">
-        <v>2003</v>
-[...4 lines deleted...]
-        </is>
+        <v>2001</v>
+      </c>
+      <c r="O171">
+        <v>2022</v>
       </c>
       <c r="Q171" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=510</t>
+          <t>/persons_v2/view.php?id=672</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>2004</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>Molnár Miklós SJ</t>
+          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>Pilisvörösvár, Magyarország</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
           <t>nyugállományban</t>
         </is>
       </c>
       <c r="N172">
-        <v>2003</v>
+        <v>2001</v>
       </c>
       <c r="O172">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="Q172" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=767</t>
+          <t>/persons_v2/view.php?id=699</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>2004</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D173" t="inlineStr">
+        <is>
+          <t>Mihályi Imre Gilbert O.Praem</t>
+        </is>
+      </c>
+      <c r="E173" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F173" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G173" t="inlineStr">
+        <is>
+          <t>premontrei (Ordo Praemonstratensis)</t>
+        </is>
+      </c>
+      <c r="H173" t="inlineStr">
+        <is>
+          <t>Papi Otthon, Székesfehérvár, Magyarország</t>
+        </is>
+      </c>
+      <c r="I173" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J173" t="inlineStr">
+        <is>
+          <t>Papi Otthon</t>
+        </is>
+      </c>
+      <c r="K173" t="inlineStr">
+        <is>
+          <t>nyugállományban</t>
+        </is>
+      </c>
+      <c r="N173">
+        <v>2001</v>
+      </c>
+      <c r="O173">
+        <v>2011</v>
+      </c>
+      <c r="Q173" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=745</t>
+        </is>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174">
+        <v>2004</v>
+      </c>
+      <c r="B174" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C174" t="inlineStr">
+        <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
-      <c r="D173" t="inlineStr">
+      <c r="D174" t="inlineStr">
+        <is>
+          <t>Miskolczy Kálmán Sch.P., Dr.</t>
+        </is>
+      </c>
+      <c r="E174" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F174" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G174" t="inlineStr">
+        <is>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+        </is>
+      </c>
+      <c r="H174" t="inlineStr">
+        <is>
+          <t>Miami, FL, USA</t>
+        </is>
+      </c>
+      <c r="I174" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K174" t="inlineStr">
+        <is>
+          <t>lelkipásztor (közben kisegít:  Sarasota, FL, USA)</t>
+        </is>
+      </c>
+      <c r="N174">
+        <v>2001</v>
+      </c>
+      <c r="O174">
+        <v>2010</v>
+      </c>
+      <c r="Q174" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=752</t>
+        </is>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175">
+        <v>2004</v>
+      </c>
+      <c r="B175" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C175" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D175" t="inlineStr">
+        <is>
+          <t>Mák Ferenc</t>
+        </is>
+      </c>
+      <c r="E175" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F175" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G175" t="inlineStr">
+        <is>
+          <t>Hajdúdorog</t>
+        </is>
+      </c>
+      <c r="H175" t="inlineStr">
+        <is>
+          <t>Budapest, Magyarország</t>
+        </is>
+      </c>
+      <c r="I175" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="K175" t="inlineStr">
+        <is>
+          <t>görög katolikus tábori esperes (ezredesi rangban)</t>
+        </is>
+      </c>
+      <c r="N175">
+        <v>2001</v>
+      </c>
+      <c r="O175">
+        <v>2005</v>
+      </c>
+      <c r="Q175" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=714</t>
+        </is>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176">
+        <v>2004</v>
+      </c>
+      <c r="B176" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C176" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D176" t="inlineStr">
+        <is>
+          <t>Nagy Nándor</t>
+        </is>
+      </c>
+      <c r="E176" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F176" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G176" t="inlineStr">
+        <is>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
+        </is>
+      </c>
+      <c r="H176" t="inlineStr">
+        <is>
+          <t>Piroskaváros, Csongrád, Magyarország</t>
+        </is>
+      </c>
+      <c r="I176" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J176" t="inlineStr">
+        <is>
+          <t>Piroskaváros</t>
+        </is>
+      </c>
+      <c r="K176" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N176">
+        <v>2001</v>
+      </c>
+      <c r="O176">
+        <v>2005</v>
+      </c>
+      <c r="Q176" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=798</t>
+        </is>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177">
+        <v>2004</v>
+      </c>
+      <c r="B177" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C177" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D177" t="inlineStr">
+        <is>
+          <t>Pesznyák Béla</t>
+        </is>
+      </c>
+      <c r="E177" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F177" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G177" t="inlineStr">
+        <is>
+          <t>Szabadka, Szerbia</t>
+        </is>
+      </c>
+      <c r="H177" t="inlineStr">
+        <is>
+          <t>Hamilton, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I177" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="K177" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N177">
+        <v>2001</v>
+      </c>
+      <c r="O177">
+        <v>2009</v>
+      </c>
+      <c r="Q177" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=867</t>
+        </is>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178">
+        <v>2004</v>
+      </c>
+      <c r="B178" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C178" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D178" t="inlineStr">
+        <is>
+          <t>Cebula Paweł OFMConv</t>
+        </is>
+      </c>
+      <c r="E178" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F178" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G178" t="inlineStr">
+        <is>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+        </is>
+      </c>
+      <c r="H178" t="inlineStr">
+        <is>
+          <t>Nagyboldogasszony Minorita templom, Miskolc</t>
+        </is>
+      </c>
+      <c r="J178" t="inlineStr">
+        <is>
+          <t>Nagyboldogasszony Minorita templom</t>
+        </is>
+      </c>
+      <c r="K178" t="inlineStr">
+        <is>
+          <t>plébános, tartományfőnök</t>
+        </is>
+      </c>
+      <c r="N178">
+        <v>2002</v>
+      </c>
+      <c r="O178">
+        <v>2007</v>
+      </c>
+      <c r="Q178" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=121</t>
+        </is>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179">
+        <v>2004</v>
+      </c>
+      <c r="B179" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C179" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D179" t="inlineStr">
+        <is>
+          <t>Galambos Ferenc Iréneusz OSB, dr.</t>
+        </is>
+      </c>
+      <c r="E179" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F179" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G179" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H179" t="inlineStr">
+        <is>
+          <t>Pannonhalmi Főapátság, Pannonhalma</t>
+        </is>
+      </c>
+      <c r="J179" t="inlineStr">
+        <is>
+          <t>Pannonhalmi Főapátság</t>
+        </is>
+      </c>
+      <c r="K179" t="inlineStr">
+        <is>
+          <t>nyugállományban</t>
+        </is>
+      </c>
+      <c r="N179">
+        <v>2002</v>
+      </c>
+      <c r="O179">
+        <v>2007</v>
+      </c>
+      <c r="Q179" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=304</t>
+        </is>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180">
+        <v>2004</v>
+      </c>
+      <c r="B180" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C180" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D180" t="inlineStr">
+        <is>
+          <t>Hesz Vince Dénes OFM</t>
+        </is>
+      </c>
+      <c r="E180" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F180" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G180" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H180" t="inlineStr">
+        <is>
+          <t>Alsóvárosi Ferences Templom, Szeged, Magyarország</t>
+        </is>
+      </c>
+      <c r="I180" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J180" t="inlineStr">
+        <is>
+          <t>Alsóvárosi Ferences Templom</t>
+        </is>
+      </c>
+      <c r="K180" t="inlineStr">
+        <is>
+          <t>ökonónus, segédlelkész, majd vikárius</t>
+        </is>
+      </c>
+      <c r="N180">
+        <v>2002</v>
+      </c>
+      <c r="O180">
+        <v>2005</v>
+      </c>
+      <c r="Q180" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=387</t>
+        </is>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181">
+        <v>2004</v>
+      </c>
+      <c r="B181" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C181" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D181" t="inlineStr">
+        <is>
+          <t>Juhász László SJ, Dr.</t>
+        </is>
+      </c>
+      <c r="E181" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F181" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G181" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H181" t="inlineStr">
+        <is>
+          <t>Fordham Egyetem betegterme, New York, NY, USA</t>
+        </is>
+      </c>
+      <c r="I181" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J181" t="inlineStr">
+        <is>
+          <t>Fordham Egyetem betegterme</t>
+        </is>
+      </c>
+      <c r="K181" t="inlineStr">
+        <is>
+          <t>nyugállományban</t>
+        </is>
+      </c>
+      <c r="N181">
+        <v>2002</v>
+      </c>
+      <c r="O181">
+        <v>2009</v>
+      </c>
+      <c r="Q181" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=495</t>
+        </is>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182">
+        <v>2004</v>
+      </c>
+      <c r="B182" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C182" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D182" t="inlineStr">
+        <is>
+          <t>Manolache Lőrinc</t>
+        </is>
+      </c>
+      <c r="E182" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F182" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G182" t="inlineStr">
+        <is>
+          <t>Pécs</t>
+        </is>
+      </c>
+      <c r="H182" t="inlineStr">
+        <is>
+          <t>Nagydorog, Magyarország</t>
+        </is>
+      </c>
+      <c r="I182" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="K182" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N182">
+        <v>2002</v>
+      </c>
+      <c r="O182">
+        <v>2008</v>
+      </c>
+      <c r="Q182" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=694</t>
+        </is>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183">
+        <v>2004</v>
+      </c>
+      <c r="B183" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C183" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D183" t="inlineStr">
+        <is>
+          <t>Mustó Péter SJ</t>
+        </is>
+      </c>
+      <c r="E183" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F183" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G183" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H183" t="inlineStr">
+        <is>
+          <t>Szeged, Magyarország</t>
+        </is>
+      </c>
+      <c r="I183" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="K183" t="inlineStr">
+        <is>
+          <t>lelkész, 2006 – 2008 között házfőnök</t>
+        </is>
+      </c>
+      <c r="N183">
+        <v>2002</v>
+      </c>
+      <c r="O183">
+        <v>2008</v>
+      </c>
+      <c r="Q183" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=780</t>
+        </is>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184">
+        <v>2004</v>
+      </c>
+      <c r="B184" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C184" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D184" t="inlineStr">
+        <is>
+          <t>Nemes Ödön SJ</t>
+        </is>
+      </c>
+      <c r="E184" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F184" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G184" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H184" t="inlineStr">
+        <is>
+          <t>Sodrás utcai rendház, Budapest, Magyarország</t>
+        </is>
+      </c>
+      <c r="I184" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J184" t="inlineStr">
+        <is>
+          <t>Sodrás utcai rendház</t>
+        </is>
+      </c>
+      <c r="K184" t="inlineStr">
+        <is>
+          <t>nyugállományban, lelkivezető, lelkigyakorlatoztató</t>
+        </is>
+      </c>
+      <c r="N184">
+        <v>2002</v>
+      </c>
+      <c r="O184">
+        <v>2011</v>
+      </c>
+      <c r="Q184" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=803</t>
+        </is>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185">
+        <v>2004</v>
+      </c>
+      <c r="B185" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C185" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D185" t="inlineStr">
+        <is>
+          <t>Nemesszeghy Ervin SJ, Dr.</t>
+        </is>
+      </c>
+      <c r="E185" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F185" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G185" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H185" t="inlineStr">
+        <is>
+          <t>Jezsuita Tartományfőnökség, Budapest, Magyarország</t>
+        </is>
+      </c>
+      <c r="I185" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J185" t="inlineStr">
+        <is>
+          <t>Jezsuita Tartományfőnökség</t>
+        </is>
+      </c>
+      <c r="K185" t="inlineStr">
+        <is>
+          <t>tartományfőnök</t>
+        </is>
+      </c>
+      <c r="N185">
+        <v>2002</v>
+      </c>
+      <c r="O185">
+        <v>2005</v>
+      </c>
+      <c r="Q185" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=804</t>
+        </is>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186">
+        <v>2004</v>
+      </c>
+      <c r="B186" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C186" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D186" t="inlineStr">
+        <is>
+          <t>Róna Gábor SJ</t>
+        </is>
+      </c>
+      <c r="E186" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F186" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G186" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H186" t="inlineStr">
+        <is>
+          <t>Jézus Szíve-templom, Budapest, Magyarország</t>
+        </is>
+      </c>
+      <c r="I186" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J186" t="inlineStr">
+        <is>
+          <t>Jézus Szíve-templom</t>
+        </is>
+      </c>
+      <c r="K186" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N186">
+        <v>2002</v>
+      </c>
+      <c r="O186">
+        <v>2015</v>
+      </c>
+      <c r="Q186" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=948</t>
+        </is>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187">
+        <v>2004</v>
+      </c>
+      <c r="B187" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C187" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D187" t="inlineStr">
+        <is>
+          <t>Ádám János SJ, Dr.</t>
+        </is>
+      </c>
+      <c r="E187" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F187" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G187" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H187" t="inlineStr">
+        <is>
+          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda, Miskolc, Magyarország</t>
+        </is>
+      </c>
+      <c r="I187" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J187" t="inlineStr">
+        <is>
+          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda</t>
+        </is>
+      </c>
+      <c r="K187" t="inlineStr">
+        <is>
+          <t>gimnáziumi nevelő</t>
+        </is>
+      </c>
+      <c r="N187">
+        <v>2002</v>
+      </c>
+      <c r="O187">
+        <v>2010</v>
+      </c>
+      <c r="Q187" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=21</t>
+        </is>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188">
+        <v>2004</v>
+      </c>
+      <c r="B188" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C188" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D188" t="inlineStr">
+        <is>
+          <t>Androvics András Tamás</t>
+        </is>
+      </c>
+      <c r="E188" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F188" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G188" t="inlineStr">
+        <is>
+          <t>Winnipeg, MB, Kanada</t>
+        </is>
+      </c>
+      <c r="H188" t="inlineStr">
+        <is>
+          <t>Budapest-Krisztinavárosi Havas Boldogasszony templom, Budapest, Magyarország</t>
+        </is>
+      </c>
+      <c r="I188" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J188" t="inlineStr">
+        <is>
+          <t>Budapest-Krisztinavárosi Havas Boldogasszony templom</t>
+        </is>
+      </c>
+      <c r="K188" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N188">
+        <v>2003</v>
+      </c>
+      <c r="O188">
+        <v>2005</v>
+      </c>
+      <c r="Q188" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=8</t>
+        </is>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189">
+        <v>2004</v>
+      </c>
+      <c r="B189" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C189" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D189" t="inlineStr">
+        <is>
+          <t>Benkő Antal SJ</t>
+        </is>
+      </c>
+      <c r="E189" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F189" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G189" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H189" t="inlineStr">
+        <is>
+          <t>Pázmány Péter Katolikus Egyetem, Budapest, Magyarország</t>
+        </is>
+      </c>
+      <c r="I189" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J189" t="inlineStr">
+        <is>
+          <t>Pázmány Péter Katolikus Egyetem</t>
+        </is>
+      </c>
+      <c r="K189" t="inlineStr">
+        <is>
+          <t>tanár</t>
+        </is>
+      </c>
+      <c r="N189">
+        <v>2003</v>
+      </c>
+      <c r="O189">
+        <v>2010</v>
+      </c>
+      <c r="Q189" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=67</t>
+        </is>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190">
+        <v>2004</v>
+      </c>
+      <c r="B190" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C190" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D190" t="inlineStr">
+        <is>
+          <t>Bisztyó József, Msgr., dr.</t>
+        </is>
+      </c>
+      <c r="E190" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F190" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G190" t="inlineStr">
+        <is>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+        </is>
+      </c>
+      <c r="H190" t="inlineStr">
+        <is>
+          <t>Kalocsa, Magyarország</t>
+        </is>
+      </c>
+      <c r="I190" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="K190" t="inlineStr">
+        <is>
+          <t>nyugállományban</t>
+        </is>
+      </c>
+      <c r="N190">
+        <v>2003</v>
+      </c>
+      <c r="O190">
+        <v>2007</v>
+      </c>
+      <c r="Q190" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=85</t>
+        </is>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191">
+        <v>2004</v>
+      </c>
+      <c r="B191" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C191" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D191" t="inlineStr">
+        <is>
+          <t>Bóna Richárd, dr.</t>
+        </is>
+      </c>
+      <c r="E191" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F191" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G191" t="inlineStr">
+        <is>
+          <t>Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="H191" t="inlineStr">
+        <is>
+          <t>Rocky River, OH, USA</t>
+        </is>
+      </c>
+      <c r="I191" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K191" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N191">
+        <v>2003</v>
+      </c>
+      <c r="O191">
+        <v>2007</v>
+      </c>
+      <c r="Q191" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=101</t>
+        </is>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192">
+        <v>2004</v>
+      </c>
+      <c r="B192" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C192" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D192" t="inlineStr">
+        <is>
+          <t>Juhász Imre</t>
+        </is>
+      </c>
+      <c r="E192" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F192" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G192" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H192" t="inlineStr">
+        <is>
+          <t>Berhida, Magyarország</t>
+        </is>
+      </c>
+      <c r="I192" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="K192" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N192">
+        <v>2003</v>
+      </c>
+      <c r="O192">
+        <v>2005</v>
+      </c>
+      <c r="Q192" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=490</t>
+        </is>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193">
+        <v>2004</v>
+      </c>
+      <c r="B193" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C193" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D193" t="inlineStr">
+        <is>
+          <t>Kovách János</t>
+        </is>
+      </c>
+      <c r="E193" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F193" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G193" t="inlineStr">
+        <is>
+          <t>Pittsburgh, PA, USA</t>
+        </is>
+      </c>
+      <c r="H193" t="inlineStr">
+        <is>
+          <t>Szent Mária Magdaléna, majd Parma, OH, USA – Szentlélek templom, Fairview Park, OH, USA</t>
+        </is>
+      </c>
+      <c r="I193" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J193" t="inlineStr">
+        <is>
+          <t>Szent Mária Magdaléna, majd Parma, OH, USA – Szentlélek templom</t>
+        </is>
+      </c>
+      <c r="N193">
+        <v>2003</v>
+      </c>
+      <c r="O193">
+        <v>2005</v>
+      </c>
+      <c r="Q193" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=578</t>
+        </is>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194">
+        <v>2004</v>
+      </c>
+      <c r="B194" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C194" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D194" t="inlineStr">
+        <is>
+          <t>Krafcsik András János C.Ss.R., dr</t>
+        </is>
+      </c>
+      <c r="E194" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F194" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G194" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H194" t="inlineStr">
+        <is>
+          <t>Yorkton, SK, Kanada</t>
+        </is>
+      </c>
+      <c r="I194" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="K194" t="inlineStr">
+        <is>
+          <t>nyugállományban</t>
+        </is>
+      </c>
+      <c r="N194">
+        <v>2003</v>
+      </c>
+      <c r="O194">
+        <v>2007</v>
+      </c>
+      <c r="Q194" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=607</t>
+        </is>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195">
+        <v>2004</v>
+      </c>
+      <c r="B195" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C195" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D195" t="inlineStr">
+        <is>
+          <t>Kárpáti László SVD</t>
+        </is>
+      </c>
+      <c r="E195" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F195" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G195" t="inlineStr">
+        <is>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
+        </is>
+      </c>
+      <c r="H195" t="inlineStr">
+        <is>
+          <t>Johannesburg, Dél-Afrikai Köztársaság</t>
+        </is>
+      </c>
+      <c r="I195" t="inlineStr">
+        <is>
+          <t>Dél-Afrikai Köztársaság</t>
+        </is>
+      </c>
+      <c r="K195" t="inlineStr">
+        <is>
+          <t>misszionárius, utcai lelkész</t>
+        </is>
+      </c>
+      <c r="N195">
+        <v>2003</v>
+      </c>
+      <c r="P195" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
+      </c>
+      <c r="Q195" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=510</t>
+        </is>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196">
+        <v>2004</v>
+      </c>
+      <c r="B196" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C196" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D196" t="inlineStr">
+        <is>
+          <t>Molnár Miklós SJ</t>
+        </is>
+      </c>
+      <c r="E196" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F196" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G196" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H196" t="inlineStr">
+        <is>
+          <t>Pilisvörösvár, Magyarország</t>
+        </is>
+      </c>
+      <c r="I196" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="K196" t="inlineStr">
+        <is>
+          <t>nyugállományban</t>
+        </is>
+      </c>
+      <c r="N196">
+        <v>2003</v>
+      </c>
+      <c r="O196">
+        <v>2015</v>
+      </c>
+      <c r="Q196" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=767</t>
+        </is>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197">
+        <v>2004</v>
+      </c>
+      <c r="B197" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C197" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D197" t="inlineStr">
         <is>
           <t>Nagy Menyhért Mojzes O.Cist, Dr.</t>
         </is>
       </c>
-      <c r="E173" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G173" t="inlineStr">
+      <c r="E197" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F197" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G197" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
-      <c r="H173" t="inlineStr">
+      <c r="H197" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
-      <c r="I173" t="inlineStr">
+      <c r="I197" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J173" t="inlineStr">
+      <c r="J197" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
-      <c r="K173" t="inlineStr">
+      <c r="K197" t="inlineStr">
         <is>
           <t>nyugállományban</t>
         </is>
       </c>
-      <c r="N173">
+      <c r="N197">
         <v>2003</v>
       </c>
-      <c r="O173">
+      <c r="O197">
         <v>2006</v>
       </c>
-      <c r="Q173" t="inlineStr">
+      <c r="Q197" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=797</t>
+        </is>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198">
+        <v>2004</v>
+      </c>
+      <c r="B198" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C198" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D198" t="inlineStr">
+        <is>
+          <t>Póta László SJ, szerzetestestvér</t>
+        </is>
+      </c>
+      <c r="E198" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F198" t="inlineStr">
+        <is>
+          <t>pappá nem szentelt szerzetestestvér</t>
+        </is>
+      </c>
+      <c r="G198" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H198" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet Otthon, Pilisvörösvár</t>
+        </is>
+      </c>
+      <c r="J198" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet Otthon</t>
+        </is>
+      </c>
+      <c r="K198" t="inlineStr">
+        <is>
+          <t>nyugállományban</t>
+        </is>
+      </c>
+      <c r="N198">
+        <v>2003</v>
+      </c>
+      <c r="O198">
+        <v>2014</v>
+      </c>
+      <c r="Q198" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=898</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>