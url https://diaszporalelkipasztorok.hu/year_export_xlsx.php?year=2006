--- v1 (2026-09-13)
+++ v2 (2026-10-30)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Chronologie" sheetId="1" r:id="rId1"/>
+    <sheet name="Kronológia" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -98,10894 +98,11005 @@
     <col min="12" max="12" width="42" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t>Diaszpóra Lelkipásztori Névtár</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>www.diaszporalelkipasztorok.hu</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Year</t>
+          <t>Év</t>
         </is>
       </c>
       <c r="B4">
         <v>2006</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Event type filter</t>
+          <t>Eseménytípus szűrő</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>All events</t>
+          <t>Minden esemény</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Country filter</t>
+          <t>Ország szűrő</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Alle Länder</t>
+          <t>Minden ország</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
-          <t>Summary</t>
+          <t>Összegzés</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Current changes of the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="B9">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="B10">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Births</t>
+          <t>Születések</t>
         </is>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Deaths</t>
+          <t>Halálozások</t>
         </is>
       </c>
       <c r="B12">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Ordinations</t>
+          <t>Szentelések</t>
         </is>
       </c>
       <c r="B13">
         <v>2</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Domestic services</t>
+          <t>Anyaországi szolgálatok</t>
         </is>
       </c>
       <c r="B14">
         <v>20</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Foreign services</t>
+          <t>Külföldi szolgálatok</t>
         </is>
       </c>
       <c r="B15">
         <v>13</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
-          <t>Year</t>
+          <t>Év</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
-          <t>Section</t>
+          <t>Szekció</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
-          <t>Event type</t>
+          <t>Eseménytípus</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
-          <t>Name</t>
+          <t>Név</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
         <is>
-          <t>Denomination</t>
+          <t>Felekezet</t>
         </is>
       </c>
       <c r="F17" t="inlineStr" s="1">
         <is>
-          <t>Grade</t>
+          <t>Fokozat</t>
         </is>
       </c>
       <c r="G17" t="inlineStr" s="1">
         <is>
-          <t>Diocese / order</t>
+          <t>Egyházmegye / rend</t>
         </is>
       </c>
       <c r="H17" t="inlineStr" s="1">
         <is>
-          <t>Place</t>
+          <t>Hely</t>
         </is>
       </c>
       <c r="I17" t="inlineStr" s="1">
         <is>
-          <t>Country</t>
+          <t>Ország</t>
         </is>
       </c>
       <c r="J17" t="inlineStr" s="1">
         <is>
-          <t>Institution</t>
+          <t>Intézmény</t>
         </is>
       </c>
       <c r="K17" t="inlineStr" s="1">
         <is>
-          <t>Position</t>
+          <t>Beosztás</t>
         </is>
       </c>
       <c r="L17" t="inlineStr" s="1">
         <is>
-          <t>Label</t>
+          <t>Címke</t>
         </is>
       </c>
       <c r="M17" t="inlineStr" s="1">
         <is>
-          <t>Description</t>
+          <t>Leírás</t>
         </is>
       </c>
       <c r="N17" t="inlineStr" s="1">
         <is>
-          <t>Date from</t>
+          <t>Dátum tól</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
-          <t>Date to</t>
+          <t>Dátum ig</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
-          <t>Current</t>
+          <t>Jelenleg</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
-          <t>Person link</t>
+          <t>Személy linkje</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2006</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Priesterweihe
-Beginn des Dienstes im Ausland</t>
+          <t>Papszentelés
+Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Ailer Gellért</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Washington DC, USA</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Redemptoris Mater Seminary, Hyattsville, MD, USA
-St. John Neumann Catholic Church, Washington DC, USA - Hilfspfarrer</t>
+St. John Neumann Catholic Church, Washington DC, USA - segédlelkész</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>27. Mai 2006
+          <t>2006. május 27.
 2006</t>
         </is>
       </c>
       <c r="O18">
         <v>2009</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=2</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>2006</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Amászka László (OFMConv)</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Felsővárosi Minorita templom, Szeged, Ungarn - Pfarrer, Hausleiter, seit 2008 Assistent des Provinzials</t>
+          <t>Felsővárosi Minorita templom, Szeged, Magyarország - plébános, házfőnök, közben a tartományfőnök asszisztense 2008-tól</t>
         </is>
       </c>
       <c r="N19">
         <v>2006</v>
       </c>
       <c r="O19">
         <v>2010</v>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=4</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>2006</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Budapest, Ungarn - Bildungssekretär des Franziskanerordens – Franziskanisches Noviziat in Pasaréti: Vikar, Kandidat und Hilfsmagister, außerdem Dozent an der theologischen Hochschule „Sapientia“ und Leiter des Franziskanischen Pastoralzentrums in Budapest.</t>
+          <t>Budapest, Magyarország - Ferences rendben nevelési titkár – Pasaréti Ferences Növendékház: vikárius, jelölt- és segédmagiszter, emellett a Sapientia Szerzetesi Hittudományi Főiskola tanára, a budapesti Ferences Pasztorális Központ vezetője.</t>
         </is>
       </c>
       <c r="N20">
         <v>2001</v>
       </c>
       <c r="O20">
         <v>2006</v>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>2006</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Rückkehr in die Heimat</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Hazatérés</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Csabafi Csaba SJ</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada - 1997–2000 Vikar, 2000–2006 Pfarrer
-Jezsuita Tartományfőnökség, Budapest - der Assistent des Provinzials, der Spiritual des St.-Ignatius-Kollegs</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada - 1997 – 2000 segédlelkész, 2000 – 2006 plébános
+Jezsuita Tartományfőnökség, Budapest - a tartományfőnök segítője, a Szent Ignác Kollégium spirituálisa</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>1997
 2006</t>
         </is>
       </c>
       <c r="O21" t="inlineStr">
         <is>
           <t>2006
 2007</t>
         </is>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=138</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>2006</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Rückkehr in die Heimat</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Hazatérés</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Csorba László Domonkos OFM</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY, USA - Pfarrassistent, ungarischer Pfarrer
-Rózsadomb, Budapest, Ungarn - Pfarrer</t>
+          <t>Szent István R. K. Egyházközség, New York, NY, USA - plébániai kisegítő, magyar lelkész
+Rózsadomb, Budapest, Magyarország - lelkész</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
           <t>1989
 2006</t>
         </is>
       </c>
       <c r="O22" t="inlineStr">
         <is>
           <t>2006
 2012</t>
         </is>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=166</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>2006</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Endrédy Ferenc Csanád OSB</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Szent Benedek Idősek Háza, Sopron, Ungarn - Kirchenverwalter, Gründer des Seniorenheims „Szent Benedek“
-Szent Benedek Idősek Háza, Sopron - im Ruhestand</t>
+          <t>Szent Benedek Idősek Háza, Sopron, Magyarország - templomigazgató, a Szent Benedek Idősek Háza alapítója
+Szent Benedek Idősek Háza, Sopron - nyugállományban</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
           <t>1992
 2006</t>
         </is>
       </c>
       <c r="O23" t="inlineStr">
         <is>
           <t>2006
 2009</t>
         </is>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=238</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>2006</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Ewige Gelübde</t>
+          <t>Örökfogadalom</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Forrai Tamás Gergely SJ</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Miskolc, Ungarn</t>
+          <t>Miskolc, Magyarország</t>
         </is>
       </c>
       <c r="N24">
         <v>2006</v>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=283</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>2006</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Juhász Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Szent Anna templom, Miskolc, Ungarn - Pfarrer
-Felsőváros, Gyöngyös, Ungarn - Pfarrer</t>
+          <t>Szent Anna templom, Miskolc, Magyarország - plébános
+Felsőváros, Gyöngyös, Magyarország - plébános</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
           <t>2005
 2006</t>
         </is>
       </c>
       <c r="O25" t="inlineStr">
         <is>
           <t>2006
 2018</t>
         </is>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=488</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>2006</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Kürnyek Róbert, Dr.</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Szent Mária Magdolna templom, Zalaegerszeg, Ungarn - Hilfspfarrer
-Szombathely, Ungarn - Bischofssekretär</t>
+          <t>Szent Mária Magdolna templom, Zalaegerszeg, Magyarország - segédlelkész
+Szombathely, Magyarország - püspöki titkár</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
           <t>2004
 2006</t>
         </is>
       </c>
       <c r="O26" t="inlineStr">
         <is>
           <t>2006
 2008</t>
         </is>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=629</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>2006</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Lóczi Tamás</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Jézus Szíve templom, Eger, Ungarn - Hilfspfarrer, Hochschulpfarrer
-Eger, Ungarn - Erzbischofssekretär</t>
+          <t>Jézus Szíve templom, Eger, Magyarország - segédlelkész, főiskolai lelkész
+Eger, Magyarország - érseki titkár</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
           <t>2005
 2006</t>
         </is>
       </c>
       <c r="O27" t="inlineStr">
         <is>
           <t>2006
 2007</t>
         </is>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=668</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>2006</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Magung Fransiskus Xaverius SVD</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Budapest, Ungarn - lernt Ungarisch
-Zugliget, Budapest, Ungarn - Hilfspfarrer</t>
+          <t>Budapest, Magyarország - magyar nyelvet tanulja
+Zugliget, Budapest, Magyarország - segédlelkész</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
           <t>2005
 2006</t>
         </is>
       </c>
       <c r="O28" t="inlineStr">
         <is>
           <t>2006
 2007</t>
         </is>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=680</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>2006</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-[...1 lines deleted...]
-Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>Bischof</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Budapest, Ungarn - Mitglied der Ungarischen Katholischen Bischofskonferenz sowie Mitglied des Nationalen Liturgischen Rates
-[...1 lines deleted...]
-Toronto, ON, Kanada - im Ruhestand</t>
+          <t>Budapest, Magyarország - A Magyar Katolikus Püspöki Konferencia tagja, valamint az Országos Liturgikus Tanács tagja
+Toronto, ON, Kanada - Castellum Minus-i címzetes püspök, a külföldön élő magyarok püspöke
+Toronto, ON, Kanada - nyugállományban</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
           <t>1990
 1996
 2006</t>
         </is>
       </c>
       <c r="O29" t="inlineStr">
         <is>
           <t>2006
 2006
 2018</t>
         </is>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=746</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>2006</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Rückkehr in die Heimat</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Hazatérés</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Nagy Menyhért Mojzes O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA - im Ruhestand
-Papi Otthon, Székesfehérvár, Ungarn - im Ruhestand</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA - nyugállományban
+Papi Otthon, Székesfehérvár, Magyarország - nyugállományban</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
           <t>2003
 2006</t>
         </is>
       </c>
       <c r="O30" t="inlineStr">
         <is>
           <t>2006
 2007</t>
         </is>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=797</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>2006</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Beginn des Dienstes im Ausland</t>
+          <t>Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Nagy Nándor</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (früher: Csanád)</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Árpádházi Szent Erzsébet R. K. Plébánia, Calgary, AB, Kanada - Missionspfarrer</t>
+          <t>Árpádházi Szent Erzsébet R. K. Plébánia, Calgary, AB, Kanada - missziós lelkész</t>
         </is>
       </c>
       <c r="N31">
         <v>2006</v>
       </c>
       <c r="O31">
         <v>2008</v>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=798</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>2006</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Orbán Mihály SJ</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Kolozsvár, Rumänien - Pfarrer, Leiter von Exerzitien</t>
+          <t>Kolozsvár, Románia - lelkész, lelkigyakorlat-vezető</t>
         </is>
       </c>
       <c r="N32">
         <v>2004</v>
       </c>
       <c r="O32">
         <v>2006</v>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=835</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>2006</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Priesterweihe
-Versetzung (neuer Dienstort)</t>
+          <t>Papszentelés
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Rigó Jenő SJ</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Budapest, Ungarn
-Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda, Miskolc, Ungarn - Leiter des Studentenwohnheims</t>
+          <t>Budapest, Magyarország
+Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda, Miskolc, Magyarország - kollégiumvezető</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>1. Oktober 2006
+          <t>2006. október 1.
 2006</t>
         </is>
       </c>
       <c r="O33">
         <v>2009</v>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=937</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>2006</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Benedek János Hilárion</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>Glen Cove, NY, USA</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>15. Januar 2006</t>
+          <t>2006. január 15.</t>
         </is>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=68</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>2006</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Radnóczy Adalbert Kelemen O.Praem</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>Orange, CA, USA</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>7. Februar 2006</t>
+          <t>2006. február 7.</t>
         </is>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=909</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>2006</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Padányi Károly</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>St. Catharines, ON, Kanada</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>6. März 2006</t>
+          <t>2006. március 6.</t>
         </is>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=845</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>2006</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Babos István SJ</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Pécs, Ungarn</t>
+          <t>Pécs, Magyarország</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>31. März 2006</t>
+          <t>2006. március 31.</t>
         </is>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=24</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>2006</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Fekete Jenő</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>Fort Wayne, IN, USA</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>Fort Wayne, IN, USA</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>17. Mai 2006</t>
+          <t>2006. május 17.</t>
         </is>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=267</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>2006</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Kish István Imre OFM</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>Ordensbruder (nicht zum Priester geweiht)</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>North Lima, OH, USA</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>17. Mai 2006</t>
+          <t>2006. május 17.</t>
         </is>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=536</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>2006</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Gróza József</t>
+          <t>Stram Miklós Gedeon (O.Cist), Msgr.</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>Sonsón-Rionegro, Kolumbia</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Caracas, Venezuela</t>
+          <t>Waco, TX, USA</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>11. September 2006</t>
+          <t>2006. szeptember 6.</t>
         </is>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=339</t>
+          <t>/persons_v2/view.php?id=1016</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2006</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Kubinyi Gyula, Dr</t>
+          <t>Gróza József</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Sonsón-Rionegro, Kolumbia</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Ungvár, Ukraine</t>
+          <t>Caracas, Venezuela</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>18. September 2006</t>
+          <t>2006. szeptember 11.</t>
         </is>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=617</t>
+          <t>/persons_v2/view.php?id=339</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>2006</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Schilly József Károly (OSB)</t>
+          <t>Kubinyi Gyula, Dr</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>San Diego, CA, USA</t>
+          <t>Ungvár, Ukrajna</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>12. Oktober 2006</t>
+          <t>2006. szeptember 18.</t>
         </is>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=974</t>
+          <t>/persons_v2/view.php?id=617</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>2006</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Siska Ernő</t>
+          <t>Schilly József Károly (OSB)</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>Trenton, NJ, USA</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Lawrenceville, NJ, USA</t>
+          <t>San Diego, CA, USA</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2. November 2006</t>
+          <t>2006. október 12.</t>
         </is>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=997</t>
+          <t>/persons_v2/view.php?id=974</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>2006</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Marton István Henrik O.Cist</t>
+          <t>Siska Ernő</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Lawrenceville, NJ, USA</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>30. November 2006</t>
+          <t>2006. november 2.</t>
         </is>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=708</t>
+          <t>/persons_v2/view.php?id=997</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>2006</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Bóday Jenő SJ</t>
+          <t>Marton István Henrik O.Cist</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Pilisvörösvár</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>6. Dezember 2006</t>
+          <t>2006. november 30.</t>
         </is>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=93</t>
+          <t>/persons_v2/view.php?id=708</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>2006</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Kóczán Ákos SDB</t>
+          <t>Bóday Jenő SJ</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Vibora, Kuba</t>
-[...16 lines deleted...]
-        <v>2007</v>
+          <t>Pilisvörösvár</t>
+        </is>
+      </c>
+      <c r="N46" t="inlineStr">
+        <is>
+          <t>2006. december 6.</t>
+        </is>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=595</t>
+          <t>/persons_v2/view.php?id=93</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>2006</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Iróffy Gábor Zsolt OSB</t>
+          <t>Kóczán Ákos SDB</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
+          <t>Vibora, Kuba</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>Gymnasiallehrer, ab 1974 Gymnasialdirektor, ab 1981 Subprior</t>
+          <t>rendi szolgálatban</t>
         </is>
       </c>
       <c r="N47">
-        <v>1952</v>
+        <v>1948</v>
       </c>
       <c r="O47">
-        <v>2016</v>
+        <v>2007</v>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=459</t>
+          <t>/persons_v2/view.php?id=595</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>2006</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Monostori Benedek József Bánk O.Cist, Dr.</t>
+          <t>Iróffy Gábor Zsolt OSB</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
+          <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>Universitätsdozent (1956–1989), Vizepropst (1975–1976), Propst (1976–1988), Gymnasiallehrer (1974–1975, 1977–1978), Beichtvater und Zelebrant bei den Schwestern der Heiligen Familie von Nazareth, Grand Prairie, TX, USA (1989–2011), im Ruhestand (2011–2014)</t>
+          <t>gimnáziumi tanár, 1974–től gimnáziumi igazgató, 1981–től alperjel</t>
         </is>
       </c>
       <c r="N48">
-        <v>1956</v>
+        <v>1952</v>
       </c>
       <c r="O48">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=769</t>
+          <t>/persons_v2/view.php?id=459</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2006</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Jávor Jenő Egon OSB, dr</t>
+          <t>Monostori Benedek József Bánk O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>Portola Valley, CA, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J49" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>Perjel, Geschichtsschreiber</t>
+          <t>egyetemi tanár (1956 – 1989), alperjel (1975 – 1976), perjel (1976 – 1988), gimnáziumi tanár (1974 – 1975., 1977 – 1978), Holy Family of Nazareth Sisters, Grand Prairie, TX, USA gyóntató és miséző (1989 – 2011), nyugállományban (2011 – 2014)</t>
         </is>
       </c>
       <c r="N49">
-        <v>1958</v>
+        <v>1956</v>
       </c>
       <c r="O49">
-        <v>2008</v>
+        <v>2014</v>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=485</t>
+          <t>/persons_v2/view.php?id=769</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>2006</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Balás Dávid László O.Cist, Dr.</t>
+          <t>Jávor Jenő Egon OSB, dr</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Portola Valley, CA, USA</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J50" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>Philosophielehrer an der Universität von Dallas, Pastor, Leiter des Fachbereichs Theologie sowie Religionslehrer</t>
+          <t>perjel, történetíró</t>
         </is>
       </c>
       <c r="N50">
-        <v>1959</v>
+        <v>1958</v>
       </c>
       <c r="O50">
-        <v>2014</v>
+        <v>2008</v>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=32</t>
+          <t>/persons_v2/view.php?id=485</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>2006</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Lackner Károly Béda O.Cist, dr</t>
+          <t>Balás Dávid László O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J51" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>Gymnasiallehrer (Dallas – St. Edward 1959–1960; Dallas – Cistercian 1962–1964; Fort Worth, TX, USA 1964–1967; Dallas 1967–1970) Universitätsdozent in Arlington, TX, USA – University of Texas (1969–2010), im Ruhestand (2010–2020)</t>
+          <t>filozófiatanár a Dallas-i Egyetemen, lelkipásztor, teológiai tanszékvezető, illetve hittanár</t>
         </is>
       </c>
       <c r="N51">
         <v>1959</v>
       </c>
       <c r="O51">
-        <v>2020</v>
+        <v>2014</v>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=630</t>
+          <t>/persons_v2/view.php?id=32</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>2006</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Morgan Gyula OSBM</t>
+          <t>Lackner Károly Béda O.Cist, dr</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>New Brunswick, NJ, USA</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>im zivilen Beruf, seit 1992 im Ruhestand</t>
+          <t>gimnáziumi tanár (Dallas – St. Edward 1959-1960.; Dallas-Cistercian 1962-1964.; Fort Worth, TX, USA 1964-1967.; Dallas 1967-1970.) Egyetemi tanár Arlington, TX, USA - University of Texas (1969-2010) nyugállományban (2010-2020)</t>
         </is>
       </c>
       <c r="N52">
         <v>1959</v>
       </c>
       <c r="O52">
-        <v>2009</v>
+        <v>2020</v>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=772</t>
+          <t>/persons_v2/view.php?id=630</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>2006</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Samay Sebestyén Sebastian OSB</t>
+          <t>Morgan Gyula OSBM</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>St. Vincent Abbey, Latrobe, PA, USA</t>
+          <t>New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J53" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>in verschiedenen Positionen, vor allem als Hochschullehrer und Dekan</t>
+          <t>civil foglalkozásban, 1992-től nyugállományban</t>
         </is>
       </c>
       <c r="N53">
         <v>1959</v>
       </c>
       <c r="O53">
-        <v>2013</v>
+        <v>2009</v>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=957</t>
+          <t>/persons_v2/view.php?id=772</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>2006</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Horváth László Pius OSB</t>
+          <t>Samay Sebestyén Sebastian OSB</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Portola Valley, CA, USA</t>
+          <t>St. Vincent Abbey, Latrobe, PA, USA</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J54" t="inlineStr">
+        <is>
+          <t>St. Vincent Abbey</t>
+        </is>
+      </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>Lehrer, Strich, Hilfsseelsorger</t>
+          <t>különféle beosztásokban, főleg egyetemi oktató, dékán</t>
         </is>
       </c>
       <c r="N54">
-        <v>1960</v>
+        <v>1959</v>
       </c>
       <c r="O54">
-        <v>2018</v>
+        <v>2013</v>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=431</t>
+          <t>/persons_v2/view.php?id=957</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>2006</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Kis-Horváth Mihály Paszkál O.Cist</t>
+          <t>Horváth László Pius OSB</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Portola Valley, CA, USA</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J55" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>Hauptkassierer (1964–1994), Unteroffizier (1976–1988), Hausmeister</t>
+          <t>tanár, perjel, kisegítő magyar lelkész</t>
         </is>
       </c>
       <c r="N55">
         <v>1960</v>
       </c>
       <c r="O55">
-        <v>2013</v>
+        <v>2018</v>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=534</t>
+          <t>/persons_v2/view.php?id=431</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>2006</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Chladek István Menyhért O.Cist</t>
+          <t>Kis-Horváth Mihály Paszkál O.Cist</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>Lehrer, Sekretär des Abtes, Hilfspfarrer</t>
+          <t>központi pénztáros (1964-1994), alperjel (1976-1988), házgondnok</t>
         </is>
       </c>
       <c r="N56">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="O56">
-        <v>2017</v>
+        <v>2013</v>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=125</t>
+          <t>/persons_v2/view.php?id=534</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>2006</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Keresztessy-Parker Ferenc László OPraem, apát, Dr.</t>
+          <t>Chladek István Menyhért O.Cist</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Szent Mihály apátság, Orange, CA, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>Szent Mihály apátság</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>Kollegialrektor, Prior, Abt</t>
+          <t>tanár, apáti titkár, segédlelkész</t>
         </is>
       </c>
       <c r="N57">
         <v>1962</v>
       </c>
       <c r="O57">
-        <v>2010</v>
+        <v>2017</v>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=522</t>
+          <t>/persons_v2/view.php?id=125</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>2006</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Erdei János József OSBM</t>
+          <t>Keresztessy-Parker Ferenc László OPraem, apát, Dr.</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Máriapócsi Bazilita Atyák Közössége, Matawan, NJ, USA</t>
+          <t>Szent Mihály apátság, Orange, CA, USA</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>Máriapócsi Bazilita Atyák Közössége</t>
+          <t>Szent Mihály apátság</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>Pfarrer, derzeit als Aushilfspfarrer in New York, NY, USA</t>
+          <t>kollégiumi rektor, perjel, apát</t>
         </is>
       </c>
       <c r="N58">
-        <v>1963</v>
+        <v>1962</v>
       </c>
       <c r="O58">
-        <v>2016</v>
+        <v>2010</v>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=243</t>
+          <t>/persons_v2/view.php?id=522</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>2006</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Kereszty András Rókus O.Cist, Dr.</t>
+          <t>Erdei János József OSBM</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Máriapócsi Bazilita Atyák Közössége, Matawan, NJ, USA</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Máriapócsi Bazilita Atyák Közössége</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>Universitätsdozent, daneben von 1968 bis 2013 Gymnasiallehrer und von 1975 bis 2012 Novizenmeister. Seit 2019 im Ruhestand</t>
+          <t>parókus, közben kisegít New York, NY, USA</t>
         </is>
       </c>
       <c r="N59">
         <v>1963</v>
       </c>
       <c r="O59">
-        <v>2022</v>
+        <v>2016</v>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=524</t>
+          <t>/persons_v2/view.php?id=243</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>2006</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Kovács György Máté O.Cist</t>
+          <t>Kereszty András Rókus O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J60" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>Gymnasiallehrer, seit 2006 im Ruhestand</t>
+          <t>egyetemi tanár, közben 1968 – 2013 között gimnáziumi tanár, 1975 – 2012 között novíciusmester. 2019-től nyugállományban</t>
         </is>
       </c>
       <c r="N60">
         <v>1963</v>
       </c>
       <c r="O60">
-        <v>2013</v>
+        <v>2022</v>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=588</t>
+          <t>/persons_v2/view.php?id=524</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>2006</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Romza Viktor György, Msgr.</t>
+          <t>Kovács György Máté O.Cist</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Campbell, OH, USA</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>gimnáziumi tanár, 2006-tól nyugállományban</t>
         </is>
       </c>
       <c r="N61">
         <v>1963</v>
       </c>
       <c r="O61">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=942</t>
+          <t>/persons_v2/view.php?id=588</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>2006</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Roskó László</t>
+          <t>Romza Viktor György, Msgr.</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>Köln, Deutschland</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>Árpádházi Szent Margit R. K. Egyházközség, Orange Village, OH, USA</t>
+          <t>Campbell, OH, USA</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J62" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>Hilfspfarrer, ab 1972 dann Pfarrer</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N62">
-        <v>1965</v>
+        <v>1963</v>
       </c>
       <c r="O62">
-        <v>2009</v>
+        <v>2014</v>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=944</t>
+          <t>/persons_v2/view.php?id=942</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>2006</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Antal Boldizsár Regináld OFM</t>
+          <t>Roskó László</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>Ordensbruder (nicht zum Priester geweiht)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Köln, Németország</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>Árpádházi Szent Margit R. K. Egyházközség, Orange Village, OH, USA</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J63" t="inlineStr">
+        <is>
+          <t>Árpádházi Szent Margit R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>Druckereimitarbeiter, Klosterkoch, später im Ruhestand</t>
+          <t>segédlelkész, majd 1972-től plébános</t>
         </is>
       </c>
       <c r="N63">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="O63">
-        <v>2007</v>
+        <v>2009</v>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=12</t>
+          <t>/persons_v2/view.php?id=944</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>2006</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Jáki László Szaniszló OSB, Dr.</t>
+          <t>Antal Boldizsár Regináld OFM</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>Princeton University, Princeton, NJ, USA</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J64" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>Universitätsprofessor, seit 1973 ordentlicher Universitätsprofessor</t>
+          <t>nyomdai munkatárs, a kolostor szakácsa, majd nyugállományban</t>
         </is>
       </c>
       <c r="N64">
         <v>1968</v>
       </c>
       <c r="O64">
-        <v>2009</v>
+        <v>2007</v>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=480</t>
+          <t>/persons_v2/view.php?id=12</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2006</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Marton Antal Bernát O.Cist, dr</t>
+          <t>Jáki László Szaniszló OSB, Dr.</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
+          <t>Princeton University, Princeton, NJ, USA</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Princeton University</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>Gymnasiallehrer (1968–2014), stellvertretender Schulleiter (1971–1981), Schulleiter (1981–1996), Oberlehrer (1994–2000), Subdiakon (um 2000), Magister der Theologie (um 2007)</t>
+          <t>egyetemi tanár, 1973-tól kitüntetett, nyilvános rendes egyetemi tanár</t>
         </is>
       </c>
       <c r="N65">
         <v>1968</v>
       </c>
       <c r="O65">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=707</t>
+          <t>/persons_v2/view.php?id=480</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>2006</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Molnár László</t>
+          <t>Marton Antal Bernát O.Cist, dr</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Tours-i Szent Márton plébánia, Porto Alegre, Brazília</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>Tours-i Szent Márton plébánia</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>Gründer, kirchenbauender Pfarrer</t>
+          <t>gimnáziumi tanár (1968-2014), igazgatóhelyettes (1971-1981), igazgató (1981-1996), perjel (1994-2000), alperjel (2000 körül), klerikus-magiszter (2007 körül)</t>
         </is>
       </c>
       <c r="N66">
         <v>1968</v>
       </c>
       <c r="O66">
-        <v>2018</v>
+        <v>2015</v>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=764</t>
+          <t>/persons_v2/view.php?id=707</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>2006</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Gyöngyös Márton OP</t>
+          <t>Molnár László</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>Österreich</t>
+          <t>Tours-i Szent Márton plébánia, Porto Alegre, Brazília</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>Österreich</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="J67" t="inlineStr">
+        <is>
+          <t>Tours-i Szent Márton plébánia</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>Seelsorge und die Durchführung von Exerzitien</t>
+          <t>alapító, templomépítő plébános</t>
         </is>
       </c>
       <c r="N67">
-        <v>1970</v>
-[...4 lines deleted...]
-        </is>
+        <v>1968</v>
+      </c>
+      <c r="O67">
+        <v>2018</v>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=353</t>
+          <t>/persons_v2/view.php?id=764</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>2006</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Jaschkó Balázs SJ</t>
+          <t>Gyöngyös Márton OP</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>Hilfspfarrer, später Pfarrer bzw. örtlicher Vorsteher</t>
+          <t>lelkipásztori tevékenység és lelkigyakorlatok tartása</t>
         </is>
       </c>
       <c r="N68">
         <v>1970</v>
       </c>
-      <c r="O68">
-        <v>2013</v>
+      <c r="P68" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=477</t>
+          <t>/persons_v2/view.php?id=353</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>2006</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Bálint István József</t>
+          <t>Jaschkó Balázs SJ</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>Bridgeport, CT, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>St. Ladislaus Church, South Norwalk, CT, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>St. Ladislaus Church</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>ungarischer Pfarrer, Gemeindepfarrer, der nebenbei in Fairfield, CT – St. Imre – aushilft</t>
+          <t>segédlelkész, majd plébános, illetve helyi elöljáró</t>
         </is>
       </c>
       <c r="N69">
-        <v>1971</v>
+        <v>1970</v>
       </c>
       <c r="O69">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=58</t>
+          <t>/persons_v2/view.php?id=477</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>2006</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Demkovich John, Msgr</t>
+          <t>Bálint István József</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>Paterson, NJ, USA</t>
+          <t>Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Mária mennybemenetele, Passaic, NJ, USA</t>
+          <t>St. Ladislaus Church, South Norwalk, CT, USA</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>Mária mennybemenetele</t>
+          <t>St. Ladislaus Church</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>Pfarrer, zwischen dem 24. Juni 2007 und dem 2. Dezember 2007 in Passaic, NJ – Ungarische St.-Stephans-Kirche – Verwalter</t>
+          <t>magyar lelkész, plébános, közben kisegít Fairfield, CT – Szent Imre</t>
         </is>
       </c>
       <c r="N70">
         <v>1971</v>
       </c>
       <c r="O70">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=190</t>
+          <t>/persons_v2/view.php?id=58</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>2006</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Linka Ernő Ödön OSB, apát</t>
+          <t>Demkovich John, Msgr</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Paterson, NJ, USA</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+          <t>Mária mennybemenetele, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+          <t>Mária mennybemenetele</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>Hausverwalter (1971–1972), Seminarlehrer (1972–1978), Erziehungs- und Berufsberater (1974–1982), Pfarrer (1980–1982), Prior, später Abt, Leiter der Sozialen Einrichtungen (1981–2005), im Ruhestand (2005–2017)</t>
+          <t>plébános, közben 2007. június 24.-2007. december 2. Passaic, NJ – Szent István magyar templom – adminisztrátor</t>
         </is>
       </c>
       <c r="N71">
         <v>1971</v>
       </c>
       <c r="O71">
-        <v>2017</v>
+        <v>2011</v>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=659</t>
+          <t>/persons_v2/view.php?id=190</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>2006</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Skerl Alphonse</t>
+          <t>Linka Ernő Ödön OSB, apát</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség, East Chicago, IN, USA</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>Pfarrer; nebenbei betreut er auch die St.-Imre-Kirche in Gary, IN, USA.</t>
+          <t>házgondnok (1971-1972), szemináriumi nevelő (1972-1978), nevelési- és hivatásügyi tanácsadó (1974-1982), lelkész (1980-1982), perjel, majd apát, a Szociális Intézmények vezetője (1981-2005), nyugállományban (2005-2017)</t>
         </is>
       </c>
       <c r="N72">
         <v>1971</v>
       </c>
       <c r="O72">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=998</t>
+          <t>/persons_v2/view.php?id=659</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>2006</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Horváth András Ellák O.Praem</t>
+          <t>Skerl Alphonse</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>Szent Mihály apátság, Orange, CA, USA</t>
+          <t>Szentháromság R. K. Egyházközség, East Chicago, IN, USA</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>Szent Mihály apátság</t>
+          <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>Lehrer für Latein, Religionsunterricht und mittelalterliche Geschichte; später kümmerte er sich um die Krankenversicherungsangelegenheiten seiner Ordensbrüder</t>
+          <t>plébános, közben ellátja Gary, IN, USA, Szent Imre templomot is.</t>
         </is>
       </c>
       <c r="N73">
-        <v>1973</v>
+        <v>1971</v>
       </c>
       <c r="O73">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=417</t>
+          <t>/persons_v2/view.php?id=998</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>2006</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Máté József SJ</t>
+          <t>Horváth András Ellák O.Praem</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>Szent Mihály apátság, Orange, CA, USA</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J74" t="inlineStr">
+        <is>
+          <t>Szent Mihály apátság</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>Pfarrer, Leiter der Katholischen Männervereinigung, Co-Vorsitzender des Verbandes der Ungarn in Kanada</t>
+          <t>latin, hittan, középkori történelem tanár, majd rendtársai egészségbiztosítási ügyeit intézte</t>
         </is>
       </c>
       <c r="N74">
         <v>1973</v>
       </c>
       <c r="O74">
-        <v>2007</v>
+        <v>2018</v>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=716</t>
+          <t>/persons_v2/view.php?id=417</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>2006</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Hegyi Márton SJ</t>
+          <t>Máté József SJ</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>Fordhan Egyetem, New York, NY, USA</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Fordhan Egyetem</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>Biologieprofessor, seit 2003 im Ruhestand, unterrichtet aber weiterhin. Nebenbei Hilfspfarrer in Passaic, NJ, USA, bzw. in Yorkers, NJ, USA</t>
+          <t>plébános, a Katolikus Férfitársulat vezetője, a Kanadai Magyarok Szövetségének társelnöke</t>
         </is>
       </c>
       <c r="N75">
-        <v>1974</v>
+        <v>1973</v>
       </c>
       <c r="O75">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=378</t>
+          <t>/persons_v2/view.php?id=716</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>2006</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Deák Ferenc SJ</t>
+          <t>Hegyi Márton SJ</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Montréal, QC, Kanada</t>
+          <t>Fordhan Egyetem, New York, NY, USA</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J76" t="inlineStr">
+        <is>
+          <t>Fordhan Egyetem</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>ungarischer Pfarrer (von 1979 bis 1985 und von 1993 bis 2007 als Pfarrer, dazwischen als Seelsorger)</t>
+          <t>biológia professzor, 2003-tól nyugállományban, de tanít. Közben kisegítő lelkész Passaic, NJ, USA, ill. Yorkers, NJ, USA</t>
         </is>
       </c>
       <c r="N76">
-        <v>1975</v>
+        <v>1974</v>
       </c>
       <c r="O76">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=181</t>
+          <t>/persons_v2/view.php?id=378</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>2006</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Leavy Matthew Máté OSB, apát</t>
+          <t>Deák Ferenc SJ</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>St. Anselm Abbey, Mancester, NH, USA</t>
+          <t>Montréal, QC, Kanada</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. Anselm Abbey</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>Lehrer sowie von 1986 bis 2012 Abt</t>
+          <t>magyar lelkész (1979–1985 és 1993–2007 között plébános, közben lelkész)</t>
         </is>
       </c>
       <c r="N77">
-        <v>1977</v>
+        <v>1975</v>
       </c>
       <c r="O77">
-        <v>2018</v>
+        <v>2007</v>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=641</t>
+          <t>/persons_v2/view.php?id=181</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>2006</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Meskó Lajos Géza Sch.P.</t>
+          <t>Leavy Matthew Máté OSB, apát</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Devon, PA, USA</t>
+          <t>St. Anselm Abbey, Mancester, NH, USA</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J78" t="inlineStr">
+        <is>
+          <t>St. Anselm Abbey</t>
+        </is>
+      </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>im Ruhestand, unterrichtet aber weiterhin und engagiert sich in der ungarischen Seelsorge</t>
+          <t>tanár, illetve 1986 – 2012 között apát</t>
         </is>
       </c>
       <c r="N78">
         <v>1977</v>
       </c>
       <c r="O78">
-        <v>2008</v>
+        <v>2018</v>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=730</t>
+          <t>/persons_v2/view.php?id=641</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>2006</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Pillisch Tamás János</t>
+          <t>Meskó Lajos Géza Sch.P.</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>Diakon</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>St. Benedict’s és St. Andrew’s Church, Toronto, ON, Kanada</t>
+          <t>Devon, PA, USA</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>St. Benedict’s és St. Andrew’s Church</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>Diakon und nebenbei ehrenamtlich im Toronto-West-Gefängnis tätig.</t>
+          <t>nyugállományban, közben tanít, illetve részt vesz a magyar pasztorációban</t>
         </is>
       </c>
       <c r="N79">
-        <v>1978</v>
+        <v>1977</v>
       </c>
       <c r="O79">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=877</t>
+          <t>/persons_v2/view.php?id=730</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>2006</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Gelencsér László Pál O.Praem</t>
+          <t>Pillisch Tamás János</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>állandó diakónus</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>Orange, CA, USA</t>
+          <t>St. Benedict’s és St. Andrew’s Church, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J80" t="inlineStr">
+        <is>
+          <t>St. Benedict’s és St. Andrew’s Church</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>im Ruhestand, unterrichtet Latein</t>
+          <t>diakónus, közben önkéntes a Toronto-Weste Fogvatartási központban is.</t>
         </is>
       </c>
       <c r="N80">
-        <v>1980</v>
+        <v>1978</v>
       </c>
       <c r="O80">
-        <v>2007</v>
+        <v>2009</v>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=318</t>
+          <t>/persons_v2/view.php?id=877</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>2006</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Horváth István</t>
+          <t>Gelencsér László Pál O.Praem</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>Baltimore, MD, USA</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
+          <t>Orange, CA, USA</t>
+        </is>
+      </c>
+      <c r="I81" t="inlineStr">
+        <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="I81" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>nyugállományban, latint tanít</t>
         </is>
       </c>
       <c r="N81">
         <v>1980</v>
       </c>
       <c r="O81">
-        <v>2011</v>
+        <v>2007</v>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=424</t>
+          <t>/persons_v2/view.php?id=318</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>2006</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Pázmány Géza Sch.P.</t>
+          <t>Horváth István</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Baltimore, MD, USA</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>Devon, PA, USA</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>Lehrer, später im Ruhestand</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N82">
         <v>1980</v>
       </c>
       <c r="O82">
-        <v>2024</v>
+        <v>2011</v>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=860</t>
+          <t>/persons_v2/view.php?id=424</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>2006</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Farkasfalvy Miklós Dénes O.Cist, Dr., apát</t>
+          <t>Pázmány Géza Sch.P.</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Devon, PA, USA</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J83" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>Gymnasiallehrer bis 2012, dazwischen von 1988 bis 2012 Abt. Seit 2012 im Ruhestand</t>
+          <t>tanár, majd nyugállományban</t>
         </is>
       </c>
       <c r="N83">
-        <v>1981</v>
+        <v>1980</v>
       </c>
       <c r="O83">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=252</t>
+          <t>/persons_v2/view.php?id=860</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>2006</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Ciprián Károly (OFM)</t>
+          <t>Farkasfalvy Miklós Dénes O.Cist, Dr., apát</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>der letzte Pfarrer der Gemeinde</t>
+          <t>gimnáziumi tanár 2012-ig, közben 1988-2012 apát. 2012-től nyugállományban</t>
         </is>
       </c>
       <c r="N84">
-        <v>1982</v>
+        <v>1981</v>
       </c>
       <c r="O84">
-        <v>2007</v>
+        <v>2020</v>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=129</t>
+          <t>/persons_v2/view.php?id=252</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>2006</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Juhász Lajos</t>
+          <t>Ciprián Károly (OFM)</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>Diakon</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>New York, NY, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>Yonkers, NY, USA</t>
+          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J85" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>Ständiger Diakon, seit 1995 Verwalter</t>
+          <t>az egyházközség utolsó plébánosa</t>
         </is>
       </c>
       <c r="N85">
-        <v>1984</v>
+        <v>1982</v>
       </c>
       <c r="O85">
-        <v>2014</v>
+        <v>2007</v>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=494</t>
+          <t>/persons_v2/view.php?id=129</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>2006</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Giriny János</t>
+          <t>Juhász Lajos</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>állandó diakónus</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Yonkers, NY, USA</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>in der Zentrale</t>
+          <t>állandó diakónus, 1995-től adminisztrátor</t>
         </is>
       </c>
       <c r="N86">
-        <v>1985</v>
+        <v>1984</v>
       </c>
       <c r="O86">
         <v>2014</v>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=328</t>
+          <t>/persons_v2/view.php?id=494</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>2006</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Gulyás Ferenc SVD</t>
+          <t>Giriny János</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>Mayerling, Österreich</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>Österreich</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>Er war Seelsorger der Franziskanerinnen und lebte später im Altenheim des Missionshauses St. Gabriel in Mödling</t>
+          <t>központi szolgálatban</t>
         </is>
       </c>
       <c r="N87">
         <v>1985</v>
       </c>
       <c r="O87">
-        <v>2009</v>
+        <v>2014</v>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=346</t>
+          <t>/persons_v2/view.php?id=328</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>2006</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Kimecz János Alajos O.Cist</t>
+          <t>Gulyás Ferenc SVD</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Mayerling, Ausztria</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>a ferences nővérek lelkésze, majd a mödlingi St. Gabriel Missziósház öregotthonában élt</t>
         </is>
       </c>
       <c r="N88">
         <v>1985</v>
       </c>
       <c r="O88">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=530</t>
+          <t>/persons_v2/view.php?id=346</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>2006</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Idrányi Imre Ödön (OFM), Dr.</t>
+          <t>Kimecz János Alajos O.Cist</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>St. Anne Byzantine Catholic Church, San Luis Obispo, CA, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>St. Anne Byzantine Catholic Church</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>Gründungspfarrer</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N89">
-        <v>1986</v>
+        <v>1985</v>
       </c>
       <c r="O89">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=450</t>
+          <t>/persons_v2/view.php?id=530</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>2006</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Marozsán László</t>
+          <t>Idrányi Imre Ödön (OFM), Dr.</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>Diakon</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>Keresztelő Szent János magyar görög katolikus templom, Welland, ON, Kanada</t>
+          <t>St. Anne Byzantine Catholic Church, San Luis Obispo, CA, USA</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t>Keresztelő Szent János magyar görög katolikus templom</t>
+          <t>St. Anne Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>diakónus</t>
+          <t>alapító parókus</t>
         </is>
       </c>
       <c r="N90">
         <v>1986</v>
       </c>
       <c r="O90">
-        <v>2021</v>
+        <v>2009</v>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=700</t>
+          <t>/persons_v2/view.php?id=450</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>2006</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Barna Sándor</t>
+          <t>Marozsán László</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>állandó diakónus</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>Miskolc</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>Windsor, ON, Kanada</t>
+          <t>Keresztelő Szent János magyar görög katolikus templom, Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
+      <c r="J91" t="inlineStr">
+        <is>
+          <t>Keresztelő Szent János magyar görög katolikus templom</t>
+        </is>
+      </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>diakónus</t>
         </is>
       </c>
       <c r="N91">
-        <v>1987</v>
+        <v>1986</v>
       </c>
       <c r="O91">
-        <v>2007</v>
+        <v>2021</v>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=45</t>
+          <t>/persons_v2/view.php?id=700</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>2006</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Barter Róbert</t>
+          <t>Barna Sándor</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>Parma, OH, USA</t>
+          <t>Miskolc</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Clinton Township, MI, USA</t>
+          <t>Windsor, ON, Kanada</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="K92" t="inlineStr">
+        <is>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N92">
         <v>1987</v>
       </c>
       <c r="O92">
-        <v>2014</v>
+        <v>2007</v>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=48</t>
+          <t>/persons_v2/view.php?id=45</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>2006</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Antal András</t>
+          <t>Barter Róbert</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Parma, OH, USA</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Clinton Township, MI, USA</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J93" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="N93">
-        <v>1988</v>
+        <v>1987</v>
       </c>
       <c r="O93">
-        <v>2018</v>
+        <v>2014</v>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=11</t>
+          <t>/persons_v2/view.php?id=48</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>2006</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Deák István</t>
+          <t>Antal András</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Kanada</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J94" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>Pfarrer, unter anderem in Toronto, ON, derzeit im Ruhestand</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N94">
         <v>1988</v>
       </c>
-      <c r="P94" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="O94">
+        <v>2018</v>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=182</t>
+          <t>/persons_v2/view.php?id=11</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>2006</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Horváth István (OFM)</t>
+          <t>Deák István</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>parókus, közben Toronto, ON is, jelenleg nyugállományban</t>
         </is>
       </c>
       <c r="N95">
         <v>1988</v>
       </c>
-      <c r="O95">
-        <v>2010</v>
+      <c r="P95" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=425</t>
+          <t>/persons_v2/view.php?id=182</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>2006</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Jálics Ferenc SJ</t>
+          <t>Horváth István (OFM)</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>Gries, Deutschland</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>Deutschland</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>Leiter von Exerzitien, Gründer und Leiter einer Wohngemeinschaft</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N96">
         <v>1988</v>
       </c>
       <c r="O96">
-        <v>2017</v>
+        <v>2010</v>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=481</t>
+          <t>/persons_v2/view.php?id=425</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>2006</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Siklódi Sándor</t>
+          <t>Jálics Ferenc SJ</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Gries, Németország</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Imre Magyar R. K. Egyházközség</t>
+          <t>Németország</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>Administrator</t>
+          <t>lelkigyakorlat-vezető, Háziközösség alapító-vezető</t>
         </is>
       </c>
       <c r="N97">
         <v>1988</v>
       </c>
       <c r="O97">
-        <v>2010</v>
+        <v>2017</v>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=990</t>
+          <t>/persons_v2/view.php?id=481</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>2006</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Gaál Jenő SVD</t>
+          <t>Siklódi Sándor</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Sorkifalud, Ungarn</t>
+          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J98" t="inlineStr">
+        <is>
+          <t>Szent Imre Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>Leiter der Cursillo-Bewegung, später Hilfspfarrer</t>
+          <t>adminisztrátor</t>
         </is>
       </c>
       <c r="N98">
-        <v>1989</v>
+        <v>1988</v>
       </c>
       <c r="O98">
-        <v>2020</v>
+        <v>2010</v>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=301</t>
+          <t>/persons_v2/view.php?id=990</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>2006</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Dömötör János László (OFM)</t>
+          <t>Gaál Jenő SVD</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Sorkifalud, Magyarország</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>Militärseelsorger</t>
+          <t>A Cursillo-mozgalom vezetője, majd kisegítő lelkész</t>
         </is>
       </c>
       <c r="N99">
-        <v>1990</v>
+        <v>1989</v>
       </c>
       <c r="O99">
-        <v>2008</v>
+        <v>2020</v>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=217</t>
+          <t>/persons_v2/view.php?id=301</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>2006</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Machó György</t>
+          <t>Dömötör János László (OFM)</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>Newark, NJ, USA</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>Fort Lee, NJ, USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>Hilfspfarrer, Universitätsdozent, Verwalter der Zentralkirche der Marine</t>
+          <t>katonai lelkész</t>
         </is>
       </c>
       <c r="N100">
         <v>1990</v>
       </c>
       <c r="O100">
-        <v>2015</v>
+        <v>2008</v>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=676</t>
+          <t>/persons_v2/view.php?id=217</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>2006</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Molnár László</t>
+          <t>Machó György</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Newark, NJ, USA</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>Porto Alegre, Brazília</t>
+          <t>Fort Lee, NJ, USA</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>Pfarrer, Gründer der Bruderschaft „Unsere Liebe Frau“</t>
+          <t>kisegítő lelkész, egyetemi tanár, a haditengerészet központi templomának adminisztrátora</t>
         </is>
       </c>
       <c r="N101">
         <v>1990</v>
       </c>
       <c r="O101">
-        <v>2025</v>
+        <v>2015</v>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=764</t>
+          <t>/persons_v2/view.php?id=676</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>2006</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Mustos István Sch.P.</t>
+          <t>Molnár László</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
+          <t>Porto Alegre, Brazília</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Magyar Egyházközség</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>lelkész, a Miasszonyunk Testvéri Közösség alapítója</t>
         </is>
       </c>
       <c r="N102">
         <v>1990</v>
       </c>
       <c r="O102">
-        <v>2007</v>
+        <v>2025</v>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=779</t>
+          <t>/persons_v2/view.php?id=764</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>2006</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Sándor Albert Melchior OFMCap</t>
+          <t>Mustos István Sch.P.</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>St. Bonaventure Monastery, Detroit, MI, USA</t>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>St. Bonaventure Monastery</t>
+          <t>Szent István R. K. Magyar Egyházközség</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>Stellvertretender Hausleiter, Hausleiter, Gästebeauftragter, geistlicher Begleiter der weltlichen Franziskanergemeinschaften, anschließend im Ruhestand</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N103">
         <v>1990</v>
       </c>
       <c r="O103">
-        <v>2024</v>
+        <v>2007</v>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=962</t>
+          <t>/persons_v2/view.php?id=779</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>2006</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Angyal Lajos</t>
+          <t>Sándor Albert Melchior OFMCap</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>St. George Greek Catholic Church, Courtland, ON, Kanada</t>
+          <t>St. Bonaventure Monastery, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
-          <t>St. George Greek Catholic Church</t>
+          <t>St. Bonaventure Monastery</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>helyettes házfőnök, házfőnök, vendégmester, a világi ferences közösségek lelki asszisztense, majd nyugállományban</t>
         </is>
       </c>
       <c r="N104">
-        <v>1991</v>
+        <v>1990</v>
       </c>
       <c r="O104">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=9</t>
+          <t>/persons_v2/view.php?id=962</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>2006</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Deák Miklós, dr.</t>
+          <t>Angyal Lajos</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>London, ON, Kanada</t>
+          <t>St. George Greek Catholic Church, Courtland, ON, Kanada</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
+      <c r="J105" t="inlineStr">
+        <is>
+          <t>St. George Greek Catholic Church</t>
+        </is>
+      </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>Seelsorger (führt römisch-katholische Gottesdienste durch)</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N105">
         <v>1991</v>
       </c>
       <c r="O105">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=183</t>
+          <t>/persons_v2/view.php?id=9</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>2006</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>Deák Miklós, dr.</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
           <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>Welland, ON, Kanada</t>
+          <t>London, ON, Kanada</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>lelkipásztor (római katolikus szertartásokat végez)</t>
         </is>
       </c>
       <c r="N106">
         <v>1991</v>
       </c>
       <c r="O106">
         <v>2024</v>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=183</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>2006</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Kamarás Ferenc Mihály OFM</t>
+          <t>Deák Miklós, dr.</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>Margit körút, Budapest, Ungarn</t>
+          <t>Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>Ungarn</t>
-[...4 lines deleted...]
-          <t>Margit körút</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>Stellvertretender Hausverwalter, Verwalter, Hilfspfarrer, 1994–2004 stellvertretender Pfarrer, seit 2004 im Ruhestand</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N107">
         <v>1991</v>
       </c>
       <c r="O107">
-        <v>2013</v>
+        <v>2024</v>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=499</t>
+          <t>/persons_v2/view.php?id=183</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>2006</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Beöthy Tamás SJ</t>
+          <t>Kamarás Ferenc Mihály OFM</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>Budapest</t>
+          <t>Margit körút, Budapest, Magyarország</t>
+        </is>
+      </c>
+      <c r="I108" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J108" t="inlineStr">
+        <is>
+          <t>Margit körút</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>házfőnök-helyettes, ökonómus, plébániai kisegítő, 1994 – 2004 plébános-helyettes, 2004-től nyugállományban</t>
         </is>
       </c>
       <c r="N108">
-        <v>1992</v>
+        <v>1991</v>
       </c>
       <c r="O108">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=69</t>
+          <t>/persons_v2/view.php?id=499</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>2006</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Lelóczky Gyula Donát O.Cist</t>
+          <t>Beöthy Tamás SJ</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
-[...4 lines deleted...]
-          <t>USA</t>
+          <t>Budapest</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>Gymnasiallehrer bis 2011, Bibliothekar bis 2022, Pfarrer der ungarischen Gemeinde in Texas</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N109">
         <v>1992</v>
       </c>
-      <c r="P109" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="O109">
+        <v>2012</v>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=644</t>
+          <t>/persons_v2/view.php?id=69</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>2006</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Morvay András</t>
+          <t>Lelóczky Gyula Donát O.Cist</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>Rapid City, SD</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>Rapid City, SD, USA</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>gimnáziumi tanár 2011-ig, könyvtáros 2022-ig, a texasi magyar közösség lelkésze</t>
         </is>
       </c>
       <c r="N110">
         <v>1992</v>
       </c>
-      <c r="O110">
-        <v>2008</v>
+      <c r="P110" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=774</t>
+          <t>/persons_v2/view.php?id=644</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>2006</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Nagy Ferenc SJ, Dr.</t>
+          <t>Morvay András</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Rapid City, SD</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Sodrás utca, Budapest, Ungarn</t>
+          <t>Rapid City, SD, USA</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>Ungarn</t>
-[...4 lines deleted...]
-          <t>Sodrás utca</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>Redakteur, Seelsorgeassistent in Pestszentlőrinc, Operarius</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N111">
         <v>1992</v>
       </c>
       <c r="O111">
-        <v>2013</v>
+        <v>2008</v>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=788</t>
+          <t>/persons_v2/view.php?id=774</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>2006</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Rékási József Csaba O.Praem</t>
+          <t>Nagy Ferenc SJ, Dr.</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>De Pere-i premontrei rendház, West De Pere, WI, USA</t>
+          <t>Sodrás utca, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
-          <t>De Pere-i premontrei rendház</t>
+          <t>Sodrás utca</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>szerkesztő, Pestszentlőrincen lelkipásztori kisegítő, operarius</t>
         </is>
       </c>
       <c r="N112">
         <v>1992</v>
       </c>
       <c r="O112">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=930</t>
+          <t>/persons_v2/view.php?id=788</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>2006</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Lőrinczy Ferenc Gábor</t>
+          <t>Rékási József Csaba O.Praem</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>Pestszenterzsébet-Kossuthfalva és Kakastó, Budapest, Ungarn</t>
+          <t>De Pere-i premontrei rendház, West De Pere, WI, USA</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
-          <t>Pestszenterzsébet-Kossuthfalva és Kakastó</t>
+          <t>De Pere-i premontrei rendház</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N113">
-        <v>1993</v>
+        <v>1992</v>
       </c>
       <c r="O113">
-        <v>2010</v>
+        <v>2016</v>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=670</t>
+          <t>/persons_v2/view.php?id=930</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>2006</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Sajgó Szabolcs SJ</t>
+          <t>Lőrinczy Ferenc Gábor</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>Manréza Lelki és Kulturális Központ, Dobogókő, Ungarn</t>
+          <t>Pestszenterzsébet-Kossuthfalva és Kakastó, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
-          <t>Manréza Lelki és Kulturális Központ</t>
+          <t>Pestszenterzsébet-Kossuthfalva és Kakastó</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>Leiter</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N114">
         <v>1993</v>
       </c>
       <c r="O114">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=955</t>
+          <t>/persons_v2/view.php?id=670</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>2006</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Őrsy László SJ, Dr.</t>
+          <t>Sajgó Szabolcs SJ</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Georgetown Egyetem, Washington DC, USA</t>
+          <t>Manréza Lelki és Kulturális Központ, Dobogókő, Magyarország</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
-          <t>Georgetown Egyetem</t>
+          <t>Manréza Lelki és Kulturális Központ</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>Professor emeritus, Gastdozent</t>
+          <t>vezető</t>
         </is>
       </c>
       <c r="N115">
         <v>1993</v>
       </c>
       <c r="O115">
-        <v>2020</v>
+        <v>2008</v>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=844</t>
+          <t>/persons_v2/view.php?id=955</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>2006</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Kish Máté</t>
+          <t>Őrsy László SJ, Dr.</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>Gary, IN, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>Gary, IN, USA</t>
+          <t>Georgetown Egyetem, Washington DC, USA</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J116" t="inlineStr">
+        <is>
+          <t>Georgetown Egyetem</t>
+        </is>
+      </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>professor emeritus, vendégelőadó</t>
         </is>
       </c>
       <c r="N116">
-        <v>1994</v>
+        <v>1993</v>
       </c>
       <c r="O116">
-        <v>2012</v>
+        <v>2020</v>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=537</t>
+          <t>/persons_v2/view.php?id=844</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>2006</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Kiss György Barnabás OFM</t>
+          <t>Kish Máté</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
+          <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J117" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>Pfarrer, seit 2010 in Windsor, ON, Kanada – Pfarrei St. Antonius von Padua – Verwalter</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N117">
         <v>1994</v>
       </c>
-      <c r="P117" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="O117">
+        <v>2012</v>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=545</t>
+          <t>/persons_v2/view.php?id=537</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>2006</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Kormon József, Dr.</t>
+          <t>Kiss György Barnabás OFM</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>Pécs</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>Hímesháza, Ungarn</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J118" t="inlineStr">
+        <is>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>Pfarrer, Ehrendekan</t>
+          <t>plébános, közben 2010-től Windsor, ON, Kanadában – Páduai Szent Antal plébánia – adminisztrátor</t>
         </is>
       </c>
       <c r="N118">
         <v>1994</v>
       </c>
-      <c r="O118">
-        <v>2015</v>
+      <c r="P118" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=569</t>
+          <t>/persons_v2/view.php?id=545</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>2006</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Ligeti András Angelus OFM</t>
+          <t>Kormon József, Dr.</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Pécs</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
+          <t>Hímesháza, Magyarország</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>Ortsvorsteher und Hilfspfarrer sowie Zelebrant in den ehemaligen ungarischen Pfarreien in DeWitt, MI, USA, und Toledo, OH, USA</t>
+          <t>plébános, tiszteletbeli esperes</t>
         </is>
       </c>
       <c r="N119">
         <v>1994</v>
       </c>
-      <c r="P119" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="O119">
+        <v>2015</v>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=654</t>
+          <t>/persons_v2/view.php?id=569</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>2006</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Rakaczky Máté Bazil OSBM</t>
+          <t>Ligeti András Angelus OFM</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>St. John the Baptist Byzantine Catholic Church, Perth Amboy, NJ, USA</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
-          <t>St. John the Baptist Byzantine Catholic Church</t>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>helyi elöljáró és segédlelkész, valamint DeWitt, MI, USA és Toledo, OH, USA egykori magyar plébániákon miséző</t>
         </is>
       </c>
       <c r="N120">
         <v>1994</v>
       </c>
-      <c r="O120">
-        <v>2009</v>
+      <c r="P120" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=914</t>
+          <t>/persons_v2/view.php?id=654</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>2006</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Schweda Phillip (OFM)</t>
+          <t>Rakaczky Máté Bazil OSBM</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>egyházmegyei bíróság, Lansing, MI, USA</t>
+          <t>St. John the Baptist Byzantine Catholic Church, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
-          <t>egyházmegyei bíróság</t>
+          <t>St. John the Baptist Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>Richter</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N121">
         <v>1994</v>
       </c>
       <c r="O121">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=978</t>
+          <t>/persons_v2/view.php?id=914</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>2006</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Somfai Béla SJ, Dr.</t>
+          <t>Schweda Phillip (OFM)</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>Hittudományi Főiskola, Szeged, Ungarn</t>
+          <t>egyházmegyei bíróság, Lansing, MI, USA</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J122" t="inlineStr">
         <is>
-          <t>Hittudományi Főiskola</t>
+          <t>egyházmegyei bíróság</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>Leiter des Lehrstuhls für Ethik und Bioethik, zugleich Pfarrer an der Jesuitenkirche in der Dáni-Straße</t>
+          <t>bírája</t>
         </is>
       </c>
       <c r="N122">
         <v>1994</v>
       </c>
       <c r="O122">
-        <v>2007</v>
+        <v>2015</v>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=1007</t>
+          <t>/persons_v2/view.php?id=978</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>2006</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Éles Ferenc</t>
+          <t>Somfai Béla SJ, Dr.</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>Boynton Beach, FL, USA</t>
+          <t>Hittudományi Főiskola, Szeged, Magyarország</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J123" t="inlineStr">
+        <is>
+          <t>Hittudományi Főiskola</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>erkölcstan és bioetika tanszékvezető, közben lelkész a Dáni utcai jezsuita templomban</t>
         </is>
       </c>
       <c r="N123">
         <v>1994</v>
       </c>
       <c r="O123">
-        <v>2018</v>
+        <v>2007</v>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=247</t>
+          <t>/persons_v2/view.php?id=1007</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>2006</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Eördögh András SJ</t>
+          <t>Éles Ferenc</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon, Pilisvörösvár</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet Otthon</t>
+          <t>Boynton Beach, FL, USA</t>
+        </is>
+      </c>
+      <c r="I124" t="inlineStr">
+        <is>
+          <t>USA</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>Seelsorger, Hausmeister</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N124">
-        <v>1995</v>
+        <v>1994</v>
       </c>
       <c r="O124">
-        <v>2008</v>
+        <v>2018</v>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=240</t>
+          <t>/persons_v2/view.php?id=247</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>2006</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Polgár Lőrinc Kapisztrán OFM</t>
+          <t>Eördögh András SJ</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
-[...4 lines deleted...]
-          <t>USA</t>
+          <t>Szent Erzsébet Otthon, Pilisvörösvár</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Szent Erzsébet Otthon</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>Hilfspfarrer, später Pfarrer</t>
+          <t>lelkivezető, gondnok</t>
         </is>
       </c>
       <c r="N125">
         <v>1995</v>
       </c>
       <c r="O125">
-        <v>2013</v>
+        <v>2008</v>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=887</t>
+          <t>/persons_v2/view.php?id=240</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>2006</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Marosfalvy László SJ</t>
+          <t>Polgár Lőrinc Kapisztrán OFM</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>lelkész, ökonómus, közben 2006-2008 között plébános, majd segédlelkész, valamint a Saint Jutta Foundation kanadai kurátora, később nyugállományban</t>
+          <t>segédlelkész, majd plébános</t>
         </is>
       </c>
       <c r="N126">
-        <v>1996</v>
+        <v>1995</v>
       </c>
       <c r="O126">
-        <v>2024</v>
+        <v>2013</v>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=698</t>
+          <t>/persons_v2/view.php?id=887</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>2006</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Pataki András, megyéspüspök</t>
+          <t>Marosfalvy László SJ</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>Bischof</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J127" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>Diözesanbischof, anschließend im Ruhestand</t>
+          <t>lelkész, ökonómus, közben 2006-2008 között plébános, majd segédlelkész, valamint a Saint Jutta Foundation kanadai kurátora, később nyugállományban</t>
         </is>
       </c>
       <c r="N127">
         <v>1996</v>
       </c>
       <c r="O127">
-        <v>2007</v>
+        <v>2024</v>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=855</t>
+          <t>/persons_v2/view.php?id=698</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>2006</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Füz János Balázs O.Cist, apát</t>
+          <t>Pataki András, megyéspüspök</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>Spring Bank, WI, USA</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>megyéspüspök, majd nyugállományban</t>
         </is>
       </c>
       <c r="N128">
-        <v>1997</v>
+        <v>1996</v>
       </c>
       <c r="O128">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=297</t>
+          <t>/persons_v2/view.php?id=855</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>2006</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Linka Ervin Sándor OSB</t>
+          <t>Füz János Balázs O.Cist, apát</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+          <t>Spring Bank, WI, USA</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>Brazília</t>
-[...4 lines deleted...]
-          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>Ungarischer Hauptpfarrer in Brasilien</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N129">
         <v>1997</v>
       </c>
       <c r="O129">
-        <v>2016</v>
+        <v>2008</v>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=660</t>
+          <t>/persons_v2/view.php?id=297</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>2006</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Lászlói László</t>
+          <t>Linka Ervin Sándor OSB</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>Antiochiai Szent Ignác plébánia, Ottawa, ON, Kanada</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="J130" t="inlineStr">
         <is>
-          <t>Antiochiai Szent Ignác plébánia</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>Pfarrer und ungarischer Geistlicher</t>
+          <t>brazíliai magyar főlelkész</t>
         </is>
       </c>
       <c r="N130">
         <v>1997</v>
       </c>
       <c r="O130">
-        <v>2008</v>
+        <v>2016</v>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=639</t>
+          <t>/persons_v2/view.php?id=660</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>2006</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Mátyás Tamás Vilmos OSB</t>
+          <t>Lászlói László</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>Megtestesült Ige Nővérei kolostor, Parma Heights, OH, USA</t>
+          <t>Antiochiai Szent Ignác plébánia, Ottawa, ON, Kanada</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
-          <t>Megtestesült Ige Nővérei kolostor</t>
+          <t>Antiochiai Szent Ignác plébánia</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>plébános és magyar lelkész</t>
         </is>
       </c>
       <c r="N131">
         <v>1997</v>
       </c>
       <c r="O131">
         <v>2008</v>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=717</t>
+          <t>/persons_v2/view.php?id=639</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>2006</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Csete Iván</t>
+          <t>Mátyás Tamás Vilmos OSB</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>New York, NY, USA</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>Aquinói Szent Tamás, Forestburgh, NY, USA</t>
+          <t>Megtestesült Ige Nővérei kolostor, Parma Heights, OH, USA</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J132" t="inlineStr">
         <is>
-          <t>Aquinói Szent Tamás</t>
+          <t>Megtestesült Ige Nővérei kolostor</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>Verwaltungsleiter, seit 1999 Pfarrer</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N132">
-        <v>1998</v>
+        <v>1997</v>
       </c>
       <c r="O132">
-        <v>2011</v>
+        <v>2008</v>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=158</t>
+          <t>/persons_v2/view.php?id=717</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>2006</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Forrai Tamás Gergely SJ</t>
+          <t>Csete Iván</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda, Miskolc, Ungarn</t>
+          <t>Aquinói Szent Tamás, Forestburgh, NY, USA</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
-          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda</t>
+          <t>Aquinói Szent Tamás</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>Direktor</t>
+          <t>adminisztrátor, 1999-től plébános</t>
         </is>
       </c>
       <c r="N133">
         <v>1998</v>
       </c>
       <c r="O133">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=283</t>
+          <t>/persons_v2/view.php?id=158</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>2006</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Juhász Gábor Tamás, Dr.</t>
+          <t>Forrai Tamás Gergely SJ</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>Budapest - Vizafogó, Budapest, Ungarn</t>
+          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda, Miskolc, Magyarország</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J134" t="inlineStr">
         <is>
-          <t>Budapest - Vizafogó</t>
+          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>Hilfspfarrer, ab 2000 dann Pfarrer; von 2001 bis 2019 war er zudem Leiter der St.-Augustinus-Kapelle</t>
+          <t>igazgató</t>
         </is>
       </c>
       <c r="N134">
         <v>1998</v>
       </c>
-      <c r="P134" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="O134">
+        <v>2010</v>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=489</t>
+          <t>/persons_v2/view.php?id=283</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>2006</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Pintye Lajos OFM</t>
+          <t>Juhász Gábor Tamás, Dr.</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség, Fairfield, CT, USA</t>
+          <t>Budapest - Vizafogó, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség</t>
+          <t>Budapest - Vizafogó</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>segédlelkész, majd 2000-től plébános, közben 2001 – 2019 között a Szent Ágoston kápolna igazgatója is</t>
         </is>
       </c>
       <c r="N135">
         <v>1998</v>
       </c>
-      <c r="O135">
-        <v>2011</v>
+      <c r="P135" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=882</t>
+          <t>/persons_v2/view.php?id=489</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>2006</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Balogh László</t>
+          <t>Pintye Lajos OFM</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>Kemence, Ungarn</t>
+          <t>Szent Imre R. K. Egyházközség, Fairfield, CT, USA</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J136" t="inlineStr">
+        <is>
+          <t>Szent Imre R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>Pfarrverwalter (nebenamtlich ausgeübt von: Berencebaráti, Tésa)</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N136">
-        <v>1999</v>
+        <v>1998</v>
       </c>
       <c r="O136">
-        <v>2007</v>
+        <v>2011</v>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=40</t>
+          <t>/persons_v2/view.php?id=882</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>2006</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Kish Gábor SJ</t>
+          <t>Balogh László</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
+          <t>Kemence, Magyarország</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet Otthon</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>plébániai kormányzó (oldallagosan ellátta: Berencebaráti, Tésa)</t>
         </is>
       </c>
       <c r="N137">
         <v>1999</v>
       </c>
       <c r="O137">
-        <v>2013</v>
+        <v>2007</v>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=535</t>
+          <t>/persons_v2/view.php?id=40</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>2006</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Rakaczki Andor Mihály, Dr.</t>
+          <t>Kish Gábor SJ</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>Miskolc</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>White Plains, NY, USA</t>
+          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J138" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet Otthon</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>Pfarrer, gleichzeitig Verwalter der ungarischen Pfarrei „Heiliges Kreuz“ in Yonkers, NY, USA, und New York, NY, USA</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N138">
         <v>1999</v>
       </c>
       <c r="O138">
-        <v>2007</v>
+        <v>2013</v>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=912</t>
+          <t>/persons_v2/view.php?id=535</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>2006</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Rostás Sándor SVD</t>
+          <t>Rakaczki Andor Mihály, Dr.</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Miskolc</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>Názáret Missziósház, Budapest, XXII. kerület, Budatétény, Ungarn</t>
+          <t>White Plains, NY, USA</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>Ungarn</t>
-[...4 lines deleted...]
-          <t>Názáret Missziósház</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>Direktor der Päpstlichen Missionswerke und von 2001 bis 2007 Rektor des Missionshauses Nazareth</t>
+          <t>parókus, közben ellátja Yonkers, NY, USA és New York, NY, USA – Szent Kereszt magyar egyházközség adminisztrátora</t>
         </is>
       </c>
       <c r="N139">
         <v>1999</v>
       </c>
       <c r="O139">
         <v>2007</v>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=946</t>
+          <t>/persons_v2/view.php?id=912</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>2006</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Csiszár István</t>
+          <t>Rostás Sándor SVD</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>Kitchener, ON, Kanada</t>
+          <t>Názáret Missziósház, Budapest, XXII. kerület, Budatétény, Magyarország</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J140" t="inlineStr">
+        <is>
+          <t>Názáret Missziósház</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>a Pápai Missziós Művek igazgatója és 2001–2007 között a Názáret Missziósház rektora</t>
         </is>
       </c>
       <c r="N140">
-        <v>2000</v>
+        <v>1999</v>
       </c>
       <c r="O140">
-        <v>2018</v>
+        <v>2007</v>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=161</t>
+          <t>/persons_v2/view.php?id=946</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>2006</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Homa József</t>
+          <t>Somos József</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>Uniontown, PA, USA</t>
+          <t>Nyíregyháza, Magyarország</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N141">
-        <v>2000</v>
+        <v>1999</v>
       </c>
       <c r="O141">
-        <v>2007</v>
+        <v>2014</v>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=411</t>
+          <t>/persons_v2/view.php?id=1010</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>2006</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Kerekes László, püspök, Dr.</t>
+          <t>Csiszár István</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>Bischof</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>Boldog Özséb templom, Kézdivásárhely, Rumänien</t>
+          <t>Kitchener, ON, Kanada</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>Rumänien</t>
-[...4 lines deleted...]
-          <t>Boldog Özséb templom</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N142">
         <v>2000</v>
       </c>
       <c r="O142">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=520</t>
+          <t>/persons_v2/view.php?id=161</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>2006</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Magyar Gyula Szervác OSB</t>
+          <t>Homa József</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>Ordensbruder (nicht zum Priester geweiht)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>Aszófő, Ungarn</t>
+          <t>Uniontown, PA, USA</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>Hausmeister</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N143">
         <v>2000</v>
       </c>
       <c r="O143">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=681</t>
+          <t>/persons_v2/view.php?id=411</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>2006</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Páldeák Iván Szabolcs OFM</t>
+          <t>Kerekes László, püspök, Dr.</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>Rózsadomb, Budapest, Ungarn</t>
+          <t>Boldog Özséb templom, Kézdivásárhely, Románia</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="J144" t="inlineStr">
         <is>
-          <t>Rózsadomb</t>
+          <t>Boldog Özséb templom</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>Hilfspfarrer</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N144">
         <v>2000</v>
       </c>
       <c r="O144">
-        <v>2007</v>
+        <v>2020</v>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=859</t>
+          <t>/persons_v2/view.php?id=520</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>2006</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Skinta József István OSBM</t>
+          <t>Magyar Gyula Szervác OSB</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>St. Joseph Byzantine Catholic Church, New Brunswick, NJ, USA</t>
+          <t>Aszófő, Magyarország</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. Joseph Byzantine Catholic Church</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>gondnok</t>
         </is>
       </c>
       <c r="N145">
         <v>2000</v>
       </c>
       <c r="O145">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=999</t>
+          <t>/persons_v2/view.php?id=681</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>2006</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
+          <t>Páldeák Iván Szabolcs OFM</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>Sapientia Szerzetesi Főiskola, Budapest, Ungarn</t>
+          <t>Rózsadomb, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J146" t="inlineStr">
         <is>
-          <t>Sapientia Szerzetesi Főiskola</t>
+          <t>Rózsadomb</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>Dozent an der Theologischen Hochschule Sapientia, unterrichtet Fundamentaltheologie, seit 2020 Mitglied des Senats, Leiter des Lehrstuhls für Fundamentaltheologie, von 2021 bis 2025 stellvertretender Rektor für Lehre und Forschung, seit dem 1. Juli 2025 amtierender Rektor, ab 1. September 2025 Rektor</t>
+          <t>kisegítő lelkész</t>
         </is>
       </c>
       <c r="N146">
-        <v>2001</v>
-[...4 lines deleted...]
-        </is>
+        <v>2000</v>
+      </c>
+      <c r="O146">
+        <v>2007</v>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=28</t>
+          <t>/persons_v2/view.php?id=859</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>2006</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Fülöp József SJ</t>
+          <t>Skinta József István OSBM</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>St. Joseph Byzantine Catholic Church, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J147" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>St. Joseph Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>zunächst im Krankenstand, dann im Ruhestand</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N147">
-        <v>2001</v>
+        <v>2000</v>
       </c>
       <c r="O147">
         <v>2009</v>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=295</t>
+          <t>/persons_v2/view.php?id=999</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>2006</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Lakatos Dénes</t>
+          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary templom, Vancouver, BC, Kanada</t>
+          <t>Sapientia Szerzetesi Főiskola, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J148" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary templom</t>
+          <t>Sapientia Szerzetesi Főiskola</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>a Sapientia Szerzetesi Hittudományi Főiskola oktatója, fundamentális teológiát tanít, 2020-tól a Szenátus tagja, a Fundamentális Teológia Tanszék vezetője, 2021-2025 között oktatási és kutatási rektorhelyettes, 2025. július 1-től megbízott rektor, 2025. szeptember 1-től rektor</t>
         </is>
       </c>
       <c r="N148">
         <v>2001</v>
       </c>
-      <c r="O148">
-        <v>2024</v>
+      <c r="P148" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=633</t>
+          <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>2006</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Lukács Imre Róbert, Dr.</t>
+          <t>Fülöp József SJ</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>Verespatak, Rumänien</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>Rumänien</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J149" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>Pfarrer, gleichzeitig Professor für Kirchenrecht an der Theologischen Hochschule in Gyulafehérvár</t>
+          <t>betegállományban, majd nyugállományban</t>
         </is>
       </c>
       <c r="N149">
         <v>2001</v>
       </c>
       <c r="O149">
-        <v>2022</v>
+        <v>2009</v>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=672</t>
+          <t>/persons_v2/view.php?id=295</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>2006</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
+          <t>Lakatos Dénes</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Our Lady of Hungary templom, Vancouver, BC, Kanada</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J150" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary templom</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N150">
         <v>2001</v>
       </c>
       <c r="O150">
-        <v>2016</v>
+        <v>2024</v>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=699</t>
+          <t>/persons_v2/view.php?id=633</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>2006</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Mihályi Imre Gilbert O.Praem</t>
+          <t>Lukács Imre Róbert, Dr.</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>Papi Otthon, Székesfehérvár, Ungarn</t>
+          <t>Verespatak, Románia</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>Ungarn</t>
-[...4 lines deleted...]
-          <t>Papi Otthon</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>plébános, közben Gyulafehérvárott a Hittudományi Főiskola egyházjog tanára</t>
         </is>
       </c>
       <c r="N151">
         <v>2001</v>
       </c>
       <c r="O151">
-        <v>2011</v>
+        <v>2022</v>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=745</t>
+          <t>/persons_v2/view.php?id=672</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>2006</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Miskolczy Kálmán Sch.P., Dr.</t>
+          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>Miami, FL, USA</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>Pastor (derzeit als Aushilfe tätig in: Sarasota, FL, USA)</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N152">
         <v>2001</v>
       </c>
       <c r="O152">
-        <v>2010</v>
+        <v>2016</v>
       </c>
       <c r="Q152" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=752</t>
+          <t>/persons_v2/view.php?id=699</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>2006</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Pesznyák Béla</t>
+          <t>Mihályi Imre Gilbert O.Praem</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>Szabadka, Serbien</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Kanada</t>
+          <t>Papi Otthon, Székesfehérvár, Magyarország</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J153" t="inlineStr">
+        <is>
+          <t>Papi Otthon</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N153">
         <v>2001</v>
       </c>
       <c r="O153">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="Q153" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=867</t>
+          <t>/persons_v2/view.php?id=745</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>2006</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Cebula Paweł OFMConv</t>
+          <t>Miskolczy Kálmán Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony Minorita templom, Miskolc</t>
-[...4 lines deleted...]
-          <t>Nagyboldogasszony Minorita templom</t>
+          <t>Miami, FL, USA</t>
+        </is>
+      </c>
+      <c r="I154" t="inlineStr">
+        <is>
+          <t>USA</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>Pfarrer, Provinzial</t>
+          <t>lelkipásztor (közben kisegít:  Sarasota, FL, USA)</t>
         </is>
       </c>
       <c r="N154">
-        <v>2002</v>
+        <v>2001</v>
       </c>
       <c r="O154">
-        <v>2007</v>
+        <v>2010</v>
       </c>
       <c r="Q154" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=121</t>
+          <t>/persons_v2/view.php?id=752</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>2006</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Galambos Ferenc Iréneusz OSB, dr.</t>
+          <t>Pesznyák Béla</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Szabadka, Szerbia</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>Pannonhalmi Főapátság, Pannonhalma</t>
-[...4 lines deleted...]
-          <t>Pannonhalmi Főapátság</t>
+          <t>Hamilton, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I155" t="inlineStr">
+        <is>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N155">
-        <v>2002</v>
+        <v>2001</v>
       </c>
       <c r="O155">
-        <v>2007</v>
+        <v>2009</v>
       </c>
       <c r="Q155" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=304</t>
+          <t>/persons_v2/view.php?id=867</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>2006</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Juhász László SJ, Dr.</t>
+          <t>Cebula Paweł OFMConv</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>Fordham Egyetem betegterme, New York, NY, USA</t>
-[...4 lines deleted...]
-          <t>USA</t>
+          <t>Nagyboldogasszony Minorita templom, Miskolc</t>
         </is>
       </c>
       <c r="J156" t="inlineStr">
         <is>
-          <t>Fordham Egyetem betegterme</t>
+          <t>Nagyboldogasszony Minorita templom</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>plébános, tartományfőnök</t>
         </is>
       </c>
       <c r="N156">
         <v>2002</v>
       </c>
       <c r="O156">
-        <v>2009</v>
+        <v>2007</v>
       </c>
       <c r="Q156" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=495</t>
+          <t>/persons_v2/view.php?id=121</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>2006</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Manolache Lőrinc</t>
+          <t>Galambos Ferenc Iréneusz OSB, dr.</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>Pécs</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>Nagydorog, Ungarn</t>
-[...4 lines deleted...]
-          <t>Ungarn</t>
+          <t>Pannonhalmi Főapátság, Pannonhalma</t>
+        </is>
+      </c>
+      <c r="J157" t="inlineStr">
+        <is>
+          <t>Pannonhalmi Főapátság</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N157">
         <v>2002</v>
       </c>
       <c r="O157">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="Q157" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=694</t>
+          <t>/persons_v2/view.php?id=304</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>2006</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Mustó Péter SJ</t>
+          <t>Juhász László SJ, Dr.</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>Szeged, Ungarn</t>
+          <t>Fordham Egyetem betegterme, New York, NY, USA</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J158" t="inlineStr">
+        <is>
+          <t>Fordham Egyetem betegterme</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>Pfarrer, von 2006 bis 2008 Hausleiter</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N158">
         <v>2002</v>
       </c>
       <c r="O158">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="Q158" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=780</t>
+          <t>/persons_v2/view.php?id=495</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>2006</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Nemes Ödön SJ</t>
+          <t>Manolache Lőrinc</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Pécs</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>Sodrás utcai rendház, Budapest, Ungarn</t>
+          <t>Nagydorog, Magyarország</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>Ungarn</t>
-[...4 lines deleted...]
-          <t>Sodrás utcai rendház</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>im Ruhestand, Seelsorger, Exerzitienleiter</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N159">
         <v>2002</v>
       </c>
       <c r="O159">
-        <v>2011</v>
+        <v>2008</v>
       </c>
       <c r="Q159" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=803</t>
+          <t>/persons_v2/view.php?id=694</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>2006</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Róna Gábor SJ</t>
+          <t>Mustó Péter SJ</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>Jézus Szíve-templom, Budapest, Ungarn</t>
+          <t>Szeged, Magyarország</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>Ungarn</t>
-[...4 lines deleted...]
-          <t>Jézus Szíve-templom</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>Hilfsgeistlicher</t>
+          <t>lelkész, 2006 – 2008 között házfőnök</t>
         </is>
       </c>
       <c r="N160">
         <v>2002</v>
       </c>
       <c r="O160">
-        <v>2015</v>
+        <v>2008</v>
       </c>
       <c r="Q160" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=948</t>
+          <t>/persons_v2/view.php?id=780</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>2006</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Ádám János SJ, Dr.</t>
+          <t>Nemes Ödön SJ</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda, Miskolc, Ungarn</t>
+          <t>Sodrás utcai rendház, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J161" t="inlineStr">
         <is>
-          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda</t>
+          <t>Sodrás utcai rendház</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>Klassenlehrer am Gymnasium</t>
+          <t>nyugállományban, lelkivezető, lelkigyakorlatoztató</t>
         </is>
       </c>
       <c r="N161">
         <v>2002</v>
       </c>
       <c r="O161">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="Q161" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=21</t>
+          <t>/persons_v2/view.php?id=803</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>2006</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Benkő Antal SJ</t>
+          <t>Róna Gábor SJ</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>Pázmány Péter Katolikus Egyetem, Budapest, Ungarn</t>
+          <t>Jézus Szíve-templom, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J162" t="inlineStr">
         <is>
-          <t>Pázmány Péter Katolikus Egyetem</t>
+          <t>Jézus Szíve-templom</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>Lehrer</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N162">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="O162">
-        <v>2010</v>
+        <v>2015</v>
       </c>
       <c r="Q162" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=67</t>
+          <t>/persons_v2/view.php?id=948</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>2006</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>Bisztyó József, Msgr., dr.</t>
+          <t>Ádám János SJ, Dr.</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>Kalocsa, Ungarn</t>
+          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda, Miskolc, Magyarország</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J163" t="inlineStr">
+        <is>
+          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>gimnáziumi nevelő</t>
         </is>
       </c>
       <c r="N163">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="O163">
-        <v>2007</v>
+        <v>2010</v>
       </c>
       <c r="Q163" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=85</t>
+          <t>/persons_v2/view.php?id=21</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>2006</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>Bóna Richárd, dr.</t>
+          <t>Benkő Antal SJ</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>Rocky River, OH, USA</t>
+          <t>Pázmány Péter Katolikus Egyetem, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J164" t="inlineStr">
+        <is>
+          <t>Pázmány Péter Katolikus Egyetem</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>Hilfspfarrer</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N164">
         <v>2003</v>
       </c>
       <c r="O164">
-        <v>2007</v>
+        <v>2010</v>
       </c>
       <c r="Q164" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=101</t>
+          <t>/persons_v2/view.php?id=67</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>2006</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Krafcsik András János C.Ss.R., dr</t>
+          <t>Bisztyó József, Msgr., dr.</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>Yorkton, SK, Kanada</t>
+          <t>Kalocsa, Magyarország</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N165">
         <v>2003</v>
       </c>
       <c r="O165">
         <v>2007</v>
       </c>
       <c r="Q165" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=607</t>
+          <t>/persons_v2/view.php?id=85</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>2006</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>Kárpáti László SVD</t>
+          <t>Bóna Richárd, dr.</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (früher: Csanád)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>Johannesburg, Dél-Afrikai Köztársaság</t>
+          <t>Rocky River, OH, USA</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>Dél-Afrikai Köztársaság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>Missionar, Straßenpastor</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N166">
         <v>2003</v>
       </c>
-      <c r="P166" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="O166">
+        <v>2007</v>
       </c>
       <c r="Q166" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=510</t>
+          <t>/persons_v2/view.php?id=101</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>2006</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>Molnár Miklós SJ</t>
+          <t>Krafcsik András János C.Ss.R., dr</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>Pilisvörösvár, Ungarn</t>
+          <t>Yorkton, SK, Kanada</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N167">
         <v>2003</v>
       </c>
       <c r="O167">
-        <v>2015</v>
+        <v>2007</v>
       </c>
       <c r="Q167" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=767</t>
+          <t>/persons_v2/view.php?id=607</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>2006</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>Póta László SJ, szerzetestestvér</t>
+          <t>Kárpáti László SVD</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>Ordensbruder (nicht zum Priester geweiht)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon, Pilisvörösvár</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet Otthon</t>
+          <t>Johannesburg, Dél-Afrikai Köztársaság</t>
+        </is>
+      </c>
+      <c r="I168" t="inlineStr">
+        <is>
+          <t>Dél-Afrikai Köztársaság</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>misszionárius, utcai lelkész</t>
         </is>
       </c>
       <c r="N168">
         <v>2003</v>
       </c>
-      <c r="O168">
-        <v>2014</v>
+      <c r="P168" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q168" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=898</t>
+          <t>/persons_v2/view.php?id=510</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>2006</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>Ailer Gáspár</t>
+          <t>Molnár Miklós SJ</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>Kőbányai Szent László Templom, Budapest, Ungarn</t>
+          <t>Pilisvörösvár, Magyarország</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>Ungarn</t>
-[...4 lines deleted...]
-          <t>Kőbányai Szent László Templom</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>Hilfspfarrer</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N169">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="O169">
-        <v>2009</v>
+        <v>2015</v>
       </c>
       <c r="Q169" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=1</t>
+          <t>/persons_v2/view.php?id=767</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>2006</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>Bodnár István Konstantin</t>
+          <t>Póta László SJ, szerzetestestvér</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H170" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet Otthon, Pilisvörösvár</t>
+        </is>
+      </c>
+      <c r="J170" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet Otthon</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N170">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="O170">
         <v>2014</v>
       </c>
       <c r="Q170" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=94</t>
+          <t>/persons_v2/view.php?id=898</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>2006</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>Csókay Károly SJ</t>
+          <t>Ailer Gáspár</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>Miskolc, Ungarn</t>
+          <t>Kőbányai Szent László Templom, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J171" t="inlineStr">
+        <is>
+          <t>Kőbányai Szent László Templom</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N171">
         <v>2004</v>
       </c>
       <c r="O171">
         <v>2009</v>
       </c>
       <c r="Q171" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=171</t>
+          <t>/persons_v2/view.php?id=1</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>2006</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>Erős Sándor</t>
+          <t>Bodnár István Konstantin</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>Szatmár (früher: Nagyvárad-Szatmári egyesített egyházmegye)</t>
-[...9 lines deleted...]
-          <t>Rumänien</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N172">
         <v>2004</v>
       </c>
-      <c r="P172" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="O172">
+        <v>2014</v>
       </c>
       <c r="Q172" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=237</t>
+          <t>/persons_v2/view.php?id=94</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>2006</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>Feigl Rudolf SJ</t>
+          <t>Csókay Károly SJ</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>Ordensbruder (nicht zum Priester geweiht)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t>Dáni utcai jezsuita templom, Szeged</t>
-[...4 lines deleted...]
-          <t>Dáni utcai jezsuita templom</t>
+          <t>Miskolc, Magyarország</t>
+        </is>
+      </c>
+      <c r="I173" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>Allerlei</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N173">
         <v>2004</v>
       </c>
       <c r="O173">
-        <v>2007</v>
+        <v>2009</v>
       </c>
       <c r="Q173" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=263</t>
+          <t>/persons_v2/view.php?id=171</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>2006</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>Finta Lajos</t>
+          <t>Erős Sándor</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t>Argentína</t>
+          <t>Túrterebes, Románia</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>Argentína</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>Missionar</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N174">
         <v>2004</v>
       </c>
-      <c r="O174">
-        <v>2021</v>
+      <c r="P174" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q174" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=275</t>
+          <t>/persons_v2/view.php?id=237</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>2006</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>Finta Lajos</t>
+          <t>Feigl Rudolf SJ</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t>Peru</t>
-[...4 lines deleted...]
-          <t>Peru</t>
+          <t>Dáni utcai jezsuita templom, Szeged</t>
+        </is>
+      </c>
+      <c r="J175" t="inlineStr">
+        <is>
+          <t>Dáni utcai jezsuita templom</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>Missionar</t>
+          <t>mindenes</t>
         </is>
       </c>
       <c r="N175">
         <v>2004</v>
       </c>
       <c r="O175">
-        <v>2021</v>
+        <v>2007</v>
       </c>
       <c r="Q175" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=275</t>
+          <t>/persons_v2/view.php?id=263</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>2006</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>Kovács Lajos (SJ), Dr.</t>
+          <t>Finta Lajos</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>Budapest, Ungarn</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>Seelsorger der englischsprachigen katholischen Gemeinde und Kaplan am Jesuiten-Kolleg „St. Ignatius“</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N176">
         <v>2004</v>
       </c>
       <c r="O176">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="Q176" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=586</t>
+          <t>/persons_v2/view.php?id=275</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>2006</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>Miskei László</t>
+          <t>Finta Lajos</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
+          <t>Peru</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Our Lady of Hungary Church</t>
+          <t>Peru</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N177">
         <v>2004</v>
       </c>
-      <c r="P177" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="O177">
+        <v>2021</v>
       </c>
       <c r="Q177" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=751</t>
+          <t>/persons_v2/view.php?id=275</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>2006</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>Nagy László, Dr.</t>
+          <t>Kovács Lajos (SJ), Dr.</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>Xavéri Szent Ferenc templom, Mississauga, ON, Kanada</t>
+          <t>Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Xavéri Szent Ferenc templom</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>az angol nyelvű katolikus közösség lelkipásztora, lelkész a Jezsuita Szent Ignác Szakkollégiumban</t>
         </is>
       </c>
       <c r="N178">
         <v>2004</v>
       </c>
       <c r="O178">
-        <v>2009</v>
+        <v>2014</v>
       </c>
       <c r="Q178" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=796</t>
+          <t>/persons_v2/view.php?id=586</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>2006</v>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>Androvics András Tamás</t>
+          <t>Miskei László</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>Winnipeg, MB, Kanada</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>Magyar Szentek Temploma, Budapest, Ungarn</t>
+          <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J179" t="inlineStr">
         <is>
-          <t>Magyar Szentek Temploma</t>
+          <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>Hilfspfarrer</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N179">
-        <v>2005</v>
-[...2 lines deleted...]
-        <v>2007</v>
+        <v>2004</v>
+      </c>
+      <c r="P179" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q179" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=8</t>
+          <t>/persons_v2/view.php?id=751</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>2006</v>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>Artner Péter Oszkár, Dr. habil</t>
+          <t>Nagy László, Dr.</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t>Ottawa, ON, Kanada</t>
+          <t>Xavéri Szent Ferenc templom, Mississauga, ON, Kanada</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
+      <c r="J180" t="inlineStr">
+        <is>
+          <t>Xavéri Szent Ferenc templom</t>
+        </is>
+      </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>Studium, Hilfspfarrer in der ungarischen Pfarrei</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N180">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="O180">
-        <v>2007</v>
+        <v>2009</v>
       </c>
       <c r="Q180" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=17</t>
+          <t>/persons_v2/view.php?id=796</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>2006</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>Borbély Sándor SJ</t>
+          <t>Androvics András Tamás</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>jezsuita</t>
+          <t>Winnipeg, MB, Kanada</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Magyar Szentek Temploma, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J181" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Magyar Szentek Temploma</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>Hilfspfarrer</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N181">
         <v>2005</v>
       </c>
       <c r="O181">
         <v>2007</v>
       </c>
       <c r="Q181" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=105</t>
+          <t>/persons_v2/view.php?id=8</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>2006</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>Hesz Vince Dénes OFM</t>
+          <t>Artner Péter Oszkár, Dr. habil</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
+          <t>Ottawa, ON, Kanada</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>ungarischer Pfarrer</t>
+          <t>tanulmányok végzése, kisegítő lelkész a magyar plébánián</t>
         </is>
       </c>
       <c r="N182">
         <v>2005</v>
       </c>
       <c r="O182">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="Q182" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=387</t>
+          <t>/persons_v2/view.php?id=17</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>2006</v>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>Juhász Imre</t>
+          <t>Borbély Sándor SJ</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>jezsuita</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>Lázaro Cárdenas, Qintana Roo, Kantunilkin, Mexikó</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
-          <t>Mexikó</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J183" t="inlineStr">
         <is>
-          <t>Lázaro Cárdenas, Qintana Roo</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
-          <t>In der Gemeinschaft „Legio Christi“</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N183">
         <v>2005</v>
       </c>
       <c r="O183">
-        <v>2012</v>
+        <v>2007</v>
       </c>
       <c r="Q183" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=490</t>
+          <t>/persons_v2/view.php?id=105</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>2006</v>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>Kovách János</t>
+          <t>Hesz Vince Dénes OFM</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t>Szent Mária templom, Whiting, IN, USA</t>
+          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J184" t="inlineStr">
         <is>
-          <t>Szent Mária templom</t>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K184" t="inlineStr">
+        <is>
+          <t>magyar lelkész</t>
         </is>
       </c>
       <c r="N184">
         <v>2005</v>
       </c>
       <c r="O184">
-        <v>2010</v>
+        <v>2008</v>
       </c>
       <c r="Q184" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=578</t>
+          <t>/persons_v2/view.php?id=387</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>2006</v>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>Licskó Szabolcs</t>
+          <t>Juhász Imre</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
-          <t>Soroksár, Budapest, Ungarn</t>
+          <t>Lázaro Cárdenas, Qintana Roo, Kantunilkin, Mexikó</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Mexikó</t>
         </is>
       </c>
       <c r="J185" t="inlineStr">
         <is>
-          <t>Soroksár</t>
+          <t>Lázaro Cárdenas, Qintana Roo</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
-          <t>Hilfsgeistlicher</t>
+          <t>A Legio Christi közösségben</t>
         </is>
       </c>
       <c r="N185">
         <v>2005</v>
       </c>
       <c r="O185">
-        <v>2007</v>
+        <v>2012</v>
       </c>
       <c r="Q185" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=653</t>
+          <t>/persons_v2/view.php?id=490</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>2006</v>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>Mák Ferenc</t>
+          <t>Kovách János</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t>Courtland, ON, Kanada</t>
+          <t>Szent Mária templom, Whiting, IN, USA</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Pfarrer, ungarischer Geistlicher</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J186" t="inlineStr">
+        <is>
+          <t>Szent Mária templom</t>
         </is>
       </c>
       <c r="N186">
         <v>2005</v>
       </c>
       <c r="O186">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="Q186" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=714</t>
+          <t>/persons_v2/view.php?id=578</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>2006</v>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>Mák Ferenc</t>
+          <t>Licskó Szabolcs</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>London, ON, Kanada</t>
+          <t>Soroksár, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J187" t="inlineStr">
+        <is>
+          <t>Soroksár</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
-          <t>Pfarrer, ungarischer Geistlicher</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N187">
         <v>2005</v>
       </c>
       <c r="O187">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="Q187" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=714</t>
+          <t>/persons_v2/view.php?id=653</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>2006</v>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>Nemesszeghy Ervin SJ, Dr.</t>
+          <t>Mák Ferenc</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
-          <t>Püspökszentlászló, Ungarn</t>
+          <t>Courtland, ON, Kanada</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K188" t="inlineStr">
         <is>
-          <t>Leiter des Exerzitienhauses</t>
+          <t>parókus, magyar lelkész</t>
         </is>
       </c>
       <c r="N188">
         <v>2005</v>
       </c>
       <c r="O188">
-        <v>2012</v>
+        <v>2008</v>
       </c>
       <c r="Q188" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=804</t>
+          <t>/persons_v2/view.php?id=714</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>2006</v>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>Rettig Kevin Hermann József (O.Praem)</t>
+          <t>Mák Ferenc</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
-          <t>Canoga Park / Winnetka – Munkás Szent József templom, Los Angeles, CA, USA</t>
+          <t>London, ON, Kanada</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Canoga Park / Winnetka – Munkás Szent József templom</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>parókus, magyar lelkész</t>
         </is>
       </c>
       <c r="N189">
         <v>2005</v>
       </c>
       <c r="O189">
+        <v>2008</v>
+      </c>
+      <c r="Q189" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=714</t>
+        </is>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190">
+        <v>2006</v>
+      </c>
+      <c r="B190" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C190" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D190" t="inlineStr">
+        <is>
+          <t>Nemesszeghy Ervin SJ, Dr.</t>
+        </is>
+      </c>
+      <c r="E190" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F190" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G190" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H190" t="inlineStr">
+        <is>
+          <t>Püspökszentlászló, Magyarország</t>
+        </is>
+      </c>
+      <c r="I190" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="K190" t="inlineStr">
+        <is>
+          <t>lelkigyakorlatos ház vezetője</t>
+        </is>
+      </c>
+      <c r="N190">
+        <v>2005</v>
+      </c>
+      <c r="O190">
+        <v>2012</v>
+      </c>
+      <c r="Q190" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=804</t>
+        </is>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191">
+        <v>2006</v>
+      </c>
+      <c r="B191" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C191" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D191" t="inlineStr">
+        <is>
+          <t>Rettig Kevin Hermann József (O.Praem)</t>
+        </is>
+      </c>
+      <c r="E191" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F191" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G191" t="inlineStr">
+        <is>
+          <t>premontrei (Ordo Praemonstratensis)</t>
+        </is>
+      </c>
+      <c r="H191" t="inlineStr">
+        <is>
+          <t>Canoga Park / Winnetka – Munkás Szent József templom, Los Angeles, CA, USA</t>
+        </is>
+      </c>
+      <c r="I191" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J191" t="inlineStr">
+        <is>
+          <t>Canoga Park / Winnetka – Munkás Szent József templom</t>
+        </is>
+      </c>
+      <c r="K191" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N191">
+        <v>2005</v>
+      </c>
+      <c r="O191">
         <v>2017</v>
       </c>
-      <c r="Q189" t="inlineStr">
+      <c r="Q191" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=928</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>