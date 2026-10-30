--- v2 (2026-10-30)
+++ v3 (2026-10-30)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Kronológia" sheetId="1" r:id="rId1"/>
+    <sheet name="Chronologie" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -98,10997 +98,10997 @@
     <col min="12" max="12" width="42" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t>Diaszpóra Lelkipásztori Névtár</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>www.diaszporalelkipasztorok.hu</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Év</t>
+          <t>Year</t>
         </is>
       </c>
       <c r="B4">
         <v>2006</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Eseménytípus szűrő</t>
+          <t>Event type filter</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Minden esemény</t>
+          <t>All events</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Ország szűrő</t>
+          <t>Country filter</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Minden ország</t>
+          <t>Alle Länder</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
-          <t>Összegzés</t>
+          <t>Summary</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes of the year</t>
         </is>
       </c>
       <c r="B9">
         <v>29</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="B10">
         <v>145</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Születések</t>
+          <t>Births</t>
         </is>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Halálozások</t>
+          <t>Deaths</t>
         </is>
       </c>
       <c r="B12">
         <v>13</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Szentelések</t>
+          <t>Ordinations</t>
         </is>
       </c>
       <c r="B13">
         <v>2</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálatok</t>
+          <t>Domestic services</t>
         </is>
       </c>
       <c r="B14">
         <v>20</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Külföldi szolgálatok</t>
+          <t>Foreign services</t>
         </is>
       </c>
       <c r="B15">
         <v>13</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
-          <t>Év</t>
+          <t>Year</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
-          <t>Szekció</t>
+          <t>Section</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
-          <t>Eseménytípus</t>
+          <t>Event type</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
-          <t>Név</t>
+          <t>Name</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
         <is>
-          <t>Felekezet</t>
+          <t>Denomination</t>
         </is>
       </c>
       <c r="F17" t="inlineStr" s="1">
         <is>
-          <t>Fokozat</t>
+          <t>Grade</t>
         </is>
       </c>
       <c r="G17" t="inlineStr" s="1">
         <is>
-          <t>Egyházmegye / rend</t>
+          <t>Diocese / order</t>
         </is>
       </c>
       <c r="H17" t="inlineStr" s="1">
         <is>
-          <t>Hely</t>
+          <t>Place</t>
         </is>
       </c>
       <c r="I17" t="inlineStr" s="1">
         <is>
-          <t>Ország</t>
+          <t>Country</t>
         </is>
       </c>
       <c r="J17" t="inlineStr" s="1">
         <is>
-          <t>Intézmény</t>
+          <t>Institution</t>
         </is>
       </c>
       <c r="K17" t="inlineStr" s="1">
         <is>
-          <t>Beosztás</t>
+          <t>Position</t>
         </is>
       </c>
       <c r="L17" t="inlineStr" s="1">
         <is>
-          <t>Címke</t>
+          <t>Label</t>
         </is>
       </c>
       <c r="M17" t="inlineStr" s="1">
         <is>
-          <t>Leírás</t>
+          <t>Description</t>
         </is>
       </c>
       <c r="N17" t="inlineStr" s="1">
         <is>
-          <t>Dátum tól</t>
+          <t>Date from</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
-          <t>Dátum ig</t>
+          <t>Date to</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
-          <t>Jelenleg</t>
+          <t>Current</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
-          <t>Személy linkje</t>
+          <t>Person link</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2006</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Papszentelés
-Külföldi szolgálat megkezdése</t>
+          <t>Priesterweihe
+Beginn des Dienstes im Ausland</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Ailer Gellért</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Washington DC, USA</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Redemptoris Mater Seminary, Hyattsville, MD, USA
-St. John Neumann Catholic Church, Washington DC, USA - segédlelkész</t>
+St. John Neumann Catholic Church, Washington DC, USA - Hilfspfarrer</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2006. május 27.
+          <t>27. Mai 2006
 2006</t>
         </is>
       </c>
       <c r="O18">
         <v>2009</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=2</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>2006</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Amászka László (OFMConv)</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Felsővárosi Minorita templom, Szeged, Magyarország - plébános, házfőnök, közben a tartományfőnök asszisztense 2008-tól</t>
+          <t>Felsővárosi Minorita templom, Szeged, Ungarn - Pfarrer, Hausleiter, seit 2008 Assistent des Provinzials</t>
         </is>
       </c>
       <c r="N19">
         <v>2006</v>
       </c>
       <c r="O19">
         <v>2010</v>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=4</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>2006</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Budapest, Magyarország - Ferences rendben nevelési titkár – Pasaréti Ferences Növendékház: vikárius, jelölt- és segédmagiszter, emellett a Sapientia Szerzetesi Hittudományi Főiskola tanára, a budapesti Ferences Pasztorális Központ vezetője.</t>
+          <t>Budapest, Ungarn - Bildungssekretär des Franziskanerordens – Franziskanisches Noviziat in Pasaréti: Vikar, Kandidat und Hilfsmagister, außerdem Dozent an der theologischen Hochschule „Sapientia“ und Leiter des Franziskanischen Pastoralzentrums in Budapest.</t>
         </is>
       </c>
       <c r="N20">
         <v>2001</v>
       </c>
       <c r="O20">
         <v>2006</v>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>2006</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Hazatérés</t>
+          <t>Versetzung (vorheriger Dienstort)
+Rückkehr in die Heimat</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Csabafi Csaba SJ</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada - 1997 – 2000 segédlelkész, 2000 – 2006 plébános
-Jezsuita Tartományfőnökség, Budapest - a tartományfőnök segítője, a Szent Ignác Kollégium spirituálisa</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada - 1997–2000 Vikar, 2000–2006 Pfarrer
+Jezsuita Tartományfőnökség, Budapest - der Assistent des Provinzials, der Spiritual des St.-Ignatius-Kollegs</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>1997
 2006</t>
         </is>
       </c>
       <c r="O21" t="inlineStr">
         <is>
           <t>2006
 2007</t>
         </is>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=138</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>2006</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Hazatérés</t>
+          <t>Versetzung (vorheriger Dienstort)
+Rückkehr in die Heimat</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Csorba László Domonkos OFM</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY, USA - plébániai kisegítő, magyar lelkész
-Rózsadomb, Budapest, Magyarország - lelkész</t>
+          <t>Szent István R. K. Egyházközség, New York, NY, USA - Pfarrassistent, ungarischer Pfarrer
+Rózsadomb, Budapest, Ungarn - Pfarrer</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
           <t>1989
 2006</t>
         </is>
       </c>
       <c r="O22" t="inlineStr">
         <is>
           <t>2006
 2012</t>
         </is>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=166</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>2006</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Endrédy Ferenc Csanád OSB</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Szent Benedek Idősek Háza, Sopron, Magyarország - templomigazgató, a Szent Benedek Idősek Háza alapítója
-Szent Benedek Idősek Háza, Sopron - nyugállományban</t>
+          <t>Szent Benedek Idősek Háza, Sopron, Ungarn - Kirchenverwalter, Gründer des Seniorenheims „Szent Benedek“
+Szent Benedek Idősek Háza, Sopron - im Ruhestand</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
           <t>1992
 2006</t>
         </is>
       </c>
       <c r="O23" t="inlineStr">
         <is>
           <t>2006
 2009</t>
         </is>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=238</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>2006</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Örökfogadalom</t>
+          <t>Ewige Gelübde</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Forrai Tamás Gergely SJ</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Miskolc, Magyarország</t>
+          <t>Miskolc, Ungarn</t>
         </is>
       </c>
       <c r="N24">
         <v>2006</v>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=283</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>2006</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Juhász Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Szent Anna templom, Miskolc, Magyarország - plébános
-Felsőváros, Gyöngyös, Magyarország - plébános</t>
+          <t>Szent Anna templom, Miskolc, Ungarn - Pfarrer
+Felsőváros, Gyöngyös, Ungarn - Pfarrer</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
           <t>2005
 2006</t>
         </is>
       </c>
       <c r="O25" t="inlineStr">
         <is>
           <t>2006
 2018</t>
         </is>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=488</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>2006</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Kürnyek Róbert, Dr.</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Szent Mária Magdolna templom, Zalaegerszeg, Magyarország - segédlelkész
-Szombathely, Magyarország - püspöki titkár</t>
+          <t>Szent Mária Magdolna templom, Zalaegerszeg, Ungarn - Hilfspfarrer
+Szombathely, Ungarn - Bischofssekretär</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
           <t>2004
 2006</t>
         </is>
       </c>
       <c r="O26" t="inlineStr">
         <is>
           <t>2006
 2008</t>
         </is>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=629</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>2006</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Lóczi Tamás</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Jézus Szíve templom, Eger, Magyarország - segédlelkész, főiskolai lelkész
-Eger, Magyarország - érseki titkár</t>
+          <t>Jézus Szíve templom, Eger, Ungarn - Hilfspfarrer, Hochschulpfarrer
+Eger, Ungarn - Erzbischofssekretär</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
           <t>2005
 2006</t>
         </is>
       </c>
       <c r="O27" t="inlineStr">
         <is>
           <t>2006
 2007</t>
         </is>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=668</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>2006</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Magung Fransiskus Xaverius SVD</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Budapest, Magyarország - magyar nyelvet tanulja
-Zugliget, Budapest, Magyarország - segédlelkész</t>
+          <t>Budapest, Ungarn - lernt Ungarisch
+Zugliget, Budapest, Ungarn - Hilfspfarrer</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
           <t>2005
 2006</t>
         </is>
       </c>
       <c r="O28" t="inlineStr">
         <is>
           <t>2006
 2007</t>
         </is>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=680</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>2006</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-[...1 lines deleted...]
-Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>Bischof</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Budapest, Magyarország - A Magyar Katolikus Püspöki Konferencia tagja, valamint az Országos Liturgikus Tanács tagja
-[...1 lines deleted...]
-Toronto, ON, Kanada - nyugállományban</t>
+          <t>Budapest, Ungarn - Mitglied der Ungarischen Katholischen Bischofskonferenz sowie Mitglied des Nationalen Liturgischen Rates
+Toronto, ON, Kanada - Titularbischof von Castellum Minus, Bischof der im Ausland lebenden Ungarn
+Toronto, ON, Kanada - im Ruhestand</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
           <t>1990
 1996
 2006</t>
         </is>
       </c>
       <c r="O29" t="inlineStr">
         <is>
           <t>2006
 2006
 2018</t>
         </is>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=746</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>2006</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Hazatérés</t>
+          <t>Versetzung (vorheriger Dienstort)
+Rückkehr in die Heimat</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Nagy Menyhért Mojzes O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA - nyugállományban
-Papi Otthon, Székesfehérvár, Magyarország - nyugállományban</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA - im Ruhestand
+Papi Otthon, Székesfehérvár, Ungarn - im Ruhestand</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
           <t>2003
 2006</t>
         </is>
       </c>
       <c r="O30" t="inlineStr">
         <is>
           <t>2006
 2007</t>
         </is>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=797</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>2006</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése</t>
+          <t>Beginn des Dienstes im Ausland</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Nagy Nándor</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>Szeged-Csanád (früher: Csanád)</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Árpádházi Szent Erzsébet R. K. Plébánia, Calgary, AB, Kanada - missziós lelkész</t>
+          <t>Árpádházi Szent Erzsébet R. K. Plébánia, Calgary, AB, Kanada - Missionspfarrer</t>
         </is>
       </c>
       <c r="N31">
         <v>2006</v>
       </c>
       <c r="O31">
         <v>2008</v>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=798</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>2006</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Orbán Mihály SJ</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Kolozsvár, Románia - lelkész, lelkigyakorlat-vezető</t>
+          <t>Kolozsvár, Rumänien - Pfarrer, Leiter von Exerzitien</t>
         </is>
       </c>
       <c r="N32">
         <v>2004</v>
       </c>
       <c r="O32">
         <v>2006</v>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=835</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>2006</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Papszentelés
-Áthelyezés (új szolgálati hely)</t>
+          <t>Priesterweihe
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Rigó Jenő SJ</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Budapest, Magyarország
-Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda, Miskolc, Magyarország - kollégiumvezető</t>
+          <t>Budapest, Ungarn
+Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda, Miskolc, Ungarn - Leiter des Studentenwohnheims</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2006. október 1.
+          <t>1. Oktober 2006
 2006</t>
         </is>
       </c>
       <c r="O33">
         <v>2009</v>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=937</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>2006</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Benedek János Hilárion</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>Glen Cove, NY, USA</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2006. január 15.</t>
+          <t>15. Januar 2006</t>
         </is>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=68</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>2006</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Radnóczy Adalbert Kelemen O.Praem</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>Orange, CA, USA</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2006. február 7.</t>
+          <t>7. Februar 2006</t>
         </is>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=909</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>2006</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Padányi Károly</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>St. Catharines, ON, Kanada</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2006. március 6.</t>
+          <t>6. März 2006</t>
         </is>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=845</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>2006</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Babos István SJ</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Pécs, Magyarország</t>
+          <t>Pécs, Ungarn</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2006. március 31.</t>
+          <t>31. März 2006</t>
         </is>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=24</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>2006</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Fekete Jenő</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>Fort Wayne, IN, USA</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>Fort Wayne, IN, USA</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2006. május 17.</t>
+          <t>17. Mai 2006</t>
         </is>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=267</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>2006</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Kish István Imre OFM</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>Ordensbruder (nicht zum Priester geweiht)</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>North Lima, OH, USA</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2006. május 17.</t>
+          <t>17. Mai 2006</t>
         </is>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=536</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>2006</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Stram Miklós Gedeon (O.Cist), Msgr.</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>Waco, TX, USA</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2006. szeptember 6.</t>
+          <t>6. September 2006</t>
         </is>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=1016</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2006</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Gróza József</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>Sonsón-Rionegro, Kolumbia</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>Caracas, Venezuela</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2006. szeptember 11.</t>
+          <t>11. September 2006</t>
         </is>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=339</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>2006</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Kubinyi Gyula, Dr</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Ungvár, Ukrajna</t>
+          <t>Ungvár, Ukraine</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2006. szeptember 18.</t>
+          <t>18. September 2006</t>
         </is>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=617</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>2006</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Schilly József Károly (OSB)</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>San Diego, CA, USA</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2006. október 12.</t>
+          <t>12. Oktober 2006</t>
         </is>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=974</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>2006</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Siska Ernő</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>Lawrenceville, NJ, USA</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2006. november 2.</t>
+          <t>2. November 2006</t>
         </is>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=997</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>2006</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Marton István Henrik O.Cist</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2006. november 30.</t>
+          <t>30. November 2006</t>
         </is>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=708</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>2006</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Bóday Jenő SJ</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>Pilisvörösvár</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2006. december 6.</t>
+          <t>6. Dezember 2006</t>
         </is>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=93</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>2006</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Kóczán Ákos SDB</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>Vibora, Kuba</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
           <t>Kuba</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>rendi szolgálatban</t>
+          <t>im Dienst</t>
         </is>
       </c>
       <c r="N47">
         <v>1948</v>
       </c>
       <c r="O47">
         <v>2007</v>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=595</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>2006</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Iróffy Gábor Zsolt OSB</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár, 1974–től gimnáziumi igazgató, 1981–től alperjel</t>
+          <t>Gymnasiallehrer, ab 1974 Gymnasialdirektor, ab 1981 Subprior</t>
         </is>
       </c>
       <c r="N48">
         <v>1952</v>
       </c>
       <c r="O48">
         <v>2016</v>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=459</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2006</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Monostori Benedek József Bánk O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>egyetemi tanár (1956 – 1989), alperjel (1975 – 1976), perjel (1976 – 1988), gimnáziumi tanár (1974 – 1975., 1977 – 1978), Holy Family of Nazareth Sisters, Grand Prairie, TX, USA gyóntató és miséző (1989 – 2011), nyugállományban (2011 – 2014)</t>
+          <t>Universitätsdozent (1956–1989), Vizepropst (1975–1976), Propst (1976–1988), Gymnasiallehrer (1974–1975, 1977–1978), Beichtvater und Zelebrant bei den Schwestern der Heiligen Familie von Nazareth, Grand Prairie, TX, USA (1989–2011), im Ruhestand (2011–2014)</t>
         </is>
       </c>
       <c r="N49">
         <v>1956</v>
       </c>
       <c r="O49">
         <v>2014</v>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=769</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>2006</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Jávor Jenő Egon OSB, dr</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>Portola Valley, CA, USA</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>perjel, történetíró</t>
+          <t>Perjel, Geschichtsschreiber</t>
         </is>
       </c>
       <c r="N50">
         <v>1958</v>
       </c>
       <c r="O50">
         <v>2008</v>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=485</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>2006</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Balás Dávid László O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>filozófiatanár a Dallas-i Egyetemen, lelkipásztor, teológiai tanszékvezető, illetve hittanár</t>
+          <t>Philosophielehrer an der Universität von Dallas, Pastor, Leiter des Fachbereichs Theologie sowie Religionslehrer</t>
         </is>
       </c>
       <c r="N51">
         <v>1959</v>
       </c>
       <c r="O51">
         <v>2014</v>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=32</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>2006</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Lackner Károly Béda O.Cist, dr</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár (Dallas – St. Edward 1959-1960.; Dallas-Cistercian 1962-1964.; Fort Worth, TX, USA 1964-1967.; Dallas 1967-1970.) Egyetemi tanár Arlington, TX, USA - University of Texas (1969-2010) nyugállományban (2010-2020)</t>
+          <t>Gymnasiallehrer (Dallas – St. Edward 1959–1960; Dallas – Cistercian 1962–1964; Fort Worth, TX, USA 1964–1967; Dallas 1967–1970) Universitätsdozent in Arlington, TX, USA – University of Texas (1969–2010), im Ruhestand (2010–2020)</t>
         </is>
       </c>
       <c r="N52">
         <v>1959</v>
       </c>
       <c r="O52">
         <v>2020</v>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=630</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>2006</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Morgan Gyula OSBM</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>civil foglalkozásban, 1992-től nyugállományban</t>
+          <t>im zivilen Beruf, seit 1992 im Ruhestand</t>
         </is>
       </c>
       <c r="N53">
         <v>1959</v>
       </c>
       <c r="O53">
         <v>2009</v>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=772</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>2006</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Samay Sebestyén Sebastian OSB</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>St. Vincent Abbey, Latrobe, PA, USA</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
           <t>St. Vincent Abbey</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>különféle beosztásokban, főleg egyetemi oktató, dékán</t>
+          <t>in verschiedenen Positionen, vor allem als Hochschullehrer und Dekan</t>
         </is>
       </c>
       <c r="N54">
         <v>1959</v>
       </c>
       <c r="O54">
         <v>2013</v>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=957</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>2006</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Horváth László Pius OSB</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>Portola Valley, CA, USA</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>tanár, perjel, kisegítő magyar lelkész</t>
+          <t>Lehrer, Strich, Hilfsseelsorger</t>
         </is>
       </c>
       <c r="N55">
         <v>1960</v>
       </c>
       <c r="O55">
         <v>2018</v>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=431</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>2006</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Kis-Horváth Mihály Paszkál O.Cist</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>központi pénztáros (1964-1994), alperjel (1976-1988), házgondnok</t>
+          <t>Hauptkassierer (1964–1994), Unteroffizier (1976–1988), Hausmeister</t>
         </is>
       </c>
       <c r="N56">
         <v>1960</v>
       </c>
       <c r="O56">
         <v>2013</v>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=534</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>2006</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Chladek István Menyhért O.Cist</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>tanár, apáti titkár, segédlelkész</t>
+          <t>Lehrer, Sekretär des Abtes, Hilfspfarrer</t>
         </is>
       </c>
       <c r="N57">
         <v>1962</v>
       </c>
       <c r="O57">
         <v>2017</v>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=125</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>2006</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Keresztessy-Parker Ferenc László OPraem, apát, Dr.</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>Szent Mihály apátság, Orange, CA, USA</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
           <t>Szent Mihály apátság</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>kollégiumi rektor, perjel, apát</t>
+          <t>Kollegialrektor, Prior, Abt</t>
         </is>
       </c>
       <c r="N58">
         <v>1962</v>
       </c>
       <c r="O58">
         <v>2010</v>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=522</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>2006</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Erdei János József OSBM</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>Máriapócsi Bazilita Atyák Közössége, Matawan, NJ, USA</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
           <t>Máriapócsi Bazilita Atyák Közössége</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>parókus, közben kisegít New York, NY, USA</t>
+          <t>Pfarrer, derzeit als Aushilfspfarrer in New York, NY, USA</t>
         </is>
       </c>
       <c r="N59">
         <v>1963</v>
       </c>
       <c r="O59">
         <v>2016</v>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=243</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>2006</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Kereszty András Rókus O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>egyetemi tanár, közben 1968 – 2013 között gimnáziumi tanár, 1975 – 2012 között novíciusmester. 2019-től nyugállományban</t>
+          <t>Universitätsdozent, daneben von 1968 bis 2013 Gymnasiallehrer und von 1975 bis 2012 Novizenmeister. Seit 2019 im Ruhestand</t>
         </is>
       </c>
       <c r="N60">
         <v>1963</v>
       </c>
       <c r="O60">
         <v>2022</v>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=524</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>2006</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Kovács György Máté O.Cist</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár, 2006-tól nyugállományban</t>
+          <t>Gymnasiallehrer, seit 2006 im Ruhestand</t>
         </is>
       </c>
       <c r="N61">
         <v>1963</v>
       </c>
       <c r="O61">
         <v>2013</v>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=588</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>2006</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Romza Viktor György, Msgr.</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>Campbell, OH, USA</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N62">
         <v>1963</v>
       </c>
       <c r="O62">
         <v>2014</v>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=942</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>2006</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Roskó László</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>Köln, Németország</t>
+          <t>Köln, Deutschland</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>Árpádházi Szent Margit R. K. Egyházközség, Orange Village, OH, USA</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
           <t>Árpádházi Szent Margit R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>segédlelkész, majd 1972-től plébános</t>
+          <t>Hilfspfarrer, ab 1972 dann Pfarrer</t>
         </is>
       </c>
       <c r="N63">
         <v>1965</v>
       </c>
       <c r="O63">
         <v>2009</v>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=944</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>2006</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Antal Boldizsár Regináld OFM</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>Ordensbruder (nicht zum Priester geweiht)</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>nyomdai munkatárs, a kolostor szakácsa, majd nyugállományban</t>
+          <t>Druckereimitarbeiter, Klosterkoch, später im Ruhestand</t>
         </is>
       </c>
       <c r="N64">
         <v>1968</v>
       </c>
       <c r="O64">
         <v>2007</v>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=12</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2006</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Jáki László Szaniszló OSB, Dr.</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>Princeton University, Princeton, NJ, USA</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
           <t>Princeton University</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>egyetemi tanár, 1973-tól kitüntetett, nyilvános rendes egyetemi tanár</t>
+          <t>Universitätsprofessor, seit 1973 ordentlicher Universitätsprofessor</t>
         </is>
       </c>
       <c r="N65">
         <v>1968</v>
       </c>
       <c r="O65">
         <v>2009</v>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=480</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>2006</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Marton Antal Bernát O.Cist, dr</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár (1968-2014), igazgatóhelyettes (1971-1981), igazgató (1981-1996), perjel (1994-2000), alperjel (2000 körül), klerikus-magiszter (2007 körül)</t>
+          <t>Gymnasiallehrer (1968–2014), stellvertretender Schulleiter (1971–1981), Schulleiter (1981–1996), Oberlehrer (1994–2000), Subdiakon (um 2000), Magister der Theologie (um 2007)</t>
         </is>
       </c>
       <c r="N66">
         <v>1968</v>
       </c>
       <c r="O66">
         <v>2015</v>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=707</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>2006</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Molnár László</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>Tours-i Szent Márton plébánia, Porto Alegre, Brazília</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
           <t>Tours-i Szent Márton plébánia</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>alapító, templomépítő plébános</t>
+          <t>Gründer, kirchenbauender Pfarrer</t>
         </is>
       </c>
       <c r="N67">
         <v>1968</v>
       </c>
       <c r="O67">
         <v>2018</v>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=764</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>2006</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Gyöngyös Márton OP</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t>domonkos (Ordo Fratrum Praedicatorum)</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>Österreich</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>Österreich</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>lelkipásztori tevékenység és lelkigyakorlatok tartása</t>
+          <t>Seelsorge und die Durchführung von Exerzitien</t>
         </is>
       </c>
       <c r="N68">
         <v>1970</v>
       </c>
       <c r="P68" t="inlineStr">
         <is>
-          <t>jelenleg</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=353</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>2006</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Jaschkó Balázs SJ</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
           <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>segédlelkész, majd plébános, illetve helyi elöljáró</t>
+          <t>Hilfspfarrer, später Pfarrer bzw. örtlicher Vorsteher</t>
         </is>
       </c>
       <c r="N69">
         <v>1970</v>
       </c>
       <c r="O69">
         <v>2013</v>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=477</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>2006</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Bálint István József</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
           <t>Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>St. Ladislaus Church, South Norwalk, CT, USA</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
           <t>St. Ladislaus Church</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>magyar lelkész, plébános, közben kisegít Fairfield, CT – Szent Imre</t>
+          <t>ungarischer Pfarrer, Gemeindepfarrer, der nebenbei in Fairfield, CT – St. Imre – aushilft</t>
         </is>
       </c>
       <c r="N70">
         <v>1971</v>
       </c>
       <c r="O70">
         <v>2014</v>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=58</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>2006</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Demkovich John, Msgr</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>Paterson, NJ, USA</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>Mária mennybemenetele, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
           <t>Mária mennybemenetele</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>plébános, közben 2007. június 24.-2007. december 2. Passaic, NJ – Szent István magyar templom – adminisztrátor</t>
+          <t>Pfarrer, zwischen dem 24. Juni 2007 und dem 2. Dezember 2007 in Passaic, NJ – Ungarische St.-Stephans-Kirche – Verwalter</t>
         </is>
       </c>
       <c r="N71">
         <v>1971</v>
       </c>
       <c r="O71">
         <v>2011</v>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=190</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>2006</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Linka Ernő Ödön OSB, apát</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
           <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>házgondnok (1971-1972), szemináriumi nevelő (1972-1978), nevelési- és hivatásügyi tanácsadó (1974-1982), lelkész (1980-1982), perjel, majd apát, a Szociális Intézmények vezetője (1981-2005), nyugállományban (2005-2017)</t>
+          <t>Hausverwalter (1971–1972), Seminarlehrer (1972–1978), Erziehungs- und Berufsberater (1974–1982), Pfarrer (1980–1982), Prior, später Abt, Leiter der Sozialen Einrichtungen (1981–2005), im Ruhestand (2005–2017)</t>
         </is>
       </c>
       <c r="N72">
         <v>1971</v>
       </c>
       <c r="O72">
         <v>2017</v>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=659</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>2006</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Skerl Alphonse</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>Szentháromság R. K. Egyházközség, East Chicago, IN, USA</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
           <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>plébános, közben ellátja Gary, IN, USA, Szent Imre templomot is.</t>
+          <t>Pfarrer; nebenbei betreut er auch die St.-Imre-Kirche in Gary, IN, USA.</t>
         </is>
       </c>
       <c r="N73">
         <v>1971</v>
       </c>
       <c r="O73">
         <v>2016</v>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=998</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>2006</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Horváth András Ellák O.Praem</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>Szent Mihály apátság, Orange, CA, USA</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
           <t>Szent Mihály apátság</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>latin, hittan, középkori történelem tanár, majd rendtársai egészségbiztosítási ügyeit intézte</t>
+          <t>Lehrer für Latein, Religionsunterricht und mittelalterliche Geschichte; später kümmerte er sich um die Krankenversicherungsangelegenheiten seiner Ordensbrüder</t>
         </is>
       </c>
       <c r="N74">
         <v>1973</v>
       </c>
       <c r="O74">
         <v>2018</v>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=417</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>2006</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Máté József SJ</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>plébános, a Katolikus Férfitársulat vezetője, a Kanadai Magyarok Szövetségének társelnöke</t>
+          <t>Pfarrer, Leiter der Katholischen Männervereinigung, Co-Vorsitzender des Verbandes der Ungarn in Kanada</t>
         </is>
       </c>
       <c r="N75">
         <v>1973</v>
       </c>
       <c r="O75">
         <v>2007</v>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=716</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>2006</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Hegyi Márton SJ</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>Fordhan Egyetem, New York, NY, USA</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
           <t>Fordhan Egyetem</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>biológia professzor, 2003-tól nyugállományban, de tanít. Közben kisegítő lelkész Passaic, NJ, USA, ill. Yorkers, NJ, USA</t>
+          <t>Biologieprofessor, seit 2003 im Ruhestand, unterrichtet aber weiterhin. Nebenbei Hilfspfarrer in Passaic, NJ, USA, bzw. in Yorkers, NJ, USA</t>
         </is>
       </c>
       <c r="N76">
         <v>1974</v>
       </c>
       <c r="O76">
         <v>2008</v>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=378</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>2006</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>Deák Ferenc SJ</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>Montréal, QC, Kanada</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>magyar lelkész (1979–1985 és 1993–2007 között plébános, közben lelkész)</t>
+          <t>ungarischer Pfarrer (von 1979 bis 1985 und von 1993 bis 2007 als Pfarrer, dazwischen als Seelsorger)</t>
         </is>
       </c>
       <c r="N77">
         <v>1975</v>
       </c>
       <c r="O77">
         <v>2007</v>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=181</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>2006</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Leavy Matthew Máté OSB, apát</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>St. Anselm Abbey, Mancester, NH, USA</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
           <t>St. Anselm Abbey</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>tanár, illetve 1986 – 2012 között apát</t>
+          <t>Lehrer sowie von 1986 bis 2012 Abt</t>
         </is>
       </c>
       <c r="N78">
         <v>1977</v>
       </c>
       <c r="O78">
         <v>2018</v>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=641</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>2006</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Meskó Lajos Géza Sch.P.</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>Devon, PA, USA</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>nyugállományban, közben tanít, illetve részt vesz a magyar pasztorációban</t>
+          <t>im Ruhestand, unterrichtet aber weiterhin und engagiert sich in der ungarischen Seelsorge</t>
         </is>
       </c>
       <c r="N79">
         <v>1977</v>
       </c>
       <c r="O79">
         <v>2008</v>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=730</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>2006</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Pillisch Tamás János</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>állandó diakónus</t>
+          <t>Diakon</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
           <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>St. Benedict’s és St. Andrew’s Church, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
           <t>St. Benedict’s és St. Andrew’s Church</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>diakónus, közben önkéntes a Toronto-Weste Fogvatartási központban is.</t>
+          <t>Diakon und nebenbei ehrenamtlich im Toronto-West-Gefängnis tätig.</t>
         </is>
       </c>
       <c r="N80">
         <v>1978</v>
       </c>
       <c r="O80">
         <v>2009</v>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=877</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>2006</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Gelencsér László Pál O.Praem</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>Orange, CA, USA</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>nyugállományban, latint tanít</t>
+          <t>im Ruhestand, unterrichtet Latein</t>
         </is>
       </c>
       <c r="N81">
         <v>1980</v>
       </c>
       <c r="O81">
         <v>2007</v>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=318</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>2006</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Horváth István</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t>Baltimore, MD, USA</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N82">
         <v>1980</v>
       </c>
       <c r="O82">
         <v>2011</v>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=424</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>2006</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Pázmány Géza Sch.P.</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>Devon, PA, USA</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>tanár, majd nyugállományban</t>
+          <t>Lehrer, später im Ruhestand</t>
         </is>
       </c>
       <c r="N83">
         <v>1980</v>
       </c>
       <c r="O83">
         <v>2024</v>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=860</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>2006</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>Farkasfalvy Miklós Dénes O.Cist, Dr., apát</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár 2012-ig, közben 1988-2012 apát. 2012-től nyugállományban</t>
+          <t>Gymnasiallehrer bis 2012, dazwischen von 1988 bis 2012 Abt. Seit 2012 im Ruhestand</t>
         </is>
       </c>
       <c r="N84">
         <v>1981</v>
       </c>
       <c r="O84">
         <v>2020</v>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=252</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>2006</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Ciprián Károly (OFM)</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
           <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>az egyházközség utolsó plébánosa</t>
+          <t>der letzte Pfarrer der Gemeinde</t>
         </is>
       </c>
       <c r="N85">
         <v>1982</v>
       </c>
       <c r="O85">
         <v>2007</v>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=129</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>2006</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Juhász Lajos</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>állandó diakónus</t>
+          <t>Diakon</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
           <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>Yonkers, NY, USA</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>állandó diakónus, 1995-től adminisztrátor</t>
+          <t>Ständiger Diakon, seit 1995 Verwalter</t>
         </is>
       </c>
       <c r="N86">
         <v>1984</v>
       </c>
       <c r="O86">
         <v>2014</v>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=494</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>2006</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Giriny János</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
           <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>központi szolgálatban</t>
+          <t>in der Zentrale</t>
         </is>
       </c>
       <c r="N87">
         <v>1985</v>
       </c>
       <c r="O87">
         <v>2014</v>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=328</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>2006</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Gulyás Ferenc SVD</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
           <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Mayerling, Ausztria</t>
+          <t>Mayerling, Österreich</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>Österreich</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>a ferences nővérek lelkésze, majd a mödlingi St. Gabriel Missziósház öregotthonában élt</t>
+          <t>Er war Seelsorger der Franziskanerinnen und lebte später im Altenheim des Missionshauses St. Gabriel in Mödling</t>
         </is>
       </c>
       <c r="N88">
         <v>1985</v>
       </c>
       <c r="O88">
         <v>2009</v>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=346</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>2006</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Kimecz János Alajos O.Cist</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N89">
         <v>1985</v>
       </c>
       <c r="O89">
         <v>2010</v>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=530</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>2006</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Idrányi Imre Ödön (OFM), Dr.</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>St. Anne Byzantine Catholic Church, San Luis Obispo, CA, USA</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
           <t>St. Anne Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>alapító parókus</t>
+          <t>Gründungspfarrer</t>
         </is>
       </c>
       <c r="N90">
         <v>1986</v>
       </c>
       <c r="O90">
         <v>2009</v>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=450</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>2006</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Marozsán László</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>állandó diakónus</t>
+          <t>Diakon</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
           <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t>Keresztelő Szent János magyar görög katolikus templom, Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
           <t>Keresztelő Szent János magyar görög katolikus templom</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
           <t>diakónus</t>
         </is>
       </c>
       <c r="N91">
         <v>1986</v>
       </c>
       <c r="O91">
         <v>2021</v>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=700</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>2006</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>Barna Sándor</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
           <t>Miskolc</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
           <t>Windsor, ON, Kanada</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N92">
         <v>1987</v>
       </c>
       <c r="O92">
         <v>2007</v>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=45</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>2006</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Barter Róbert</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
           <t>Parma, OH, USA</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>Clinton Township, MI, USA</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="N93">
         <v>1987</v>
       </c>
       <c r="O93">
         <v>2014</v>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=48</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>2006</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Antal András</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
           <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
           <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N94">
         <v>1988</v>
       </c>
       <c r="O94">
         <v>2018</v>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=11</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>2006</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Deák István</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
           <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>parókus, közben Toronto, ON is, jelenleg nyugállományban</t>
+          <t>Pfarrer, unter anderem in Toronto, ON, derzeit im Ruhestand</t>
         </is>
       </c>
       <c r="N95">
         <v>1988</v>
       </c>
       <c r="P95" t="inlineStr">
         <is>
-          <t>jelenleg</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=182</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>2006</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Horváth István (OFM)</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N96">
         <v>1988</v>
       </c>
       <c r="O96">
         <v>2010</v>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=425</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>2006</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Jálics Ferenc SJ</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>Gries, Németország</t>
+          <t>Gries, Deutschland</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>Németország</t>
+          <t>Deutschland</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>lelkigyakorlat-vezető, Háziközösség alapító-vezető</t>
+          <t>Leiter von Exerzitien, Gründer und Leiter einer Wohngemeinschaft</t>
         </is>
       </c>
       <c r="N97">
         <v>1988</v>
       </c>
       <c r="O97">
         <v>2017</v>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=481</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>2006</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Siklódi Sándor</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
           <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
           <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
           <t>Szent Imre Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>adminisztrátor</t>
+          <t>Administrator</t>
         </is>
       </c>
       <c r="N98">
         <v>1988</v>
       </c>
       <c r="O98">
         <v>2010</v>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=990</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>2006</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Gaál Jenő SVD</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
           <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>Sorkifalud, Magyarország</t>
+          <t>Sorkifalud, Ungarn</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>A Cursillo-mozgalom vezetője, majd kisegítő lelkész</t>
+          <t>Leiter der Cursillo-Bewegung, später Hilfspfarrer</t>
         </is>
       </c>
       <c r="N99">
         <v>1989</v>
       </c>
       <c r="O99">
         <v>2020</v>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=301</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>2006</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Dömötör János László (OFM)</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>katonai lelkész</t>
+          <t>Militärseelsorger</t>
         </is>
       </c>
       <c r="N100">
         <v>1990</v>
       </c>
       <c r="O100">
         <v>2008</v>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=217</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>2006</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>Machó György</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
           <t>Newark, NJ, USA</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t>Fort Lee, NJ, USA</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>kisegítő lelkész, egyetemi tanár, a haditengerészet központi templomának adminisztrátora</t>
+          <t>Hilfspfarrer, Universitätsdozent, Verwalter der Zentralkirche der Marine</t>
         </is>
       </c>
       <c r="N101">
         <v>1990</v>
       </c>
       <c r="O101">
         <v>2015</v>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=676</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>2006</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>Molnár László</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
           <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>Porto Alegre, Brazília</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>lelkész, a Miasszonyunk Testvéri Közösség alapítója</t>
+          <t>Pfarrer, Gründer der Bruderschaft „Unsere Liebe Frau“</t>
         </is>
       </c>
       <c r="N102">
         <v>1990</v>
       </c>
       <c r="O102">
         <v>2025</v>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=764</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>2006</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>Mustos István Sch.P.</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
           <t>Szent István R. K. Magyar Egyházközség</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N103">
         <v>1990</v>
       </c>
       <c r="O103">
         <v>2007</v>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=779</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>2006</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>Sándor Albert Melchior OFMCap</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
           <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
           <t>St. Bonaventure Monastery, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
           <t>St. Bonaventure Monastery</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>helyettes házfőnök, házfőnök, vendégmester, a világi ferences közösségek lelki asszisztense, majd nyugállományban</t>
+          <t>Stellvertretender Hausleiter, Hausleiter, Gästebeauftragter, geistlicher Begleiter der weltlichen Franziskanergemeinschaften, anschließend im Ruhestand</t>
         </is>
       </c>
       <c r="N104">
         <v>1990</v>
       </c>
       <c r="O104">
         <v>2024</v>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=962</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>2006</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>Angyal Lajos</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>St. George Greek Catholic Church, Courtland, ON, Kanada</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
           <t>St. George Greek Catholic Church</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N105">
         <v>1991</v>
       </c>
       <c r="O105">
         <v>2019</v>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=9</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>2006</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>Deák Miklós, dr.</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
           <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>London, ON, Kanada</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>lelkipásztor (római katolikus szertartásokat végez)</t>
+          <t>Seelsorger (führt römisch-katholische Gottesdienste durch)</t>
         </is>
       </c>
       <c r="N106">
         <v>1991</v>
       </c>
       <c r="O106">
         <v>2024</v>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=183</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>2006</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>Deák Miklós, dr.</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
           <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N107">
         <v>1991</v>
       </c>
       <c r="O107">
         <v>2024</v>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=183</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>2006</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>Kamarás Ferenc Mihály OFM</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>Margit körút, Budapest, Magyarország</t>
+          <t>Margit körút, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
           <t>Margit körút</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>házfőnök-helyettes, ökonómus, plébániai kisegítő, 1994 – 2004 plébános-helyettes, 2004-től nyugállományban</t>
+          <t>Stellvertretender Hausverwalter, Verwalter, Hilfspfarrer, 1994–2004 stellvertretender Pfarrer, seit 2004 im Ruhestand</t>
         </is>
       </c>
       <c r="N108">
         <v>1991</v>
       </c>
       <c r="O108">
         <v>2013</v>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=499</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>2006</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>Beöthy Tamás SJ</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
           <t>Budapest</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N109">
         <v>1992</v>
       </c>
       <c r="O109">
         <v>2012</v>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=69</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>2006</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>Lelóczky Gyula Donát O.Cist</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár 2011-ig, könyvtáros 2022-ig, a texasi magyar közösség lelkésze</t>
+          <t>Gymnasiallehrer bis 2011, Bibliothekar bis 2022, Pfarrer der ungarischen Gemeinde in Texas</t>
         </is>
       </c>
       <c r="N110">
         <v>1992</v>
       </c>
       <c r="P110" t="inlineStr">
         <is>
-          <t>jelenleg</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=644</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>2006</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>Morvay András</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
           <t>Rapid City, SD</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
           <t>Rapid City, SD, USA</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N111">
         <v>1992</v>
       </c>
       <c r="O111">
         <v>2008</v>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=774</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>2006</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>Nagy Ferenc SJ, Dr.</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>Sodrás utca, Budapest, Magyarország</t>
+          <t>Sodrás utca, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
           <t>Sodrás utca</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>szerkesztő, Pestszentlőrincen lelkipásztori kisegítő, operarius</t>
+          <t>Redakteur, Seelsorgeassistent in Pestszentlőrinc, Operarius</t>
         </is>
       </c>
       <c r="N112">
         <v>1992</v>
       </c>
       <c r="O112">
         <v>2013</v>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=788</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>2006</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>Rékási József Csaba O.Praem</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>De Pere-i premontrei rendház, West De Pere, WI, USA</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
           <t>De Pere-i premontrei rendház</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N113">
         <v>1992</v>
       </c>
       <c r="O113">
         <v>2016</v>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=930</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>2006</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>Lőrinczy Ferenc Gábor</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>Pestszenterzsébet-Kossuthfalva és Kakastó, Budapest, Magyarország</t>
+          <t>Pestszenterzsébet-Kossuthfalva és Kakastó, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
           <t>Pestszenterzsébet-Kossuthfalva és Kakastó</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N114">
         <v>1993</v>
       </c>
       <c r="O114">
         <v>2010</v>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=670</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>2006</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>Sajgó Szabolcs SJ</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Manréza Lelki és Kulturális Központ, Dobogókő, Magyarország</t>
+          <t>Manréza Lelki és Kulturális Központ, Dobogókő, Ungarn</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
           <t>Manréza Lelki és Kulturális Központ</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>vezető</t>
+          <t>Leiter</t>
         </is>
       </c>
       <c r="N115">
         <v>1993</v>
       </c>
       <c r="O115">
         <v>2008</v>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=955</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>2006</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>Őrsy László SJ, Dr.</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
           <t>Georgetown Egyetem, Washington DC, USA</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
           <t>Georgetown Egyetem</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>professor emeritus, vendégelőadó</t>
+          <t>Professor emeritus, Gastdozent</t>
         </is>
       </c>
       <c r="N116">
         <v>1993</v>
       </c>
       <c r="O116">
         <v>2020</v>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=844</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>2006</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>Kish Máté</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
           <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
           <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N117">
         <v>1994</v>
       </c>
       <c r="O117">
         <v>2012</v>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=537</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>2006</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>Kiss György Barnabás OFM</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
           <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
           <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>plébános, közben 2010-től Windsor, ON, Kanadában – Páduai Szent Antal plébánia – adminisztrátor</t>
+          <t>Pfarrer, seit 2010 in Windsor, ON, Kanada – Pfarrei St. Antonius von Padua – Verwalter</t>
         </is>
       </c>
       <c r="N118">
         <v>1994</v>
       </c>
       <c r="P118" t="inlineStr">
         <is>
-          <t>jelenleg</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=545</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>2006</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t>Kormon József, Dr.</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
           <t>Pécs</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Hímesháza, Magyarország</t>
+          <t>Hímesháza, Ungarn</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>plébános, tiszteletbeli esperes</t>
+          <t>Pfarrer, Ehrendekan</t>
         </is>
       </c>
       <c r="N119">
         <v>1994</v>
       </c>
       <c r="O119">
         <v>2015</v>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=569</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>2006</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>Ligeti András Angelus OFM</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
           <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
           <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>helyi elöljáró és segédlelkész, valamint DeWitt, MI, USA és Toledo, OH, USA egykori magyar plébániákon miséző</t>
+          <t>Ortsvorsteher und Hilfspfarrer sowie Zelebrant in den ehemaligen ungarischen Pfarreien in DeWitt, MI, USA, und Toledo, OH, USA</t>
         </is>
       </c>
       <c r="N120">
         <v>1994</v>
       </c>
       <c r="P120" t="inlineStr">
         <is>
-          <t>jelenleg</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=654</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>2006</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>Rakaczky Máté Bazil OSBM</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
           <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
           <t>St. John the Baptist Byzantine Catholic Church, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
           <t>St. John the Baptist Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N121">
         <v>1994</v>
       </c>
       <c r="O121">
         <v>2009</v>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=914</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>2006</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>Schweda Phillip (OFM)</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
           <t>egyházmegyei bíróság, Lansing, MI, USA</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J122" t="inlineStr">
         <is>
           <t>egyházmegyei bíróság</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>bírája</t>
+          <t>Richter</t>
         </is>
       </c>
       <c r="N122">
         <v>1994</v>
       </c>
       <c r="O122">
         <v>2015</v>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=978</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>2006</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>Somfai Béla SJ, Dr.</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>Hittudományi Főiskola, Szeged, Magyarország</t>
+          <t>Hittudományi Főiskola, Szeged, Ungarn</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J123" t="inlineStr">
         <is>
           <t>Hittudományi Főiskola</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>erkölcstan és bioetika tanszékvezető, közben lelkész a Dáni utcai jezsuita templomban</t>
+          <t>Leiter des Lehrstuhls für Ethik und Bioethik, zugleich Pfarrer an der Jesuitenkirche in der Dáni-Straße</t>
         </is>
       </c>
       <c r="N123">
         <v>1994</v>
       </c>
       <c r="O123">
         <v>2007</v>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=1007</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>2006</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>Éles Ferenc</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
           <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
           <t>Boynton Beach, FL, USA</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N124">
         <v>1994</v>
       </c>
       <c r="O124">
         <v>2018</v>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=247</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>2006</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>Eördögh András SJ</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
           <t>Szent Erzsébet Otthon, Pilisvörösvár</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
           <t>Szent Erzsébet Otthon</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>lelkivezető, gondnok</t>
+          <t>Seelsorger, Hausmeister</t>
         </is>
       </c>
       <c r="N125">
         <v>1995</v>
       </c>
       <c r="O125">
         <v>2008</v>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=240</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>2006</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>Polgár Lőrinc Kapisztrán OFM</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
           <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
           <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>segédlelkész, majd plébános</t>
+          <t>Hilfspfarrer, später Pfarrer</t>
         </is>
       </c>
       <c r="N126">
         <v>1995</v>
       </c>
       <c r="O126">
         <v>2013</v>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=887</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>2006</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>Marosfalvy László SJ</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
           <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="J127" t="inlineStr">
         <is>
           <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
           <t>lelkész, ökonómus, közben 2006-2008 között plébános, majd segédlelkész, valamint a Saint Jutta Foundation kanadai kurátora, később nyugállományban</t>
         </is>
       </c>
       <c r="N127">
         <v>1996</v>
       </c>
       <c r="O127">
         <v>2024</v>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=698</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>2006</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>Pataki András, megyéspüspök</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>Bischof</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
           <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
           <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>megyéspüspök, majd nyugállományban</t>
+          <t>Diözesanbischof, anschließend im Ruhestand</t>
         </is>
       </c>
       <c r="N128">
         <v>1996</v>
       </c>
       <c r="O128">
         <v>2007</v>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=855</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>2006</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>Füz János Balázs O.Cist, apát</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
           <t>Spring Bank, WI, USA</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N129">
         <v>1997</v>
       </c>
       <c r="O129">
         <v>2008</v>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=297</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>2006</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>Linka Ervin Sándor OSB</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
           <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="J130" t="inlineStr">
         <is>
           <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>brazíliai magyar főlelkész</t>
+          <t>Ungarischer Hauptpfarrer in Brasilien</t>
         </is>
       </c>
       <c r="N130">
         <v>1997</v>
       </c>
       <c r="O130">
         <v>2016</v>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=660</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>2006</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>Lászlói László</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
           <t>Antiochiai Szent Ignác plébánia, Ottawa, ON, Kanada</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
           <t>Antiochiai Szent Ignác plébánia</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>plébános és magyar lelkész</t>
+          <t>Pfarrer und ungarischer Geistlicher</t>
         </is>
       </c>
       <c r="N131">
         <v>1997</v>
       </c>
       <c r="O131">
         <v>2008</v>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=639</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>2006</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>Mátyás Tamás Vilmos OSB</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
           <t>Megtestesült Ige Nővérei kolostor, Parma Heights, OH, USA</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J132" t="inlineStr">
         <is>
           <t>Megtestesült Ige Nővérei kolostor</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N132">
         <v>1997</v>
       </c>
       <c r="O132">
         <v>2008</v>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=717</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>2006</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>Csete Iván</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
           <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
           <t>Aquinói Szent Tamás, Forestburgh, NY, USA</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
           <t>Aquinói Szent Tamás</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>adminisztrátor, 1999-től plébános</t>
+          <t>Verwaltungsleiter, seit 1999 Pfarrer</t>
         </is>
       </c>
       <c r="N133">
         <v>1998</v>
       </c>
       <c r="O133">
         <v>2011</v>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=158</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>2006</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t>Forrai Tamás Gergely SJ</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda, Miskolc, Magyarország</t>
+          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda, Miskolc, Ungarn</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J134" t="inlineStr">
         <is>
           <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>igazgató</t>
+          <t>Direktor</t>
         </is>
       </c>
       <c r="N134">
         <v>1998</v>
       </c>
       <c r="O134">
         <v>2010</v>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=283</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>2006</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>Juhász Gábor Tamás, Dr.</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>Budapest - Vizafogó, Budapest, Magyarország</t>
+          <t>Budapest - Vizafogó, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
           <t>Budapest - Vizafogó</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>segédlelkész, majd 2000-től plébános, közben 2001 – 2019 között a Szent Ágoston kápolna igazgatója is</t>
+          <t>Hilfspfarrer, ab 2000 dann Pfarrer; von 2001 bis 2019 war er zudem Leiter der St.-Augustinus-Kapelle</t>
         </is>
       </c>
       <c r="N135">
         <v>1998</v>
       </c>
       <c r="P135" t="inlineStr">
         <is>
-          <t>jelenleg</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=489</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>2006</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>Pintye Lajos OFM</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
           <t>Szent Imre R. K. Egyházközség, Fairfield, CT, USA</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
           <t>Szent Imre R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N136">
         <v>1998</v>
       </c>
       <c r="O136">
         <v>2011</v>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=882</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>2006</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>Balogh László</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>Kemence, Magyarország</t>
+          <t>Kemence, Ungarn</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>plébániai kormányzó (oldallagosan ellátta: Berencebaráti, Tésa)</t>
+          <t>Pfarrverwalter (nebenamtlich ausgeübt von: Berencebaráti, Tésa)</t>
         </is>
       </c>
       <c r="N137">
         <v>1999</v>
       </c>
       <c r="O137">
         <v>2007</v>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=40</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>2006</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>Kish Gábor SJ</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
           <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="J138" t="inlineStr">
         <is>
           <t>Szent Erzsébet Otthon</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N138">
         <v>1999</v>
       </c>
       <c r="O138">
         <v>2013</v>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=535</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>2006</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>Rakaczki Andor Mihály, Dr.</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
           <t>Miskolc</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
           <t>White Plains, NY, USA</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>parókus, közben ellátja Yonkers, NY, USA és New York, NY, USA – Szent Kereszt magyar egyházközség adminisztrátora</t>
+          <t>Pfarrer, gleichzeitig Verwalter der ungarischen Pfarrei „Heiliges Kreuz“ in Yonkers, NY, USA, und New York, NY, USA</t>
         </is>
       </c>
       <c r="N139">
         <v>1999</v>
       </c>
       <c r="O139">
         <v>2007</v>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=912</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>2006</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>Rostás Sándor SVD</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
           <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>Názáret Missziósház, Budapest, XXII. kerület, Budatétény, Magyarország</t>
+          <t>Názáret Missziósház, Budapest, XXII. kerület, Budatétény, Ungarn</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J140" t="inlineStr">
         <is>
           <t>Názáret Missziósház</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>a Pápai Missziós Művek igazgatója és 2001–2007 között a Názáret Missziósház rektora</t>
+          <t>Direktor der Päpstlichen Missionswerke und von 2001 bis 2007 Rektor des Missionshauses Nazareth</t>
         </is>
       </c>
       <c r="N140">
         <v>1999</v>
       </c>
       <c r="O140">
         <v>2007</v>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=946</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>2006</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>Somos József</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>Nyíregyháza, Magyarország</t>
+          <t>Nyíregyháza, Ungarn</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N141">
         <v>1999</v>
       </c>
       <c r="O141">
         <v>2014</v>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=1010</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>2006</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t>Csiszár István</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
           <t>Kitchener, ON, Kanada</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N142">
         <v>2000</v>
       </c>
       <c r="O142">
         <v>2018</v>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=161</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>2006</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <t>Homa József</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
           <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
           <t>Uniontown, PA, USA</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N143">
         <v>2000</v>
       </c>
       <c r="O143">
         <v>2007</v>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=411</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>2006</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>Kerekes László, püspök, Dr.</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>Bischof</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
           <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>Boldog Özséb templom, Kézdivásárhely, Románia</t>
+          <t>Boldog Özséb templom, Kézdivásárhely, Rumänien</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>Rumänien</t>
         </is>
       </c>
       <c r="J144" t="inlineStr">
         <is>
           <t>Boldog Özséb templom</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N144">
         <v>2000</v>
       </c>
       <c r="O144">
         <v>2020</v>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=520</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>2006</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>Magyar Gyula Szervác OSB</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>Ordensbruder (nicht zum Priester geweiht)</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>Aszófő, Magyarország</t>
+          <t>Aszófő, Ungarn</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>gondnok</t>
+          <t>Hausmeister</t>
         </is>
       </c>
       <c r="N145">
         <v>2000</v>
       </c>
       <c r="O145">
         <v>2008</v>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=681</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>2006</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>Páldeák Iván Szabolcs OFM</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>Rózsadomb, Budapest, Magyarország</t>
+          <t>Rózsadomb, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J146" t="inlineStr">
         <is>
           <t>Rózsadomb</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>kisegítő lelkész</t>
+          <t>Hilfspfarrer</t>
         </is>
       </c>
       <c r="N146">
         <v>2000</v>
       </c>
       <c r="O146">
         <v>2007</v>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=859</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>2006</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
           <t>Skinta József István OSBM</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
           <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
           <t>St. Joseph Byzantine Catholic Church, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J147" t="inlineStr">
         <is>
           <t>St. Joseph Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N147">
         <v>2000</v>
       </c>
       <c r="O147">
         <v>2009</v>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=999</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>2006</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>Sapientia Szerzetesi Főiskola, Budapest, Magyarország</t>
+          <t>Sapientia Szerzetesi Főiskola, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J148" t="inlineStr">
         <is>
           <t>Sapientia Szerzetesi Főiskola</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>a Sapientia Szerzetesi Hittudományi Főiskola oktatója, fundamentális teológiát tanít, 2020-tól a Szenátus tagja, a Fundamentális Teológia Tanszék vezetője, 2021-2025 között oktatási és kutatási rektorhelyettes, 2025. július 1-től megbízott rektor, 2025. szeptember 1-től rektor</t>
+          <t>Dozent an der Theologischen Hochschule Sapientia, unterrichtet Fundamentaltheologie, seit 2020 Mitglied des Senats, Leiter des Lehrstuhls für Fundamentaltheologie, von 2021 bis 2025 stellvertretender Rektor für Lehre und Forschung, seit dem 1. Juli 2025 amtierender Rektor, ab 1. September 2025 Rektor</t>
         </is>
       </c>
       <c r="N148">
         <v>2001</v>
       </c>
       <c r="P148" t="inlineStr">
         <is>
-          <t>jelenleg</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>2006</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
           <t>Fülöp József SJ</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
           <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="J149" t="inlineStr">
         <is>
           <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>betegállományban, majd nyugállományban</t>
+          <t>zunächst im Krankenstand, dann im Ruhestand</t>
         </is>
       </c>
       <c r="N149">
         <v>2001</v>
       </c>
       <c r="O149">
         <v>2009</v>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=295</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>2006</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
           <t>Lakatos Dénes</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
           <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
           <t>Our Lady of Hungary templom, Vancouver, BC, Kanada</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="J150" t="inlineStr">
         <is>
           <t>Our Lady of Hungary templom</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N150">
         <v>2001</v>
       </c>
       <c r="O150">
         <v>2024</v>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=633</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>2006</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>Lukács Imre Róbert, Dr.</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
           <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>Verespatak, Románia</t>
+          <t>Verespatak, Rumänien</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>Rumänien</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>plébános, közben Gyulafehérvárott a Hittudományi Főiskola egyházjog tanára</t>
+          <t>Pfarrer, gleichzeitig Professor für Kirchenrecht an der Theologischen Hochschule in Gyulafehérvár</t>
         </is>
       </c>
       <c r="N151">
         <v>2001</v>
       </c>
       <c r="O151">
         <v>2022</v>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=672</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>2006</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
           <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
           <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N152">
         <v>2001</v>
       </c>
       <c r="O152">
         <v>2016</v>
       </c>
       <c r="Q152" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=699</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>2006</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <t>Mihályi Imre Gilbert O.Praem</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>Papi Otthon, Székesfehérvár, Magyarország</t>
+          <t>Papi Otthon, Székesfehérvár, Ungarn</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J153" t="inlineStr">
         <is>
           <t>Papi Otthon</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N153">
         <v>2001</v>
       </c>
       <c r="O153">
         <v>2011</v>
       </c>
       <c r="Q153" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=745</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>2006</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>Miskolczy Kálmán Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
           <t>Miami, FL, USA</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>lelkipásztor (közben kisegít:  Sarasota, FL, USA)</t>
+          <t>Pastor (derzeit als Aushilfe tätig in: Sarasota, FL, USA)</t>
         </is>
       </c>
       <c r="N154">
         <v>2001</v>
       </c>
       <c r="O154">
         <v>2010</v>
       </c>
       <c r="Q154" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=752</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>2006</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>Pesznyák Béla</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>Szabadka, Szerbia</t>
+          <t>Szabadka, Serbien</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
           <t>Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N155">
         <v>2001</v>
       </c>
       <c r="O155">
         <v>2009</v>
       </c>
       <c r="Q155" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=867</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>2006</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
           <t>Cebula Paweł OFMConv</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
           <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
           <t>Nagyboldogasszony Minorita templom, Miskolc</t>
         </is>
       </c>
       <c r="J156" t="inlineStr">
         <is>
           <t>Nagyboldogasszony Minorita templom</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>plébános, tartományfőnök</t>
+          <t>Pfarrer, Provinzial</t>
         </is>
       </c>
       <c r="N156">
         <v>2002</v>
       </c>
       <c r="O156">
         <v>2007</v>
       </c>
       <c r="Q156" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=121</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>2006</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>Galambos Ferenc Iréneusz OSB, dr.</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
           <t>Pannonhalmi Főapátság, Pannonhalma</t>
         </is>
       </c>
       <c r="J157" t="inlineStr">
         <is>
           <t>Pannonhalmi Főapátság</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N157">
         <v>2002</v>
       </c>
       <c r="O157">
         <v>2007</v>
       </c>
       <c r="Q157" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=304</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>2006</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <t>Juhász László SJ, Dr.</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
           <t>Fordham Egyetem betegterme, New York, NY, USA</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J158" t="inlineStr">
         <is>
           <t>Fordham Egyetem betegterme</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N158">
         <v>2002</v>
       </c>
       <c r="O158">
         <v>2009</v>
       </c>
       <c r="Q158" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=495</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>2006</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
           <t>Manolache Lőrinc</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
           <t>Pécs</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>Nagydorog, Magyarország</t>
+          <t>Nagydorog, Ungarn</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N159">
         <v>2002</v>
       </c>
       <c r="O159">
         <v>2008</v>
       </c>
       <c r="Q159" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=694</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>2006</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
           <t>Mustó Péter SJ</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>Szeged, Magyarország</t>
+          <t>Szeged, Ungarn</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>lelkész, 2006 – 2008 között házfőnök</t>
+          <t>Pfarrer, von 2006 bis 2008 Hausleiter</t>
         </is>
       </c>
       <c r="N160">
         <v>2002</v>
       </c>
       <c r="O160">
         <v>2008</v>
       </c>
       <c r="Q160" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=780</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>2006</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
           <t>Nemes Ödön SJ</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>Sodrás utcai rendház, Budapest, Magyarország</t>
+          <t>Sodrás utcai rendház, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J161" t="inlineStr">
         <is>
           <t>Sodrás utcai rendház</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>nyugállományban, lelkivezető, lelkigyakorlatoztató</t>
+          <t>im Ruhestand, Seelsorger, Exerzitienleiter</t>
         </is>
       </c>
       <c r="N161">
         <v>2002</v>
       </c>
       <c r="O161">
         <v>2011</v>
       </c>
       <c r="Q161" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=803</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>2006</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
           <t>Róna Gábor SJ</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>Jézus Szíve-templom, Budapest, Magyarország</t>
+          <t>Jézus Szíve-templom, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J162" t="inlineStr">
         <is>
           <t>Jézus Szíve-templom</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>Hilfsgeistlicher</t>
         </is>
       </c>
       <c r="N162">
         <v>2002</v>
       </c>
       <c r="O162">
         <v>2015</v>
       </c>
       <c r="Q162" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=948</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>2006</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>Ádám János SJ, Dr.</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda, Miskolc, Magyarország</t>
+          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda, Miskolc, Ungarn</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J163" t="inlineStr">
         <is>
           <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>gimnáziumi nevelő</t>
+          <t>Klassenlehrer am Gymnasium</t>
         </is>
       </c>
       <c r="N163">
         <v>2002</v>
       </c>
       <c r="O163">
         <v>2010</v>
       </c>
       <c r="Q163" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=21</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>2006</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
           <t>Benkő Antal SJ</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>Pázmány Péter Katolikus Egyetem, Budapest, Magyarország</t>
+          <t>Pázmány Péter Katolikus Egyetem, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J164" t="inlineStr">
         <is>
           <t>Pázmány Péter Katolikus Egyetem</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>tanár</t>
+          <t>Lehrer</t>
         </is>
       </c>
       <c r="N164">
         <v>2003</v>
       </c>
       <c r="O164">
         <v>2010</v>
       </c>
       <c r="Q164" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=67</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>2006</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
           <t>Bisztyó József, Msgr., dr.</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>Kalocsa, Magyarország</t>
+          <t>Kalocsa, Ungarn</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N165">
         <v>2003</v>
       </c>
       <c r="O165">
         <v>2007</v>
       </c>
       <c r="Q165" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=85</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>2006</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
           <t>Bóna Richárd, dr.</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
           <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
           <t>Rocky River, OH, USA</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>Hilfspfarrer</t>
         </is>
       </c>
       <c r="N166">
         <v>2003</v>
       </c>
       <c r="O166">
         <v>2007</v>
       </c>
       <c r="Q166" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=101</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>2006</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
           <t>Krafcsik András János C.Ss.R., dr</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
           <t>Yorkton, SK, Kanada</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N167">
         <v>2003</v>
       </c>
       <c r="O167">
         <v>2007</v>
       </c>
       <c r="Q167" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=607</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>2006</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
           <t>Kárpáti László SVD</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>Szeged-Csanád (früher: Csanád)</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
           <t>Johannesburg, Dél-Afrikai Köztársaság</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
           <t>Dél-Afrikai Köztársaság</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>misszionárius, utcai lelkész</t>
+          <t>Missionar, Straßenpastor</t>
         </is>
       </c>
       <c r="N168">
         <v>2003</v>
       </c>
       <c r="P168" t="inlineStr">
         <is>
-          <t>jelenleg</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q168" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=510</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>2006</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
           <t>Molnár Miklós SJ</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>Pilisvörösvár, Magyarország</t>
+          <t>Pilisvörösvár, Ungarn</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N169">
         <v>2003</v>
       </c>
       <c r="O169">
         <v>2015</v>
       </c>
       <c r="Q169" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=767</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>2006</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t>Póta László SJ, szerzetestestvér</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>Ordensbruder (nicht zum Priester geweiht)</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
           <t>Szent Erzsébet Otthon, Pilisvörösvár</t>
         </is>
       </c>
       <c r="J170" t="inlineStr">
         <is>
           <t>Szent Erzsébet Otthon</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N170">
         <v>2003</v>
       </c>
       <c r="O170">
         <v>2014</v>
       </c>
       <c r="Q170" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=898</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>2006</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
           <t>Ailer Gáspár</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>Kőbányai Szent László Templom, Budapest, Magyarország</t>
+          <t>Kőbányai Szent László Templom, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J171" t="inlineStr">
         <is>
           <t>Kőbányai Szent László Templom</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>Hilfspfarrer</t>
         </is>
       </c>
       <c r="N171">
         <v>2004</v>
       </c>
       <c r="O171">
         <v>2009</v>
       </c>
       <c r="Q171" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=1</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>2006</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
           <t>Bodnár István Konstantin</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N172">
         <v>2004</v>
       </c>
       <c r="O172">
         <v>2014</v>
       </c>
       <c r="Q172" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=94</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>2006</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
           <t>Csókay Károly SJ</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t>Miskolc, Magyarország</t>
+          <t>Miskolc, Ungarn</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N173">
         <v>2004</v>
       </c>
       <c r="O173">
         <v>2009</v>
       </c>
       <c r="Q173" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=171</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>2006</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
           <t>Erős Sándor</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>Szatmár (früher: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t>Túrterebes, Románia</t>
+          <t>Túrterebes, Rumänien</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>Rumänien</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N174">
         <v>2004</v>
       </c>
       <c r="P174" t="inlineStr">
         <is>
-          <t>jelenleg</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q174" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=237</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>2006</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
           <t>Feigl Rudolf SJ</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>Ordensbruder (nicht zum Priester geweiht)</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
           <t>Dáni utcai jezsuita templom, Szeged</t>
         </is>
       </c>
       <c r="J175" t="inlineStr">
         <is>
           <t>Dáni utcai jezsuita templom</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>mindenes</t>
+          <t>Allerlei</t>
         </is>
       </c>
       <c r="N175">
         <v>2004</v>
       </c>
       <c r="O175">
         <v>2007</v>
       </c>
       <c r="Q175" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=263</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>2006</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
           <t>Finta Lajos</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
           <t>Argentína</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
           <t>Argentína</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>Missionar</t>
         </is>
       </c>
       <c r="N176">
         <v>2004</v>
       </c>
       <c r="O176">
         <v>2021</v>
       </c>
       <c r="Q176" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=275</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>2006</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
           <t>Finta Lajos</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
           <t>Peru</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
           <t>Peru</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>Missionar</t>
         </is>
       </c>
       <c r="N177">
         <v>2004</v>
       </c>
       <c r="O177">
         <v>2021</v>
       </c>
       <c r="Q177" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=275</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>2006</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
           <t>Kovács Lajos (SJ), Dr.</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>Budapest, Magyarország</t>
+          <t>Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>az angol nyelvű katolikus közösség lelkipásztora, lelkész a Jezsuita Szent Ignác Szakkollégiumban</t>
+          <t>Seelsorger der englischsprachigen katholischen Gemeinde und Kaplan am Jesuiten-Kolleg „St. Ignatius“</t>
         </is>
       </c>
       <c r="N178">
         <v>2004</v>
       </c>
       <c r="O178">
         <v>2014</v>
       </c>
       <c r="Q178" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=586</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>2006</v>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
           <t>Miskei László</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
           <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
           <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="J179" t="inlineStr">
         <is>
           <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N179">
         <v>2004</v>
       </c>
       <c r="P179" t="inlineStr">
         <is>
-          <t>jelenleg</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q179" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=751</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>2006</v>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
           <t>Nagy László, Dr.</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
           <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
           <t>Xavéri Szent Ferenc templom, Mississauga, ON, Kanada</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="J180" t="inlineStr">
         <is>
           <t>Xavéri Szent Ferenc templom</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N180">
         <v>2004</v>
       </c>
       <c r="O180">
         <v>2009</v>
       </c>
       <c r="Q180" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=796</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>2006</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
           <t>Androvics András Tamás</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
           <t>Winnipeg, MB, Kanada</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>Magyar Szentek Temploma, Budapest, Magyarország</t>
+          <t>Magyar Szentek Temploma, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J181" t="inlineStr">
         <is>
           <t>Magyar Szentek Temploma</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>Hilfspfarrer</t>
         </is>
       </c>
       <c r="N181">
         <v>2005</v>
       </c>
       <c r="O181">
         <v>2007</v>
       </c>
       <c r="Q181" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=8</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>2006</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
           <t>Artner Péter Oszkár, Dr. habil</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
           <t>Ottawa, ON, Kanada</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>tanulmányok végzése, kisegítő lelkész a magyar plébánián</t>
+          <t>Studium, Hilfspfarrer in der ungarischen Pfarrei</t>
         </is>
       </c>
       <c r="N182">
         <v>2005</v>
       </c>
       <c r="O182">
         <v>2007</v>
       </c>
       <c r="Q182" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=17</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>2006</v>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
           <t>Borbély Sándor SJ</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
           <t>jezsuita</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
           <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="J183" t="inlineStr">
         <is>
           <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>Hilfspfarrer</t>
         </is>
       </c>
       <c r="N183">
         <v>2005</v>
       </c>
       <c r="O183">
         <v>2007</v>
       </c>
       <c r="Q183" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=105</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>2006</v>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
           <t>Hesz Vince Dénes OFM</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J184" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>magyar lelkész</t>
+          <t>ungarischer Pfarrer</t>
         </is>
       </c>
       <c r="N184">
         <v>2005</v>
       </c>
       <c r="O184">
         <v>2008</v>
       </c>
       <c r="Q184" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=387</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>2006</v>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
           <t>Juhász Imre</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
           <t>Lázaro Cárdenas, Qintana Roo, Kantunilkin, Mexikó</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
           <t>Mexikó</t>
         </is>
       </c>
       <c r="J185" t="inlineStr">
         <is>
           <t>Lázaro Cárdenas, Qintana Roo</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
-          <t>A Legio Christi közösségben</t>
+          <t>In der Gemeinschaft „Legio Christi“</t>
         </is>
       </c>
       <c r="N185">
         <v>2005</v>
       </c>
       <c r="O185">
         <v>2012</v>
       </c>
       <c r="Q185" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=490</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>2006</v>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
           <t>Kovách János</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
           <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
           <t>Szent Mária templom, Whiting, IN, USA</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J186" t="inlineStr">
         <is>
           <t>Szent Mária templom</t>
         </is>
       </c>
       <c r="N186">
         <v>2005</v>
       </c>
       <c r="O186">
         <v>2010</v>
       </c>
       <c r="Q186" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=578</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>2006</v>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
           <t>Licskó Szabolcs</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>Soroksár, Budapest, Magyarország</t>
+          <t>Soroksár, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J187" t="inlineStr">
         <is>
           <t>Soroksár</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>Hilfsgeistlicher</t>
         </is>
       </c>
       <c r="N187">
         <v>2005</v>
       </c>
       <c r="O187">
         <v>2007</v>
       </c>
       <c r="Q187" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=653</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>2006</v>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
           <t>Mák Ferenc</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
           <t>Courtland, ON, Kanada</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="K188" t="inlineStr">
         <is>
-          <t>parókus, magyar lelkész</t>
+          <t>Pfarrer, ungarischer Geistlicher</t>
         </is>
       </c>
       <c r="N188">
         <v>2005</v>
       </c>
       <c r="O188">
         <v>2008</v>
       </c>
       <c r="Q188" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=714</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>2006</v>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
           <t>Mák Ferenc</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
           <t>London, ON, Kanada</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
-          <t>parókus, magyar lelkész</t>
+          <t>Pfarrer, ungarischer Geistlicher</t>
         </is>
       </c>
       <c r="N189">
         <v>2005</v>
       </c>
       <c r="O189">
         <v>2008</v>
       </c>
       <c r="Q189" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=714</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>2006</v>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
           <t>Nemesszeghy Ervin SJ, Dr.</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
-          <t>Püspökszentlászló, Magyarország</t>
+          <t>Püspökszentlászló, Ungarn</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
-          <t>lelkigyakorlatos ház vezetője</t>
+          <t>Leiter des Exerzitienhauses</t>
         </is>
       </c>
       <c r="N190">
         <v>2005</v>
       </c>
       <c r="O190">
         <v>2012</v>
       </c>
       <c r="Q190" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=804</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>2006</v>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
           <t>Rettig Kevin Hermann József (O.Praem)</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
           <t>Canoga Park / Winnetka – Munkás Szent József templom, Los Angeles, CA, USA</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J191" t="inlineStr">
         <is>
           <t>Canoga Park / Winnetka – Munkás Szent József templom</t>
         </is>
       </c>
       <c r="K191" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N191">
         <v>2005</v>
       </c>
       <c r="O191">
         <v>2017</v>
       </c>
       <c r="Q191" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=928</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>