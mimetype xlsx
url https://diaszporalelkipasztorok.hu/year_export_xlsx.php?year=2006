--- v0 (2026-07-07)
+++ v1 (2026-09-13)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Kronológia" sheetId="1" r:id="rId1"/>
+    <sheet name="Chronologie" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -98,9451 +98,10894 @@
     <col min="12" max="12" width="42" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t>Diaszpóra Lelkipásztori Névtár</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>www.diaszporalelkipasztorok.hu</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Év</t>
+          <t>Year</t>
         </is>
       </c>
       <c r="B4">
         <v>2006</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Eseménytípus szűrő</t>
+          <t>Event type filter</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Minden esemény</t>
+          <t>All events</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Ország szűrő</t>
+          <t>Country filter</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Minden ország</t>
+          <t>Alle Länder</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
-          <t>Összegzés</t>
+          <t>Summary</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes of the year</t>
         </is>
       </c>
       <c r="B9">
-        <v>24</v>
+        <v>28</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="B10">
-        <v>125</v>
+        <v>144</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Születések</t>
+          <t>Births</t>
         </is>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Halálozások</t>
+          <t>Deaths</t>
         </is>
       </c>
       <c r="B12">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Szentelések</t>
+          <t>Ordinations</t>
         </is>
       </c>
       <c r="B13">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálatok</t>
+          <t>Domestic services</t>
         </is>
       </c>
       <c r="B14">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Külföldi szolgálatok</t>
+          <t>Foreign services</t>
         </is>
       </c>
       <c r="B15">
-        <v>11</v>
+        <v>13</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
-          <t>Év</t>
+          <t>Year</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
-          <t>Szekció</t>
+          <t>Section</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
-          <t>Eseménytípus</t>
+          <t>Event type</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
-          <t>Név</t>
+          <t>Name</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
         <is>
-          <t>Felekezet</t>
+          <t>Denomination</t>
         </is>
       </c>
       <c r="F17" t="inlineStr" s="1">
         <is>
-          <t>Fokozat</t>
+          <t>Grade</t>
         </is>
       </c>
       <c r="G17" t="inlineStr" s="1">
         <is>
-          <t>Egyházmegye / rend</t>
+          <t>Diocese / order</t>
         </is>
       </c>
       <c r="H17" t="inlineStr" s="1">
         <is>
-          <t>Hely</t>
+          <t>Place</t>
         </is>
       </c>
       <c r="I17" t="inlineStr" s="1">
         <is>
-          <t>Ország</t>
+          <t>Country</t>
         </is>
       </c>
       <c r="J17" t="inlineStr" s="1">
         <is>
-          <t>Intézmény</t>
+          <t>Institution</t>
         </is>
       </c>
       <c r="K17" t="inlineStr" s="1">
         <is>
-          <t>Beosztás</t>
+          <t>Position</t>
         </is>
       </c>
       <c r="L17" t="inlineStr" s="1">
         <is>
-          <t>Címke</t>
+          <t>Label</t>
         </is>
       </c>
       <c r="M17" t="inlineStr" s="1">
         <is>
-          <t>Leírás</t>
+          <t>Description</t>
         </is>
       </c>
       <c r="N17" t="inlineStr" s="1">
         <is>
-          <t>Dátum tól</t>
+          <t>Date from</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
-          <t>Dátum ig</t>
+          <t>Date to</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
-          <t>Jelenleg</t>
+          <t>Current</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
-          <t>Személy linkje</t>
+          <t>Person link</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2006</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Papszentelés
-Külföldi szolgálat megkezdése</t>
+          <t>Priesterweihe
+Beginn des Dienstes im Ausland</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Ailer Gellért</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Washington DC, USA</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Redemptoris Mater Seminary, Hyattsville, MD, USA
-St. John Neumann Catholic Church, Washington DC, USA - segédlelkész</t>
+St. John Neumann Catholic Church, Washington DC, USA - Hilfspfarrer</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2006. május 27.
+          <t>27. Mai 2006
 2006</t>
         </is>
       </c>
       <c r="O18">
         <v>2009</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=2</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>2006</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Amászka László (OFMConv)</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Felsővárosi Minorita templom, Szeged, Magyarország - plébános, házfőnök, közben a tartományfőnök asszisztense 2008-tól</t>
+          <t>Felsővárosi Minorita templom, Szeged, Ungarn - Pfarrer, Hausleiter, seit 2008 Assistent des Provinzials</t>
         </is>
       </c>
       <c r="N19">
         <v>2006</v>
       </c>
       <c r="O19">
         <v>2010</v>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=4</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>2006</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Budapest, Magyarország - Ferences rendben nevelési titkár – Pasaréti Ferences Növendékház: vikárius, jelölt- és segédmagiszter, emellett a Sapientia Szerzetesi Hittudományi Főiskola tanára, a budapesti Ferences Pasztorális Központ vezetője.</t>
+          <t>Budapest, Ungarn - Bildungssekretär des Franziskanerordens – Franziskanisches Noviziat in Pasaréti: Vikar, Kandidat und Hilfsmagister, außerdem Dozent an der theologischen Hochschule „Sapientia“ und Leiter des Franziskanischen Pastoralzentrums in Budapest.</t>
         </is>
       </c>
       <c r="N20">
         <v>2001</v>
       </c>
       <c r="O20">
         <v>2006</v>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>2006</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Hazatérés</t>
+          <t>Versetzung (vorheriger Dienstort)
+Rückkehr in die Heimat</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Csabafi Csaba SJ</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada - 1997 – 2000 segédlelkész, 2000 – 2006 plébános
-Jezsuita Tartományfőnökség, Budapest - a tartományfőnök segítője, a Szent Ignác Kollégium spirituálisa</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada - 1997–2000 Vikar, 2000–2006 Pfarrer
+Jezsuita Tartományfőnökség, Budapest - der Assistent des Provinzials, der Spiritual des St.-Ignatius-Kollegs</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>1997
 2006</t>
         </is>
       </c>
       <c r="O21" t="inlineStr">
         <is>
           <t>2006
 2007</t>
         </is>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=138</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>2006</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Hazatérés</t>
+          <t>Versetzung (vorheriger Dienstort)
+Rückkehr in die Heimat</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Csorba László Domonkos OFM</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY, USA - plébániai kisegítő, magyar lelkész
-Rózsadomb, Budapest, Magyarország - lelkész</t>
+          <t>Szent István R. K. Egyházközség, New York, NY, USA - Pfarrassistent, ungarischer Pfarrer
+Rózsadomb, Budapest, Ungarn - Pfarrer</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
           <t>1989
 2006</t>
         </is>
       </c>
       <c r="O22" t="inlineStr">
         <is>
           <t>2006
 2012</t>
         </is>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=166</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>2006</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Endrédy Ferenc Csanád OSB</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Szent Benedek Idősek Háza, Sopron, Magyarország - templomigazgató, a Szent Benedek Idősek Háza alapítója
-Szent Benedek Idősek Háza, Sopron - nyugállományban</t>
+          <t>Szent Benedek Idősek Háza, Sopron, Ungarn - Kirchenverwalter, Gründer des Seniorenheims „Szent Benedek“
+Szent Benedek Idősek Háza, Sopron - im Ruhestand</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
           <t>1992
 2006</t>
         </is>
       </c>
       <c r="O23" t="inlineStr">
         <is>
           <t>2006
 2009</t>
         </is>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=238</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>2006</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Örökfogadalom</t>
+          <t>Ewige Gelübde</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Forrai Tamás Gergely SJ</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Miskolc, Magyarország</t>
+          <t>Miskolc, Ungarn</t>
         </is>
       </c>
       <c r="N24">
         <v>2006</v>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=283</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>2006</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Juhász Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Szent Anna templom, Miskolc, Magyarország - plébános
-Felsőváros, Gyöngyös, Magyarország - plébános</t>
+          <t>Szent Anna templom, Miskolc, Ungarn - Pfarrer
+Felsőváros, Gyöngyös, Ungarn - Pfarrer</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
           <t>2005
 2006</t>
         </is>
       </c>
       <c r="O25" t="inlineStr">
         <is>
           <t>2006
 2018</t>
         </is>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=488</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>2006</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Kürnyek Róbert, Dr.</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Szent Mária Magdolna templom, Zalaegerszeg, Magyarország - segédlelkész
-Szombathely, Magyarország - püspöki titkár</t>
+          <t>Szent Mária Magdolna templom, Zalaegerszeg, Ungarn - Hilfspfarrer
+Szombathely, Ungarn - Bischofssekretär</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
           <t>2004
 2006</t>
         </is>
       </c>
       <c r="O26" t="inlineStr">
         <is>
           <t>2006
 2008</t>
         </is>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=629</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>2006</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Lóczi Tamás</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Jézus Szíve templom, Eger, Magyarország - segédlelkész, főiskolai lelkész
-Eger, Magyarország - érseki titkár</t>
+          <t>Jézus Szíve templom, Eger, Ungarn - Hilfspfarrer, Hochschulpfarrer
+Eger, Ungarn - Erzbischofssekretär</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
           <t>2005
 2006</t>
         </is>
       </c>
       <c r="O27" t="inlineStr">
         <is>
           <t>2006
 2007</t>
         </is>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=668</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>2006</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Magung Fransiskus Xaverius SVD</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Budapest, Magyarország - magyar nyelvet tanulja
-Zugliget, Budapest, Magyarország - segédlelkész</t>
+          <t>Budapest, Ungarn - lernt Ungarisch
+Zugliget, Budapest, Ungarn - Hilfspfarrer</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
           <t>2005
 2006</t>
         </is>
       </c>
       <c r="O28" t="inlineStr">
         <is>
           <t>2006
 2007</t>
         </is>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=680</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>2006</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-[...1 lines deleted...]
-Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>Bischof</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Budapest, Magyarország - A Magyar Katolikus Püspöki Konferencia tagja, valamint az Országos Liturgikus Tanács tagja
-[...1 lines deleted...]
-Toronto, ON, Kanada - nyugállományban</t>
+          <t>Budapest, Ungarn - Mitglied der Ungarischen Katholischen Bischofskonferenz sowie Mitglied des Nationalen Liturgischen Rates
+Toronto, ON, Kanada - Titularbischof von Castellum Minus, Bischof der im Ausland lebenden Ungarn
+Toronto, ON, Kanada - im Ruhestand</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
           <t>1990
 1996
 2006</t>
         </is>
       </c>
       <c r="O29" t="inlineStr">
         <is>
           <t>2006
 2006
 2018</t>
         </is>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=746</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>2006</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Hazatérés</t>
+          <t>Versetzung (vorheriger Dienstort)
+Rückkehr in die Heimat</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Nagy Menyhért Mojzes O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA - nyugállományban
-Papi Otthon, Székesfehérvár, Magyarország - nyugállományban</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA - im Ruhestand
+Papi Otthon, Székesfehérvár, Ungarn - im Ruhestand</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
           <t>2003
 2006</t>
         </is>
       </c>
       <c r="O30" t="inlineStr">
         <is>
           <t>2006
 2007</t>
         </is>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=797</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>2006</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése</t>
+          <t>Beginn des Dienstes im Ausland</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Nagy Nándor</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>Szeged-Csanád (früher: Csanád)</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Árpádházi Szent Erzsébet R. K. Plébánia, Calgary, AB, Kanada - missziós lelkész</t>
+          <t>Árpádházi Szent Erzsébet R. K. Plébánia, Calgary, AB, Kanada - Missionspfarrer</t>
         </is>
       </c>
       <c r="N31">
         <v>2006</v>
       </c>
       <c r="O31">
         <v>2008</v>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=798</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>2006</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Orbán Mihály SJ</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Kolozsvár, Románia - lelkész, lelkigyakorlat-vezető</t>
+          <t>Kolozsvár, Rumänien - Pfarrer, Leiter von Exerzitien</t>
         </is>
       </c>
       <c r="N32">
         <v>2004</v>
       </c>
       <c r="O32">
         <v>2006</v>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=835</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>2006</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Priesterweihe
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Benedek János Hilárion</t>
+          <t>Rigó Jenő SJ</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Glen Cove, NY, USA</t>
+          <t>Budapest, Ungarn
+Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda, Miskolc, Ungarn - Leiter des Studentenwohnheims</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2006. január 15.</t>
-        </is>
+          <t>1. Oktober 2006
+2006</t>
+        </is>
+      </c>
+      <c r="O33">
+        <v>2009</v>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=68</t>
+          <t>/persons_v2/view.php?id=937</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>2006</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Padányi Károly</t>
+          <t>Benedek János Hilárion</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>St. Catharines, ON, Kanada</t>
+          <t>Glen Cove, NY, USA</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2006. március 6.</t>
+          <t>15. Januar 2006</t>
         </is>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=845</t>
+          <t>/persons_v2/view.php?id=68</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>2006</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Babos István SJ</t>
+          <t>Radnóczy Adalbert Kelemen O.Praem</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Pécs, Magyarország</t>
+          <t>Orange, CA, USA</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2006. március 31.</t>
+          <t>7. Februar 2006</t>
         </is>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=24</t>
+          <t>/persons_v2/view.php?id=909</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>2006</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Fekete Jenő</t>
+          <t>Padányi Károly</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>Fort Wayne, IN, USA</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Fort Wayne, IN, USA</t>
+          <t>St. Catharines, ON, Kanada</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2006. május 17.</t>
+          <t>6. März 2006</t>
         </is>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=267</t>
+          <t>/persons_v2/view.php?id=845</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>2006</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Kish István Imre OFM</t>
+          <t>Babos István SJ</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>North Lima, OH, USA</t>
+          <t>Pécs, Ungarn</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2006. május 17.</t>
+          <t>31. März 2006</t>
         </is>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=536</t>
+          <t>/persons_v2/view.php?id=24</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>2006</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Gróza József</t>
+          <t>Fekete Jenő</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>Sonsón-Rionegro, Kolumbia</t>
+          <t>Fort Wayne, IN, USA</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Caracas, Venezuela</t>
+          <t>Fort Wayne, IN, USA</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2006. szeptember 11.</t>
+          <t>17. Mai 2006</t>
         </is>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=339</t>
+          <t>/persons_v2/view.php?id=267</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>2006</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Kubinyi Gyula, Dr</t>
+          <t>Kish István Imre OFM</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Ordensbruder (nicht zum Priester geweiht)</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Ungvár, Ukrajna</t>
+          <t>North Lima, OH, USA</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2006. szeptember 18.</t>
+          <t>17. Mai 2006</t>
         </is>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=617</t>
+          <t>/persons_v2/view.php?id=536</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>2006</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Marton István Henrik O.Cist</t>
+          <t>Gróza József</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Sonsón-Rionegro, Kolumbia</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Caracas, Venezuela</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2006. november 30.</t>
+          <t>11. September 2006</t>
         </is>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=708</t>
+          <t>/persons_v2/view.php?id=339</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2006</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Bóday Jenő SJ</t>
+          <t>Kubinyi Gyula, Dr</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Pilisvörösvár</t>
+          <t>Ungvár, Ukraine</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2006. december 6.</t>
+          <t>18. September 2006</t>
         </is>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=93</t>
+          <t>/persons_v2/view.php?id=617</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>2006</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Kóczán Ákos SDB</t>
+          <t>Schilly József Károly (OSB)</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Vibora, Kuba</t>
-[...16 lines deleted...]
-        <v>2007</v>
+          <t>San Diego, CA, USA</t>
+        </is>
+      </c>
+      <c r="N42" t="inlineStr">
+        <is>
+          <t>12. Oktober 2006</t>
+        </is>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=595</t>
+          <t>/persons_v2/view.php?id=974</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>2006</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Iróffy Gábor Zsolt OSB</t>
+          <t>Siska Ernő</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
-[...16 lines deleted...]
-        <v>2016</v>
+          <t>Lawrenceville, NJ, USA</t>
+        </is>
+      </c>
+      <c r="N43" t="inlineStr">
+        <is>
+          <t>2. November 2006</t>
+        </is>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=459</t>
+          <t>/persons_v2/view.php?id=997</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>2006</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Monostori Benedek József Bánk O.Cist, Dr.</t>
+          <t>Marton István Henrik O.Cist</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
-[...21 lines deleted...]
-        <v>2014</v>
+          <t>Dallas, TX, USA</t>
+        </is>
+      </c>
+      <c r="N44" t="inlineStr">
+        <is>
+          <t>30. November 2006</t>
+        </is>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=769</t>
+          <t>/persons_v2/view.php?id=708</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>2006</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Jávor Jenő Egon OSB, dr</t>
+          <t>Bóday Jenő SJ</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Portola Valley, CA, USA</t>
-[...16 lines deleted...]
-        <v>2008</v>
+          <t>Pilisvörösvár</t>
+        </is>
+      </c>
+      <c r="N45" t="inlineStr">
+        <is>
+          <t>6. Dezember 2006</t>
+        </is>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=485</t>
+          <t>/persons_v2/view.php?id=93</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>2006</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Balás Dávid László O.Cist, Dr.</t>
+          <t>Kóczán Ákos SDB</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Vibora, Kuba</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>filozófiatanár a Dallas-i Egyetemen, lelkipásztor, teológiai tanszékvezető, illetve hittanár</t>
+          <t>im Dienst</t>
         </is>
       </c>
       <c r="N46">
-        <v>1959</v>
+        <v>1948</v>
       </c>
       <c r="O46">
-        <v>2014</v>
+        <v>2007</v>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=32</t>
+          <t>/persons_v2/view.php?id=595</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>2006</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Lackner Károly Béda O.Cist, dr</t>
+          <t>Iróffy Gábor Zsolt OSB</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár (Dallas – St. Edward 1959-1960.; Dallas-Cistercian 1962-1964.; Fort Worth, TX, USA 1964-1967.; Dallas 1967-1970.) Egyetemi tanár Arlington, TX, USA - University of Texas (1969-2010) nyugállományban (2010-2020)</t>
+          <t>Gymnasiallehrer, ab 1974 Gymnasialdirektor, ab 1981 Subprior</t>
         </is>
       </c>
       <c r="N47">
-        <v>1959</v>
+        <v>1952</v>
       </c>
       <c r="O47">
-        <v>2020</v>
+        <v>2016</v>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=630</t>
+          <t>/persons_v2/view.php?id=459</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>2006</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Morgan Gyula OSBM</t>
+          <t>Monostori Benedek József Bánk O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>New Brunswick, NJ, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J48" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>civil foglalkozásban, 1992-től nyugállományban</t>
+          <t>Universitätsdozent (1956–1989), Vizepropst (1975–1976), Propst (1976–1988), Gymnasiallehrer (1974–1975, 1977–1978), Beichtvater und Zelebrant bei den Schwestern der Heiligen Familie von Nazareth, Grand Prairie, TX, USA (1989–2011), im Ruhestand (2011–2014)</t>
         </is>
       </c>
       <c r="N48">
-        <v>1959</v>
+        <v>1956</v>
       </c>
       <c r="O48">
-        <v>2009</v>
+        <v>2014</v>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=772</t>
+          <t>/persons_v2/view.php?id=769</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2006</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Horváth László Pius OSB</t>
+          <t>Jávor Jenő Egon OSB, dr</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>Portola Valley, CA, USA</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>tanár, perjel, kisegítő magyar lelkész</t>
+          <t>Perjel, Geschichtsschreiber</t>
         </is>
       </c>
       <c r="N49">
-        <v>1960</v>
+        <v>1958</v>
       </c>
       <c r="O49">
-        <v>2018</v>
+        <v>2008</v>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=431</t>
+          <t>/persons_v2/view.php?id=485</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>2006</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Kis-Horváth Mihály Paszkál O.Cist</t>
+          <t>Balás Dávid László O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>központi pénztáros (1964-1994), alperjel (1976-1988), házgondnok</t>
+          <t>Philosophielehrer an der Universität von Dallas, Pastor, Leiter des Fachbereichs Theologie sowie Religionslehrer</t>
         </is>
       </c>
       <c r="N50">
-        <v>1960</v>
+        <v>1959</v>
       </c>
       <c r="O50">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=534</t>
+          <t>/persons_v2/view.php?id=32</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>2006</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Chladek István Menyhért O.Cist</t>
+          <t>Lackner Károly Béda O.Cist, dr</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J51" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>tanár, apáti titkár, segédlelkész</t>
+          <t>Gymnasiallehrer (Dallas – St. Edward 1959–1960; Dallas – Cistercian 1962–1964; Fort Worth, TX, USA 1964–1967; Dallas 1967–1970) Universitätsdozent in Arlington, TX, USA – University of Texas (1969–2010), im Ruhestand (2010–2020)</t>
         </is>
       </c>
       <c r="N51">
-        <v>1962</v>
+        <v>1959</v>
       </c>
       <c r="O51">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=125</t>
+          <t>/persons_v2/view.php?id=630</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>2006</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Keresztessy-Parker Ferenc László OPraem, apát, Dr.</t>
+          <t>Morgan Gyula OSBM</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Szent Mihály apátság, Orange, CA, USA</t>
+          <t>New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J52" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>kollégiumi rektor, perjel, apát</t>
+          <t>im zivilen Beruf, seit 1992 im Ruhestand</t>
         </is>
       </c>
       <c r="N52">
-        <v>1962</v>
+        <v>1959</v>
       </c>
       <c r="O52">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=522</t>
+          <t>/persons_v2/view.php?id=772</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>2006</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Erdei János József OSBM</t>
+          <t>Samay Sebestyén Sebastian OSB</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Máriapócsi Bazilita Atyák Közössége, Matawan, NJ, USA</t>
+          <t>St. Vincent Abbey, Latrobe, PA, USA</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>Máriapócsi Bazilita Atyák Közössége</t>
+          <t>St. Vincent Abbey</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>parókus, közben kisegít New York, NY, USA</t>
+          <t>in verschiedenen Positionen, vor allem als Hochschullehrer und Dekan</t>
         </is>
       </c>
       <c r="N53">
-        <v>1963</v>
+        <v>1959</v>
       </c>
       <c r="O53">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=243</t>
+          <t>/persons_v2/view.php?id=957</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>2006</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Kereszty András Rókus O.Cist, Dr.</t>
+          <t>Horváth László Pius OSB</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Portola Valley, CA, USA</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J54" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>egyetemi tanár, közben 1968 – 2013 között gimnáziumi tanár, 1975 – 2012 között novíciusmester. 2019-től nyugállományban</t>
+          <t>Lehrer, Strich, Hilfsseelsorger</t>
         </is>
       </c>
       <c r="N54">
-        <v>1963</v>
+        <v>1960</v>
       </c>
       <c r="O54">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=524</t>
+          <t>/persons_v2/view.php?id=431</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>2006</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Kovács György Máté O.Cist</t>
+          <t>Kis-Horváth Mihály Paszkál O.Cist</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J55" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár, 2006-tól nyugállományban</t>
+          <t>Hauptkassierer (1964–1994), Unteroffizier (1976–1988), Hausmeister</t>
         </is>
       </c>
       <c r="N55">
-        <v>1963</v>
+        <v>1960</v>
       </c>
       <c r="O55">
         <v>2013</v>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=588</t>
+          <t>/persons_v2/view.php?id=534</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>2006</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Antal Boldizsár Regináld OFM</t>
+          <t>Chladek István Menyhért O.Cist</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J56" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>nyomdai munkatárs, a kolostor szakácsa, majd nyugállományban</t>
+          <t>Lehrer, Sekretär des Abtes, Hilfspfarrer</t>
         </is>
       </c>
       <c r="N56">
-        <v>1968</v>
+        <v>1962</v>
       </c>
       <c r="O56">
-        <v>2007</v>
+        <v>2017</v>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=12</t>
+          <t>/persons_v2/view.php?id=125</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>2006</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Jáki László Szaniszló OSB, Dr.</t>
+          <t>Keresztessy-Parker Ferenc László OPraem, apát, Dr.</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Princeton University, Princeton, NJ, USA</t>
+          <t>Szent Mihály apátság, Orange, CA, USA</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>Princeton University</t>
+          <t>Szent Mihály apátság</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>egyetemi tanár, 1973-tól kitüntetett, nyilvános rendes egyetemi tanár</t>
+          <t>Kollegialrektor, Prior, Abt</t>
         </is>
       </c>
       <c r="N57">
-        <v>1968</v>
+        <v>1962</v>
       </c>
       <c r="O57">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=480</t>
+          <t>/persons_v2/view.php?id=522</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>2006</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Marton Antal Bernát O.Cist, dr</t>
+          <t>Erdei János József OSBM</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
+          <t>Máriapócsi Bazilita Atyák Közössége, Matawan, NJ, USA</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Máriapócsi Bazilita Atyák Közössége</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár (1968-2014), igazgatóhelyettes (1971-1981), igazgató (1981-1996), perjel (1994-2000), alperjel (2000 körül), klerikus-magiszter (2007 körül)</t>
+          <t>Pfarrer, derzeit als Aushilfspfarrer in New York, NY, USA</t>
         </is>
       </c>
       <c r="N58">
-        <v>1968</v>
+        <v>1963</v>
       </c>
       <c r="O58">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=707</t>
+          <t>/persons_v2/view.php?id=243</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>2006</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Molnár László</t>
+          <t>Kereszty András Rókus O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Tours-i Szent Márton plébánia, Porto Alegre, Brazília</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>Tours-i Szent Márton plébánia</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>alapító, templomépítő plébános</t>
+          <t>Universitätsdozent, daneben von 1968 bis 2013 Gymnasiallehrer und von 1975 bis 2012 Novizenmeister. Seit 2019 im Ruhestand</t>
         </is>
       </c>
       <c r="N59">
-        <v>1968</v>
+        <v>1963</v>
       </c>
       <c r="O59">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=764</t>
+          <t>/persons_v2/view.php?id=524</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>2006</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Gyöngyös Márton OP</t>
+          <t>Kovács György Máté O.Cist</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>lelkipásztori tevékenység és lelkigyakorlatok tartása</t>
+          <t>Gymnasiallehrer, seit 2006 im Ruhestand</t>
         </is>
       </c>
       <c r="N60">
-        <v>1970</v>
-[...4 lines deleted...]
-        </is>
+        <v>1963</v>
+      </c>
+      <c r="O60">
+        <v>2013</v>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=353</t>
+          <t>/persons_v2/view.php?id=588</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>2006</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Jaschkó Balázs SJ</t>
+          <t>Romza Viktor György, Msgr.</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Campbell, OH, USA</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>segédlelkész, majd plébános, illetve helyi elöljáró</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N61">
-        <v>1970</v>
+        <v>1963</v>
       </c>
       <c r="O61">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=477</t>
+          <t>/persons_v2/view.php?id=942</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>2006</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Demkovich John, Msgr</t>
+          <t>Roskó László</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>Paterson, NJ, USA</t>
+          <t>Köln, Deutschland</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>Mária mennybemenetele, Passaic, NJ, USA</t>
+          <t>Árpádházi Szent Margit R. K. Egyházközség, Orange Village, OH, USA</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>Mária mennybemenetele</t>
+          <t>Árpádházi Szent Margit R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>plébános, közben 2007. június 24.-2007. december 2. Passaic, NJ – Szent István magyar templom – adminisztrátor</t>
+          <t>Hilfspfarrer, ab 1972 dann Pfarrer</t>
         </is>
       </c>
       <c r="N62">
-        <v>1971</v>
+        <v>1965</v>
       </c>
       <c r="O62">
-        <v>2011</v>
+        <v>2009</v>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=190</t>
+          <t>/persons_v2/view.php?id=944</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>2006</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Linka Ernő Ödön OSB, apát</t>
+          <t>Antal Boldizsár Regináld OFM</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Ordensbruder (nicht zum Priester geweiht)</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>Brazília</t>
-[...4 lines deleted...]
-          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>házgondnok (1971-1972), szemináriumi nevelő (1972-1978), nevelési- és hivatásügyi tanácsadó (1974-1982), lelkész (1980-1982), perjel, majd apát, a Szociális Intézmények vezetője (1981-2005), nyugállományban (2005-2017)</t>
+          <t>Druckereimitarbeiter, Klosterkoch, später im Ruhestand</t>
         </is>
       </c>
       <c r="N63">
-        <v>1971</v>
+        <v>1968</v>
       </c>
       <c r="O63">
-        <v>2017</v>
+        <v>2007</v>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=659</t>
+          <t>/persons_v2/view.php?id=12</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>2006</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Bálint István József</t>
+          <t>Jáki László Szaniszló OSB, Dr.</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>Bridgeport, CT, USA</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>St. Ladislaus Church, South Norwalk, CT, USA</t>
+          <t>Princeton University, Princeton, NJ, USA</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>St. Ladislaus Church</t>
+          <t>Princeton University</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>magyar lelkész, plébános, közben kisegít Fairfield, CT – Szent Imre</t>
-[...5 lines deleted...]
-        </is>
+          <t>Universitätsprofessor, seit 1973 ordentlicher Universitätsprofessor</t>
+        </is>
+      </c>
+      <c r="N64">
+        <v>1968</v>
       </c>
       <c r="O64">
-        <v>2014</v>
+        <v>2009</v>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=58</t>
+          <t>/persons_v2/view.php?id=480</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2006</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Horváth András Ellák O.Praem</t>
+          <t>Marton Antal Bernát O.Cist, dr</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Szent Mihály apátság, Orange, CA, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>Szent Mihály apátság</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>latin, hittan, középkori történelem tanár, majd rendtársai egészségbiztosítási ügyeit intézte</t>
+          <t>Gymnasiallehrer (1968–2014), stellvertretender Schulleiter (1971–1981), Schulleiter (1981–1996), Oberlehrer (1994–2000), Subdiakon (um 2000), Magister der Theologie (um 2007)</t>
         </is>
       </c>
       <c r="N65">
-        <v>1973</v>
+        <v>1968</v>
       </c>
       <c r="O65">
-        <v>2018</v>
+        <v>2015</v>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=417</t>
+          <t>/persons_v2/view.php?id=707</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>2006</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Máté József SJ</t>
+          <t>Molnár László</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>Tours-i Szent Márton plébánia, Porto Alegre, Brazília</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="J66" t="inlineStr">
+        <is>
+          <t>Tours-i Szent Márton plébánia</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>plébános, a Katolikus Férfitársulat vezetője, a Kanadai Magyarok Szövetségének társelnöke</t>
+          <t>Gründer, kirchenbauender Pfarrer</t>
         </is>
       </c>
       <c r="N66">
-        <v>1973</v>
+        <v>1968</v>
       </c>
       <c r="O66">
-        <v>2007</v>
+        <v>2018</v>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=716</t>
+          <t>/persons_v2/view.php?id=764</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>2006</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Hegyi Márton SJ</t>
+          <t>Gyöngyös Márton OP</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>Fordhan Egyetem, New York, NY, USA</t>
+          <t>Österreich</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Fordhan Egyetem</t>
+          <t>Österreich</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>biológia professzor, 2003-tól nyugállományban, de tanít. Közben kisegítő lelkész Passaic, NJ, USA, ill. Yorkers, NJ, USA</t>
+          <t>Seelsorge und die Durchführung von Exerzitien</t>
         </is>
       </c>
       <c r="N67">
-        <v>1974</v>
-[...2 lines deleted...]
-        <v>2008</v>
+        <v>1970</v>
+      </c>
+      <c r="P67" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=378</t>
+          <t>/persons_v2/view.php?id=353</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>2006</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Deák Ferenc SJ</t>
+          <t>Jaschkó Balázs SJ</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Montréal, QC, Kanada</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
+      <c r="J68" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>magyar lelkész (1979–1985 és 1993–2007 között plébános, közben lelkész)</t>
+          <t>Hilfspfarrer, später Pfarrer bzw. örtlicher Vorsteher</t>
         </is>
       </c>
       <c r="N68">
-        <v>1975</v>
+        <v>1970</v>
       </c>
       <c r="O68">
-        <v>2007</v>
+        <v>2013</v>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=181</t>
+          <t>/persons_v2/view.php?id=477</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>2006</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Leavy Matthew Máté OSB, apát</t>
+          <t>Bálint István József</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>St. Anselm Abbey, Mancester, NH, USA</t>
+          <t>St. Ladislaus Church, South Norwalk, CT, USA</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>St. Anselm Abbey</t>
+          <t>St. Ladislaus Church</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>tanár, illetve 1986 – 2012 között apát</t>
+          <t>ungarischer Pfarrer, Gemeindepfarrer, der nebenbei in Fairfield, CT – St. Imre – aushilft</t>
         </is>
       </c>
       <c r="N69">
-        <v>1977</v>
+        <v>1971</v>
       </c>
       <c r="O69">
-        <v>2018</v>
+        <v>2014</v>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=641</t>
+          <t>/persons_v2/view.php?id=58</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>2006</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Meskó Lajos Géza Sch.P.</t>
+          <t>Demkovich John, Msgr</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Paterson, NJ, USA</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Devon, PA, USA</t>
+          <t>Mária mennybemenetele, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J70" t="inlineStr">
+        <is>
+          <t>Mária mennybemenetele</t>
+        </is>
+      </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>nyugállományban, közben tanít, illetve részt vesz a magyar pasztorációban</t>
+          <t>Pfarrer, zwischen dem 24. Juni 2007 und dem 2. Dezember 2007 in Passaic, NJ – Ungarische St.-Stephans-Kirche – Verwalter</t>
         </is>
       </c>
       <c r="N70">
-        <v>1977</v>
+        <v>1971</v>
       </c>
       <c r="O70">
-        <v>2008</v>
+        <v>2011</v>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=730</t>
+          <t>/persons_v2/view.php?id=190</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>2006</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Pillisch Tamás János</t>
+          <t>Linka Ernő Ödön OSB, apát</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>állandó diakónus</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>St. Benedict’s és St. Andrew’s Church, Toronto, ON, Kanada</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>St. Benedict’s és St. Andrew’s Church</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>diakónus, közben önkéntes a Toronto-Weste Fogvatartási központban is.</t>
+          <t>Hausverwalter (1971–1972), Seminarlehrer (1972–1978), Erziehungs- und Berufsberater (1974–1982), Pfarrer (1980–1982), Prior, später Abt, Leiter der Sozialen Einrichtungen (1981–2005), im Ruhestand (2005–2017)</t>
         </is>
       </c>
       <c r="N71">
-        <v>1978</v>
+        <v>1971</v>
       </c>
       <c r="O71">
-        <v>2009</v>
+        <v>2017</v>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=877</t>
+          <t>/persons_v2/view.php?id=659</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>2006</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Gelencsér László Pál O.Praem</t>
+          <t>Skerl Alphonse</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Orange, CA, USA</t>
+          <t>Szentháromság R. K. Egyházközség, East Chicago, IN, USA</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J72" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>nyugállományban, latint tanít</t>
+          <t>Pfarrer; nebenbei betreut er auch die St.-Imre-Kirche in Gary, IN, USA.</t>
         </is>
       </c>
       <c r="N72">
-        <v>1980</v>
+        <v>1971</v>
       </c>
       <c r="O72">
-        <v>2007</v>
+        <v>2016</v>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=318</t>
+          <t>/persons_v2/view.php?id=998</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>2006</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Horváth István</t>
+          <t>Horváth András Ellák O.Praem</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>Baltimore, MD, USA</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
+          <t>Szent Mihály apátság, Orange, CA, USA</t>
+        </is>
+      </c>
+      <c r="I73" t="inlineStr">
+        <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="I73" t="inlineStr">
-[...1 lines deleted...]
-          <t>USA</t>
+      <c r="J73" t="inlineStr">
+        <is>
+          <t>Szent Mihály apátság</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Lehrer für Latein, Religionsunterricht und mittelalterliche Geschichte; später kümmerte er sich um die Krankenversicherungsangelegenheiten seiner Ordensbrüder</t>
         </is>
       </c>
       <c r="N73">
-        <v>1980</v>
+        <v>1973</v>
       </c>
       <c r="O73">
-        <v>2011</v>
+        <v>2018</v>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=424</t>
+          <t>/persons_v2/view.php?id=417</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>2006</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Pázmány Géza Sch.P.</t>
+          <t>Máté József SJ</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>Devon, PA, USA</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>tanár, majd nyugállományban</t>
+          <t>Pfarrer, Leiter der Katholischen Männervereinigung, Co-Vorsitzender des Verbandes der Ungarn in Kanada</t>
         </is>
       </c>
       <c r="N74">
-        <v>1980</v>
+        <v>1973</v>
       </c>
       <c r="O74">
-        <v>2024</v>
+        <v>2007</v>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=860</t>
+          <t>/persons_v2/view.php?id=716</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>2006</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Farkasfalvy Miklós Dénes O.Cist, Dr., apát</t>
+          <t>Hegyi Márton SJ</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Fordhan Egyetem, New York, NY, USA</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Fordhan Egyetem</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár 2012-ig, közben 1988-2012 apát. 2012-től nyugállományban</t>
+          <t>Biologieprofessor, seit 2003 im Ruhestand, unterrichtet aber weiterhin. Nebenbei Hilfspfarrer in Passaic, NJ, USA, bzw. in Yorkers, NJ, USA</t>
         </is>
       </c>
       <c r="N75">
-        <v>1981</v>
+        <v>1974</v>
       </c>
       <c r="O75">
-        <v>2020</v>
+        <v>2008</v>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=252</t>
+          <t>/persons_v2/view.php?id=378</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>2006</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Ciprián Károly (OFM)</t>
+          <t>Deák Ferenc SJ</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
+          <t>Montréal, QC, Kanada</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szentháromság R. K. Egyházközség</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>az egyházközség utolsó plébánosa</t>
+          <t>ungarischer Pfarrer (von 1979 bis 1985 und von 1993 bis 2007 als Pfarrer, dazwischen als Seelsorger)</t>
         </is>
       </c>
       <c r="N76">
-        <v>1982</v>
+        <v>1975</v>
       </c>
       <c r="O76">
         <v>2007</v>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=129</t>
+          <t>/persons_v2/view.php?id=181</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>2006</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Juhász Lajos</t>
+          <t>Leavy Matthew Máté OSB, apát</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>állandó diakónus</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>New York, NY, USA</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>Yonkers, NY, USA</t>
+          <t>St. Anselm Abbey, Mancester, NH, USA</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J77" t="inlineStr">
+        <is>
+          <t>St. Anselm Abbey</t>
+        </is>
+      </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>állandó diakónus, 1995-től adminisztrátor</t>
+          <t>Lehrer sowie von 1986 bis 2012 Abt</t>
         </is>
       </c>
       <c r="N77">
-        <v>1984</v>
+        <v>1977</v>
       </c>
       <c r="O77">
-        <v>2014</v>
+        <v>2018</v>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=494</t>
+          <t>/persons_v2/view.php?id=641</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>2006</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Giriny János</t>
+          <t>Meskó Lajos Géza Sch.P.</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Devon, PA, USA</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>központi szolgálatban</t>
+          <t>im Ruhestand, unterrichtet aber weiterhin und engagiert sich in der ungarischen Seelsorge</t>
         </is>
       </c>
       <c r="N78">
-        <v>1985</v>
+        <v>1977</v>
       </c>
       <c r="O78">
-        <v>2014</v>
+        <v>2008</v>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=328</t>
+          <t>/persons_v2/view.php?id=730</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>2006</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Gulyás Ferenc SVD</t>
+          <t>Pillisch Tamás János</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Diakon</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>Mayerling, Ausztria</t>
+          <t>St. Benedict’s és St. Andrew’s Church, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J79" t="inlineStr">
+        <is>
+          <t>St. Benedict’s és St. Andrew’s Church</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>a ferences nővérek lelkésze, majd a mödlingi St. Gabriel Missziósház öregotthonában élt</t>
+          <t>Diakon und nebenbei ehrenamtlich im Toronto-West-Gefängnis tätig.</t>
         </is>
       </c>
       <c r="N79">
-        <v>1985</v>
+        <v>1978</v>
       </c>
       <c r="O79">
         <v>2009</v>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=346</t>
+          <t>/persons_v2/view.php?id=877</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>2006</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Kimecz János Alajos O.Cist</t>
+          <t>Gelencsér László Pál O.Praem</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Orange, CA, USA</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J80" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>im Ruhestand, unterrichtet Latein</t>
         </is>
       </c>
       <c r="N80">
-        <v>1985</v>
+        <v>1980</v>
       </c>
       <c r="O80">
-        <v>2010</v>
+        <v>2007</v>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=530</t>
+          <t>/persons_v2/view.php?id=318</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>2006</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Idrányi Imre Ödön (OFM), Dr.</t>
+          <t>Horváth István</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Baltimore, MD, USA</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>St. Anne Byzantine Catholic Church, San Luis Obispo, CA, USA</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J81" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>alapító parókus</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N81">
-        <v>1986</v>
+        <v>1980</v>
       </c>
       <c r="O81">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=450</t>
+          <t>/persons_v2/view.php?id=424</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>2006</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Marozsán László</t>
+          <t>Pázmány Géza Sch.P.</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>állandó diakónus</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>Keresztelő Szent János magyar görög katolikus templom, Welland, ON, Kanada</t>
+          <t>Devon, PA, USA</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Keresztelő Szent János magyar görög katolikus templom</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>diakónus</t>
+          <t>Lehrer, später im Ruhestand</t>
         </is>
       </c>
       <c r="N82">
-        <v>1986</v>
+        <v>1980</v>
       </c>
       <c r="O82">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=700</t>
+          <t>/persons_v2/view.php?id=860</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>2006</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Barna Sándor</t>
+          <t>Farkasfalvy Miklós Dénes O.Cist, Dr., apát</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>Miskolc</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>Windsor, ON, Kanada</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J83" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>Gymnasiallehrer bis 2012, dazwischen von 1988 bis 2012 Abt. Seit 2012 im Ruhestand</t>
         </is>
       </c>
       <c r="N83">
-        <v>1987</v>
+        <v>1981</v>
       </c>
       <c r="O83">
-        <v>2007</v>
+        <v>2020</v>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=45</t>
+          <t>/persons_v2/view.php?id=252</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>2006</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Barter Róbert</t>
+          <t>Ciprián Károly (OFM)</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>Parma, OH, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>Clinton Township, MI, USA</t>
+          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J84" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K84" t="inlineStr">
+        <is>
+          <t>der letzte Pfarrer der Gemeinde</t>
+        </is>
+      </c>
       <c r="N84">
-        <v>1987</v>
+        <v>1982</v>
       </c>
       <c r="O84">
-        <v>2014</v>
+        <v>2007</v>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=48</t>
+          <t>/persons_v2/view.php?id=129</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>2006</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Antal András</t>
+          <t>Juhász Lajos</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Diakon</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Yonkers, NY, USA</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J85" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Ständiger Diakon, seit 1995 Verwalter</t>
         </is>
       </c>
       <c r="N85">
-        <v>1988</v>
+        <v>1984</v>
       </c>
       <c r="O85">
-        <v>2018</v>
+        <v>2014</v>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=11</t>
+          <t>/persons_v2/view.php?id=494</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>2006</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Deák István</t>
+          <t>Giriny János</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
           <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Kanada</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>parókus, közben Toronto, ON is, jelenleg nyugállományban</t>
+          <t>in der Zentrale</t>
         </is>
       </c>
       <c r="N86">
-        <v>1988</v>
-[...4 lines deleted...]
-        </is>
+        <v>1985</v>
+      </c>
+      <c r="O86">
+        <v>2014</v>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=182</t>
+          <t>/persons_v2/view.php?id=328</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>2006</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Horváth István (OFM)</t>
+          <t>Gulyás Ferenc SVD</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Mayerling, Österreich</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Österreich</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Er war Seelsorger der Franziskanerinnen und lebte später im Altenheim des Missionshauses St. Gabriel in Mödling</t>
         </is>
       </c>
       <c r="N87">
-        <v>1988</v>
+        <v>1985</v>
       </c>
       <c r="O87">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=425</t>
+          <t>/persons_v2/view.php?id=346</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>2006</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Jálics Ferenc SJ</t>
+          <t>Kimecz János Alajos O.Cist</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Gries, Németország</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>Németország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J88" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>lelkigyakorlat-vezető, Háziközösség alapító-vezető</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N88">
-        <v>1988</v>
+        <v>1985</v>
       </c>
       <c r="O88">
-        <v>2017</v>
+        <v>2010</v>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=481</t>
+          <t>/persons_v2/view.php?id=530</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>2006</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Gaál Jenő SVD</t>
+          <t>Idrányi Imre Ödön (OFM), Dr.</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>Sorkifalud, Magyarország</t>
+          <t>St. Anne Byzantine Catholic Church, San Luis Obispo, CA, USA</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J89" t="inlineStr">
+        <is>
+          <t>St. Anne Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>A Cursillo-mozgalom vezetője, majd kisegítő lelkész</t>
+          <t>Gründungspfarrer</t>
         </is>
       </c>
       <c r="N89">
-        <v>1989</v>
+        <v>1986</v>
       </c>
       <c r="O89">
-        <v>2020</v>
+        <v>2009</v>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=301</t>
+          <t>/persons_v2/view.php?id=450</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>2006</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Dömötör János László (OFM)</t>
+          <t>Marozsán László</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Diakon</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
+          <t>Keresztelő Szent János magyar görög katolikus templom, Welland, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I90" t="inlineStr">
+        <is>
           <t>Kanada</t>
         </is>
       </c>
-      <c r="I90" t="inlineStr">
-[...1 lines deleted...]
-          <t>Kanada</t>
+      <c r="J90" t="inlineStr">
+        <is>
+          <t>Keresztelő Szent János magyar görög katolikus templom</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>katonai lelkész</t>
+          <t>diakónus</t>
         </is>
       </c>
       <c r="N90">
-        <v>1990</v>
+        <v>1986</v>
       </c>
       <c r="O90">
-        <v>2008</v>
+        <v>2021</v>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=217</t>
+          <t>/persons_v2/view.php?id=700</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>2006</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Machó György</t>
+          <t>Barna Sándor</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>Newark, NJ, USA</t>
+          <t>Miskolc</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>Fort Lee, NJ, USA</t>
+          <t>Windsor, ON, Kanada</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>kisegítő lelkész, egyetemi tanár, a haditengerészet központi templomának adminisztrátora</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N91">
-        <v>1990</v>
+        <v>1987</v>
       </c>
       <c r="O91">
-        <v>2015</v>
+        <v>2007</v>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=676</t>
+          <t>/persons_v2/view.php?id=45</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>2006</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Molnár László</t>
+          <t>Barter Róbert</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Parma, OH, USA</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Porto Alegre, Brazília</t>
+          <t>Clinton Township, MI, USA</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>Brazília</t>
-[...4 lines deleted...]
-          <t>lelkész, a Miasszonyunk Testvéri Közösség alapítója</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N92">
-        <v>1990</v>
+        <v>1987</v>
       </c>
       <c r="O92">
-        <v>2025</v>
+        <v>2014</v>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=764</t>
+          <t>/persons_v2/view.php?id=48</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>2006</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Mustos István Sch.P.</t>
+          <t>Antal András</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N93">
-        <v>1990</v>
+        <v>1988</v>
       </c>
       <c r="O93">
-        <v>2007</v>
+        <v>2018</v>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=779</t>
+          <t>/persons_v2/view.php?id=11</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>2006</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Angyal Lajos</t>
+          <t>Deák István</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>St. George Greek Catholic Church, Courtland, ON, Kanada</t>
+          <t>Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
-      <c r="J94" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>Pfarrer, unter anderem in Toronto, ON, derzeit im Ruhestand</t>
         </is>
       </c>
       <c r="N94">
-        <v>1991</v>
-[...2 lines deleted...]
-        <v>2019</v>
+        <v>1988</v>
+      </c>
+      <c r="P94" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=9</t>
+          <t>/persons_v2/view.php?id=182</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>2006</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Deák Miklós, dr.</t>
+          <t>Horváth István (OFM)</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>London, ON, Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>lelkipásztor (római katolikus szertartásokat végez)</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N95">
-        <v>1991</v>
+        <v>1988</v>
       </c>
       <c r="O95">
-        <v>2024</v>
+        <v>2010</v>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=183</t>
+          <t>/persons_v2/view.php?id=425</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>2006</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Deák Miklós, dr.</t>
+          <t>Jálics Ferenc SJ</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>Welland, ON, Kanada</t>
+          <t>Gries, Deutschland</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Deutschland</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>Leiter von Exerzitien, Gründer und Leiter einer Wohngemeinschaft</t>
         </is>
       </c>
       <c r="N96">
-        <v>1991</v>
+        <v>1988</v>
       </c>
       <c r="O96">
-        <v>2024</v>
+        <v>2017</v>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=183</t>
+          <t>/persons_v2/view.php?id=481</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>2006</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Kamarás Ferenc Mihály OFM</t>
+          <t>Siklódi Sándor</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>Margit körút, Budapest, Magyarország</t>
+          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t>Margit körút</t>
+          <t>Szent Imre Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>házfőnök-helyettes, ökonómus, plébániai kisegítő, 1994 – 2004 plébános-helyettes, 2004-től nyugállományban</t>
+          <t>Administrator</t>
         </is>
       </c>
       <c r="N97">
-        <v>1991</v>
+        <v>1988</v>
       </c>
       <c r="O97">
-        <v>2013</v>
+        <v>2010</v>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=499</t>
+          <t>/persons_v2/view.php?id=990</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>2006</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Beöthy Tamás SJ</t>
+          <t>Gaál Jenő SVD</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Budapest</t>
+          <t>Sorkifalud, Ungarn</t>
+        </is>
+      </c>
+      <c r="I98" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>Leiter der Cursillo-Bewegung, später Hilfspfarrer</t>
         </is>
       </c>
       <c r="N98">
-        <v>1992</v>
+        <v>1989</v>
       </c>
       <c r="O98">
-        <v>2012</v>
+        <v>2020</v>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=69</t>
+          <t>/persons_v2/view.php?id=301</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>2006</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Lelóczky Gyula Donát O.Cist</t>
+          <t>Dömötör János László (OFM)</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár 2011-ig, könyvtáros 2022-ig, a texasi magyar közösség lelkésze</t>
+          <t>Militärseelsorger</t>
         </is>
       </c>
       <c r="N99">
-        <v>1992</v>
-[...4 lines deleted...]
-        </is>
+        <v>1990</v>
+      </c>
+      <c r="O99">
+        <v>2008</v>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=644</t>
+          <t>/persons_v2/view.php?id=217</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>2006</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Morvay András</t>
+          <t>Machó György</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>Rapid City, SD</t>
+          <t>Newark, NJ, USA</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>Rapid City, SD, USA</t>
+          <t>Fort Lee, NJ, USA</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Hilfspfarrer, Universitätsdozent, Verwalter der Zentralkirche der Marine</t>
         </is>
       </c>
       <c r="N100">
-        <v>1992</v>
+        <v>1990</v>
       </c>
       <c r="O100">
-        <v>2008</v>
+        <v>2015</v>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=774</t>
+          <t>/persons_v2/view.php?id=676</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>2006</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Nagy Ferenc SJ, Dr.</t>
+          <t>Molnár László</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>Sodrás utca, Budapest, Magyarország</t>
+          <t>Porto Alegre, Brazília</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Sodrás utca</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>szerkesztő, Pestszentlőrincen lelkipásztori kisegítő, operarius</t>
+          <t>Pfarrer, Gründer der Bruderschaft „Unsere Liebe Frau“</t>
         </is>
       </c>
       <c r="N101">
-        <v>1992</v>
+        <v>1990</v>
       </c>
       <c r="O101">
-        <v>2013</v>
+        <v>2025</v>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=788</t>
+          <t>/persons_v2/view.php?id=764</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>2006</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Lőrinczy Ferenc Gábor</t>
+          <t>Mustos István Sch.P.</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>Pestszenterzsébet-Kossuthfalva és Kakastó, Budapest, Magyarország</t>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
-          <t>Pestszenterzsébet-Kossuthfalva és Kakastó</t>
+          <t>Szent István R. K. Magyar Egyházközség</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N102">
-        <v>1993</v>
+        <v>1990</v>
       </c>
       <c r="O102">
-        <v>2010</v>
+        <v>2007</v>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=670</t>
+          <t>/persons_v2/view.php?id=779</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>2006</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Őrsy László SJ, Dr.</t>
+          <t>Sándor Albert Melchior OFMCap</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>Georgetown Egyetem, Washington DC, USA</t>
+          <t>St. Bonaventure Monastery, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>Georgetown Egyetem</t>
+          <t>St. Bonaventure Monastery</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>professor emeritus, vendégelőadó</t>
+          <t>Stellvertretender Hausleiter, Hausleiter, Gästebeauftragter, geistlicher Begleiter der weltlichen Franziskanergemeinschaften, anschließend im Ruhestand</t>
         </is>
       </c>
       <c r="N103">
-        <v>1993</v>
+        <v>1990</v>
       </c>
       <c r="O103">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=844</t>
+          <t>/persons_v2/view.php?id=962</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>2006</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Kish Máté</t>
+          <t>Angyal Lajos</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>Gary, IN, USA</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>Gary, IN, USA</t>
+          <t>St. George Greek Catholic Church, Courtland, ON, Kanada</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J104" t="inlineStr">
+        <is>
+          <t>St. George Greek Catholic Church</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N104">
-        <v>1994</v>
+        <v>1991</v>
       </c>
       <c r="O104">
-        <v>2012</v>
+        <v>2019</v>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=537</t>
+          <t>/persons_v2/view.php?id=9</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>2006</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Kormon József, Dr.</t>
+          <t>Deák Miklós, dr.</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>Pécs</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>Hímesháza, Magyarország</t>
+          <t>London, ON, Kanada</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>plébános, tiszteletbeli esperes</t>
+          <t>Seelsorger (führt römisch-katholische Gottesdienste durch)</t>
         </is>
       </c>
       <c r="N105">
-        <v>1994</v>
+        <v>1991</v>
       </c>
       <c r="O105">
-        <v>2015</v>
+        <v>2024</v>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=569</t>
+          <t>/persons_v2/view.php?id=183</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>2006</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Éles Ferenc</t>
+          <t>Deák Miklós, dr.</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>Boynton Beach, FL, USA</t>
+          <t>Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N106">
-        <v>1994</v>
+        <v>1991</v>
       </c>
       <c r="O106">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=247</t>
+          <t>/persons_v2/view.php?id=183</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>2006</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Kiss György Barnabás OFM</t>
+          <t>Kamarás Ferenc Mihály OFM</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
+          <t>Margit körút, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>Margit körút</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>plébános, közben 2010-től Windsor, ON, Kanadában – Páduai Szent Antal plébánia – adminisztrátor</t>
-[...10 lines deleted...]
-        </is>
+          <t>Stellvertretender Hausverwalter, Verwalter, Hilfspfarrer, 1994–2004 stellvertretender Pfarrer, seit 2004 im Ruhestand</t>
+        </is>
+      </c>
+      <c r="N107">
+        <v>1991</v>
+      </c>
+      <c r="O107">
+        <v>2013</v>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=545</t>
+          <t>/persons_v2/view.php?id=499</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>2006</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Eördögh András SJ</t>
+          <t>Beöthy Tamás SJ</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon, Pilisvörösvár</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet Otthon</t>
+          <t>Budapest</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>lelkivezető, gondnok</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N108">
-        <v>1995</v>
+        <v>1992</v>
       </c>
       <c r="O108">
-        <v>2008</v>
+        <v>2012</v>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=240</t>
+          <t>/persons_v2/view.php?id=69</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>2006</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Marosfalvy László SJ</t>
+          <t>Lelóczky Gyula Donát O.Cist</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>lelkész, ökonómus, közben 2006-2008 között plébános, majd segédlelkész, valamint a Saint Jutta Foundation kanadai kurátora, később nyugállományban</t>
+          <t>Gymnasiallehrer bis 2011, Bibliothekar bis 2022, Pfarrer der ungarischen Gemeinde in Texas</t>
         </is>
       </c>
       <c r="N109">
-        <v>1996</v>
-[...2 lines deleted...]
-        <v>2024</v>
+        <v>1992</v>
+      </c>
+      <c r="P109" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=698</t>
+          <t>/persons_v2/view.php?id=644</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>2006</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Pataki András, megyéspüspök</t>
+          <t>Morvay András</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>Rapid City, SD</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>Rapid City, SD, USA</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>megyéspüspök, majd nyugállományban</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N110">
-        <v>1996</v>
+        <v>1992</v>
       </c>
       <c r="O110">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=855</t>
+          <t>/persons_v2/view.php?id=774</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>2006</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Füz János Balázs O.Cist, apát</t>
+          <t>Nagy Ferenc SJ, Dr.</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Spring Bank, WI, USA</t>
+          <t>Sodrás utca, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J111" t="inlineStr">
+        <is>
+          <t>Sodrás utca</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Redakteur, Seelsorgeassistent in Pestszentlőrinc, Operarius</t>
         </is>
       </c>
       <c r="N111">
-        <v>1997</v>
+        <v>1992</v>
       </c>
       <c r="O111">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=297</t>
+          <t>/persons_v2/view.php?id=788</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>2006</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Linka Ervin Sándor OSB</t>
+          <t>Rékási József Csaba O.Praem</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+          <t>De Pere-i premontrei rendház, West De Pere, WI, USA</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+          <t>De Pere-i premontrei rendház</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>brazíliai magyar főlelkész</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N112">
-        <v>1997</v>
+        <v>1992</v>
       </c>
       <c r="O112">
         <v>2016</v>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=660</t>
+          <t>/persons_v2/view.php?id=930</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>2006</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Lászlói László</t>
+          <t>Lőrinczy Ferenc Gábor</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>Antiochiai Szent Ignác plébánia, Ottawa, ON, Kanada</t>
+          <t>Pestszenterzsébet-Kossuthfalva és Kakastó, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
-          <t>Antiochiai Szent Ignác plébánia</t>
+          <t>Pestszenterzsébet-Kossuthfalva és Kakastó</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>plébános és magyar lelkész</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N113">
-        <v>1997</v>
+        <v>1993</v>
       </c>
       <c r="O113">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=639</t>
+          <t>/persons_v2/view.php?id=670</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>2006</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Mátyás Tamás Vilmos OSB</t>
+          <t>Sajgó Szabolcs SJ</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>Megtestesült Ige Nővérei kolostor, Parma Heights, OH, USA</t>
+          <t>Manréza Lelki és Kulturális Központ, Dobogókő, Ungarn</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
-          <t>Megtestesült Ige Nővérei kolostor</t>
+          <t>Manréza Lelki és Kulturális Központ</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>Leiter</t>
         </is>
       </c>
       <c r="N114">
-        <v>1997</v>
+        <v>1993</v>
       </c>
       <c r="O114">
         <v>2008</v>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=717</t>
+          <t>/persons_v2/view.php?id=955</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>2006</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Csete Iván</t>
+          <t>Őrsy László SJ, Dr.</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>New York, NY, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Aquinói Szent Tamás, Forestburgh, NY, USA</t>
+          <t>Georgetown Egyetem, Washington DC, USA</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
-          <t>Aquinói Szent Tamás</t>
+          <t>Georgetown Egyetem</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>adminisztrátor, 1999-től plébános</t>
+          <t>Professor emeritus, Gastdozent</t>
         </is>
       </c>
       <c r="N115">
-        <v>1998</v>
+        <v>1993</v>
       </c>
       <c r="O115">
-        <v>2011</v>
+        <v>2020</v>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=158</t>
+          <t>/persons_v2/view.php?id=844</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>2006</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Forrai Tamás Gergely SJ</t>
+          <t>Kish Máté</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda, Miskolc, Magyarország</t>
+          <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>igazgató</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N116">
-        <v>1998</v>
+        <v>1994</v>
       </c>
       <c r="O116">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=283</t>
+          <t>/persons_v2/view.php?id=537</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>2006</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Juhász Gábor Tamás, Dr.</t>
+          <t>Kiss György Barnabás OFM</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>Budapest - Vizafogó, Budapest, Magyarország</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
-          <t>Budapest - Vizafogó</t>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>segédlelkész, majd 2000-től plébános, közben 2001 – 2019 között a Szent Ágoston kápolna igazgatója is</t>
+          <t>Pfarrer, seit 2010 in Windsor, ON, Kanada – Pfarrei St. Antonius von Padua – Verwalter</t>
         </is>
       </c>
       <c r="N117">
-        <v>1998</v>
+        <v>1994</v>
       </c>
       <c r="P117" t="inlineStr">
         <is>
-          <t>jelenleg</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=489</t>
+          <t>/persons_v2/view.php?id=545</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>2006</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Pintye Lajos OFM</t>
+          <t>Kormon József, Dr.</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Pécs</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség, Fairfield, CT, USA</t>
+          <t>Hímesháza, Ungarn</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Imre R. K. Egyházközség</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Pfarrer, Ehrendekan</t>
         </is>
       </c>
       <c r="N118">
-        <v>1998</v>
+        <v>1994</v>
       </c>
       <c r="O118">
-        <v>2011</v>
+        <v>2015</v>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=882</t>
+          <t>/persons_v2/view.php?id=569</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>2006</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Balogh László</t>
+          <t>Ligeti András Angelus OFM</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Kemence, Magyarország</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J119" t="inlineStr">
+        <is>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>plébániai kormányzó (oldallagosan ellátta: Berencebaráti, Tésa)</t>
+          <t>Ortsvorsteher und Hilfspfarrer sowie Zelebrant in den ehemaligen ungarischen Pfarreien in DeWitt, MI, USA, und Toledo, OH, USA</t>
         </is>
       </c>
       <c r="N119">
-        <v>1999</v>
-[...2 lines deleted...]
-        <v>2007</v>
+        <v>1994</v>
+      </c>
+      <c r="P119" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=40</t>
+          <t>/persons_v2/view.php?id=654</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>2006</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Kish Gábor SJ</t>
+          <t>Rakaczky Máté Bazil OSBM</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
+          <t>St. John the Baptist Byzantine Catholic Church, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon</t>
+          <t>St. John the Baptist Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N120">
-        <v>1999</v>
+        <v>1994</v>
       </c>
       <c r="O120">
-        <v>2013</v>
+        <v>2009</v>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=535</t>
+          <t>/persons_v2/view.php?id=914</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>2006</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Csiszár István</t>
+          <t>Schweda Phillip (OFM)</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>Kitchener, ON, Kanada</t>
+          <t>egyházmegyei bíróság, Lansing, MI, USA</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J121" t="inlineStr">
+        <is>
+          <t>egyházmegyei bíróság</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Richter</t>
         </is>
       </c>
       <c r="N121">
-        <v>2000</v>
+        <v>1994</v>
       </c>
       <c r="O121">
-        <v>2018</v>
+        <v>2015</v>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=161</t>
+          <t>/persons_v2/view.php?id=978</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>2006</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Homa József</t>
+          <t>Somfai Béla SJ, Dr.</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>Uniontown, PA, USA</t>
+          <t>Hittudományi Főiskola, Szeged, Ungarn</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J122" t="inlineStr">
+        <is>
+          <t>Hittudományi Főiskola</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Leiter des Lehrstuhls für Ethik und Bioethik, zugleich Pfarrer an der Jesuitenkirche in der Dáni-Straße</t>
         </is>
       </c>
       <c r="N122">
-        <v>2000</v>
+        <v>1994</v>
       </c>
       <c r="O122">
         <v>2007</v>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=411</t>
+          <t>/persons_v2/view.php?id=1007</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>2006</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Kerekes László, püspök, Dr.</t>
+          <t>Éles Ferenc</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>Boldog Özséb templom, Kézdivásárhely, Románia</t>
+          <t>Boynton Beach, FL, USA</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>Románia</t>
-[...4 lines deleted...]
-          <t>Boldog Özséb templom</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N123">
-        <v>2000</v>
+        <v>1994</v>
       </c>
       <c r="O123">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=520</t>
+          <t>/persons_v2/view.php?id=247</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>2006</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Magyar Gyula Szervác OSB</t>
+          <t>Eördögh András SJ</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>Aszófő, Magyarország</t>
-[...4 lines deleted...]
-          <t>Magyarország</t>
+          <t>Szent Erzsébet Otthon, Pilisvörösvár</t>
+        </is>
+      </c>
+      <c r="J124" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet Otthon</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>gondnok</t>
+          <t>Seelsorger, Hausmeister</t>
         </is>
       </c>
       <c r="N124">
-        <v>2000</v>
+        <v>1995</v>
       </c>
       <c r="O124">
         <v>2008</v>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=681</t>
+          <t>/persons_v2/view.php?id=240</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>2006</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Páldeák Iván Szabolcs OFM</t>
+          <t>Polgár Lőrinc Kapisztrán OFM</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>Rózsadomb, Budapest, Magyarország</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
-          <t>Rózsadomb</t>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>kisegítő lelkész</t>
+          <t>Hilfspfarrer, später Pfarrer</t>
         </is>
       </c>
       <c r="N125">
-        <v>2000</v>
+        <v>1995</v>
       </c>
       <c r="O125">
-        <v>2007</v>
+        <v>2013</v>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=859</t>
+          <t>/persons_v2/view.php?id=887</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>2006</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
+          <t>Marosfalvy László SJ</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>Sapientia Szerzetesi Főiskola, Budapest, Magyarország</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
-          <t>Sapientia Szerzetesi Főiskola</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>a Sapientia Szerzetesi Hittudományi Főiskola oktatója, fundamentális teológiát tanít, 2020-tól a Szenátus tagja, a Fundamentális Teológia Tanszék vezetője, 2021-2025 között oktatási és kutatási rektorhelyettes, 2025. július 1-től megbízott rektor, 2025. szeptember 1-től rektor</t>
+          <t>lelkész, ökonómus, közben 2006-2008 között plébános, majd segédlelkész, valamint a Saint Jutta Foundation kanadai kurátora, később nyugállományban</t>
         </is>
       </c>
       <c r="N126">
-        <v>2001</v>
-[...4 lines deleted...]
-        </is>
+        <v>1996</v>
+      </c>
+      <c r="O126">
+        <v>2024</v>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=28</t>
+          <t>/persons_v2/view.php?id=698</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>2006</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Fülöp József SJ</t>
+          <t>Pataki András, megyéspüspök</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Bischof</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>betegállományban, majd nyugállományban</t>
+          <t>Diözesanbischof, anschließend im Ruhestand</t>
         </is>
       </c>
       <c r="N127">
-        <v>2001</v>
+        <v>1996</v>
       </c>
       <c r="O127">
-        <v>2009</v>
+        <v>2007</v>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=295</t>
+          <t>/persons_v2/view.php?id=855</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>2006</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Lakatos Dénes</t>
+          <t>Füz János Balázs O.Cist, apát</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary templom, Vancouver, BC, Kanada</t>
+          <t>Spring Bank, WI, USA</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Our Lady of Hungary templom</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N128">
-        <v>2001</v>
+        <v>1997</v>
       </c>
       <c r="O128">
-        <v>2024</v>
+        <v>2008</v>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=633</t>
+          <t>/persons_v2/view.php?id=297</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>2006</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Lukács Imre Róbert, Dr.</t>
+          <t>Linka Ervin Sándor OSB</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>Verespatak, Románia</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="J129" t="inlineStr">
+        <is>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>plébános, közben Gyulafehérvárott a Hittudományi Főiskola egyházjog tanára</t>
+          <t>Ungarischer Hauptpfarrer in Brasilien</t>
         </is>
       </c>
       <c r="N129">
-        <v>2001</v>
+        <v>1997</v>
       </c>
       <c r="O129">
-        <v>2022</v>
+        <v>2016</v>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=672</t>
+          <t>/persons_v2/view.php?id=660</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>2006</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
+          <t>Lászlói László</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Antiochiai Szent Ignác plébánia, Ottawa, ON, Kanada</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J130" t="inlineStr">
+        <is>
+          <t>Antiochiai Szent Ignác plébánia</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Pfarrer und ungarischer Geistlicher</t>
         </is>
       </c>
       <c r="N130">
-        <v>2001</v>
+        <v>1997</v>
       </c>
       <c r="O130">
-        <v>2016</v>
+        <v>2008</v>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=699</t>
+          <t>/persons_v2/view.php?id=639</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>2006</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Mihályi Imre Gilbert O.Praem</t>
+          <t>Mátyás Tamás Vilmos OSB</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>Papi Otthon, Székesfehérvár, Magyarország</t>
+          <t>Megtestesült Ige Nővérei kolostor, Parma Heights, OH, USA</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
-          <t>Papi Otthon</t>
+          <t>Megtestesült Ige Nővérei kolostor</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N131">
-        <v>2001</v>
+        <v>1997</v>
       </c>
       <c r="O131">
-        <v>2011</v>
+        <v>2008</v>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=745</t>
+          <t>/persons_v2/view.php?id=717</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>2006</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Miskolczy Kálmán Sch.P., Dr.</t>
+          <t>Csete Iván</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>Miami, FL, USA</t>
+          <t>Aquinói Szent Tamás, Forestburgh, NY, USA</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J132" t="inlineStr">
+        <is>
+          <t>Aquinói Szent Tamás</t>
+        </is>
+      </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>lelkipásztor (közben kisegít:  Sarasota, FL, USA)</t>
+          <t>Verwaltungsleiter, seit 1999 Pfarrer</t>
         </is>
       </c>
       <c r="N132">
-        <v>2001</v>
+        <v>1998</v>
       </c>
       <c r="O132">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=752</t>
+          <t>/persons_v2/view.php?id=158</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>2006</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Pesznyák Béla</t>
+          <t>Forrai Tamás Gergely SJ</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>Szabadka, Szerbia</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Kanada</t>
+          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda, Miskolc, Ungarn</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J133" t="inlineStr">
+        <is>
+          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Direktor</t>
         </is>
       </c>
       <c r="N133">
-        <v>2001</v>
+        <v>1998</v>
       </c>
       <c r="O133">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=867</t>
+          <t>/persons_v2/view.php?id=283</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>2006</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Cebula Paweł OFMConv</t>
+          <t>Juhász Gábor Tamás, Dr.</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony Minorita templom, Miskolc</t>
+          <t>Budapest - Vizafogó, Budapest, Ungarn</t>
+        </is>
+      </c>
+      <c r="I134" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J134" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony Minorita templom</t>
+          <t>Budapest - Vizafogó</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>plébános, tartományfőnök</t>
+          <t>Hilfspfarrer, ab 2000 dann Pfarrer; von 2001 bis 2019 war er zudem Leiter der St.-Augustinus-Kapelle</t>
         </is>
       </c>
       <c r="N134">
-        <v>2002</v>
-[...2 lines deleted...]
-        <v>2007</v>
+        <v>1998</v>
+      </c>
+      <c r="P134" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=121</t>
+          <t>/persons_v2/view.php?id=489</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>2006</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Galambos Ferenc Iréneusz OSB, dr.</t>
+          <t>Pintye Lajos OFM</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>Pannonhalmi Főapátság, Pannonhalma</t>
+          <t>Szent Imre R. K. Egyházközség, Fairfield, CT, USA</t>
+        </is>
+      </c>
+      <c r="I135" t="inlineStr">
+        <is>
+          <t>USA</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>Pannonhalmi Főapátság</t>
+          <t>Szent Imre R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N135">
-        <v>2002</v>
+        <v>1998</v>
       </c>
       <c r="O135">
-        <v>2007</v>
+        <v>2011</v>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=304</t>
+          <t>/persons_v2/view.php?id=882</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>2006</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Juhász László SJ, Dr.</t>
+          <t>Balogh László</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>Fordham Egyetem betegterme, New York, NY, USA</t>
+          <t>Kemence, Ungarn</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Fordham Egyetem betegterme</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Pfarrverwalter (nebenamtlich ausgeübt von: Berencebaráti, Tésa)</t>
         </is>
       </c>
       <c r="N136">
-        <v>2002</v>
+        <v>1999</v>
       </c>
       <c r="O136">
-        <v>2009</v>
+        <v>2007</v>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=495</t>
+          <t>/persons_v2/view.php?id=40</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>2006</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Manolache Lőrinc</t>
+          <t>Kish Gábor SJ</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>Pécs</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>Nagydorog, Magyarország</t>
+          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J137" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet Otthon</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N137">
-        <v>2002</v>
+        <v>1999</v>
       </c>
       <c r="O137">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=694</t>
+          <t>/persons_v2/view.php?id=535</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>2006</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Mustó Péter SJ</t>
+          <t>Rakaczki Andor Mihály, Dr.</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Miskolc</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>Szeged, Magyarország</t>
+          <t>White Plains, NY, USA</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>lelkész, 2006 – 2008 között házfőnök</t>
+          <t>Pfarrer, gleichzeitig Verwalter der ungarischen Pfarrei „Heiliges Kreuz“ in Yonkers, NY, USA, und New York, NY, USA</t>
         </is>
       </c>
       <c r="N138">
-        <v>2002</v>
+        <v>1999</v>
       </c>
       <c r="O138">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=780</t>
+          <t>/persons_v2/view.php?id=912</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>2006</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Nemes Ödön SJ</t>
+          <t>Rostás Sándor SVD</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>Sodrás utcai rendház, Budapest, Magyarország</t>
+          <t>Názáret Missziósház, Budapest, XXII. kerület, Budatétény, Ungarn</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
-          <t>Sodrás utcai rendház</t>
+          <t>Názáret Missziósház</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>nyugállományban, lelkivezető, lelkigyakorlatoztató</t>
+          <t>Direktor der Päpstlichen Missionswerke und von 2001 bis 2007 Rektor des Missionshauses Nazareth</t>
         </is>
       </c>
       <c r="N139">
-        <v>2002</v>
+        <v>1999</v>
       </c>
       <c r="O139">
-        <v>2011</v>
+        <v>2007</v>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=803</t>
+          <t>/persons_v2/view.php?id=946</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>2006</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Ádám János SJ, Dr.</t>
+          <t>Csiszár István</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda, Miskolc, Magyarország</t>
+          <t>Kitchener, ON, Kanada</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>gimnáziumi nevelő</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N140">
-        <v>2002</v>
+        <v>2000</v>
       </c>
       <c r="O140">
-        <v>2010</v>
+        <v>2018</v>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=21</t>
+          <t>/persons_v2/view.php?id=161</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>2006</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Benkő Antal SJ</t>
+          <t>Homa József</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>Pázmány Péter Katolikus Egyetem, Budapest, Magyarország</t>
+          <t>Uniontown, PA, USA</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Pázmány Péter Katolikus Egyetem</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>tanár</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N141">
-        <v>2003</v>
+        <v>2000</v>
       </c>
       <c r="O141">
-        <v>2010</v>
+        <v>2007</v>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=67</t>
+          <t>/persons_v2/view.php?id=411</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>2006</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Bisztyó József, Msgr., dr.</t>
+          <t>Kerekes László, püspök, Dr.</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Bischof</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>Kalocsa, Magyarország</t>
+          <t>Boldog Özséb templom, Kézdivásárhely, Rumänien</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Rumänien</t>
+        </is>
+      </c>
+      <c r="J142" t="inlineStr">
+        <is>
+          <t>Boldog Özséb templom</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N142">
-        <v>2003</v>
+        <v>2000</v>
       </c>
       <c r="O142">
-        <v>2007</v>
+        <v>2020</v>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=85</t>
+          <t>/persons_v2/view.php?id=520</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>2006</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Bóna Richárd, dr.</t>
+          <t>Magyar Gyula Szervác OSB</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Ordensbruder (nicht zum Priester geweiht)</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>Rocky River, OH, USA</t>
+          <t>Aszófő, Ungarn</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>Hausmeister</t>
         </is>
       </c>
       <c r="N143">
-        <v>2003</v>
+        <v>2000</v>
       </c>
       <c r="O143">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=101</t>
+          <t>/persons_v2/view.php?id=681</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>2006</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Krafcsik András János C.Ss.R., dr</t>
+          <t>Páldeák Iván Szabolcs OFM</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>Yorkton, SK, Kanada</t>
+          <t>Rózsadomb, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J144" t="inlineStr">
+        <is>
+          <t>Rózsadomb</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Hilfspfarrer</t>
         </is>
       </c>
       <c r="N144">
-        <v>2003</v>
+        <v>2000</v>
       </c>
       <c r="O144">
         <v>2007</v>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=607</t>
+          <t>/persons_v2/view.php?id=859</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>2006</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Kárpáti László SVD</t>
+          <t>Skinta József István OSBM</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>Johannesburg, Dél-Afrikai Köztársaság</t>
+          <t>St. Joseph Byzantine Catholic Church, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>Dél-Afrikai Köztársaság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J145" t="inlineStr">
+        <is>
+          <t>St. Joseph Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>misszionárius, utcai lelkész</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N145">
-        <v>2003</v>
-[...4 lines deleted...]
-        </is>
+        <v>2000</v>
+      </c>
+      <c r="O145">
+        <v>2009</v>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=510</t>
+          <t>/persons_v2/view.php?id=999</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>2006</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Molnár Miklós SJ</t>
+          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>Pilisvörösvár, Magyarország</t>
+          <t>Sapientia Szerzetesi Főiskola, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J146" t="inlineStr">
+        <is>
+          <t>Sapientia Szerzetesi Főiskola</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Dozent an der Theologischen Hochschule Sapientia, unterrichtet Fundamentaltheologie, seit 2020 Mitglied des Senats, Leiter des Lehrstuhls für Fundamentaltheologie, von 2021 bis 2025 stellvertretender Rektor für Lehre und Forschung, seit dem 1. Juli 2025 amtierender Rektor, ab 1. September 2025 Rektor</t>
         </is>
       </c>
       <c r="N146">
-        <v>2003</v>
-[...2 lines deleted...]
-        <v>2015</v>
+        <v>2001</v>
+      </c>
+      <c r="P146" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=767</t>
+          <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>2006</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Ailer Gáspár</t>
+          <t>Fülöp József SJ</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>Kőbányai Szent László Templom, Budapest, Magyarország</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J147" t="inlineStr">
         <is>
-          <t>Kőbányai Szent László Templom</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>zunächst im Krankenstand, dann im Ruhestand</t>
         </is>
       </c>
       <c r="N147">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="O147">
         <v>2009</v>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=1</t>
+          <t>/persons_v2/view.php?id=295</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>2006</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Bodnár István Konstantin</t>
+          <t>Lakatos Dénes</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Gyulafehérvár</t>
+        </is>
+      </c>
+      <c r="H148" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary templom, Vancouver, BC, Kanada</t>
+        </is>
+      </c>
+      <c r="I148" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J148" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary templom</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N148">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="O148">
-        <v>2014</v>
+        <v>2024</v>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=94</t>
+          <t>/persons_v2/view.php?id=633</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>2006</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Csókay Károly SJ</t>
+          <t>Lukács Imre Róbert, Dr.</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>Miskolc, Magyarország</t>
+          <t>Verespatak, Rumänien</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Rumänien</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Pfarrer, gleichzeitig Professor für Kirchenrecht an der Theologischen Hochschule in Gyulafehérvár</t>
         </is>
       </c>
       <c r="N149">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="O149">
-        <v>2009</v>
+        <v>2022</v>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=171</t>
+          <t>/persons_v2/view.php?id=672</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>2006</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Erős Sándor</t>
+          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>Túrterebes, Románia</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N150">
-        <v>2004</v>
-[...4 lines deleted...]
-        </is>
+        <v>2001</v>
+      </c>
+      <c r="O150">
+        <v>2016</v>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=237</t>
+          <t>/persons_v2/view.php?id=699</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>2006</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Feigl Rudolf SJ</t>
+          <t>Mihályi Imre Gilbert O.Praem</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>Dáni utcai jezsuita templom, Szeged</t>
+          <t>Papi Otthon, Székesfehérvár, Ungarn</t>
+        </is>
+      </c>
+      <c r="I151" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J151" t="inlineStr">
         <is>
-          <t>Dáni utcai jezsuita templom</t>
+          <t>Papi Otthon</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>mindenes</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N151">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="O151">
-        <v>2007</v>
+        <v>2011</v>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=263</t>
+          <t>/persons_v2/view.php?id=745</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>2006</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Finta Lajos</t>
+          <t>Miskolczy Kálmán Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>Miami, FL, USA</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>Pastor (derzeit als Aushilfe tätig in: Sarasota, FL, USA)</t>
         </is>
       </c>
       <c r="N152">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="O152">
-        <v>2021</v>
+        <v>2010</v>
       </c>
       <c r="Q152" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=275</t>
+          <t>/persons_v2/view.php?id=752</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>2006</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Finta Lajos</t>
+          <t>Pesznyák Béla</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Szabadka, Serbien</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>Peru</t>
+          <t>Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>Peru</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N153">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="O153">
-        <v>2021</v>
+        <v>2009</v>
       </c>
       <c r="Q153" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=275</t>
+          <t>/persons_v2/view.php?id=867</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>2006</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Kovács Lajos (SJ), Dr.</t>
+          <t>Cebula Paweł OFMConv</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>Budapest, Magyarország</t>
-[...4 lines deleted...]
-          <t>Magyarország</t>
+          <t>Nagyboldogasszony Minorita templom, Miskolc</t>
+        </is>
+      </c>
+      <c r="J154" t="inlineStr">
+        <is>
+          <t>Nagyboldogasszony Minorita templom</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>az angol nyelvű katolikus közösség lelkipásztora, lelkész a Jezsuita Szent Ignác Szakkollégiumban</t>
+          <t>Pfarrer, Provinzial</t>
         </is>
       </c>
       <c r="N154">
-        <v>2004</v>
+        <v>2002</v>
       </c>
       <c r="O154">
-        <v>2014</v>
+        <v>2007</v>
       </c>
       <c r="Q154" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=586</t>
+          <t>/persons_v2/view.php?id=121</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>2006</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Miskei László</t>
+          <t>Galambos Ferenc Iréneusz OSB, dr.</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
-[...4 lines deleted...]
-          <t>Kanada</t>
+          <t>Pannonhalmi Főapátság, Pannonhalma</t>
         </is>
       </c>
       <c r="J155" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church</t>
+          <t>Pannonhalmi Főapátság</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N155">
-        <v>2004</v>
-[...4 lines deleted...]
-        </is>
+        <v>2002</v>
+      </c>
+      <c r="O155">
+        <v>2007</v>
       </c>
       <c r="Q155" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=751</t>
+          <t>/persons_v2/view.php?id=304</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>2006</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Nagy László, Dr.</t>
+          <t>Juhász László SJ, Dr.</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>Xavéri Szent Ferenc templom, Mississauga, ON, Kanada</t>
+          <t>Fordham Egyetem betegterme, New York, NY, USA</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J156" t="inlineStr">
         <is>
-          <t>Xavéri Szent Ferenc templom</t>
+          <t>Fordham Egyetem betegterme</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N156">
-        <v>2004</v>
+        <v>2002</v>
       </c>
       <c r="O156">
         <v>2009</v>
       </c>
       <c r="Q156" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=796</t>
+          <t>/persons_v2/view.php?id=495</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>2006</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Androvics András Tamás</t>
+          <t>Manolache Lőrinc</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>Winnipeg, MB, Kanada</t>
+          <t>Pécs</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>Magyar Szentek Temploma, Budapest, Magyarország</t>
+          <t>Nagydorog, Ungarn</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Magyar Szentek Temploma</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N157">
-        <v>2005</v>
+        <v>2002</v>
       </c>
       <c r="O157">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="Q157" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=8</t>
+          <t>/persons_v2/view.php?id=694</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>2006</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Artner Péter Oszkár, Dr. habil</t>
+          <t>Mustó Péter SJ</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>Ottawa, ON, Kanada</t>
+          <t>Szeged, Ungarn</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>tanulmányok végzése, kisegítő lelkész a magyar plébánián</t>
+          <t>Pfarrer, von 2006 bis 2008 Hausleiter</t>
         </is>
       </c>
       <c r="N158">
-        <v>2005</v>
+        <v>2002</v>
       </c>
       <c r="O158">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="Q158" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=17</t>
+          <t>/persons_v2/view.php?id=780</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>2006</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Borbély Sándor SJ</t>
+          <t>Nemes Ödön SJ</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>jezsuita</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Sodrás utcai rendház, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J159" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Sodrás utcai rendház</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>im Ruhestand, Seelsorger, Exerzitienleiter</t>
         </is>
       </c>
       <c r="N159">
-        <v>2005</v>
+        <v>2002</v>
       </c>
       <c r="O159">
-        <v>2007</v>
+        <v>2011</v>
       </c>
       <c r="Q159" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=105</t>
+          <t>/persons_v2/view.php?id=803</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>2006</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Hesz Vince Dénes OFM</t>
+          <t>Róna Gábor SJ</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
+          <t>Jézus Szíve-templom, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J160" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Jézus Szíve-templom</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>magyar lelkész</t>
+          <t>Hilfsgeistlicher</t>
         </is>
       </c>
       <c r="N160">
-        <v>2005</v>
+        <v>2002</v>
       </c>
       <c r="O160">
-        <v>2008</v>
+        <v>2015</v>
       </c>
       <c r="Q160" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=387</t>
+          <t>/persons_v2/view.php?id=948</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>2006</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Juhász Imre</t>
+          <t>Ádám János SJ, Dr.</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>Lázaro Cárdenas, Qintana Roo, Kantunilkin, Mexikó</t>
+          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda, Miskolc, Ungarn</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>Mexikó</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J161" t="inlineStr">
         <is>
-          <t>Lázaro Cárdenas, Qintana Roo</t>
+          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>A Legio Christi közösségben</t>
+          <t>Klassenlehrer am Gymnasium</t>
         </is>
       </c>
       <c r="N161">
-        <v>2005</v>
+        <v>2002</v>
       </c>
       <c r="O161">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="Q161" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=490</t>
+          <t>/persons_v2/view.php?id=21</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>2006</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Kovách János</t>
+          <t>Benkő Antal SJ</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>Szent Mária templom, Whiting, IN, USA</t>
+          <t>Pázmány Péter Katolikus Egyetem, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J162" t="inlineStr">
         <is>
-          <t>Szent Mária templom</t>
+          <t>Pázmány Péter Katolikus Egyetem</t>
+        </is>
+      </c>
+      <c r="K162" t="inlineStr">
+        <is>
+          <t>Lehrer</t>
         </is>
       </c>
       <c r="N162">
-        <v>2005</v>
+        <v>2003</v>
       </c>
       <c r="O162">
         <v>2010</v>
       </c>
       <c r="Q162" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=578</t>
+          <t>/persons_v2/view.php?id=67</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>2006</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>Licskó Szabolcs</t>
+          <t>Bisztyó József, Msgr., dr.</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>Soroksár, Budapest, Magyarország</t>
+          <t>Kalocsa, Ungarn</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Soroksár</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N163">
-        <v>2005</v>
+        <v>2003</v>
       </c>
       <c r="O163">
         <v>2007</v>
       </c>
       <c r="Q163" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=653</t>
+          <t>/persons_v2/view.php?id=85</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>2006</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>Mák Ferenc</t>
+          <t>Bóna Richárd, dr.</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>Courtland, ON, Kanada</t>
+          <t>Rocky River, OH, USA</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>parókus, magyar lelkész</t>
+          <t>Hilfspfarrer</t>
         </is>
       </c>
       <c r="N164">
-        <v>2005</v>
+        <v>2003</v>
       </c>
       <c r="O164">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="Q164" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=714</t>
+          <t>/persons_v2/view.php?id=101</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>2006</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Mák Ferenc</t>
+          <t>Krafcsik András János C.Ss.R., dr</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>London, ON, Kanada</t>
+          <t>Yorkton, SK, Kanada</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>parókus, magyar lelkész</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N165">
-        <v>2005</v>
+        <v>2003</v>
       </c>
       <c r="O165">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="Q165" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=714</t>
+          <t>/persons_v2/view.php?id=607</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>2006</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
+          <t>Kárpáti László SVD</t>
+        </is>
+      </c>
+      <c r="E166" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F166" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G166" t="inlineStr">
+        <is>
+          <t>Szeged-Csanád (früher: Csanád)</t>
+        </is>
+      </c>
+      <c r="H166" t="inlineStr">
+        <is>
+          <t>Johannesburg, Dél-Afrikai Köztársaság</t>
+        </is>
+      </c>
+      <c r="I166" t="inlineStr">
+        <is>
+          <t>Dél-Afrikai Köztársaság</t>
+        </is>
+      </c>
+      <c r="K166" t="inlineStr">
+        <is>
+          <t>Missionar, Straßenpastor</t>
+        </is>
+      </c>
+      <c r="N166">
+        <v>2003</v>
+      </c>
+      <c r="P166" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
+      </c>
+      <c r="Q166" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=510</t>
+        </is>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>2006</v>
+      </c>
+      <c r="B167" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C167" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D167" t="inlineStr">
+        <is>
+          <t>Molnár Miklós SJ</t>
+        </is>
+      </c>
+      <c r="E167" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F167" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G167" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H167" t="inlineStr">
+        <is>
+          <t>Pilisvörösvár, Ungarn</t>
+        </is>
+      </c>
+      <c r="I167" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="K167" t="inlineStr">
+        <is>
+          <t>im Ruhestand</t>
+        </is>
+      </c>
+      <c r="N167">
+        <v>2003</v>
+      </c>
+      <c r="O167">
+        <v>2015</v>
+      </c>
+      <c r="Q167" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=767</t>
+        </is>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>2006</v>
+      </c>
+      <c r="B168" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C168" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D168" t="inlineStr">
+        <is>
+          <t>Póta László SJ, szerzetestestvér</t>
+        </is>
+      </c>
+      <c r="E168" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F168" t="inlineStr">
+        <is>
+          <t>Ordensbruder (nicht zum Priester geweiht)</t>
+        </is>
+      </c>
+      <c r="G168" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H168" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet Otthon, Pilisvörösvár</t>
+        </is>
+      </c>
+      <c r="J168" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet Otthon</t>
+        </is>
+      </c>
+      <c r="K168" t="inlineStr">
+        <is>
+          <t>im Ruhestand</t>
+        </is>
+      </c>
+      <c r="N168">
+        <v>2003</v>
+      </c>
+      <c r="O168">
+        <v>2014</v>
+      </c>
+      <c r="Q168" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=898</t>
+        </is>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>2006</v>
+      </c>
+      <c r="B169" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C169" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D169" t="inlineStr">
+        <is>
+          <t>Ailer Gáspár</t>
+        </is>
+      </c>
+      <c r="E169" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F169" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G169" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H169" t="inlineStr">
+        <is>
+          <t>Kőbányai Szent László Templom, Budapest, Ungarn</t>
+        </is>
+      </c>
+      <c r="I169" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J169" t="inlineStr">
+        <is>
+          <t>Kőbányai Szent László Templom</t>
+        </is>
+      </c>
+      <c r="K169" t="inlineStr">
+        <is>
+          <t>Hilfspfarrer</t>
+        </is>
+      </c>
+      <c r="N169">
+        <v>2004</v>
+      </c>
+      <c r="O169">
+        <v>2009</v>
+      </c>
+      <c r="Q169" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=1</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170">
+        <v>2006</v>
+      </c>
+      <c r="B170" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C170" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D170" t="inlineStr">
+        <is>
+          <t>Bodnár István Konstantin</t>
+        </is>
+      </c>
+      <c r="E170" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F170" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G170" t="inlineStr">
+        <is>
+          <t>Hajdúdorog</t>
+        </is>
+      </c>
+      <c r="K170" t="inlineStr">
+        <is>
+          <t>im Ruhestand</t>
+        </is>
+      </c>
+      <c r="N170">
+        <v>2004</v>
+      </c>
+      <c r="O170">
+        <v>2014</v>
+      </c>
+      <c r="Q170" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=94</t>
+        </is>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>2006</v>
+      </c>
+      <c r="B171" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C171" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D171" t="inlineStr">
+        <is>
+          <t>Csókay Károly SJ</t>
+        </is>
+      </c>
+      <c r="E171" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F171" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G171" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H171" t="inlineStr">
+        <is>
+          <t>Miskolc, Ungarn</t>
+        </is>
+      </c>
+      <c r="I171" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="K171" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N171">
+        <v>2004</v>
+      </c>
+      <c r="O171">
+        <v>2009</v>
+      </c>
+      <c r="Q171" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=171</t>
+        </is>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172">
+        <v>2006</v>
+      </c>
+      <c r="B172" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C172" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D172" t="inlineStr">
+        <is>
+          <t>Erős Sándor</t>
+        </is>
+      </c>
+      <c r="E172" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F172" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G172" t="inlineStr">
+        <is>
+          <t>Szatmár (früher: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+        </is>
+      </c>
+      <c r="H172" t="inlineStr">
+        <is>
+          <t>Túrterebes, Rumänien</t>
+        </is>
+      </c>
+      <c r="I172" t="inlineStr">
+        <is>
+          <t>Rumänien</t>
+        </is>
+      </c>
+      <c r="K172" t="inlineStr">
+        <is>
+          <t>im Ruhestand</t>
+        </is>
+      </c>
+      <c r="N172">
+        <v>2004</v>
+      </c>
+      <c r="P172" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
+      </c>
+      <c r="Q172" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=237</t>
+        </is>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173">
+        <v>2006</v>
+      </c>
+      <c r="B173" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C173" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D173" t="inlineStr">
+        <is>
+          <t>Feigl Rudolf SJ</t>
+        </is>
+      </c>
+      <c r="E173" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F173" t="inlineStr">
+        <is>
+          <t>Ordensbruder (nicht zum Priester geweiht)</t>
+        </is>
+      </c>
+      <c r="G173" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H173" t="inlineStr">
+        <is>
+          <t>Dáni utcai jezsuita templom, Szeged</t>
+        </is>
+      </c>
+      <c r="J173" t="inlineStr">
+        <is>
+          <t>Dáni utcai jezsuita templom</t>
+        </is>
+      </c>
+      <c r="K173" t="inlineStr">
+        <is>
+          <t>Allerlei</t>
+        </is>
+      </c>
+      <c r="N173">
+        <v>2004</v>
+      </c>
+      <c r="O173">
+        <v>2007</v>
+      </c>
+      <c r="Q173" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=263</t>
+        </is>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174">
+        <v>2006</v>
+      </c>
+      <c r="B174" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C174" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D174" t="inlineStr">
+        <is>
+          <t>Finta Lajos</t>
+        </is>
+      </c>
+      <c r="E174" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F174" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G174" t="inlineStr">
+        <is>
+          <t>Vác</t>
+        </is>
+      </c>
+      <c r="H174" t="inlineStr">
+        <is>
+          <t>Argentína</t>
+        </is>
+      </c>
+      <c r="I174" t="inlineStr">
+        <is>
+          <t>Argentína</t>
+        </is>
+      </c>
+      <c r="K174" t="inlineStr">
+        <is>
+          <t>Missionar</t>
+        </is>
+      </c>
+      <c r="N174">
+        <v>2004</v>
+      </c>
+      <c r="O174">
+        <v>2021</v>
+      </c>
+      <c r="Q174" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=275</t>
+        </is>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175">
+        <v>2006</v>
+      </c>
+      <c r="B175" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C175" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D175" t="inlineStr">
+        <is>
+          <t>Finta Lajos</t>
+        </is>
+      </c>
+      <c r="E175" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F175" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G175" t="inlineStr">
+        <is>
+          <t>Vác</t>
+        </is>
+      </c>
+      <c r="H175" t="inlineStr">
+        <is>
+          <t>Peru</t>
+        </is>
+      </c>
+      <c r="I175" t="inlineStr">
+        <is>
+          <t>Peru</t>
+        </is>
+      </c>
+      <c r="K175" t="inlineStr">
+        <is>
+          <t>Missionar</t>
+        </is>
+      </c>
+      <c r="N175">
+        <v>2004</v>
+      </c>
+      <c r="O175">
+        <v>2021</v>
+      </c>
+      <c r="Q175" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=275</t>
+        </is>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176">
+        <v>2006</v>
+      </c>
+      <c r="B176" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C176" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D176" t="inlineStr">
+        <is>
+          <t>Kovács Lajos (SJ), Dr.</t>
+        </is>
+      </c>
+      <c r="E176" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F176" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G176" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H176" t="inlineStr">
+        <is>
+          <t>Budapest, Ungarn</t>
+        </is>
+      </c>
+      <c r="I176" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="K176" t="inlineStr">
+        <is>
+          <t>Seelsorger der englischsprachigen katholischen Gemeinde und Kaplan am Jesuiten-Kolleg „St. Ignatius“</t>
+        </is>
+      </c>
+      <c r="N176">
+        <v>2004</v>
+      </c>
+      <c r="O176">
+        <v>2014</v>
+      </c>
+      <c r="Q176" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=586</t>
+        </is>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177">
+        <v>2006</v>
+      </c>
+      <c r="B177" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C177" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D177" t="inlineStr">
+        <is>
+          <t>Miskei László</t>
+        </is>
+      </c>
+      <c r="E177" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F177" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G177" t="inlineStr">
+        <is>
+          <t>Rozsnyó</t>
+        </is>
+      </c>
+      <c r="H177" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I177" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J177" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary Church</t>
+        </is>
+      </c>
+      <c r="K177" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N177">
+        <v>2004</v>
+      </c>
+      <c r="P177" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
+      </c>
+      <c r="Q177" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=751</t>
+        </is>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178">
+        <v>2006</v>
+      </c>
+      <c r="B178" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C178" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D178" t="inlineStr">
+        <is>
+          <t>Nagy László, Dr.</t>
+        </is>
+      </c>
+      <c r="E178" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F178" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G178" t="inlineStr">
+        <is>
+          <t>Gyulafehérvár</t>
+        </is>
+      </c>
+      <c r="H178" t="inlineStr">
+        <is>
+          <t>Xavéri Szent Ferenc templom, Mississauga, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I178" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J178" t="inlineStr">
+        <is>
+          <t>Xavéri Szent Ferenc templom</t>
+        </is>
+      </c>
+      <c r="K178" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N178">
+        <v>2004</v>
+      </c>
+      <c r="O178">
+        <v>2009</v>
+      </c>
+      <c r="Q178" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=796</t>
+        </is>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179">
+        <v>2006</v>
+      </c>
+      <c r="B179" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C179" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D179" t="inlineStr">
+        <is>
+          <t>Androvics András Tamás</t>
+        </is>
+      </c>
+      <c r="E179" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F179" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G179" t="inlineStr">
+        <is>
+          <t>Winnipeg, MB, Kanada</t>
+        </is>
+      </c>
+      <c r="H179" t="inlineStr">
+        <is>
+          <t>Magyar Szentek Temploma, Budapest, Ungarn</t>
+        </is>
+      </c>
+      <c r="I179" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J179" t="inlineStr">
+        <is>
+          <t>Magyar Szentek Temploma</t>
+        </is>
+      </c>
+      <c r="K179" t="inlineStr">
+        <is>
+          <t>Hilfspfarrer</t>
+        </is>
+      </c>
+      <c r="N179">
+        <v>2005</v>
+      </c>
+      <c r="O179">
+        <v>2007</v>
+      </c>
+      <c r="Q179" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=8</t>
+        </is>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180">
+        <v>2006</v>
+      </c>
+      <c r="B180" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C180" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D180" t="inlineStr">
+        <is>
+          <t>Artner Péter Oszkár, Dr. habil</t>
+        </is>
+      </c>
+      <c r="E180" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F180" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G180" t="inlineStr">
+        <is>
+          <t>Eger</t>
+        </is>
+      </c>
+      <c r="H180" t="inlineStr">
+        <is>
+          <t>Ottawa, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I180" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="K180" t="inlineStr">
+        <is>
+          <t>Studium, Hilfspfarrer in der ungarischen Pfarrei</t>
+        </is>
+      </c>
+      <c r="N180">
+        <v>2005</v>
+      </c>
+      <c r="O180">
+        <v>2007</v>
+      </c>
+      <c r="Q180" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=17</t>
+        </is>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181">
+        <v>2006</v>
+      </c>
+      <c r="B181" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C181" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D181" t="inlineStr">
+        <is>
+          <t>Borbély Sándor SJ</t>
+        </is>
+      </c>
+      <c r="E181" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F181" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G181" t="inlineStr">
+        <is>
+          <t>jezsuita</t>
+        </is>
+      </c>
+      <c r="H181" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I181" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J181" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K181" t="inlineStr">
+        <is>
+          <t>Hilfspfarrer</t>
+        </is>
+      </c>
+      <c r="N181">
+        <v>2005</v>
+      </c>
+      <c r="O181">
+        <v>2007</v>
+      </c>
+      <c r="Q181" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=105</t>
+        </is>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182">
+        <v>2006</v>
+      </c>
+      <c r="B182" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C182" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D182" t="inlineStr">
+        <is>
+          <t>Hesz Vince Dénes OFM</t>
+        </is>
+      </c>
+      <c r="E182" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F182" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G182" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H182" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
+        </is>
+      </c>
+      <c r="I182" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J182" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K182" t="inlineStr">
+        <is>
+          <t>ungarischer Pfarrer</t>
+        </is>
+      </c>
+      <c r="N182">
+        <v>2005</v>
+      </c>
+      <c r="O182">
+        <v>2008</v>
+      </c>
+      <c r="Q182" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=387</t>
+        </is>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183">
+        <v>2006</v>
+      </c>
+      <c r="B183" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C183" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D183" t="inlineStr">
+        <is>
+          <t>Juhász Imre</t>
+        </is>
+      </c>
+      <c r="E183" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F183" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G183" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H183" t="inlineStr">
+        <is>
+          <t>Lázaro Cárdenas, Qintana Roo, Kantunilkin, Mexikó</t>
+        </is>
+      </c>
+      <c r="I183" t="inlineStr">
+        <is>
+          <t>Mexikó</t>
+        </is>
+      </c>
+      <c r="J183" t="inlineStr">
+        <is>
+          <t>Lázaro Cárdenas, Qintana Roo</t>
+        </is>
+      </c>
+      <c r="K183" t="inlineStr">
+        <is>
+          <t>In der Gemeinschaft „Legio Christi“</t>
+        </is>
+      </c>
+      <c r="N183">
+        <v>2005</v>
+      </c>
+      <c r="O183">
+        <v>2012</v>
+      </c>
+      <c r="Q183" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=490</t>
+        </is>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184">
+        <v>2006</v>
+      </c>
+      <c r="B184" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C184" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D184" t="inlineStr">
+        <is>
+          <t>Kovách János</t>
+        </is>
+      </c>
+      <c r="E184" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F184" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G184" t="inlineStr">
+        <is>
+          <t>Pittsburgh, PA, USA</t>
+        </is>
+      </c>
+      <c r="H184" t="inlineStr">
+        <is>
+          <t>Szent Mária templom, Whiting, IN, USA</t>
+        </is>
+      </c>
+      <c r="I184" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J184" t="inlineStr">
+        <is>
+          <t>Szent Mária templom</t>
+        </is>
+      </c>
+      <c r="N184">
+        <v>2005</v>
+      </c>
+      <c r="O184">
+        <v>2010</v>
+      </c>
+      <c r="Q184" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=578</t>
+        </is>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185">
+        <v>2006</v>
+      </c>
+      <c r="B185" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C185" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D185" t="inlineStr">
+        <is>
+          <t>Licskó Szabolcs</t>
+        </is>
+      </c>
+      <c r="E185" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F185" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G185" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H185" t="inlineStr">
+        <is>
+          <t>Soroksár, Budapest, Ungarn</t>
+        </is>
+      </c>
+      <c r="I185" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J185" t="inlineStr">
+        <is>
+          <t>Soroksár</t>
+        </is>
+      </c>
+      <c r="K185" t="inlineStr">
+        <is>
+          <t>Hilfsgeistlicher</t>
+        </is>
+      </c>
+      <c r="N185">
+        <v>2005</v>
+      </c>
+      <c r="O185">
+        <v>2007</v>
+      </c>
+      <c r="Q185" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=653</t>
+        </is>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186">
+        <v>2006</v>
+      </c>
+      <c r="B186" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C186" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D186" t="inlineStr">
+        <is>
+          <t>Mák Ferenc</t>
+        </is>
+      </c>
+      <c r="E186" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F186" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G186" t="inlineStr">
+        <is>
+          <t>Hajdúdorog</t>
+        </is>
+      </c>
+      <c r="H186" t="inlineStr">
+        <is>
+          <t>Courtland, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I186" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="K186" t="inlineStr">
+        <is>
+          <t>Pfarrer, ungarischer Geistlicher</t>
+        </is>
+      </c>
+      <c r="N186">
+        <v>2005</v>
+      </c>
+      <c r="O186">
+        <v>2008</v>
+      </c>
+      <c r="Q186" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=714</t>
+        </is>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187">
+        <v>2006</v>
+      </c>
+      <c r="B187" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C187" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D187" t="inlineStr">
+        <is>
+          <t>Mák Ferenc</t>
+        </is>
+      </c>
+      <c r="E187" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F187" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G187" t="inlineStr">
+        <is>
+          <t>Hajdúdorog</t>
+        </is>
+      </c>
+      <c r="H187" t="inlineStr">
+        <is>
+          <t>London, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I187" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="K187" t="inlineStr">
+        <is>
+          <t>Pfarrer, ungarischer Geistlicher</t>
+        </is>
+      </c>
+      <c r="N187">
+        <v>2005</v>
+      </c>
+      <c r="O187">
+        <v>2008</v>
+      </c>
+      <c r="Q187" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=714</t>
+        </is>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188">
+        <v>2006</v>
+      </c>
+      <c r="B188" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C188" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D188" t="inlineStr">
+        <is>
           <t>Nemesszeghy Ervin SJ, Dr.</t>
         </is>
       </c>
-      <c r="E166" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G166" t="inlineStr">
+      <c r="E188" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F188" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G188" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
-      <c r="H166" t="inlineStr">
-[...14 lines deleted...]
-      <c r="N166">
+      <c r="H188" t="inlineStr">
+        <is>
+          <t>Püspökszentlászló, Ungarn</t>
+        </is>
+      </c>
+      <c r="I188" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="K188" t="inlineStr">
+        <is>
+          <t>Leiter des Exerzitienhauses</t>
+        </is>
+      </c>
+      <c r="N188">
         <v>2005</v>
       </c>
-      <c r="O166">
+      <c r="O188">
         <v>2012</v>
       </c>
-      <c r="Q166" t="inlineStr">
+      <c r="Q188" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=804</t>
+        </is>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189">
+        <v>2006</v>
+      </c>
+      <c r="B189" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C189" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D189" t="inlineStr">
+        <is>
+          <t>Rettig Kevin Hermann József (O.Praem)</t>
+        </is>
+      </c>
+      <c r="E189" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F189" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G189" t="inlineStr">
+        <is>
+          <t>premontrei (Ordo Praemonstratensis)</t>
+        </is>
+      </c>
+      <c r="H189" t="inlineStr">
+        <is>
+          <t>Canoga Park / Winnetka – Munkás Szent József templom, Los Angeles, CA, USA</t>
+        </is>
+      </c>
+      <c r="I189" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J189" t="inlineStr">
+        <is>
+          <t>Canoga Park / Winnetka – Munkás Szent József templom</t>
+        </is>
+      </c>
+      <c r="K189" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N189">
+        <v>2005</v>
+      </c>
+      <c r="O189">
+        <v>2017</v>
+      </c>
+      <c r="Q189" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=928</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>