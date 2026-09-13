--- v0 (2026-07-07)
+++ v1 (2026-09-13)
@@ -98,8703 +98,9933 @@
     <col min="12" max="12" width="42" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t>Diaszpóra Lelkipásztori Névtár</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>www.diaszporalelkipasztorok.hu</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Year</t>
+          <t>Année</t>
         </is>
       </c>
       <c r="B4">
         <v>2008</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Event type filter</t>
+          <t>Filtre du type d’événement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>All events</t>
+          <t>Tous les événements</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Country filter</t>
+          <t>Filtre par pays</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Alle Länder</t>
+          <t>Tous les pays</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
-          <t>Summary</t>
+          <t>Résumé</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Current changes of the year</t>
+          <t>Changements actuels de l’année</t>
         </is>
       </c>
       <c r="B9">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="B10">
-        <v>110</v>
+        <v>128</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Births</t>
+          <t>Naissances</t>
         </is>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Deaths</t>
+          <t>Décès</t>
         </is>
       </c>
       <c r="B12">
         <v>12</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Ordinations</t>
         </is>
       </c>
       <c r="B13">
         <v>3</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Domestic services</t>
+          <t>Services nationaux</t>
         </is>
       </c>
       <c r="B14">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Foreign services</t>
+          <t>Services à l’étranger</t>
         </is>
       </c>
       <c r="B15">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
-          <t>Year</t>
+          <t>Année</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
           <t>Section</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
-          <t>Event type</t>
+          <t>Type d’événement</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
-          <t>Name</t>
+          <t>Nom</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
         <is>
-          <t>Denomination</t>
+          <t>Dénomination</t>
         </is>
       </c>
       <c r="F17" t="inlineStr" s="1">
         <is>
           <t>Grade</t>
         </is>
       </c>
       <c r="G17" t="inlineStr" s="1">
         <is>
-          <t>Diocese / order</t>
+          <t>Diocèse / ordre</t>
         </is>
       </c>
       <c r="H17" t="inlineStr" s="1">
         <is>
-          <t>Place</t>
+          <t>Lieu</t>
         </is>
       </c>
       <c r="I17" t="inlineStr" s="1">
         <is>
-          <t>Country</t>
+          <t>Pays</t>
         </is>
       </c>
       <c r="J17" t="inlineStr" s="1">
         <is>
           <t>Institution</t>
         </is>
       </c>
       <c r="K17" t="inlineStr" s="1">
         <is>
-          <t>Position</t>
+          <t>Fonction</t>
         </is>
       </c>
       <c r="L17" t="inlineStr" s="1">
         <is>
-          <t>Label</t>
+          <t>Libellé</t>
         </is>
       </c>
       <c r="M17" t="inlineStr" s="1">
         <is>
           <t>Description</t>
         </is>
       </c>
       <c r="N17" t="inlineStr" s="1">
         <is>
-          <t>Date from</t>
+          <t>Date de début</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
-          <t>Date to</t>
+          <t>Date de fin</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
-          <t>Current</t>
+          <t>Actuel</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
-          <t>Person link</t>
+          <t>Lien de la personne</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2008</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Dömötör János László (OFM)</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Kanada - Militärseelsorger
-Queen of Peace templom, Victoria, BC, Kanada - Pfarrer, ungarischer Geistlicher</t>
+          <t>Canada - aumônier militaire
+Queen of Peace templom, Victoria, BC, Canada - curé, pasteur hongrois</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
           <t>1990
 2008</t>
         </is>
       </c>
       <c r="O18">
         <v>2008</v>
       </c>
       <c r="P18" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>actuellement</t>
         </is>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=217</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>2008</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Beginn des Dienstes im Ausland
-Versetzung (vorheriger Dienstort)</t>
+          <t>Début du ministère à l’étranger
+Mutation (lieu de ministère précédent)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Eördögh András SJ</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada - Seelsorger, später im Ruhestand
-Szent Erzsébet Otthon, Pilisvörösvár - Seelsorger, Hausmeister</t>
+          <t>Szent Erzsébet Otthon, Hamilton, ON, Canada - aumônier, puis à la retraite
+Szent Erzsébet Otthon, Pilisvörösvár - confesseur, aumônier</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>2008
 1995</t>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
           <t>2020
 2008</t>
         </is>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=240</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>2008</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Beginn des Dienstes im Ausland</t>
+          <t>Début du ministère à l’étranger</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Forró József, Msgr.</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Apostoli nunciatúra, Jakarta, Indonézia - Attaché der Apostolischen Nuntiatur, ab 2009 Zweiter Sekretär (außerdem: Osttimor, Apostolische Nuntiatur)</t>
+          <t>Apostoli nunciatúra, Jakarta, Indonézia - attaché à la nonciature, puis sous-secrétaire à partir de 2009 (ainsi qu’au Timor oriental, nonciature apostolique)</t>
         </is>
       </c>
       <c r="N20">
         <v>2008</v>
       </c>
       <c r="O20">
         <v>2012</v>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=285</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>2008</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Hegyi Márton SJ</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Fordhan Egyetem, New York, NY, USA - Biologieprofessor, seit 2003 im Ruhestand, unterrichtet aber weiterhin. Nebenbei Hilfspfarrer in Passaic, NJ, USA, bzw. in Yorkers, NJ, USA
-Murray-Weigel Hall, New York, NY, USA - im Krankenstand</t>
+          <t>Fordhan Egyetem, New York, NY, États-Unis - Professeur de biologie, à la retraite depuis 2003, mais continue d’enseigner. Parallèlement, il est vicaire à Passaic (New Jersey, États-Unis) et à Yorkers (New Jersey, États-Unis).
+Murray-Weigel Hall, New York, NY, États-Unis - en congé maladie</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>1974
 2008</t>
         </is>
       </c>
       <c r="O21" t="inlineStr">
         <is>
           <t>2008
 2014</t>
         </is>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=378</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>2008</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Rückkehr in die Heimat</t>
+          <t>Mutation (lieu de ministère précédent)
+Retour dans la patrie</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Hesz Vince Dénes OFM</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY, USA - ungarischer Pfarrer
-Budapest, Ungarn - Schulseelsorger</t>
+          <t>Szent István R. K. Egyházközség, New York, NY, États-Unis - pasteur hongrois
+Budapest, Hongrie - aumônier scolaire</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
           <t>2005
 2008</t>
         </is>
       </c>
       <c r="O22" t="inlineStr">
         <is>
           <t>2008
 2009</t>
         </is>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=387</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>2008</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Kürnyek Róbert, Dr.</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Szombathely, Ungarn - Bischofssekretär
-Szent István templom, Szombathely, Ungarn - Pfarrer</t>
+          <t>Szombathely, Hongrie - secrétaire épiscopal
+Szent István templom, Szombathely, Hongrie - curé</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
           <t>2006
 2008</t>
         </is>
       </c>
       <c r="O23" t="inlineStr">
         <is>
           <t>2008
 2010</t>
         </is>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=629</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>2008</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Magyar Gyula Szervác OSB</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Ordensbruder (nicht zum Priester geweiht)</t>
+          <t>Frère religieux (non ordonné prêtre)</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Aszófő, Ungarn - Hausmeister
-Pannonhalma, Ungarn - im Ruhestand</t>
+          <t>Aszófő, Hongrie - concierge
+Pannonhalma, Hongrie - à la retraite</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
           <t>2000
 2008</t>
         </is>
       </c>
       <c r="O24" t="inlineStr">
         <is>
           <t>2008
 2019</t>
         </is>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=681</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>2008</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Beginn des Dienstes im Ausland
-Versetzung (vorheriger Dienstort)</t>
+          <t>Début du ministère à l’étranger
+Mutation (lieu de ministère précédent)</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Manolache Lőrinc</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Pécs</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Calgary, AB, Kanada - ungarischer Pfarrer
-Nagydorog, Ungarn - Pfarrer</t>
+          <t>Calgary, AB, Canada - curé hongrois
+Nagydorog, Hongrie - curé</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
           <t>2008
 2002</t>
         </is>
       </c>
       <c r="O25" t="inlineStr">
         <is>
           <t>2015
 2008</t>
         </is>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=694</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>2008</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Priesterweihe
-Beginn des Dienstes im Heimatland</t>
+          <t>Ordination sacerdotale
+Début du ministère dans la patrie</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Mezei András</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Veszprém, Ungarn
-I. (Magyarok Nagyasszonya), Keszthely, Ungarn - Hilfspfarrer</t>
+          <t>Veszprém, Hongrie
+I. (Magyarok Nagyasszonya), Keszthely, Hongrie - vicaire</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>14. Juni 2008
+          <t>14 juin 2008
 2008</t>
         </is>
       </c>
       <c r="O26">
         <v>2013</v>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=734</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>2008</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Mustó Péter SJ</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Szeged, Ungarn - Pfarrer, von 2006 bis 2008 Hausleiter
-Dobogókő, Ungarn - Seelsorger und Leiter von Exerzitien, anschließend im Ruhestand</t>
+          <t>Szeged, Hongrie - pasteur, chef de famille de 2006 à 2008
+Dobogókő, Hongrie - confesseur et animateur de retraites, puis à la retraite</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
           <t>2002
 2008</t>
         </is>
       </c>
       <c r="O27" t="inlineStr">
         <is>
           <t>2008
 2023</t>
         </is>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=780</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>2008</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (vorheriger Dienstort)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (lieu de ministère précédent)</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Mák Ferenc</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Courtland, ON, Kanada - Pfarrer, ungarischer Geistlicher
-London, ON, Kanada - Pfarrer, ungarischer Geistlicher</t>
+          <t>Courtland, ON, Canada - curé, pasteur hongrois
+London, ON, Canada - curé, pasteur hongrois</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
           <t>2005
 2005</t>
         </is>
       </c>
       <c r="O28" t="inlineStr">
         <is>
           <t>2008
 2008</t>
         </is>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=714</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>2008</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Rückkehr in die Heimat</t>
+          <t>Mutation (lieu de ministère précédent)
+Retour dans la patrie</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Nagy Nándor</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (früher: Csanád)</t>
+          <t>Szeged-Csanád (autrefois : Csanád)</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Árpádházi Szent Erzsébet R. K. Plébánia, Calgary, AB, Kanada - Missionspfarrer
-Orgovány, Ungarn - Pfarrer (im Bistum Kalocsa-Kecskemét)</t>
+          <t>Árpádházi Szent Erzsébet R. K. Plébánia, Calgary, AB, Canada - pasteur missionnaire
+Orgovány, Hongrie - curé (dans le diocèse de Kalocsa-Kecskemét)</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
           <t>2006
 2008</t>
         </is>
       </c>
       <c r="O29" t="inlineStr">
         <is>
           <t>2008
 2012</t>
         </is>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=798</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>2008</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Rückkehr in die Heimat</t>
+          <t>Mutation (lieu de ministère précédent)
+Retour dans la patrie</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Orbán Mihály SJ</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Brazília - Terz
-Kolozsvár, Rumänien - Pfarrer, Leiter von Exerzitien</t>
+          <t>Brazília - tercia
+Kolozsvár, Roumanie - pasteur, animateur de retraites</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
           <t>2007
 2008</t>
         </is>
       </c>
       <c r="O30" t="inlineStr">
         <is>
           <t>2008
 2011</t>
         </is>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=835</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>2008</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Début du ministère à l’étranger
+Mutation (lieu de ministère précédent)</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Jávor Jenő Egon OSB, dr</t>
+          <t>Sajgó Szabolcs SJ</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Portola Valley, CA, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada - curé
+Manréza Lelki és Kulturális Központ, Dobogókő, Hongrie - responsable</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2. März 2008</t>
+          <t>2008
+1993</t>
+        </is>
+      </c>
+      <c r="O31" t="inlineStr">
+        <is>
+          <t>2013
+2008</t>
         </is>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=485</t>
+          <t>/persons_v2/view.php?id=955</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>2008</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Décès</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Mustos István Sch.P.</t>
+          <t>Jávor Jenő Egon OSB, dr</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Székesfehérvár, Ungarn</t>
+          <t>Portola Valley, CA, États-Unis</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>20. April 2008</t>
+          <t>2 mars 2008</t>
         </is>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=779</t>
+          <t>/persons_v2/view.php?id=485</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>2008</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Décès</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Krafcsik András János C.Ss.R., dr</t>
+          <t>Mustos István Sch.P.</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Nagymihály, Slowakei</t>
+          <t>Székesfehérvár, Hongrie</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>22. April 2008</t>
+          <t>20 avril 2008</t>
         </is>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=607</t>
+          <t>/persons_v2/view.php?id=779</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>2008</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Décès</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Morvay András</t>
+          <t>Krafcsik András János C.Ss.R., dr</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>Rapid City, SD</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Rapid City, SD, USA</t>
+          <t>Nagymihály, Slovaquie</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>3. Mai 2008</t>
+          <t>22 avril 2008</t>
         </is>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=774</t>
+          <t>/persons_v2/view.php?id=607</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>2008</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Décès</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Horváth Tibor SJ, Dr.</t>
+          <t>Morvay András</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Rapid City, SD</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Pickering, ON, Kanada</t>
+          <t>Rapid City, SD, États-Unis</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>17. Mai 2008</t>
+          <t>3 mai 2008</t>
         </is>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=439</t>
+          <t>/persons_v2/view.php?id=774</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>2008</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Priesterweihe</t>
+          <t>Décès</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Bérczi László Bernát O.Cist, apát</t>
+          <t>Horváth Tibor SJ, Dr.</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Zirc, Ungarn</t>
+          <t>Pickering, ON, Canada</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>28. Juni 2008</t>
+          <t>17 mai 2008</t>
         </is>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=79</t>
+          <t>/persons_v2/view.php?id=439</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>2008</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Ordination sacerdotale</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Németh Antal SVD</t>
+          <t>Bérczi László Bernát O.Cist, apát</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Granby, QC, Kanada</t>
+          <t>Zirc, Hongrie</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>7. August 2008</t>
+          <t>28 juin 2008</t>
         </is>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=808</t>
+          <t>/persons_v2/view.php?id=79</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>2008</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Décès</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Mátyás Tamás Vilmos OSB</t>
+          <t>Németh Antal SVD</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Richfield, OH, USA</t>
+          <t>Granby, QC, Canada</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>30. September 2008</t>
+          <t>7 août 2008</t>
         </is>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=717</t>
+          <t>/persons_v2/view.php?id=808</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>2008</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Décès</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Meskó Lajos Géza Sch.P.</t>
+          <t>Mátyás Tamás Vilmos OSB</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>West Chester, PA, USA</t>
+          <t>Richfield, OH, États-Unis</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>7. Oktober 2008</t>
+          <t>30 septembre 2008</t>
         </is>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=730</t>
+          <t>/persons_v2/view.php?id=717</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>2008</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Décès</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Bartók Alajos Károly, Msgr.</t>
+          <t>Meskó Lajos Géza Sch.P.</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>St. Augustine és Orlando, FL, USA</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Orlando, FL, USA</t>
+          <t>West Chester, PA, États-Unis</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>30. Oktober 2008</t>
+          <t>7 octobre 2008</t>
         </is>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=53</t>
+          <t>/persons_v2/view.php?id=730</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2008</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Décès</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Bartha Károly SVD</t>
+          <t>Bartók Alajos Károly, Msgr.</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>St. Augustine és Orlando, FL, États-Unis</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Santa Rosa, CA, USA</t>
+          <t>Orlando, FL, États-Unis</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>3. November 2008</t>
+          <t>30 octobre 2008</t>
         </is>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=49</t>
+          <t>/persons_v2/view.php?id=53</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>2008</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Décès</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Füz János Balázs O.Cist, apát</t>
+          <t>Bartha Károly SVD</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Sparta, WI, USA</t>
+          <t>Santa Rosa, CA, États-Unis</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>16. November 2008</t>
+          <t>3 novembre 2008</t>
         </is>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=297</t>
+          <t>/persons_v2/view.php?id=49</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>2008</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Priesterweihe</t>
+          <t>Décès</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Konyárik József</t>
+          <t>Füz János Balázs O.Cist, apát</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>Braziliaváros, Brazília</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Braziliaváros, Brazília</t>
+          <t>Sparta, WI, États-Unis</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>6. Dezember 2008</t>
+          <t>16 novembre 2008</t>
         </is>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=567</t>
+          <t>/persons_v2/view.php?id=297</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>2008</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Ordination sacerdotale</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Lászlói László</t>
+          <t>Konyárik József</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Braziliaváros, Brazília</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>Ottawa, ON, Kanada</t>
+          <t>Braziliaváros, Brazília</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>28. Dezember 2008</t>
+          <t>6 décembre 2008</t>
         </is>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=639</t>
+          <t>/persons_v2/view.php?id=567</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>2008</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Décès</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Iróffy Gábor Zsolt OSB</t>
+          <t>Lászlói László</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
-[...16 lines deleted...]
-        <v>2016</v>
+          <t>Ottawa, ON, Canada</t>
+        </is>
+      </c>
+      <c r="N45" t="inlineStr">
+        <is>
+          <t>28 décembre 2008</t>
+        </is>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=459</t>
+          <t>/persons_v2/view.php?id=639</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>2008</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Monostori Benedek József Bánk O.Cist, Dr.</t>
+          <t>Iróffy Gábor Zsolt OSB</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
+          <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>Universitätsdozent (1956–1989), Vizepropst (1975–1976), Propst (1976–1988), Gymnasiallehrer (1974–1975, 1977–1978), Beichtvater und Zelebrant bei den Schwestern der Heiligen Familie von Nazareth, Grand Prairie, TX, USA (1989–2011), im Ruhestand (2011–2014)</t>
+          <t>professeur de lycée, directeur de lycée à partir de 1974, sous-prêtre à partir de 1981</t>
         </is>
       </c>
       <c r="N46">
-        <v>1956</v>
+        <v>1952</v>
       </c>
       <c r="O46">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=769</t>
+          <t>/persons_v2/view.php?id=459</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>2008</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Balás Dávid László O.Cist, Dr.</t>
+          <t>Monostori Benedek József Bánk O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, États-Unis</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>Philosophielehrer an der Universität von Dallas, Pastor, Leiter des Fachbereichs Theologie sowie Religionslehrer</t>
+          <t>professeur d’université (1956 – 1989), sous-prieur (1975 – 1976), prieur (1976 – 1988), professeur de lycée (1974 – 1975, 1977 – 1978), confesseur et célébrant de la congrégation des Sœurs de la Sainte Famille de Nazareth, à Grand Prairie, au Texas (États-Unis) (1989 – 2011), à la retraite (2011 – 2014)</t>
         </is>
       </c>
       <c r="N47">
-        <v>1959</v>
+        <v>1956</v>
       </c>
       <c r="O47">
         <v>2014</v>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=32</t>
+          <t>/persons_v2/view.php?id=769</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>2008</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Lackner Károly Béda O.Cist, dr</t>
+          <t>Balás Dávid László O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, États-Unis</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J48" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>Gymnasiallehrer (Dallas – St. Edward 1959–1960; Dallas – Cistercian 1962–1964; Fort Worth, TX, USA 1964–1967; Dallas 1967–1970) Universitätsdozent in Arlington, TX, USA – University of Texas (1969–2010), im Ruhestand (2010–2020)</t>
+          <t>professeur de philosophie à l’université de Dallas, pasteur, directeur du département de théologie et professeur de religion</t>
         </is>
       </c>
       <c r="N48">
         <v>1959</v>
       </c>
       <c r="O48">
-        <v>2020</v>
+        <v>2014</v>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=630</t>
+          <t>/persons_v2/view.php?id=32</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2008</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Morgan Gyula OSBM</t>
+          <t>Lackner Károly Béda O.Cist, dr</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>New Brunswick, NJ, USA</t>
+          <t>Dallas, TX, États-Unis</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>im zivilen Beruf, seit 1992 im Ruhestand</t>
+          <t>Professeur de lycée (Dallas – St. Edward 1959-1960 ; Dallas – Cistercian 1962-1964 ; Fort Worth, TX, États-Unis 1964-1967 ; Dallas 1967-1970). Professeur d’université à Arlington, TX, États-Unis – Université du Texas (1969-2010), à la retraite (2010-2020)</t>
         </is>
       </c>
       <c r="N49">
         <v>1959</v>
       </c>
       <c r="O49">
-        <v>2009</v>
+        <v>2020</v>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=772</t>
+          <t>/persons_v2/view.php?id=630</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>2008</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Horváth László Pius OSB</t>
+          <t>Morgan Gyula OSBM</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Portola Valley, CA, USA</t>
+          <t>New Brunswick, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>Lehrer, Strich, Hilfsseelsorger</t>
+          <t>dans la vie civile, à la retraite depuis 1992</t>
         </is>
       </c>
       <c r="N50">
-        <v>1960</v>
+        <v>1959</v>
       </c>
       <c r="O50">
-        <v>2018</v>
+        <v>2009</v>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=431</t>
+          <t>/persons_v2/view.php?id=772</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>2008</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Kis-Horváth Mihály Paszkál O.Cist</t>
+          <t>Samay Sebestyén Sebastian OSB</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>St. Vincent Abbey, Latrobe, PA, États-Unis</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>St. Vincent Abbey</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>Hauptkassierer (1964–1994), Unteroffizier (1976–1988), Hausmeister</t>
+          <t>à divers postes, notamment en tant que professeur d’université et doyen</t>
         </is>
       </c>
       <c r="N51">
-        <v>1960</v>
+        <v>1959</v>
       </c>
       <c r="O51">
         <v>2013</v>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=534</t>
+          <t>/persons_v2/view.php?id=957</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>2008</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Chladek István Menyhért O.Cist</t>
+          <t>Horváth László Pius OSB</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Portola Valley, CA, États-Unis</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>Lehrer, Sekretär des Abtes, Hilfspfarrer</t>
+          <t>enseignant, aumônier auxiliaire hongrois</t>
         </is>
       </c>
       <c r="N52">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="O52">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=125</t>
+          <t>/persons_v2/view.php?id=431</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>2008</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Keresztessy-Parker Ferenc László OPraem, apát, Dr.</t>
+          <t>Kis-Horváth Mihály Paszkál O.Cist</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Szent Mihály apátság, Orange, CA, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, États-Unis</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>Szent Mihály apátság</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>Kollegialrektor, Prior, Abt</t>
+          <t>caissier en chef (1964-1994), sous-chef (1976-1988), concierge</t>
         </is>
       </c>
       <c r="N53">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="O53">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=522</t>
+          <t>/persons_v2/view.php?id=534</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>2008</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Erdei János József OSBM</t>
+          <t>Chladek István Menyhért O.Cist</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Máriapócsi Bazilita Atyák Közössége, Matawan, NJ, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, États-Unis</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>Máriapócsi Bazilita Atyák Közössége</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>Pfarrer, derzeit als Aushilfspfarrer in New York, NY, USA</t>
+          <t>enseignant, secrétaire de l’abbé, vicaire</t>
         </is>
       </c>
       <c r="N54">
-        <v>1963</v>
+        <v>1962</v>
       </c>
       <c r="O54">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=243</t>
+          <t>/persons_v2/view.php?id=125</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>2008</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Kereszty András Rókus O.Cist, Dr.</t>
+          <t>Keresztessy-Parker Ferenc László OPraem, apát, Dr.</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Szent Mihály apátság, Orange, CA, États-Unis</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Szent Mihály apátság</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>Universitätsdozent, daneben von 1968 bis 2013 Gymnasiallehrer und von 1975 bis 2012 Novizenmeister. Seit 2019 im Ruhestand</t>
+          <t>recteur d’un collège, prieur, abbé</t>
         </is>
       </c>
       <c r="N55">
-        <v>1963</v>
+        <v>1962</v>
       </c>
       <c r="O55">
-        <v>2022</v>
+        <v>2010</v>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=524</t>
+          <t>/persons_v2/view.php?id=522</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>2008</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Kovács György Máté O.Cist</t>
+          <t>Erdei János József OSBM</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Máriapócsi Bazilita Atyák Közössége, Matawan, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J56" t="inlineStr">
+        <is>
+          <t>Máriapócsi Bazilita Atyák Közössége</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>Gymnasiallehrer, seit 2006 im Ruhestand</t>
+          <t>pasteur, tout en apportant son aide à New York, NY, États-Unis</t>
         </is>
       </c>
       <c r="N56">
         <v>1963</v>
       </c>
       <c r="O56">
-        <v>2013</v>
+        <v>2016</v>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=588</t>
+          <t>/persons_v2/view.php?id=243</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>2008</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Jáki László Szaniszló OSB, Dr.</t>
+          <t>Kereszty András Rókus O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Princeton University, Princeton, NJ, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, États-Unis</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>Princeton University</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>Universitätsprofessor, seit 1973 ordentlicher Universitätsprofessor</t>
+          <t>professeur d’université, mais aussi professeur de lycée de 1968 à 2013 et maître des novices de 1975 à 2012. À la retraite depuis 2019</t>
         </is>
       </c>
       <c r="N57">
-        <v>1968</v>
+        <v>1963</v>
       </c>
       <c r="O57">
-        <v>2009</v>
+        <v>2022</v>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=480</t>
+          <t>/persons_v2/view.php?id=524</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>2008</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Marton Antal Bernát O.Cist, dr</t>
+          <t>Kovács György Máté O.Cist</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
+          <t>Dallas, TX, États-Unis</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>Gymnasiallehrer (1968–2014), stellvertretender Schulleiter (1971–1981), Schulleiter (1981–1996), Oberlehrer (1994–2000), Subdiakon (um 2000), Magister der Theologie (um 2007)</t>
+          <t>professeur de lycée, à la retraite depuis 2006</t>
         </is>
       </c>
       <c r="N58">
-        <v>1968</v>
+        <v>1963</v>
       </c>
       <c r="O58">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=707</t>
+          <t>/persons_v2/view.php?id=588</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>2008</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Molnár László</t>
+          <t>Romza Viktor György, Msgr.</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Pittsburgh, PA, États-Unis</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Tours-i Szent Márton plébánia, Porto Alegre, Brazília</t>
+          <t>Campbell, OH, États-Unis</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>Brazília</t>
-[...4 lines deleted...]
-          <t>Tours-i Szent Márton plébánia</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>Gründer, kirchenbauender Pfarrer</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N59">
-        <v>1968</v>
+        <v>1963</v>
       </c>
       <c r="O59">
-        <v>2018</v>
+        <v>2014</v>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=764</t>
+          <t>/persons_v2/view.php?id=942</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>2008</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Gyöngyös Márton OP</t>
+          <t>Roskó László</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
+          <t>Köln, Allemagne</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Österreich</t>
+          <t>Árpádházi Szent Margit R. K. Egyházközség, Orange Village, OH, États-Unis</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>Österreich</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J60" t="inlineStr">
+        <is>
+          <t>Árpádházi Szent Margit R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>Seelsorge und die Durchführung von Exerzitien</t>
+          <t>vicaire, puis curé à partir de 1972</t>
         </is>
       </c>
       <c r="N60">
-        <v>1970</v>
-[...4 lines deleted...]
-        </is>
+        <v>1965</v>
+      </c>
+      <c r="O60">
+        <v>2009</v>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=353</t>
+          <t>/persons_v2/view.php?id=944</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>2008</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Jaschkó Balázs SJ</t>
+          <t>Jáki László Szaniszló OSB, Dr.</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Princeton University, Princeton, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Princeton University</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>Hilfspfarrer, später Pfarrer bzw. örtlicher Vorsteher</t>
+          <t>professeur d’université, nommé professeur titulaire d’université en 1973</t>
         </is>
       </c>
       <c r="N61">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O61">
-        <v>2013</v>
+        <v>2009</v>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=477</t>
+          <t>/persons_v2/view.php?id=480</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>2008</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Demkovich John, Msgr</t>
+          <t>Marton Antal Bernát O.Cist, dr</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>Paterson, NJ, USA</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>Mária mennybemenetele, Passaic, NJ, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, États-Unis</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>Mária mennybemenetele</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>Pfarrer, zwischen dem 24. Juni 2007 und dem 2. Dezember 2007 in Passaic, NJ – Ungarische St.-Stephans-Kirche – Verwalter</t>
+          <t>professeur de lycée (1968-2014), directeur adjoint (1971-1981), directeur (1981-1996), prieur (1994-2000), sous-prieur (vers 2000), clerc-maître (vers 2007)</t>
         </is>
       </c>
       <c r="N62">
-        <v>1971</v>
+        <v>1968</v>
       </c>
       <c r="O62">
-        <v>2011</v>
+        <v>2015</v>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=190</t>
+          <t>/persons_v2/view.php?id=707</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>2008</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Linka Ernő Ödön OSB, apát</t>
+          <t>Molnár László</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+          <t>Tours-i Szent Márton plébánia, Porto Alegre, Brazília</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+          <t>Tours-i Szent Márton plébánia</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>Hausverwalter (1971–1972), Seminarlehrer (1972–1978), Erziehungs- und Berufsberater (1974–1982), Pfarrer (1980–1982), Prior, später Abt, Leiter der Sozialen Einrichtungen (1981–2005), im Ruhestand (2005–2017)</t>
+          <t>fondateur, curé ayant construit l’église</t>
         </is>
       </c>
       <c r="N63">
-        <v>1971</v>
+        <v>1968</v>
       </c>
       <c r="O63">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=659</t>
+          <t>/persons_v2/view.php?id=764</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>2008</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Bálint István József</t>
+          <t>Gyöngyös Márton OP</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>Bridgeport, CT, USA</t>
+          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>St. Ladislaus Church, South Norwalk, CT, USA</t>
+          <t>Autriche</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. Ladislaus Church</t>
+          <t>Autriche</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>ungarischer Pfarrer, Gemeindepfarrer, der nebenbei in Fairfield, CT – St. Imre – aushilft</t>
-[...8 lines deleted...]
-        <v>2014</v>
+          <t>activité pastorale et animation de retraites</t>
+        </is>
+      </c>
+      <c r="N64">
+        <v>1970</v>
+      </c>
+      <c r="P64" t="inlineStr">
+        <is>
+          <t>actuellement</t>
+        </is>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=58</t>
+          <t>/persons_v2/view.php?id=353</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2008</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Horváth András Ellák O.Praem</t>
+          <t>Jaschkó Balázs SJ</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Szent Mihály apátság, Orange, CA, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>Szent Mihály apátság</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>Lehrer für Latein, Religionsunterricht und mittelalterliche Geschichte; später kümmerte er sich um die Krankenversicherungsangelegenheiten seiner Ordensbrüder</t>
+          <t>vicaire, puis curé et responsable local</t>
         </is>
       </c>
       <c r="N65">
-        <v>1973</v>
+        <v>1970</v>
       </c>
       <c r="O65">
-        <v>2018</v>
+        <v>2013</v>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=417</t>
+          <t>/persons_v2/view.php?id=477</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>2008</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Leavy Matthew Máté OSB, apát</t>
+          <t>Bálint István József</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Bridgeport, CT, États-Unis</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>St. Anselm Abbey, Mancester, NH, USA</t>
+          <t>St. Ladislaus Church, South Norwalk, CT, États-Unis</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>St. Anselm Abbey</t>
+          <t>St. Ladislaus Church</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>Lehrer sowie von 1986 bis 2012 Abt</t>
+          <t>pasteur hongrois, curé, qui apporte son aide à Fairfield, dans le Connecticut – Saint Imre</t>
         </is>
       </c>
       <c r="N66">
-        <v>1977</v>
+        <v>1971</v>
       </c>
       <c r="O66">
-        <v>2018</v>
+        <v>2014</v>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=641</t>
+          <t>/persons_v2/view.php?id=58</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>2008</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Pillisch Tamás János</t>
+          <t>Demkovich John, Msgr</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>Diakon</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>Paterson, NJ, États-Unis</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>St. Benedict’s és St. Andrew’s Church, Toronto, ON, Kanada</t>
+          <t>Mária mennybemenetele, Passaic, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>St. Benedict’s és St. Andrew’s Church</t>
+          <t>Mária mennybemenetele</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>Diakon und nebenbei ehrenamtlich im Toronto-West-Gefängnis tätig.</t>
+          <t>curé, puis du 24 juin 2007 au 2 décembre 2007 à Passaic, NJ – Église hongroise Saint-Étienne – administrateur</t>
         </is>
       </c>
       <c r="N67">
-        <v>1978</v>
+        <v>1971</v>
       </c>
       <c r="O67">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=877</t>
+          <t>/persons_v2/view.php?id=190</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>2008</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Horváth István</t>
+          <t>Linka Ernő Ödön OSB, apát</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>Baltimore, MD, USA</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="J68" t="inlineStr">
+        <is>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>concierge (1971-1972), éducateur au séminaire (1972-1978), conseiller en matière d’éducation et d’orientation professionnelle (1974-1982), pasteur (1980-1982), prieur puis abbé, directeur des institutions sociales (1981-2005), à la retraite (2005-2017)</t>
         </is>
       </c>
       <c r="N68">
-        <v>1980</v>
+        <v>1971</v>
       </c>
       <c r="O68">
-        <v>2011</v>
+        <v>2017</v>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=424</t>
+          <t>/persons_v2/view.php?id=659</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>2008</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Pázmány Géza Sch.P.</t>
+          <t>Skerl Alphonse</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Devon, PA, USA</t>
+          <t>Szentháromság R. K. Egyházközség, East Chicago, IN, États-Unis</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J69" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>Lehrer, später im Ruhestand</t>
+          <t>curé, il s’occupe également de l’église Saint-Imre à Gary, dans l’Indiana (États-Unis).</t>
         </is>
       </c>
       <c r="N69">
-        <v>1980</v>
+        <v>1971</v>
       </c>
       <c r="O69">
-        <v>2024</v>
+        <v>2016</v>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=860</t>
+          <t>/persons_v2/view.php?id=998</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>2008</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Farkasfalvy Miklós Dénes O.Cist, Dr., apát</t>
+          <t>Horváth András Ellák O.Praem</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Szent Mihály apátság, Orange, CA, États-Unis</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Szent Mihály apátság</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>Gymnasiallehrer bis 2012, dazwischen von 1988 bis 2012 Abt. Seit 2012 im Ruhestand</t>
+          <t>professeur de latin, de religion et d’histoire médiévale, puis il s’occupait des questions d’assurance maladie de ses confrères</t>
         </is>
       </c>
       <c r="N70">
-        <v>1981</v>
+        <v>1973</v>
       </c>
       <c r="O70">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=252</t>
+          <t>/persons_v2/view.php?id=417</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>2008</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Juhász Lajos</t>
+          <t>Leavy Matthew Máté OSB, apát</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>Diakon</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>New York, NY, USA</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>Yonkers, NY, USA</t>
+          <t>St. Anselm Abbey, Mancester, NH, États-Unis</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J71" t="inlineStr">
+        <is>
+          <t>St. Anselm Abbey</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>Ständiger Diakon, seit 1995 Verwalter</t>
+          <t>professeur, puis abbé de 1986 à 2012</t>
         </is>
       </c>
       <c r="N71">
-        <v>1984</v>
+        <v>1977</v>
       </c>
       <c r="O71">
-        <v>2014</v>
+        <v>2018</v>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=494</t>
+          <t>/persons_v2/view.php?id=641</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>2008</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Giriny János</t>
+          <t>Pillisch Tamás János</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Diacre</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>Toronto, ON, Canada</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>St. Benedict’s és St. Andrew’s Church, Toronto, ON, Canada</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="J72" t="inlineStr">
+        <is>
+          <t>St. Benedict’s és St. Andrew’s Church</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>in der Zentrale</t>
+          <t>diacre, tout en étant bénévole au centre de détention de Toronto-Ouest.</t>
         </is>
       </c>
       <c r="N72">
-        <v>1985</v>
+        <v>1978</v>
       </c>
       <c r="O72">
-        <v>2014</v>
+        <v>2009</v>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=328</t>
+          <t>/persons_v2/view.php?id=877</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>2008</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Gulyás Ferenc SVD</t>
+          <t>Horváth István</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Baltimore, MD, États-Unis</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>Mayerling, Österreich</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>Österreich</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>Er war Seelsorger der Franziskanerinnen und lebte später im Altenheim des Missionshauses St. Gabriel in Mödling</t>
+          <t>à la retraite</t>
         </is>
       </c>
       <c r="N73">
-        <v>1985</v>
+        <v>1980</v>
       </c>
       <c r="O73">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=346</t>
+          <t>/persons_v2/view.php?id=424</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>2008</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Kimecz János Alajos O.Cist</t>
+          <t>Pázmány Géza Sch.P.</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Devon, PA, États-Unis</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>enseignant, puis à la retraite</t>
         </is>
       </c>
       <c r="N74">
-        <v>1985</v>
+        <v>1980</v>
       </c>
       <c r="O74">
-        <v>2010</v>
+        <v>2024</v>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=530</t>
+          <t>/persons_v2/view.php?id=860</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>2008</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Idrányi Imre Ödön (OFM), Dr.</t>
+          <t>Farkasfalvy Miklós Dénes O.Cist, Dr., apát</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>St. Anne Byzantine Catholic Church, San Luis Obispo, CA, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, États-Unis</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>St. Anne Byzantine Catholic Church</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>Gründungspfarrer</t>
+          <t>professeur de lycée jusqu’en 2012, abbé de 1988 à 2012. À la retraite depuis 2012</t>
         </is>
       </c>
       <c r="N75">
-        <v>1986</v>
+        <v>1981</v>
       </c>
       <c r="O75">
-        <v>2009</v>
+        <v>2020</v>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=450</t>
+          <t>/persons_v2/view.php?id=252</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>2008</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Marozsán László</t>
+          <t>Juhász Lajos</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>Diakon</t>
+          <t>Diacre</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>New York, NY, États-Unis</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Keresztelő Szent János magyar görög katolikus templom, Welland, ON, Kanada</t>
+          <t>Yonkers, NY, États-Unis</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Keresztelő Szent János magyar görög katolikus templom</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>diakónus</t>
+          <t>diacre permanent, administrateur depuis 1995</t>
         </is>
       </c>
       <c r="N76">
-        <v>1986</v>
+        <v>1984</v>
       </c>
       <c r="O76">
-        <v>2021</v>
+        <v>2014</v>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=700</t>
+          <t>/persons_v2/view.php?id=494</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>2008</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Barter Róbert</t>
+          <t>Giriny János</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>Parma, OH, USA</t>
+          <t>Toronto, ON, Canada</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>Clinton Township, MI, USA</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="K77" t="inlineStr">
+        <is>
+          <t>au service central</t>
         </is>
       </c>
       <c r="N77">
-        <v>1987</v>
+        <v>1985</v>
       </c>
       <c r="O77">
         <v>2014</v>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=48</t>
+          <t>/persons_v2/view.php?id=328</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>2008</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Antal András</t>
+          <t>Gulyás Ferenc SVD</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Mayerling, Autriche</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Autriche</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>aumônier des sœurs franciscaines, puis résida à la maison de retraite de la Mission Saint-Gabriel à Mödling</t>
         </is>
       </c>
       <c r="N78">
-        <v>1988</v>
+        <v>1985</v>
       </c>
       <c r="O78">
-        <v>2018</v>
+        <v>2009</v>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=11</t>
+          <t>/persons_v2/view.php?id=346</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>2008</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Deák István</t>
+          <t>Kimecz János Alajos O.Cist</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Kanada</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, États-Unis</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J79" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>Pfarrer, unter anderem in Toronto, ON, derzeit im Ruhestand</t>
+          <t>à la retraite</t>
         </is>
       </c>
       <c r="N79">
-        <v>1988</v>
-[...4 lines deleted...]
-        </is>
+        <v>1985</v>
+      </c>
+      <c r="O79">
+        <v>2010</v>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=182</t>
+          <t>/persons_v2/view.php?id=530</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>2008</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Horváth István (OFM)</t>
+          <t>Idrányi Imre Ödön (OFM), Dr.</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>St. Anne Byzantine Catholic Church, San Luis Obispo, CA, États-Unis</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J80" t="inlineStr">
+        <is>
+          <t>St. Anne Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>curé fondateur</t>
         </is>
       </c>
       <c r="N80">
-        <v>1988</v>
+        <v>1986</v>
       </c>
       <c r="O80">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=425</t>
+          <t>/persons_v2/view.php?id=450</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>2008</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Jálics Ferenc SJ</t>
+          <t>Marozsán László</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Diacre</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Toronto, ON, Canada</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>Gries, Deutschland</t>
+          <t>Keresztelő Szent János magyar görög katolikus templom, Welland, ON, Canada</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>Deutschland</t>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="J81" t="inlineStr">
+        <is>
+          <t>Keresztelő Szent János magyar görög katolikus templom</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>Leiter von Exerzitien, Gründer und Leiter einer Wohngemeinschaft</t>
+          <t>diakónus</t>
         </is>
       </c>
       <c r="N81">
-        <v>1988</v>
+        <v>1986</v>
       </c>
       <c r="O81">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=481</t>
+          <t>/persons_v2/view.php?id=700</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>2008</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Gaál Jenő SVD</t>
+          <t>Barter Róbert</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Parma, OH, États-Unis</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>Sorkifalud, Ungarn</t>
+          <t>Clinton Township, MI, États-Unis</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>Ungarn</t>
-[...4 lines deleted...]
-          <t>Leiter der Cursillo-Bewegung, später Hilfspfarrer</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="N82">
-        <v>1989</v>
+        <v>1987</v>
       </c>
       <c r="O82">
-        <v>2020</v>
+        <v>2014</v>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=301</t>
+          <t>/persons_v2/view.php?id=48</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>2008</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Machó György</t>
+          <t>Antal András</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>Newark, NJ, USA</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>Fort Lee, NJ, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, États-Unis</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J83" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>Hilfspfarrer, Universitätsdozent, Verwalter der Zentralkirche der Marine</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N83">
-        <v>1990</v>
+        <v>1988</v>
       </c>
       <c r="O83">
-        <v>2015</v>
+        <v>2018</v>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=676</t>
+          <t>/persons_v2/view.php?id=11</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>2008</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Molnár László</t>
+          <t>Deák István</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Toronto, ON, Canada</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>Porto Alegre, Brazília</t>
+          <t>Hamilton, ON, Canada</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>Pfarrer, Gründer der Bruderschaft „Unsere Liebe Frau“</t>
+          <t>curé, anciennement à Toronto (Ontario), actuellement à la retraite</t>
         </is>
       </c>
       <c r="N84">
-        <v>1990</v>
-[...2 lines deleted...]
-        <v>2025</v>
+        <v>1988</v>
+      </c>
+      <c r="P84" t="inlineStr">
+        <is>
+          <t>actuellement</t>
+        </is>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=764</t>
+          <t>/persons_v2/view.php?id=182</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>2008</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Angyal Lajos</t>
+          <t>Horváth István (OFM)</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>St. George Greek Catholic Church, Courtland, ON, Kanada</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>St. George Greek Catholic Church</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>à la retraite</t>
         </is>
       </c>
       <c r="N85">
-        <v>1991</v>
+        <v>1988</v>
       </c>
       <c r="O85">
-        <v>2019</v>
+        <v>2010</v>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=9</t>
+          <t>/persons_v2/view.php?id=425</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>2008</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Deák Miklós, dr.</t>
+          <t>Jálics Ferenc SJ</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>London, ON, Kanada</t>
+          <t>Gries, Allemagne</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Allemagne</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>Seelsorger (führt römisch-katholische Gottesdienste durch)</t>
+          <t>animateur de retraites, fondateur et responsable d’une communauté de vie</t>
         </is>
       </c>
       <c r="N86">
-        <v>1991</v>
+        <v>1988</v>
       </c>
       <c r="O86">
-        <v>2024</v>
+        <v>2017</v>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=183</t>
+          <t>/persons_v2/view.php?id=481</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>2008</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Deák Miklós, dr.</t>
+          <t>Siklódi Sándor</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>Welland, ON, Kanada</t>
+          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, États-Unis</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J87" t="inlineStr">
+        <is>
+          <t>Szent Imre Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>administrateur</t>
         </is>
       </c>
       <c r="N87">
-        <v>1991</v>
+        <v>1988</v>
       </c>
       <c r="O87">
-        <v>2024</v>
+        <v>2010</v>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=183</t>
+          <t>/persons_v2/view.php?id=990</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>2008</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Kamarás Ferenc Mihály OFM</t>
+          <t>Gaál Jenő SVD</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Margit körút, Budapest, Ungarn</t>
+          <t>Sorkifalud, Hongrie</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>Ungarn</t>
-[...4 lines deleted...]
-          <t>Margit körút</t>
+          <t>Hongrie</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>Stellvertretender Hausverwalter, Verwalter, Hilfspfarrer, 1994–2004 stellvertretender Pfarrer, seit 2004 im Ruhestand</t>
+          <t>Responsable du mouvement Cursillo, puis vicaire</t>
         </is>
       </c>
       <c r="N88">
-        <v>1991</v>
+        <v>1989</v>
       </c>
       <c r="O88">
-        <v>2013</v>
+        <v>2020</v>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=499</t>
+          <t>/persons_v2/view.php?id=301</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>2008</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Beöthy Tamás SJ</t>
+          <t>Machó György</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Newark, NJ, États-Unis</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>Budapest</t>
+          <t>Fort Lee, NJ, États-Unis</t>
+        </is>
+      </c>
+      <c r="I89" t="inlineStr">
+        <is>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>pasteur auxiliaire, professeur d’université, administrateur de l’église centrale de la marine</t>
         </is>
       </c>
       <c r="N89">
-        <v>1992</v>
+        <v>1990</v>
       </c>
       <c r="O89">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=69</t>
+          <t>/persons_v2/view.php?id=676</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>2008</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Lelóczky Gyula Donát O.Cist</t>
+          <t>Molnár László</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Porto Alegre, Brazília</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>Gymnasiallehrer bis 2011, Bibliothekar bis 2022, Pfarrer der ungarischen Gemeinde in Texas</t>
+          <t>pasteur, fondateur de la Communauté fraternelle de Notre-Dame</t>
         </is>
       </c>
       <c r="N90">
-        <v>1992</v>
-[...4 lines deleted...]
-        </is>
+        <v>1990</v>
+      </c>
+      <c r="O90">
+        <v>2025</v>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=644</t>
+          <t>/persons_v2/view.php?id=764</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>2008</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Nagy Ferenc SJ, Dr.</t>
+          <t>Sándor Albert Melchior OFMCap</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>Sodrás utca, Budapest, Ungarn</t>
+          <t>St. Bonaventure Monastery, Detroit, MI, États-Unis</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
-          <t>Sodrás utca</t>
+          <t>St. Bonaventure Monastery</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>Redakteur, Seelsorgeassistent in Pestszentlőrinc, Operarius</t>
+          <t>vice-maître de maison, maître de maison, maître d’accueil, assistant spirituel des communautés franciscaines laïques, puis à la retraite</t>
         </is>
       </c>
       <c r="N91">
-        <v>1992</v>
+        <v>1990</v>
       </c>
       <c r="O91">
-        <v>2013</v>
+        <v>2024</v>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=788</t>
+          <t>/persons_v2/view.php?id=962</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>2008</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Lőrinczy Ferenc Gábor</t>
+          <t>Angyal Lajos</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Pestszenterzsébet-Kossuthfalva és Kakastó, Budapest, Ungarn</t>
+          <t>St. George Greek Catholic Church, Courtland, ON, Canada</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
-          <t>Pestszenterzsébet-Kossuthfalva és Kakastó</t>
+          <t>St. George Greek Catholic Church</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N92">
-        <v>1993</v>
+        <v>1991</v>
       </c>
       <c r="O92">
-        <v>2010</v>
+        <v>2019</v>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=670</t>
+          <t>/persons_v2/view.php?id=9</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>2008</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Őrsy László SJ, Dr.</t>
+          <t>Deák Miklós, dr.</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Toronto, ON, Canada</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>Georgetown Egyetem, Washington DC, USA</t>
+          <t>London, ON, Canada</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Georgetown Egyetem</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>Professor emeritus, Gastdozent</t>
+          <t>pasteur (célébrant les rites catholiques romains)</t>
         </is>
       </c>
       <c r="N93">
-        <v>1993</v>
+        <v>1991</v>
       </c>
       <c r="O93">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=844</t>
+          <t>/persons_v2/view.php?id=183</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>2008</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Kish Máté</t>
+          <t>Deák Miklós, dr.</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>Gary, IN, USA</t>
+          <t>Toronto, ON, Canada</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>Gary, IN, USA</t>
+          <t>Welland, ON, Canada</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N94">
-        <v>1994</v>
+        <v>1991</v>
       </c>
       <c r="O94">
-        <v>2012</v>
+        <v>2024</v>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=537</t>
+          <t>/persons_v2/view.php?id=183</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>2008</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Kormon József, Dr.</t>
+          <t>Kamarás Ferenc Mihály OFM</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>Pécs</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>Hímesháza, Ungarn</t>
+          <t>Margit körút, Budapest, Hongrie</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Hongrie</t>
+        </is>
+      </c>
+      <c r="J95" t="inlineStr">
+        <is>
+          <t>Margit körút</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>Pfarrer, Ehrendekan</t>
+          <t>vicaire, économe, assistant paroissial, 1994 – 2004 vicaire, à la retraite depuis 2004</t>
         </is>
       </c>
       <c r="N95">
-        <v>1994</v>
+        <v>1991</v>
       </c>
       <c r="O95">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=569</t>
+          <t>/persons_v2/view.php?id=499</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>2008</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Éles Ferenc</t>
+          <t>Beöthy Tamás SJ</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>Boynton Beach, FL, USA</t>
-[...4 lines deleted...]
-          <t>USA</t>
+          <t>Budapest</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>pasteur</t>
         </is>
       </c>
       <c r="N96">
-        <v>1994</v>
+        <v>1992</v>
       </c>
       <c r="O96">
-        <v>2018</v>
+        <v>2012</v>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=247</t>
+          <t>/persons_v2/view.php?id=69</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>2008</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Kiss György Barnabás OFM</t>
+          <t>Lelóczky Gyula Donát O.Cist</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
+          <t>Dallas, TX, États-Unis</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>Pfarrer, seit 2010 in Windsor, ON, Kanada – Pfarrei St. Antonius von Padua – Verwalter</t>
-[...5 lines deleted...]
-        </is>
+          <t>professeur de lycée jusqu’en 2011, bibliothécaire jusqu’en 2022, pasteur de la communauté hongroise du Texas</t>
+        </is>
+      </c>
+      <c r="N97">
+        <v>1992</v>
       </c>
       <c r="P97" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>actuellement</t>
         </is>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=545</t>
+          <t>/persons_v2/view.php?id=644</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>2008</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Marosfalvy László SJ</t>
+          <t>Nagy Ferenc SJ, Dr.</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Sodrás utca, Budapest, Hongrie</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Hongrie</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Sodrás utca</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>lelkész, ökonómus, közben 2006-2008 között plébános, majd segédlelkész, valamint a Saint Jutta Foundation kanadai kurátora, később nyugállományban</t>
+          <t>rédacteur, assistant pastoral à Pestszentlőrinc, operarius</t>
         </is>
       </c>
       <c r="N98">
-        <v>1996</v>
+        <v>1992</v>
       </c>
       <c r="O98">
-        <v>2024</v>
+        <v>2013</v>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=698</t>
+          <t>/persons_v2/view.php?id=788</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>2008</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Linka Ervin Sándor OSB</t>
+          <t>Rékási József Csaba O.Praem</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+          <t>De Pere-i premontrei rendház, West De Pere, WI, États-Unis</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+          <t>De Pere-i premontrei rendház</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>Ungarischer Hauptpfarrer in Brasilien</t>
+          <t>à la retraite</t>
         </is>
       </c>
       <c r="N99">
-        <v>1997</v>
+        <v>1992</v>
       </c>
       <c r="O99">
         <v>2016</v>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=660</t>
+          <t>/persons_v2/view.php?id=930</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>2008</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Csete Iván</t>
+          <t>Lőrinczy Ferenc Gábor</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>New York, NY, USA</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>Aquinói Szent Tamás, Forestburgh, NY, USA</t>
+          <t>Pestszenterzsébet-Kossuthfalva és Kakastó, Budapest, Hongrie</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Hongrie</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
-          <t>Aquinói Szent Tamás</t>
+          <t>Pestszenterzsébet-Kossuthfalva és Kakastó</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>Verwaltungsleiter, seit 1999 Pfarrer</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N100">
-        <v>1998</v>
+        <v>1993</v>
       </c>
       <c r="O100">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=158</t>
+          <t>/persons_v2/view.php?id=670</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>2008</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Forrai Tamás Gergely SJ</t>
+          <t>Őrsy László SJ, Dr.</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda, Miskolc, Ungarn</t>
+          <t>Georgetown Egyetem, Washington DC, États-Unis</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda</t>
+          <t>Georgetown Egyetem</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>Direktor</t>
+          <t>professeur émérite, conférencier invité</t>
         </is>
       </c>
       <c r="N101">
-        <v>1998</v>
+        <v>1993</v>
       </c>
       <c r="O101">
-        <v>2010</v>
+        <v>2020</v>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=283</t>
+          <t>/persons_v2/view.php?id=844</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>2008</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Juhász Gábor Tamás, Dr.</t>
+          <t>Kish Máté</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>Gary, IN, États-Unis</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>Budapest - Vizafogó, Budapest, Ungarn</t>
+          <t>Gary, IN, États-Unis</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>Ungarn</t>
-[...4 lines deleted...]
-          <t>Budapest - Vizafogó</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>Hilfspfarrer, ab 2000 dann Pfarrer; von 2001 bis 2019 war er zudem Leiter der St.-Augustinus-Kapelle</t>
+          <t>à la retraite</t>
         </is>
       </c>
       <c r="N102">
-        <v>1998</v>
-[...4 lines deleted...]
-        </is>
+        <v>1994</v>
+      </c>
+      <c r="O102">
+        <v>2012</v>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=489</t>
+          <t>/persons_v2/view.php?id=537</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>2008</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Pintye Lajos OFM</t>
+          <t>Kiss György Barnabás OFM</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség, Fairfield, CT, USA</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, États-Unis</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség</t>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>curé, puis, depuis 2010, à Windsor (Ontario), au Canada – paroisse Saint-Antoine-de-Padoue – administrateur</t>
         </is>
       </c>
       <c r="N103">
-        <v>1998</v>
-[...2 lines deleted...]
-        <v>2011</v>
+        <v>1994</v>
+      </c>
+      <c r="P103" t="inlineStr">
+        <is>
+          <t>actuellement</t>
+        </is>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=882</t>
+          <t>/persons_v2/view.php?id=545</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>2008</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Kish Gábor SJ</t>
+          <t>Kormon József, Dr.</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Pécs</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
+          <t>Hímesháza, Hongrie</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet Otthon</t>
+          <t>Hongrie</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>curé, archiprêtre honoraire</t>
         </is>
       </c>
       <c r="N104">
-        <v>1999</v>
+        <v>1994</v>
       </c>
       <c r="O104">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=535</t>
+          <t>/persons_v2/view.php?id=569</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>2008</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Csiszár István</t>
+          <t>Ligeti András Angelus OFM</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>Kitchener, ON, Kanada</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, États-Unis</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J105" t="inlineStr">
+        <is>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>responsable local et vicaire, et célébrant la messe dans d’anciennes paroisses hongroises à DeWitt (Michigan, États-Unis) et à Toledo (Ohio, États-Unis)</t>
         </is>
       </c>
       <c r="N105">
-        <v>2000</v>
-[...2 lines deleted...]
-        <v>2018</v>
+        <v>1994</v>
+      </c>
+      <c r="P105" t="inlineStr">
+        <is>
+          <t>actuellement</t>
+        </is>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=161</t>
+          <t>/persons_v2/view.php?id=654</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>2008</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Kerekes László, püspök, Dr.</t>
+          <t>Rakaczky Máté Bazil OSBM</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>Bischof</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>Boldog Özséb templom, Kézdivásárhely, Rumänien</t>
+          <t>St. John the Baptist Byzantine Catholic Church, Perth Amboy, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>Rumänien</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
-          <t>Boldog Özséb templom</t>
+          <t>St. John the Baptist Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N106">
-        <v>2000</v>
+        <v>1994</v>
       </c>
       <c r="O106">
-        <v>2020</v>
+        <v>2009</v>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=520</t>
+          <t>/persons_v2/view.php?id=914</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>2008</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
+          <t>Schweda Phillip (OFM)</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>Sapientia Szerzetesi Főiskola, Budapest, Ungarn</t>
+          <t>egyházmegyei bíróság, Lansing, MI, États-Unis</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>Sapientia Szerzetesi Főiskola</t>
+          <t>egyházmegyei bíróság</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>Dozent an der Theologischen Hochschule Sapientia, unterrichtet Fundamentaltheologie, seit 2020 Mitglied des Senats, Leiter des Lehrstuhls für Fundamentaltheologie, von 2021 bis 2025 stellvertretender Rektor für Lehre und Forschung, seit dem 1. Juli 2025 amtierender Rektor, ab 1. September 2025 Rektor</t>
+          <t>juge</t>
         </is>
       </c>
       <c r="N107">
-        <v>2001</v>
-[...4 lines deleted...]
-        </is>
+        <v>1994</v>
+      </c>
+      <c r="O107">
+        <v>2015</v>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=28</t>
+          <t>/persons_v2/view.php?id=978</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>2008</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Fülöp József SJ</t>
+          <t>Éles Ferenc</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Passaic, NJ, États-Unis</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Boynton Beach, FL, États-Unis</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>zunächst im Krankenstand, dann im Ruhestand</t>
+          <t>à la retraite</t>
         </is>
       </c>
       <c r="N108">
-        <v>2001</v>
+        <v>1994</v>
       </c>
       <c r="O108">
-        <v>2009</v>
+        <v>2018</v>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=295</t>
+          <t>/persons_v2/view.php?id=247</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>2008</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Lakatos Dénes</t>
+          <t>Polgár Lőrinc Kapisztrán OFM</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary templom, Vancouver, BC, Kanada</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary templom</t>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>vicaire, puis curé</t>
         </is>
       </c>
       <c r="N109">
-        <v>2001</v>
+        <v>1995</v>
       </c>
       <c r="O109">
-        <v>2024</v>
+        <v>2013</v>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=633</t>
+          <t>/persons_v2/view.php?id=887</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>2008</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Lukács Imre Róbert, Dr.</t>
+          <t>Marosfalvy László SJ</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>Verespatak, Rumänien</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>Rumänien</t>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="J110" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>Pfarrer, gleichzeitig Professor für Kirchenrecht an der Theologischen Hochschule in Gyulafehérvár</t>
+          <t>lelkész, ökonómus, közben 2006-2008 között plébános, majd segédlelkész, valamint a Saint Jutta Foundation kanadai kurátora, később nyugállományban</t>
         </is>
       </c>
       <c r="N110">
-        <v>2001</v>
+        <v>1996</v>
       </c>
       <c r="O110">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=672</t>
+          <t>/persons_v2/view.php?id=698</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>2008</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
+          <t>Linka Ervin Sándor OSB</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="J111" t="inlineStr">
+        <is>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>pasteur hongrois en chef au Brésil</t>
         </is>
       </c>
       <c r="N111">
-        <v>2001</v>
+        <v>1997</v>
       </c>
       <c r="O111">
         <v>2016</v>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=699</t>
+          <t>/persons_v2/view.php?id=660</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>2008</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Mihályi Imre Gilbert O.Praem</t>
+          <t>Csete Iván</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>New York, NY, États-Unis</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>Papi Otthon, Székesfehérvár, Ungarn</t>
+          <t>Aquinói Szent Tamás, Forestburgh, NY, États-Unis</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
-          <t>Papi Otthon</t>
+          <t>Aquinói Szent Tamás</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>administrateur, curé depuis 1999</t>
         </is>
       </c>
       <c r="N112">
-        <v>2001</v>
+        <v>1998</v>
       </c>
       <c r="O112">
         <v>2011</v>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=745</t>
+          <t>/persons_v2/view.php?id=158</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>2008</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Miskolczy Kálmán Sch.P., Dr.</t>
+          <t>Forrai Tamás Gergely SJ</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>Miami, FL, USA</t>
+          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda, Miskolc, Hongrie</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Hongrie</t>
+        </is>
+      </c>
+      <c r="J113" t="inlineStr">
+        <is>
+          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>Pastor (derzeit als Aushilfe tätig in: Sarasota, FL, USA)</t>
+          <t>directeur</t>
         </is>
       </c>
       <c r="N113">
-        <v>2001</v>
+        <v>1998</v>
       </c>
       <c r="O113">
         <v>2010</v>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=752</t>
+          <t>/persons_v2/view.php?id=283</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>2008</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Pesznyák Béla</t>
+          <t>Juhász Gábor Tamás, Dr.</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>Szabadka, Serbien</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Kanada</t>
+          <t>Budapest - Vizafogó, Budapest, Hongrie</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Hongrie</t>
+        </is>
+      </c>
+      <c r="J114" t="inlineStr">
+        <is>
+          <t>Budapest - Vizafogó</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>vicaire, puis curé à partir de 2000, et également directeur de la chapelle Saint-Augustin de 2001 à 2019</t>
         </is>
       </c>
       <c r="N114">
-        <v>2001</v>
-[...2 lines deleted...]
-        <v>2009</v>
+        <v>1998</v>
+      </c>
+      <c r="P114" t="inlineStr">
+        <is>
+          <t>actuellement</t>
+        </is>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=867</t>
+          <t>/persons_v2/view.php?id=489</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>2008</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Juhász László SJ, Dr.</t>
+          <t>Pintye Lajos OFM</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Fordham Egyetem betegterme, New York, NY, USA</t>
+          <t>Szent Imre R. K. Egyházközség, Fairfield, CT, États-Unis</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
-          <t>Fordham Egyetem betegterme</t>
+          <t>Szent Imre R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N115">
-        <v>2002</v>
+        <v>1998</v>
       </c>
       <c r="O115">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=495</t>
+          <t>/persons_v2/view.php?id=882</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>2008</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Nemes Ödön SJ</t>
+          <t>Kish Gábor SJ</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>Sodrás utcai rendház, Budapest, Ungarn</t>
+          <t>Szent Erzsébet Otthon, Hamilton, ON, Canada</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
-          <t>Sodrás utcai rendház</t>
+          <t>Szent Erzsébet Otthon</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>im Ruhestand, Seelsorger, Exerzitienleiter</t>
+          <t>à la retraite</t>
         </is>
       </c>
       <c r="N116">
-        <v>2002</v>
+        <v>1999</v>
       </c>
       <c r="O116">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=803</t>
+          <t>/persons_v2/view.php?id=535</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>2008</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Ádám János SJ, Dr.</t>
+          <t>Csiszár István</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda, Miskolc, Ungarn</t>
+          <t>Kitchener, ON, Canada</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>Ungarn</t>
-[...4 lines deleted...]
-          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>Klassenlehrer am Gymnasium</t>
+          <t>à la retraite</t>
         </is>
       </c>
       <c r="N117">
-        <v>2002</v>
+        <v>2000</v>
       </c>
       <c r="O117">
-        <v>2010</v>
+        <v>2018</v>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=21</t>
+          <t>/persons_v2/view.php?id=161</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>2008</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Benkő Antal SJ</t>
+          <t>Kerekes László, püspök, Dr.</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Évêque</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>Pázmány Péter Katolikus Egyetem, Budapest, Ungarn</t>
+          <t>Boldog Özséb templom, Kézdivásárhely, Roumanie</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Roumanie</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
-          <t>Pázmány Péter Katolikus Egyetem</t>
+          <t>Boldog Özséb templom</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>Lehrer</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N118">
-        <v>2003</v>
+        <v>2000</v>
       </c>
       <c r="O118">
-        <v>2010</v>
+        <v>2020</v>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=67</t>
+          <t>/persons_v2/view.php?id=520</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>2008</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Kárpáti László SVD</t>
+          <t>Skinta József István OSBM</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (früher: Csanád)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Johannesburg, Dél-Afrikai Köztársaság</t>
+          <t>St. Joseph Byzantine Catholic Church, New Brunswick, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>Dél-Afrikai Köztársaság</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J119" t="inlineStr">
+        <is>
+          <t>St. Joseph Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>Missionar, Straßenpastor</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N119">
-        <v>2003</v>
-[...4 lines deleted...]
-        </is>
+        <v>2000</v>
+      </c>
+      <c r="O119">
+        <v>2009</v>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=510</t>
+          <t>/persons_v2/view.php?id=999</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>2008</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Molnár Miklós SJ</t>
+          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>Pilisvörösvár, Ungarn</t>
+          <t>Sapientia Szerzetesi Főiskola, Budapest, Hongrie</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Hongrie</t>
+        </is>
+      </c>
+      <c r="J120" t="inlineStr">
+        <is>
+          <t>Sapientia Szerzetesi Főiskola</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>professeur à la Faculté de théologie monastique Sapientia, où il enseigne la théologie fondamentale ; membre du Sénat depuis 2020 et directeur du département de théologie fondamentale ; vice-recteur chargé de l’enseignement et de la recherche de 2021 à 2025 ; recteur par intérim depuis le 1er juillet 2025, recteur à partir du 1er septembre 2025</t>
         </is>
       </c>
       <c r="N120">
-        <v>2003</v>
-[...2 lines deleted...]
-        <v>2015</v>
+        <v>2001</v>
+      </c>
+      <c r="P120" t="inlineStr">
+        <is>
+          <t>actuellement</t>
+        </is>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=767</t>
+          <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>2008</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Ailer Gáspár</t>
+          <t>Fülöp József SJ</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>Kőbányai Szent László Templom, Budapest, Ungarn</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
-          <t>Kőbányai Szent László Templom</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>Hilfspfarrer</t>
+          <t>en arrêt maladie, puis à la retraite</t>
         </is>
       </c>
       <c r="N121">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="O121">
         <v>2009</v>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=1</t>
+          <t>/persons_v2/view.php?id=295</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>2008</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Bodnár István Konstantin</t>
+          <t>Lakatos Dénes</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Gyulafehérvár</t>
+        </is>
+      </c>
+      <c r="H122" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary templom, Vancouver, BC, Canada</t>
+        </is>
+      </c>
+      <c r="I122" t="inlineStr">
+        <is>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="J122" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary templom</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N122">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="O122">
-        <v>2014</v>
+        <v>2024</v>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=94</t>
+          <t>/persons_v2/view.php?id=633</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>2008</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Csókay Károly SJ</t>
+          <t>Lukács Imre Róbert, Dr.</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>Miskolc, Ungarn</t>
+          <t>Verespatak, Roumanie</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Roumanie</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>curé, tout en étant professeur de droit canonique à l’École supérieure de théologie de Gyulafehérvár</t>
         </is>
       </c>
       <c r="N123">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="O123">
-        <v>2009</v>
+        <v>2022</v>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=171</t>
+          <t>/persons_v2/view.php?id=672</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>2008</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Erős Sándor</t>
+          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>Szatmár (früher: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>Túrterebes, Rumänien</t>
+          <t>Dallas, TX, États-Unis</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>Rumänien</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>à la retraite</t>
         </is>
       </c>
       <c r="N124">
-        <v>2004</v>
-[...4 lines deleted...]
-        </is>
+        <v>2001</v>
+      </c>
+      <c r="O124">
+        <v>2016</v>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=237</t>
+          <t>/persons_v2/view.php?id=699</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>2008</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Finta Lajos</t>
+          <t>Mihályi Imre Gilbert O.Praem</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>Papi Otthon, Székesfehérvár, Hongrie</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>Hongrie</t>
+        </is>
+      </c>
+      <c r="J125" t="inlineStr">
+        <is>
+          <t>Papi Otthon</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>Missionar</t>
+          <t>à la retraite</t>
         </is>
       </c>
       <c r="N125">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="O125">
-        <v>2021</v>
+        <v>2011</v>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=275</t>
+          <t>/persons_v2/view.php?id=745</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>2008</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Finta Lajos</t>
+          <t>Miskolczy Kálmán Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>Peru</t>
+          <t>Miami, FL, États-Unis</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>Peru</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>Missionar</t>
+          <t>pasteur (en poste à Sarasota, Floride, États-Unis)</t>
         </is>
       </c>
       <c r="N126">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="O126">
-        <v>2021</v>
+        <v>2010</v>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=275</t>
+          <t>/persons_v2/view.php?id=752</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>2008</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Kovács Lajos (SJ), Dr.</t>
+          <t>Pesznyák Béla</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Szabadka, Serbie</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>Budapest, Ungarn</t>
+          <t>Hamilton, ON, Canada</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>Seelsorger der englischsprachigen katholischen Gemeinde und Kaplan am Jesuiten-Kolleg „St. Ignatius“</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N127">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="O127">
-        <v>2014</v>
+        <v>2009</v>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=586</t>
+          <t>/persons_v2/view.php?id=867</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>2008</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Miskei László</t>
+          <t>Juhász László SJ, Dr.</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
+          <t>Fordham Egyetem betegterme, New York, NY, États-Unis</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J128" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church</t>
+          <t>Fordham Egyetem betegterme</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>à la retraite</t>
         </is>
       </c>
       <c r="N128">
-        <v>2004</v>
-[...4 lines deleted...]
-        </is>
+        <v>2002</v>
+      </c>
+      <c r="O128">
+        <v>2009</v>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=751</t>
+          <t>/persons_v2/view.php?id=495</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>2008</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Nagy László, Dr.</t>
+          <t>Nemes Ödön SJ</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>Xavéri Szent Ferenc templom, Mississauga, ON, Kanada</t>
+          <t>Sodrás utcai rendház, Budapest, Hongrie</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Hongrie</t>
         </is>
       </c>
       <c r="J129" t="inlineStr">
         <is>
-          <t>Xavéri Szent Ferenc templom</t>
+          <t>Sodrás utcai rendház</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>à la retraite, aumônier, animateur de retraites</t>
         </is>
       </c>
       <c r="N129">
-        <v>2004</v>
+        <v>2002</v>
       </c>
       <c r="O129">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=796</t>
+          <t>/persons_v2/view.php?id=803</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>2008</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Juhász Imre</t>
+          <t>Róna Gábor SJ</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>Lázaro Cárdenas, Qintana Roo, Kantunilkin, Mexikó</t>
+          <t>Jézus Szíve-templom, Budapest, Hongrie</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>Mexikó</t>
+          <t>Hongrie</t>
         </is>
       </c>
       <c r="J130" t="inlineStr">
         <is>
-          <t>Lázaro Cárdenas, Qintana Roo</t>
+          <t>Jézus Szíve-templom</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>In der Gemeinschaft „Legio Christi“</t>
+          <t>vicaire</t>
         </is>
       </c>
       <c r="N130">
-        <v>2005</v>
+        <v>2002</v>
       </c>
       <c r="O130">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=490</t>
+          <t>/persons_v2/view.php?id=948</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>2008</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Kovách János</t>
+          <t>Ádám János SJ, Dr.</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>Szent Mária templom, Whiting, IN, USA</t>
+          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda, Miskolc, Hongrie</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Hongrie</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
-          <t>Szent Mária templom</t>
+          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda</t>
+        </is>
+      </c>
+      <c r="K131" t="inlineStr">
+        <is>
+          <t>professeur principal au lycée</t>
         </is>
       </c>
       <c r="N131">
-        <v>2005</v>
+        <v>2002</v>
       </c>
       <c r="O131">
         <v>2010</v>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=578</t>
+          <t>/persons_v2/view.php?id=21</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>2008</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Nemesszeghy Ervin SJ, Dr.</t>
+          <t>Benkő Antal SJ</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>Püspökszentlászló, Ungarn</t>
+          <t>Pázmány Péter Katolikus Egyetem, Budapest, Hongrie</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Hongrie</t>
+        </is>
+      </c>
+      <c r="J132" t="inlineStr">
+        <is>
+          <t>Pázmány Péter Katolikus Egyetem</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>Leiter des Exerzitienhauses</t>
+          <t>enseignant</t>
         </is>
       </c>
       <c r="N132">
-        <v>2005</v>
+        <v>2003</v>
       </c>
       <c r="O132">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=804</t>
+          <t>/persons_v2/view.php?id=67</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>2008</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Ailer Gellért</t>
+          <t>Kárpáti László SVD</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>Washington DC, USA</t>
+          <t>Szeged-Csanád (autrefois : Csanád)</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>St. John Neumann Catholic Church, Washington DC, USA</t>
+          <t>Johannesburg, Dél-Afrikai Köztársaság</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. John Neumann Catholic Church</t>
+          <t>Dél-Afrikai Köztársaság</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>Hilfspfarrer</t>
+          <t>missionnaire, pasteur de rue</t>
         </is>
       </c>
       <c r="N133">
-        <v>2006</v>
-[...2 lines deleted...]
-        <v>2009</v>
+        <v>2003</v>
+      </c>
+      <c r="P133" t="inlineStr">
+        <is>
+          <t>actuellement</t>
+        </is>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=2</t>
+          <t>/persons_v2/view.php?id=510</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>2008</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Amászka László (OFMConv)</t>
+          <t>Molnár Miklós SJ</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>Felsővárosi Minorita templom, Szeged, Ungarn</t>
+          <t>Pilisvörösvár, Hongrie</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>Ungarn</t>
-[...4 lines deleted...]
-          <t>Felsővárosi Minorita templom</t>
+          <t>Hongrie</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>Pfarrer, Hausleiter, seit 2008 Assistent des Provinzials</t>
+          <t>à la retraite</t>
         </is>
       </c>
       <c r="N134">
-        <v>2006</v>
+        <v>2003</v>
       </c>
       <c r="O134">
-        <v>2010</v>
+        <v>2015</v>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=4</t>
+          <t>/persons_v2/view.php?id=767</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>2008</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Csorba László Domonkos OFM</t>
+          <t>Póta László SJ, szerzetestestvér</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Frère religieux (non ordonné prêtre)</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>Rózsadomb, Budapest, Ungarn</t>
-[...4 lines deleted...]
-          <t>Ungarn</t>
+          <t>Szent Erzsébet Otthon, Pilisvörösvár</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>Rózsadomb</t>
+          <t>Szent Erzsébet Otthon</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>à la retraite</t>
         </is>
       </c>
       <c r="N135">
-        <v>2006</v>
+        <v>2003</v>
       </c>
       <c r="O135">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=166</t>
+          <t>/persons_v2/view.php?id=898</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>2008</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Endrédy Ferenc Csanád OSB</t>
+          <t>Ailer Gáspár</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>Szent Benedek Idősek Háza, Sopron</t>
+          <t>Kőbányai Szent László Templom, Budapest, Hongrie</t>
+        </is>
+      </c>
+      <c r="I136" t="inlineStr">
+        <is>
+          <t>Hongrie</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>Szent Benedek Idősek Háza</t>
+          <t>Kőbányai Szent László Templom</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>vicaire</t>
         </is>
       </c>
       <c r="N136">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="O136">
         <v>2009</v>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=238</t>
+          <t>/persons_v2/view.php?id=1</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>2008</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Juhász Ferenc, Msgr.</t>
+          <t>Bodnár István Konstantin</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>Eger</t>
-[...14 lines deleted...]
-          <t>Felsőváros</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>à la retraite</t>
         </is>
       </c>
       <c r="N137">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="O137">
-        <v>2018</v>
+        <v>2014</v>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=488</t>
+          <t>/persons_v2/view.php?id=94</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>2008</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
+          <t>Csókay Károly SJ</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>Bischof</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>Miskolc, Hongrie</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Hongrie</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N138">
-        <v>2006</v>
+        <v>2004</v>
       </c>
       <c r="O138">
-        <v>2018</v>
+        <v>2009</v>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=746</t>
+          <t>/persons_v2/view.php?id=171</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>2008</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Androvics András Tamás</t>
+          <t>Erős Sándor</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>Winnipeg, MB, Kanada</t>
+          <t>Szatmár (autrefois : Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Parish, Montréal, QC, Kanada</t>
+          <t>Túrterebes, Roumanie</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Our Lady of Hungary Parish</t>
+          <t>Roumanie</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>à la retraite</t>
         </is>
       </c>
       <c r="N139">
-        <v>2007</v>
-[...2 lines deleted...]
-        <v>2012</v>
+        <v>2004</v>
+      </c>
+      <c r="P139" t="inlineStr">
+        <is>
+          <t>actuellement</t>
+        </is>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=8</t>
+          <t>/persons_v2/view.php?id=237</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>2008</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Artner Péter Oszkár, Dr. habil</t>
+          <t>Finta Lajos</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>Szent Péter és Pál Plébánia, Kál, Ungarn</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>Ungarn</t>
-[...4 lines deleted...]
-          <t>Szent Péter és Pál Plébánia</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>missionnaire</t>
         </is>
       </c>
       <c r="N140">
-        <v>2007</v>
-[...4 lines deleted...]
-        </is>
+        <v>2004</v>
+      </c>
+      <c r="O140">
+        <v>2021</v>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=17</t>
+          <t>/persons_v2/view.php?id=275</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>2008</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
+          <t>Finta Lajos</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>Washington DC, USA</t>
+          <t>Peru</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Peru</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>Aufbaustudium, ungarischer Pfarrer</t>
+          <t>missionnaire</t>
         </is>
       </c>
       <c r="N141">
-        <v>2007</v>
+        <v>2004</v>
       </c>
       <c r="O141">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=28</t>
+          <t>/persons_v2/view.php?id=275</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>2008</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Balogh László</t>
+          <t>Kovács Lajos (SJ), Dr.</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>Örkény, Ungarn</t>
+          <t>Budapest, Hongrie</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Hongrie</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>Pfarrverwalter (zusätzlich zuständig für: Táborfalva, Tatárszentgyőrgy)</t>
+          <t>aumônier de la communauté catholique anglophone, aumônier au Collège jésuite Saint-Ignace</t>
         </is>
       </c>
       <c r="N142">
-        <v>2007</v>
+        <v>2004</v>
       </c>
       <c r="O142">
-        <v>2018</v>
+        <v>2014</v>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=40</t>
+          <t>/persons_v2/view.php?id=586</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>2008</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Bóna Richárd, dr.</t>
+          <t>Miskei László</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>North Royalton, OH, USA</t>
+          <t>Our Lady of Hungary Church, Welland, ON, Canada</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="J143" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>Hilfspfarrer</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N143">
-        <v>2007</v>
-[...2 lines deleted...]
-        <v>2011</v>
+        <v>2004</v>
+      </c>
+      <c r="P143" t="inlineStr">
+        <is>
+          <t>actuellement</t>
+        </is>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=101</t>
+          <t>/persons_v2/view.php?id=751</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>2008</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Cebula Paweł OFMConv</t>
+          <t>Nagy László, Dr.</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>lengyel plébánia, Bridgeport, CT, USA</t>
+          <t>Xavéri Szent Ferenc templom, Mississauga, ON, Canada</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="J144" t="inlineStr">
         <is>
-          <t>lengyel plébánia</t>
+          <t>Xavéri Szent Ferenc templom</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>In der Zwischenzeit hilft er in Bridgeport, CT, und New York, NY – ungarischer Pfarrer</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N144">
-        <v>2007</v>
+        <v>2004</v>
       </c>
       <c r="O144">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=121</t>
+          <t>/persons_v2/view.php?id=796</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>2008</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Ciprián Károly (OFM)</t>
+          <t>Juhász Imre</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>Barberton, OH, USA</t>
+          <t>Lázaro Cárdenas, Qintana Roo, Kantunilkin, Mexikó</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Mexikó</t>
+        </is>
+      </c>
+      <c r="J145" t="inlineStr">
+        <is>
+          <t>Lázaro Cárdenas, Qintana Roo</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>im Ruhestand, Kaplan der Schwestern vom fleischgewordenen Wort</t>
+          <t>Au sein de la communauté Legio Christi</t>
         </is>
       </c>
       <c r="N145">
-        <v>2007</v>
+        <v>2005</v>
       </c>
       <c r="O145">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=129</t>
+          <t>/persons_v2/view.php?id=490</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>2008</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Cserháti Ferenc, esztergom-budapesti segédpüspök</t>
+          <t>Kovách János</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>Bischof</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>Szatmár (früher: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>Pittsburgh, PA, États-Unis</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony és Szent Adalbert Székesegyház, Esztergom, Ungarn</t>
+          <t>Szent Mária templom, Whiting, IN, États-Unis</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J146" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony és Szent Adalbert Székesegyház</t>
-[...4 lines deleted...]
-          <t>Titularbischof von Centuria, Weihbischof von Esztergom-Budapest, beauftragt mit der Seelsorge für die ungarische Diaspora</t>
+          <t>Szent Mária templom</t>
         </is>
       </c>
       <c r="N146">
-        <v>2007</v>
+        <v>2005</v>
       </c>
       <c r="O146">
-        <v>2023</v>
+        <v>2010</v>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=154</t>
+          <t>/persons_v2/view.php?id=578</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>2008</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Deák Ferenc SJ</t>
+          <t>Nemesszeghy Ervin SJ, Dr.</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>Szeged, Ungarn</t>
+          <t>Püspökszentlászló, Hongrie</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Hongrie</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>responsable d’une maison de retraite spirituelle</t>
         </is>
       </c>
       <c r="N147">
-        <v>2007</v>
+        <v>2005</v>
       </c>
       <c r="O147">
-        <v>2019</v>
+        <v>2012</v>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=181</t>
+          <t>/persons_v2/view.php?id=804</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>2008</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Feigl Rudolf SJ</t>
+          <t>Rettig Kevin Hermann József (O.Praem)</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>Ordensbruder (nicht zum Priester geweiht)</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
+          <t>Canoga Park / Winnetka – Munkás Szent József templom, Los Angeles, CA, États-Unis</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J148" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon</t>
+          <t>Canoga Park / Winnetka – Munkás Szent József templom</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N148">
-        <v>2007</v>
+        <v>2005</v>
       </c>
       <c r="O148">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=263</t>
+          <t>/persons_v2/view.php?id=928</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>2008</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Horváth Árpád SJ</t>
+          <t>Ailer Gellért</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Washington DC, États-Unis</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>Budapest, Ungarn</t>
+          <t>St. John Neumann Catholic Church, Washington DC, États-Unis</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J149" t="inlineStr">
+        <is>
+          <t>St. John Neumann Catholic Church</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>Redakteur, Leiter</t>
+          <t>vicaire</t>
         </is>
       </c>
       <c r="N149">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="O149">
-        <v>2024</v>
+        <v>2009</v>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=418</t>
+          <t>/persons_v2/view.php?id=2</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>2008</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Licskó Szabolcs</t>
+          <t>Amászka László (OFMConv)</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>Magyar Szentek templom, Budapest, Ungarn</t>
+          <t>Felsővárosi Minorita templom, Szeged, Hongrie</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Hongrie</t>
         </is>
       </c>
       <c r="J150" t="inlineStr">
         <is>
-          <t>Magyar Szentek templom</t>
+          <t>Felsővárosi Minorita templom</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>Hilfspfarrer, parallel dazu Studium des Kirchenrechts an der Pázmány-Péter-Universität</t>
+          <t>curé, supérieur de maison, puis assistant du supérieur provincial depuis 2008</t>
         </is>
       </c>
       <c r="N150">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="O150">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=653</t>
+          <t>/persons_v2/view.php?id=4</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>2008</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Lóczi Tamás</t>
+          <t>Csorba László Domonkos OFM</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>Ottawa, ON, Kanada</t>
+          <t>Rózsadomb, Budapest, Hongrie</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Hongrie</t>
+        </is>
+      </c>
+      <c r="J151" t="inlineStr">
+        <is>
+          <t>Rózsadomb</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>Studienurlaub, ungarischer Hilfspfarrer</t>
+          <t>pasteur</t>
         </is>
       </c>
       <c r="N151">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="O151">
-        <v>2009</v>
+        <v>2012</v>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=668</t>
+          <t>/persons_v2/view.php?id=166</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>2008</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Magung Fransiskus Xaverius SVD</t>
+          <t>Endrédy Ferenc Csanád OSB</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>Budapest, Ungarn</t>
-[...4 lines deleted...]
-          <t>Ungarn</t>
+          <t>Szent Benedek Idősek Háza, Sopron</t>
+        </is>
+      </c>
+      <c r="J152" t="inlineStr">
+        <is>
+          <t>Szent Benedek Idősek Háza</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>Präfekt, ab 2013 dann Missionssekretär</t>
+          <t>à la retraite</t>
         </is>
       </c>
       <c r="N152">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="O152">
-        <v>2018</v>
+        <v>2009</v>
       </c>
       <c r="Q152" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=680</t>
+          <t>/persons_v2/view.php?id=238</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>2008</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Máté József SJ</t>
+          <t>Juhász Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Kanada</t>
+          <t>Felsőváros, Gyöngyös, Hongrie</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Hongrie</t>
+        </is>
+      </c>
+      <c r="J153" t="inlineStr">
+        <is>
+          <t>Felsőváros</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N153">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="O153">
-        <v>2011</v>
+        <v>2018</v>
       </c>
       <c r="Q153" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=716</t>
+          <t>/persons_v2/view.php?id=488</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>2008</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
+          <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
+        </is>
+      </c>
+      <c r="E154" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F154" t="inlineStr">
+        <is>
+          <t>Évêque</t>
+        </is>
+      </c>
+      <c r="G154" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H154" t="inlineStr">
+        <is>
+          <t>Toronto, ON, Canada</t>
+        </is>
+      </c>
+      <c r="I154" t="inlineStr">
+        <is>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="K154" t="inlineStr">
+        <is>
+          <t>à la retraite</t>
+        </is>
+      </c>
+      <c r="N154">
+        <v>2006</v>
+      </c>
+      <c r="O154">
+        <v>2018</v>
+      </c>
+      <c r="Q154" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=746</t>
+        </is>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>2008</v>
+      </c>
+      <c r="B155" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C155" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D155" t="inlineStr">
+        <is>
+          <t>Rigó Jenő SJ</t>
+        </is>
+      </c>
+      <c r="E155" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F155" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G155" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H155" t="inlineStr">
+        <is>
+          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda, Miskolc, Hongrie</t>
+        </is>
+      </c>
+      <c r="I155" t="inlineStr">
+        <is>
+          <t>Hongrie</t>
+        </is>
+      </c>
+      <c r="J155" t="inlineStr">
+        <is>
+          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda</t>
+        </is>
+      </c>
+      <c r="K155" t="inlineStr">
+        <is>
+          <t>directeur de résidence universitaire</t>
+        </is>
+      </c>
+      <c r="N155">
+        <v>2006</v>
+      </c>
+      <c r="O155">
+        <v>2009</v>
+      </c>
+      <c r="Q155" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=937</t>
+        </is>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>2008</v>
+      </c>
+      <c r="B156" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C156" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D156" t="inlineStr">
+        <is>
+          <t>Androvics András Tamás</t>
+        </is>
+      </c>
+      <c r="E156" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F156" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G156" t="inlineStr">
+        <is>
+          <t>Winnipeg, MB, Canada</t>
+        </is>
+      </c>
+      <c r="H156" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary Parish, Montréal, QC, Canada</t>
+        </is>
+      </c>
+      <c r="I156" t="inlineStr">
+        <is>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="J156" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary Parish</t>
+        </is>
+      </c>
+      <c r="K156" t="inlineStr">
+        <is>
+          <t>curé</t>
+        </is>
+      </c>
+      <c r="N156">
+        <v>2007</v>
+      </c>
+      <c r="O156">
+        <v>2012</v>
+      </c>
+      <c r="Q156" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=8</t>
+        </is>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>2008</v>
+      </c>
+      <c r="B157" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C157" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D157" t="inlineStr">
+        <is>
+          <t>Artner Péter Oszkár, Dr. habil</t>
+        </is>
+      </c>
+      <c r="E157" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F157" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G157" t="inlineStr">
+        <is>
+          <t>Eger</t>
+        </is>
+      </c>
+      <c r="H157" t="inlineStr">
+        <is>
+          <t>Szent Péter és Pál Plébánia, Kál, Hongrie</t>
+        </is>
+      </c>
+      <c r="I157" t="inlineStr">
+        <is>
+          <t>Hongrie</t>
+        </is>
+      </c>
+      <c r="J157" t="inlineStr">
+        <is>
+          <t>Szent Péter és Pál Plébánia</t>
+        </is>
+      </c>
+      <c r="K157" t="inlineStr">
+        <is>
+          <t>curé</t>
+        </is>
+      </c>
+      <c r="N157">
+        <v>2007</v>
+      </c>
+      <c r="P157" t="inlineStr">
+        <is>
+          <t>actuellement</t>
+        </is>
+      </c>
+      <c r="Q157" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=17</t>
+        </is>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>2008</v>
+      </c>
+      <c r="B158" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C158" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D158" t="inlineStr">
+        <is>
+          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
+        </is>
+      </c>
+      <c r="E158" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F158" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G158" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H158" t="inlineStr">
+        <is>
+          <t>Washington DC, États-Unis</t>
+        </is>
+      </c>
+      <c r="I158" t="inlineStr">
+        <is>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="K158" t="inlineStr">
+        <is>
+          <t>études supérieures, pasteur hongrois</t>
+        </is>
+      </c>
+      <c r="N158">
+        <v>2007</v>
+      </c>
+      <c r="O158">
+        <v>2015</v>
+      </c>
+      <c r="Q158" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=28</t>
+        </is>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>2008</v>
+      </c>
+      <c r="B159" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C159" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D159" t="inlineStr">
+        <is>
+          <t>Balogh László</t>
+        </is>
+      </c>
+      <c r="E159" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F159" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G159" t="inlineStr">
+        <is>
+          <t>Vác</t>
+        </is>
+      </c>
+      <c r="H159" t="inlineStr">
+        <is>
+          <t>Örkény, Hongrie</t>
+        </is>
+      </c>
+      <c r="I159" t="inlineStr">
+        <is>
+          <t>Hongrie</t>
+        </is>
+      </c>
+      <c r="K159" t="inlineStr">
+        <is>
+          <t>vicaire général (assurant également la charge de Táborfalva et Tatárszentgyőrgy)</t>
+        </is>
+      </c>
+      <c r="N159">
+        <v>2007</v>
+      </c>
+      <c r="O159">
+        <v>2018</v>
+      </c>
+      <c r="Q159" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=40</t>
+        </is>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>2008</v>
+      </c>
+      <c r="B160" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C160" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D160" t="inlineStr">
+        <is>
+          <t>Bóna Richárd, dr.</t>
+        </is>
+      </c>
+      <c r="E160" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F160" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G160" t="inlineStr">
+        <is>
+          <t>Cleveland, OH, États-Unis</t>
+        </is>
+      </c>
+      <c r="H160" t="inlineStr">
+        <is>
+          <t>North Royalton, OH, États-Unis</t>
+        </is>
+      </c>
+      <c r="I160" t="inlineStr">
+        <is>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="K160" t="inlineStr">
+        <is>
+          <t>vicaire</t>
+        </is>
+      </c>
+      <c r="N160">
+        <v>2007</v>
+      </c>
+      <c r="O160">
+        <v>2011</v>
+      </c>
+      <c r="Q160" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=101</t>
+        </is>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>2008</v>
+      </c>
+      <c r="B161" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C161" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D161" t="inlineStr">
+        <is>
+          <t>Cebula Paweł OFMConv</t>
+        </is>
+      </c>
+      <c r="E161" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F161" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G161" t="inlineStr">
+        <is>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+        </is>
+      </c>
+      <c r="H161" t="inlineStr">
+        <is>
+          <t>lengyel plébánia, Bridgeport, CT, États-Unis</t>
+        </is>
+      </c>
+      <c r="I161" t="inlineStr">
+        <is>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J161" t="inlineStr">
+        <is>
+          <t>lengyel plébánia</t>
+        </is>
+      </c>
+      <c r="K161" t="inlineStr">
+        <is>
+          <t>par ailleurs, il exerce à Bridgeport (CT) et à New York (NY) – pasteur hongrois</t>
+        </is>
+      </c>
+      <c r="N161">
+        <v>2007</v>
+      </c>
+      <c r="O161">
+        <v>2010</v>
+      </c>
+      <c r="Q161" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=121</t>
+        </is>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>2008</v>
+      </c>
+      <c r="B162" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C162" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D162" t="inlineStr">
+        <is>
+          <t>Ciprián Károly (OFM)</t>
+        </is>
+      </c>
+      <c r="E162" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F162" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G162" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+        </is>
+      </c>
+      <c r="H162" t="inlineStr">
+        <is>
+          <t>Barberton, OH, États-Unis</t>
+        </is>
+      </c>
+      <c r="I162" t="inlineStr">
+        <is>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="K162" t="inlineStr">
+        <is>
+          <t>à la retraite, aumônier des Sœurs de la Parole Incarnée</t>
+        </is>
+      </c>
+      <c r="N162">
+        <v>2007</v>
+      </c>
+      <c r="O162">
+        <v>2011</v>
+      </c>
+      <c r="Q162" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=129</t>
+        </is>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>2008</v>
+      </c>
+      <c r="B163" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C163" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D163" t="inlineStr">
+        <is>
+          <t>Cserháti Ferenc, esztergom-budapesti segédpüspök</t>
+        </is>
+      </c>
+      <c r="E163" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F163" t="inlineStr">
+        <is>
+          <t>Évêque</t>
+        </is>
+      </c>
+      <c r="G163" t="inlineStr">
+        <is>
+          <t>Szatmár (autrefois : Nagyvárad-Szatmári egyesített egyházmegye)</t>
+        </is>
+      </c>
+      <c r="H163" t="inlineStr">
+        <is>
+          <t>Nagyboldogasszony és Szent Adalbert Székesegyház, Esztergom, Hongrie</t>
+        </is>
+      </c>
+      <c r="I163" t="inlineStr">
+        <is>
+          <t>Hongrie</t>
+        </is>
+      </c>
+      <c r="J163" t="inlineStr">
+        <is>
+          <t>Nagyboldogasszony és Szent Adalbert Székesegyház</t>
+        </is>
+      </c>
+      <c r="K163" t="inlineStr">
+        <is>
+          <t>évêque titulaire de Centuria, évêque auxiliaire d’Esztergom-Budapest chargé de la pastorale des Hongrois de l’étranger</t>
+        </is>
+      </c>
+      <c r="N163">
+        <v>2007</v>
+      </c>
+      <c r="O163">
+        <v>2023</v>
+      </c>
+      <c r="Q163" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=154</t>
+        </is>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164">
+        <v>2008</v>
+      </c>
+      <c r="B164" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C164" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D164" t="inlineStr">
+        <is>
+          <t>Deák Ferenc SJ</t>
+        </is>
+      </c>
+      <c r="E164" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F164" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G164" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H164" t="inlineStr">
+        <is>
+          <t>Szeged, Hongrie</t>
+        </is>
+      </c>
+      <c r="I164" t="inlineStr">
+        <is>
+          <t>Hongrie</t>
+        </is>
+      </c>
+      <c r="K164" t="inlineStr">
+        <is>
+          <t>pasteur</t>
+        </is>
+      </c>
+      <c r="N164">
+        <v>2007</v>
+      </c>
+      <c r="O164">
+        <v>2019</v>
+      </c>
+      <c r="Q164" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=181</t>
+        </is>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165">
+        <v>2008</v>
+      </c>
+      <c r="B165" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C165" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D165" t="inlineStr">
+        <is>
+          <t>Feigl Rudolf SJ</t>
+        </is>
+      </c>
+      <c r="E165" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F165" t="inlineStr">
+        <is>
+          <t>Frère religieux (non ordonné prêtre)</t>
+        </is>
+      </c>
+      <c r="G165" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H165" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet Otthon, Hamilton, ON, Canada</t>
+        </is>
+      </c>
+      <c r="I165" t="inlineStr">
+        <is>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="J165" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet Otthon</t>
+        </is>
+      </c>
+      <c r="K165" t="inlineStr">
+        <is>
+          <t>à la retraite</t>
+        </is>
+      </c>
+      <c r="N165">
+        <v>2007</v>
+      </c>
+      <c r="O165">
+        <v>2015</v>
+      </c>
+      <c r="Q165" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=263</t>
+        </is>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>2008</v>
+      </c>
+      <c r="B166" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C166" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D166" t="inlineStr">
+        <is>
+          <t>Horváth Árpád SJ</t>
+        </is>
+      </c>
+      <c r="E166" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F166" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G166" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H166" t="inlineStr">
+        <is>
+          <t>Budapest, Hongrie</t>
+        </is>
+      </c>
+      <c r="I166" t="inlineStr">
+        <is>
+          <t>Hongrie</t>
+        </is>
+      </c>
+      <c r="K166" t="inlineStr">
+        <is>
+          <t>rédacteur, responsable</t>
+        </is>
+      </c>
+      <c r="N166">
+        <v>2007</v>
+      </c>
+      <c r="O166">
+        <v>2024</v>
+      </c>
+      <c r="Q166" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=418</t>
+        </is>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>2008</v>
+      </c>
+      <c r="B167" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C167" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D167" t="inlineStr">
+        <is>
+          <t>Licskó Szabolcs</t>
+        </is>
+      </c>
+      <c r="E167" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F167" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G167" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+        </is>
+      </c>
+      <c r="H167" t="inlineStr">
+        <is>
+          <t>Magyar Szentek templom, Budapest, Hongrie</t>
+        </is>
+      </c>
+      <c r="I167" t="inlineStr">
+        <is>
+          <t>Hongrie</t>
+        </is>
+      </c>
+      <c r="J167" t="inlineStr">
+        <is>
+          <t>Magyar Szentek templom</t>
+        </is>
+      </c>
+      <c r="K167" t="inlineStr">
+        <is>
+          <t>vicaire, tout en poursuivant des études de droit canonique à l’Université catholique Péter Pázmány</t>
+        </is>
+      </c>
+      <c r="N167">
+        <v>2007</v>
+      </c>
+      <c r="O167">
+        <v>2011</v>
+      </c>
+      <c r="Q167" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=653</t>
+        </is>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>2008</v>
+      </c>
+      <c r="B168" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C168" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D168" t="inlineStr">
+        <is>
+          <t>Lóczi Tamás</t>
+        </is>
+      </c>
+      <c r="E168" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F168" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G168" t="inlineStr">
+        <is>
+          <t>Eger</t>
+        </is>
+      </c>
+      <c r="H168" t="inlineStr">
+        <is>
+          <t>Ottawa, ON, Canada</t>
+        </is>
+      </c>
+      <c r="I168" t="inlineStr">
+        <is>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="K168" t="inlineStr">
+        <is>
+          <t>congé d’études, vicaire auxiliaire hongrois</t>
+        </is>
+      </c>
+      <c r="N168">
+        <v>2007</v>
+      </c>
+      <c r="O168">
+        <v>2009</v>
+      </c>
+      <c r="Q168" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=668</t>
+        </is>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>2008</v>
+      </c>
+      <c r="B169" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C169" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D169" t="inlineStr">
+        <is>
+          <t>Magung Fransiskus Xaverius SVD</t>
+        </is>
+      </c>
+      <c r="E169" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F169" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G169" t="inlineStr">
+        <is>
+          <t>verbita (Societas Verbi Divini)</t>
+        </is>
+      </c>
+      <c r="H169" t="inlineStr">
+        <is>
+          <t>Budapest, Hongrie</t>
+        </is>
+      </c>
+      <c r="I169" t="inlineStr">
+        <is>
+          <t>Hongrie</t>
+        </is>
+      </c>
+      <c r="K169" t="inlineStr">
+        <is>
+          <t>préfet, puis secrétaire aux missions à partir de 2013</t>
+        </is>
+      </c>
+      <c r="N169">
+        <v>2007</v>
+      </c>
+      <c r="O169">
+        <v>2018</v>
+      </c>
+      <c r="Q169" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=680</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170">
+        <v>2008</v>
+      </c>
+      <c r="B170" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C170" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D170" t="inlineStr">
+        <is>
+          <t>Máté József SJ</t>
+        </is>
+      </c>
+      <c r="E170" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F170" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G170" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H170" t="inlineStr">
+        <is>
+          <t>Hamilton, ON, Canada</t>
+        </is>
+      </c>
+      <c r="I170" t="inlineStr">
+        <is>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="K170" t="inlineStr">
+        <is>
+          <t>à la retraite</t>
+        </is>
+      </c>
+      <c r="N170">
+        <v>2007</v>
+      </c>
+      <c r="O170">
+        <v>2011</v>
+      </c>
+      <c r="Q170" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=716</t>
+        </is>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>2008</v>
+      </c>
+      <c r="B171" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C171" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D171" t="inlineStr">
+        <is>
           <t>Páldeák Iván Szabolcs OFM</t>
         </is>
       </c>
-      <c r="E154" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G154" t="inlineStr">
+      <c r="E171" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F171" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G171" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
-      <c r="H154" t="inlineStr">
+      <c r="H171" t="inlineStr">
         <is>
           <t>Margit körút, Budapest</t>
         </is>
       </c>
-      <c r="J154" t="inlineStr">
+      <c r="J171" t="inlineStr">
         <is>
           <t>Margit körút</t>
         </is>
       </c>
-      <c r="K154" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N154">
+      <c r="K171" t="inlineStr">
+        <is>
+          <t>pasteur</t>
+        </is>
+      </c>
+      <c r="N171">
         <v>2007</v>
       </c>
-      <c r="O154">
+      <c r="O171">
         <v>2013</v>
       </c>
-      <c r="Q154" t="inlineStr">
+      <c r="Q171" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=859</t>
+        </is>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172">
+        <v>2008</v>
+      </c>
+      <c r="B172" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C172" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D172" t="inlineStr">
+        <is>
+          <t>Rostás Sándor SVD</t>
+        </is>
+      </c>
+      <c r="E172" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F172" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G172" t="inlineStr">
+        <is>
+          <t>verbita (Societas Verbi Divini)</t>
+        </is>
+      </c>
+      <c r="H172" t="inlineStr">
+        <is>
+          <t>Ásotthalom, Hongrie</t>
+        </is>
+      </c>
+      <c r="I172" t="inlineStr">
+        <is>
+          <t>Hongrie</t>
+        </is>
+      </c>
+      <c r="K172" t="inlineStr">
+        <is>
+          <t>Ferenc Kósa, SVD, assistant, vicaire auxiliaire</t>
+        </is>
+      </c>
+      <c r="N172">
+        <v>2007</v>
+      </c>
+      <c r="O172">
+        <v>2010</v>
+      </c>
+      <c r="Q172" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=946</t>
+        </is>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173">
+        <v>2008</v>
+      </c>
+      <c r="B173" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C173" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D173" t="inlineStr">
+        <is>
+          <t>Somfai Béla SJ, Dr.</t>
+        </is>
+      </c>
+      <c r="E173" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F173" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G173" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H173" t="inlineStr">
+        <is>
+          <t>Sodrás utcai rendház, Budapest, Hongrie</t>
+        </is>
+      </c>
+      <c r="I173" t="inlineStr">
+        <is>
+          <t>Hongrie</t>
+        </is>
+      </c>
+      <c r="J173" t="inlineStr">
+        <is>
+          <t>Sodrás utcai rendház</t>
+        </is>
+      </c>
+      <c r="K173" t="inlineStr">
+        <is>
+          <t>pasteur, tout en étant professeur émérite et conférencier invité à l’École supérieure de théologie monastique Sapientia</t>
+        </is>
+      </c>
+      <c r="N173">
+        <v>2007</v>
+      </c>
+      <c r="O173">
+        <v>2013</v>
+      </c>
+      <c r="Q173" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=1007</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>