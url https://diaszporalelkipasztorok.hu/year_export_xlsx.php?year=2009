--- v0 (2026-07-07)
+++ v1 (2026-09-13)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Kronológia" sheetId="1" r:id="rId1"/>
+    <sheet name="Chronologie" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -98,8125 +98,9326 @@
     <col min="12" max="12" width="42" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t>Diaszpóra Lelkipásztori Névtár</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>www.diaszporalelkipasztorok.hu</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Év</t>
+          <t>Year</t>
         </is>
       </c>
       <c r="B4">
         <v>2009</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Eseménytípus szűrő</t>
+          <t>Event type filter</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Minden esemény</t>
+          <t>All events</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Ország szűrő</t>
+          <t>Country filter</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Minden ország</t>
+          <t>Alle Länder</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
-          <t>Összegzés</t>
+          <t>Summary</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes of the year</t>
         </is>
       </c>
       <c r="B9">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="B10">
-        <v>107</v>
+        <v>122</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Születések</t>
+          <t>Births</t>
         </is>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Halálozások</t>
+          <t>Deaths</t>
         </is>
       </c>
       <c r="B12">
         <v>7</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Szentelések</t>
+          <t>Ordinations</t>
         </is>
       </c>
       <c r="B13">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálatok</t>
+          <t>Domestic services</t>
         </is>
       </c>
       <c r="B14">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Külföldi szolgálatok</t>
+          <t>Foreign services</t>
         </is>
       </c>
       <c r="B15">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
-          <t>Év</t>
+          <t>Year</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
-          <t>Szekció</t>
+          <t>Section</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
-          <t>Eseménytípus</t>
+          <t>Event type</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
-          <t>Név</t>
+          <t>Name</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
         <is>
-          <t>Felekezet</t>
+          <t>Denomination</t>
         </is>
       </c>
       <c r="F17" t="inlineStr" s="1">
         <is>
-          <t>Fokozat</t>
+          <t>Grade</t>
         </is>
       </c>
       <c r="G17" t="inlineStr" s="1">
         <is>
-          <t>Egyházmegye / rend</t>
+          <t>Diocese / order</t>
         </is>
       </c>
       <c r="H17" t="inlineStr" s="1">
         <is>
-          <t>Hely</t>
+          <t>Place</t>
         </is>
       </c>
       <c r="I17" t="inlineStr" s="1">
         <is>
-          <t>Ország</t>
+          <t>Country</t>
         </is>
       </c>
       <c r="J17" t="inlineStr" s="1">
         <is>
-          <t>Intézmény</t>
+          <t>Institution</t>
         </is>
       </c>
       <c r="K17" t="inlineStr" s="1">
         <is>
-          <t>Beosztás</t>
+          <t>Position</t>
         </is>
       </c>
       <c r="L17" t="inlineStr" s="1">
         <is>
-          <t>Címke</t>
+          <t>Label</t>
         </is>
       </c>
       <c r="M17" t="inlineStr" s="1">
         <is>
-          <t>Leírás</t>
+          <t>Description</t>
         </is>
       </c>
       <c r="N17" t="inlineStr" s="1">
         <is>
-          <t>Dátum tól</t>
+          <t>Date from</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
-          <t>Dátum ig</t>
+          <t>Date to</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
-          <t>Jelenleg</t>
+          <t>Current</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
-          <t>Személy linkje</t>
+          <t>Person link</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2009</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Ailer Gellért</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Washington DC, USA</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>St. John Neumann Catholic Church, Washington DC, USA - segédlelkész</t>
+          <t>St. John Neumann Catholic Church, Washington DC, USA - Hilfspfarrer</t>
         </is>
       </c>
       <c r="N18">
         <v>2006</v>
       </c>
       <c r="O18">
         <v>2009</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=2</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>2009</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Ailer Gáspár</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Kőbányai Szent László Templom, Budapest, Magyarország - segédlelkész
-Nepumuki Szent János templom, Dunabogdány, Magyarország - plébániai kormányzó, majd 2015-től plébános</t>
+          <t>Kőbányai Szent László Templom, Budapest, Ungarn - Hilfspfarrer
+Nepumuki Szent János templom, Dunabogdány, Ungarn - Pfarrverwalter, ab 2015 dann Pfarrer</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>2004
 2009</t>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
           <t>2009
 2019</t>
         </is>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=1</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>2009</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat megkezdése</t>
+          <t>Beginn des Dienstes im Heimatland</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Bérczi László Bernát O.Cist, apát</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Zirci Ciszterci Apátság, Zirc - idősek otthonának igazgatója, segédmagiszter, pályázati felelős, alperjel, 2011. júniusától oktatási főigazgató</t>
+          <t>Zirci Ciszterci Apátság, Zirc - Leiter eines Seniorenheims, Assistenzmagister, Fördermittelbeauftragter, Unterabteilungsleiter, seit Juni 2011 Generaldirektor für Bildung</t>
         </is>
       </c>
       <c r="N20">
         <v>2009</v>
       </c>
       <c r="O20">
         <v>2012</v>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=79</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>2009</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Csókay Károly SJ</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Miskolc, Magyarország - plébános
-Miskolc, Magyarország - kisegítő lelkész, majd nyugállományban</t>
+          <t>Miskolc, Ungarn - Pfarrer
+Miskolc, Ungarn - Hilfspfarrer, anschließend im Ruhestand</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>2004
 2009</t>
         </is>
       </c>
       <c r="O21" t="inlineStr">
         <is>
           <t>2009
 2024</t>
         </is>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=171</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>2009</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Fülöp József SJ</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada - betegállományban, majd nyugállományban
-Hamilton, ON, Kanada - betegállományban</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada - zunächst im Krankenstand, dann im Ruhestand
+Hamilton, ON, Kanada - im Krankenstand</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
           <t>2001
 2009</t>
         </is>
       </c>
       <c r="O22" t="inlineStr">
         <is>
           <t>2009
 2010</t>
         </is>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=295</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>2009</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Hernádi Balázs Lehel OFM</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="N23">
         <v>2009</v>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=385</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>2009</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Hesz Vince Dénes OFM</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Budapest, Magyarország - iskolalelkész
-Alsóvárosi Ferences Templom, Szeged, Magyarország - segédlelkész</t>
+          <t>Budapest, Ungarn - Schulseelsorger
+Alsóvárosi Ferences Templom, Szeged, Ungarn - Hilfspfarrer</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
           <t>2008
 2009</t>
         </is>
       </c>
       <c r="O24" t="inlineStr">
         <is>
           <t>2009
 2011</t>
         </is>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=387</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>2009</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Idrányi Imre Ödön (OFM), Dr.</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>St. Anne Byzantine Catholic Church, San Luis Obispo, CA, USA - alapító parókus
-St. Anne Byzantine Catholic Church, San Luis Obispo, CA, USA - nyugalmazott lelkipásztor, adminisztrátor</t>
+          <t>St. Anne Byzantine Catholic Church, San Luis Obispo, CA, USA - Gründungspfarrer
+St. Anne Byzantine Catholic Church, San Luis Obispo, CA, USA - Pfr. im Ruhestand, Verwaltungsleiter</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
           <t>1986
 2009</t>
         </is>
       </c>
       <c r="O25" t="inlineStr">
         <is>
           <t>2009
 2011</t>
         </is>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=450</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>2009</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése</t>
+          <t>Beginn des Dienstes im Ausland</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Konyárik József</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>Braziliaváros, Brazília</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Braziliaváros, Brazília - segédlelkész</t>
+          <t>Braziliaváros, Brazília - Hilfspfarrer</t>
         </is>
       </c>
       <c r="N26">
         <v>2009</v>
       </c>
       <c r="O26">
         <v>2011</v>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=567</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>2009</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése</t>
+          <t>Beginn des Dienstes im Ausland</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Kovács Lajos (SJ), Dr.</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>India - tercia</t>
+          <t>India - Terz</t>
         </is>
       </c>
       <c r="N27">
         <v>2009</v>
       </c>
       <c r="O27">
         <v>2010</v>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=586</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>2009</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Hazatérés</t>
+          <t>Versetzung (vorheriger Dienstort)
+Rückkehr in die Heimat</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Lóczi Tamás</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Ottawa, ON, Kanada - tanulmányi szabadság, magyar kisegítő lelkész
-Fráter György Katolikus Gimnázium és Kollégium, Miskolc, Magyarország - érseki biztos, 2011-től igazgató</t>
+          <t>Ottawa, ON, Kanada - Studienurlaub, ungarischer Hilfspfarrer
+Fráter György Katolikus Gimnázium és Kollégium, Miskolc, Ungarn - Erzbischöflicher Beauftragter, seit 2011 Direktor</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
           <t>2007
 2009</t>
         </is>
       </c>
       <c r="O28" t="inlineStr">
         <is>
           <t>2009
 2019</t>
         </is>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=668</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>2009</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Nagy László, Dr.</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Xavéri Szent Ferenc templom, Mississauga, ON, Kanada - plébános
-Holy Family Parish, Whitby, ON, Kanada - plébános, a Kanadai Fellebezési Bíróság bírája, érseki helynök, teológiai tanár</t>
+          <t>Xavéri Szent Ferenc templom, Mississauga, ON, Kanada - Pfarrer
+Holy Family Parish, Whitby, ON, Kanada - Pfarrer, Richter am kanadischen Berufungsgericht, Erzbischofsvikar, Theologieprofessor</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
           <t>2004
 2009</t>
         </is>
       </c>
       <c r="O29">
         <v>2009</v>
       </c>
       <c r="P29" t="inlineStr">
         <is>
-          <t>jelenleg</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=796</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>2009</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Pesznyák Béla</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>Szabadka, Szerbia</t>
+          <t>Szabadka, Serbien</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Kanada - plébános
-Courtland, ON, Kanada - plébános</t>
+          <t>Hamilton, ON, Kanada - Pfarrer
+Courtland, ON, Kanada - Pfarrer</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
           <t>2001
 2009</t>
         </is>
       </c>
       <c r="O30" t="inlineStr">
         <is>
           <t>2009
 2014</t>
         </is>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=867</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>2009</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Versetzung (vorheriger Dienstort)
+Rückkehr in die Heimat</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Endrédy Ferenc Csanád OSB</t>
+          <t>Rakaczky Máté Bazil OSBM</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Sopron, Magyarország</t>
+          <t>St. John the Baptist Byzantine Catholic Church, Perth Amboy, NJ, USA - Pfarrer
+Máriapócs - im Ruhestand</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2009. január 13.</t>
+          <t>1994
+2009</t>
+        </is>
+      </c>
+      <c r="O31" t="inlineStr">
+        <is>
+          <t>2009
+2019</t>
         </is>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=238</t>
+          <t>/persons_v2/view.php?id=914</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>2009</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Gulyás Ferenc SVD</t>
+          <t>Rigó Jenő SJ</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Mödling, Ausztria</t>
-[...5 lines deleted...]
-        </is>
+          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda, Miskolc, Ungarn - Leiter des Studentenwohnheims</t>
+        </is>
+      </c>
+      <c r="N32">
+        <v>2006</v>
+      </c>
+      <c r="O32">
+        <v>2009</v>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=346</t>
+          <t>/persons_v2/view.php?id=937</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>2009</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Fodor Miklós Sch.P</t>
+          <t>Roskó László</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Köln, Deutschland</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Devon, PA, USA</t>
+          <t>Árpádházi Szent Margit R. K. Egyházközség, Orange Village, OH, USA - Hilfspfarrer, ab 1972 dann Pfarrer
+Cleveland, OH, USA - im Ruhestand</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2009. február 3.</t>
+          <t>1965
+2009</t>
+        </is>
+      </c>
+      <c r="O33" t="inlineStr">
+        <is>
+          <t>2009
+2012</t>
         </is>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=278</t>
+          <t>/persons_v2/view.php?id=944</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>2009</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Versetzung (vorheriger Dienstort)
+Rückkehr in die Heimat</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Jáki László Szaniszló OSB, Dr.</t>
+          <t>Skinta József István OSBM</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Madrid, Spanyolország</t>
+          <t>St. Joseph Byzantine Catholic Church, New Brunswick, NJ, USA - Pfarrer
+Máriapócs, Ungarn - im Ruhestand</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2009. április 7.</t>
+          <t>2000
+2009</t>
+        </is>
+      </c>
+      <c r="O34" t="inlineStr">
+        <is>
+          <t>2009
+2012</t>
         </is>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=480</t>
+          <t>/persons_v2/view.php?id=999</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>2009</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Juhász László SJ, Dr.</t>
+          <t>Endrédy Ferenc Csanád OSB</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>New York, NY, USA</t>
+          <t>Sopron, Ungarn</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2009. május 7.</t>
+          <t>13. Januar 2009</t>
         </is>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=495</t>
+          <t>/persons_v2/view.php?id=238</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>2009</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Morgan Gyula OSBM</t>
+          <t>Gulyás Ferenc SVD</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>New Brunswick, NJ, USA</t>
+          <t>Mödling, Österreich</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2009. november 26.</t>
+          <t>29. Januar 2009</t>
         </is>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=772</t>
+          <t>/persons_v2/view.php?id=346</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>2009</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Pillisch Tamás János</t>
+          <t>Fodor Miklós Sch.P</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>állandó diakónus</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>Devon, PA, USA</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2009. december 14.</t>
+          <t>3. Februar 2009</t>
         </is>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=877</t>
+          <t>/persons_v2/view.php?id=278</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>2009</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Iróffy Gábor Zsolt OSB</t>
+          <t>Jáki László Szaniszló OSB, Dr.</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
-[...16 lines deleted...]
-        <v>2016</v>
+          <t>Madrid, Spanien</t>
+        </is>
+      </c>
+      <c r="N38" t="inlineStr">
+        <is>
+          <t>7. April 2009</t>
+        </is>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=459</t>
+          <t>/persons_v2/view.php?id=480</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>2009</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Monostori Benedek József Bánk O.Cist, Dr.</t>
+          <t>Juhász László SJ, Dr.</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
-[...21 lines deleted...]
-        <v>2014</v>
+          <t>New York, NY, USA</t>
+        </is>
+      </c>
+      <c r="N39" t="inlineStr">
+        <is>
+          <t>7. Mai 2009</t>
+        </is>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=769</t>
+          <t>/persons_v2/view.php?id=495</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>2009</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Balás Dávid László O.Cist, Dr.</t>
+          <t>Morgan Gyula OSBM</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
-[...21 lines deleted...]
-        <v>2014</v>
+          <t>New Brunswick, NJ, USA</t>
+        </is>
+      </c>
+      <c r="N40" t="inlineStr">
+        <is>
+          <t>26. November 2009</t>
+        </is>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=32</t>
+          <t>/persons_v2/view.php?id=772</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2009</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Lackner Károly Béda O.Cist, dr</t>
+          <t>Pillisch Tamás János</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Diakon</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
-[...16 lines deleted...]
-        <v>2020</v>
+          <t>Toronto, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="N41" t="inlineStr">
+        <is>
+          <t>14. Dezember 2009</t>
+        </is>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=630</t>
+          <t>/persons_v2/view.php?id=877</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>2009</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Horváth László Pius OSB</t>
+          <t>Iróffy Gábor Zsolt OSB</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Portola Valley, CA, USA</t>
+          <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>tanár, perjel, kisegítő magyar lelkész</t>
+          <t>Gymnasiallehrer, ab 1974 Gymnasialdirektor, ab 1981 Subprior</t>
         </is>
       </c>
       <c r="N42">
-        <v>1960</v>
+        <v>1952</v>
       </c>
       <c r="O42">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=431</t>
+          <t>/persons_v2/view.php?id=459</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>2009</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Kis-Horváth Mihály Paszkál O.Cist</t>
+          <t>Monostori Benedek József Bánk O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>központi pénztáros (1964-1994), alperjel (1976-1988), házgondnok</t>
+          <t>Universitätsdozent (1956–1989), Vizepropst (1975–1976), Propst (1976–1988), Gymnasiallehrer (1974–1975, 1977–1978), Beichtvater und Zelebrant bei den Schwestern der Heiligen Familie von Nazareth, Grand Prairie, TX, USA (1989–2011), im Ruhestand (2011–2014)</t>
         </is>
       </c>
       <c r="N43">
-        <v>1960</v>
+        <v>1956</v>
       </c>
       <c r="O43">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=534</t>
+          <t>/persons_v2/view.php?id=769</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>2009</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Chladek István Menyhért O.Cist</t>
+          <t>Balás Dávid László O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>tanár, apáti titkár, segédlelkész</t>
+          <t>Philosophielehrer an der Universität von Dallas, Pastor, Leiter des Fachbereichs Theologie sowie Religionslehrer</t>
         </is>
       </c>
       <c r="N44">
-        <v>1962</v>
+        <v>1959</v>
       </c>
       <c r="O44">
-        <v>2017</v>
+        <v>2014</v>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=125</t>
+          <t>/persons_v2/view.php?id=32</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>2009</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Keresztessy-Parker Ferenc László OPraem, apát, Dr.</t>
+          <t>Lackner Károly Béda O.Cist, dr</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Szent Mihály apátság, Orange, CA, USA</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J45" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>kollégiumi rektor, perjel, apát</t>
+          <t>Gymnasiallehrer (Dallas – St. Edward 1959–1960; Dallas – Cistercian 1962–1964; Fort Worth, TX, USA 1964–1967; Dallas 1967–1970) Universitätsdozent in Arlington, TX, USA – University of Texas (1969–2010), im Ruhestand (2010–2020)</t>
         </is>
       </c>
       <c r="N45">
-        <v>1962</v>
+        <v>1959</v>
       </c>
       <c r="O45">
-        <v>2010</v>
+        <v>2020</v>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=522</t>
+          <t>/persons_v2/view.php?id=630</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>2009</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Erdei János József OSBM</t>
+          <t>Samay Sebestyén Sebastian OSB</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Máriapócsi Bazilita Atyák Közössége, Matawan, NJ, USA</t>
+          <t>St. Vincent Abbey, Latrobe, PA, USA</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>Máriapócsi Bazilita Atyák Közössége</t>
+          <t>St. Vincent Abbey</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>parókus, közben kisegít New York, NY, USA</t>
+          <t>in verschiedenen Positionen, vor allem als Hochschullehrer und Dekan</t>
         </is>
       </c>
       <c r="N46">
-        <v>1963</v>
+        <v>1959</v>
       </c>
       <c r="O46">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=243</t>
+          <t>/persons_v2/view.php?id=957</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>2009</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Kereszty András Rókus O.Cist, Dr.</t>
+          <t>Horváth László Pius OSB</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Portola Valley, CA, USA</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J47" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>egyetemi tanár, közben 1968 – 2013 között gimnáziumi tanár, 1975 – 2012 között novíciusmester. 2019-től nyugállományban</t>
+          <t>Lehrer, Strich, Hilfsseelsorger</t>
         </is>
       </c>
       <c r="N47">
-        <v>1963</v>
+        <v>1960</v>
       </c>
       <c r="O47">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=524</t>
+          <t>/persons_v2/view.php?id=431</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>2009</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Kovács György Máté O.Cist</t>
+          <t>Kis-Horváth Mihály Paszkál O.Cist</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J48" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár, 2006-tól nyugállományban</t>
+          <t>Hauptkassierer (1964–1994), Unteroffizier (1976–1988), Hausmeister</t>
         </is>
       </c>
       <c r="N48">
-        <v>1963</v>
+        <v>1960</v>
       </c>
       <c r="O48">
         <v>2013</v>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=588</t>
+          <t>/persons_v2/view.php?id=534</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2009</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Marton Antal Bernát O.Cist, dr</t>
+          <t>Chladek István Menyhért O.Cist</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár (1968-2014), igazgatóhelyettes (1971-1981), igazgató (1981-1996), perjel (1994-2000), alperjel (2000 körül), klerikus-magiszter (2007 körül)</t>
+          <t>Lehrer, Sekretär des Abtes, Hilfspfarrer</t>
         </is>
       </c>
       <c r="N49">
-        <v>1968</v>
+        <v>1962</v>
       </c>
       <c r="O49">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=707</t>
+          <t>/persons_v2/view.php?id=125</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>2009</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Molnár László</t>
+          <t>Keresztessy-Parker Ferenc László OPraem, apát, Dr.</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Tours-i Szent Márton plébánia, Porto Alegre, Brazília</t>
+          <t>Szent Mihály apátság, Orange, CA, USA</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>Tours-i Szent Márton plébánia</t>
+          <t>Szent Mihály apátság</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>alapító, templomépítő plébános</t>
+          <t>Kollegialrektor, Prior, Abt</t>
         </is>
       </c>
       <c r="N50">
-        <v>1968</v>
+        <v>1962</v>
       </c>
       <c r="O50">
-        <v>2018</v>
+        <v>2010</v>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=764</t>
+          <t>/persons_v2/view.php?id=522</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>2009</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Gyöngyös Márton OP</t>
+          <t>Erdei János József OSBM</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>Máriapócsi Bazilita Atyák Közössége, Matawan, NJ, USA</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J51" t="inlineStr">
+        <is>
+          <t>Máriapócsi Bazilita Atyák Közössége</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>lelkipásztori tevékenység és lelkigyakorlatok tartása</t>
+          <t>Pfarrer, derzeit als Aushilfspfarrer in New York, NY, USA</t>
         </is>
       </c>
       <c r="N51">
-        <v>1970</v>
-[...4 lines deleted...]
-        </is>
+        <v>1963</v>
+      </c>
+      <c r="O51">
+        <v>2016</v>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=353</t>
+          <t>/persons_v2/view.php?id=243</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>2009</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Jaschkó Balázs SJ</t>
+          <t>Kereszty András Rókus O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>segédlelkész, majd plébános, illetve helyi elöljáró</t>
+          <t>Universitätsdozent, daneben von 1968 bis 2013 Gymnasiallehrer und von 1975 bis 2012 Novizenmeister. Seit 2019 im Ruhestand</t>
         </is>
       </c>
       <c r="N52">
-        <v>1970</v>
+        <v>1963</v>
       </c>
       <c r="O52">
-        <v>2013</v>
+        <v>2022</v>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=477</t>
+          <t>/persons_v2/view.php?id=524</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>2009</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Demkovich John, Msgr</t>
+          <t>Kovács György Máté O.Cist</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>Paterson, NJ, USA</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Mária mennybemenetele, Passaic, NJ, USA</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J53" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>plébános, közben 2007. június 24.-2007. december 2. Passaic, NJ – Szent István magyar templom – adminisztrátor</t>
+          <t>Gymnasiallehrer, seit 2006 im Ruhestand</t>
         </is>
       </c>
       <c r="N53">
-        <v>1971</v>
+        <v>1963</v>
       </c>
       <c r="O53">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=190</t>
+          <t>/persons_v2/view.php?id=588</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>2009</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Linka Ernő Ödön OSB, apát</t>
+          <t>Romza Viktor György, Msgr.</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+          <t>Campbell, OH, USA</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>Brazília</t>
-[...4 lines deleted...]
-          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>házgondnok (1971-1972), szemináriumi nevelő (1972-1978), nevelési- és hivatásügyi tanácsadó (1974-1982), lelkész (1980-1982), perjel, majd apát, a Szociális Intézmények vezetője (1981-2005), nyugállományban (2005-2017)</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N54">
-        <v>1971</v>
+        <v>1963</v>
       </c>
       <c r="O54">
-        <v>2017</v>
+        <v>2014</v>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=659</t>
+          <t>/persons_v2/view.php?id=942</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>2009</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Bálint István József</t>
+          <t>Marton Antal Bernát O.Cist, dr</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>Bridgeport, CT, USA</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>St. Ladislaus Church, South Norwalk, CT, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>St. Ladislaus Church</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>magyar lelkész, plébános, közben kisegít Fairfield, CT – Szent Imre</t>
-[...5 lines deleted...]
-        </is>
+          <t>Gymnasiallehrer (1968–2014), stellvertretender Schulleiter (1971–1981), Schulleiter (1981–1996), Oberlehrer (1994–2000), Subdiakon (um 2000), Magister der Theologie (um 2007)</t>
+        </is>
+      </c>
+      <c r="N55">
+        <v>1968</v>
       </c>
       <c r="O55">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=58</t>
+          <t>/persons_v2/view.php?id=707</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>2009</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Horváth András Ellák O.Praem</t>
+          <t>Molnár László</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Szent Mihály apátság, Orange, CA, USA</t>
+          <t>Tours-i Szent Márton plébánia, Porto Alegre, Brazília</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>Szent Mihály apátság</t>
+          <t>Tours-i Szent Márton plébánia</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>latin, hittan, középkori történelem tanár, majd rendtársai egészségbiztosítási ügyeit intézte</t>
+          <t>Gründer, kirchenbauender Pfarrer</t>
         </is>
       </c>
       <c r="N56">
-        <v>1973</v>
+        <v>1968</v>
       </c>
       <c r="O56">
         <v>2018</v>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=417</t>
+          <t>/persons_v2/view.php?id=764</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>2009</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Leavy Matthew Máté OSB, apát</t>
+          <t>Gyöngyös Márton OP</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>St. Anselm Abbey, Mancester, NH, USA</t>
+          <t>Österreich</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. Anselm Abbey</t>
+          <t>Österreich</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>tanár, illetve 1986 – 2012 között apát</t>
+          <t>Seelsorge und die Durchführung von Exerzitien</t>
         </is>
       </c>
       <c r="N57">
-        <v>1977</v>
-[...2 lines deleted...]
-        <v>2018</v>
+        <v>1970</v>
+      </c>
+      <c r="P57" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=641</t>
+          <t>/persons_v2/view.php?id=353</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>2009</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Horváth István</t>
+          <t>Jaschkó Balázs SJ</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>Baltimore, MD, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J58" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Hilfspfarrer, später Pfarrer bzw. örtlicher Vorsteher</t>
         </is>
       </c>
       <c r="N58">
-        <v>1980</v>
+        <v>1970</v>
       </c>
       <c r="O58">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=424</t>
+          <t>/persons_v2/view.php?id=477</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>2009</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Pázmány Géza Sch.P.</t>
+          <t>Bálint István József</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Devon, PA, USA</t>
+          <t>St. Ladislaus Church, South Norwalk, CT, USA</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J59" t="inlineStr">
+        <is>
+          <t>St. Ladislaus Church</t>
+        </is>
+      </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>tanár, majd nyugállományban</t>
+          <t>ungarischer Pfarrer, Gemeindepfarrer, der nebenbei in Fairfield, CT – St. Imre – aushilft</t>
         </is>
       </c>
       <c r="N59">
-        <v>1980</v>
+        <v>1971</v>
       </c>
       <c r="O59">
-        <v>2024</v>
+        <v>2014</v>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=860</t>
+          <t>/persons_v2/view.php?id=58</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>2009</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Farkasfalvy Miklós Dénes O.Cist, Dr., apát</t>
+          <t>Demkovich John, Msgr</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Paterson, NJ, USA</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Mária mennybemenetele, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Mária mennybemenetele</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár 2012-ig, közben 1988-2012 apát. 2012-től nyugállományban</t>
+          <t>Pfarrer, zwischen dem 24. Juni 2007 und dem 2. Dezember 2007 in Passaic, NJ – Ungarische St.-Stephans-Kirche – Verwalter</t>
         </is>
       </c>
       <c r="N60">
-        <v>1981</v>
+        <v>1971</v>
       </c>
       <c r="O60">
-        <v>2020</v>
+        <v>2011</v>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=252</t>
+          <t>/persons_v2/view.php?id=190</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>2009</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Juhász Lajos</t>
+          <t>Linka Ernő Ödön OSB, apát</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>állandó diakónus</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>New York, NY, USA</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Yonkers, NY, USA</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="J61" t="inlineStr">
+        <is>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>állandó diakónus, 1995-től adminisztrátor</t>
+          <t>Hausverwalter (1971–1972), Seminarlehrer (1972–1978), Erziehungs- und Berufsberater (1974–1982), Pfarrer (1980–1982), Prior, später Abt, Leiter der Sozialen Einrichtungen (1981–2005), im Ruhestand (2005–2017)</t>
         </is>
       </c>
       <c r="N61">
-        <v>1984</v>
+        <v>1971</v>
       </c>
       <c r="O61">
-        <v>2014</v>
+        <v>2017</v>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=494</t>
+          <t>/persons_v2/view.php?id=659</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>2009</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Giriny János</t>
+          <t>Skerl Alphonse</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Szentháromság R. K. Egyházközség, East Chicago, IN, USA</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J62" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>központi szolgálatban</t>
+          <t>Pfarrer; nebenbei betreut er auch die St.-Imre-Kirche in Gary, IN, USA.</t>
         </is>
       </c>
       <c r="N62">
-        <v>1985</v>
+        <v>1971</v>
       </c>
       <c r="O62">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=328</t>
+          <t>/persons_v2/view.php?id=998</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>2009</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Kimecz János Alajos O.Cist</t>
+          <t>Horváth András Ellák O.Praem</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Szent Mihály apátság, Orange, CA, USA</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Szent Mihály apátság</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Lehrer für Latein, Religionsunterricht und mittelalterliche Geschichte; später kümmerte er sich um die Krankenversicherungsangelegenheiten seiner Ordensbrüder</t>
         </is>
       </c>
       <c r="N63">
-        <v>1985</v>
+        <v>1973</v>
       </c>
       <c r="O63">
-        <v>2010</v>
+        <v>2018</v>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=530</t>
+          <t>/persons_v2/view.php?id=417</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>2009</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Marozsán László</t>
+          <t>Leavy Matthew Máté OSB, apát</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>állandó diakónus</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>Keresztelő Szent János magyar görög katolikus templom, Welland, ON, Kanada</t>
+          <t>St. Anselm Abbey, Mancester, NH, USA</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>Keresztelő Szent János magyar görög katolikus templom</t>
+          <t>St. Anselm Abbey</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>diakónus</t>
+          <t>Lehrer sowie von 1986 bis 2012 Abt</t>
         </is>
       </c>
       <c r="N64">
-        <v>1986</v>
+        <v>1977</v>
       </c>
       <c r="O64">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=700</t>
+          <t>/persons_v2/view.php?id=641</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2009</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Barter Róbert</t>
+          <t>Horváth István</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>Parma, OH, USA</t>
+          <t>Baltimore, MD, USA</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Clinton Township, MI, USA</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="K65" t="inlineStr">
+        <is>
+          <t>im Ruhestand</t>
+        </is>
+      </c>
       <c r="N65">
-        <v>1987</v>
+        <v>1980</v>
       </c>
       <c r="O65">
-        <v>2014</v>
+        <v>2011</v>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=48</t>
+          <t>/persons_v2/view.php?id=424</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>2009</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Antal András</t>
+          <t>Pázmány Géza Sch.P.</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Devon, PA, USA</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J66" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Lehrer, später im Ruhestand</t>
         </is>
       </c>
       <c r="N66">
-        <v>1988</v>
+        <v>1980</v>
       </c>
       <c r="O66">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=11</t>
+          <t>/persons_v2/view.php?id=860</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>2009</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Deák István</t>
+          <t>Farkasfalvy Miklós Dénes O.Cist, Dr., apát</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Kanada</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J67" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>parókus, közben Toronto, ON is, jelenleg nyugállományban</t>
+          <t>Gymnasiallehrer bis 2012, dazwischen von 1988 bis 2012 Abt. Seit 2012 im Ruhestand</t>
         </is>
       </c>
       <c r="N67">
-        <v>1988</v>
-[...4 lines deleted...]
-        </is>
+        <v>1981</v>
+      </c>
+      <c r="O67">
+        <v>2020</v>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=182</t>
+          <t>/persons_v2/view.php?id=252</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>2009</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Horváth István (OFM)</t>
+          <t>Juhász Lajos</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Diakon</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
+          <t>Yonkers, NY, USA</t>
+        </is>
+      </c>
+      <c r="I68" t="inlineStr">
+        <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="I68" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Ständiger Diakon, seit 1995 Verwalter</t>
         </is>
       </c>
       <c r="N68">
-        <v>1988</v>
+        <v>1984</v>
       </c>
       <c r="O68">
-        <v>2010</v>
+        <v>2014</v>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=425</t>
+          <t>/persons_v2/view.php?id=494</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>2009</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Jálics Ferenc SJ</t>
+          <t>Giriny János</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Gries, Németország</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>Németország</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>lelkigyakorlat-vezető, Háziközösség alapító-vezető</t>
+          <t>in der Zentrale</t>
         </is>
       </c>
       <c r="N69">
-        <v>1988</v>
+        <v>1985</v>
       </c>
       <c r="O69">
-        <v>2017</v>
+        <v>2014</v>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=481</t>
+          <t>/persons_v2/view.php?id=328</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>2009</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Gaál Jenő SVD</t>
+          <t>Kimecz János Alajos O.Cist</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Sorkifalud, Magyarország</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J70" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>A Cursillo-mozgalom vezetője, majd kisegítő lelkész</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N70">
-        <v>1989</v>
+        <v>1985</v>
       </c>
       <c r="O70">
-        <v>2020</v>
+        <v>2010</v>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=301</t>
+          <t>/persons_v2/view.php?id=530</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>2009</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Machó György</t>
+          <t>Marozsán László</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Diakon</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>Newark, NJ, USA</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>Fort Lee, NJ, USA</t>
+          <t>Keresztelő Szent János magyar görög katolikus templom, Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J71" t="inlineStr">
+        <is>
+          <t>Keresztelő Szent János magyar görög katolikus templom</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>kisegítő lelkész, egyetemi tanár, a haditengerészet központi templomának adminisztrátora</t>
+          <t>diakónus</t>
         </is>
       </c>
       <c r="N71">
-        <v>1990</v>
+        <v>1986</v>
       </c>
       <c r="O71">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=676</t>
+          <t>/persons_v2/view.php?id=700</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>2009</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Molnár László</t>
+          <t>Barter Róbert</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Parma, OH, USA</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Porto Alegre, Brazília</t>
+          <t>Clinton Township, MI, USA</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>Brazília</t>
-[...4 lines deleted...]
-          <t>lelkész, a Miasszonyunk Testvéri Közösség alapítója</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N72">
-        <v>1990</v>
+        <v>1987</v>
       </c>
       <c r="O72">
-        <v>2025</v>
+        <v>2014</v>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=764</t>
+          <t>/persons_v2/view.php?id=48</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>2009</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Angyal Lajos</t>
+          <t>Antal András</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>St. George Greek Catholic Church, Courtland, ON, Kanada</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>St. George Greek Catholic Church</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N73">
-        <v>1991</v>
+        <v>1988</v>
       </c>
       <c r="O73">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=9</t>
+          <t>/persons_v2/view.php?id=11</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>2009</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Deák Miklós, dr.</t>
+          <t>Deák István</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>London, ON, Kanada</t>
+          <t>Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>lelkipásztor (római katolikus szertartásokat végez)</t>
+          <t>Pfarrer, unter anderem in Toronto, ON, derzeit im Ruhestand</t>
         </is>
       </c>
       <c r="N74">
-        <v>1991</v>
-[...2 lines deleted...]
-        <v>2024</v>
+        <v>1988</v>
+      </c>
+      <c r="P74" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=183</t>
+          <t>/persons_v2/view.php?id=182</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>2009</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Deák Miklós, dr.</t>
+          <t>Horváth István (OFM)</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>Welland, ON, Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N75">
-        <v>1991</v>
+        <v>1988</v>
       </c>
       <c r="O75">
-        <v>2024</v>
+        <v>2010</v>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=183</t>
+          <t>/persons_v2/view.php?id=425</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>2009</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Kamarás Ferenc Mihály OFM</t>
+          <t>Jálics Ferenc SJ</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Margit körút, Budapest, Magyarország</t>
+          <t>Gries, Deutschland</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Margit körút</t>
+          <t>Deutschland</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>házfőnök-helyettes, ökonómus, plébániai kisegítő, 1994 – 2004 plébános-helyettes, 2004-től nyugállományban</t>
+          <t>Leiter von Exerzitien, Gründer und Leiter einer Wohngemeinschaft</t>
         </is>
       </c>
       <c r="N76">
-        <v>1991</v>
+        <v>1988</v>
       </c>
       <c r="O76">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=499</t>
+          <t>/persons_v2/view.php?id=481</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>2009</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Beöthy Tamás SJ</t>
+          <t>Siklódi Sándor</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>Budapest</t>
+          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="I77" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J77" t="inlineStr">
+        <is>
+          <t>Szent Imre Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>Administrator</t>
         </is>
       </c>
       <c r="N77">
-        <v>1992</v>
+        <v>1988</v>
       </c>
       <c r="O77">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=69</t>
+          <t>/persons_v2/view.php?id=990</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>2009</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Lelóczky Gyula Donát O.Cist</t>
+          <t>Gaál Jenő SVD</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Sorkifalud, Ungarn</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár 2011-ig, könyvtáros 2022-ig, a texasi magyar közösség lelkésze</t>
+          <t>Leiter der Cursillo-Bewegung, später Hilfspfarrer</t>
         </is>
       </c>
       <c r="N78">
-        <v>1992</v>
-[...4 lines deleted...]
-        </is>
+        <v>1989</v>
+      </c>
+      <c r="O78">
+        <v>2020</v>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=644</t>
+          <t>/persons_v2/view.php?id=301</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>2009</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Nagy Ferenc SJ, Dr.</t>
+          <t>Machó György</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Newark, NJ, USA</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>Sodrás utca, Budapest, Magyarország</t>
+          <t>Fort Lee, NJ, USA</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Sodrás utca</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>szerkesztő, Pestszentlőrincen lelkipásztori kisegítő, operarius</t>
+          <t>Hilfspfarrer, Universitätsdozent, Verwalter der Zentralkirche der Marine</t>
         </is>
       </c>
       <c r="N79">
-        <v>1992</v>
+        <v>1990</v>
       </c>
       <c r="O79">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=788</t>
+          <t>/persons_v2/view.php?id=676</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>2009</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Lőrinczy Ferenc Gábor</t>
+          <t>Molnár László</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>Pestszenterzsébet-Kossuthfalva és Kakastó, Budapest, Magyarország</t>
+          <t>Porto Alegre, Brazília</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Pestszenterzsébet-Kossuthfalva és Kakastó</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Pfarrer, Gründer der Bruderschaft „Unsere Liebe Frau“</t>
         </is>
       </c>
       <c r="N80">
-        <v>1993</v>
+        <v>1990</v>
       </c>
       <c r="O80">
-        <v>2010</v>
+        <v>2025</v>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=670</t>
+          <t>/persons_v2/view.php?id=764</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>2009</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Őrsy László SJ, Dr.</t>
+          <t>Sándor Albert Melchior OFMCap</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>Georgetown Egyetem, Washington DC, USA</t>
+          <t>St. Bonaventure Monastery, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>Georgetown Egyetem</t>
+          <t>St. Bonaventure Monastery</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>professor emeritus, vendégelőadó</t>
+          <t>Stellvertretender Hausleiter, Hausleiter, Gästebeauftragter, geistlicher Begleiter der weltlichen Franziskanergemeinschaften, anschließend im Ruhestand</t>
         </is>
       </c>
       <c r="N81">
-        <v>1993</v>
+        <v>1990</v>
       </c>
       <c r="O81">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=844</t>
+          <t>/persons_v2/view.php?id=962</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>2009</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Kish Máté</t>
+          <t>Angyal Lajos</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>Gary, IN, USA</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>Gary, IN, USA</t>
+          <t>St. George Greek Catholic Church, Courtland, ON, Kanada</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J82" t="inlineStr">
+        <is>
+          <t>St. George Greek Catholic Church</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N82">
-        <v>1994</v>
+        <v>1991</v>
       </c>
       <c r="O82">
-        <v>2012</v>
+        <v>2019</v>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=537</t>
+          <t>/persons_v2/view.php?id=9</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>2009</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Kormon József, Dr.</t>
+          <t>Deák Miklós, dr.</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>Pécs</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>Hímesháza, Magyarország</t>
+          <t>London, ON, Kanada</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>plébános, tiszteletbeli esperes</t>
+          <t>Seelsorger (führt römisch-katholische Gottesdienste durch)</t>
         </is>
       </c>
       <c r="N83">
-        <v>1994</v>
+        <v>1991</v>
       </c>
       <c r="O83">
-        <v>2015</v>
+        <v>2024</v>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=569</t>
+          <t>/persons_v2/view.php?id=183</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>2009</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Éles Ferenc</t>
+          <t>Deák Miklós, dr.</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>Boynton Beach, FL, USA</t>
+          <t>Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N84">
-        <v>1994</v>
+        <v>1991</v>
       </c>
       <c r="O84">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=247</t>
+          <t>/persons_v2/view.php?id=183</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>2009</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Kiss György Barnabás OFM</t>
+          <t>Kamarás Ferenc Mihály OFM</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
+          <t>Margit körút, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>Margit körút</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>plébános, közben 2010-től Windsor, ON, Kanadában – Páduai Szent Antal plébánia – adminisztrátor</t>
-[...10 lines deleted...]
-        </is>
+          <t>Stellvertretender Hausverwalter, Verwalter, Hilfspfarrer, 1994–2004 stellvertretender Pfarrer, seit 2004 im Ruhestand</t>
+        </is>
+      </c>
+      <c r="N85">
+        <v>1991</v>
+      </c>
+      <c r="O85">
+        <v>2013</v>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=545</t>
+          <t>/persons_v2/view.php?id=499</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>2009</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Marosfalvy László SJ</t>
+          <t>Beöthy Tamás SJ</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
-[...9 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Budapest</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>lelkész, ökonómus, közben 2006-2008 között plébános, majd segédlelkész, valamint a Saint Jutta Foundation kanadai kurátora, később nyugállományban</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N86">
-        <v>1996</v>
+        <v>1992</v>
       </c>
       <c r="O86">
-        <v>2024</v>
+        <v>2012</v>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=698</t>
+          <t>/persons_v2/view.php?id=69</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>2009</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Linka Ervin Sándor OSB</t>
+          <t>Lelóczky Gyula Donát O.Cist</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>Brazília</t>
-[...4 lines deleted...]
-          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>brazíliai magyar főlelkész</t>
+          <t>Gymnasiallehrer bis 2011, Bibliothekar bis 2022, Pfarrer der ungarischen Gemeinde in Texas</t>
         </is>
       </c>
       <c r="N87">
-        <v>1997</v>
-[...2 lines deleted...]
-        <v>2016</v>
+        <v>1992</v>
+      </c>
+      <c r="P87" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=660</t>
+          <t>/persons_v2/view.php?id=644</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>2009</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Csete Iván</t>
+          <t>Nagy Ferenc SJ, Dr.</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>New York, NY, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Aquinói Szent Tamás, Forestburgh, NY, USA</t>
+          <t>Sodrás utca, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>Aquinói Szent Tamás</t>
+          <t>Sodrás utca</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>adminisztrátor, 1999-től plébános</t>
+          <t>Redakteur, Seelsorgeassistent in Pestszentlőrinc, Operarius</t>
         </is>
       </c>
       <c r="N88">
-        <v>1998</v>
+        <v>1992</v>
       </c>
       <c r="O88">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=158</t>
+          <t>/persons_v2/view.php?id=788</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>2009</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Forrai Tamás Gergely SJ</t>
+          <t>Rékási József Csaba O.Praem</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda, Miskolc, Magyarország</t>
+          <t>De Pere-i premontrei rendház, West De Pere, WI, USA</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda</t>
+          <t>De Pere-i premontrei rendház</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>igazgató</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N89">
-        <v>1998</v>
+        <v>1992</v>
       </c>
       <c r="O89">
-        <v>2010</v>
+        <v>2016</v>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=283</t>
+          <t>/persons_v2/view.php?id=930</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>2009</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Juhász Gábor Tamás, Dr.</t>
+          <t>Lőrinczy Ferenc Gábor</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>Budapest - Vizafogó, Budapest, Magyarország</t>
+          <t>Pestszenterzsébet-Kossuthfalva és Kakastó, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t>Budapest - Vizafogó</t>
+          <t>Pestszenterzsébet-Kossuthfalva és Kakastó</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>segédlelkész, majd 2000-től plébános, közben 2001 – 2019 között a Szent Ágoston kápolna igazgatója is</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N90">
-        <v>1998</v>
-[...4 lines deleted...]
-        </is>
+        <v>1993</v>
+      </c>
+      <c r="O90">
+        <v>2010</v>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=489</t>
+          <t>/persons_v2/view.php?id=670</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>2009</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Pintye Lajos OFM</t>
+          <t>Őrsy László SJ, Dr.</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség, Fairfield, CT, USA</t>
+          <t>Georgetown Egyetem, Washington DC, USA</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség</t>
+          <t>Georgetown Egyetem</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Professor emeritus, Gastdozent</t>
         </is>
       </c>
       <c r="N91">
-        <v>1998</v>
+        <v>1993</v>
       </c>
       <c r="O91">
-        <v>2011</v>
+        <v>2020</v>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=882</t>
+          <t>/persons_v2/view.php?id=844</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>2009</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Kish Gábor SJ</t>
+          <t>Kish Máté</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
+          <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet Otthon</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N92">
-        <v>1999</v>
+        <v>1994</v>
       </c>
       <c r="O92">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=535</t>
+          <t>/persons_v2/view.php?id=537</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>2009</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Csiszár István</t>
+          <t>Kiss György Barnabás OFM</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>Kitchener, ON, Kanada</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J93" t="inlineStr">
+        <is>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Pfarrer, seit 2010 in Windsor, ON, Kanada – Pfarrei St. Antonius von Padua – Verwalter</t>
         </is>
       </c>
       <c r="N93">
-        <v>2000</v>
-[...2 lines deleted...]
-        <v>2018</v>
+        <v>1994</v>
+      </c>
+      <c r="P93" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=161</t>
+          <t>/persons_v2/view.php?id=545</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>2009</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Kerekes László, püspök, Dr.</t>
+          <t>Kormon József, Dr.</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Pécs</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>Boldog Özséb templom, Kézdivásárhely, Románia</t>
+          <t>Hímesháza, Ungarn</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>Románia</t>
-[...4 lines deleted...]
-          <t>Boldog Özséb templom</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Pfarrer, Ehrendekan</t>
         </is>
       </c>
       <c r="N94">
-        <v>2000</v>
+        <v>1994</v>
       </c>
       <c r="O94">
-        <v>2020</v>
+        <v>2015</v>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=520</t>
+          <t>/persons_v2/view.php?id=569</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>2009</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
+          <t>Ligeti András Angelus OFM</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>Sapientia Szerzetesi Főiskola, Budapest, Magyarország</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
-          <t>Sapientia Szerzetesi Főiskola</t>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>a Sapientia Szerzetesi Hittudományi Főiskola oktatója, fundamentális teológiát tanít, 2020-tól a Szenátus tagja, a Fundamentális Teológia Tanszék vezetője, 2021-2025 között oktatási és kutatási rektorhelyettes, 2025. július 1-től megbízott rektor, 2025. szeptember 1-től rektor</t>
+          <t>Ortsvorsteher und Hilfspfarrer sowie Zelebrant in den ehemaligen ungarischen Pfarreien in DeWitt, MI, USA, und Toledo, OH, USA</t>
         </is>
       </c>
       <c r="N95">
-        <v>2001</v>
+        <v>1994</v>
       </c>
       <c r="P95" t="inlineStr">
         <is>
-          <t>jelenleg</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=28</t>
+          <t>/persons_v2/view.php?id=654</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>2009</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Lakatos Dénes</t>
+          <t>Schweda Phillip (OFM)</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary templom, Vancouver, BC, Kanada</t>
+          <t>egyházmegyei bíróság, Lansing, MI, USA</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary templom</t>
+          <t>egyházmegyei bíróság</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Richter</t>
         </is>
       </c>
       <c r="N96">
-        <v>2001</v>
+        <v>1994</v>
       </c>
       <c r="O96">
-        <v>2024</v>
+        <v>2015</v>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=633</t>
+          <t>/persons_v2/view.php?id=978</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>2009</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Lukács Imre Róbert, Dr.</t>
+          <t>Éles Ferenc</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>Verespatak, Románia</t>
+          <t>Boynton Beach, FL, USA</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>plébános, közben Gyulafehérvárott a Hittudományi Főiskola egyházjog tanára</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N97">
-        <v>2001</v>
+        <v>1994</v>
       </c>
       <c r="O97">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=672</t>
+          <t>/persons_v2/view.php?id=247</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>2009</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
+          <t>Polgár Lőrinc Kapisztrán OFM</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J98" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Hilfspfarrer, später Pfarrer</t>
         </is>
       </c>
       <c r="N98">
-        <v>2001</v>
+        <v>1995</v>
       </c>
       <c r="O98">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=699</t>
+          <t>/persons_v2/view.php?id=887</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>2009</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Mihályi Imre Gilbert O.Praem</t>
+          <t>Marosfalvy László SJ</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>Papi Otthon, Székesfehérvár, Magyarország</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
-          <t>Papi Otthon</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>lelkész, ökonómus, közben 2006-2008 között plébános, majd segédlelkész, valamint a Saint Jutta Foundation kanadai kurátora, később nyugállományban</t>
         </is>
       </c>
       <c r="N99">
-        <v>2001</v>
+        <v>1996</v>
       </c>
       <c r="O99">
-        <v>2011</v>
+        <v>2024</v>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=745</t>
+          <t>/persons_v2/view.php?id=698</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>2009</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Miskolczy Kálmán Sch.P., Dr.</t>
+          <t>Linka Ervin Sándor OSB</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>Miami, FL, USA</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="J100" t="inlineStr">
+        <is>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>lelkipásztor (közben kisegít:  Sarasota, FL, USA)</t>
+          <t>Ungarischer Hauptpfarrer in Brasilien</t>
         </is>
       </c>
       <c r="N100">
-        <v>2001</v>
+        <v>1997</v>
       </c>
       <c r="O100">
-        <v>2010</v>
+        <v>2016</v>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=752</t>
+          <t>/persons_v2/view.php?id=660</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>2009</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Nemes Ödön SJ</t>
+          <t>Csete Iván</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>Sodrás utcai rendház, Budapest, Magyarország</t>
+          <t>Aquinói Szent Tamás, Forestburgh, NY, USA</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t>Sodrás utcai rendház</t>
+          <t>Aquinói Szent Tamás</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>nyugállományban, lelkivezető, lelkigyakorlatoztató</t>
+          <t>Verwaltungsleiter, seit 1999 Pfarrer</t>
         </is>
       </c>
       <c r="N101">
-        <v>2002</v>
+        <v>1998</v>
       </c>
       <c r="O101">
         <v>2011</v>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=803</t>
+          <t>/persons_v2/view.php?id=158</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>2009</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Ádám János SJ, Dr.</t>
+          <t>Forrai Tamás Gergely SJ</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda, Miskolc, Magyarország</t>
+          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda, Miskolc, Ungarn</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
           <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>gimnáziumi nevelő</t>
+          <t>Direktor</t>
         </is>
       </c>
       <c r="N102">
-        <v>2002</v>
+        <v>1998</v>
       </c>
       <c r="O102">
         <v>2010</v>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=21</t>
+          <t>/persons_v2/view.php?id=283</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>2009</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Benkő Antal SJ</t>
+          <t>Juhász Gábor Tamás, Dr.</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>Pázmány Péter Katolikus Egyetem, Budapest, Magyarország</t>
+          <t>Budapest - Vizafogó, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>Pázmány Péter Katolikus Egyetem</t>
+          <t>Budapest - Vizafogó</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>tanár</t>
+          <t>Hilfspfarrer, ab 2000 dann Pfarrer; von 2001 bis 2019 war er zudem Leiter der St.-Augustinus-Kapelle</t>
         </is>
       </c>
       <c r="N103">
-        <v>2003</v>
-[...2 lines deleted...]
-        <v>2010</v>
+        <v>1998</v>
+      </c>
+      <c r="P103" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=67</t>
+          <t>/persons_v2/view.php?id=489</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>2009</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Kárpáti László SVD</t>
+          <t>Pintye Lajos OFM</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>Johannesburg, Dél-Afrikai Köztársaság</t>
+          <t>Szent Imre R. K. Egyházközség, Fairfield, CT, USA</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>Dél-Afrikai Köztársaság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J104" t="inlineStr">
+        <is>
+          <t>Szent Imre R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>misszionárius, utcai lelkész</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N104">
-        <v>2003</v>
-[...4 lines deleted...]
-        </is>
+        <v>1998</v>
+      </c>
+      <c r="O104">
+        <v>2011</v>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=510</t>
+          <t>/persons_v2/view.php?id=882</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>2009</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Molnár Miklós SJ</t>
+          <t>Kish Gábor SJ</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>Pilisvörösvár, Magyarország</t>
+          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J105" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet Otthon</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N105">
-        <v>2003</v>
+        <v>1999</v>
       </c>
       <c r="O105">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=767</t>
+          <t>/persons_v2/view.php?id=535</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>2009</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Bodnár István Konstantin</t>
+          <t>Csiszár István</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H106" t="inlineStr">
+        <is>
+          <t>Kitchener, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I106" t="inlineStr">
+        <is>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N106">
-        <v>2004</v>
+        <v>2000</v>
       </c>
       <c r="O106">
-        <v>2014</v>
+        <v>2018</v>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=94</t>
+          <t>/persons_v2/view.php?id=161</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>2009</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Erős Sándor</t>
+          <t>Kerekes László, püspök, Dr.</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Bischof</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>Túrterebes, Románia</t>
+          <t>Boldog Özséb templom, Kézdivásárhely, Rumänien</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>Rumänien</t>
+        </is>
+      </c>
+      <c r="J107" t="inlineStr">
+        <is>
+          <t>Boldog Özséb templom</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N107">
-        <v>2004</v>
-[...4 lines deleted...]
-        </is>
+        <v>2000</v>
+      </c>
+      <c r="O107">
+        <v>2020</v>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=237</t>
+          <t>/persons_v2/view.php?id=520</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>2009</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Finta Lajos</t>
+          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>Sapientia Szerzetesi Főiskola, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J108" t="inlineStr">
+        <is>
+          <t>Sapientia Szerzetesi Főiskola</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>Dozent an der Theologischen Hochschule Sapientia, unterrichtet Fundamentaltheologie, seit 2020 Mitglied des Senats, Leiter des Lehrstuhls für Fundamentaltheologie, von 2021 bis 2025 stellvertretender Rektor für Lehre und Forschung, seit dem 1. Juli 2025 amtierender Rektor, ab 1. September 2025 Rektor</t>
         </is>
       </c>
       <c r="N108">
-        <v>2004</v>
-[...2 lines deleted...]
-        <v>2021</v>
+        <v>2001</v>
+      </c>
+      <c r="P108" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=275</t>
+          <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>2009</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Finta Lajos</t>
+          <t>Lakatos Dénes</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>Peru</t>
+          <t>Our Lady of Hungary templom, Vancouver, BC, Kanada</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>Peru</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J109" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary templom</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N109">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="O109">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=275</t>
+          <t>/persons_v2/view.php?id=633</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>2009</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Kovács Lajos (SJ), Dr.</t>
+          <t>Lukács Imre Róbert, Dr.</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>Budapest, Magyarország</t>
+          <t>Verespatak, Rumänien</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Rumänien</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>az angol nyelvű katolikus közösség lelkipásztora, lelkész a Jezsuita Szent Ignác Szakkollégiumban</t>
+          <t>Pfarrer, gleichzeitig Professor für Kirchenrecht an der Theologischen Hochschule in Gyulafehérvár</t>
         </is>
       </c>
       <c r="N110">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="O110">
-        <v>2014</v>
+        <v>2022</v>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=586</t>
+          <t>/persons_v2/view.php?id=672</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>2009</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Miskei László</t>
+          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Our Lady of Hungary Church</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N111">
-        <v>2004</v>
-[...4 lines deleted...]
-        </is>
+        <v>2001</v>
+      </c>
+      <c r="O111">
+        <v>2016</v>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=751</t>
+          <t>/persons_v2/view.php?id=699</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>2009</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Juhász Imre</t>
+          <t>Mihályi Imre Gilbert O.Praem</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>Lázaro Cárdenas, Qintana Roo, Kantunilkin, Mexikó</t>
+          <t>Papi Otthon, Székesfehérvár, Ungarn</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>Mexikó</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
-          <t>Lázaro Cárdenas, Qintana Roo</t>
+          <t>Papi Otthon</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>A Legio Christi közösségben</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N112">
-        <v>2005</v>
+        <v>2001</v>
       </c>
       <c r="O112">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=490</t>
+          <t>/persons_v2/view.php?id=745</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>2009</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Kovách János</t>
+          <t>Miskolczy Kálmán Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>Szent Mária templom, Whiting, IN, USA</t>
+          <t>Miami, FL, USA</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J113" t="inlineStr">
-[...1 lines deleted...]
-          <t>Szent Mária templom</t>
+      <c r="K113" t="inlineStr">
+        <is>
+          <t>Pastor (derzeit als Aushilfe tätig in: Sarasota, FL, USA)</t>
         </is>
       </c>
       <c r="N113">
-        <v>2005</v>
+        <v>2001</v>
       </c>
       <c r="O113">
         <v>2010</v>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=578</t>
+          <t>/persons_v2/view.php?id=752</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>2009</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Nemesszeghy Ervin SJ, Dr.</t>
+          <t>Nemes Ödön SJ</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>Püspökszentlászló, Magyarország</t>
+          <t>Sodrás utcai rendház, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J114" t="inlineStr">
+        <is>
+          <t>Sodrás utcai rendház</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>lelkigyakorlatos ház vezetője</t>
+          <t>im Ruhestand, Seelsorger, Exerzitienleiter</t>
         </is>
       </c>
       <c r="N114">
-        <v>2005</v>
+        <v>2002</v>
       </c>
       <c r="O114">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=804</t>
+          <t>/persons_v2/view.php?id=803</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>2009</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Amászka László (OFMConv)</t>
+          <t>Róna Gábor SJ</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Felsővárosi Minorita templom, Szeged, Magyarország</t>
+          <t>Jézus Szíve-templom, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
-          <t>Felsővárosi Minorita templom</t>
+          <t>Jézus Szíve-templom</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>plébános, házfőnök, közben a tartományfőnök asszisztense 2008-tól</t>
+          <t>Hilfsgeistlicher</t>
         </is>
       </c>
       <c r="N115">
-        <v>2006</v>
+        <v>2002</v>
       </c>
       <c r="O115">
-        <v>2010</v>
+        <v>2015</v>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=4</t>
+          <t>/persons_v2/view.php?id=948</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>2009</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Csorba László Domonkos OFM</t>
+          <t>Ádám János SJ, Dr.</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>Rózsadomb, Budapest, Magyarország</t>
+          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda, Miskolc, Ungarn</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
-          <t>Rózsadomb</t>
+          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>Klassenlehrer am Gymnasium</t>
         </is>
       </c>
       <c r="N116">
-        <v>2006</v>
+        <v>2002</v>
       </c>
       <c r="O116">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=166</t>
+          <t>/persons_v2/view.php?id=21</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>2009</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Juhász Ferenc, Msgr.</t>
+          <t>Benkő Antal SJ</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>Felsőváros, Gyöngyös, Magyarország</t>
+          <t>Pázmány Péter Katolikus Egyetem, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
-          <t>Felsőváros</t>
+          <t>Pázmány Péter Katolikus Egyetem</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Lehrer</t>
         </is>
       </c>
       <c r="N117">
-        <v>2006</v>
+        <v>2003</v>
       </c>
       <c r="O117">
-        <v>2018</v>
+        <v>2010</v>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=488</t>
+          <t>/persons_v2/view.php?id=67</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>2009</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
+          <t>Kárpáti László SVD</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Szeged-Csanád (früher: Csanád)</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>Johannesburg, Dél-Afrikai Köztársaság</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Dél-Afrikai Köztársaság</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Missionar, Straßenpastor</t>
         </is>
       </c>
       <c r="N118">
-        <v>2006</v>
-[...2 lines deleted...]
-        <v>2018</v>
+        <v>2003</v>
+      </c>
+      <c r="P118" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=746</t>
+          <t>/persons_v2/view.php?id=510</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>2009</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Androvics András Tamás</t>
+          <t>Molnár Miklós SJ</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>Winnipeg, MB, Kanada</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Parish, Montréal, QC, Kanada</t>
+          <t>Pilisvörösvár, Ungarn</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Our Lady of Hungary Parish</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N119">
-        <v>2007</v>
+        <v>2003</v>
       </c>
       <c r="O119">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=8</t>
+          <t>/persons_v2/view.php?id=767</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>2009</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Artner Péter Oszkár, Dr. habil</t>
+          <t>Póta László SJ, szerzetestestvér</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Ordensbruder (nicht zum Priester geweiht)</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>Szent Péter és Pál Plébánia, Kál, Magyarország</t>
-[...4 lines deleted...]
-          <t>Magyarország</t>
+          <t>Szent Erzsébet Otthon, Pilisvörösvár</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
-          <t>Szent Péter és Pál Plébánia</t>
+          <t>Szent Erzsébet Otthon</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N120">
-        <v>2007</v>
-[...4 lines deleted...]
-        </is>
+        <v>2003</v>
+      </c>
+      <c r="O120">
+        <v>2014</v>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=17</t>
+          <t>/persons_v2/view.php?id=898</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>2009</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
+          <t>Bodnár István Konstantin</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
-[...9 lines deleted...]
-          <t>USA</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>posztgraduális tanulmányok, magyar lelkész</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N121">
-        <v>2007</v>
+        <v>2004</v>
       </c>
       <c r="O121">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=28</t>
+          <t>/persons_v2/view.php?id=94</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>2009</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Balogh László</t>
+          <t>Erős Sándor</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Szatmár (früher: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>Örkény, Magyarország</t>
+          <t>Túrterebes, Rumänien</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Rumänien</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>plébániai kormányzó (oldallagosan ellátta: Táborfalva, Tatárszentgyőrgy)</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N122">
-        <v>2007</v>
-[...2 lines deleted...]
-        <v>2018</v>
+        <v>2004</v>
+      </c>
+      <c r="P122" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=40</t>
+          <t>/persons_v2/view.php?id=237</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>2009</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Bóna Richárd, dr.</t>
+          <t>Finta Lajos</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>North Royalton, OH, USA</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>Missionar</t>
         </is>
       </c>
       <c r="N123">
-        <v>2007</v>
+        <v>2004</v>
       </c>
       <c r="O123">
-        <v>2011</v>
+        <v>2021</v>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=101</t>
+          <t>/persons_v2/view.php?id=275</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>2009</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Cebula Paweł OFMConv</t>
+          <t>Finta Lajos</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>lengyel plébánia, Bridgeport, CT, USA</t>
+          <t>Peru</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>lengyel plébánia</t>
+          <t>Peru</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>közben kisegít Bridgeport, CT, New York, NY – magyar lelkész</t>
+          <t>Missionar</t>
         </is>
       </c>
       <c r="N124">
-        <v>2007</v>
+        <v>2004</v>
       </c>
       <c r="O124">
-        <v>2010</v>
+        <v>2021</v>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=121</t>
+          <t>/persons_v2/view.php?id=275</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>2009</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Ciprián Károly (OFM)</t>
+          <t>Kovács Lajos (SJ), Dr.</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>Barberton, OH, USA</t>
+          <t>Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>nyugállományban, a Megtestesült Ige Nővéreinek káplánja</t>
+          <t>Seelsorger der englischsprachigen katholischen Gemeinde und Kaplan am Jesuiten-Kolleg „St. Ignatius“</t>
         </is>
       </c>
       <c r="N125">
-        <v>2007</v>
+        <v>2004</v>
       </c>
       <c r="O125">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=129</t>
+          <t>/persons_v2/view.php?id=586</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>2009</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Cserháti Ferenc, esztergom-budapesti segédpüspök</t>
+          <t>Miskei László</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony és Szent Adalbert Székesegyház, Esztergom, Magyarország</t>
+          <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony és Szent Adalbert Székesegyház</t>
+          <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>címzetes Centuria-i püspök, a külföldi magyarok lelkipásztori ellátásával megbízott esztergom-budapesti segédpüspök</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N126">
-        <v>2007</v>
-[...2 lines deleted...]
-        <v>2023</v>
+        <v>2004</v>
+      </c>
+      <c r="P126" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=154</t>
+          <t>/persons_v2/view.php?id=751</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>2009</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Deák Ferenc SJ</t>
+          <t>Juhász Imre</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>Szeged, Magyarország</t>
+          <t>Lázaro Cárdenas, Qintana Roo, Kantunilkin, Mexikó</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Mexikó</t>
+        </is>
+      </c>
+      <c r="J127" t="inlineStr">
+        <is>
+          <t>Lázaro Cárdenas, Qintana Roo</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>In der Gemeinschaft „Legio Christi“</t>
         </is>
       </c>
       <c r="N127">
-        <v>2007</v>
+        <v>2005</v>
       </c>
       <c r="O127">
-        <v>2019</v>
+        <v>2012</v>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=181</t>
+          <t>/persons_v2/view.php?id=490</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>2009</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Feigl Rudolf SJ</t>
+          <t>Kovách János</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
+          <t>Szent Mária templom, Whiting, IN, USA</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J128" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon</t>
-[...4 lines deleted...]
-          <t>nyugállományban</t>
+          <t>Szent Mária templom</t>
         </is>
       </c>
       <c r="N128">
-        <v>2007</v>
+        <v>2005</v>
       </c>
       <c r="O128">
-        <v>2015</v>
+        <v>2010</v>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=263</t>
+          <t>/persons_v2/view.php?id=578</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>2009</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Horváth Árpád SJ</t>
+          <t>Nemesszeghy Ervin SJ, Dr.</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>Budapest, Magyarország</t>
+          <t>Püspökszentlászló, Ungarn</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>szerkesztő, elöljáró</t>
+          <t>Leiter des Exerzitienhauses</t>
         </is>
       </c>
       <c r="N129">
-        <v>2007</v>
+        <v>2005</v>
       </c>
       <c r="O129">
-        <v>2024</v>
+        <v>2012</v>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=418</t>
+          <t>/persons_v2/view.php?id=804</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>2009</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Licskó Szabolcs</t>
+          <t>Rettig Kevin Hermann József (O.Praem)</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>Magyar Szentek templom, Budapest, Magyarország</t>
+          <t>Canoga Park / Winnetka – Munkás Szent József templom, Los Angeles, CA, USA</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J130" t="inlineStr">
         <is>
-          <t>Magyar Szentek templom</t>
+          <t>Canoga Park / Winnetka – Munkás Szent József templom</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>segédlelkész, közben a Pázmány Péter Katolikus Egyetem kánonjogi tanulmányok</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N130">
-        <v>2007</v>
+        <v>2005</v>
       </c>
       <c r="O130">
-        <v>2011</v>
+        <v>2017</v>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=653</t>
+          <t>/persons_v2/view.php?id=928</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>2009</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Magung Fransiskus Xaverius SVD</t>
+          <t>Amászka László (OFMConv)</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>Budapest, Magyarország</t>
+          <t>Felsővárosi Minorita templom, Szeged, Ungarn</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J131" t="inlineStr">
+        <is>
+          <t>Felsővárosi Minorita templom</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>prefektus, majd 2013-tól missziós titkár</t>
+          <t>Pfarrer, Hausleiter, seit 2008 Assistent des Provinzials</t>
         </is>
       </c>
       <c r="N131">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="O131">
-        <v>2018</v>
+        <v>2010</v>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=680</t>
+          <t>/persons_v2/view.php?id=4</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>2009</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Máté József SJ</t>
+          <t>Csorba László Domonkos OFM</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Kanada</t>
+          <t>Rózsadomb, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J132" t="inlineStr">
+        <is>
+          <t>Rózsadomb</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N132">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="O132">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=716</t>
+          <t>/persons_v2/view.php?id=166</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>2009</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Páldeák Iván Szabolcs OFM</t>
+          <t>Juhász Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>Margit körút, Budapest</t>
+          <t>Felsőváros, Gyöngyös, Ungarn</t>
+        </is>
+      </c>
+      <c r="I133" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
-          <t>Margit körút</t>
+          <t>Felsőváros</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>lelkipásztor</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N133">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="O133">
-        <v>2013</v>
+        <v>2018</v>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=859</t>
+          <t>/persons_v2/view.php?id=488</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>2009</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Dömötör János László (OFM)</t>
+          <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Bischof</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>Queen of Peace templom, Victoria, BC, Kanada</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
-      <c r="J134" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>plébános, magyar lelkész</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N134">
-        <v>2008</v>
-[...4 lines deleted...]
-        </is>
+        <v>2006</v>
+      </c>
+      <c r="O134">
+        <v>2018</v>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=217</t>
+          <t>/persons_v2/view.php?id=746</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>2009</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Eördögh András SJ</t>
+          <t>Androvics András Tamás</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Winnipeg, MB, Kanada</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
+          <t>Our Lady of Hungary Parish, Montréal, QC, Kanada</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon</t>
+          <t>Our Lady of Hungary Parish</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>lelkivezető, majd nyugállományban</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N135">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="O135">
-        <v>2020</v>
+        <v>2012</v>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=240</t>
+          <t>/persons_v2/view.php?id=8</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>2009</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Forró József, Msgr.</t>
+          <t>Artner Péter Oszkár, Dr. habil</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>Apostoli nunciatúra, Jakarta, Indonézia</t>
+          <t>Szent Péter és Pál Plébánia, Kál, Ungarn</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>Indonézia</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>Apostoli nunciatúra</t>
+          <t>Szent Péter és Pál Plébánia</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>nunciatúrai attache, majd másodtitkár 2009-től ( továbbá: Kelet-Timor, apostoli nunciatúra)</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N136">
-        <v>2008</v>
-[...2 lines deleted...]
-        <v>2012</v>
+        <v>2007</v>
+      </c>
+      <c r="P136" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=285</t>
+          <t>/persons_v2/view.php?id=17</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>2009</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Hegyi Márton SJ</t>
+          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>Murray-Weigel Hall, New York, NY, USA</t>
+          <t>Washington DC, USA</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J137" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>betegállományban</t>
+          <t>Aufbaustudium, ungarischer Pfarrer</t>
         </is>
       </c>
       <c r="N137">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="O137">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=378</t>
+          <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>2009</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Kürnyek Róbert, Dr.</t>
+          <t>Balogh László</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>Szent István templom, Szombathely, Magyarország</t>
+          <t>Örkény, Ungarn</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Szent István templom</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Pfarrverwalter (zusätzlich zuständig für: Táborfalva, Tatárszentgyőrgy)</t>
         </is>
       </c>
       <c r="N138">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="O138">
-        <v>2010</v>
+        <v>2018</v>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=629</t>
+          <t>/persons_v2/view.php?id=40</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>2009</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Magyar Gyula Szervác OSB</t>
+          <t>Bóna Richárd, dr.</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>Pannonhalma, Magyarország</t>
+          <t>North Royalton, OH, USA</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Hilfspfarrer</t>
         </is>
       </c>
       <c r="N139">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="O139">
-        <v>2019</v>
+        <v>2011</v>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=681</t>
+          <t>/persons_v2/view.php?id=101</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>2009</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Manolache Lőrinc</t>
+          <t>Cebula Paweł OFMConv</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>Pécs</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>Calgary, AB, Kanada</t>
+          <t>lengyel plébánia, Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J140" t="inlineStr">
+        <is>
+          <t>lengyel plébánia</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>magyar plébános</t>
+          <t>In der Zwischenzeit hilft er in Bridgeport, CT, und New York, NY – ungarischer Pfarrer</t>
         </is>
       </c>
       <c r="N140">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="O140">
-        <v>2015</v>
+        <v>2010</v>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=694</t>
+          <t>/persons_v2/view.php?id=121</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>2009</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Mezei András</t>
+          <t>Ciprián Károly (OFM)</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>I. (Magyarok Nagyasszonya), Keszthely, Magyarország</t>
+          <t>Barberton, OH, USA</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>I. (Magyarok Nagyasszonya)</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>im Ruhestand, Kaplan der Schwestern vom fleischgewordenen Wort</t>
         </is>
       </c>
       <c r="N141">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="O141">
-        <v>2013</v>
+        <v>2011</v>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=734</t>
+          <t>/persons_v2/view.php?id=129</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>2009</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Mustó Péter SJ</t>
+          <t>Cserháti Ferenc, esztergom-budapesti segédpüspök</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Bischof</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Szatmár (früher: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>Dobogókő, Magyarország</t>
+          <t>Nagyboldogasszony és Szent Adalbert Székesegyház, Esztergom, Ungarn</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J142" t="inlineStr">
+        <is>
+          <t>Nagyboldogasszony és Szent Adalbert Székesegyház</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>lelkivezető és lelkigyakorlat-adó, majd nyugállományban</t>
+          <t>Titularbischof von Centuria, Weihbischof von Esztergom-Budapest, beauftragt mit der Seelsorge für die ungarische Diaspora</t>
         </is>
       </c>
       <c r="N142">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="O142">
         <v>2023</v>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=780</t>
+          <t>/persons_v2/view.php?id=154</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>2009</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Nagy Nándor</t>
+          <t>Deák Ferenc SJ</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>Orgovány, Magyarország</t>
+          <t>Szeged, Ungarn</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>plébános (Kalocsa-Kecskeméti Egyházmegyében)</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N143">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="O143">
-        <v>2012</v>
+        <v>2019</v>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=798</t>
+          <t>/persons_v2/view.php?id=181</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>2009</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
+          <t>Feigl Rudolf SJ</t>
+        </is>
+      </c>
+      <c r="E144" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F144" t="inlineStr">
+        <is>
+          <t>Ordensbruder (nicht zum Priester geweiht)</t>
+        </is>
+      </c>
+      <c r="G144" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H144" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I144" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J144" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet Otthon</t>
+        </is>
+      </c>
+      <c r="K144" t="inlineStr">
+        <is>
+          <t>im Ruhestand</t>
+        </is>
+      </c>
+      <c r="N144">
+        <v>2007</v>
+      </c>
+      <c r="O144">
+        <v>2015</v>
+      </c>
+      <c r="Q144" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=263</t>
+        </is>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>2009</v>
+      </c>
+      <c r="B145" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C145" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D145" t="inlineStr">
+        <is>
+          <t>Horváth Árpád SJ</t>
+        </is>
+      </c>
+      <c r="E145" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F145" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G145" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H145" t="inlineStr">
+        <is>
+          <t>Budapest, Ungarn</t>
+        </is>
+      </c>
+      <c r="I145" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="K145" t="inlineStr">
+        <is>
+          <t>Redakteur, Leiter</t>
+        </is>
+      </c>
+      <c r="N145">
+        <v>2007</v>
+      </c>
+      <c r="O145">
+        <v>2024</v>
+      </c>
+      <c r="Q145" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=418</t>
+        </is>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>2009</v>
+      </c>
+      <c r="B146" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C146" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D146" t="inlineStr">
+        <is>
+          <t>Licskó Szabolcs</t>
+        </is>
+      </c>
+      <c r="E146" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F146" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G146" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H146" t="inlineStr">
+        <is>
+          <t>Magyar Szentek templom, Budapest, Ungarn</t>
+        </is>
+      </c>
+      <c r="I146" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J146" t="inlineStr">
+        <is>
+          <t>Magyar Szentek templom</t>
+        </is>
+      </c>
+      <c r="K146" t="inlineStr">
+        <is>
+          <t>Hilfspfarrer, parallel dazu Studium des Kirchenrechts an der Pázmány-Péter-Universität</t>
+        </is>
+      </c>
+      <c r="N146">
+        <v>2007</v>
+      </c>
+      <c r="O146">
+        <v>2011</v>
+      </c>
+      <c r="Q146" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=653</t>
+        </is>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>2009</v>
+      </c>
+      <c r="B147" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C147" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D147" t="inlineStr">
+        <is>
+          <t>Magung Fransiskus Xaverius SVD</t>
+        </is>
+      </c>
+      <c r="E147" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F147" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G147" t="inlineStr">
+        <is>
+          <t>verbita (Societas Verbi Divini)</t>
+        </is>
+      </c>
+      <c r="H147" t="inlineStr">
+        <is>
+          <t>Budapest, Ungarn</t>
+        </is>
+      </c>
+      <c r="I147" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="K147" t="inlineStr">
+        <is>
+          <t>Präfekt, ab 2013 dann Missionssekretär</t>
+        </is>
+      </c>
+      <c r="N147">
+        <v>2007</v>
+      </c>
+      <c r="O147">
+        <v>2018</v>
+      </c>
+      <c r="Q147" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=680</t>
+        </is>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>2009</v>
+      </c>
+      <c r="B148" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C148" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D148" t="inlineStr">
+        <is>
+          <t>Máté József SJ</t>
+        </is>
+      </c>
+      <c r="E148" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F148" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G148" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H148" t="inlineStr">
+        <is>
+          <t>Hamilton, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I148" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="K148" t="inlineStr">
+        <is>
+          <t>im Ruhestand</t>
+        </is>
+      </c>
+      <c r="N148">
+        <v>2007</v>
+      </c>
+      <c r="O148">
+        <v>2011</v>
+      </c>
+      <c r="Q148" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=716</t>
+        </is>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>2009</v>
+      </c>
+      <c r="B149" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C149" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D149" t="inlineStr">
+        <is>
+          <t>Páldeák Iván Szabolcs OFM</t>
+        </is>
+      </c>
+      <c r="E149" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F149" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G149" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H149" t="inlineStr">
+        <is>
+          <t>Margit körút, Budapest</t>
+        </is>
+      </c>
+      <c r="J149" t="inlineStr">
+        <is>
+          <t>Margit körút</t>
+        </is>
+      </c>
+      <c r="K149" t="inlineStr">
+        <is>
+          <t>Seelsorger</t>
+        </is>
+      </c>
+      <c r="N149">
+        <v>2007</v>
+      </c>
+      <c r="O149">
+        <v>2013</v>
+      </c>
+      <c r="Q149" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=859</t>
+        </is>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>2009</v>
+      </c>
+      <c r="B150" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C150" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D150" t="inlineStr">
+        <is>
+          <t>Rostás Sándor SVD</t>
+        </is>
+      </c>
+      <c r="E150" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F150" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G150" t="inlineStr">
+        <is>
+          <t>verbita (Societas Verbi Divini)</t>
+        </is>
+      </c>
+      <c r="H150" t="inlineStr">
+        <is>
+          <t>Ásotthalom, Ungarn</t>
+        </is>
+      </c>
+      <c r="I150" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="K150" t="inlineStr">
+        <is>
+          <t>Ferenc Kósa SVD, Seelsorger und Hilfspfarrer</t>
+        </is>
+      </c>
+      <c r="N150">
+        <v>2007</v>
+      </c>
+      <c r="O150">
+        <v>2010</v>
+      </c>
+      <c r="Q150" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=946</t>
+        </is>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>2009</v>
+      </c>
+      <c r="B151" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C151" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D151" t="inlineStr">
+        <is>
+          <t>Somfai Béla SJ, Dr.</t>
+        </is>
+      </c>
+      <c r="E151" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F151" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G151" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H151" t="inlineStr">
+        <is>
+          <t>Sodrás utcai rendház, Budapest, Ungarn</t>
+        </is>
+      </c>
+      <c r="I151" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J151" t="inlineStr">
+        <is>
+          <t>Sodrás utcai rendház</t>
+        </is>
+      </c>
+      <c r="K151" t="inlineStr">
+        <is>
+          <t>Pfarrer, zugleich emeritierter Professor und Gastdozent an der Ordenshochschule für Theologie „Sapientia“</t>
+        </is>
+      </c>
+      <c r="N151">
+        <v>2007</v>
+      </c>
+      <c r="O151">
+        <v>2013</v>
+      </c>
+      <c r="Q151" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=1007</t>
+        </is>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>2009</v>
+      </c>
+      <c r="B152" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C152" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D152" t="inlineStr">
+        <is>
+          <t>Dömötör János László (OFM)</t>
+        </is>
+      </c>
+      <c r="E152" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F152" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G152" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum)</t>
+        </is>
+      </c>
+      <c r="H152" t="inlineStr">
+        <is>
+          <t>Queen of Peace templom, Victoria, BC, Kanada</t>
+        </is>
+      </c>
+      <c r="I152" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J152" t="inlineStr">
+        <is>
+          <t>Queen of Peace templom</t>
+        </is>
+      </c>
+      <c r="K152" t="inlineStr">
+        <is>
+          <t>Pfarrer, ungarischer Geistlicher</t>
+        </is>
+      </c>
+      <c r="N152">
+        <v>2008</v>
+      </c>
+      <c r="P152" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
+      </c>
+      <c r="Q152" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=217</t>
+        </is>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>2009</v>
+      </c>
+      <c r="B153" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C153" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D153" t="inlineStr">
+        <is>
+          <t>Eördögh András SJ</t>
+        </is>
+      </c>
+      <c r="E153" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F153" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G153" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H153" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I153" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J153" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet Otthon</t>
+        </is>
+      </c>
+      <c r="K153" t="inlineStr">
+        <is>
+          <t>Seelsorger, später im Ruhestand</t>
+        </is>
+      </c>
+      <c r="N153">
+        <v>2008</v>
+      </c>
+      <c r="O153">
+        <v>2020</v>
+      </c>
+      <c r="Q153" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=240</t>
+        </is>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>2009</v>
+      </c>
+      <c r="B154" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C154" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D154" t="inlineStr">
+        <is>
+          <t>Forró József, Msgr.</t>
+        </is>
+      </c>
+      <c r="E154" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F154" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G154" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H154" t="inlineStr">
+        <is>
+          <t>Apostoli nunciatúra, Jakarta, Indonézia</t>
+        </is>
+      </c>
+      <c r="I154" t="inlineStr">
+        <is>
+          <t>Indonézia</t>
+        </is>
+      </c>
+      <c r="J154" t="inlineStr">
+        <is>
+          <t>Apostoli nunciatúra</t>
+        </is>
+      </c>
+      <c r="K154" t="inlineStr">
+        <is>
+          <t>Attaché der Apostolischen Nuntiatur, ab 2009 Zweiter Sekretär (außerdem: Osttimor, Apostolische Nuntiatur)</t>
+        </is>
+      </c>
+      <c r="N154">
+        <v>2008</v>
+      </c>
+      <c r="O154">
+        <v>2012</v>
+      </c>
+      <c r="Q154" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=285</t>
+        </is>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>2009</v>
+      </c>
+      <c r="B155" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C155" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D155" t="inlineStr">
+        <is>
+          <t>Hegyi Márton SJ</t>
+        </is>
+      </c>
+      <c r="E155" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F155" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G155" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H155" t="inlineStr">
+        <is>
+          <t>Murray-Weigel Hall, New York, NY, USA</t>
+        </is>
+      </c>
+      <c r="I155" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J155" t="inlineStr">
+        <is>
+          <t>Murray-Weigel Hall</t>
+        </is>
+      </c>
+      <c r="K155" t="inlineStr">
+        <is>
+          <t>im Krankenstand</t>
+        </is>
+      </c>
+      <c r="N155">
+        <v>2008</v>
+      </c>
+      <c r="O155">
+        <v>2014</v>
+      </c>
+      <c r="Q155" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=378</t>
+        </is>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>2009</v>
+      </c>
+      <c r="B156" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C156" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D156" t="inlineStr">
+        <is>
+          <t>Kürnyek Róbert, Dr.</t>
+        </is>
+      </c>
+      <c r="E156" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F156" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G156" t="inlineStr">
+        <is>
+          <t>Szombathely</t>
+        </is>
+      </c>
+      <c r="H156" t="inlineStr">
+        <is>
+          <t>Szent István templom, Szombathely, Ungarn</t>
+        </is>
+      </c>
+      <c r="I156" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J156" t="inlineStr">
+        <is>
+          <t>Szent István templom</t>
+        </is>
+      </c>
+      <c r="K156" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N156">
+        <v>2008</v>
+      </c>
+      <c r="O156">
+        <v>2010</v>
+      </c>
+      <c r="Q156" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=629</t>
+        </is>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>2009</v>
+      </c>
+      <c r="B157" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C157" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D157" t="inlineStr">
+        <is>
+          <t>Magyar Gyula Szervác OSB</t>
+        </is>
+      </c>
+      <c r="E157" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F157" t="inlineStr">
+        <is>
+          <t>Ordensbruder (nicht zum Priester geweiht)</t>
+        </is>
+      </c>
+      <c r="G157" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H157" t="inlineStr">
+        <is>
+          <t>Pannonhalma, Ungarn</t>
+        </is>
+      </c>
+      <c r="I157" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="K157" t="inlineStr">
+        <is>
+          <t>im Ruhestand</t>
+        </is>
+      </c>
+      <c r="N157">
+        <v>2008</v>
+      </c>
+      <c r="O157">
+        <v>2019</v>
+      </c>
+      <c r="Q157" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=681</t>
+        </is>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>2009</v>
+      </c>
+      <c r="B158" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C158" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D158" t="inlineStr">
+        <is>
+          <t>Manolache Lőrinc</t>
+        </is>
+      </c>
+      <c r="E158" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F158" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G158" t="inlineStr">
+        <is>
+          <t>Pécs</t>
+        </is>
+      </c>
+      <c r="H158" t="inlineStr">
+        <is>
+          <t>Calgary, AB, Kanada</t>
+        </is>
+      </c>
+      <c r="I158" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="K158" t="inlineStr">
+        <is>
+          <t>ungarischer Pfarrer</t>
+        </is>
+      </c>
+      <c r="N158">
+        <v>2008</v>
+      </c>
+      <c r="O158">
+        <v>2015</v>
+      </c>
+      <c r="Q158" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=694</t>
+        </is>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>2009</v>
+      </c>
+      <c r="B159" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C159" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D159" t="inlineStr">
+        <is>
+          <t>Mezei András</t>
+        </is>
+      </c>
+      <c r="E159" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F159" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G159" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H159" t="inlineStr">
+        <is>
+          <t>I. (Magyarok Nagyasszonya), Keszthely, Ungarn</t>
+        </is>
+      </c>
+      <c r="I159" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J159" t="inlineStr">
+        <is>
+          <t>I. (Magyarok Nagyasszonya)</t>
+        </is>
+      </c>
+      <c r="K159" t="inlineStr">
+        <is>
+          <t>Hilfspfarrer</t>
+        </is>
+      </c>
+      <c r="N159">
+        <v>2008</v>
+      </c>
+      <c r="O159">
+        <v>2013</v>
+      </c>
+      <c r="Q159" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=734</t>
+        </is>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>2009</v>
+      </c>
+      <c r="B160" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C160" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D160" t="inlineStr">
+        <is>
+          <t>Mustó Péter SJ</t>
+        </is>
+      </c>
+      <c r="E160" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F160" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G160" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H160" t="inlineStr">
+        <is>
+          <t>Dobogókő, Ungarn</t>
+        </is>
+      </c>
+      <c r="I160" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="K160" t="inlineStr">
+        <is>
+          <t>Seelsorger und Leiter von Exerzitien, anschließend im Ruhestand</t>
+        </is>
+      </c>
+      <c r="N160">
+        <v>2008</v>
+      </c>
+      <c r="O160">
+        <v>2023</v>
+      </c>
+      <c r="Q160" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=780</t>
+        </is>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>2009</v>
+      </c>
+      <c r="B161" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C161" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D161" t="inlineStr">
+        <is>
+          <t>Nagy Nándor</t>
+        </is>
+      </c>
+      <c r="E161" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F161" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G161" t="inlineStr">
+        <is>
+          <t>Szeged-Csanád (früher: Csanád)</t>
+        </is>
+      </c>
+      <c r="H161" t="inlineStr">
+        <is>
+          <t>Orgovány, Ungarn</t>
+        </is>
+      </c>
+      <c r="I161" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="K161" t="inlineStr">
+        <is>
+          <t>Pfarrer (im Bistum Kalocsa-Kecskemét)</t>
+        </is>
+      </c>
+      <c r="N161">
+        <v>2008</v>
+      </c>
+      <c r="O161">
+        <v>2012</v>
+      </c>
+      <c r="Q161" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=798</t>
+        </is>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>2009</v>
+      </c>
+      <c r="B162" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C162" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D162" t="inlineStr">
+        <is>
           <t>Orbán Mihály SJ</t>
         </is>
       </c>
-      <c r="E144" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G144" t="inlineStr">
+      <c r="E162" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F162" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G162" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
-      <c r="H144" t="inlineStr">
-[...14 lines deleted...]
-      <c r="N144">
+      <c r="H162" t="inlineStr">
+        <is>
+          <t>Kolozsvár, Rumänien</t>
+        </is>
+      </c>
+      <c r="I162" t="inlineStr">
+        <is>
+          <t>Rumänien</t>
+        </is>
+      </c>
+      <c r="K162" t="inlineStr">
+        <is>
+          <t>Pfarrer, Leiter von Exerzitien</t>
+        </is>
+      </c>
+      <c r="N162">
         <v>2008</v>
       </c>
-      <c r="O144">
+      <c r="O162">
         <v>2011</v>
       </c>
-      <c r="Q144" t="inlineStr">
+      <c r="Q162" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=835</t>
+        </is>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>2009</v>
+      </c>
+      <c r="B163" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C163" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D163" t="inlineStr">
+        <is>
+          <t>Sajgó Szabolcs SJ</t>
+        </is>
+      </c>
+      <c r="E163" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F163" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G163" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H163" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I163" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J163" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K163" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N163">
+        <v>2008</v>
+      </c>
+      <c r="O163">
+        <v>2013</v>
+      </c>
+      <c r="Q163" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=955</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>