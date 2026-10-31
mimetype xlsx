--- v1 (2026-09-13)
+++ v2 (2026-10-31)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Chronologie" sheetId="1" r:id="rId1"/>
+    <sheet name="Kronológia" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -98,9326 +98,9387 @@
     <col min="12" max="12" width="42" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t>Diaszpóra Lelkipásztori Névtár</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>www.diaszporalelkipasztorok.hu</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Year</t>
+          <t>Év</t>
         </is>
       </c>
       <c r="B4">
         <v>2009</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Event type filter</t>
+          <t>Eseménytípus szűrő</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>All events</t>
+          <t>Minden esemény</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Country filter</t>
+          <t>Ország szűrő</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Alle Länder</t>
+          <t>Minden ország</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
-          <t>Summary</t>
+          <t>Összegzés</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Current changes of the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="B9">
         <v>24</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="B10">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Births</t>
+          <t>Születések</t>
         </is>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Deaths</t>
+          <t>Halálozások</t>
         </is>
       </c>
       <c r="B12">
         <v>7</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Ordinations</t>
+          <t>Szentelések</t>
         </is>
       </c>
       <c r="B13">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Domestic services</t>
+          <t>Anyaországi szolgálatok</t>
         </is>
       </c>
       <c r="B14">
         <v>12</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Foreign services</t>
+          <t>Külföldi szolgálatok</t>
         </is>
       </c>
       <c r="B15">
         <v>21</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
-          <t>Year</t>
+          <t>Év</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
-          <t>Section</t>
+          <t>Szekció</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
-          <t>Event type</t>
+          <t>Eseménytípus</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
-          <t>Name</t>
+          <t>Név</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
         <is>
-          <t>Denomination</t>
+          <t>Felekezet</t>
         </is>
       </c>
       <c r="F17" t="inlineStr" s="1">
         <is>
-          <t>Grade</t>
+          <t>Fokozat</t>
         </is>
       </c>
       <c r="G17" t="inlineStr" s="1">
         <is>
-          <t>Diocese / order</t>
+          <t>Egyházmegye / rend</t>
         </is>
       </c>
       <c r="H17" t="inlineStr" s="1">
         <is>
-          <t>Place</t>
+          <t>Hely</t>
         </is>
       </c>
       <c r="I17" t="inlineStr" s="1">
         <is>
-          <t>Country</t>
+          <t>Ország</t>
         </is>
       </c>
       <c r="J17" t="inlineStr" s="1">
         <is>
-          <t>Institution</t>
+          <t>Intézmény</t>
         </is>
       </c>
       <c r="K17" t="inlineStr" s="1">
         <is>
-          <t>Position</t>
+          <t>Beosztás</t>
         </is>
       </c>
       <c r="L17" t="inlineStr" s="1">
         <is>
-          <t>Label</t>
+          <t>Címke</t>
         </is>
       </c>
       <c r="M17" t="inlineStr" s="1">
         <is>
-          <t>Description</t>
+          <t>Leírás</t>
         </is>
       </c>
       <c r="N17" t="inlineStr" s="1">
         <is>
-          <t>Date from</t>
+          <t>Dátum tól</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
-          <t>Date to</t>
+          <t>Dátum ig</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
-          <t>Current</t>
+          <t>Jelenleg</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
-          <t>Person link</t>
+          <t>Személy linkje</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2009</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Ailer Gellért</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Washington DC, USA</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>St. John Neumann Catholic Church, Washington DC, USA - Hilfspfarrer</t>
+          <t>St. John Neumann Catholic Church, Washington DC, USA - segédlelkész</t>
         </is>
       </c>
       <c r="N18">
         <v>2006</v>
       </c>
       <c r="O18">
         <v>2009</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=2</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>2009</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Ailer Gáspár</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Kőbányai Szent László Templom, Budapest, Ungarn - Hilfspfarrer
-Nepumuki Szent János templom, Dunabogdány, Ungarn - Pfarrverwalter, ab 2015 dann Pfarrer</t>
+          <t>Kőbányai Szent László Templom, Budapest, Magyarország - segédlelkész
+Nepumuki Szent János templom, Dunabogdány, Magyarország - plébániai kormányzó, majd 2015-től plébános</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>2004
 2009</t>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
           <t>2009
 2019</t>
         </is>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=1</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>2009</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Beginn des Dienstes im Heimatland</t>
+          <t>Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Bérczi László Bernát O.Cist, apát</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Zirci Ciszterci Apátság, Zirc - Leiter eines Seniorenheims, Assistenzmagister, Fördermittelbeauftragter, Unterabteilungsleiter, seit Juni 2011 Generaldirektor für Bildung</t>
+          <t>Zirci Ciszterci Apátság, Zirc - idősek otthonának igazgatója, segédmagiszter, pályázati felelős, alperjel, 2011. júniusától oktatási főigazgató</t>
         </is>
       </c>
       <c r="N20">
         <v>2009</v>
       </c>
       <c r="O20">
         <v>2012</v>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=79</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>2009</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Csókay Károly SJ</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Miskolc, Ungarn - Pfarrer
-Miskolc, Ungarn - Hilfspfarrer, anschließend im Ruhestand</t>
+          <t>Miskolc, Magyarország - plébános
+Miskolc, Magyarország - kisegítő lelkész, majd nyugállományban</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>2004
 2009</t>
         </is>
       </c>
       <c r="O21" t="inlineStr">
         <is>
           <t>2009
 2024</t>
         </is>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=171</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>2009</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Fülöp József SJ</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada - zunächst im Krankenstand, dann im Ruhestand
-Hamilton, ON, Kanada - im Krankenstand</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada - betegállományban, majd nyugállományban
+Hamilton, ON, Kanada - betegállományban</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
           <t>2001
 2009</t>
         </is>
       </c>
       <c r="O22" t="inlineStr">
         <is>
           <t>2009
 2010</t>
         </is>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=295</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>2009</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Hernádi Balázs Lehel OFM</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="N23">
         <v>2009</v>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=385</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>2009</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Hesz Vince Dénes OFM</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Budapest, Ungarn - Schulseelsorger
-Alsóvárosi Ferences Templom, Szeged, Ungarn - Hilfspfarrer</t>
+          <t>Budapest, Magyarország - iskolalelkész
+Alsóvárosi Ferences Templom, Szeged, Magyarország - segédlelkész</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
           <t>2008
 2009</t>
         </is>
       </c>
       <c r="O24" t="inlineStr">
         <is>
           <t>2009
 2011</t>
         </is>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=387</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>2009</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Idrányi Imre Ödön (OFM), Dr.</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>St. Anne Byzantine Catholic Church, San Luis Obispo, CA, USA - Gründungspfarrer
-St. Anne Byzantine Catholic Church, San Luis Obispo, CA, USA - Pfr. im Ruhestand, Verwaltungsleiter</t>
+          <t>St. Anne Byzantine Catholic Church, San Luis Obispo, CA, USA - alapító parókus
+St. Anne Byzantine Catholic Church, San Luis Obispo, CA, USA - nyugalmazott lelkipásztor, adminisztrátor</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
           <t>1986
 2009</t>
         </is>
       </c>
       <c r="O25" t="inlineStr">
         <is>
           <t>2009
 2011</t>
         </is>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=450</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>2009</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Beginn des Dienstes im Ausland</t>
+          <t>Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Konyárik József</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>Braziliaváros, Brazília</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Braziliaváros, Brazília - Hilfspfarrer</t>
+          <t>Braziliaváros, Brazília - segédlelkész</t>
         </is>
       </c>
       <c r="N26">
         <v>2009</v>
       </c>
       <c r="O26">
         <v>2011</v>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=567</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>2009</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Beginn des Dienstes im Ausland</t>
+          <t>Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Kovács Lajos (SJ), Dr.</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>India - Terz</t>
+          <t>India - tercia</t>
         </is>
       </c>
       <c r="N27">
         <v>2009</v>
       </c>
       <c r="O27">
         <v>2010</v>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=586</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>2009</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Rückkehr in die Heimat</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Hazatérés</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Lóczi Tamás</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Ottawa, ON, Kanada - Studienurlaub, ungarischer Hilfspfarrer
-Fráter György Katolikus Gimnázium és Kollégium, Miskolc, Ungarn - Erzbischöflicher Beauftragter, seit 2011 Direktor</t>
+          <t>Ottawa, ON, Kanada - tanulmányi szabadság, magyar kisegítő lelkész
+Fráter György Katolikus Gimnázium és Kollégium, Miskolc, Magyarország - érseki biztos, 2011-től igazgató</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
           <t>2007
 2009</t>
         </is>
       </c>
       <c r="O28" t="inlineStr">
         <is>
           <t>2009
 2019</t>
         </is>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=668</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>2009</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Nagy László, Dr.</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Xavéri Szent Ferenc templom, Mississauga, ON, Kanada - Pfarrer
-Holy Family Parish, Whitby, ON, Kanada - Pfarrer, Richter am kanadischen Berufungsgericht, Erzbischofsvikar, Theologieprofessor</t>
+          <t>Xavéri Szent Ferenc templom, Mississauga, ON, Kanada - plébános
+Holy Family Parish, Whitby, ON, Kanada - plébános, a Kanadai Fellebezési Bíróság bírája, érseki helynök, teológiai tanár</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
           <t>2004
 2009</t>
         </is>
       </c>
       <c r="O29">
         <v>2009</v>
       </c>
       <c r="P29" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=796</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>2009</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Pesznyák Béla</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>Szabadka, Serbien</t>
+          <t>Szabadka, Szerbia</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Kanada - Pfarrer
-Courtland, ON, Kanada - Pfarrer</t>
+          <t>Hamilton, ON, Kanada - plébános
+Courtland, ON, Kanada - plébános</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
           <t>2001
 2009</t>
         </is>
       </c>
       <c r="O30" t="inlineStr">
         <is>
           <t>2009
 2014</t>
         </is>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=867</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>2009</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Rückkehr in die Heimat</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Hazatérés</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Rakaczky Máté Bazil OSBM</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>St. John the Baptist Byzantine Catholic Church, Perth Amboy, NJ, USA - Pfarrer
-Máriapócs - im Ruhestand</t>
+          <t>St. John the Baptist Byzantine Catholic Church, Perth Amboy, NJ, USA - parókus
+Máriapócs - nyugállományban</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
           <t>1994
 2009</t>
         </is>
       </c>
       <c r="O31" t="inlineStr">
         <is>
           <t>2009
 2019</t>
         </is>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=914</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>2009</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Rigó Jenő SJ</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda, Miskolc, Ungarn - Leiter des Studentenwohnheims</t>
+          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda, Miskolc, Magyarország - kollégiumvezető</t>
         </is>
       </c>
       <c r="N32">
         <v>2006</v>
       </c>
       <c r="O32">
         <v>2009</v>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=937</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>2009</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Roskó László</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>Köln, Deutschland</t>
+          <t>Köln, Németország</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Árpádházi Szent Margit R. K. Egyházközség, Orange Village, OH, USA - Hilfspfarrer, ab 1972 dann Pfarrer
-Cleveland, OH, USA - im Ruhestand</t>
+          <t>Árpádházi Szent Margit R. K. Egyházközség, Orange Village, OH, USA - segédlelkész, majd 1972-től plébános
+Cleveland, OH, USA - nyugállományban</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
           <t>1965
 2009</t>
         </is>
       </c>
       <c r="O33" t="inlineStr">
         <is>
           <t>2009
 2012</t>
         </is>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=944</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>2009</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Rückkehr in die Heimat</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Hazatérés</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Skinta József István OSBM</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>St. Joseph Byzantine Catholic Church, New Brunswick, NJ, USA - Pfarrer
-Máriapócs, Ungarn - im Ruhestand</t>
+          <t>St. Joseph Byzantine Catholic Church, New Brunswick, NJ, USA - parókus
+Máriapócs, Magyarország - nyugállományban</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
           <t>2000
 2009</t>
         </is>
       </c>
       <c r="O34" t="inlineStr">
         <is>
           <t>2009
 2012</t>
         </is>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=999</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>2009</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Endrédy Ferenc Csanád OSB</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Sopron, Ungarn</t>
+          <t>Sopron, Magyarország</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>13. Januar 2009</t>
+          <t>2009. január 13.</t>
         </is>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=238</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>2009</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Gulyás Ferenc SVD</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Mödling, Österreich</t>
+          <t>Mödling, Ausztria</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>29. Januar 2009</t>
+          <t>2009. január 29.</t>
         </is>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=346</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>2009</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Fodor Miklós Sch.P</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>Devon, PA, USA</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>3. Februar 2009</t>
+          <t>2009. február 3.</t>
         </is>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=278</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>2009</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Jáki László Szaniszló OSB, Dr.</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Madrid, Spanien</t>
+          <t>Madrid, Spanyolország</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>7. April 2009</t>
+          <t>2009. április 7.</t>
         </is>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=480</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>2009</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Juhász László SJ, Dr.</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>7. Mai 2009</t>
+          <t>2009. május 7.</t>
         </is>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=495</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>2009</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Morgan Gyula OSBM</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>26. November 2009</t>
+          <t>2009. november 26.</t>
         </is>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=772</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2009</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Pillisch Tamás János</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>Diakon</t>
+          <t>állandó diakónus</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>14. Dezember 2009</t>
+          <t>2009. december 14.</t>
         </is>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=877</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>2009</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Iróffy Gábor Zsolt OSB</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>Gymnasiallehrer, ab 1974 Gymnasialdirektor, ab 1981 Subprior</t>
+          <t>gimnáziumi tanár, 1974–től gimnáziumi igazgató, 1981–től alperjel</t>
         </is>
       </c>
       <c r="N42">
         <v>1952</v>
       </c>
       <c r="O42">
         <v>2016</v>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=459</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>2009</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Monostori Benedek József Bánk O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>Universitätsdozent (1956–1989), Vizepropst (1975–1976), Propst (1976–1988), Gymnasiallehrer (1974–1975, 1977–1978), Beichtvater und Zelebrant bei den Schwestern der Heiligen Familie von Nazareth, Grand Prairie, TX, USA (1989–2011), im Ruhestand (2011–2014)</t>
+          <t>egyetemi tanár (1956 – 1989), alperjel (1975 – 1976), perjel (1976 – 1988), gimnáziumi tanár (1974 – 1975., 1977 – 1978), Holy Family of Nazareth Sisters, Grand Prairie, TX, USA gyóntató és miséző (1989 – 2011), nyugállományban (2011 – 2014)</t>
         </is>
       </c>
       <c r="N43">
         <v>1956</v>
       </c>
       <c r="O43">
         <v>2014</v>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=769</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>2009</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Balás Dávid László O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>Philosophielehrer an der Universität von Dallas, Pastor, Leiter des Fachbereichs Theologie sowie Religionslehrer</t>
+          <t>filozófiatanár a Dallas-i Egyetemen, lelkipásztor, teológiai tanszékvezető, illetve hittanár</t>
         </is>
       </c>
       <c r="N44">
         <v>1959</v>
       </c>
       <c r="O44">
         <v>2014</v>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=32</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>2009</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Lackner Károly Béda O.Cist, dr</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>Gymnasiallehrer (Dallas – St. Edward 1959–1960; Dallas – Cistercian 1962–1964; Fort Worth, TX, USA 1964–1967; Dallas 1967–1970) Universitätsdozent in Arlington, TX, USA – University of Texas (1969–2010), im Ruhestand (2010–2020)</t>
+          <t>gimnáziumi tanár (Dallas – St. Edward 1959-1960.; Dallas-Cistercian 1962-1964.; Fort Worth, TX, USA 1964-1967.; Dallas 1967-1970.) Egyetemi tanár Arlington, TX, USA - University of Texas (1969-2010) nyugállományban (2010-2020)</t>
         </is>
       </c>
       <c r="N45">
         <v>1959</v>
       </c>
       <c r="O45">
         <v>2020</v>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=630</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>2009</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Samay Sebestyén Sebastian OSB</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>St. Vincent Abbey, Latrobe, PA, USA</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
           <t>St. Vincent Abbey</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>in verschiedenen Positionen, vor allem als Hochschullehrer und Dekan</t>
+          <t>különféle beosztásokban, főleg egyetemi oktató, dékán</t>
         </is>
       </c>
       <c r="N46">
         <v>1959</v>
       </c>
       <c r="O46">
         <v>2013</v>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=957</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>2009</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Horváth László Pius OSB</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>Portola Valley, CA, USA</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>Lehrer, Strich, Hilfsseelsorger</t>
+          <t>tanár, perjel, kisegítő magyar lelkész</t>
         </is>
       </c>
       <c r="N47">
         <v>1960</v>
       </c>
       <c r="O47">
         <v>2018</v>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=431</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>2009</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Kis-Horváth Mihály Paszkál O.Cist</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>Hauptkassierer (1964–1994), Unteroffizier (1976–1988), Hausmeister</t>
+          <t>központi pénztáros (1964-1994), alperjel (1976-1988), házgondnok</t>
         </is>
       </c>
       <c r="N48">
         <v>1960</v>
       </c>
       <c r="O48">
         <v>2013</v>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=534</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2009</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Chladek István Menyhért O.Cist</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>Lehrer, Sekretär des Abtes, Hilfspfarrer</t>
+          <t>tanár, apáti titkár, segédlelkész</t>
         </is>
       </c>
       <c r="N49">
         <v>1962</v>
       </c>
       <c r="O49">
         <v>2017</v>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=125</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>2009</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Keresztessy-Parker Ferenc László OPraem, apát, Dr.</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>Szent Mihály apátság, Orange, CA, USA</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
           <t>Szent Mihály apátság</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>Kollegialrektor, Prior, Abt</t>
+          <t>kollégiumi rektor, perjel, apát</t>
         </is>
       </c>
       <c r="N50">
         <v>1962</v>
       </c>
       <c r="O50">
         <v>2010</v>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=522</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>2009</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Erdei János József OSBM</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>Máriapócsi Bazilita Atyák Közössége, Matawan, NJ, USA</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
           <t>Máriapócsi Bazilita Atyák Közössége</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>Pfarrer, derzeit als Aushilfspfarrer in New York, NY, USA</t>
+          <t>parókus, közben kisegít New York, NY, USA</t>
         </is>
       </c>
       <c r="N51">
         <v>1963</v>
       </c>
       <c r="O51">
         <v>2016</v>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=243</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>2009</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Kereszty András Rókus O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>Universitätsdozent, daneben von 1968 bis 2013 Gymnasiallehrer und von 1975 bis 2012 Novizenmeister. Seit 2019 im Ruhestand</t>
+          <t>egyetemi tanár, közben 1968 – 2013 között gimnáziumi tanár, 1975 – 2012 között novíciusmester. 2019-től nyugállományban</t>
         </is>
       </c>
       <c r="N52">
         <v>1963</v>
       </c>
       <c r="O52">
         <v>2022</v>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=524</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>2009</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Kovács György Máté O.Cist</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>Gymnasiallehrer, seit 2006 im Ruhestand</t>
+          <t>gimnáziumi tanár, 2006-tól nyugállományban</t>
         </is>
       </c>
       <c r="N53">
         <v>1963</v>
       </c>
       <c r="O53">
         <v>2013</v>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=588</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>2009</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Romza Viktor György, Msgr.</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>Campbell, OH, USA</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N54">
         <v>1963</v>
       </c>
       <c r="O54">
         <v>2014</v>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=942</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>2009</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Marton Antal Bernát O.Cist, dr</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>Gymnasiallehrer (1968–2014), stellvertretender Schulleiter (1971–1981), Schulleiter (1981–1996), Oberlehrer (1994–2000), Subdiakon (um 2000), Magister der Theologie (um 2007)</t>
+          <t>gimnáziumi tanár (1968-2014), igazgatóhelyettes (1971-1981), igazgató (1981-1996), perjel (1994-2000), alperjel (2000 körül), klerikus-magiszter (2007 körül)</t>
         </is>
       </c>
       <c r="N55">
         <v>1968</v>
       </c>
       <c r="O55">
         <v>2015</v>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=707</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>2009</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Molnár László</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>Tours-i Szent Márton plébánia, Porto Alegre, Brazília</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
           <t>Tours-i Szent Márton plébánia</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>Gründer, kirchenbauender Pfarrer</t>
+          <t>alapító, templomépítő plébános</t>
         </is>
       </c>
       <c r="N56">
         <v>1968</v>
       </c>
       <c r="O56">
         <v>2018</v>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=764</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>2009</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Gyöngyös Márton OP</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>domonkos (Ordo Fratrum Praedicatorum)</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Österreich</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>Österreich</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>Seelsorge und die Durchführung von Exerzitien</t>
+          <t>lelkipásztori tevékenység és lelkigyakorlatok tartása</t>
         </is>
       </c>
       <c r="N57">
         <v>1970</v>
       </c>
       <c r="P57" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=353</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>2009</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Jaschkó Balázs SJ</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
           <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>Hilfspfarrer, später Pfarrer bzw. örtlicher Vorsteher</t>
+          <t>segédlelkész, majd plébános, illetve helyi elöljáró</t>
         </is>
       </c>
       <c r="N58">
         <v>1970</v>
       </c>
       <c r="O58">
         <v>2013</v>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=477</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>2009</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Bálint István József</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>St. Ladislaus Church, South Norwalk, CT, USA</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
           <t>St. Ladislaus Church</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>ungarischer Pfarrer, Gemeindepfarrer, der nebenbei in Fairfield, CT – St. Imre – aushilft</t>
+          <t>magyar lelkész, plébános, közben kisegít Fairfield, CT – Szent Imre</t>
         </is>
       </c>
       <c r="N59">
         <v>1971</v>
       </c>
       <c r="O59">
         <v>2014</v>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=58</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>2009</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Demkovich John, Msgr</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>Paterson, NJ, USA</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>Mária mennybemenetele, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
           <t>Mária mennybemenetele</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>Pfarrer, zwischen dem 24. Juni 2007 und dem 2. Dezember 2007 in Passaic, NJ – Ungarische St.-Stephans-Kirche – Verwalter</t>
+          <t>plébános, közben 2007. június 24.-2007. december 2. Passaic, NJ – Szent István magyar templom – adminisztrátor</t>
         </is>
       </c>
       <c r="N60">
         <v>1971</v>
       </c>
       <c r="O60">
         <v>2011</v>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=190</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>2009</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Linka Ernő Ödön OSB, apát</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
           <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>Hausverwalter (1971–1972), Seminarlehrer (1972–1978), Erziehungs- und Berufsberater (1974–1982), Pfarrer (1980–1982), Prior, später Abt, Leiter der Sozialen Einrichtungen (1981–2005), im Ruhestand (2005–2017)</t>
+          <t>házgondnok (1971-1972), szemináriumi nevelő (1972-1978), nevelési- és hivatásügyi tanácsadó (1974-1982), lelkész (1980-1982), perjel, majd apát, a Szociális Intézmények vezetője (1981-2005), nyugállományban (2005-2017)</t>
         </is>
       </c>
       <c r="N61">
         <v>1971</v>
       </c>
       <c r="O61">
         <v>2017</v>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=659</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>2009</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Skerl Alphonse</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>Szentháromság R. K. Egyházközség, East Chicago, IN, USA</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
           <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>Pfarrer; nebenbei betreut er auch die St.-Imre-Kirche in Gary, IN, USA.</t>
+          <t>plébános, közben ellátja Gary, IN, USA, Szent Imre templomot is.</t>
         </is>
       </c>
       <c r="N62">
         <v>1971</v>
       </c>
       <c r="O62">
         <v>2016</v>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=998</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>2009</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Horváth András Ellák O.Praem</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>Szent Mihály apátság, Orange, CA, USA</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
           <t>Szent Mihály apátság</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>Lehrer für Latein, Religionsunterricht und mittelalterliche Geschichte; später kümmerte er sich um die Krankenversicherungsangelegenheiten seiner Ordensbrüder</t>
+          <t>latin, hittan, középkori történelem tanár, majd rendtársai egészségbiztosítási ügyeit intézte</t>
         </is>
       </c>
       <c r="N63">
         <v>1973</v>
       </c>
       <c r="O63">
         <v>2018</v>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=417</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>2009</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Leavy Matthew Máté OSB, apát</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>St. Anselm Abbey, Mancester, NH, USA</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
           <t>St. Anselm Abbey</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>Lehrer sowie von 1986 bis 2012 Abt</t>
+          <t>tanár, illetve 1986 – 2012 között apát</t>
         </is>
       </c>
       <c r="N64">
         <v>1977</v>
       </c>
       <c r="O64">
         <v>2018</v>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=641</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2009</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Horváth István</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>Baltimore, MD, USA</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N65">
         <v>1980</v>
       </c>
       <c r="O65">
         <v>2011</v>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=424</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>2009</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Pázmány Géza Sch.P.</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>Devon, PA, USA</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>Lehrer, später im Ruhestand</t>
+          <t>tanár, majd nyugállományban</t>
         </is>
       </c>
       <c r="N66">
         <v>1980</v>
       </c>
       <c r="O66">
         <v>2024</v>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=860</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>2009</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Farkasfalvy Miklós Dénes O.Cist, Dr., apát</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>Gymnasiallehrer bis 2012, dazwischen von 1988 bis 2012 Abt. Seit 2012 im Ruhestand</t>
+          <t>gimnáziumi tanár 2012-ig, közben 1988-2012 apát. 2012-től nyugállományban</t>
         </is>
       </c>
       <c r="N67">
         <v>1981</v>
       </c>
       <c r="O67">
         <v>2020</v>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=252</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>2009</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Juhász Lajos</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>Diakon</t>
+          <t>állandó diakónus</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>Yonkers, NY, USA</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>Ständiger Diakon, seit 1995 Verwalter</t>
+          <t>állandó diakónus, 1995-től adminisztrátor</t>
         </is>
       </c>
       <c r="N68">
         <v>1984</v>
       </c>
       <c r="O68">
         <v>2014</v>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=494</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>2009</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Giriny János</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>in der Zentrale</t>
+          <t>központi szolgálatban</t>
         </is>
       </c>
       <c r="N69">
         <v>1985</v>
       </c>
       <c r="O69">
         <v>2014</v>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=328</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>2009</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Kimecz János Alajos O.Cist</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N70">
         <v>1985</v>
       </c>
       <c r="O70">
         <v>2010</v>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=530</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>2009</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Marozsán László</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>Diakon</t>
+          <t>állandó diakónus</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>Keresztelő Szent János magyar görög katolikus templom, Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
           <t>Keresztelő Szent János magyar görög katolikus templom</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
           <t>diakónus</t>
         </is>
       </c>
       <c r="N71">
         <v>1986</v>
       </c>
       <c r="O71">
         <v>2021</v>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=700</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>2009</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Barter Róbert</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t>Parma, OH, USA</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>Clinton Township, MI, USA</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="N72">
         <v>1987</v>
       </c>
       <c r="O72">
         <v>2014</v>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=48</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>2009</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Antal András</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
           <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
           <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N73">
         <v>1988</v>
       </c>
       <c r="O73">
         <v>2018</v>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=11</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>2009</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Deák István</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>Pfarrer, unter anderem in Toronto, ON, derzeit im Ruhestand</t>
+          <t>parókus, közben Toronto, ON is, jelenleg nyugállományban</t>
         </is>
       </c>
       <c r="N74">
         <v>1988</v>
       </c>
       <c r="P74" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=182</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>2009</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Horváth István (OFM)</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N75">
         <v>1988</v>
       </c>
       <c r="O75">
         <v>2010</v>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=425</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>2009</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Jálics Ferenc SJ</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Gries, Deutschland</t>
+          <t>Gries, Németország</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>Deutschland</t>
+          <t>Németország</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>Leiter von Exerzitien, Gründer und Leiter einer Wohngemeinschaft</t>
+          <t>lelkigyakorlat-vezető, Háziközösség alapító-vezető</t>
         </is>
       </c>
       <c r="N76">
         <v>1988</v>
       </c>
       <c r="O76">
         <v>2017</v>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=481</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>2009</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>Siklódi Sándor</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
           <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
           <t>Szent Imre Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>Administrator</t>
+          <t>adminisztrátor</t>
         </is>
       </c>
       <c r="N77">
         <v>1988</v>
       </c>
       <c r="O77">
         <v>2010</v>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=990</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>2009</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Gaál Jenő SVD</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Sorkifalud, Ungarn</t>
+          <t>Sorkifalud, Magyarország</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>Leiter der Cursillo-Bewegung, später Hilfspfarrer</t>
+          <t>A Cursillo-mozgalom vezetője, majd kisegítő lelkész</t>
         </is>
       </c>
       <c r="N78">
         <v>1989</v>
       </c>
       <c r="O78">
         <v>2020</v>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=301</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>2009</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Machó György</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
           <t>Newark, NJ, USA</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>Fort Lee, NJ, USA</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>Hilfspfarrer, Universitätsdozent, Verwalter der Zentralkirche der Marine</t>
+          <t>kisegítő lelkész, egyetemi tanár, a haditengerészet központi templomának adminisztrátora</t>
         </is>
       </c>
       <c r="N79">
         <v>1990</v>
       </c>
       <c r="O79">
         <v>2015</v>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=676</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>2009</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Molnár László</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
           <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>Porto Alegre, Brazília</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>Pfarrer, Gründer der Bruderschaft „Unsere Liebe Frau“</t>
+          <t>lelkész, a Miasszonyunk Testvéri Közösség alapítója</t>
         </is>
       </c>
       <c r="N80">
         <v>1990</v>
       </c>
       <c r="O80">
         <v>2025</v>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=764</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>2009</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Sándor Albert Melchior OFMCap</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
           <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>St. Bonaventure Monastery, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
           <t>St. Bonaventure Monastery</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>Stellvertretender Hausleiter, Hausleiter, Gästebeauftragter, geistlicher Begleiter der weltlichen Franziskanergemeinschaften, anschließend im Ruhestand</t>
+          <t>helyettes házfőnök, házfőnök, vendégmester, a világi ferences közösségek lelki asszisztense, majd nyugállományban</t>
         </is>
       </c>
       <c r="N81">
         <v>1990</v>
       </c>
       <c r="O81">
         <v>2024</v>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=962</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>2009</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Angyal Lajos</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>St. George Greek Catholic Church, Courtland, ON, Kanada</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
           <t>St. George Greek Catholic Church</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N82">
         <v>1991</v>
       </c>
       <c r="O82">
         <v>2019</v>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=9</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>2009</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Deák Miklós, dr.</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
           <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>London, ON, Kanada</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>Seelsorger (führt römisch-katholische Gottesdienste durch)</t>
+          <t>lelkipásztor (római katolikus szertartásokat végez)</t>
         </is>
       </c>
       <c r="N83">
         <v>1991</v>
       </c>
       <c r="O83">
         <v>2024</v>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=183</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>2009</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>Deák Miklós, dr.</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
           <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N84">
         <v>1991</v>
       </c>
       <c r="O84">
         <v>2024</v>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=183</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>2009</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Kamarás Ferenc Mihály OFM</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>Margit körút, Budapest, Ungarn</t>
+          <t>Margit körút, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
           <t>Margit körút</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>Stellvertretender Hausverwalter, Verwalter, Hilfspfarrer, 1994–2004 stellvertretender Pfarrer, seit 2004 im Ruhestand</t>
+          <t>házfőnök-helyettes, ökonómus, plébániai kisegítő, 1994 – 2004 plébános-helyettes, 2004-től nyugállományban</t>
         </is>
       </c>
       <c r="N85">
         <v>1991</v>
       </c>
       <c r="O85">
         <v>2013</v>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=499</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>2009</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Beöthy Tamás SJ</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>Budapest</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N86">
         <v>1992</v>
       </c>
       <c r="O86">
         <v>2012</v>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=69</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>2009</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Lelóczky Gyula Donát O.Cist</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>Gymnasiallehrer bis 2011, Bibliothekar bis 2022, Pfarrer der ungarischen Gemeinde in Texas</t>
+          <t>gimnáziumi tanár 2011-ig, könyvtáros 2022-ig, a texasi magyar közösség lelkésze</t>
         </is>
       </c>
       <c r="N87">
         <v>1992</v>
       </c>
       <c r="P87" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=644</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>2009</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Nagy Ferenc SJ, Dr.</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Sodrás utca, Budapest, Ungarn</t>
+          <t>Sodrás utca, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
           <t>Sodrás utca</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>Redakteur, Seelsorgeassistent in Pestszentlőrinc, Operarius</t>
+          <t>szerkesztő, Pestszentlőrincen lelkipásztori kisegítő, operarius</t>
         </is>
       </c>
       <c r="N88">
         <v>1992</v>
       </c>
       <c r="O88">
         <v>2013</v>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=788</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>2009</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Rékási József Csaba O.Praem</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>De Pere-i premontrei rendház, West De Pere, WI, USA</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
           <t>De Pere-i premontrei rendház</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N89">
         <v>1992</v>
       </c>
       <c r="O89">
         <v>2016</v>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=930</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>2009</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Lőrinczy Ferenc Gábor</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>Pestszenterzsébet-Kossuthfalva és Kakastó, Budapest, Ungarn</t>
+          <t>Pestszenterzsébet-Kossuthfalva és Kakastó, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
           <t>Pestszenterzsébet-Kossuthfalva és Kakastó</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N90">
         <v>1993</v>
       </c>
       <c r="O90">
         <v>2010</v>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=670</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>2009</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Őrsy László SJ, Dr.</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t>Georgetown Egyetem, Washington DC, USA</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
           <t>Georgetown Egyetem</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>Professor emeritus, Gastdozent</t>
+          <t>professor emeritus, vendégelőadó</t>
         </is>
       </c>
       <c r="N91">
         <v>1993</v>
       </c>
       <c r="O91">
         <v>2020</v>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=844</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>2009</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>Kish Máté</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
           <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
           <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N92">
         <v>1994</v>
       </c>
       <c r="O92">
         <v>2012</v>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=537</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>2009</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Kiss György Barnabás OFM</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
           <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>Pfarrer, seit 2010 in Windsor, ON, Kanada – Pfarrei St. Antonius von Padua – Verwalter</t>
+          <t>plébános, közben 2010-től Windsor, ON, Kanadában – Páduai Szent Antal plébánia – adminisztrátor</t>
         </is>
       </c>
       <c r="N93">
         <v>1994</v>
       </c>
       <c r="P93" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=545</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>2009</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Kormon József, Dr.</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
           <t>Pécs</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>Hímesháza, Ungarn</t>
+          <t>Hímesháza, Magyarország</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>Pfarrer, Ehrendekan</t>
+          <t>plébános, tiszteletbeli esperes</t>
         </is>
       </c>
       <c r="N94">
         <v>1994</v>
       </c>
       <c r="O94">
         <v>2015</v>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=569</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>2009</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Ligeti András Angelus OFM</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
           <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>Ortsvorsteher und Hilfspfarrer sowie Zelebrant in den ehemaligen ungarischen Pfarreien in DeWitt, MI, USA, und Toledo, OH, USA</t>
+          <t>helyi elöljáró és segédlelkész, valamint DeWitt, MI, USA és Toledo, OH, USA egykori magyar plébániákon miséző</t>
         </is>
       </c>
       <c r="N95">
         <v>1994</v>
       </c>
       <c r="P95" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=654</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>2009</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Schweda Phillip (OFM)</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>egyházmegyei bíróság, Lansing, MI, USA</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
           <t>egyházmegyei bíróság</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>Richter</t>
+          <t>bírája</t>
         </is>
       </c>
       <c r="N96">
         <v>1994</v>
       </c>
       <c r="O96">
         <v>2015</v>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=978</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>2009</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Éles Ferenc</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
           <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
           <t>Boynton Beach, FL, USA</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N97">
         <v>1994</v>
       </c>
       <c r="O97">
         <v>2018</v>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=247</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>2009</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Polgár Lőrinc Kapisztrán OFM</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
           <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
           <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>Hilfspfarrer, später Pfarrer</t>
+          <t>segédlelkész, majd plébános</t>
         </is>
       </c>
       <c r="N98">
         <v>1995</v>
       </c>
       <c r="O98">
         <v>2013</v>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=887</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>2009</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Marosfalvy László SJ</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
           <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
           <t>lelkész, ökonómus, közben 2006-2008 között plébános, majd segédlelkész, valamint a Saint Jutta Foundation kanadai kurátora, később nyugállományban</t>
         </is>
       </c>
       <c r="N99">
         <v>1996</v>
       </c>
       <c r="O99">
         <v>2024</v>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=698</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>2009</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Linka Ervin Sándor OSB</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
           <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>Ungarischer Hauptpfarrer in Brasilien</t>
+          <t>brazíliai magyar főlelkész</t>
         </is>
       </c>
       <c r="N100">
         <v>1997</v>
       </c>
       <c r="O100">
         <v>2016</v>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=660</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>2009</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>Csete Iván</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
           <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t>Aquinói Szent Tamás, Forestburgh, NY, USA</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
           <t>Aquinói Szent Tamás</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>Verwaltungsleiter, seit 1999 Pfarrer</t>
+          <t>adminisztrátor, 1999-től plébános</t>
         </is>
       </c>
       <c r="N101">
         <v>1998</v>
       </c>
       <c r="O101">
         <v>2011</v>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=158</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>2009</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>Forrai Tamás Gergely SJ</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda, Miskolc, Ungarn</t>
+          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda, Miskolc, Magyarország</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
           <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>Direktor</t>
+          <t>igazgató</t>
         </is>
       </c>
       <c r="N102">
         <v>1998</v>
       </c>
       <c r="O102">
         <v>2010</v>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=283</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>2009</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>Juhász Gábor Tamás, Dr.</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>Budapest - Vizafogó, Budapest, Ungarn</t>
+          <t>Budapest - Vizafogó, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
           <t>Budapest - Vizafogó</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>Hilfspfarrer, ab 2000 dann Pfarrer; von 2001 bis 2019 war er zudem Leiter der St.-Augustinus-Kapelle</t>
+          <t>segédlelkész, majd 2000-től plébános, közben 2001 – 2019 között a Szent Ágoston kápolna igazgatója is</t>
         </is>
       </c>
       <c r="N103">
         <v>1998</v>
       </c>
       <c r="P103" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=489</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>2009</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>Pintye Lajos OFM</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
           <t>Szent Imre R. K. Egyházközség, Fairfield, CT, USA</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
           <t>Szent Imre R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N104">
         <v>1998</v>
       </c>
       <c r="O104">
         <v>2011</v>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=882</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>2009</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>Kish Gábor SJ</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
           <t>Szent Erzsébet Otthon</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N105">
         <v>1999</v>
       </c>
       <c r="O105">
         <v>2013</v>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=535</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>2009</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Csiszár István</t>
+          <t>Somos József</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>Kitchener, ON, Kanada</t>
+          <t>Nyíregyháza, Magyarország</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N106">
-        <v>2000</v>
+        <v>1999</v>
       </c>
       <c r="O106">
-        <v>2018</v>
+        <v>2014</v>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=161</t>
+          <t>/persons_v2/view.php?id=1010</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>2009</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Kerekes László, püspök, Dr.</t>
+          <t>Csiszár István</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>Bischof</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>Boldog Özséb templom, Kézdivásárhely, Rumänien</t>
+          <t>Kitchener, ON, Kanada</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>Rumänien</t>
-[...4 lines deleted...]
-          <t>Boldog Özséb templom</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N107">
         <v>2000</v>
       </c>
       <c r="O107">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=520</t>
+          <t>/persons_v2/view.php?id=161</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>2009</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
+          <t>Kerekes László, püspök, Dr.</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>Sapientia Szerzetesi Főiskola, Budapest, Ungarn</t>
+          <t>Boldog Özséb templom, Kézdivásárhely, Románia</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
-          <t>Sapientia Szerzetesi Főiskola</t>
+          <t>Boldog Özséb templom</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>Dozent an der Theologischen Hochschule Sapientia, unterrichtet Fundamentaltheologie, seit 2020 Mitglied des Senats, Leiter des Lehrstuhls für Fundamentaltheologie, von 2021 bis 2025 stellvertretender Rektor für Lehre und Forschung, seit dem 1. Juli 2025 amtierender Rektor, ab 1. September 2025 Rektor</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N108">
-        <v>2001</v>
-[...4 lines deleted...]
-        </is>
+        <v>2000</v>
+      </c>
+      <c r="O108">
+        <v>2020</v>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=28</t>
+          <t>/persons_v2/view.php?id=520</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>2009</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Lakatos Dénes</t>
+          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary templom, Vancouver, BC, Kanada</t>
+          <t>Sapientia Szerzetesi Főiskola, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary templom</t>
+          <t>Sapientia Szerzetesi Főiskola</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>a Sapientia Szerzetesi Hittudományi Főiskola oktatója, fundamentális teológiát tanít, 2020-tól a Szenátus tagja, a Fundamentális Teológia Tanszék vezetője, 2021-2025 között oktatási és kutatási rektorhelyettes, 2025. július 1-től megbízott rektor, 2025. szeptember 1-től rektor</t>
         </is>
       </c>
       <c r="N109">
         <v>2001</v>
       </c>
-      <c r="O109">
-        <v>2024</v>
+      <c r="P109" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=633</t>
+          <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>2009</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Lukács Imre Róbert, Dr.</t>
+          <t>Lakatos Dénes</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
           <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>Verespatak, Rumänien</t>
+          <t>Our Lady of Hungary templom, Vancouver, BC, Kanada</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>Rumänien</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J110" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary templom</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>Pfarrer, gleichzeitig Professor für Kirchenrecht an der Theologischen Hochschule in Gyulafehérvár</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N110">
         <v>2001</v>
       </c>
       <c r="O110">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=672</t>
+          <t>/persons_v2/view.php?id=633</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>2009</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
+          <t>Lukács Imre Róbert, Dr.</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Verespatak, Románia</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>plébános, közben Gyulafehérvárott a Hittudományi Főiskola egyházjog tanára</t>
         </is>
       </c>
       <c r="N111">
         <v>2001</v>
       </c>
       <c r="O111">
-        <v>2016</v>
+        <v>2022</v>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=699</t>
+          <t>/persons_v2/view.php?id=672</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>2009</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Mihályi Imre Gilbert O.Praem</t>
+          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>Papi Otthon, Székesfehérvár, Ungarn</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>Ungarn</t>
-[...4 lines deleted...]
-          <t>Papi Otthon</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N112">
         <v>2001</v>
       </c>
       <c r="O112">
-        <v>2011</v>
+        <v>2016</v>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=745</t>
+          <t>/persons_v2/view.php?id=699</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>2009</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Miskolczy Kálmán Sch.P., Dr.</t>
+          <t>Mihályi Imre Gilbert O.Praem</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>Miami, FL, USA</t>
+          <t>Papi Otthon, Székesfehérvár, Magyarország</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J113" t="inlineStr">
+        <is>
+          <t>Papi Otthon</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>Pastor (derzeit als Aushilfe tätig in: Sarasota, FL, USA)</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N113">
         <v>2001</v>
       </c>
       <c r="O113">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=752</t>
+          <t>/persons_v2/view.php?id=745</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>2009</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Nemes Ödön SJ</t>
+          <t>Miskolczy Kálmán Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>Sodrás utcai rendház, Budapest, Ungarn</t>
+          <t>Miami, FL, USA</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>Ungarn</t>
-[...4 lines deleted...]
-          <t>Sodrás utcai rendház</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>im Ruhestand, Seelsorger, Exerzitienleiter</t>
+          <t>lelkipásztor (közben kisegít:  Sarasota, FL, USA)</t>
         </is>
       </c>
       <c r="N114">
-        <v>2002</v>
+        <v>2001</v>
       </c>
       <c r="O114">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=803</t>
+          <t>/persons_v2/view.php?id=752</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>2009</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Róna Gábor SJ</t>
+          <t>Nemes Ödön SJ</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Jézus Szíve-templom, Budapest, Ungarn</t>
+          <t>Sodrás utcai rendház, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
-          <t>Jézus Szíve-templom</t>
+          <t>Sodrás utcai rendház</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>Hilfsgeistlicher</t>
+          <t>nyugállományban, lelkivezető, lelkigyakorlatoztató</t>
         </is>
       </c>
       <c r="N115">
         <v>2002</v>
       </c>
       <c r="O115">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=948</t>
+          <t>/persons_v2/view.php?id=803</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>2009</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Ádám János SJ, Dr.</t>
+          <t>Róna Gábor SJ</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda, Miskolc, Ungarn</t>
+          <t>Jézus Szíve-templom, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
-          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda</t>
+          <t>Jézus Szíve-templom</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>Klassenlehrer am Gymnasium</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N116">
         <v>2002</v>
       </c>
       <c r="O116">
-        <v>2010</v>
+        <v>2015</v>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=21</t>
+          <t>/persons_v2/view.php?id=948</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>2009</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Benkő Antal SJ</t>
+          <t>Ádám János SJ, Dr.</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>Pázmány Péter Katolikus Egyetem, Budapest, Ungarn</t>
+          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda, Miskolc, Magyarország</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
-          <t>Pázmány Péter Katolikus Egyetem</t>
+          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>Lehrer</t>
+          <t>gimnáziumi nevelő</t>
         </is>
       </c>
       <c r="N117">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="O117">
         <v>2010</v>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=67</t>
+          <t>/persons_v2/view.php?id=21</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>2009</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Kárpáti László SVD</t>
+          <t>Benkő Antal SJ</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (früher: Csanád)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>Johannesburg, Dél-Afrikai Köztársaság</t>
+          <t>Pázmány Péter Katolikus Egyetem, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>Dél-Afrikai Köztársaság</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J118" t="inlineStr">
+        <is>
+          <t>Pázmány Péter Katolikus Egyetem</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>Missionar, Straßenpastor</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N118">
         <v>2003</v>
       </c>
-      <c r="P118" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="O118">
+        <v>2010</v>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=510</t>
+          <t>/persons_v2/view.php?id=67</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>2009</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Molnár Miklós SJ</t>
+          <t>Kárpáti László SVD</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Pilisvörösvár, Ungarn</t>
+          <t>Johannesburg, Dél-Afrikai Köztársaság</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Dél-Afrikai Köztársaság</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>misszionárius, utcai lelkész</t>
         </is>
       </c>
       <c r="N119">
         <v>2003</v>
       </c>
-      <c r="O119">
-        <v>2015</v>
+      <c r="P119" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=767</t>
+          <t>/persons_v2/view.php?id=510</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>2009</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Póta László SJ, szerzetestestvér</t>
+          <t>Molnár Miklós SJ</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>Ordensbruder (nicht zum Priester geweiht)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon, Pilisvörösvár</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet Otthon</t>
+          <t>Pilisvörösvár, Magyarország</t>
+        </is>
+      </c>
+      <c r="I120" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N120">
         <v>2003</v>
       </c>
       <c r="O120">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=898</t>
+          <t>/persons_v2/view.php?id=767</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>2009</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Bodnár István Konstantin</t>
+          <t>Póta László SJ, szerzetestestvér</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H121" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet Otthon, Pilisvörösvár</t>
+        </is>
+      </c>
+      <c r="J121" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet Otthon</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N121">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="O121">
         <v>2014</v>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=94</t>
+          <t>/persons_v2/view.php?id=898</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>2009</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Erős Sándor</t>
+          <t>Bodnár István Konstantin</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>Szatmár (früher: Nagyvárad-Szatmári egyesített egyházmegye)</t>
-[...9 lines deleted...]
-          <t>Rumänien</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N122">
         <v>2004</v>
       </c>
-      <c r="P122" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="O122">
+        <v>2014</v>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=237</t>
+          <t>/persons_v2/view.php?id=94</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>2009</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Finta Lajos</t>
+          <t>Erős Sándor</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>Argentína</t>
+          <t>Túrterebes, Románia</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>Argentína</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>Missionar</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N123">
         <v>2004</v>
       </c>
-      <c r="O123">
-        <v>2021</v>
+      <c r="P123" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=275</t>
+          <t>/persons_v2/view.php?id=237</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>2009</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>Finta Lajos</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>Peru</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>Peru</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>Missionar</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N124">
         <v>2004</v>
       </c>
       <c r="O124">
         <v>2021</v>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=275</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>2009</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Kovács Lajos (SJ), Dr.</t>
+          <t>Finta Lajos</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>Budapest, Ungarn</t>
+          <t>Peru</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Peru</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>Seelsorger der englischsprachigen katholischen Gemeinde und Kaplan am Jesuiten-Kolleg „St. Ignatius“</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N125">
         <v>2004</v>
       </c>
       <c r="O125">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=586</t>
+          <t>/persons_v2/view.php?id=275</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>2009</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Miskei László</t>
+          <t>Kovács Lajos (SJ), Dr.</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
+          <t>Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Our Lady of Hungary Church</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>az angol nyelvű katolikus közösség lelkipásztora, lelkész a Jezsuita Szent Ignác Szakkollégiumban</t>
         </is>
       </c>
       <c r="N126">
         <v>2004</v>
       </c>
-      <c r="P126" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="O126">
+        <v>2014</v>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=751</t>
+          <t>/persons_v2/view.php?id=586</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>2009</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Juhász Imre</t>
+          <t>Miskei László</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>Lázaro Cárdenas, Qintana Roo, Kantunilkin, Mexikó</t>
+          <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>Mexikó</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J127" t="inlineStr">
         <is>
-          <t>Lázaro Cárdenas, Qintana Roo</t>
+          <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>In der Gemeinschaft „Legio Christi“</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N127">
-        <v>2005</v>
-[...2 lines deleted...]
-        <v>2012</v>
+        <v>2004</v>
+      </c>
+      <c r="P127" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=490</t>
+          <t>/persons_v2/view.php?id=751</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>2009</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Kovách János</t>
+          <t>Juhász Imre</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>Szent Mária templom, Whiting, IN, USA</t>
+          <t>Lázaro Cárdenas, Qintana Roo, Kantunilkin, Mexikó</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Mexikó</t>
         </is>
       </c>
       <c r="J128" t="inlineStr">
         <is>
-          <t>Szent Mária templom</t>
+          <t>Lázaro Cárdenas, Qintana Roo</t>
+        </is>
+      </c>
+      <c r="K128" t="inlineStr">
+        <is>
+          <t>A Legio Christi közösségben</t>
         </is>
       </c>
       <c r="N128">
         <v>2005</v>
       </c>
       <c r="O128">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=578</t>
+          <t>/persons_v2/view.php?id=490</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>2009</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Nemesszeghy Ervin SJ, Dr.</t>
+          <t>Kovách János</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>Püspökszentlászló, Ungarn</t>
+          <t>Szent Mária templom, Whiting, IN, USA</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>Ungarn</t>
-[...4 lines deleted...]
-          <t>Leiter des Exerzitienhauses</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J129" t="inlineStr">
+        <is>
+          <t>Szent Mária templom</t>
         </is>
       </c>
       <c r="N129">
         <v>2005</v>
       </c>
       <c r="O129">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=804</t>
+          <t>/persons_v2/view.php?id=578</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>2009</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Rettig Kevin Hermann József (O.Praem)</t>
+          <t>Nemesszeghy Ervin SJ, Dr.</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>Canoga Park / Winnetka – Munkás Szent József templom, Los Angeles, CA, USA</t>
+          <t>Püspökszentlászló, Magyarország</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Canoga Park / Winnetka – Munkás Szent József templom</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>lelkigyakorlatos ház vezetője</t>
         </is>
       </c>
       <c r="N130">
         <v>2005</v>
       </c>
       <c r="O130">
-        <v>2017</v>
+        <v>2012</v>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=928</t>
+          <t>/persons_v2/view.php?id=804</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>2009</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Amászka László (OFMConv)</t>
+          <t>Rettig Kevin Hermann József (O.Praem)</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>Felsővárosi Minorita templom, Szeged, Ungarn</t>
+          <t>Canoga Park / Winnetka – Munkás Szent József templom, Los Angeles, CA, USA</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
-          <t>Felsővárosi Minorita templom</t>
+          <t>Canoga Park / Winnetka – Munkás Szent József templom</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>Pfarrer, Hausleiter, seit 2008 Assistent des Provinzials</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N131">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="O131">
-        <v>2010</v>
+        <v>2017</v>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=4</t>
+          <t>/persons_v2/view.php?id=928</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>2009</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Csorba László Domonkos OFM</t>
+          <t>Amászka László (OFMConv)</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>Rózsadomb, Budapest, Ungarn</t>
+          <t>Felsővárosi Minorita templom, Szeged, Magyarország</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J132" t="inlineStr">
         <is>
-          <t>Rózsadomb</t>
+          <t>Felsővárosi Minorita templom</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>plébános, házfőnök, közben a tartományfőnök asszisztense 2008-tól</t>
         </is>
       </c>
       <c r="N132">
         <v>2006</v>
       </c>
       <c r="O132">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=166</t>
+          <t>/persons_v2/view.php?id=4</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>2009</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Juhász Ferenc, Msgr.</t>
+          <t>Csorba László Domonkos OFM</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>Felsőváros, Gyöngyös, Ungarn</t>
+          <t>Rózsadomb, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
-          <t>Felsőváros</t>
+          <t>Rózsadomb</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N133">
         <v>2006</v>
       </c>
       <c r="O133">
-        <v>2018</v>
+        <v>2012</v>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=488</t>
+          <t>/persons_v2/view.php?id=166</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>2009</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
+          <t>Juhász Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>Bischof</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>Felsőváros, Gyöngyös, Magyarország</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J134" t="inlineStr">
+        <is>
+          <t>Felsőváros</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N134">
         <v>2006</v>
       </c>
       <c r="O134">
         <v>2018</v>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=746</t>
+          <t>/persons_v2/view.php?id=488</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>2009</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Androvics András Tamás</t>
+          <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>Winnipeg, MB, Kanada</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Parish, Montréal, QC, Kanada</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
-      <c r="J135" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N135">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="O135">
-        <v>2012</v>
+        <v>2018</v>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=8</t>
+          <t>/persons_v2/view.php?id=746</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>2009</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Artner Péter Oszkár, Dr. habil</t>
+          <t>Androvics András Tamás</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Winnipeg, MB, Kanada</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>Szent Péter és Pál Plébánia, Kál, Ungarn</t>
+          <t>Our Lady of Hungary Parish, Montréal, QC, Kanada</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>Szent Péter és Pál Plébánia</t>
+          <t>Our Lady of Hungary Parish</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N136">
         <v>2007</v>
       </c>
-      <c r="P136" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="O136">
+        <v>2012</v>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=17</t>
+          <t>/persons_v2/view.php?id=8</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>2009</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
+          <t>Artner Péter Oszkár, Dr. habil</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>Washington DC, USA</t>
+          <t>Szent Péter és Pál Plébánia, Kál, Magyarország</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J137" t="inlineStr">
+        <is>
+          <t>Szent Péter és Pál Plébánia</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>Aufbaustudium, ungarischer Pfarrer</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N137">
         <v>2007</v>
       </c>
-      <c r="O137">
-        <v>2015</v>
+      <c r="P137" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=28</t>
+          <t>/persons_v2/view.php?id=17</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>2009</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Balogh László</t>
+          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>Örkény, Ungarn</t>
+          <t>Washington DC, USA</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>Pfarrverwalter (zusätzlich zuständig für: Táborfalva, Tatárszentgyőrgy)</t>
+          <t>posztgraduális tanulmányok, magyar lelkész</t>
         </is>
       </c>
       <c r="N138">
         <v>2007</v>
       </c>
       <c r="O138">
-        <v>2018</v>
+        <v>2015</v>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=40</t>
+          <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>2009</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Bóna Richárd, dr.</t>
+          <t>Balogh László</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>North Royalton, OH, USA</t>
+          <t>Örkény, Magyarország</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>Hilfspfarrer</t>
+          <t>plébániai kormányzó (oldallagosan ellátta: Táborfalva, Tatárszentgyőrgy)</t>
         </is>
       </c>
       <c r="N139">
         <v>2007</v>
       </c>
       <c r="O139">
-        <v>2011</v>
+        <v>2018</v>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=101</t>
+          <t>/persons_v2/view.php?id=40</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>2009</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Cebula Paweł OFMConv</t>
+          <t>Bóna Richárd, dr.</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>lengyel plébánia, Bridgeport, CT, USA</t>
+          <t>North Royalton, OH, USA</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J140" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>In der Zwischenzeit hilft er in Bridgeport, CT, und New York, NY – ungarischer Pfarrer</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N140">
         <v>2007</v>
       </c>
       <c r="O140">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=121</t>
+          <t>/persons_v2/view.php?id=101</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>2009</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Ciprián Károly (OFM)</t>
+          <t>Cebula Paweł OFMConv</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>Barberton, OH, USA</t>
+          <t>lengyel plébánia, Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J141" t="inlineStr">
+        <is>
+          <t>lengyel plébánia</t>
+        </is>
+      </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>im Ruhestand, Kaplan der Schwestern vom fleischgewordenen Wort</t>
+          <t>közben kisegít Bridgeport, CT, New York, NY – magyar lelkész</t>
         </is>
       </c>
       <c r="N141">
         <v>2007</v>
       </c>
       <c r="O141">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=129</t>
+          <t>/persons_v2/view.php?id=121</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>2009</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Cserháti Ferenc, esztergom-budapesti segédpüspök</t>
+          <t>Ciprián Károly (OFM)</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>Bischof</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>Szatmár (früher: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony és Szent Adalbert Székesegyház, Esztergom, Ungarn</t>
+          <t>Barberton, OH, USA</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>Ungarn</t>
-[...4 lines deleted...]
-          <t>Nagyboldogasszony és Szent Adalbert Székesegyház</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>Titularbischof von Centuria, Weihbischof von Esztergom-Budapest, beauftragt mit der Seelsorge für die ungarische Diaspora</t>
+          <t>nyugállományban, a Megtestesült Ige Nővéreinek káplánja</t>
         </is>
       </c>
       <c r="N142">
         <v>2007</v>
       </c>
       <c r="O142">
-        <v>2023</v>
+        <v>2011</v>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=154</t>
+          <t>/persons_v2/view.php?id=129</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>2009</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Deák Ferenc SJ</t>
+          <t>Cserháti Ferenc, esztergom-budapesti segédpüspök</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>Szeged, Ungarn</t>
+          <t>Nagyboldogasszony és Szent Adalbert Székesegyház, Esztergom, Magyarország</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J143" t="inlineStr">
+        <is>
+          <t>Nagyboldogasszony és Szent Adalbert Székesegyház</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>címzetes Centuria-i püspök, a külföldi magyarok lelkipásztori ellátásával megbízott esztergom-budapesti segédpüspök</t>
         </is>
       </c>
       <c r="N143">
         <v>2007</v>
       </c>
       <c r="O143">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=181</t>
+          <t>/persons_v2/view.php?id=154</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>2009</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Feigl Rudolf SJ</t>
+          <t>Deák Ferenc SJ</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>Ordensbruder (nicht zum Priester geweiht)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
+          <t>Szeged, Magyarország</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet Otthon</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N144">
         <v>2007</v>
       </c>
       <c r="O144">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=263</t>
+          <t>/persons_v2/view.php?id=181</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>2009</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Horváth Árpád SJ</t>
+          <t>Feigl Rudolf SJ</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>Budapest, Ungarn</t>
+          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J145" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet Otthon</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>Redakteur, Leiter</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N145">
         <v>2007</v>
       </c>
       <c r="O145">
-        <v>2024</v>
+        <v>2015</v>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=418</t>
+          <t>/persons_v2/view.php?id=263</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>2009</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Licskó Szabolcs</t>
+          <t>Horváth Árpád SJ</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>Magyar Szentek templom, Budapest, Ungarn</t>
+          <t>Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>Ungarn</t>
-[...4 lines deleted...]
-          <t>Magyar Szentek templom</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>Hilfspfarrer, parallel dazu Studium des Kirchenrechts an der Pázmány-Péter-Universität</t>
+          <t>szerkesztő, elöljáró</t>
         </is>
       </c>
       <c r="N146">
         <v>2007</v>
       </c>
       <c r="O146">
-        <v>2011</v>
+        <v>2024</v>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=653</t>
+          <t>/persons_v2/view.php?id=418</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>2009</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Magung Fransiskus Xaverius SVD</t>
+          <t>Licskó Szabolcs</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>Budapest, Ungarn</t>
+          <t>Magyar Szentek templom, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J147" t="inlineStr">
+        <is>
+          <t>Magyar Szentek templom</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>Präfekt, ab 2013 dann Missionssekretär</t>
+          <t>segédlelkész, közben a Pázmány Péter Katolikus Egyetem kánonjogi tanulmányok</t>
         </is>
       </c>
       <c r="N147">
         <v>2007</v>
       </c>
       <c r="O147">
-        <v>2018</v>
+        <v>2011</v>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=680</t>
+          <t>/persons_v2/view.php?id=653</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>2009</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Máté József SJ</t>
+          <t>Magung Fransiskus Xaverius SVD</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Kanada</t>
+          <t>Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>prefektus, majd 2013-tól missziós titkár</t>
         </is>
       </c>
       <c r="N148">
         <v>2007</v>
       </c>
       <c r="O148">
-        <v>2011</v>
+        <v>2018</v>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=716</t>
+          <t>/persons_v2/view.php?id=680</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>2009</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Páldeák Iván Szabolcs OFM</t>
+          <t>Máté József SJ</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>Margit körút, Budapest</t>
-[...4 lines deleted...]
-          <t>Margit körút</t>
+          <t>Hamilton, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I149" t="inlineStr">
+        <is>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>Seelsorger</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N149">
         <v>2007</v>
       </c>
       <c r="O149">
-        <v>2013</v>
+        <v>2011</v>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=859</t>
+          <t>/persons_v2/view.php?id=716</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>2009</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Rostás Sándor SVD</t>
+          <t>Páldeák Iván Szabolcs OFM</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>Ásotthalom, Ungarn</t>
-[...4 lines deleted...]
-          <t>Ungarn</t>
+          <t>Margit körút, Budapest</t>
+        </is>
+      </c>
+      <c r="J150" t="inlineStr">
+        <is>
+          <t>Margit körút</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>Ferenc Kósa SVD, Seelsorger und Hilfspfarrer</t>
+          <t>lelkipásztor</t>
         </is>
       </c>
       <c r="N150">
         <v>2007</v>
       </c>
       <c r="O150">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=946</t>
+          <t>/persons_v2/view.php?id=859</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>2009</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Somfai Béla SJ, Dr.</t>
+          <t>Rostás Sándor SVD</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>Sodrás utcai rendház, Budapest, Ungarn</t>
+          <t>Ásotthalom, Magyarország</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>Ungarn</t>
-[...4 lines deleted...]
-          <t>Sodrás utcai rendház</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>Pfarrer, zugleich emeritierter Professor und Gastdozent an der Ordenshochschule für Theologie „Sapientia“</t>
+          <t>Kósa Ferenc SVD segítője, kisegítő lelkész</t>
         </is>
       </c>
       <c r="N151">
         <v>2007</v>
       </c>
       <c r="O151">
-        <v>2013</v>
+        <v>2010</v>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=1007</t>
+          <t>/persons_v2/view.php?id=946</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>2009</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Dömötör János László (OFM)</t>
+          <t>Somfai Béla SJ, Dr.</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>Queen of Peace templom, Victoria, BC, Kanada</t>
+          <t>Sodrás utcai rendház, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J152" t="inlineStr">
         <is>
-          <t>Queen of Peace templom</t>
+          <t>Sodrás utcai rendház</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>Pfarrer, ungarischer Geistlicher</t>
+          <t>lelkész, közben a Sapientia Szerzetesi Hittudományi Főiskolán professzor emeritus és meghívott előadó</t>
         </is>
       </c>
       <c r="N152">
-        <v>2008</v>
-[...4 lines deleted...]
-        </is>
+        <v>2007</v>
+      </c>
+      <c r="O152">
+        <v>2013</v>
       </c>
       <c r="Q152" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=217</t>
+          <t>/persons_v2/view.php?id=1007</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>2009</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Eördögh András SJ</t>
+          <t>Dömötör János László (OFM)</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
+          <t>Queen of Peace templom, Victoria, BC, Kanada</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="J153" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon</t>
+          <t>Queen of Peace templom</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>Seelsorger, später im Ruhestand</t>
+          <t>plébános, magyar lelkész</t>
         </is>
       </c>
       <c r="N153">
         <v>2008</v>
       </c>
-      <c r="O153">
-        <v>2020</v>
+      <c r="P153" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q153" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=240</t>
+          <t>/persons_v2/view.php?id=217</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>2009</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Forró József, Msgr.</t>
+          <t>Eördögh András SJ</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>Apostoli nunciatúra, Jakarta, Indonézia</t>
+          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>Indonézia</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J154" t="inlineStr">
         <is>
-          <t>Apostoli nunciatúra</t>
+          <t>Szent Erzsébet Otthon</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>Attaché der Apostolischen Nuntiatur, ab 2009 Zweiter Sekretär (außerdem: Osttimor, Apostolische Nuntiatur)</t>
+          <t>lelkivezető, majd nyugállományban</t>
         </is>
       </c>
       <c r="N154">
         <v>2008</v>
       </c>
       <c r="O154">
-        <v>2012</v>
+        <v>2020</v>
       </c>
       <c r="Q154" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=285</t>
+          <t>/persons_v2/view.php?id=240</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>2009</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Hegyi Márton SJ</t>
+          <t>Forró József, Msgr.</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>Murray-Weigel Hall, New York, NY, USA</t>
+          <t>Apostoli nunciatúra, Jakarta, Indonézia</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Indonézia</t>
         </is>
       </c>
       <c r="J155" t="inlineStr">
         <is>
-          <t>Murray-Weigel Hall</t>
+          <t>Apostoli nunciatúra</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>im Krankenstand</t>
+          <t>nunciatúrai attache, majd másodtitkár 2009-től ( továbbá: Kelet-Timor, apostoli nunciatúra)</t>
         </is>
       </c>
       <c r="N155">
         <v>2008</v>
       </c>
       <c r="O155">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="Q155" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=378</t>
+          <t>/persons_v2/view.php?id=285</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>2009</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Kürnyek Róbert, Dr.</t>
+          <t>Hegyi Márton SJ</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>Szent István templom, Szombathely, Ungarn</t>
+          <t>Murray-Weigel Hall, New York, NY, USA</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J156" t="inlineStr">
         <is>
-          <t>Szent István templom</t>
+          <t>Murray-Weigel Hall</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>betegállományban</t>
         </is>
       </c>
       <c r="N156">
         <v>2008</v>
       </c>
       <c r="O156">
-        <v>2010</v>
+        <v>2014</v>
       </c>
       <c r="Q156" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=629</t>
+          <t>/persons_v2/view.php?id=378</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>2009</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Magyar Gyula Szervác OSB</t>
+          <t>Kürnyek Róbert, Dr.</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>Ordensbruder (nicht zum Priester geweiht)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>Pannonhalma, Ungarn</t>
+          <t>Szent István templom, Szombathely, Magyarország</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J157" t="inlineStr">
+        <is>
+          <t>Szent István templom</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N157">
         <v>2008</v>
       </c>
       <c r="O157">
-        <v>2019</v>
+        <v>2010</v>
       </c>
       <c r="Q157" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=681</t>
+          <t>/persons_v2/view.php?id=629</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>2009</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Manolache Lőrinc</t>
+          <t>Magyar Gyula Szervác OSB</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>Pécs</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>Calgary, AB, Kanada</t>
+          <t>Pannonhalma, Magyarország</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>ungarischer Pfarrer</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N158">
         <v>2008</v>
       </c>
       <c r="O158">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="Q158" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=694</t>
+          <t>/persons_v2/view.php?id=681</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>2009</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Mezei András</t>
+          <t>Manolache Lőrinc</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Pécs</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>I. (Magyarok Nagyasszonya), Keszthely, Ungarn</t>
+          <t>Calgary, AB, Kanada</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>Ungarn</t>
-[...4 lines deleted...]
-          <t>I. (Magyarok Nagyasszonya)</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>Hilfspfarrer</t>
+          <t>magyar plébános</t>
         </is>
       </c>
       <c r="N159">
         <v>2008</v>
       </c>
       <c r="O159">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="Q159" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=734</t>
+          <t>/persons_v2/view.php?id=694</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>2009</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Mustó Péter SJ</t>
+          <t>Mezei András</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>Dobogókő, Ungarn</t>
+          <t>I. (Magyarok Nagyasszonya), Keszthely, Magyarország</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J160" t="inlineStr">
+        <is>
+          <t>I. (Magyarok Nagyasszonya)</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>Seelsorger und Leiter von Exerzitien, anschließend im Ruhestand</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N160">
         <v>2008</v>
       </c>
       <c r="O160">
-        <v>2023</v>
+        <v>2013</v>
       </c>
       <c r="Q160" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=780</t>
+          <t>/persons_v2/view.php?id=734</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>2009</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Nagy Nándor</t>
+          <t>Mustó Péter SJ</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (früher: Csanád)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>Orgovány, Ungarn</t>
+          <t>Dobogókő, Magyarország</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>Pfarrer (im Bistum Kalocsa-Kecskemét)</t>
+          <t>lelkivezető és lelkigyakorlat-adó, majd nyugállományban</t>
         </is>
       </c>
       <c r="N161">
         <v>2008</v>
       </c>
       <c r="O161">
-        <v>2012</v>
+        <v>2023</v>
       </c>
       <c r="Q161" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=798</t>
+          <t>/persons_v2/view.php?id=780</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>2009</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Orbán Mihály SJ</t>
+          <t>Nagy Nándor</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>Kolozsvár, Rumänien</t>
+          <t>Orgovány, Magyarország</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>Rumänien</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>Pfarrer, Leiter von Exerzitien</t>
+          <t>plébános (Kalocsa-Kecskeméti Egyházmegyében)</t>
         </is>
       </c>
       <c r="N162">
         <v>2008</v>
       </c>
       <c r="O162">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="Q162" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=835</t>
+          <t>/persons_v2/view.php?id=798</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>2009</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>Sajgó Szabolcs SJ</t>
+          <t>Orbán Mihály SJ</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Kolozsvár, Románia</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>lelkész, lelkigyakorlat-vezető</t>
         </is>
       </c>
       <c r="N163">
         <v>2008</v>
       </c>
       <c r="O163">
+        <v>2011</v>
+      </c>
+      <c r="Q163" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=835</t>
+        </is>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164">
+        <v>2009</v>
+      </c>
+      <c r="B164" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C164" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D164" t="inlineStr">
+        <is>
+          <t>Sajgó Szabolcs SJ</t>
+        </is>
+      </c>
+      <c r="E164" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F164" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G164" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H164" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I164" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J164" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K164" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N164">
+        <v>2008</v>
+      </c>
+      <c r="O164">
         <v>2013</v>
       </c>
-      <c r="Q163" t="inlineStr">
+      <c r="Q164" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=955</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>