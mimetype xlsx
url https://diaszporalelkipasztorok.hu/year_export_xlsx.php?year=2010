--- v0 (2026-07-07)
+++ v1 (2026-09-13)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Chronologie" sheetId="1" r:id="rId1"/>
+    <sheet name="Cronologia" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -125,130 +125,130 @@
       </c>
       <c r="B4">
         <v>2010</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Event type filter</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>All events</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Country filter</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Alle Länder</t>
+          <t>Tutti i paesi</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
           <t>Summary</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Current changes of the year</t>
         </is>
       </c>
       <c r="B9">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="B10">
-        <v>104</v>
+        <v>120</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Births</t>
         </is>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Deaths</t>
         </is>
       </c>
       <c r="B12">
         <v>5</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Ordinations</t>
         </is>
       </c>
       <c r="B13">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Domestic services</t>
         </is>
       </c>
       <c r="B14">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Foreign services</t>
         </is>
       </c>
       <c r="B15">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
           <t>Year</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
           <t>Section</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
           <t>Event type</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
           <t>Name</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
@@ -301,7474 +301,8667 @@
           <t>Date from</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
           <t>Date to</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
           <t>Current</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
           <t>Person link</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2010</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Rückkehr in die Heimat</t>
+          <t>Ritorno in patria</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Ailer Gellért</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Washington DC, USA</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Neokatekumenális út „Missio Ad Gentes”, Miskolc, Ungarn - Seelsorger</t>
+          <t>Neokatekumenális út „Missio Ad Gentes”, Miskolc, Ungheria - pastore</t>
         </is>
       </c>
       <c r="N18">
         <v>2010</v>
       </c>
       <c r="O18">
         <v>2013</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=2</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>2010</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Beginn des Dienstes im Ausland
-Versetzung (vorheriger Dienstort)</t>
+          <t>Inizio del servizio all’estero
+Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Amászka László (OFMConv)</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Magyarországi Szent István templom, Hamilton, ON, Kanada - ungarischer Pfarrer
-Felsővárosi Minorita templom, Szeged, Ungarn - Pfarrer, Hausleiter, seit 2008 Assistent des Provinzials</t>
+          <t>Magyarországi Szent István templom, Hamilton, ON, Canada - parroco ungherese
+Felsővárosi Minorita templom, Szeged, Ungheria - parroco, responsabile della casa, e dal 2008 assistente del superiore provinciale</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>2010
 2006</t>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
           <t>2015
 2010</t>
         </is>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=4</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>2010</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Benkő Antal SJ</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Pázmány Péter Katolikus Egyetem, Budapest, Ungarn - Lehrer
-Szociális Otthon, Pilisvörösvár, Ungarn - Koordinator (im Ruhestand)</t>
+          <t>Pázmány Péter Katolikus Egyetem, Budapest, Ungheria - insegnante
+Szociális Otthon, Pilisvörösvár, Ungheria - coordinatore (in pensione)</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
           <t>2003
 2010</t>
         </is>
       </c>
       <c r="O20" t="inlineStr">
         <is>
           <t>2010
 2013</t>
         </is>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=67</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>2010</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Cebula Paweł OFMConv</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>lengyel plébánia, Bridgeport, CT, USA - In der Zwischenzeit hilft er in Bridgeport, CT, und New York, NY – ungarischer Pfarrer
-Polen - Reguläre Aufgaben, währenddessen Irland</t>
+          <t>lengyel plébánia, Bridgeport, CT, USA - nel frattempo presta servizio a Bridgeport, CT, e New York, NY – pastore ungherese
+Polonia - compiti di routine, nel frattempo in Irlanda</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>2007
 2010</t>
         </is>
       </c>
       <c r="O21" t="inlineStr">
         <is>
           <t>2010
 2016</t>
         </is>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=121</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>2010</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Forrai Tamás Gergely SJ</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda, Miskolc, Ungarn - Direktor
-Jezsuita Tartományfőnökség, Budapest, Ungarn - Provinzleiter</t>
+          <t>Fényi Gyula Jezsuita Gimnázium, Kollégium és Óvoda, Miskolc, Ungheria - direttore
+Jezsuita Tartományfőnökség, Budapest, Ungheria - capo di provincia</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
           <t>1998
 2010</t>
         </is>
       </c>
       <c r="O22" t="inlineStr">
         <is>
           <t>2010
 2017</t>
         </is>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=283</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>2010</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Kovách János</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Szent Mária templom, Whiting, IN, USA
-Sherman Oaks, CA, USA - im Ruhestand</t>
+Sherman Oaks, CA, USA - in pensione</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
           <t>2005
 2010</t>
         </is>
       </c>
       <c r="O23" t="inlineStr">
         <is>
           <t>2010
 2021</t>
         </is>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=578</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>2010</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)</t>
+          <t>Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Kovács Lajos (SJ), Dr.</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>India - Terz</t>
+          <t>India - terza</t>
         </is>
       </c>
       <c r="N24">
         <v>2009</v>
       </c>
       <c r="O24">
         <v>2010</v>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=586</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>2010</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Beginn des Dienstes im Ausland
-Versetzung (vorheriger Dienstort)</t>
+          <t>Inizio del servizio all’estero
+Trasferimento (luogo di servizio precedente)</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Kürnyek Róbert, Dr.</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Ottawa, ON, Kanada - Studium, ungarischer Pfarrer
-Szent István templom, Szombathely, Ungarn - Pfarrer</t>
+          <t>Ottawa, ON, Canada - compiere gli studi, pastore ungherese
+Szent István templom, Szombathely, Ungheria - parroco</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
           <t>2010
 2008</t>
         </is>
       </c>
       <c r="O25" t="inlineStr">
         <is>
           <t>2013
 2010</t>
         </is>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=629</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>2010</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Lőrinczy Ferenc Gábor</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Pestszenterzsébet-Kossuthfalva és Kakastó, Budapest, Ungarn - Pfarrer
-Veszprém, m - im Ruhestand, Hilfspfarrer an der St.-Michael-Basilika</t>
+          <t>Pestszenterzsébet-Kossuthfalva és Kakastó, Budapest, Ungheria - parroco
+Veszprém, Ungheria - in pensione, vicario presso la Basilica di San Michele</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
           <t>1993
 2010</t>
         </is>
       </c>
       <c r="O26" t="inlineStr">
         <is>
           <t>2010
 2019</t>
         </is>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=670</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>2010</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Rückkehr in die Heimat</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Ritorno in patria</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Miskolczy Kálmán Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Miami, FL, USA - Pastor (derzeit als Aushilfe tätig in: Sarasota, FL, USA)
-Szeged, Ungarn - im Ruhestand</t>
+          <t>Miami, FL, USA - pastore (nel frattempo presta servizio a Sarasota, FL, USA)
+Szeged, Ungheria - in pensione</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
           <t>2001
 2010</t>
         </is>
       </c>
       <c r="O27" t="inlineStr">
         <is>
           <t>2010
 2012</t>
         </is>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=752</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>2010</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Keresztessy-Parker Ferenc László OPraem, apát, Dr.</t>
+          <t>Rigó Jenő SJ</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Trabuco Canyon, CA, USA</t>
-[...5 lines deleted...]
-        </is>
+          <t>Dáni utcai jezsuita templom, Szeged - amministratore della chiesa, direttore del Collegio István Kaszap, tesoriere</t>
+        </is>
+      </c>
+      <c r="N28">
+        <v>2010</v>
+      </c>
+      <c r="O28">
+        <v>2013</v>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=522</t>
+          <t>/persons_v2/view.php?id=937</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>2010</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Horváth István (OFM)</t>
+          <t>Rostás Sándor SVD</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>New York, NY, USA</t>
+          <t>Ásotthalom, Ungheria - Ferenc Kósa SVD, assistente, vicario ausiliario
+verbita missziósház, Kőszeg, Ungheria - rettore</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>8. Februar 2010</t>
+          <t>2007
+2010</t>
+        </is>
+      </c>
+      <c r="O29" t="inlineStr">
+        <is>
+          <t>2010
+2013</t>
         </is>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=425</t>
+          <t>/persons_v2/view.php?id=946</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>2010</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Trasferimento (luogo di servizio precedente)
+Trasferimento (nuovo luogo di servizio)</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Ádám János SJ, Dr.</t>
+          <t>Siklódi Sándor</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Miskolc, Ungarn</t>
+          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA - amministratore
+Szent István R. K. Egyházközség, Chicago, IL, USA - pastore</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>15. April 2010</t>
+          <t>1988
+2010</t>
+        </is>
+      </c>
+      <c r="O30" t="inlineStr">
+        <is>
+          <t>2010
+2012</t>
         </is>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=21</t>
+          <t>/persons_v2/view.php?id=990</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>2010</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Morte</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Fülöp József SJ</t>
+          <t>Keresztessy-Parker Ferenc László OPraem, apát, Dr.</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Kanada</t>
+          <t>Trabuco Canyon, CA, USA</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>15. August 2010</t>
+          <t>3 gennaio 2010</t>
         </is>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=295</t>
+          <t>/persons_v2/view.php?id=522</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>2010</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Morte</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Kimecz János Alajos O.Cist</t>
+          <t>Horváth István (OFM)</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>17. Dezember 2010</t>
+          <t>8 febbraio 2010</t>
         </is>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=530</t>
+          <t>/persons_v2/view.php?id=425</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>2010</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Morte</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Iróffy Gábor Zsolt OSB</t>
+          <t>Ádám János SJ, Dr.</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
-[...16 lines deleted...]
-        <v>2016</v>
+          <t>Miskolc, Ungheria</t>
+        </is>
+      </c>
+      <c r="N33" t="inlineStr">
+        <is>
+          <t>15 aprile 2010</t>
+        </is>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=459</t>
+          <t>/persons_v2/view.php?id=21</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>2010</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Morte</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Monostori Benedek József Bánk O.Cist, Dr.</t>
+          <t>Fülöp József SJ</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
-[...21 lines deleted...]
-        <v>2014</v>
+          <t>Hamilton, ON, Canada</t>
+        </is>
+      </c>
+      <c r="N34" t="inlineStr">
+        <is>
+          <t>15 agosto 2010</t>
+        </is>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=769</t>
+          <t>/persons_v2/view.php?id=295</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>2010</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Cambiamenti correnti nell’anno</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Morte</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Balás Dávid László O.Cist, Dr.</t>
+          <t>Kimecz János Alajos O.Cist</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
-[...21 lines deleted...]
-        <v>2014</v>
+          <t>Dallas, TX, USA</t>
+        </is>
+      </c>
+      <c r="N35" t="inlineStr">
+        <is>
+          <t>17 dicembre 2010</t>
+        </is>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=32</t>
+          <t>/persons_v2/view.php?id=530</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>2010</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Lackner Károly Béda O.Cist, dr</t>
+          <t>Iróffy Gábor Zsolt OSB</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>Gymnasiallehrer (Dallas – St. Edward 1959–1960; Dallas – Cistercian 1962–1964; Fort Worth, TX, USA 1964–1967; Dallas 1967–1970) Universitätsdozent in Arlington, TX, USA – University of Texas (1969–2010), im Ruhestand (2010–2020)</t>
+          <t>insegnante di liceo, dal 1974 preside di liceo, dal 1981 vicepreside</t>
         </is>
       </c>
       <c r="N36">
-        <v>1959</v>
+        <v>1952</v>
       </c>
       <c r="O36">
-        <v>2020</v>
+        <v>2016</v>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=630</t>
+          <t>/persons_v2/view.php?id=459</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>2010</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Horváth László Pius OSB</t>
+          <t>Monostori Benedek József Bánk O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Portola Valley, CA, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J37" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>Lehrer, Strich, Hilfsseelsorger</t>
+          <t>docente universitario (1956 – 1989), vicepriore (1975 – 1976), priore (1976 – 1988), insegnante di liceo (1974 – 1975, 1977 – 1978), confessore e celebrante presso le Suore della Sacra Famiglia di Nazareth, Grand Prairie, TX, USA (1989 – 2011), in pensione (2011 – 2014)</t>
         </is>
       </c>
       <c r="N37">
-        <v>1960</v>
+        <v>1956</v>
       </c>
       <c r="O37">
-        <v>2018</v>
+        <v>2014</v>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=431</t>
+          <t>/persons_v2/view.php?id=769</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>2010</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Kis-Horváth Mihály Paszkál O.Cist</t>
+          <t>Balás Dávid László O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>Hauptkassierer (1964–1994), Unteroffizier (1976–1988), Hausmeister</t>
+          <t>docente di filosofia all’Università di Dallas, pastore, direttore del dipartimento di teologia e insegnante di religione</t>
         </is>
       </c>
       <c r="N38">
-        <v>1960</v>
+        <v>1959</v>
       </c>
       <c r="O38">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=534</t>
+          <t>/persons_v2/view.php?id=32</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>2010</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Chladek István Menyhért O.Cist</t>
+          <t>Lackner Károly Béda O.Cist, dr</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J39" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>Lehrer, Sekretär des Abtes, Hilfspfarrer</t>
+          <t>Insegnante di scuola superiore (Dallas – St. Edward 1959-1960; Dallas-Cistercian 1962-1964; Fort Worth, TX, USA 1964-1967; Dallas 1967-1970). Docente universitario ad Arlington, TX, USA – University of Texas (1969-2010), in pensione (2010-2020)</t>
         </is>
       </c>
       <c r="N39">
-        <v>1962</v>
+        <v>1959</v>
       </c>
       <c r="O39">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=125</t>
+          <t>/persons_v2/view.php?id=630</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>2010</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Erdei János József OSBM</t>
+          <t>Samay Sebestyén Sebastian OSB</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Máriapócsi Bazilita Atyák Közössége, Matawan, NJ, USA</t>
+          <t>St. Vincent Abbey, Latrobe, PA, USA</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>Máriapócsi Bazilita Atyák Közössége</t>
+          <t>St. Vincent Abbey</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>Pfarrer, derzeit als Aushilfspfarrer in New York, NY, USA</t>
+          <t>in varie posizioni, soprattutto come docente universitario e preside</t>
         </is>
       </c>
       <c r="N40">
-        <v>1963</v>
+        <v>1959</v>
       </c>
       <c r="O40">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=243</t>
+          <t>/persons_v2/view.php?id=957</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2010</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Kereszty András Rókus O.Cist, Dr.</t>
+          <t>Horváth László Pius OSB</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Portola Valley, CA, USA</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J41" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>Universitätsdozent, daneben von 1968 bis 2013 Gymnasiallehrer und von 1975 bis 2012 Novizenmeister. Seit 2019 im Ruhestand</t>
+          <t>insegnante, pastore ausiliario ungherese</t>
         </is>
       </c>
       <c r="N41">
-        <v>1963</v>
+        <v>1960</v>
       </c>
       <c r="O41">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=524</t>
+          <t>/persons_v2/view.php?id=431</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>2010</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Kovács György Máté O.Cist</t>
+          <t>Kis-Horváth Mihály Paszkál O.Cist</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J42" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>Gymnasiallehrer, seit 2006 im Ruhestand</t>
+          <t>cassiere capo (1964-1994), vice direttore (1976-1988), custode</t>
         </is>
       </c>
       <c r="N42">
-        <v>1963</v>
+        <v>1960</v>
       </c>
       <c r="O42">
         <v>2013</v>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=588</t>
+          <t>/persons_v2/view.php?id=534</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>2010</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Marton Antal Bernát O.Cist, dr</t>
+          <t>Chladek István Menyhért O.Cist</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>Gymnasiallehrer (1968–2014), stellvertretender Schulleiter (1971–1981), Schulleiter (1981–1996), Oberlehrer (1994–2000), Subdiakon (um 2000), Magister der Theologie (um 2007)</t>
+          <t>insegnante, segretario dell’abbazia, vicario</t>
         </is>
       </c>
       <c r="N43">
-        <v>1968</v>
+        <v>1962</v>
       </c>
       <c r="O43">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=707</t>
+          <t>/persons_v2/view.php?id=125</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>2010</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Molnár László</t>
+          <t>Erdei János József OSBM</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>Tours-i Szent Márton plébánia, Porto Alegre, Brazília</t>
+          <t>Máriapócsi Bazilita Atyák Közössége, Matawan, NJ, USA</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>Tours-i Szent Márton plébánia</t>
+          <t>Máriapócsi Bazilita Atyák Közössége</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>Gründer, kirchenbauender Pfarrer</t>
+          <t>parroco, attualmente in servizio a New York, NY, USA</t>
         </is>
       </c>
       <c r="N44">
-        <v>1968</v>
+        <v>1963</v>
       </c>
       <c r="O44">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=764</t>
+          <t>/persons_v2/view.php?id=243</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>2010</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Gyöngyös Márton OP</t>
+          <t>Kereszty András Rókus O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Österreich</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>Österreich</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J45" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>Seelsorge und die Durchführung von Exerzitien</t>
+          <t>docente universitario; nel periodo 1968-2013 è stato insegnante di scuola superiore e, dal 1975 al 2012, maestro dei novizi. In pensione dal 2019</t>
         </is>
       </c>
       <c r="N45">
-        <v>1970</v>
-[...4 lines deleted...]
-        </is>
+        <v>1963</v>
+      </c>
+      <c r="O45">
+        <v>2022</v>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=353</t>
+          <t>/persons_v2/view.php?id=524</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>2010</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Jaschkó Balázs SJ</t>
+          <t>Kovács György Máté O.Cist</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>Hilfspfarrer, später Pfarrer bzw. örtlicher Vorsteher</t>
+          <t>insegnante di liceo, in pensione dal 2006</t>
         </is>
       </c>
       <c r="N46">
-        <v>1970</v>
+        <v>1963</v>
       </c>
       <c r="O46">
         <v>2013</v>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=477</t>
+          <t>/persons_v2/view.php?id=588</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>2010</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Demkovich John, Msgr</t>
+          <t>Romza Viktor György, Msgr.</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>Paterson, NJ, USA</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>Mária mennybemenetele, Passaic, NJ, USA</t>
+          <t>Campbell, OH, USA</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J47" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>Pfarrer, zwischen dem 24. Juni 2007 und dem 2. Dezember 2007 in Passaic, NJ – Ungarische St.-Stephans-Kirche – Verwalter</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N47">
-        <v>1971</v>
+        <v>1963</v>
       </c>
       <c r="O47">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=190</t>
+          <t>/persons_v2/view.php?id=942</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>2010</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Linka Ernő Ödön OSB, apát</t>
+          <t>Marton Antal Bernát O.Cist, dr</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>Hausverwalter (1971–1972), Seminarlehrer (1972–1978), Erziehungs- und Berufsberater (1974–1982), Pfarrer (1980–1982), Prior, später Abt, Leiter der Sozialen Einrichtungen (1981–2005), im Ruhestand (2005–2017)</t>
+          <t>insegnante di liceo (1968-2014), vicedirettore (1971-1981), direttore (1981-1996), parroco (1994-2000), sottoprete (intorno al 2000), chierico-magister (intorno al 2007)</t>
         </is>
       </c>
       <c r="N48">
-        <v>1971</v>
+        <v>1968</v>
       </c>
       <c r="O48">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=659</t>
+          <t>/persons_v2/view.php?id=707</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2010</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Bálint István József</t>
+          <t>Molnár László</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>Bridgeport, CT, USA</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>St. Ladislaus Church, South Norwalk, CT, USA</t>
+          <t>Tours-i Szent Márton plébánia, Porto Alegre, Brazília</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>St. Ladislaus Church</t>
+          <t>Tours-i Szent Márton plébánia</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>ungarischer Pfarrer, Gemeindepfarrer, der nebenbei in Fairfield, CT – St. Imre – aushilft</t>
-[...5 lines deleted...]
-        </is>
+          <t>fondatore, parroco e costruttore di chiese</t>
+        </is>
+      </c>
+      <c r="N49">
+        <v>1968</v>
       </c>
       <c r="O49">
-        <v>2014</v>
+        <v>2018</v>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=58</t>
+          <t>/persons_v2/view.php?id=764</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>2010</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Horváth András Ellák O.Praem</t>
+          <t>Gyöngyös Márton OP</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Szent Mihály apátság, Orange, CA, USA</t>
+          <t>Austria</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Mihály apátság</t>
+          <t>Austria</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>Lehrer für Latein, Religionsunterricht und mittelalterliche Geschichte; später kümmerte er sich um die Krankenversicherungsangelegenheiten seiner Ordensbrüder</t>
+          <t>attività pastorale e organizzazione di ritiri spirituali</t>
         </is>
       </c>
       <c r="N50">
-        <v>1973</v>
-[...2 lines deleted...]
-        <v>2018</v>
+        <v>1970</v>
+      </c>
+      <c r="P50" t="inlineStr">
+        <is>
+          <t>attualmente</t>
+        </is>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=417</t>
+          <t>/persons_v2/view.php?id=353</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>2010</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Leavy Matthew Máté OSB, apát</t>
+          <t>Jaschkó Balázs SJ</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>St. Anselm Abbey, Mancester, NH, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>St. Anselm Abbey</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>Lehrer sowie von 1986 bis 2012 Abt</t>
+          <t>viceparroco, poi parroco e infine capo locale</t>
         </is>
       </c>
       <c r="N51">
-        <v>1977</v>
+        <v>1970</v>
       </c>
       <c r="O51">
-        <v>2018</v>
+        <v>2013</v>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=641</t>
+          <t>/persons_v2/view.php?id=477</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>2010</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Horváth István</t>
+          <t>Bálint István József</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>Baltimore, MD, USA</t>
+          <t>Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
+          <t>St. Ladislaus Church, South Norwalk, CT, USA</t>
+        </is>
+      </c>
+      <c r="I52" t="inlineStr">
+        <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="I52" t="inlineStr">
-[...1 lines deleted...]
-          <t>USA</t>
+      <c r="J52" t="inlineStr">
+        <is>
+          <t>St. Ladislaus Church</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>pastore ungherese, parroco, che nel frattempo presta una mano a Fairfield, CT – Sant’Imre</t>
         </is>
       </c>
       <c r="N52">
-        <v>1980</v>
+        <v>1971</v>
       </c>
       <c r="O52">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=424</t>
+          <t>/persons_v2/view.php?id=58</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>2010</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Pázmány Géza Sch.P.</t>
+          <t>Demkovich John, Msgr</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Paterson, NJ, USA</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Devon, PA, USA</t>
+          <t>Mária mennybemenetele, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J53" t="inlineStr">
+        <is>
+          <t>Mária mennybemenetele</t>
+        </is>
+      </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>Lehrer, später im Ruhestand</t>
+          <t>parroco, nel periodo dal 24 giugno 2007 al 2 dicembre 2007 a Passaic, NJ – Chiesa ungherese di Santo Stefano – amministratore</t>
         </is>
       </c>
       <c r="N53">
-        <v>1980</v>
+        <v>1971</v>
       </c>
       <c r="O53">
-        <v>2024</v>
+        <v>2011</v>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=860</t>
+          <t>/persons_v2/view.php?id=190</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>2010</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Farkasfalvy Miklós Dénes O.Cist, Dr., apát</t>
+          <t>Linka Ernő Ödön OSB, apát</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>Gymnasiallehrer bis 2012, dazwischen von 1988 bis 2012 Abt. Seit 2012 im Ruhestand</t>
+          <t>custode (1971-1972), educatore del seminario (1972-1978), consulente per l’educazione e le vocazioni (1974-1982), parroco (1980-1982), priore, poi abate, direttore delle istituzioni sociali (1981-2005), in pensione (2005-2017)</t>
         </is>
       </c>
       <c r="N54">
-        <v>1981</v>
+        <v>1971</v>
       </c>
       <c r="O54">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=252</t>
+          <t>/persons_v2/view.php?id=659</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>2010</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Juhász Lajos</t>
+          <t>Skerl Alphonse</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>Diakon</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>New York, NY, USA</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Yonkers, NY, USA</t>
+          <t>Szentháromság R. K. Egyházközség, East Chicago, IN, USA</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J55" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>Ständiger Diakon, seit 1995 Verwalter</t>
+          <t>parroco; nel frattempo si occupa anche della chiesa di Sant’Imre a Gary, IN, USA.</t>
         </is>
       </c>
       <c r="N55">
-        <v>1984</v>
+        <v>1971</v>
       </c>
       <c r="O55">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=494</t>
+          <t>/persons_v2/view.php?id=998</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>2010</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Giriny János</t>
+          <t>Horváth András Ellák O.Praem</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Szent Mihály apátság, Orange, CA, USA</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J56" t="inlineStr">
+        <is>
+          <t>Szent Mihály apátság</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>in der Zentrale</t>
+          <t>insegnante di latino, religione e storia medievale; in seguito si occupò delle questioni relative all’assicurazione sanitaria dei suoi confratelli</t>
         </is>
       </c>
       <c r="N56">
-        <v>1985</v>
+        <v>1973</v>
       </c>
       <c r="O56">
-        <v>2014</v>
+        <v>2018</v>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=328</t>
+          <t>/persons_v2/view.php?id=417</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>2010</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Marozsán László</t>
+          <t>Leavy Matthew Máté OSB, apát</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>Diakon</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Keresztelő Szent János magyar görög katolikus templom, Welland, ON, Kanada</t>
+          <t>St. Anselm Abbey, Mancester, NH, USA</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>Keresztelő Szent János magyar görög katolikus templom</t>
+          <t>St. Anselm Abbey</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>diakónus</t>
+          <t>insegnante e, dal 1986 al 2012, abate</t>
         </is>
       </c>
       <c r="N57">
-        <v>1986</v>
+        <v>1977</v>
       </c>
       <c r="O57">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=700</t>
+          <t>/persons_v2/view.php?id=641</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>2010</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Barter Róbert</t>
+          <t>Horváth István</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>Parma, OH, USA</t>
+          <t>Baltimore, MD, USA</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Clinton Township, MI, USA</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="K58" t="inlineStr">
+        <is>
+          <t>in pensione</t>
+        </is>
+      </c>
       <c r="N58">
-        <v>1987</v>
+        <v>1980</v>
       </c>
       <c r="O58">
-        <v>2014</v>
+        <v>2011</v>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=48</t>
+          <t>/persons_v2/view.php?id=424</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>2010</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Antal András</t>
+          <t>Pázmány Géza Sch.P.</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Devon, PA, USA</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J59" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>insegnante, poi in pensione</t>
         </is>
       </c>
       <c r="N59">
-        <v>1988</v>
+        <v>1980</v>
       </c>
       <c r="O59">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=11</t>
+          <t>/persons_v2/view.php?id=860</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>2010</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Deák István</t>
+          <t>Farkasfalvy Miklós Dénes O.Cist, Dr., apát</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Kanada</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J60" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>Pfarrer, unter anderem in Toronto, ON, derzeit im Ruhestand</t>
+          <t>Insegnante di liceo fino al 2012; nel frattempo, abate dal 1988 al 2012. In pensione dal 2012</t>
         </is>
       </c>
       <c r="N60">
-        <v>1988</v>
-[...4 lines deleted...]
-        </is>
+        <v>1981</v>
+      </c>
+      <c r="O60">
+        <v>2020</v>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=182</t>
+          <t>/persons_v2/view.php?id=252</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>2010</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Jálics Ferenc SJ</t>
+          <t>Juhász Lajos</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>diacono</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Gries, Deutschland</t>
+          <t>Yonkers, NY, USA</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>Deutschland</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>Leiter von Exerzitien, Gründer und Leiter einer Wohngemeinschaft</t>
+          <t>diacono permanente, amministratore dal 1995</t>
         </is>
       </c>
       <c r="N61">
-        <v>1988</v>
+        <v>1984</v>
       </c>
       <c r="O61">
-        <v>2017</v>
+        <v>2014</v>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=481</t>
+          <t>/persons_v2/view.php?id=494</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>2010</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Gaál Jenő SVD</t>
+          <t>Giriny János</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Toronto, ON, Canada</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>Sorkifalud, Ungarn</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>Leiter der Cursillo-Bewegung, später Hilfspfarrer</t>
+          <t>presso il servizio centrale</t>
         </is>
       </c>
       <c r="N62">
-        <v>1989</v>
+        <v>1985</v>
       </c>
       <c r="O62">
-        <v>2020</v>
+        <v>2014</v>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=301</t>
+          <t>/persons_v2/view.php?id=328</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>2010</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Machó György</t>
+          <t>Marozsán László</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>diacono</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>Newark, NJ, USA</t>
+          <t>Toronto, ON, Canada</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>Fort Lee, NJ, USA</t>
+          <t>Keresztelő Szent János magyar görög katolikus templom, Welland, ON, Canada</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="J63" t="inlineStr">
+        <is>
+          <t>Keresztelő Szent János magyar görög katolikus templom</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>Hilfspfarrer, Universitätsdozent, Verwalter der Zentralkirche der Marine</t>
+          <t>diakónus</t>
         </is>
       </c>
       <c r="N63">
-        <v>1990</v>
+        <v>1986</v>
       </c>
       <c r="O63">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=676</t>
+          <t>/persons_v2/view.php?id=700</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>2010</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Molnár László</t>
+          <t>Barter Róbert</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Parma, OH, USA</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>Porto Alegre, Brazília</t>
+          <t>Clinton Township, MI, USA</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>Brazília</t>
-[...4 lines deleted...]
-          <t>Pfarrer, Gründer der Bruderschaft „Unsere Liebe Frau“</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N64">
-        <v>1990</v>
+        <v>1987</v>
       </c>
       <c r="O64">
-        <v>2025</v>
+        <v>2014</v>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=764</t>
+          <t>/persons_v2/view.php?id=48</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2010</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Angyal Lajos</t>
+          <t>Antal András</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>St. George Greek Catholic Church, Courtland, ON, Kanada</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>St. George Greek Catholic Church</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N65">
-        <v>1991</v>
+        <v>1988</v>
       </c>
       <c r="O65">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=9</t>
+          <t>/persons_v2/view.php?id=11</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>2010</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Deák Miklós, dr.</t>
+          <t>Deák István</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>Toronto, ON, Canada</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>London, ON, Kanada</t>
+          <t>Hamilton, ON, Canada</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>Seelsorger (führt römisch-katholische Gottesdienste durch)</t>
+          <t>parroco, in precedenza anche a Toronto, ON, attualmente in pensione</t>
         </is>
       </c>
       <c r="N66">
-        <v>1991</v>
-[...2 lines deleted...]
-        <v>2024</v>
+        <v>1988</v>
+      </c>
+      <c r="P66" t="inlineStr">
+        <is>
+          <t>attualmente</t>
+        </is>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=183</t>
+          <t>/persons_v2/view.php?id=182</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>2010</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Deák Miklós, dr.</t>
+          <t>Jálics Ferenc SJ</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>Welland, ON, Kanada</t>
+          <t>Gries, Germania</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Germania</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>animatore di ritiri spirituali, fondatore e responsabile della comunità domestica</t>
         </is>
       </c>
       <c r="N67">
-        <v>1991</v>
+        <v>1988</v>
       </c>
       <c r="O67">
-        <v>2024</v>
+        <v>2017</v>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=183</t>
+          <t>/persons_v2/view.php?id=481</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>2010</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Kamarás Ferenc Mihály OFM</t>
+          <t>Gaál Jenő SVD</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Margit körút, Budapest, Ungarn</t>
+          <t>Sorkifalud, Ungheria</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>Ungarn</t>
-[...4 lines deleted...]
-          <t>Margit körút</t>
+          <t>Ungheria</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>Stellvertretender Hausverwalter, Verwalter, Hilfspfarrer, 1994–2004 stellvertretender Pfarrer, seit 2004 im Ruhestand</t>
+          <t>Responsabile del Movimento Cursillo, poi assistente parroco</t>
         </is>
       </c>
       <c r="N68">
-        <v>1991</v>
+        <v>1989</v>
       </c>
       <c r="O68">
-        <v>2013</v>
+        <v>2020</v>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=499</t>
+          <t>/persons_v2/view.php?id=301</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>2010</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Beöthy Tamás SJ</t>
+          <t>Machó György</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Newark, NJ, USA</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Budapest</t>
+          <t>Fort Lee, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I69" t="inlineStr">
+        <is>
+          <t>USA</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>assistente parroco, docente universitario, amministratore della chiesa centrale della Marina Militare</t>
         </is>
       </c>
       <c r="N69">
-        <v>1992</v>
+        <v>1990</v>
       </c>
       <c r="O69">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=69</t>
+          <t>/persons_v2/view.php?id=676</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>2010</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Lelóczky Gyula Donát O.Cist</t>
+          <t>Molnár László</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Porto Alegre, Brazília</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>Gymnasiallehrer bis 2011, Bibliothekar bis 2022, Pfarrer der ungarischen Gemeinde in Texas</t>
+          <t>pastore, fondatore della Comunità fraterna di Nostra Signora</t>
         </is>
       </c>
       <c r="N70">
-        <v>1992</v>
-[...4 lines deleted...]
-        </is>
+        <v>1990</v>
+      </c>
+      <c r="O70">
+        <v>2025</v>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=644</t>
+          <t>/persons_v2/view.php?id=764</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>2010</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Nagy Ferenc SJ, Dr.</t>
+          <t>Sándor Albert Melchior OFMCap</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>Sodrás utca, Budapest, Ungarn</t>
+          <t>St. Bonaventure Monastery, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>Sodrás utca</t>
+          <t>St. Bonaventure Monastery</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>Redakteur, Seelsorgeassistent in Pestszentlőrinc, Operarius</t>
+          <t>vice-superiore, superiore, responsabile dell’accoglienza, assistente spirituale delle comunità francescane secolari, poi in pensione</t>
         </is>
       </c>
       <c r="N71">
-        <v>1992</v>
+        <v>1990</v>
       </c>
       <c r="O71">
-        <v>2013</v>
+        <v>2024</v>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=788</t>
+          <t>/persons_v2/view.php?id=962</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>2010</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Őrsy László SJ, Dr.</t>
+          <t>Angyal Lajos</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Georgetown Egyetem, Washington DC, USA</t>
+          <t>St. George Greek Catholic Church, Courtland, ON, Canada</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>Georgetown Egyetem</t>
+          <t>St. George Greek Catholic Church</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>Professor emeritus, Gastdozent</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N72">
-        <v>1993</v>
+        <v>1991</v>
       </c>
       <c r="O72">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=844</t>
+          <t>/persons_v2/view.php?id=9</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>2010</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Kish Máté</t>
+          <t>Deák Miklós, dr.</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>Gary, IN, USA</t>
+          <t>Toronto, ON, Canada</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>Gary, IN, USA</t>
+          <t>London, ON, Canada</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>pastore (celebra le funzioni secondo il rito cattolico romano)</t>
         </is>
       </c>
       <c r="N73">
-        <v>1994</v>
+        <v>1991</v>
       </c>
       <c r="O73">
-        <v>2012</v>
+        <v>2024</v>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=537</t>
+          <t>/persons_v2/view.php?id=183</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>2010</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Kormon József, Dr.</t>
+          <t>Deák Miklós, dr.</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>Pécs</t>
+          <t>Toronto, ON, Canada</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>Hímesháza, Ungarn</t>
+          <t>Welland, ON, Canada</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>Pfarrer, Ehrendekan</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N74">
-        <v>1994</v>
+        <v>1991</v>
       </c>
       <c r="O74">
-        <v>2015</v>
+        <v>2024</v>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=569</t>
+          <t>/persons_v2/view.php?id=183</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>2010</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Éles Ferenc</t>
+          <t>Kamarás Ferenc Mihály OFM</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>Boynton Beach, FL, USA</t>
+          <t>Margit körút, Budapest, Ungheria</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ungheria</t>
+        </is>
+      </c>
+      <c r="J75" t="inlineStr">
+        <is>
+          <t>Margit körút</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>vice-amministratore, economo, assistente parrocchiale, 1994–2004 vicario, in pensione dal 2004</t>
         </is>
       </c>
       <c r="N75">
-        <v>1994</v>
+        <v>1991</v>
       </c>
       <c r="O75">
-        <v>2018</v>
+        <v>2013</v>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=247</t>
+          <t>/persons_v2/view.php?id=499</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>2010</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Kiss György Barnabás OFM</t>
+          <t>Beöthy Tamás SJ</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
-[...9 lines deleted...]
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>Budapest</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>Pfarrer, seit 2010 in Windsor, ON, Kanada – Pfarrei St. Antonius von Padua – Verwalter</t>
-[...10 lines deleted...]
-        </is>
+          <t>pastore</t>
+        </is>
+      </c>
+      <c r="N76">
+        <v>1992</v>
+      </c>
+      <c r="O76">
+        <v>2012</v>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=545</t>
+          <t>/persons_v2/view.php?id=69</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>2010</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Marosfalvy László SJ</t>
+          <t>Lelóczky Gyula Donát O.Cist</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>lelkész, ökonómus, közben 2006-2008 között plébános, majd segédlelkész, valamint a Saint Jutta Foundation kanadai kurátora, később nyugállományban</t>
+          <t>insegnante di liceo fino al 2011, bibliotecario fino al 2022, pastore della comunità ungherese del Texas</t>
         </is>
       </c>
       <c r="N77">
-        <v>1996</v>
-[...2 lines deleted...]
-        <v>2024</v>
+        <v>1992</v>
+      </c>
+      <c r="P77" t="inlineStr">
+        <is>
+          <t>attualmente</t>
+        </is>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=698</t>
+          <t>/persons_v2/view.php?id=644</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>2010</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Linka Ervin Sándor OSB</t>
+          <t>Nagy Ferenc SJ, Dr.</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+          <t>Sodrás utca, Budapest, Ungheria</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Ungheria</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+          <t>Sodrás utca</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>Ungarischer Hauptpfarrer in Brasilien</t>
+          <t>redattore, assistente pastorale a Pestszentlőrinc, operarius</t>
         </is>
       </c>
       <c r="N78">
-        <v>1997</v>
+        <v>1992</v>
       </c>
       <c r="O78">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=660</t>
+          <t>/persons_v2/view.php?id=788</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>2010</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Csete Iván</t>
+          <t>Rékási József Csaba O.Praem</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>New York, NY, USA</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>Aquinói Szent Tamás, Forestburgh, NY, USA</t>
+          <t>De Pere-i premontrei rendház, West De Pere, WI, USA</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>Aquinói Szent Tamás</t>
+          <t>De Pere-i premontrei rendház</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>Verwaltungsleiter, seit 1999 Pfarrer</t>
+          <t>in pensione</t>
         </is>
       </c>
       <c r="N79">
-        <v>1998</v>
+        <v>1992</v>
       </c>
       <c r="O79">
-        <v>2011</v>
+        <v>2016</v>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=158</t>
+          <t>/persons_v2/view.php?id=930</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>2010</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Juhász Gábor Tamás, Dr.</t>
+          <t>Őrsy László SJ, Dr.</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>Budapest - Vizafogó, Budapest, Ungarn</t>
+          <t>Georgetown Egyetem, Washington DC, USA</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>Budapest - Vizafogó</t>
+          <t>Georgetown Egyetem</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>Hilfspfarrer, ab 2000 dann Pfarrer; von 2001 bis 2019 war er zudem Leiter der St.-Augustinus-Kapelle</t>
+          <t>professore emerito, docente ospite</t>
         </is>
       </c>
       <c r="N80">
-        <v>1998</v>
-[...4 lines deleted...]
-        </is>
+        <v>1993</v>
+      </c>
+      <c r="O80">
+        <v>2020</v>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=489</t>
+          <t>/persons_v2/view.php?id=844</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>2010</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Pintye Lajos OFM</t>
+          <t>Kish Máté</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség, Fairfield, CT, USA</t>
+          <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J81" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>in pensione</t>
         </is>
       </c>
       <c r="N81">
-        <v>1998</v>
+        <v>1994</v>
       </c>
       <c r="O81">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=882</t>
+          <t>/persons_v2/view.php?id=537</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>2010</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Kish Gábor SJ</t>
+          <t>Kiss György Barnabás OFM</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon</t>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>parroco, dal 2010 anche a Windsor, Ontario, Canada – Parrocchia di Sant’Antonio da Padova – amministratore</t>
         </is>
       </c>
       <c r="N82">
-        <v>1999</v>
-[...2 lines deleted...]
-        <v>2013</v>
+        <v>1994</v>
+      </c>
+      <c r="P82" t="inlineStr">
+        <is>
+          <t>attualmente</t>
+        </is>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=535</t>
+          <t>/persons_v2/view.php?id=545</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>2010</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Csiszár István</t>
+          <t>Kormon József, Dr.</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Pécs</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>Kitchener, ON, Kanada</t>
+          <t>Hímesháza, Ungheria</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Ungheria</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>parroco, decano onorario</t>
         </is>
       </c>
       <c r="N83">
-        <v>2000</v>
+        <v>1994</v>
       </c>
       <c r="O83">
-        <v>2018</v>
+        <v>2015</v>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=161</t>
+          <t>/persons_v2/view.php?id=569</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>2010</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Kerekes László, püspök, Dr.</t>
+          <t>Ligeti András Angelus OFM</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>Bischof</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>Boldog Özséb templom, Kézdivásárhely, Rumänien</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>Rumänien</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>Boldog Özséb templom</t>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>responsabile locale e vicario, nonché celebrante nelle ex parrocchie ungheresi di DeWitt, MI, USA e Toledo, OH, USA</t>
         </is>
       </c>
       <c r="N84">
-        <v>2000</v>
-[...2 lines deleted...]
-        <v>2020</v>
+        <v>1994</v>
+      </c>
+      <c r="P84" t="inlineStr">
+        <is>
+          <t>attualmente</t>
+        </is>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=520</t>
+          <t>/persons_v2/view.php?id=654</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>2010</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
+          <t>Schweda Phillip (OFM)</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>Sapientia Szerzetesi Főiskola, Budapest, Ungarn</t>
+          <t>egyházmegyei bíróság, Lansing, MI, USA</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t>Sapientia Szerzetesi Főiskola</t>
+          <t>egyházmegyei bíróság</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>Dozent an der Theologischen Hochschule Sapientia, unterrichtet Fundamentaltheologie, seit 2020 Mitglied des Senats, Leiter des Lehrstuhls für Fundamentaltheologie, von 2021 bis 2025 stellvertretender Rektor für Lehre und Forschung, seit dem 1. Juli 2025 amtierender Rektor, ab 1. September 2025 Rektor</t>
+          <t>giudice</t>
         </is>
       </c>
       <c r="N85">
-        <v>2001</v>
-[...4 lines deleted...]
-        </is>
+        <v>1994</v>
+      </c>
+      <c r="O85">
+        <v>2015</v>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=28</t>
+          <t>/persons_v2/view.php?id=978</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>2010</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Lakatos Dénes</t>
+          <t>Éles Ferenc</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary templom, Vancouver, BC, Kanada</t>
+          <t>Boynton Beach, FL, USA</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Our Lady of Hungary templom</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>in pensione</t>
         </is>
       </c>
       <c r="N86">
-        <v>2001</v>
+        <v>1994</v>
       </c>
       <c r="O86">
-        <v>2024</v>
+        <v>2018</v>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=633</t>
+          <t>/persons_v2/view.php?id=247</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>2010</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Lukács Imre Róbert, Dr.</t>
+          <t>Polgár Lőrinc Kapisztrán OFM</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>Verespatak, Rumänien</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>Rumänien</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J87" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>Pfarrer, gleichzeitig Professor für Kirchenrecht an der Theologischen Hochschule in Gyulafehérvár</t>
+          <t>viceparroco, poi parroco</t>
         </is>
       </c>
       <c r="N87">
-        <v>2001</v>
+        <v>1995</v>
       </c>
       <c r="O87">
-        <v>2022</v>
+        <v>2013</v>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=672</t>
+          <t>/persons_v2/view.php?id=887</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>2010</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
+          <t>Marosfalvy László SJ</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="J88" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>lelkész, ökonómus, közben 2006-2008 között plébános, majd segédlelkész, valamint a Saint Jutta Foundation kanadai kurátora, később nyugállományban</t>
         </is>
       </c>
       <c r="N88">
-        <v>2001</v>
+        <v>1996</v>
       </c>
       <c r="O88">
-        <v>2016</v>
+        <v>2024</v>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=699</t>
+          <t>/persons_v2/view.php?id=698</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>2010</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Mihályi Imre Gilbert O.Praem</t>
+          <t>Linka Ervin Sándor OSB</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>Papi Otthon, Székesfehérvár, Ungarn</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>Papi Otthon</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>capo pastore ungherese in Brasile</t>
         </is>
       </c>
       <c r="N89">
-        <v>2001</v>
+        <v>1997</v>
       </c>
       <c r="O89">
-        <v>2011</v>
+        <v>2016</v>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=745</t>
+          <t>/persons_v2/view.php?id=660</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>2010</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Nemes Ödön SJ</t>
+          <t>Csete Iván</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>Sodrás utcai rendház, Budapest, Ungarn</t>
+          <t>Aquinói Szent Tamás, Forestburgh, NY, USA</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t>Sodrás utcai rendház</t>
+          <t>Aquinói Szent Tamás</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>im Ruhestand, Seelsorger, Exerzitienleiter</t>
+          <t>amministratore, parroco dal 1999</t>
         </is>
       </c>
       <c r="N90">
-        <v>2002</v>
+        <v>1998</v>
       </c>
       <c r="O90">
         <v>2011</v>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=803</t>
+          <t>/persons_v2/view.php?id=158</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>2010</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Kárpáti László SVD</t>
+          <t>Juhász Gábor Tamás, Dr.</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (früher: Csanád)</t>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>Johannesburg, Dél-Afrikai Köztársaság</t>
+          <t>Budapest - Vizafogó, Budapest, Ungheria</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>Dél-Afrikai Köztársaság</t>
+          <t>Ungheria</t>
+        </is>
+      </c>
+      <c r="J91" t="inlineStr">
+        <is>
+          <t>Budapest - Vizafogó</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>Missionar, Straßenpastor</t>
+          <t>viceparroco, poi, dal 2000, parroco; nel frattempo, dal 2001 al 2019, è stato anche direttore della Cappella di Sant’Agostino</t>
         </is>
       </c>
       <c r="N91">
-        <v>2003</v>
+        <v>1998</v>
       </c>
       <c r="P91" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>attualmente</t>
         </is>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=510</t>
+          <t>/persons_v2/view.php?id=489</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>2010</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Molnár Miklós SJ</t>
+          <t>Pintye Lajos OFM</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Pilisvörösvár, Ungarn</t>
+          <t>Szent Imre R. K. Egyházközség, Fairfield, CT, USA</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J92" t="inlineStr">
+        <is>
+          <t>Szent Imre R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N92">
-        <v>2003</v>
+        <v>1998</v>
       </c>
       <c r="O92">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=767</t>
+          <t>/persons_v2/view.php?id=882</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>2010</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Bodnár István Konstantin</t>
+          <t>Kish Gábor SJ</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H93" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet Otthon, Hamilton, ON, Canada</t>
+        </is>
+      </c>
+      <c r="I93" t="inlineStr">
+        <is>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="J93" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet Otthon</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>in pensione</t>
         </is>
       </c>
       <c r="N93">
-        <v>2004</v>
+        <v>1999</v>
       </c>
       <c r="O93">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=94</t>
+          <t>/persons_v2/view.php?id=535</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>2010</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Erős Sándor</t>
+          <t>Csiszár István</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>Szatmár (früher: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>Túrterebes, Rumänien</t>
+          <t>Kitchener, ON, Canada</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>Rumänien</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>in pensione</t>
         </is>
       </c>
       <c r="N94">
-        <v>2004</v>
-[...4 lines deleted...]
-        </is>
+        <v>2000</v>
+      </c>
+      <c r="O94">
+        <v>2018</v>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=237</t>
+          <t>/persons_v2/view.php?id=161</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>2010</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Finta Lajos</t>
+          <t>Kerekes László, püspök, Dr.</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>vescovo</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>Boldog Özséb templom, Kézdivásárhely, Romania</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>Romania</t>
+        </is>
+      </c>
+      <c r="J95" t="inlineStr">
+        <is>
+          <t>Boldog Özséb templom</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>Missionar</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N95">
-        <v>2004</v>
+        <v>2000</v>
       </c>
       <c r="O95">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=275</t>
+          <t>/persons_v2/view.php?id=520</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>2010</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Finta Lajos</t>
+          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>Peru</t>
+          <t>Sapientia Szerzetesi Főiskola, Budapest, Ungheria</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>Peru</t>
+          <t>Ungheria</t>
+        </is>
+      </c>
+      <c r="J96" t="inlineStr">
+        <is>
+          <t>Sapientia Szerzetesi Főiskola</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>Missionar</t>
+          <t>docente presso l’Istituto Superiore di Teologia Monastica Sapientia, dove insegna teologia fondamentale; dal 2020 è membro del Senato e direttore del Dipartimento di Teologia Fondamentale; dal 2021 al 2025 è stato vicerettore per la didattica e la ricerca; dal 1° luglio 2025 è rettore ad interim, dal 1° settembre 2025 rettore</t>
         </is>
       </c>
       <c r="N96">
-        <v>2004</v>
-[...2 lines deleted...]
-        <v>2021</v>
+        <v>2001</v>
+      </c>
+      <c r="P96" t="inlineStr">
+        <is>
+          <t>attualmente</t>
+        </is>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=275</t>
+          <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>2010</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Kovács Lajos (SJ), Dr.</t>
+          <t>Lakatos Dénes</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>Budapest, Ungarn</t>
+          <t>Our Lady of Hungary templom, Vancouver, BC, Canada</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="J97" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary templom</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>Seelsorger der englischsprachigen katholischen Gemeinde und Kaplan am Jesuiten-Kolleg „St. Ignatius“</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N97">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="O97">
-        <v>2014</v>
+        <v>2024</v>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=586</t>
+          <t>/persons_v2/view.php?id=633</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>2010</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Miskei László</t>
+          <t>Lukács Imre Róbert, Dr.</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
+          <t>Verespatak, Romania</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Our Lady of Hungary Church</t>
+          <t>Romania</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>parroco e, nel contempo, docente di diritto ecclesiastico presso l’Istituto di Teologia di Gyulafehérvár</t>
         </is>
       </c>
       <c r="N98">
-        <v>2004</v>
-[...4 lines deleted...]
-        </is>
+        <v>2001</v>
+      </c>
+      <c r="O98">
+        <v>2022</v>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=751</t>
+          <t>/persons_v2/view.php?id=672</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>2010</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Juhász Imre</t>
+          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>Lázaro Cárdenas, Qintana Roo, Kantunilkin, Mexikó</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>Mexikó</t>
-[...4 lines deleted...]
-          <t>Lázaro Cárdenas, Qintana Roo</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>In der Gemeinschaft „Legio Christi“</t>
+          <t>in pensione</t>
         </is>
       </c>
       <c r="N99">
-        <v>2005</v>
+        <v>2001</v>
       </c>
       <c r="O99">
-        <v>2012</v>
+        <v>2016</v>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=490</t>
+          <t>/persons_v2/view.php?id=699</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>2010</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Nemesszeghy Ervin SJ, Dr.</t>
+          <t>Mihályi Imre Gilbert O.Praem</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>Püspökszentlászló, Ungarn</t>
+          <t>Papi Otthon, Székesfehérvár, Ungheria</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Ungheria</t>
+        </is>
+      </c>
+      <c r="J100" t="inlineStr">
+        <is>
+          <t>Papi Otthon</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>Leiter des Exerzitienhauses</t>
+          <t>in pensione</t>
         </is>
       </c>
       <c r="N100">
-        <v>2005</v>
+        <v>2001</v>
       </c>
       <c r="O100">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=804</t>
+          <t>/persons_v2/view.php?id=745</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>2010</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Csorba László Domonkos OFM</t>
+          <t>Nemes Ödön SJ</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>Rózsadomb, Budapest, Ungarn</t>
+          <t>Sodrás utcai rendház, Budapest, Ungheria</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Ungheria</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t>Rózsadomb</t>
+          <t>Sodrás utcai rendház</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>in pensione, direttore spirituale, animatore di ritiri spirituali</t>
         </is>
       </c>
       <c r="N101">
-        <v>2006</v>
+        <v>2002</v>
       </c>
       <c r="O101">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=166</t>
+          <t>/persons_v2/view.php?id=803</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>2010</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Juhász Ferenc, Msgr.</t>
+          <t>Róna Gábor SJ</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>Felsőváros, Gyöngyös, Ungarn</t>
+          <t>Jézus Szíve-templom, Budapest, Ungheria</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Ungheria</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
-          <t>Felsőváros</t>
+          <t>Jézus Szíve-templom</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>viceparroco</t>
         </is>
       </c>
       <c r="N102">
-        <v>2006</v>
+        <v>2002</v>
       </c>
       <c r="O102">
-        <v>2018</v>
+        <v>2015</v>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=488</t>
+          <t>/persons_v2/view.php?id=948</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>2010</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
+          <t>Kárpáti László SVD</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>Bischof</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Szeged-Csanád (in precedenza: Csanád)</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>Johannesburg, Dél-Afrikai Köztársaság</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Dél-Afrikai Köztársaság</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>missionario, pastore di strada</t>
         </is>
       </c>
       <c r="N103">
-        <v>2006</v>
-[...2 lines deleted...]
-        <v>2018</v>
+        <v>2003</v>
+      </c>
+      <c r="P103" t="inlineStr">
+        <is>
+          <t>attualmente</t>
+        </is>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=746</t>
+          <t>/persons_v2/view.php?id=510</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>2010</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Androvics András Tamás</t>
+          <t>Molnár Miklós SJ</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>Winnipeg, MB, Kanada</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Parish, Montréal, QC, Kanada</t>
+          <t>Pilisvörösvár, Ungheria</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Our Lady of Hungary Parish</t>
+          <t>Ungheria</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>in pensione</t>
         </is>
       </c>
       <c r="N104">
-        <v>2007</v>
+        <v>2003</v>
       </c>
       <c r="O104">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=8</t>
+          <t>/persons_v2/view.php?id=767</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>2010</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Artner Péter Oszkár, Dr. habil</t>
+          <t>Póta László SJ, szerzetestestvér</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>fratello religioso (non ordinato sacerdote)</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>Szent Péter és Pál Plébánia, Kál, Ungarn</t>
-[...4 lines deleted...]
-          <t>Ungarn</t>
+          <t>Szent Erzsébet Otthon, Pilisvörösvár</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
-          <t>Szent Péter és Pál Plébánia</t>
+          <t>Szent Erzsébet Otthon</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>in pensione</t>
         </is>
       </c>
       <c r="N105">
-        <v>2007</v>
-[...4 lines deleted...]
-        </is>
+        <v>2003</v>
+      </c>
+      <c r="O105">
+        <v>2014</v>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=17</t>
+          <t>/persons_v2/view.php?id=898</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>2010</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
+          <t>Bodnár István Konstantin</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico greco</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
-[...9 lines deleted...]
-          <t>USA</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>Aufbaustudium, ungarischer Pfarrer</t>
+          <t>in pensione</t>
         </is>
       </c>
       <c r="N106">
-        <v>2007</v>
+        <v>2004</v>
       </c>
       <c r="O106">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=28</t>
+          <t>/persons_v2/view.php?id=94</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>2010</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Balogh László</t>
+          <t>Erős Sándor</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Szatmár (in precedenza: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>Örkény, Ungarn</t>
+          <t>Túrterebes, Romania</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Romania</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>Pfarrverwalter (zusätzlich zuständig für: Táborfalva, Tatárszentgyőrgy)</t>
+          <t>in pensione</t>
         </is>
       </c>
       <c r="N107">
-        <v>2007</v>
-[...2 lines deleted...]
-        <v>2018</v>
+        <v>2004</v>
+      </c>
+      <c r="P107" t="inlineStr">
+        <is>
+          <t>attualmente</t>
+        </is>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=40</t>
+          <t>/persons_v2/view.php?id=237</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>2010</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Bóna Richárd, dr.</t>
+          <t>Finta Lajos</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>North Royalton, OH, USA</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>Hilfspfarrer</t>
+          <t>missionario</t>
         </is>
       </c>
       <c r="N108">
-        <v>2007</v>
+        <v>2004</v>
       </c>
       <c r="O108">
-        <v>2011</v>
+        <v>2021</v>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=101</t>
+          <t>/persons_v2/view.php?id=275</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>2010</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Ciprián Károly (OFM)</t>
+          <t>Finta Lajos</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>Barberton, OH, USA</t>
+          <t>Peru</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Peru</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>im Ruhestand, Kaplan der Schwestern vom fleischgewordenen Wort</t>
+          <t>missionario</t>
         </is>
       </c>
       <c r="N109">
-        <v>2007</v>
+        <v>2004</v>
       </c>
       <c r="O109">
-        <v>2011</v>
+        <v>2021</v>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=129</t>
+          <t>/persons_v2/view.php?id=275</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>2010</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Cserháti Ferenc, esztergom-budapesti segédpüspök</t>
+          <t>Kovács Lajos (SJ), Dr.</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>Bischof</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>Szatmár (früher: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony és Szent Adalbert Székesegyház, Esztergom, Ungarn</t>
+          <t>Budapest, Ungheria</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>Ungarn</t>
-[...4 lines deleted...]
-          <t>Nagyboldogasszony és Szent Adalbert Székesegyház</t>
+          <t>Ungheria</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>Titularbischof von Centuria, Weihbischof von Esztergom-Budapest, beauftragt mit der Seelsorge für die ungarische Diaspora</t>
+          <t>pastore della comunità cattolica di lingua inglese, cappellano presso il Collegio Specializzato dei Gesuiti "Sant’Ignazio"</t>
         </is>
       </c>
       <c r="N110">
-        <v>2007</v>
+        <v>2004</v>
       </c>
       <c r="O110">
-        <v>2023</v>
+        <v>2014</v>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=154</t>
+          <t>/persons_v2/view.php?id=586</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>2010</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Deák Ferenc SJ</t>
+          <t>Miskei László</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Szeged, Ungarn</t>
+          <t>Our Lady of Hungary Church, Welland, ON, Canada</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="J111" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N111">
-        <v>2007</v>
-[...2 lines deleted...]
-        <v>2019</v>
+        <v>2004</v>
+      </c>
+      <c r="P111" t="inlineStr">
+        <is>
+          <t>attualmente</t>
+        </is>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=181</t>
+          <t>/persons_v2/view.php?id=751</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>2010</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Feigl Rudolf SJ</t>
+          <t>Juhász Imre</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>Ordensbruder (nicht zum Priester geweiht)</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
+          <t>Lázaro Cárdenas, Qintana Roo, Kantunilkin, Mexikó</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Mexikó</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon</t>
+          <t>Lázaro Cárdenas, Qintana Roo</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>Nella comunità del Legio Christi</t>
         </is>
       </c>
       <c r="N112">
-        <v>2007</v>
+        <v>2005</v>
       </c>
       <c r="O112">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=263</t>
+          <t>/persons_v2/view.php?id=490</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>2010</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Horváth Árpád SJ</t>
+          <t>Nemesszeghy Ervin SJ, Dr.</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>Budapest, Ungarn</t>
+          <t>Püspökszentlászló, Ungheria</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Ungheria</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>Redakteur, Leiter</t>
+          <t>responsabile della casa di ritiro spirituale</t>
         </is>
       </c>
       <c r="N113">
-        <v>2007</v>
+        <v>2005</v>
       </c>
       <c r="O113">
-        <v>2024</v>
+        <v>2012</v>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=418</t>
+          <t>/persons_v2/view.php?id=804</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>2010</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Licskó Szabolcs</t>
+          <t>Rettig Kevin Hermann József (O.Praem)</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>Magyar Szentek templom, Budapest, Ungarn</t>
+          <t>Canoga Park / Winnetka – Munkás Szent József templom, Los Angeles, CA, USA</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
-          <t>Magyar Szentek templom</t>
+          <t>Canoga Park / Winnetka – Munkás Szent József templom</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>Hilfspfarrer, parallel dazu Studium des Kirchenrechts an der Pázmány-Péter-Universität</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N114">
-        <v>2007</v>
+        <v>2005</v>
       </c>
       <c r="O114">
-        <v>2011</v>
+        <v>2017</v>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=653</t>
+          <t>/persons_v2/view.php?id=928</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>2010</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Magung Fransiskus Xaverius SVD</t>
+          <t>Csorba László Domonkos OFM</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Budapest, Ungarn</t>
+          <t>Rózsadomb, Budapest, Ungheria</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Ungheria</t>
+        </is>
+      </c>
+      <c r="J115" t="inlineStr">
+        <is>
+          <t>Rózsadomb</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>Präfekt, ab 2013 dann Missionssekretär</t>
+          <t>pastore</t>
         </is>
       </c>
       <c r="N115">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="O115">
-        <v>2018</v>
+        <v>2012</v>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=680</t>
+          <t>/persons_v2/view.php?id=166</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>2010</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Máté József SJ</t>
+          <t>Juhász Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Kanada</t>
+          <t>Felsőváros, Gyöngyös, Ungheria</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Ungheria</t>
+        </is>
+      </c>
+      <c r="J116" t="inlineStr">
+        <is>
+          <t>Felsőváros</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N116">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="O116">
-        <v>2011</v>
+        <v>2018</v>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=716</t>
+          <t>/persons_v2/view.php?id=488</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>2010</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Páldeák Iván Szabolcs OFM</t>
+          <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>vescovo</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>Margit körút, Budapest</t>
-[...4 lines deleted...]
-          <t>Margit körút</t>
+          <t>Toronto, ON, Canada</t>
+        </is>
+      </c>
+      <c r="I117" t="inlineStr">
+        <is>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>Seelsorger</t>
+          <t>in pensione</t>
         </is>
       </c>
       <c r="N117">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="O117">
-        <v>2013</v>
+        <v>2018</v>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=859</t>
+          <t>/persons_v2/view.php?id=746</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>2010</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Dömötör János László (OFM)</t>
+          <t>Androvics András Tamás</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Winnipeg, MB, Canada</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>Queen of Peace templom, Victoria, BC, Kanada</t>
+          <t>Our Lady of Hungary Parish, Montréal, QC, Canada</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
-          <t>Queen of Peace templom</t>
+          <t>Our Lady of Hungary Parish</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>Pfarrer, ungarischer Geistlicher</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N118">
-        <v>2008</v>
-[...4 lines deleted...]
-        </is>
+        <v>2007</v>
+      </c>
+      <c r="O118">
+        <v>2012</v>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=217</t>
+          <t>/persons_v2/view.php?id=8</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>2010</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Eördögh András SJ</t>
+          <t>Artner Péter Oszkár, Dr. habil</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
+          <t>Szent Péter és Pál Plébánia, Kál, Ungheria</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Ungheria</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon</t>
+          <t>Szent Péter és Pál Plébánia</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>Seelsorger, später im Ruhestand</t>
+          <t>parroco</t>
         </is>
       </c>
       <c r="N119">
-        <v>2008</v>
-[...2 lines deleted...]
-        <v>2020</v>
+        <v>2007</v>
+      </c>
+      <c r="P119" t="inlineStr">
+        <is>
+          <t>attualmente</t>
+        </is>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=240</t>
+          <t>/persons_v2/view.php?id=17</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>2010</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Forró József, Msgr.</t>
+          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>Apostoli nunciatúra, Jakarta, Indonézia</t>
+          <t>Washington DC, USA</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>Indonézia</t>
-[...4 lines deleted...]
-          <t>Apostoli nunciatúra</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>Attaché der Apostolischen Nuntiatur, ab 2009 Zweiter Sekretär (außerdem: Osttimor, Apostolische Nuntiatur)</t>
+          <t>studi post-laurea, pastore ungherese</t>
         </is>
       </c>
       <c r="N120">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="O120">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=285</t>
+          <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>2010</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Hegyi Márton SJ</t>
+          <t>Balogh László</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>Murray-Weigel Hall, New York, NY, USA</t>
+          <t>Örkény, Ungheria</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Murray-Weigel Hall</t>
+          <t>Ungheria</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>im Krankenstand</t>
+          <t>amministratore parrocchiale (con competenza anche su: Táborfalva, Tatárszentgyőrgy)</t>
         </is>
       </c>
       <c r="N121">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="O121">
-        <v>2014</v>
+        <v>2018</v>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=378</t>
+          <t>/persons_v2/view.php?id=40</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>2010</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Magyar Gyula Szervác OSB</t>
+          <t>Bóna Richárd, dr.</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>Ordensbruder (nicht zum Priester geweiht)</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>Pannonhalma, Ungarn</t>
+          <t>North Royalton, OH, USA</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>viceparroco</t>
         </is>
       </c>
       <c r="N122">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="O122">
-        <v>2019</v>
+        <v>2011</v>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=681</t>
+          <t>/persons_v2/view.php?id=101</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>2010</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Manolache Lőrinc</t>
+          <t>Ciprián Károly (OFM)</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>Pécs</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>Calgary, AB, Kanada</t>
+          <t>Barberton, OH, USA</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>ungarischer Pfarrer</t>
+          <t>in pensione, cappellano delle Suore del Verbo Incarnato</t>
         </is>
       </c>
       <c r="N123">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="O123">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=694</t>
+          <t>/persons_v2/view.php?id=129</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>2010</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Mezei András</t>
+          <t>Cserháti Ferenc, esztergom-budapesti segédpüspök</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>vescovo</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Szatmár (in precedenza: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>I. (Magyarok Nagyasszonya), Keszthely, Ungarn</t>
+          <t>Nagyboldogasszony és Szent Adalbert Székesegyház, Esztergom, Ungheria</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Ungheria</t>
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
-          <t>I. (Magyarok Nagyasszonya)</t>
+          <t>Nagyboldogasszony és Szent Adalbert Székesegyház</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>Hilfspfarrer</t>
+          <t>Vescovo titolare di Centuria, vicario generale di Esztergom-Budapest incaricato della cura pastorale degli ungheresi all’estero</t>
         </is>
       </c>
       <c r="N124">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="O124">
-        <v>2013</v>
+        <v>2023</v>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=734</t>
+          <t>/persons_v2/view.php?id=154</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>2010</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Mustó Péter SJ</t>
+          <t>Deák Ferenc SJ</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>Dobogókő, Ungarn</t>
+          <t>Szeged, Ungheria</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Ungheria</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>Seelsorger und Leiter von Exerzitien, anschließend im Ruhestand</t>
+          <t>pastore</t>
         </is>
       </c>
       <c r="N125">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="O125">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=780</t>
+          <t>/persons_v2/view.php?id=181</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>2010</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Nagy Nándor</t>
+          <t>Feigl Rudolf SJ</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>fratello religioso (non ordinato sacerdote)</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (früher: Csanád)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>Orgovány, Ungarn</t>
+          <t>Szent Erzsébet Otthon, Hamilton, ON, Canada</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="J126" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet Otthon</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>Pfarrer (im Bistum Kalocsa-Kecskemét)</t>
+          <t>in pensione</t>
         </is>
       </c>
       <c r="N126">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="O126">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=798</t>
+          <t>/persons_v2/view.php?id=263</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>2010</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Orbán Mihály SJ</t>
+          <t>Horváth Árpád SJ</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>Kolozsvár, Rumänien</t>
+          <t>Budapest, Ungheria</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>Rumänien</t>
+          <t>Ungheria</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>Pfarrer, Leiter von Exerzitien</t>
+          <t>redattore, responsabile</t>
         </is>
       </c>
       <c r="N127">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="O127">
-        <v>2011</v>
+        <v>2024</v>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=835</t>
+          <t>/persons_v2/view.php?id=418</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>2010</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Ailer Gáspár</t>
+          <t>Licskó Szabolcs</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>Nepumuki Szent János templom, Dunabogdány, Ungarn</t>
+          <t>Magyar Szentek templom, Budapest, Ungheria</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Ungheria</t>
         </is>
       </c>
       <c r="J128" t="inlineStr">
         <is>
-          <t>Nepumuki Szent János templom</t>
+          <t>Magyar Szentek templom</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>Pfarrverwalter, ab 2015 dann Pfarrer</t>
+          <t>viceparroco, mentre frequentava gli studi di diritto canonico presso l’Università Cattolica Péter Pázmány</t>
         </is>
       </c>
       <c r="N128">
-        <v>2009</v>
+        <v>2007</v>
       </c>
       <c r="O128">
-        <v>2019</v>
+        <v>2011</v>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=1</t>
+          <t>/persons_v2/view.php?id=653</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>2010</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Bérczi László Bernát O.Cist, apát</t>
+          <t>Magung Fransiskus Xaverius SVD</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>Zirci Ciszterci Apátság, Zirc</t>
-[...4 lines deleted...]
-          <t>Zirci Ciszterci Apátság</t>
+          <t>Budapest, Ungheria</t>
+        </is>
+      </c>
+      <c r="I129" t="inlineStr">
+        <is>
+          <t>Ungheria</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>Leiter eines Seniorenheims, Assistenzmagister, Fördermittelbeauftragter, Unterabteilungsleiter, seit Juni 2011 Generaldirektor für Bildung</t>
+          <t>prefetto, poi, dal 2013, segretario missionario</t>
         </is>
       </c>
       <c r="N129">
-        <v>2009</v>
+        <v>2007</v>
       </c>
       <c r="O129">
-        <v>2012</v>
+        <v>2018</v>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=79</t>
+          <t>/persons_v2/view.php?id=680</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>2010</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Csókay Károly SJ</t>
+          <t>Máté József SJ</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>Miskolc, Ungarn</t>
+          <t>Hamilton, ON, Canada</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>Hilfspfarrer, anschließend im Ruhestand</t>
+          <t>in pensione</t>
         </is>
       </c>
       <c r="N130">
-        <v>2009</v>
+        <v>2007</v>
       </c>
       <c r="O130">
-        <v>2024</v>
+        <v>2011</v>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=171</t>
+          <t>/persons_v2/view.php?id=716</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>2010</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Hesz Vince Dénes OFM</t>
+          <t>Páldeák Iván Szabolcs OFM</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>Alsóvárosi Ferences Templom, Szeged, Ungarn</t>
-[...4 lines deleted...]
-          <t>Ungarn</t>
+          <t>Margit körút, Budapest</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
-          <t>Alsóvárosi Ferences Templom</t>
+          <t>Margit körút</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>Hilfspfarrer</t>
+          <t>pastore</t>
         </is>
       </c>
       <c r="N131">
-        <v>2009</v>
+        <v>2007</v>
       </c>
       <c r="O131">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=387</t>
+          <t>/persons_v2/view.php?id=859</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>2010</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio in patria</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Idrányi Imre Ödön (OFM), Dr.</t>
+          <t>Somfai Béla SJ, Dr.</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>St. Anne Byzantine Catholic Church, San Luis Obispo, CA, USA</t>
+          <t>Sodrás utcai rendház, Budapest, Ungheria</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ungheria</t>
         </is>
       </c>
       <c r="J132" t="inlineStr">
         <is>
-          <t>St. Anne Byzantine Catholic Church</t>
+          <t>Sodrás utcai rendház</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>Pfr. im Ruhestand, Verwaltungsleiter</t>
+          <t>pastore, nonché professore emerito e docente ospite presso l’Istituto Teologico Monastico Sapientia</t>
         </is>
       </c>
       <c r="N132">
-        <v>2009</v>
+        <v>2007</v>
       </c>
       <c r="O132">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=450</t>
+          <t>/persons_v2/view.php?id=1007</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>2010</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Konyárik József</t>
+          <t>Dömötör János László (OFM)</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>Braziliaváros, Brazília</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>Braziliaváros, Brazília</t>
+          <t>Queen of Peace templom, Victoria, BC, Canada</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="J133" t="inlineStr">
+        <is>
+          <t>Queen of Peace templom</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>Hilfspfarrer</t>
+          <t>parroco, pastore ungherese</t>
         </is>
       </c>
       <c r="N133">
-        <v>2009</v>
-[...2 lines deleted...]
-        <v>2011</v>
+        <v>2008</v>
+      </c>
+      <c r="P133" t="inlineStr">
+        <is>
+          <t>attualmente</t>
+        </is>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=567</t>
+          <t>/persons_v2/view.php?id=217</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>2010</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Lóczi Tamás</t>
+          <t>Eördögh András SJ</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>Fráter György Katolikus Gimnázium és Kollégium, Miskolc, Ungarn</t>
+          <t>Szent Erzsébet Otthon, Hamilton, ON, Canada</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="J134" t="inlineStr">
         <is>
-          <t>Fráter György Katolikus Gimnázium és Kollégium</t>
+          <t>Szent Erzsébet Otthon</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>Erzbischöflicher Beauftragter, seit 2011 Direktor</t>
+          <t>cappellano, poi in pensione</t>
         </is>
       </c>
       <c r="N134">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="O134">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=668</t>
+          <t>/persons_v2/view.php?id=240</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>2010</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Nagy László, Dr.</t>
+          <t>Forró József, Msgr.</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>Holy Family Parish, Whitby, ON, Kanada</t>
+          <t>Apostoli nunciatúra, Jakarta, Indonézia</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Indonézia</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>Holy Family Parish</t>
+          <t>Apostoli nunciatúra</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>Pfarrer, Richter am kanadischen Berufungsgericht, Erzbischofsvikar, Theologieprofessor</t>
+          <t>addetto alla nunziatura, poi vice segretario dal 2009 (in seguito: Timor Est, nunziatura apostolica)</t>
         </is>
       </c>
       <c r="N135">
-        <v>2009</v>
-[...4 lines deleted...]
-        </is>
+        <v>2008</v>
+      </c>
+      <c r="O135">
+        <v>2012</v>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=796</t>
+          <t>/persons_v2/view.php?id=285</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>2010</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Voci in corso</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Servizio all’estero</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Pesznyák Béla</t>
+          <t>Hegyi Márton SJ</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Cattolico romano</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>prete</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>Szabadka, Serbien</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>Courtland, ON, Kanada</t>
+          <t>Murray-Weigel Hall, New York, NY, USA</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J136" t="inlineStr">
+        <is>
+          <t>Murray-Weigel Hall</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>in congedo per malattia</t>
         </is>
       </c>
       <c r="N136">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="O136">
         <v>2014</v>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
+          <t>/persons_v2/view.php?id=378</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>2010</v>
+      </c>
+      <c r="B137" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C137" t="inlineStr">
+        <is>
+          <t>Servizio in patria</t>
+        </is>
+      </c>
+      <c r="D137" t="inlineStr">
+        <is>
+          <t>Magyar Gyula Szervác OSB</t>
+        </is>
+      </c>
+      <c r="E137" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F137" t="inlineStr">
+        <is>
+          <t>fratello religioso (non ordinato sacerdote)</t>
+        </is>
+      </c>
+      <c r="G137" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H137" t="inlineStr">
+        <is>
+          <t>Pannonhalma, Ungheria</t>
+        </is>
+      </c>
+      <c r="I137" t="inlineStr">
+        <is>
+          <t>Ungheria</t>
+        </is>
+      </c>
+      <c r="K137" t="inlineStr">
+        <is>
+          <t>in pensione</t>
+        </is>
+      </c>
+      <c r="N137">
+        <v>2008</v>
+      </c>
+      <c r="O137">
+        <v>2019</v>
+      </c>
+      <c r="Q137" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=681</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>2010</v>
+      </c>
+      <c r="B138" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C138" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D138" t="inlineStr">
+        <is>
+          <t>Manolache Lőrinc</t>
+        </is>
+      </c>
+      <c r="E138" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F138" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G138" t="inlineStr">
+        <is>
+          <t>Pécs</t>
+        </is>
+      </c>
+      <c r="H138" t="inlineStr">
+        <is>
+          <t>Calgary, AB, Canada</t>
+        </is>
+      </c>
+      <c r="I138" t="inlineStr">
+        <is>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="K138" t="inlineStr">
+        <is>
+          <t>parroco ungherese</t>
+        </is>
+      </c>
+      <c r="N138">
+        <v>2008</v>
+      </c>
+      <c r="O138">
+        <v>2015</v>
+      </c>
+      <c r="Q138" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=694</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>2010</v>
+      </c>
+      <c r="B139" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C139" t="inlineStr">
+        <is>
+          <t>Servizio in patria</t>
+        </is>
+      </c>
+      <c r="D139" t="inlineStr">
+        <is>
+          <t>Mezei András</t>
+        </is>
+      </c>
+      <c r="E139" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F139" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G139" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H139" t="inlineStr">
+        <is>
+          <t>I. (Magyarok Nagyasszonya), Keszthely, Ungheria</t>
+        </is>
+      </c>
+      <c r="I139" t="inlineStr">
+        <is>
+          <t>Ungheria</t>
+        </is>
+      </c>
+      <c r="J139" t="inlineStr">
+        <is>
+          <t>I. (Magyarok Nagyasszonya)</t>
+        </is>
+      </c>
+      <c r="K139" t="inlineStr">
+        <is>
+          <t>viceparroco</t>
+        </is>
+      </c>
+      <c r="N139">
+        <v>2008</v>
+      </c>
+      <c r="O139">
+        <v>2013</v>
+      </c>
+      <c r="Q139" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=734</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>2010</v>
+      </c>
+      <c r="B140" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C140" t="inlineStr">
+        <is>
+          <t>Servizio in patria</t>
+        </is>
+      </c>
+      <c r="D140" t="inlineStr">
+        <is>
+          <t>Mustó Péter SJ</t>
+        </is>
+      </c>
+      <c r="E140" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F140" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G140" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H140" t="inlineStr">
+        <is>
+          <t>Dobogókő, Ungheria</t>
+        </is>
+      </c>
+      <c r="I140" t="inlineStr">
+        <is>
+          <t>Ungheria</t>
+        </is>
+      </c>
+      <c r="K140" t="inlineStr">
+        <is>
+          <t>direttore spirituale e guida di ritiri spirituali, poi in pensione</t>
+        </is>
+      </c>
+      <c r="N140">
+        <v>2008</v>
+      </c>
+      <c r="O140">
+        <v>2023</v>
+      </c>
+      <c r="Q140" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=780</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>2010</v>
+      </c>
+      <c r="B141" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C141" t="inlineStr">
+        <is>
+          <t>Servizio in patria</t>
+        </is>
+      </c>
+      <c r="D141" t="inlineStr">
+        <is>
+          <t>Nagy Nándor</t>
+        </is>
+      </c>
+      <c r="E141" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F141" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G141" t="inlineStr">
+        <is>
+          <t>Szeged-Csanád (in precedenza: Csanád)</t>
+        </is>
+      </c>
+      <c r="H141" t="inlineStr">
+        <is>
+          <t>Orgovány, Ungheria</t>
+        </is>
+      </c>
+      <c r="I141" t="inlineStr">
+        <is>
+          <t>Ungheria</t>
+        </is>
+      </c>
+      <c r="K141" t="inlineStr">
+        <is>
+          <t>parroco (nella diocesi di Kalocsa-Kecskemét)</t>
+        </is>
+      </c>
+      <c r="N141">
+        <v>2008</v>
+      </c>
+      <c r="O141">
+        <v>2012</v>
+      </c>
+      <c r="Q141" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=798</t>
+        </is>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>2010</v>
+      </c>
+      <c r="B142" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C142" t="inlineStr">
+        <is>
+          <t>Servizio in patria</t>
+        </is>
+      </c>
+      <c r="D142" t="inlineStr">
+        <is>
+          <t>Orbán Mihály SJ</t>
+        </is>
+      </c>
+      <c r="E142" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F142" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G142" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H142" t="inlineStr">
+        <is>
+          <t>Kolozsvár, Romania</t>
+        </is>
+      </c>
+      <c r="I142" t="inlineStr">
+        <is>
+          <t>Romania</t>
+        </is>
+      </c>
+      <c r="K142" t="inlineStr">
+        <is>
+          <t>pastore, animatore di ritiri spirituali</t>
+        </is>
+      </c>
+      <c r="N142">
+        <v>2008</v>
+      </c>
+      <c r="O142">
+        <v>2011</v>
+      </c>
+      <c r="Q142" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=835</t>
+        </is>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>2010</v>
+      </c>
+      <c r="B143" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C143" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D143" t="inlineStr">
+        <is>
+          <t>Sajgó Szabolcs SJ</t>
+        </is>
+      </c>
+      <c r="E143" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F143" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G143" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H143" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada</t>
+        </is>
+      </c>
+      <c r="I143" t="inlineStr">
+        <is>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="J143" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K143" t="inlineStr">
+        <is>
+          <t>parroco</t>
+        </is>
+      </c>
+      <c r="N143">
+        <v>2008</v>
+      </c>
+      <c r="O143">
+        <v>2013</v>
+      </c>
+      <c r="Q143" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=955</t>
+        </is>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>2010</v>
+      </c>
+      <c r="B144" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C144" t="inlineStr">
+        <is>
+          <t>Servizio in patria</t>
+        </is>
+      </c>
+      <c r="D144" t="inlineStr">
+        <is>
+          <t>Ailer Gáspár</t>
+        </is>
+      </c>
+      <c r="E144" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F144" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G144" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H144" t="inlineStr">
+        <is>
+          <t>Nepumuki Szent János templom, Dunabogdány, Ungheria</t>
+        </is>
+      </c>
+      <c r="I144" t="inlineStr">
+        <is>
+          <t>Ungheria</t>
+        </is>
+      </c>
+      <c r="J144" t="inlineStr">
+        <is>
+          <t>Nepumuki Szent János templom</t>
+        </is>
+      </c>
+      <c r="K144" t="inlineStr">
+        <is>
+          <t>amministratore parrocchiale, poi, dal 2015, parroco</t>
+        </is>
+      </c>
+      <c r="N144">
+        <v>2009</v>
+      </c>
+      <c r="O144">
+        <v>2019</v>
+      </c>
+      <c r="Q144" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=1</t>
+        </is>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>2010</v>
+      </c>
+      <c r="B145" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C145" t="inlineStr">
+        <is>
+          <t>Servizio in patria</t>
+        </is>
+      </c>
+      <c r="D145" t="inlineStr">
+        <is>
+          <t>Bérczi László Bernát O.Cist, apát</t>
+        </is>
+      </c>
+      <c r="E145" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F145" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G145" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H145" t="inlineStr">
+        <is>
+          <t>Zirci Ciszterci Apátság, Zirc</t>
+        </is>
+      </c>
+      <c r="J145" t="inlineStr">
+        <is>
+          <t>Zirci Ciszterci Apátság</t>
+        </is>
+      </c>
+      <c r="K145" t="inlineStr">
+        <is>
+          <t>direttore di una casa di riposo, assistente magistrale, responsabile delle gare d’appalto, vicedirettore, dal giugno 2011 direttore generale dell’istruzione</t>
+        </is>
+      </c>
+      <c r="N145">
+        <v>2009</v>
+      </c>
+      <c r="O145">
+        <v>2012</v>
+      </c>
+      <c r="Q145" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=79</t>
+        </is>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>2010</v>
+      </c>
+      <c r="B146" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C146" t="inlineStr">
+        <is>
+          <t>Servizio in patria</t>
+        </is>
+      </c>
+      <c r="D146" t="inlineStr">
+        <is>
+          <t>Csókay Károly SJ</t>
+        </is>
+      </c>
+      <c r="E146" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F146" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G146" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H146" t="inlineStr">
+        <is>
+          <t>Miskolc, Ungheria</t>
+        </is>
+      </c>
+      <c r="I146" t="inlineStr">
+        <is>
+          <t>Ungheria</t>
+        </is>
+      </c>
+      <c r="K146" t="inlineStr">
+        <is>
+          <t>assistente parroco, poi in pensione</t>
+        </is>
+      </c>
+      <c r="N146">
+        <v>2009</v>
+      </c>
+      <c r="O146">
+        <v>2024</v>
+      </c>
+      <c r="Q146" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=171</t>
+        </is>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>2010</v>
+      </c>
+      <c r="B147" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C147" t="inlineStr">
+        <is>
+          <t>Servizio in patria</t>
+        </is>
+      </c>
+      <c r="D147" t="inlineStr">
+        <is>
+          <t>Hesz Vince Dénes OFM</t>
+        </is>
+      </c>
+      <c r="E147" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F147" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G147" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H147" t="inlineStr">
+        <is>
+          <t>Alsóvárosi Ferences Templom, Szeged, Ungheria</t>
+        </is>
+      </c>
+      <c r="I147" t="inlineStr">
+        <is>
+          <t>Ungheria</t>
+        </is>
+      </c>
+      <c r="J147" t="inlineStr">
+        <is>
+          <t>Alsóvárosi Ferences Templom</t>
+        </is>
+      </c>
+      <c r="K147" t="inlineStr">
+        <is>
+          <t>viceparroco</t>
+        </is>
+      </c>
+      <c r="N147">
+        <v>2009</v>
+      </c>
+      <c r="O147">
+        <v>2011</v>
+      </c>
+      <c r="Q147" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=387</t>
+        </is>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>2010</v>
+      </c>
+      <c r="B148" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C148" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D148" t="inlineStr">
+        <is>
+          <t>Idrányi Imre Ödön (OFM), Dr.</t>
+        </is>
+      </c>
+      <c r="E148" t="inlineStr">
+        <is>
+          <t>Cattolico greco</t>
+        </is>
+      </c>
+      <c r="F148" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G148" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum)</t>
+        </is>
+      </c>
+      <c r="H148" t="inlineStr">
+        <is>
+          <t>St. Anne Byzantine Catholic Church, San Luis Obispo, CA, USA</t>
+        </is>
+      </c>
+      <c r="I148" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J148" t="inlineStr">
+        <is>
+          <t>St. Anne Byzantine Catholic Church</t>
+        </is>
+      </c>
+      <c r="K148" t="inlineStr">
+        <is>
+          <t>pastore in pensione, amministratore</t>
+        </is>
+      </c>
+      <c r="N148">
+        <v>2009</v>
+      </c>
+      <c r="O148">
+        <v>2011</v>
+      </c>
+      <c r="Q148" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=450</t>
+        </is>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>2010</v>
+      </c>
+      <c r="B149" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C149" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D149" t="inlineStr">
+        <is>
+          <t>Konyárik József</t>
+        </is>
+      </c>
+      <c r="E149" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F149" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G149" t="inlineStr">
+        <is>
+          <t>Braziliaváros, Brazília</t>
+        </is>
+      </c>
+      <c r="H149" t="inlineStr">
+        <is>
+          <t>Braziliaváros, Brazília</t>
+        </is>
+      </c>
+      <c r="I149" t="inlineStr">
+        <is>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="K149" t="inlineStr">
+        <is>
+          <t>viceparroco</t>
+        </is>
+      </c>
+      <c r="N149">
+        <v>2009</v>
+      </c>
+      <c r="O149">
+        <v>2011</v>
+      </c>
+      <c r="Q149" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=567</t>
+        </is>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>2010</v>
+      </c>
+      <c r="B150" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C150" t="inlineStr">
+        <is>
+          <t>Servizio in patria</t>
+        </is>
+      </c>
+      <c r="D150" t="inlineStr">
+        <is>
+          <t>Lóczi Tamás</t>
+        </is>
+      </c>
+      <c r="E150" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F150" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G150" t="inlineStr">
+        <is>
+          <t>Eger</t>
+        </is>
+      </c>
+      <c r="H150" t="inlineStr">
+        <is>
+          <t>Fráter György Katolikus Gimnázium és Kollégium, Miskolc, Ungheria</t>
+        </is>
+      </c>
+      <c r="I150" t="inlineStr">
+        <is>
+          <t>Ungheria</t>
+        </is>
+      </c>
+      <c r="J150" t="inlineStr">
+        <is>
+          <t>Fráter György Katolikus Gimnázium és Kollégium</t>
+        </is>
+      </c>
+      <c r="K150" t="inlineStr">
+        <is>
+          <t>commissario arcivescovile, direttore dal 2011</t>
+        </is>
+      </c>
+      <c r="N150">
+        <v>2009</v>
+      </c>
+      <c r="O150">
+        <v>2019</v>
+      </c>
+      <c r="Q150" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=668</t>
+        </is>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>2010</v>
+      </c>
+      <c r="B151" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C151" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D151" t="inlineStr">
+        <is>
+          <t>Nagy László, Dr.</t>
+        </is>
+      </c>
+      <c r="E151" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F151" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G151" t="inlineStr">
+        <is>
+          <t>Gyulafehérvár</t>
+        </is>
+      </c>
+      <c r="H151" t="inlineStr">
+        <is>
+          <t>Holy Family Parish, Whitby, ON, Canada</t>
+        </is>
+      </c>
+      <c r="I151" t="inlineStr">
+        <is>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="J151" t="inlineStr">
+        <is>
+          <t>Holy Family Parish</t>
+        </is>
+      </c>
+      <c r="K151" t="inlineStr">
+        <is>
+          <t>parroco, giudice della Corte d’appello del Canada, vicario arcivescovile, docente di teologia</t>
+        </is>
+      </c>
+      <c r="N151">
+        <v>2009</v>
+      </c>
+      <c r="P151" t="inlineStr">
+        <is>
+          <t>attualmente</t>
+        </is>
+      </c>
+      <c r="Q151" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=796</t>
+        </is>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>2010</v>
+      </c>
+      <c r="B152" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C152" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D152" t="inlineStr">
+        <is>
+          <t>Pesznyák Béla</t>
+        </is>
+      </c>
+      <c r="E152" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F152" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G152" t="inlineStr">
+        <is>
+          <t>Szabadka, Serbia</t>
+        </is>
+      </c>
+      <c r="H152" t="inlineStr">
+        <is>
+          <t>Courtland, ON, Canada</t>
+        </is>
+      </c>
+      <c r="I152" t="inlineStr">
+        <is>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="K152" t="inlineStr">
+        <is>
+          <t>parroco</t>
+        </is>
+      </c>
+      <c r="N152">
+        <v>2009</v>
+      </c>
+      <c r="O152">
+        <v>2014</v>
+      </c>
+      <c r="Q152" t="inlineStr">
+        <is>
           <t>/persons_v2/view.php?id=867</t>
+        </is>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>2010</v>
+      </c>
+      <c r="B153" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C153" t="inlineStr">
+        <is>
+          <t>Servizio in patria</t>
+        </is>
+      </c>
+      <c r="D153" t="inlineStr">
+        <is>
+          <t>Rakaczky Máté Bazil OSBM</t>
+        </is>
+      </c>
+      <c r="E153" t="inlineStr">
+        <is>
+          <t>Cattolico greco</t>
+        </is>
+      </c>
+      <c r="F153" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G153" t="inlineStr">
+        <is>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+        </is>
+      </c>
+      <c r="H153" t="inlineStr">
+        <is>
+          <t>Máriapócs</t>
+        </is>
+      </c>
+      <c r="K153" t="inlineStr">
+        <is>
+          <t>in pensione</t>
+        </is>
+      </c>
+      <c r="N153">
+        <v>2009</v>
+      </c>
+      <c r="O153">
+        <v>2019</v>
+      </c>
+      <c r="Q153" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=914</t>
+        </is>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>2010</v>
+      </c>
+      <c r="B154" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C154" t="inlineStr">
+        <is>
+          <t>Servizio all’estero</t>
+        </is>
+      </c>
+      <c r="D154" t="inlineStr">
+        <is>
+          <t>Roskó László</t>
+        </is>
+      </c>
+      <c r="E154" t="inlineStr">
+        <is>
+          <t>Cattolico romano</t>
+        </is>
+      </c>
+      <c r="F154" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G154" t="inlineStr">
+        <is>
+          <t>Köln, Germania</t>
+        </is>
+      </c>
+      <c r="H154" t="inlineStr">
+        <is>
+          <t>Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="I154" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K154" t="inlineStr">
+        <is>
+          <t>in pensione</t>
+        </is>
+      </c>
+      <c r="N154">
+        <v>2009</v>
+      </c>
+      <c r="O154">
+        <v>2012</v>
+      </c>
+      <c r="Q154" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=944</t>
+        </is>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>2010</v>
+      </c>
+      <c r="B155" t="inlineStr">
+        <is>
+          <t>Voci in corso</t>
+        </is>
+      </c>
+      <c r="C155" t="inlineStr">
+        <is>
+          <t>Servizio in patria</t>
+        </is>
+      </c>
+      <c r="D155" t="inlineStr">
+        <is>
+          <t>Skinta József István OSBM</t>
+        </is>
+      </c>
+      <c r="E155" t="inlineStr">
+        <is>
+          <t>Cattolico greco</t>
+        </is>
+      </c>
+      <c r="F155" t="inlineStr">
+        <is>
+          <t>prete</t>
+        </is>
+      </c>
+      <c r="G155" t="inlineStr">
+        <is>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+        </is>
+      </c>
+      <c r="H155" t="inlineStr">
+        <is>
+          <t>Máriapócs, Ungheria</t>
+        </is>
+      </c>
+      <c r="I155" t="inlineStr">
+        <is>
+          <t>Ungheria</t>
+        </is>
+      </c>
+      <c r="K155" t="inlineStr">
+        <is>
+          <t>in pensione</t>
+        </is>
+      </c>
+      <c r="N155">
+        <v>2009</v>
+      </c>
+      <c r="O155">
+        <v>2012</v>
+      </c>
+      <c r="Q155" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=999</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>