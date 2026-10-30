--- v1 (2026-09-13)
+++ v2 (2026-10-30)
@@ -154,51 +154,51 @@
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
           <t>Összegzés</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="B9">
         <v>20</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="B10">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Születések</t>
         </is>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Halálozások</t>
         </is>
       </c>
       <c r="B12">
         <v>7</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
@@ -4817,4081 +4817,4142 @@
         </is>
       </c>
       <c r="N91">
         <v>1999</v>
       </c>
       <c r="O91">
         <v>2013</v>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=535</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>2011</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Csiszár István</t>
+          <t>Somos József</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Kitchener, ON, Kanada</t>
+          <t>Nyíregyháza, Magyarország</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
           <t>nyugállományban</t>
         </is>
       </c>
       <c r="N92">
-        <v>2000</v>
+        <v>1999</v>
       </c>
       <c r="O92">
-        <v>2018</v>
+        <v>2014</v>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=161</t>
+          <t>/persons_v2/view.php?id=1010</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>2011</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Kerekes László, püspök, Dr.</t>
+          <t>Csiszár István</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>Boldog Özséb templom, Kézdivásárhely, Románia</t>
+          <t>Kitchener, ON, Kanada</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>Románia</t>
-[...4 lines deleted...]
-          <t>Boldog Özséb templom</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N93">
         <v>2000</v>
       </c>
       <c r="O93">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=520</t>
+          <t>/persons_v2/view.php?id=161</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>2011</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
+          <t>Kerekes László, püspök, Dr.</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>Sapientia Szerzetesi Főiskola, Budapest, Magyarország</t>
+          <t>Boldog Özséb templom, Kézdivásárhely, Románia</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t>Sapientia Szerzetesi Főiskola</t>
+          <t>Boldog Özséb templom</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>a Sapientia Szerzetesi Hittudományi Főiskola oktatója, fundamentális teológiát tanít, 2020-tól a Szenátus tagja, a Fundamentális Teológia Tanszék vezetője, 2021-2025 között oktatási és kutatási rektorhelyettes, 2025. július 1-től megbízott rektor, 2025. szeptember 1-től rektor</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N94">
-        <v>2001</v>
-[...4 lines deleted...]
-        </is>
+        <v>2000</v>
+      </c>
+      <c r="O94">
+        <v>2020</v>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=28</t>
+          <t>/persons_v2/view.php?id=520</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>2011</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Lakatos Dénes</t>
+          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary templom, Vancouver, BC, Kanada</t>
+          <t>Sapientia Szerzetesi Főiskola, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary templom</t>
+          <t>Sapientia Szerzetesi Főiskola</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>a Sapientia Szerzetesi Hittudományi Főiskola oktatója, fundamentális teológiát tanít, 2020-tól a Szenátus tagja, a Fundamentális Teológia Tanszék vezetője, 2021-2025 között oktatási és kutatási rektorhelyettes, 2025. július 1-től megbízott rektor, 2025. szeptember 1-től rektor</t>
         </is>
       </c>
       <c r="N95">
         <v>2001</v>
       </c>
-      <c r="O95">
-        <v>2024</v>
+      <c r="P95" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=633</t>
+          <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>2011</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Lukács Imre Róbert, Dr.</t>
+          <t>Lakatos Dénes</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
           <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>Verespatak, Románia</t>
+          <t>Our Lady of Hungary templom, Vancouver, BC, Kanada</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J96" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary templom</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>plébános, közben Gyulafehérvárott a Hittudományi Főiskola egyházjog tanára</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N96">
         <v>2001</v>
       </c>
       <c r="O96">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=672</t>
+          <t>/persons_v2/view.php?id=633</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>2011</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
+          <t>Lukács Imre Róbert, Dr.</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Verespatak, Románia</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>plébános, közben Gyulafehérvárott a Hittudományi Főiskola egyházjog tanára</t>
         </is>
       </c>
       <c r="N97">
         <v>2001</v>
       </c>
       <c r="O97">
-        <v>2016</v>
+        <v>2022</v>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=699</t>
+          <t>/persons_v2/view.php?id=672</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>2011</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Róna Gábor SJ</t>
+          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Jézus Szíve-templom, Budapest, Magyarország</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Jézus Szíve-templom</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N98">
-        <v>2002</v>
+        <v>2001</v>
       </c>
       <c r="O98">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=948</t>
+          <t>/persons_v2/view.php?id=699</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>2011</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Kárpáti László SVD</t>
+          <t>Róna Gábor SJ</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>Johannesburg, Dél-Afrikai Köztársaság</t>
+          <t>Jézus Szíve-templom, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>Dél-Afrikai Köztársaság</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J99" t="inlineStr">
+        <is>
+          <t>Jézus Szíve-templom</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>misszionárius, utcai lelkész</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N99">
-        <v>2003</v>
-[...4 lines deleted...]
-        </is>
+        <v>2002</v>
+      </c>
+      <c r="O99">
+        <v>2015</v>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=510</t>
+          <t>/persons_v2/view.php?id=948</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>2011</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Molnár Miklós SJ</t>
+          <t>Kárpáti László SVD</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>Pilisvörösvár, Magyarország</t>
+          <t>Johannesburg, Dél-Afrikai Köztársaság</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Dél-Afrikai Köztársaság</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>misszionárius, utcai lelkész</t>
         </is>
       </c>
       <c r="N100">
         <v>2003</v>
       </c>
-      <c r="O100">
-        <v>2015</v>
+      <c r="P100" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=767</t>
+          <t>/persons_v2/view.php?id=510</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>2011</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Póta László SJ, szerzetestestvér</t>
+          <t>Molnár Miklós SJ</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon, Pilisvörösvár</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet Otthon</t>
+          <t>Pilisvörösvár, Magyarország</t>
+        </is>
+      </c>
+      <c r="I101" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
           <t>nyugállományban</t>
         </is>
       </c>
       <c r="N101">
         <v>2003</v>
       </c>
       <c r="O101">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=898</t>
+          <t>/persons_v2/view.php?id=767</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>2011</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Bodnár István Konstantin</t>
+          <t>Póta László SJ, szerzetestestvér</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H102" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet Otthon, Pilisvörösvár</t>
+        </is>
+      </c>
+      <c r="J102" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet Otthon</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
           <t>nyugállományban</t>
         </is>
       </c>
       <c r="N102">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="O102">
         <v>2014</v>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=94</t>
+          <t>/persons_v2/view.php?id=898</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>2011</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Erős Sándor</t>
+          <t>Bodnár István Konstantin</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
-[...9 lines deleted...]
-          <t>Románia</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
           <t>nyugállományban</t>
         </is>
       </c>
       <c r="N103">
         <v>2004</v>
       </c>
-      <c r="P103" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="O103">
+        <v>2014</v>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=237</t>
+          <t>/persons_v2/view.php?id=94</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>2011</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Finta Lajos</t>
+          <t>Erős Sándor</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>Argentína</t>
+          <t>Túrterebes, Románia</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>Argentína</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N104">
         <v>2004</v>
       </c>
-      <c r="O104">
-        <v>2021</v>
+      <c r="P104" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=275</t>
+          <t>/persons_v2/view.php?id=237</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>2011</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>Finta Lajos</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>Peru</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>Peru</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
           <t>misszionárius</t>
         </is>
       </c>
       <c r="N105">
         <v>2004</v>
       </c>
       <c r="O105">
         <v>2021</v>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=275</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>2011</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Kovács Lajos (SJ), Dr.</t>
+          <t>Finta Lajos</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>Budapest, Magyarország</t>
+          <t>Peru</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Peru</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>az angol nyelvű katolikus közösség lelkipásztora, lelkész a Jezsuita Szent Ignác Szakkollégiumban</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N106">
         <v>2004</v>
       </c>
       <c r="O106">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=586</t>
+          <t>/persons_v2/view.php?id=275</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>2011</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Miskei László</t>
+          <t>Kovács Lajos (SJ), Dr.</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
+          <t>Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Our Lady of Hungary Church</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>az angol nyelvű katolikus közösség lelkipásztora, lelkész a Jezsuita Szent Ignác Szakkollégiumban</t>
         </is>
       </c>
       <c r="N107">
         <v>2004</v>
       </c>
-      <c r="P107" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="O107">
+        <v>2014</v>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=751</t>
+          <t>/persons_v2/view.php?id=586</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>2011</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Juhász Imre</t>
+          <t>Miskei László</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>Lázaro Cárdenas, Qintana Roo, Kantunilkin, Mexikó</t>
+          <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>Mexikó</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
-          <t>Lázaro Cárdenas, Qintana Roo</t>
+          <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>A Legio Christi közösségben</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N108">
-        <v>2005</v>
-[...2 lines deleted...]
-        <v>2012</v>
+        <v>2004</v>
+      </c>
+      <c r="P108" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=490</t>
+          <t>/persons_v2/view.php?id=751</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>2011</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Nemesszeghy Ervin SJ, Dr.</t>
+          <t>Juhász Imre</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>Püspökszentlászló, Magyarország</t>
+          <t>Lázaro Cárdenas, Qintana Roo, Kantunilkin, Mexikó</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Mexikó</t>
+        </is>
+      </c>
+      <c r="J109" t="inlineStr">
+        <is>
+          <t>Lázaro Cárdenas, Qintana Roo</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>lelkigyakorlatos ház vezetője</t>
+          <t>A Legio Christi közösségben</t>
         </is>
       </c>
       <c r="N109">
         <v>2005</v>
       </c>
       <c r="O109">
         <v>2012</v>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=804</t>
+          <t>/persons_v2/view.php?id=490</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>2011</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Rettig Kevin Hermann József (O.Praem)</t>
+          <t>Nemesszeghy Ervin SJ, Dr.</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>Canoga Park / Winnetka – Munkás Szent József templom, Los Angeles, CA, USA</t>
+          <t>Püspökszentlászló, Magyarország</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Canoga Park / Winnetka – Munkás Szent József templom</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>lelkigyakorlatos ház vezetője</t>
         </is>
       </c>
       <c r="N110">
         <v>2005</v>
       </c>
       <c r="O110">
-        <v>2017</v>
+        <v>2012</v>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=928</t>
+          <t>/persons_v2/view.php?id=804</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>2011</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Csorba László Domonkos OFM</t>
+          <t>Rettig Kevin Hermann József (O.Praem)</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Rózsadomb, Budapest, Magyarország</t>
+          <t>Canoga Park / Winnetka – Munkás Szent József templom, Los Angeles, CA, USA</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
-          <t>Rózsadomb</t>
+          <t>Canoga Park / Winnetka – Munkás Szent József templom</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N111">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="O111">
-        <v>2012</v>
+        <v>2017</v>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=166</t>
+          <t>/persons_v2/view.php?id=928</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>2011</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Juhász Ferenc, Msgr.</t>
+          <t>Csorba László Domonkos OFM</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>Felsőváros, Gyöngyös, Magyarország</t>
+          <t>Rózsadomb, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
-          <t>Felsőváros</t>
+          <t>Rózsadomb</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N112">
         <v>2006</v>
       </c>
       <c r="O112">
-        <v>2018</v>
+        <v>2012</v>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=488</t>
+          <t>/persons_v2/view.php?id=166</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>2011</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
+          <t>Juhász Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>Felsőváros, Gyöngyös, Magyarország</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J113" t="inlineStr">
+        <is>
+          <t>Felsőváros</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N113">
         <v>2006</v>
       </c>
       <c r="O113">
         <v>2018</v>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=746</t>
+          <t>/persons_v2/view.php?id=488</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>2011</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Androvics András Tamás</t>
+          <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>Winnipeg, MB, Kanada</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Parish, Montréal, QC, Kanada</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
-      <c r="J114" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N114">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="O114">
-        <v>2012</v>
+        <v>2018</v>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=8</t>
+          <t>/persons_v2/view.php?id=746</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>2011</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Artner Péter Oszkár, Dr. habil</t>
+          <t>Androvics András Tamás</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Winnipeg, MB, Kanada</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Szent Péter és Pál Plébánia, Kál, Magyarország</t>
+          <t>Our Lady of Hungary Parish, Montréal, QC, Kanada</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
-          <t>Szent Péter és Pál Plébánia</t>
+          <t>Our Lady of Hungary Parish</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
           <t>plébános</t>
         </is>
       </c>
       <c r="N115">
         <v>2007</v>
       </c>
-      <c r="P115" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="O115">
+        <v>2012</v>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=17</t>
+          <t>/persons_v2/view.php?id=8</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>2011</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
+          <t>Artner Péter Oszkár, Dr. habil</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>Washington DC, USA</t>
+          <t>Szent Péter és Pál Plébánia, Kál, Magyarország</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J116" t="inlineStr">
+        <is>
+          <t>Szent Péter és Pál Plébánia</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>posztgraduális tanulmányok, magyar lelkész</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N116">
         <v>2007</v>
       </c>
-      <c r="O116">
-        <v>2015</v>
+      <c r="P116" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=28</t>
+          <t>/persons_v2/view.php?id=17</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>2011</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Balogh László</t>
+          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>Örkény, Magyarország</t>
+          <t>Washington DC, USA</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>plébániai kormányzó (oldallagosan ellátta: Táborfalva, Tatárszentgyőrgy)</t>
+          <t>posztgraduális tanulmányok, magyar lelkész</t>
         </is>
       </c>
       <c r="N117">
         <v>2007</v>
       </c>
       <c r="O117">
-        <v>2018</v>
+        <v>2015</v>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=40</t>
+          <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>2011</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Cserháti Ferenc, esztergom-budapesti segédpüspök</t>
+          <t>Balogh László</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony és Szent Adalbert Székesegyház, Esztergom, Magyarország</t>
+          <t>Örkény, Magyarország</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
-      <c r="J118" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>címzetes Centuria-i püspök, a külföldi magyarok lelkipásztori ellátásával megbízott esztergom-budapesti segédpüspök</t>
+          <t>plébániai kormányzó (oldallagosan ellátta: Táborfalva, Tatárszentgyőrgy)</t>
         </is>
       </c>
       <c r="N118">
         <v>2007</v>
       </c>
       <c r="O118">
-        <v>2023</v>
+        <v>2018</v>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=154</t>
+          <t>/persons_v2/view.php?id=40</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>2011</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Deák Ferenc SJ</t>
+          <t>Cserháti Ferenc, esztergom-budapesti segédpüspök</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Szeged, Magyarország</t>
+          <t>Nagyboldogasszony és Szent Adalbert Székesegyház, Esztergom, Magyarország</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
+      <c r="J119" t="inlineStr">
+        <is>
+          <t>Nagyboldogasszony és Szent Adalbert Székesegyház</t>
+        </is>
+      </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>címzetes Centuria-i püspök, a külföldi magyarok lelkipásztori ellátásával megbízott esztergom-budapesti segédpüspök</t>
         </is>
       </c>
       <c r="N119">
         <v>2007</v>
       </c>
       <c r="O119">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=181</t>
+          <t>/persons_v2/view.php?id=154</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>2011</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Feigl Rudolf SJ</t>
+          <t>Deák Ferenc SJ</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
+          <t>Szeged, Magyarország</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet Otthon</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N120">
         <v>2007</v>
       </c>
       <c r="O120">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=263</t>
+          <t>/persons_v2/view.php?id=181</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>2011</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Horváth Árpád SJ</t>
+          <t>Feigl Rudolf SJ</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>Budapest, Magyarország</t>
+          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J121" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet Otthon</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>szerkesztő, elöljáró</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N121">
         <v>2007</v>
       </c>
       <c r="O121">
-        <v>2024</v>
+        <v>2015</v>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=418</t>
+          <t>/persons_v2/view.php?id=263</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>2011</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Magung Fransiskus Xaverius SVD</t>
+          <t>Horváth Árpád SJ</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
           <t>Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>prefektus, majd 2013-tól missziós titkár</t>
+          <t>szerkesztő, elöljáró</t>
         </is>
       </c>
       <c r="N122">
         <v>2007</v>
       </c>
       <c r="O122">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=680</t>
+          <t>/persons_v2/view.php?id=418</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>2011</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Páldeák Iván Szabolcs OFM</t>
+          <t>Magung Fransiskus Xaverius SVD</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>Margit körút, Budapest</t>
-[...4 lines deleted...]
-          <t>Margit körút</t>
+          <t>Budapest, Magyarország</t>
+        </is>
+      </c>
+      <c r="I123" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>lelkipásztor</t>
+          <t>prefektus, majd 2013-tól missziós titkár</t>
         </is>
       </c>
       <c r="N123">
         <v>2007</v>
       </c>
       <c r="O123">
-        <v>2013</v>
+        <v>2018</v>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=859</t>
+          <t>/persons_v2/view.php?id=680</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>2011</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Somfai Béla SJ, Dr.</t>
+          <t>Páldeák Iván Szabolcs OFM</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>Sodrás utcai rendház, Budapest, Magyarország</t>
-[...4 lines deleted...]
-          <t>Magyarország</t>
+          <t>Margit körút, Budapest</t>
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
-          <t>Sodrás utcai rendház</t>
+          <t>Margit körút</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>lelkész, közben a Sapientia Szerzetesi Hittudományi Főiskolán professzor emeritus és meghívott előadó</t>
+          <t>lelkipásztor</t>
         </is>
       </c>
       <c r="N124">
         <v>2007</v>
       </c>
       <c r="O124">
         <v>2013</v>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=1007</t>
+          <t>/persons_v2/view.php?id=859</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>2011</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Dömötör János László (OFM)</t>
+          <t>Somfai Béla SJ, Dr.</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>Queen of Peace templom, Victoria, BC, Kanada</t>
+          <t>Sodrás utcai rendház, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
-          <t>Queen of Peace templom</t>
+          <t>Sodrás utcai rendház</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>plébános, magyar lelkész</t>
+          <t>lelkész, közben a Sapientia Szerzetesi Hittudományi Főiskolán professzor emeritus és meghívott előadó</t>
         </is>
       </c>
       <c r="N125">
-        <v>2008</v>
-[...4 lines deleted...]
-        </is>
+        <v>2007</v>
+      </c>
+      <c r="O125">
+        <v>2013</v>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=217</t>
+          <t>/persons_v2/view.php?id=1007</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>2011</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Eördögh András SJ</t>
+          <t>Dömötör János László (OFM)</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
+          <t>Queen of Peace templom, Victoria, BC, Kanada</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon</t>
+          <t>Queen of Peace templom</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>lelkivezető, majd nyugállományban</t>
+          <t>plébános, magyar lelkész</t>
         </is>
       </c>
       <c r="N126">
         <v>2008</v>
       </c>
-      <c r="O126">
-        <v>2020</v>
+      <c r="P126" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=240</t>
+          <t>/persons_v2/view.php?id=217</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>2011</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Forró József, Msgr.</t>
+          <t>Eördögh András SJ</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>Apostoli nunciatúra, Jakarta, Indonézia</t>
+          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>Indonézia</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J127" t="inlineStr">
         <is>
-          <t>Apostoli nunciatúra</t>
+          <t>Szent Erzsébet Otthon</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>nunciatúrai attache, majd másodtitkár 2009-től ( továbbá: Kelet-Timor, apostoli nunciatúra)</t>
+          <t>lelkivezető, majd nyugállományban</t>
         </is>
       </c>
       <c r="N127">
         <v>2008</v>
       </c>
       <c r="O127">
-        <v>2012</v>
+        <v>2020</v>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=285</t>
+          <t>/persons_v2/view.php?id=240</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>2011</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Hegyi Márton SJ</t>
+          <t>Forró József, Msgr.</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>Murray-Weigel Hall, New York, NY, USA</t>
+          <t>Apostoli nunciatúra, Jakarta, Indonézia</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Indonézia</t>
         </is>
       </c>
       <c r="J128" t="inlineStr">
         <is>
-          <t>Murray-Weigel Hall</t>
+          <t>Apostoli nunciatúra</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>betegállományban</t>
+          <t>nunciatúrai attache, majd másodtitkár 2009-től ( továbbá: Kelet-Timor, apostoli nunciatúra)</t>
         </is>
       </c>
       <c r="N128">
         <v>2008</v>
       </c>
       <c r="O128">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=378</t>
+          <t>/persons_v2/view.php?id=285</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>2011</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Magyar Gyula Szervác OSB</t>
+          <t>Hegyi Márton SJ</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>Pannonhalma, Magyarország</t>
+          <t>Murray-Weigel Hall, New York, NY, USA</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J129" t="inlineStr">
+        <is>
+          <t>Murray-Weigel Hall</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>betegállományban</t>
         </is>
       </c>
       <c r="N129">
         <v>2008</v>
       </c>
       <c r="O129">
-        <v>2019</v>
+        <v>2014</v>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=681</t>
+          <t>/persons_v2/view.php?id=378</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>2011</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Manolache Lőrinc</t>
+          <t>Magyar Gyula Szervác OSB</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>Pécs</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>Calgary, AB, Kanada</t>
+          <t>Pannonhalma, Magyarország</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>magyar plébános</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N130">
         <v>2008</v>
       </c>
       <c r="O130">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=694</t>
+          <t>/persons_v2/view.php?id=681</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>2011</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Mezei András</t>
+          <t>Manolache Lőrinc</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Pécs</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>I. (Magyarok Nagyasszonya), Keszthely, Magyarország</t>
+          <t>Calgary, AB, Kanada</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>I. (Magyarok Nagyasszonya)</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>magyar plébános</t>
         </is>
       </c>
       <c r="N131">
         <v>2008</v>
       </c>
       <c r="O131">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=734</t>
+          <t>/persons_v2/view.php?id=694</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>2011</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Mustó Péter SJ</t>
+          <t>Mezei András</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>Dobogókő, Magyarország</t>
+          <t>I. (Magyarok Nagyasszonya), Keszthely, Magyarország</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
+      <c r="J132" t="inlineStr">
+        <is>
+          <t>I. (Magyarok Nagyasszonya)</t>
+        </is>
+      </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>lelkivezető és lelkigyakorlat-adó, majd nyugállományban</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N132">
         <v>2008</v>
       </c>
       <c r="O132">
-        <v>2023</v>
+        <v>2013</v>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=780</t>
+          <t>/persons_v2/view.php?id=734</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>2011</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Nagy Nándor</t>
+          <t>Mustó Péter SJ</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>Orgovány, Magyarország</t>
+          <t>Dobogókő, Magyarország</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>plébános (Kalocsa-Kecskeméti Egyházmegyében)</t>
+          <t>lelkivezető és lelkigyakorlat-adó, majd nyugállományban</t>
         </is>
       </c>
       <c r="N133">
         <v>2008</v>
       </c>
       <c r="O133">
-        <v>2012</v>
+        <v>2023</v>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=798</t>
+          <t>/persons_v2/view.php?id=780</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>2011</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Sajgó Szabolcs SJ</t>
+          <t>Nagy Nándor</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Orgovány, Magyarország</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>plébános (Kalocsa-Kecskeméti Egyházmegyében)</t>
         </is>
       </c>
       <c r="N134">
         <v>2008</v>
       </c>
       <c r="O134">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=955</t>
+          <t>/persons_v2/view.php?id=798</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>2011</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Ailer Gáspár</t>
+          <t>Sajgó Szabolcs SJ</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
           <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>Nepumuki Szent János templom, Dunabogdány, Magyarország</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>Nepumuki Szent János templom</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>plébániai kormányzó, majd 2015-től plébános</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N135">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="O135">
-        <v>2019</v>
+        <v>2013</v>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=1</t>
+          <t>/persons_v2/view.php?id=955</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>2011</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Bérczi László Bernát O.Cist, apát</t>
+          <t>Ailer Gáspár</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>Zirci Ciszterci Apátság, Zirc</t>
+          <t>Nepumuki Szent János templom, Dunabogdány, Magyarország</t>
+        </is>
+      </c>
+      <c r="I136" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>Zirci Ciszterci Apátság</t>
+          <t>Nepumuki Szent János templom</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>idősek otthonának igazgatója, segédmagiszter, pályázati felelős, alperjel, 2011. júniusától oktatási főigazgató</t>
+          <t>plébániai kormányzó, majd 2015-től plébános</t>
         </is>
       </c>
       <c r="N136">
         <v>2009</v>
       </c>
       <c r="O136">
-        <v>2012</v>
+        <v>2019</v>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=79</t>
+          <t>/persons_v2/view.php?id=1</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>2011</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Csókay Károly SJ</t>
+          <t>Bérczi László Bernát O.Cist, apát</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>Miskolc, Magyarország</t>
-[...4 lines deleted...]
-          <t>Magyarország</t>
+          <t>Zirci Ciszterci Apátság, Zirc</t>
+        </is>
+      </c>
+      <c r="J137" t="inlineStr">
+        <is>
+          <t>Zirci Ciszterci Apátság</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>kisegítő lelkész, majd nyugállományban</t>
+          <t>idősek otthonának igazgatója, segédmagiszter, pályázati felelős, alperjel, 2011. júniusától oktatási főigazgató</t>
         </is>
       </c>
       <c r="N137">
         <v>2009</v>
       </c>
       <c r="O137">
-        <v>2024</v>
+        <v>2012</v>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=171</t>
+          <t>/persons_v2/view.php?id=79</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>2011</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Lóczi Tamás</t>
+          <t>Csókay Károly SJ</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>Fráter György Katolikus Gimnázium és Kollégium, Miskolc, Magyarország</t>
+          <t>Miskolc, Magyarország</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
-      <c r="J138" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>érseki biztos, 2011-től igazgató</t>
+          <t>kisegítő lelkész, majd nyugállományban</t>
         </is>
       </c>
       <c r="N138">
         <v>2009</v>
       </c>
       <c r="O138">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=668</t>
+          <t>/persons_v2/view.php?id=171</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>2011</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Nagy László, Dr.</t>
+          <t>Lóczi Tamás</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>Holy Family Parish, Whitby, ON, Kanada</t>
+          <t>Fráter György Katolikus Gimnázium és Kollégium, Miskolc, Magyarország</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
-          <t>Holy Family Parish</t>
+          <t>Fráter György Katolikus Gimnázium és Kollégium</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>plébános, a Kanadai Fellebezési Bíróság bírája, érseki helynök, teológiai tanár</t>
+          <t>érseki biztos, 2011-től igazgató</t>
         </is>
       </c>
       <c r="N139">
         <v>2009</v>
       </c>
-      <c r="P139" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="O139">
+        <v>2019</v>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=796</t>
+          <t>/persons_v2/view.php?id=668</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>2011</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Pesznyák Béla</t>
+          <t>Nagy László, Dr.</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>Szabadka, Szerbia</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>Courtland, ON, Kanada</t>
+          <t>Holy Family Parish, Whitby, ON, Kanada</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
+      <c r="J140" t="inlineStr">
+        <is>
+          <t>Holy Family Parish</t>
+        </is>
+      </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>plébános, a Kanadai Fellebezési Bíróság bírája, érseki helynök, teológiai tanár</t>
         </is>
       </c>
       <c r="N140">
         <v>2009</v>
       </c>
-      <c r="O140">
-        <v>2014</v>
+      <c r="P140" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=867</t>
+          <t>/persons_v2/view.php?id=796</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>2011</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Rakaczky Máté Bazil OSBM</t>
+          <t>Pesznyák Béla</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Szabadka, Szerbia</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>Máriapócs</t>
+          <t>Courtland, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I141" t="inlineStr">
+        <is>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N141">
         <v>2009</v>
       </c>
       <c r="O141">
-        <v>2019</v>
+        <v>2014</v>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=914</t>
+          <t>/persons_v2/view.php?id=867</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>2011</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Roskó László</t>
+          <t>Rakaczky Máté Bazil OSBM</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>Köln, Németország</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
-[...4 lines deleted...]
-          <t>USA</t>
+          <t>Máriapócs</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
           <t>nyugállományban</t>
         </is>
       </c>
       <c r="N142">
         <v>2009</v>
       </c>
       <c r="O142">
-        <v>2012</v>
+        <v>2019</v>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=944</t>
+          <t>/persons_v2/view.php?id=914</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>2011</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Skinta József István OSBM</t>
+          <t>Roskó László</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Köln, Németország</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>Máriapócs, Magyarország</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
           <t>nyugállományban</t>
         </is>
       </c>
       <c r="N143">
         <v>2009</v>
       </c>
       <c r="O143">
         <v>2012</v>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=999</t>
+          <t>/persons_v2/view.php?id=944</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>2011</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Ailer Gellért</t>
+          <t>Skinta József István OSBM</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>Washington DC, USA</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>Neokatekumenális út „Missio Ad Gentes”, Miskolc, Magyarország</t>
+          <t>Máriapócs, Magyarország</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
-      <c r="J144" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>lelkipásztor</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N144">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="O144">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=2</t>
+          <t>/persons_v2/view.php?id=999</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>2011</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Amászka László (OFMConv)</t>
+          <t>Ailer Gellért</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>Washington DC, USA</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>Magyarországi Szent István templom, Hamilton, ON, Kanada</t>
+          <t>Neokatekumenális út „Missio Ad Gentes”, Miskolc, Magyarország</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J145" t="inlineStr">
         <is>
-          <t>Magyarországi Szent István templom</t>
+          <t>Neokatekumenális út „Missio Ad Gentes”</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>magyar plébános</t>
+          <t>lelkipásztor</t>
         </is>
       </c>
       <c r="N145">
         <v>2010</v>
       </c>
       <c r="O145">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=4</t>
+          <t>/persons_v2/view.php?id=2</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>2011</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Benkő Antal SJ</t>
+          <t>Amászka László (OFMConv)</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>Szociális Otthon, Pilisvörösvár, Magyarország</t>
+          <t>Magyarországi Szent István templom, Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J146" t="inlineStr">
         <is>
-          <t>Szociális Otthon</t>
+          <t>Magyarországi Szent István templom</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>koordinátor (nyugállomány)</t>
+          <t>magyar plébános</t>
         </is>
       </c>
       <c r="N146">
         <v>2010</v>
       </c>
       <c r="O146">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=67</t>
+          <t>/persons_v2/view.php?id=4</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>2011</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Cebula Paweł OFMConv</t>
+          <t>Benkő Antal SJ</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>Lengyelország</t>
+          <t>Szociális Otthon, Pilisvörösvár, Magyarország</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>Lengyelország</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J147" t="inlineStr">
+        <is>
+          <t>Szociális Otthon</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>rendi feladatok, közben Írország</t>
+          <t>koordinátor (nyugállomány)</t>
         </is>
       </c>
       <c r="N147">
         <v>2010</v>
       </c>
       <c r="O147">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=121</t>
+          <t>/persons_v2/view.php?id=67</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>2011</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Forrai Tamás Gergely SJ</t>
+          <t>Cebula Paweł OFMConv</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>Jezsuita Tartományfőnökség, Budapest, Magyarország</t>
+          <t>Lengyelország</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Jezsuita Tartományfőnökség</t>
+          <t>Lengyelország</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>tartományfőnök</t>
+          <t>rendi feladatok, közben Írország</t>
         </is>
       </c>
       <c r="N148">
         <v>2010</v>
       </c>
       <c r="O148">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=283</t>
+          <t>/persons_v2/view.php?id=121</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>2011</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Kovách János</t>
+          <t>Forrai Tamás Gergely SJ</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>Sherman Oaks, CA, USA</t>
+          <t>Jezsuita Tartományfőnökség, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J149" t="inlineStr">
+        <is>
+          <t>Jezsuita Tartományfőnökség</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>tartományfőnök</t>
         </is>
       </c>
       <c r="N149">
         <v>2010</v>
       </c>
       <c r="O149">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=578</t>
+          <t>/persons_v2/view.php?id=283</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>2011</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Kürnyek Róbert, Dr.</t>
+          <t>Kovách János</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>Ottawa, ON, Kanada</t>
+          <t>Sherman Oaks, CA, USA</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>tanulmányok végzése, magyar lelkész</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N150">
         <v>2010</v>
       </c>
       <c r="O150">
-        <v>2013</v>
+        <v>2021</v>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=629</t>
+          <t>/persons_v2/view.php?id=578</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>2011</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Lőrinczy Ferenc Gábor</t>
+          <t>Kürnyek Róbert, Dr.</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>Veszprém, Magyarország</t>
+          <t>Ottawa, ON, Kanada</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>nyugállományban, kisegítő lelkész a Szent Mihály Bazilikában</t>
+          <t>tanulmányok végzése, magyar lelkész</t>
         </is>
       </c>
       <c r="N151">
         <v>2010</v>
       </c>
       <c r="O151">
-        <v>2019</v>
+        <v>2013</v>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=670</t>
+          <t>/persons_v2/view.php?id=629</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>2011</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Miskolczy Kálmán Sch.P., Dr.</t>
+          <t>Lőrinczy Ferenc Gábor</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>Szeged, Magyarország</t>
+          <t>Veszprém, Magyarország</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>nyugállományban, kisegítő lelkész a Szent Mihály Bazilikában</t>
         </is>
       </c>
       <c r="N152">
         <v>2010</v>
       </c>
       <c r="O152">
-        <v>2012</v>
+        <v>2019</v>
       </c>
       <c r="Q152" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=752</t>
+          <t>/persons_v2/view.php?id=670</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>2011</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Rigó Jenő SJ</t>
+          <t>Miskolczy Kálmán Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>Dáni utcai jezsuita templom, Szeged</t>
-[...4 lines deleted...]
-          <t>Dáni utcai jezsuita templom</t>
+          <t>Szeged, Magyarország</t>
+        </is>
+      </c>
+      <c r="I153" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>templomigazgató, a Kaszap István Kollégium igazgatója, treasuer</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N153">
         <v>2010</v>
       </c>
       <c r="O153">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="Q153" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=937</t>
+          <t>/persons_v2/view.php?id=752</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>2011</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Rostás Sándor SVD</t>
+          <t>Rigó Jenő SJ</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>verbita missziósház, Kőszeg, Magyarország</t>
-[...4 lines deleted...]
-          <t>Magyarország</t>
+          <t>Dáni utcai jezsuita templom, Szeged</t>
         </is>
       </c>
       <c r="J154" t="inlineStr">
         <is>
-          <t>verbita missziósház</t>
+          <t>Dáni utcai jezsuita templom</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>rektor</t>
+          <t>templomigazgató, a Kaszap István Kollégium igazgatója, treasuer</t>
         </is>
       </c>
       <c r="N154">
         <v>2010</v>
       </c>
       <c r="O154">
         <v>2013</v>
       </c>
       <c r="Q154" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=946</t>
+          <t>/persons_v2/view.php?id=937</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>2011</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Siklódi Sándor</t>
+          <t>Rostás Sándor SVD</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Chicago, IL, USA</t>
+          <t>verbita missziósház, Kőszeg, Magyarország</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J155" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>verbita missziósház</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>rektor</t>
         </is>
       </c>
       <c r="N155">
         <v>2010</v>
       </c>
       <c r="O155">
+        <v>2013</v>
+      </c>
+      <c r="Q155" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=946</t>
+        </is>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>2011</v>
+      </c>
+      <c r="B156" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C156" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D156" t="inlineStr">
+        <is>
+          <t>Siklódi Sándor</t>
+        </is>
+      </c>
+      <c r="E156" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F156" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G156" t="inlineStr">
+        <is>
+          <t>Gyulafehérvár</t>
+        </is>
+      </c>
+      <c r="H156" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, Chicago, IL, USA</t>
+        </is>
+      </c>
+      <c r="I156" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J156" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K156" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N156">
+        <v>2010</v>
+      </c>
+      <c r="O156">
         <v>2012</v>
       </c>
-      <c r="Q155" t="inlineStr">
+      <c r="Q156" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=990</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>