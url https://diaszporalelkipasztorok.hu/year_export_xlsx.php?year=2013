--- v1 (2026-09-13)
+++ v2 (2026-10-30)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Chronologie" sheetId="1" r:id="rId1"/>
+    <sheet name="Kronológia" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -98,7987 +98,8048 @@
     <col min="12" max="12" width="42" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t>Diaszpóra Lelkipásztori Névtár</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>www.diaszporalelkipasztorok.hu</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Year</t>
+          <t>Év</t>
         </is>
       </c>
       <c r="B4">
         <v>2013</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Event type filter</t>
+          <t>Eseménytípus szűrő</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>All events</t>
+          <t>Minden esemény</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Country filter</t>
+          <t>Ország szűrő</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Alle Länder</t>
+          <t>Minden ország</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
-          <t>Summary</t>
+          <t>Összegzés</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Current changes of the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="B9">
         <v>25</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="B10">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Births</t>
+          <t>Születések</t>
         </is>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Deaths</t>
+          <t>Halálozások</t>
         </is>
       </c>
       <c r="B12">
         <v>7</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Ordinations</t>
+          <t>Szentelések</t>
         </is>
       </c>
       <c r="B13">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Domestic services</t>
+          <t>Anyaországi szolgálatok</t>
         </is>
       </c>
       <c r="B14">
         <v>22</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Foreign services</t>
+          <t>Külföldi szolgálatok</t>
         </is>
       </c>
       <c r="B15">
         <v>15</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
-          <t>Year</t>
+          <t>Év</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
-          <t>Section</t>
+          <t>Szekció</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
-          <t>Event type</t>
+          <t>Eseménytípus</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
-          <t>Name</t>
+          <t>Név</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
         <is>
-          <t>Denomination</t>
+          <t>Felekezet</t>
         </is>
       </c>
       <c r="F17" t="inlineStr" s="1">
         <is>
-          <t>Grade</t>
+          <t>Fokozat</t>
         </is>
       </c>
       <c r="G17" t="inlineStr" s="1">
         <is>
-          <t>Diocese / order</t>
+          <t>Egyházmegye / rend</t>
         </is>
       </c>
       <c r="H17" t="inlineStr" s="1">
         <is>
-          <t>Place</t>
+          <t>Hely</t>
         </is>
       </c>
       <c r="I17" t="inlineStr" s="1">
         <is>
-          <t>Country</t>
+          <t>Ország</t>
         </is>
       </c>
       <c r="J17" t="inlineStr" s="1">
         <is>
-          <t>Institution</t>
+          <t>Intézmény</t>
         </is>
       </c>
       <c r="K17" t="inlineStr" s="1">
         <is>
-          <t>Position</t>
+          <t>Beosztás</t>
         </is>
       </c>
       <c r="L17" t="inlineStr" s="1">
         <is>
-          <t>Label</t>
+          <t>Címke</t>
         </is>
       </c>
       <c r="M17" t="inlineStr" s="1">
         <is>
-          <t>Description</t>
+          <t>Leírás</t>
         </is>
       </c>
       <c r="N17" t="inlineStr" s="1">
         <is>
-          <t>Date from</t>
+          <t>Dátum tól</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
-          <t>Date to</t>
+          <t>Dátum ig</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
-          <t>Current</t>
+          <t>Jelenleg</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
-          <t>Person link</t>
+          <t>Személy linkje</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2013</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-[...1 lines deleted...]
-Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Ailer Gellért</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Washington DC, USA</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Neokatekumenális út „Missio Ad Gentes”, Miskolc, Ungarn - Seelsorger
-[...1 lines deleted...]
-Fájdalmas Anya templom, Eger, Ungarn - Hilfspfarrer</t>
+          <t>Neokatekumenális út „Missio Ad Gentes”, Miskolc, Magyarország - lelkipásztor
+Redemtoris Mater Egyházmegyei Missziós Szeminárium, Eger, Magyarország - vicerektor
+Fájdalmas Anya templom, Eger, Magyarország - plébánoshelyettes</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
           <t>2010
 2013
 2013</t>
         </is>
       </c>
       <c r="O18" t="inlineStr">
         <is>
           <t>2013
 2016</t>
         </is>
       </c>
       <c r="P18" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=2</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>2013</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Antal András</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA - Administrator</t>
+          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA - adminisztrátor</t>
         </is>
       </c>
       <c r="N19">
         <v>2013</v>
       </c>
       <c r="O19">
         <v>2015</v>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=11</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>2013</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Hesz Vince Dénes OFM</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Sümeg, Ungarn - Seelsorger
-Szombathely, Ungarn - Hilfspfarrer</t>
+          <t>Sümeg, Magyarország - lelkipásztor
+Szombathely, Magyarország - segédlelkész</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
           <t>2011
 2013</t>
         </is>
       </c>
       <c r="O20" t="inlineStr">
         <is>
           <t>2013
 2015</t>
         </is>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=387</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>2013</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Jaschkó Balázs SJ</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada - Hilfspfarrer, später Pfarrer bzw. örtlicher Vorsteher
-Pickering, ON, Kanada - im Ruhestand</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada - segédlelkész, majd plébános, illetve helyi elöljáró
+Pickering, ON, Kanada - nyugállományban</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>1970
 2013</t>
         </is>
       </c>
       <c r="O21" t="inlineStr">
         <is>
           <t>2013
 2023</t>
         </is>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=477</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>2013</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Juhász Imre</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA - Pfarrer, nach der Zusammenlegung der Pfarreien Seelsorger der ungarisch- und spanischsprachigen Gemeindemitglieder, Vikar und Koordinator der ungarischen Seelsorge der Diözese Metuchen</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA - plébános, majd a templomok összevonása után a magyar és spanyol anyanyelvű hívek lelkipásztora, segédlelkész, a Metuchen Egyházmegye Magyar Apostolkodásának koordinátora</t>
         </is>
       </c>
       <c r="N22">
         <v>2013</v>
       </c>
       <c r="O22">
         <v>2024</v>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=490</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>2013</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Kish Gábor SJ</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada - im Ruhestand
-Jezsuita idősotthon, Pickering, ON, Kanada - im Ruhestand</t>
+          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada - nyugállományban
+Jezsuita idősotthon, Pickering, ON, Kanada - nyugállományban</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
           <t>1999
 2013</t>
         </is>
       </c>
       <c r="O23" t="inlineStr">
         <is>
           <t>2013
 2019</t>
         </is>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=535</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>2013</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Rückkehr in die Heimat</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Hazatérés</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Kürnyek Róbert, Dr.</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Ottawa, ON, Kanada - Studium, ungarischer Pfarrer
-Szűz Mária Szeplőtelen Szíve templom, Zalaegerszeg, Ungarn - Pfarrer</t>
+          <t>Ottawa, ON, Kanada - tanulmányok végzése, magyar lelkész
+Szűz Mária Szeplőtelen Szíve templom, Zalaegerszeg, Magyarország - plébános</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
           <t>2010
 2013</t>
         </is>
       </c>
       <c r="O24" t="inlineStr">
         <is>
           <t>2013
 2018</t>
         </is>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=629</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>2013</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Mezei András</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>I. (Magyarok Nagyasszonya), Keszthely, Ungarn - Hilfspfarrer
-Csabrendek, Ungarn - Pfarrer</t>
+          <t>I. (Magyarok Nagyasszonya), Keszthely, Magyarország - segédlelkész
+Csabrendek, Magyarország - plébános</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
           <t>2008
 2013</t>
         </is>
       </c>
       <c r="O25" t="inlineStr">
         <is>
           <t>2013
 2015</t>
         </is>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=734</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>2013</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Nagy Ferenc SJ, Dr.</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Sodrás utca, Budapest, Ungarn - Redakteur, Seelsorgeassistent in Pestszentlőrinc, Operarius
-Szent Erzsébet Otthon, Pilisvörösvár, Ungarn - im Ruhestand</t>
+          <t>Sodrás utca, Budapest, Magyarország - szerkesztő, Pestszentlőrincen lelkipásztori kisegítő, operarius
+Szent Erzsébet Otthon, Pilisvörösvár, Magyarország - nyugállományban</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
           <t>1992
 2013</t>
         </is>
       </c>
       <c r="O26" t="inlineStr">
         <is>
           <t>2013
 2018</t>
         </is>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=788</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>2013</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-[...1 lines deleted...]
-Inkardination</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)
+Inkardináció</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Nagy Nándor</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (früher: Csanád)</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Dombegyház, Ungarn - Pfarrverwalter
-Újlengyel, Ungarn - Pfarrverwalter, zugleich Moderator in Nyáregyháza, Aushilfspfarrer in den Pfarreien Inárcs und Kakucs</t>
+          <t>Dombegyház, Magyarország - plébániai kormányzó
+Újlengyel, Magyarország - plébániai kormányzó, közben moderátor Nyáregyháza, kisegítő az inárcsi és a kakucsi plébániákon</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (früher: Csanád) → Vác</t>
+          <t>Szeged-Csanád (korábban: Csanád) → Vác</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
           <t>2012
 2013
 2013</t>
         </is>
       </c>
       <c r="O27" t="inlineStr">
         <is>
           <t>2013
 2014</t>
         </is>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=798</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>2013</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Orbán Mihály SJ</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Szatmárnémeti, Rumänien - Pfarrer der deutschsprachigen Gemeinde in Kálvária</t>
+          <t>Szatmárnémeti, Románia - a Kálvária német nyelvű közösségének plébánosa</t>
         </is>
       </c>
       <c r="N28">
         <v>2013</v>
       </c>
       <c r="O28">
         <v>2021</v>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=835</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>2013</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Polgár Lőrinc Kapisztrán OFM</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA - Hilfspfarrer, später Pfarrer
-Padua Friary, New York, NY, USA - im Ruhestand</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA - segédlelkész, majd plébános
+Padua Friary, New York, NY, USA - nyugállományban</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
           <t>1995
 2013</t>
         </is>
       </c>
       <c r="O29" t="inlineStr">
         <is>
           <t>2013
 2019</t>
         </is>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=887</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>2013</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Páldeák Iván Szabolcs OFM</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Margit körút, Budapest - Seelsorger
-Ferenciek tere, Budapest, Ungarn - Pfarrer, im Ruhestand</t>
+          <t>Margit körút, Budapest - lelkipásztor
+Ferenciek tere, Budapest, Magyarország - lelkipásztor, nyugállományban</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
           <t>2007
 2013</t>
         </is>
       </c>
       <c r="O30" t="inlineStr">
         <is>
           <t>2013
 2020</t>
         </is>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=859</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>2013</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Beginn des Dienstes im Ausland
-Versetzung (vorheriger Dienstort)</t>
+          <t>Külföldi szolgálat megkezdése
+Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Rigó Jenő SJ</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada - Pfarrer
-Dáni utcai jezsuita templom, Szeged - Kirchenverwalter, Direktor des István-Kaszap-Internats, Schatzmeister</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada - plébános
+Dáni utcai jezsuita templom, Szeged - templomigazgató, a Kaszap István Kollégium igazgatója, treasuer</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
           <t>2013
 2010</t>
         </is>
       </c>
       <c r="O31" t="inlineStr">
         <is>
           <t>2017
 2013</t>
         </is>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=937</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>2013</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Rostás Sándor SVD</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>verbita missziósház, Kőszeg, Ungarn - Rektor
-Kőszeg, Ungarn - im Ruhestand</t>
+          <t>verbita missziósház, Kőszeg, Magyarország - rektor
+Kőszeg, Magyarország - nyugállományban</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
           <t>2010
 2013</t>
         </is>
       </c>
       <c r="O32" t="inlineStr">
         <is>
           <t>2013
 2019</t>
         </is>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=946</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>2013</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Rückkehr in die Heimat</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Hazatérés</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Sajgó Szabolcs SJ</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada - Pfarrer
-Párbeszéd Háza, Budapest, Ungarn - Direktor</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada - plébános
+Párbeszéd Háza, Budapest, Magyarország - igazgató</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
           <t>2008
 2013</t>
         </is>
       </c>
       <c r="O33">
         <v>2013</v>
       </c>
       <c r="P33" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=955</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>2013</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Somfai Béla SJ, Dr.</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Sodrás utcai rendház, Budapest, Ungarn - Pfarrer, zugleich emeritierter Professor und Gastdozent an der Ordenshochschule für Theologie „Sapientia“</t>
+          <t>Sodrás utcai rendház, Budapest, Magyarország - lelkész, közben a Sapientia Szerzetesi Hittudományi Főiskolán professzor emeritus és meghívott előadó</t>
         </is>
       </c>
       <c r="N34">
         <v>2007</v>
       </c>
       <c r="O34">
         <v>2013</v>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=1007</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>2013</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Krigler Béla Sch.P</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>Wisconsin, WI, USA</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>27. Januar 2013</t>
+          <t>2013. január 27.</t>
         </is>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=609</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>2013</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Kamarás Ferenc Mihály OFM</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Budapest, Ungarn</t>
+          <t>Budapest, Magyarország</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>18. Mai 2013</t>
+          <t>2013. május 18.</t>
         </is>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=499</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>2013</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Siklódi Sándor</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>31. Juni 2013</t>
+          <t>2013. június 31.</t>
         </is>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=990</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>2013</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Kovács György Máté O.Cist</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>12. Juli 2013</t>
+          <t>2013. július 12.</t>
         </is>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=588</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>2013</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Kis-Horváth Mihály Paszkál O.Cist</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>10. August 2013</t>
+          <t>2013. augusztus 10.</t>
         </is>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=534</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>2013</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Ewige Gelübde</t>
+          <t>Örökfogadalom</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Dezső Péter OFM</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent Cirill és Metód horvát ferences rendtartomány)</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Bjelovar, Kroatien</t>
+          <t>Bjelovar, Horvátország</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>14. September 2013</t>
+          <t>2013. szeptember 14.</t>
         </is>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=195</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2013</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Samay Sebestyén Sebastian OSB</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>Latrobe, PA, USA</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>1. Oktober 2013</t>
+          <t>2013. október 1.</t>
         </is>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=957</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>2013</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Benkő Antal SJ</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Pilisvörösvár, Ungarn</t>
+          <t>Pilisvörösvár, Magyarország</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>24. November 2013</t>
+          <t>2013. november 24.</t>
         </is>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=67</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>2013</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Iróffy Gábor Zsolt OSB</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>Gymnasiallehrer, ab 1974 Gymnasialdirektor, ab 1981 Subprior</t>
+          <t>gimnáziumi tanár, 1974–től gimnáziumi igazgató, 1981–től alperjel</t>
         </is>
       </c>
       <c r="N43">
         <v>1952</v>
       </c>
       <c r="O43">
         <v>2016</v>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=459</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>2013</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Monostori Benedek József Bánk O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>Universitätsdozent (1956–1989), Vizepropst (1975–1976), Propst (1976–1988), Gymnasiallehrer (1974–1975, 1977–1978), Beichtvater und Zelebrant bei den Schwestern der Heiligen Familie von Nazareth, Grand Prairie, TX, USA (1989–2011), im Ruhestand (2011–2014)</t>
+          <t>egyetemi tanár (1956 – 1989), alperjel (1975 – 1976), perjel (1976 – 1988), gimnáziumi tanár (1974 – 1975., 1977 – 1978), Holy Family of Nazareth Sisters, Grand Prairie, TX, USA gyóntató és miséző (1989 – 2011), nyugállományban (2011 – 2014)</t>
         </is>
       </c>
       <c r="N44">
         <v>1956</v>
       </c>
       <c r="O44">
         <v>2014</v>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=769</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>2013</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Balás Dávid László O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>Philosophielehrer an der Universität von Dallas, Pastor, Leiter des Fachbereichs Theologie sowie Religionslehrer</t>
+          <t>filozófiatanár a Dallas-i Egyetemen, lelkipásztor, teológiai tanszékvezető, illetve hittanár</t>
         </is>
       </c>
       <c r="N45">
         <v>1959</v>
       </c>
       <c r="O45">
         <v>2014</v>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=32</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>2013</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Lackner Károly Béda O.Cist, dr</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>Gymnasiallehrer (Dallas – St. Edward 1959–1960; Dallas – Cistercian 1962–1964; Fort Worth, TX, USA 1964–1967; Dallas 1967–1970) Universitätsdozent in Arlington, TX, USA – University of Texas (1969–2010), im Ruhestand (2010–2020)</t>
+          <t>gimnáziumi tanár (Dallas – St. Edward 1959-1960.; Dallas-Cistercian 1962-1964.; Fort Worth, TX, USA 1964-1967.; Dallas 1967-1970.) Egyetemi tanár Arlington, TX, USA - University of Texas (1969-2010) nyugállományban (2010-2020)</t>
         </is>
       </c>
       <c r="N46">
         <v>1959</v>
       </c>
       <c r="O46">
         <v>2020</v>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=630</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>2013</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Horváth László Pius OSB</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>Portola Valley, CA, USA</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>Lehrer, Strich, Hilfsseelsorger</t>
+          <t>tanár, perjel, kisegítő magyar lelkész</t>
         </is>
       </c>
       <c r="N47">
         <v>1960</v>
       </c>
       <c r="O47">
         <v>2018</v>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=431</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>2013</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Chladek István Menyhért O.Cist</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>Lehrer, Sekretär des Abtes, Hilfspfarrer</t>
+          <t>tanár, apáti titkár, segédlelkész</t>
         </is>
       </c>
       <c r="N48">
         <v>1962</v>
       </c>
       <c r="O48">
         <v>2017</v>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=125</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2013</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Erdei János József OSBM</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>Máriapócsi Bazilita Atyák Közössége, Matawan, NJ, USA</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
           <t>Máriapócsi Bazilita Atyák Közössége</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>Pfarrer, derzeit als Aushilfspfarrer in New York, NY, USA</t>
+          <t>parókus, közben kisegít New York, NY, USA</t>
         </is>
       </c>
       <c r="N49">
         <v>1963</v>
       </c>
       <c r="O49">
         <v>2016</v>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=243</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>2013</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Kereszty András Rókus O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>Universitätsdozent, daneben von 1968 bis 2013 Gymnasiallehrer und von 1975 bis 2012 Novizenmeister. Seit 2019 im Ruhestand</t>
+          <t>egyetemi tanár, közben 1968 – 2013 között gimnáziumi tanár, 1975 – 2012 között novíciusmester. 2019-től nyugállományban</t>
         </is>
       </c>
       <c r="N50">
         <v>1963</v>
       </c>
       <c r="O50">
         <v>2022</v>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=524</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>2013</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Romza Viktor György, Msgr.</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>Campbell, OH, USA</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N51">
         <v>1963</v>
       </c>
       <c r="O51">
         <v>2014</v>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=942</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>2013</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Marton Antal Bernát O.Cist, dr</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>Gymnasiallehrer (1968–2014), stellvertretender Schulleiter (1971–1981), Schulleiter (1981–1996), Oberlehrer (1994–2000), Subdiakon (um 2000), Magister der Theologie (um 2007)</t>
+          <t>gimnáziumi tanár (1968-2014), igazgatóhelyettes (1971-1981), igazgató (1981-1996), perjel (1994-2000), alperjel (2000 körül), klerikus-magiszter (2007 körül)</t>
         </is>
       </c>
       <c r="N52">
         <v>1968</v>
       </c>
       <c r="O52">
         <v>2015</v>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=707</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>2013</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Molnár László</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>Tours-i Szent Márton plébánia, Porto Alegre, Brazília</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
           <t>Tours-i Szent Márton plébánia</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>Gründer, kirchenbauender Pfarrer</t>
+          <t>alapító, templomépítő plébános</t>
         </is>
       </c>
       <c r="N53">
         <v>1968</v>
       </c>
       <c r="O53">
         <v>2018</v>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=764</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>2013</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Gyöngyös Márton OP</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>domonkos (Ordo Fratrum Praedicatorum)</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Österreich</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>Österreich</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>Seelsorge und die Durchführung von Exerzitien</t>
+          <t>lelkipásztori tevékenység és lelkigyakorlatok tartása</t>
         </is>
       </c>
       <c r="N54">
         <v>1970</v>
       </c>
       <c r="P54" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=353</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>2013</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Bálint István József</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>St. Ladislaus Church, South Norwalk, CT, USA</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
           <t>St. Ladislaus Church</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>ungarischer Pfarrer, Gemeindepfarrer, der nebenbei in Fairfield, CT – St. Imre – aushilft</t>
+          <t>magyar lelkész, plébános, közben kisegít Fairfield, CT – Szent Imre</t>
         </is>
       </c>
       <c r="N55">
         <v>1971</v>
       </c>
       <c r="O55">
         <v>2014</v>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=58</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>2013</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Linka Ernő Ödön OSB, apát</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
           <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>Hausverwalter (1971–1972), Seminarlehrer (1972–1978), Erziehungs- und Berufsberater (1974–1982), Pfarrer (1980–1982), Prior, später Abt, Leiter der Sozialen Einrichtungen (1981–2005), im Ruhestand (2005–2017)</t>
+          <t>házgondnok (1971-1972), szemináriumi nevelő (1972-1978), nevelési- és hivatásügyi tanácsadó (1974-1982), lelkész (1980-1982), perjel, majd apát, a Szociális Intézmények vezetője (1981-2005), nyugállományban (2005-2017)</t>
         </is>
       </c>
       <c r="N56">
         <v>1971</v>
       </c>
       <c r="O56">
         <v>2017</v>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=659</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>2013</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Skerl Alphonse</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>Szentháromság R. K. Egyházközség, East Chicago, IN, USA</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
           <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>Pfarrer; nebenbei betreut er auch die St.-Imre-Kirche in Gary, IN, USA.</t>
+          <t>plébános, közben ellátja Gary, IN, USA, Szent Imre templomot is.</t>
         </is>
       </c>
       <c r="N57">
         <v>1971</v>
       </c>
       <c r="O57">
         <v>2016</v>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=998</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>2013</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Horváth András Ellák O.Praem</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>Szent Mihály apátság, Orange, CA, USA</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
           <t>Szent Mihály apátság</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>Lehrer für Latein, Religionsunterricht und mittelalterliche Geschichte; später kümmerte er sich um die Krankenversicherungsangelegenheiten seiner Ordensbrüder</t>
+          <t>latin, hittan, középkori történelem tanár, majd rendtársai egészségbiztosítási ügyeit intézte</t>
         </is>
       </c>
       <c r="N58">
         <v>1973</v>
       </c>
       <c r="O58">
         <v>2018</v>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=417</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>2013</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Leavy Matthew Máté OSB, apát</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>St. Anselm Abbey, Mancester, NH, USA</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
           <t>St. Anselm Abbey</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>Lehrer sowie von 1986 bis 2012 Abt</t>
+          <t>tanár, illetve 1986 – 2012 között apát</t>
         </is>
       </c>
       <c r="N59">
         <v>1977</v>
       </c>
       <c r="O59">
         <v>2018</v>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=641</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>2013</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Pázmány Géza Sch.P.</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>Devon, PA, USA</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>Lehrer, später im Ruhestand</t>
+          <t>tanár, majd nyugállományban</t>
         </is>
       </c>
       <c r="N60">
         <v>1980</v>
       </c>
       <c r="O60">
         <v>2024</v>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=860</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>2013</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Farkasfalvy Miklós Dénes O.Cist, Dr., apát</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>Gymnasiallehrer bis 2012, dazwischen von 1988 bis 2012 Abt. Seit 2012 im Ruhestand</t>
+          <t>gimnáziumi tanár 2012-ig, közben 1988-2012 apát. 2012-től nyugállományban</t>
         </is>
       </c>
       <c r="N61">
         <v>1981</v>
       </c>
       <c r="O61">
         <v>2020</v>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=252</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>2013</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Juhász Lajos</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>Diakon</t>
+          <t>állandó diakónus</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>Yonkers, NY, USA</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>Ständiger Diakon, seit 1995 Verwalter</t>
+          <t>állandó diakónus, 1995-től adminisztrátor</t>
         </is>
       </c>
       <c r="N62">
         <v>1984</v>
       </c>
       <c r="O62">
         <v>2014</v>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=494</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>2013</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Giriny János</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>in der Zentrale</t>
+          <t>központi szolgálatban</t>
         </is>
       </c>
       <c r="N63">
         <v>1985</v>
       </c>
       <c r="O63">
         <v>2014</v>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=328</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>2013</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Marozsán László</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>Diakon</t>
+          <t>állandó diakónus</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>Keresztelő Szent János magyar görög katolikus templom, Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
           <t>Keresztelő Szent János magyar görög katolikus templom</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
           <t>diakónus</t>
         </is>
       </c>
       <c r="N64">
         <v>1986</v>
       </c>
       <c r="O64">
         <v>2021</v>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=700</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2013</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Barter Róbert</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>Parma, OH, USA</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>Clinton Township, MI, USA</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="N65">
         <v>1987</v>
       </c>
       <c r="O65">
         <v>2014</v>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=48</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>2013</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Antal András</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
           <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
           <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N66">
         <v>1988</v>
       </c>
       <c r="O66">
         <v>2018</v>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=11</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>2013</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Deák István</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>Pfarrer, unter anderem in Toronto, ON, derzeit im Ruhestand</t>
+          <t>parókus, közben Toronto, ON is, jelenleg nyugállományban</t>
         </is>
       </c>
       <c r="N67">
         <v>1988</v>
       </c>
       <c r="P67" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=182</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>2013</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Jálics Ferenc SJ</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Gries, Deutschland</t>
+          <t>Gries, Németország</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>Deutschland</t>
+          <t>Németország</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>Leiter von Exerzitien, Gründer und Leiter einer Wohngemeinschaft</t>
+          <t>lelkigyakorlat-vezető, Háziközösség alapító-vezető</t>
         </is>
       </c>
       <c r="N68">
         <v>1988</v>
       </c>
       <c r="O68">
         <v>2017</v>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=481</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>2013</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Gaál Jenő SVD</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Sorkifalud, Ungarn</t>
+          <t>Sorkifalud, Magyarország</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>Leiter der Cursillo-Bewegung, später Hilfspfarrer</t>
+          <t>A Cursillo-mozgalom vezetője, majd kisegítő lelkész</t>
         </is>
       </c>
       <c r="N69">
         <v>1989</v>
       </c>
       <c r="O69">
         <v>2020</v>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=301</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>2013</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Machó György</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
           <t>Newark, NJ, USA</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>Fort Lee, NJ, USA</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>Hilfspfarrer, Universitätsdozent, Verwalter der Zentralkirche der Marine</t>
+          <t>kisegítő lelkész, egyetemi tanár, a haditengerészet központi templomának adminisztrátora</t>
         </is>
       </c>
       <c r="N70">
         <v>1990</v>
       </c>
       <c r="O70">
         <v>2015</v>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=676</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>2013</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Molnár László</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>Porto Alegre, Brazília</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>Pfarrer, Gründer der Bruderschaft „Unsere Liebe Frau“</t>
+          <t>lelkész, a Miasszonyunk Testvéri Közösség alapítója</t>
         </is>
       </c>
       <c r="N71">
         <v>1990</v>
       </c>
       <c r="O71">
         <v>2025</v>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=764</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>2013</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Sándor Albert Melchior OFMCap</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>St. Bonaventure Monastery, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
           <t>St. Bonaventure Monastery</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>Stellvertretender Hausleiter, Hausleiter, Gästebeauftragter, geistlicher Begleiter der weltlichen Franziskanergemeinschaften, anschließend im Ruhestand</t>
+          <t>helyettes házfőnök, házfőnök, vendégmester, a világi ferences közösségek lelki asszisztense, majd nyugállományban</t>
         </is>
       </c>
       <c r="N72">
         <v>1990</v>
       </c>
       <c r="O72">
         <v>2024</v>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=962</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>2013</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Angyal Lajos</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>St. George Greek Catholic Church, Courtland, ON, Kanada</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
           <t>St. George Greek Catholic Church</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N73">
         <v>1991</v>
       </c>
       <c r="O73">
         <v>2019</v>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=9</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>2013</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Deák Miklós, dr.</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>London, ON, Kanada</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>Seelsorger (führt römisch-katholische Gottesdienste durch)</t>
+          <t>lelkipásztor (római katolikus szertartásokat végez)</t>
         </is>
       </c>
       <c r="N74">
         <v>1991</v>
       </c>
       <c r="O74">
         <v>2024</v>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=183</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>2013</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Deák Miklós, dr.</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
           <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N75">
         <v>1991</v>
       </c>
       <c r="O75">
         <v>2024</v>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=183</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>2013</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Lelóczky Gyula Donát O.Cist</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>Gymnasiallehrer bis 2011, Bibliothekar bis 2022, Pfarrer der ungarischen Gemeinde in Texas</t>
+          <t>gimnáziumi tanár 2011-ig, könyvtáros 2022-ig, a texasi magyar közösség lelkésze</t>
         </is>
       </c>
       <c r="N76">
         <v>1992</v>
       </c>
       <c r="P76" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=644</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>2013</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>Rékási József Csaba O.Praem</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>De Pere-i premontrei rendház, West De Pere, WI, USA</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
           <t>De Pere-i premontrei rendház</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N77">
         <v>1992</v>
       </c>
       <c r="O77">
         <v>2016</v>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=930</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>2013</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Őrsy László SJ, Dr.</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>Georgetown Egyetem, Washington DC, USA</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
           <t>Georgetown Egyetem</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>Professor emeritus, Gastdozent</t>
+          <t>professor emeritus, vendégelőadó</t>
         </is>
       </c>
       <c r="N78">
         <v>1993</v>
       </c>
       <c r="O78">
         <v>2020</v>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=844</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>2013</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Kiss György Barnabás OFM</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
           <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>Pfarrer, seit 2010 in Windsor, ON, Kanada – Pfarrei St. Antonius von Padua – Verwalter</t>
+          <t>plébános, közben 2010-től Windsor, ON, Kanadában – Páduai Szent Antal plébánia – adminisztrátor</t>
         </is>
       </c>
       <c r="N79">
         <v>1994</v>
       </c>
       <c r="P79" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=545</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>2013</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Kormon József, Dr.</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
           <t>Pécs</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>Hímesháza, Ungarn</t>
+          <t>Hímesháza, Magyarország</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>Pfarrer, Ehrendekan</t>
+          <t>plébános, tiszteletbeli esperes</t>
         </is>
       </c>
       <c r="N80">
         <v>1994</v>
       </c>
       <c r="O80">
         <v>2015</v>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=569</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>2013</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Ligeti András Angelus OFM</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
           <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>Ortsvorsteher und Hilfspfarrer sowie Zelebrant in den ehemaligen ungarischen Pfarreien in DeWitt, MI, USA, und Toledo, OH, USA</t>
+          <t>helyi elöljáró és segédlelkész, valamint DeWitt, MI, USA és Toledo, OH, USA egykori magyar plébániákon miséző</t>
         </is>
       </c>
       <c r="N81">
         <v>1994</v>
       </c>
       <c r="P81" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=654</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>2013</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Schweda Phillip (OFM)</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>egyházmegyei bíróság, Lansing, MI, USA</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
           <t>egyházmegyei bíróság</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>Richter</t>
+          <t>bírája</t>
         </is>
       </c>
       <c r="N82">
         <v>1994</v>
       </c>
       <c r="O82">
         <v>2015</v>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=978</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>2013</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Éles Ferenc</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
           <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>Boynton Beach, FL, USA</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N83">
         <v>1994</v>
       </c>
       <c r="O83">
         <v>2018</v>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=247</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>2013</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>Marosfalvy László SJ</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
           <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
           <t>lelkész, ökonómus, közben 2006-2008 között plébános, majd segédlelkész, valamint a Saint Jutta Foundation kanadai kurátora, később nyugállományban</t>
         </is>
       </c>
       <c r="N84">
         <v>1996</v>
       </c>
       <c r="O84">
         <v>2024</v>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=698</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>2013</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Linka Ervin Sándor OSB</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
           <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>Ungarischer Hauptpfarrer in Brasilien</t>
+          <t>brazíliai magyar főlelkész</t>
         </is>
       </c>
       <c r="N85">
         <v>1997</v>
       </c>
       <c r="O85">
         <v>2016</v>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=660</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>2013</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Juhász Gábor Tamás, Dr.</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Budapest - Vizafogó, Budapest, Ungarn</t>
+          <t>Budapest - Vizafogó, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
           <t>Budapest - Vizafogó</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>Hilfspfarrer, ab 2000 dann Pfarrer; von 2001 bis 2019 war er zudem Leiter der St.-Augustinus-Kapelle</t>
+          <t>segédlelkész, majd 2000-től plébános, közben 2001 – 2019 között a Szent Ágoston kápolna igazgatója is</t>
         </is>
       </c>
       <c r="N86">
         <v>1998</v>
       </c>
       <c r="P86" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=489</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>2013</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Csiszár István</t>
+          <t>Somos József</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>Kitchener, ON, Kanada</t>
+          <t>Nyíregyháza, Magyarország</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N87">
-        <v>2000</v>
+        <v>1999</v>
       </c>
       <c r="O87">
-        <v>2018</v>
+        <v>2014</v>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=161</t>
+          <t>/persons_v2/view.php?id=1010</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>2013</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Kerekes László, püspök, Dr.</t>
+          <t>Csiszár István</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>Bischof</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Boldog Özséb templom, Kézdivásárhely, Rumänien</t>
+          <t>Kitchener, ON, Kanada</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>Rumänien</t>
-[...4 lines deleted...]
-          <t>Boldog Özséb templom</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N88">
         <v>2000</v>
       </c>
       <c r="O88">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=520</t>
+          <t>/persons_v2/view.php?id=161</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>2013</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
+          <t>Kerekes László, püspök, Dr.</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>Sapientia Szerzetesi Főiskola, Budapest, Ungarn</t>
+          <t>Boldog Özséb templom, Kézdivásárhely, Románia</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>Sapientia Szerzetesi Főiskola</t>
+          <t>Boldog Özséb templom</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>Dozent an der Theologischen Hochschule Sapientia, unterrichtet Fundamentaltheologie, seit 2020 Mitglied des Senats, Leiter des Lehrstuhls für Fundamentaltheologie, von 2021 bis 2025 stellvertretender Rektor für Lehre und Forschung, seit dem 1. Juli 2025 amtierender Rektor, ab 1. September 2025 Rektor</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N89">
-        <v>2001</v>
-[...4 lines deleted...]
-        </is>
+        <v>2000</v>
+      </c>
+      <c r="O89">
+        <v>2020</v>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=28</t>
+          <t>/persons_v2/view.php?id=520</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>2013</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Lakatos Dénes</t>
+          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary templom, Vancouver, BC, Kanada</t>
+          <t>Sapientia Szerzetesi Főiskola, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary templom</t>
+          <t>Sapientia Szerzetesi Főiskola</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>a Sapientia Szerzetesi Hittudományi Főiskola oktatója, fundamentális teológiát tanít, 2020-tól a Szenátus tagja, a Fundamentális Teológia Tanszék vezetője, 2021-2025 között oktatási és kutatási rektorhelyettes, 2025. július 1-től megbízott rektor, 2025. szeptember 1-től rektor</t>
         </is>
       </c>
       <c r="N90">
         <v>2001</v>
       </c>
-      <c r="O90">
-        <v>2024</v>
+      <c r="P90" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=633</t>
+          <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>2013</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Lukács Imre Róbert, Dr.</t>
+          <t>Lakatos Dénes</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
           <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>Verespatak, Rumänien</t>
+          <t>Our Lady of Hungary templom, Vancouver, BC, Kanada</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>Rumänien</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J91" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary templom</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>Pfarrer, gleichzeitig Professor für Kirchenrecht an der Theologischen Hochschule in Gyulafehérvár</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N91">
         <v>2001</v>
       </c>
       <c r="O91">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=672</t>
+          <t>/persons_v2/view.php?id=633</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>2013</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
+          <t>Lukács Imre Róbert, Dr.</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Verespatak, Románia</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>plébános, közben Gyulafehérvárott a Hittudományi Főiskola egyházjog tanára</t>
         </is>
       </c>
       <c r="N92">
         <v>2001</v>
       </c>
       <c r="O92">
-        <v>2016</v>
+        <v>2022</v>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=699</t>
+          <t>/persons_v2/view.php?id=672</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>2013</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Róna Gábor SJ</t>
+          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>Jézus Szíve-templom, Budapest, Ungarn</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>Ungarn</t>
-[...4 lines deleted...]
-          <t>Jézus Szíve-templom</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>Hilfsgeistlicher</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N93">
-        <v>2002</v>
+        <v>2001</v>
       </c>
       <c r="O93">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=948</t>
+          <t>/persons_v2/view.php?id=699</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>2013</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Kárpáti László SVD</t>
+          <t>Róna Gábor SJ</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (früher: Csanád)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>Johannesburg, Dél-Afrikai Köztársaság</t>
+          <t>Jézus Szíve-templom, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>Dél-Afrikai Köztársaság</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J94" t="inlineStr">
+        <is>
+          <t>Jézus Szíve-templom</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>Missionar, Straßenpastor</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N94">
-        <v>2003</v>
-[...4 lines deleted...]
-        </is>
+        <v>2002</v>
+      </c>
+      <c r="O94">
+        <v>2015</v>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=510</t>
+          <t>/persons_v2/view.php?id=948</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>2013</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Molnár Miklós SJ</t>
+          <t>Kárpáti László SVD</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>Pilisvörösvár, Ungarn</t>
+          <t>Johannesburg, Dél-Afrikai Köztársaság</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Dél-Afrikai Köztársaság</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>misszionárius, utcai lelkész</t>
         </is>
       </c>
       <c r="N95">
         <v>2003</v>
       </c>
-      <c r="O95">
-        <v>2015</v>
+      <c r="P95" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=767</t>
+          <t>/persons_v2/view.php?id=510</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>2013</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Póta László SJ, szerzetestestvér</t>
+          <t>Molnár Miklós SJ</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>Ordensbruder (nicht zum Priester geweiht)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon, Pilisvörösvár</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet Otthon</t>
+          <t>Pilisvörösvár, Magyarország</t>
+        </is>
+      </c>
+      <c r="I96" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N96">
         <v>2003</v>
       </c>
       <c r="O96">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=898</t>
+          <t>/persons_v2/view.php?id=767</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>2013</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Bodnár István Konstantin</t>
+          <t>Póta László SJ, szerzetestestvér</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H97" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet Otthon, Pilisvörösvár</t>
+        </is>
+      </c>
+      <c r="J97" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet Otthon</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N97">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="O97">
         <v>2014</v>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=94</t>
+          <t>/persons_v2/view.php?id=898</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>2013</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Erős Sándor</t>
+          <t>Bodnár István Konstantin</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>Szatmár (früher: Nagyvárad-Szatmári egyesített egyházmegye)</t>
-[...9 lines deleted...]
-          <t>Rumänien</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N98">
         <v>2004</v>
       </c>
-      <c r="P98" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="O98">
+        <v>2014</v>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=237</t>
+          <t>/persons_v2/view.php?id=94</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>2013</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Finta Lajos</t>
+          <t>Erős Sándor</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>Argentína</t>
+          <t>Túrterebes, Románia</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>Argentína</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>Missionar</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N99">
         <v>2004</v>
       </c>
-      <c r="O99">
-        <v>2021</v>
+      <c r="P99" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=275</t>
+          <t>/persons_v2/view.php?id=237</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>2013</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Finta Lajos</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>Peru</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>Peru</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>Missionar</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N100">
         <v>2004</v>
       </c>
       <c r="O100">
         <v>2021</v>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=275</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>2013</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Kovács Lajos (SJ), Dr.</t>
+          <t>Finta Lajos</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>Budapest, Ungarn</t>
+          <t>Peru</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Peru</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>Seelsorger der englischsprachigen katholischen Gemeinde und Kaplan am Jesuiten-Kolleg „St. Ignatius“</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N101">
         <v>2004</v>
       </c>
       <c r="O101">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=586</t>
+          <t>/persons_v2/view.php?id=275</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>2013</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Miskei László</t>
+          <t>Kovács Lajos (SJ), Dr.</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
+          <t>Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Our Lady of Hungary Church</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>az angol nyelvű katolikus közösség lelkipásztora, lelkész a Jezsuita Szent Ignác Szakkollégiumban</t>
         </is>
       </c>
       <c r="N102">
         <v>2004</v>
       </c>
-      <c r="P102" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="O102">
+        <v>2014</v>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=751</t>
+          <t>/persons_v2/view.php?id=586</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>2013</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Rettig Kevin Hermann József (O.Praem)</t>
+          <t>Miskei László</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>Canoga Park / Winnetka – Munkás Szent József templom, Los Angeles, CA, USA</t>
+          <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>Canoga Park / Winnetka – Munkás Szent József templom</t>
+          <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N103">
-        <v>2005</v>
-[...2 lines deleted...]
-        <v>2017</v>
+        <v>2004</v>
+      </c>
+      <c r="P103" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=928</t>
+          <t>/persons_v2/view.php?id=751</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>2013</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Juhász Ferenc, Msgr.</t>
+          <t>Rettig Kevin Hermann József (O.Praem)</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>Felsőváros, Gyöngyös, Ungarn</t>
+          <t>Canoga Park / Winnetka – Munkás Szent József templom, Los Angeles, CA, USA</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
-          <t>Felsőváros</t>
+          <t>Canoga Park / Winnetka – Munkás Szent József templom</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N104">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="O104">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=488</t>
+          <t>/persons_v2/view.php?id=928</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>2013</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
+          <t>Juhász Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>Bischof</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>Felsőváros, Gyöngyös, Magyarország</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J105" t="inlineStr">
+        <is>
+          <t>Felsőváros</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N105">
         <v>2006</v>
       </c>
       <c r="O105">
         <v>2018</v>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=746</t>
+          <t>/persons_v2/view.php?id=488</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>2013</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Artner Péter Oszkár, Dr. habil</t>
+          <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>Szent Péter és Pál Plébánia, Kál, Ungarn</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>Ungarn</t>
-[...4 lines deleted...]
-          <t>Szent Péter és Pál Plébánia</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N106">
-        <v>2007</v>
-[...4 lines deleted...]
-        </is>
+        <v>2006</v>
+      </c>
+      <c r="O106">
+        <v>2018</v>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=17</t>
+          <t>/persons_v2/view.php?id=746</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>2013</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
+          <t>Artner Péter Oszkár, Dr. habil</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>Washington DC, USA</t>
+          <t>Szent Péter és Pál Plébánia, Kál, Magyarország</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J107" t="inlineStr">
+        <is>
+          <t>Szent Péter és Pál Plébánia</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>Aufbaustudium, ungarischer Pfarrer</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N107">
         <v>2007</v>
       </c>
-      <c r="O107">
-        <v>2015</v>
+      <c r="P107" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=28</t>
+          <t>/persons_v2/view.php?id=17</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>2013</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Balogh László</t>
+          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>Örkény, Ungarn</t>
+          <t>Washington DC, USA</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>Pfarrverwalter (zusätzlich zuständig für: Táborfalva, Tatárszentgyőrgy)</t>
+          <t>posztgraduális tanulmányok, magyar lelkész</t>
         </is>
       </c>
       <c r="N108">
         <v>2007</v>
       </c>
       <c r="O108">
-        <v>2018</v>
+        <v>2015</v>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=40</t>
+          <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>2013</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Cserháti Ferenc, esztergom-budapesti segédpüspök</t>
+          <t>Balogh László</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>Bischof</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>Szatmár (früher: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony és Szent Adalbert Székesegyház, Esztergom, Ungarn</t>
+          <t>Örkény, Magyarország</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>Ungarn</t>
-[...4 lines deleted...]
-          <t>Nagyboldogasszony és Szent Adalbert Székesegyház</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>Titularbischof von Centuria, Weihbischof von Esztergom-Budapest, beauftragt mit der Seelsorge für die ungarische Diaspora</t>
+          <t>plébániai kormányzó (oldallagosan ellátta: Táborfalva, Tatárszentgyőrgy)</t>
         </is>
       </c>
       <c r="N109">
         <v>2007</v>
       </c>
       <c r="O109">
-        <v>2023</v>
+        <v>2018</v>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=154</t>
+          <t>/persons_v2/view.php?id=40</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>2013</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Deák Ferenc SJ</t>
+          <t>Cserháti Ferenc, esztergom-budapesti segédpüspök</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>Szeged, Ungarn</t>
+          <t>Nagyboldogasszony és Szent Adalbert Székesegyház, Esztergom, Magyarország</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J110" t="inlineStr">
+        <is>
+          <t>Nagyboldogasszony és Szent Adalbert Székesegyház</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>címzetes Centuria-i püspök, a külföldi magyarok lelkipásztori ellátásával megbízott esztergom-budapesti segédpüspök</t>
         </is>
       </c>
       <c r="N110">
         <v>2007</v>
       </c>
       <c r="O110">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=181</t>
+          <t>/persons_v2/view.php?id=154</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>2013</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Feigl Rudolf SJ</t>
+          <t>Deák Ferenc SJ</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>Ordensbruder (nicht zum Priester geweiht)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
+          <t>Szeged, Magyarország</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet Otthon</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N111">
         <v>2007</v>
       </c>
       <c r="O111">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=263</t>
+          <t>/persons_v2/view.php?id=181</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>2013</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Horváth Árpád SJ</t>
+          <t>Feigl Rudolf SJ</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>Budapest, Ungarn</t>
+          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J112" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet Otthon</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>Redakteur, Leiter</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N112">
         <v>2007</v>
       </c>
       <c r="O112">
-        <v>2024</v>
+        <v>2015</v>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=418</t>
+          <t>/persons_v2/view.php?id=263</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>2013</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Magung Fransiskus Xaverius SVD</t>
+          <t>Horváth Árpád SJ</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>Budapest, Ungarn</t>
+          <t>Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>Präfekt, ab 2013 dann Missionssekretär</t>
+          <t>szerkesztő, elöljáró</t>
         </is>
       </c>
       <c r="N113">
         <v>2007</v>
       </c>
       <c r="O113">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=680</t>
+          <t>/persons_v2/view.php?id=418</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>2013</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Dömötör János László (OFM)</t>
+          <t>Magung Fransiskus Xaverius SVD</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>Queen of Peace templom, Victoria, BC, Kanada</t>
+          <t>Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Queen of Peace templom</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>Pfarrer, ungarischer Geistlicher</t>
+          <t>prefektus, majd 2013-tól missziós titkár</t>
         </is>
       </c>
       <c r="N114">
-        <v>2008</v>
-[...4 lines deleted...]
-        </is>
+        <v>2007</v>
+      </c>
+      <c r="O114">
+        <v>2018</v>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=217</t>
+          <t>/persons_v2/view.php?id=680</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>2013</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Eördögh András SJ</t>
+          <t>Dömötör János László (OFM)</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
+          <t>Queen of Peace templom, Victoria, BC, Kanada</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon</t>
+          <t>Queen of Peace templom</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>Seelsorger, später im Ruhestand</t>
+          <t>plébános, magyar lelkész</t>
         </is>
       </c>
       <c r="N115">
         <v>2008</v>
       </c>
-      <c r="O115">
-        <v>2020</v>
+      <c r="P115" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=240</t>
+          <t>/persons_v2/view.php?id=217</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>2013</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Hegyi Márton SJ</t>
+          <t>Eördögh András SJ</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>Murray-Weigel Hall, New York, NY, USA</t>
+          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
-          <t>Murray-Weigel Hall</t>
+          <t>Szent Erzsébet Otthon</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>im Krankenstand</t>
+          <t>lelkivezető, majd nyugállományban</t>
         </is>
       </c>
       <c r="N116">
         <v>2008</v>
       </c>
       <c r="O116">
-        <v>2014</v>
+        <v>2020</v>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=378</t>
+          <t>/persons_v2/view.php?id=240</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>2013</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Magyar Gyula Szervác OSB</t>
+          <t>Hegyi Márton SJ</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>Ordensbruder (nicht zum Priester geweiht)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>Pannonhalma, Ungarn</t>
+          <t>Murray-Weigel Hall, New York, NY, USA</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J117" t="inlineStr">
+        <is>
+          <t>Murray-Weigel Hall</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>betegállományban</t>
         </is>
       </c>
       <c r="N117">
         <v>2008</v>
       </c>
       <c r="O117">
-        <v>2019</v>
+        <v>2014</v>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=681</t>
+          <t>/persons_v2/view.php?id=378</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>2013</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Manolache Lőrinc</t>
+          <t>Magyar Gyula Szervác OSB</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>Pécs</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>Calgary, AB, Kanada</t>
+          <t>Pannonhalma, Magyarország</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>ungarischer Pfarrer</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N118">
         <v>2008</v>
       </c>
       <c r="O118">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=694</t>
+          <t>/persons_v2/view.php?id=681</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>2013</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Mustó Péter SJ</t>
+          <t>Manolache Lőrinc</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Pécs</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Dobogókő, Ungarn</t>
+          <t>Calgary, AB, Kanada</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>Seelsorger und Leiter von Exerzitien, anschließend im Ruhestand</t>
+          <t>magyar plébános</t>
         </is>
       </c>
       <c r="N119">
         <v>2008</v>
       </c>
       <c r="O119">
-        <v>2023</v>
+        <v>2015</v>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=780</t>
+          <t>/persons_v2/view.php?id=694</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>2013</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Ailer Gáspár</t>
+          <t>Mustó Péter SJ</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>Nepumuki Szent János templom, Dunabogdány, Ungarn</t>
+          <t>Dobogókő, Magyarország</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>Ungarn</t>
-[...4 lines deleted...]
-          <t>Nepumuki Szent János templom</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>Pfarrverwalter, ab 2015 dann Pfarrer</t>
+          <t>lelkivezető és lelkigyakorlat-adó, majd nyugállományban</t>
         </is>
       </c>
       <c r="N120">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="O120">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=1</t>
+          <t>/persons_v2/view.php?id=780</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>2013</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Csókay Károly SJ</t>
+          <t>Ailer Gáspár</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>Miskolc, Ungarn</t>
+          <t>Nepumuki Szent János templom, Dunabogdány, Magyarország</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J121" t="inlineStr">
+        <is>
+          <t>Nepumuki Szent János templom</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>Hilfspfarrer, anschließend im Ruhestand</t>
+          <t>plébániai kormányzó, majd 2015-től plébános</t>
         </is>
       </c>
       <c r="N121">
         <v>2009</v>
       </c>
       <c r="O121">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=171</t>
+          <t>/persons_v2/view.php?id=1</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>2013</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Lóczi Tamás</t>
+          <t>Csókay Károly SJ</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>Fráter György Katolikus Gimnázium és Kollégium, Miskolc, Ungarn</t>
+          <t>Miskolc, Magyarország</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>Ungarn</t>
-[...4 lines deleted...]
-          <t>Fráter György Katolikus Gimnázium és Kollégium</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>Erzbischöflicher Beauftragter, seit 2011 Direktor</t>
+          <t>kisegítő lelkész, majd nyugállományban</t>
         </is>
       </c>
       <c r="N122">
         <v>2009</v>
       </c>
       <c r="O122">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=668</t>
+          <t>/persons_v2/view.php?id=171</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>2013</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Nagy László, Dr.</t>
+          <t>Lóczi Tamás</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>Holy Family Parish, Whitby, ON, Kanada</t>
+          <t>Fráter György Katolikus Gimnázium és Kollégium, Miskolc, Magyarország</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J123" t="inlineStr">
         <is>
-          <t>Holy Family Parish</t>
+          <t>Fráter György Katolikus Gimnázium és Kollégium</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>Pfarrer, Richter am kanadischen Berufungsgericht, Erzbischofsvikar, Theologieprofessor</t>
+          <t>érseki biztos, 2011-től igazgató</t>
         </is>
       </c>
       <c r="N123">
         <v>2009</v>
       </c>
-      <c r="P123" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="O123">
+        <v>2019</v>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=796</t>
+          <t>/persons_v2/view.php?id=668</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>2013</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Pesznyák Béla</t>
+          <t>Nagy László, Dr.</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>Szabadka, Serbien</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>Courtland, ON, Kanada</t>
+          <t>Holy Family Parish, Whitby, ON, Kanada</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
+      <c r="J124" t="inlineStr">
+        <is>
+          <t>Holy Family Parish</t>
+        </is>
+      </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>plébános, a Kanadai Fellebezési Bíróság bírája, érseki helynök, teológiai tanár</t>
         </is>
       </c>
       <c r="N124">
         <v>2009</v>
       </c>
-      <c r="O124">
-        <v>2014</v>
+      <c r="P124" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=867</t>
+          <t>/persons_v2/view.php?id=796</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>2013</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Rakaczky Máté Bazil OSBM</t>
+          <t>Pesznyák Béla</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Szabadka, Szerbia</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>Máriapócs</t>
+          <t>Courtland, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I125" t="inlineStr">
+        <is>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N125">
         <v>2009</v>
       </c>
       <c r="O125">
-        <v>2019</v>
+        <v>2014</v>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=914</t>
+          <t>/persons_v2/view.php?id=867</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>2013</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Amászka László (OFMConv)</t>
+          <t>Rakaczky Máté Bazil OSBM</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>Magyarországi Szent István templom, Hamilton, ON, Kanada</t>
-[...9 lines deleted...]
-          <t>Magyarországi Szent István templom</t>
+          <t>Máriapócs</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>ungarischer Pfarrer</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N126">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="O126">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=4</t>
+          <t>/persons_v2/view.php?id=914</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>2013</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Cebula Paweł OFMConv</t>
+          <t>Amászka László (OFMConv)</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
           <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>Polen</t>
+          <t>Magyarországi Szent István templom, Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>Polen</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J127" t="inlineStr">
+        <is>
+          <t>Magyarországi Szent István templom</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>Reguläre Aufgaben, währenddessen Irland</t>
+          <t>magyar plébános</t>
         </is>
       </c>
       <c r="N127">
         <v>2010</v>
       </c>
       <c r="O127">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=121</t>
+          <t>/persons_v2/view.php?id=4</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>2013</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Forrai Tamás Gergely SJ</t>
+          <t>Cebula Paweł OFMConv</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>Jezsuita Tartományfőnökség, Budapest, Ungarn</t>
+          <t>Lengyelország</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>Ungarn</t>
-[...4 lines deleted...]
-          <t>Jezsuita Tartományfőnökség</t>
+          <t>Lengyelország</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>Provinzleiter</t>
+          <t>rendi feladatok, közben Írország</t>
         </is>
       </c>
       <c r="N128">
         <v>2010</v>
       </c>
       <c r="O128">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=283</t>
+          <t>/persons_v2/view.php?id=121</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>2013</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Kovách János</t>
+          <t>Forrai Tamás Gergely SJ</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>Sherman Oaks, CA, USA</t>
+          <t>Jezsuita Tartományfőnökség, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J129" t="inlineStr">
+        <is>
+          <t>Jezsuita Tartományfőnökség</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>tartományfőnök</t>
         </is>
       </c>
       <c r="N129">
         <v>2010</v>
       </c>
       <c r="O129">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=578</t>
+          <t>/persons_v2/view.php?id=283</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>2013</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Lőrinczy Ferenc Gábor</t>
+          <t>Kovách János</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>Veszprém, Ungarn</t>
+          <t>Sherman Oaks, CA, USA</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>im Ruhestand, Hilfspfarrer an der St.-Michael-Basilika</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N130">
         <v>2010</v>
       </c>
       <c r="O130">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=670</t>
+          <t>/persons_v2/view.php?id=578</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>2013</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Bóna Richárd, dr.</t>
+          <t>Lőrinczy Ferenc Gábor</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>Washington, DC, USA</t>
+          <t>Veszprém, Magyarország</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>Doktorand, ungarischer Pfarrer</t>
+          <t>nyugállományban, kisegítő lelkész a Szent Mihály Bazilikában</t>
         </is>
       </c>
       <c r="N131">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="O131">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=101</t>
+          <t>/persons_v2/view.php?id=670</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>2013</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Demkovich John, Msgr</t>
+          <t>Bóna Richárd, dr.</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>Paterson, NJ, USA</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>St. Mary, Passaic, NJ, USA</t>
+          <t>Washington, DC, USA</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J132" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>Administrator</t>
+          <t>doktorandusz, magyar lelkész</t>
         </is>
       </c>
       <c r="N132">
         <v>2011</v>
       </c>
       <c r="O132">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=190</t>
+          <t>/persons_v2/view.php?id=101</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>2013</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Konyárik József</t>
+          <t>Demkovich John, Msgr</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>Braziliaváros, Brazília</t>
+          <t>Paterson, NJ, USA</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>Coritiba, Brazília</t>
+          <t>St. Mary, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J133" t="inlineStr">
+        <is>
+          <t>St. Mary</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>Hilfspfarrer</t>
+          <t>adminisztrátor</t>
         </is>
       </c>
       <c r="N133">
         <v>2011</v>
       </c>
       <c r="O133">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=567</t>
+          <t>/persons_v2/view.php?id=190</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>2013</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Pintye Lajos OFM</t>
+          <t>Konyárik József</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Braziliaváros, Brazília</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
+          <t>Coritiba, Brazília</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Saint Francis of Assisi Parish</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>im Krankenstand, örtlicher Missionar</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N134">
         <v>2011</v>
       </c>
       <c r="O134">
         <v>2017</v>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=882</t>
+          <t>/persons_v2/view.php?id=567</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>2013</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Beöthy Tamás SJ</t>
+          <t>Pintye Lajos OFM</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>Farkas Edit Szeretetotthon, Budapest</t>
+          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
+        </is>
+      </c>
+      <c r="I135" t="inlineStr">
+        <is>
+          <t>USA</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>Farkas Edit Szeretetotthon</t>
+          <t>Saint Francis of Assisi Parish</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>betegállományban, helyi misszionárius</t>
         </is>
       </c>
       <c r="N135">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="O135">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=69</t>
+          <t>/persons_v2/view.php?id=882</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>2013</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Boksay Péter</t>
+          <t>Beöthy Tamás SJ</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>Nyíregyháza, Ungarn</t>
-[...4 lines deleted...]
-          <t>Ungarn</t>
+          <t>Farkas Edit Szeretetotthon, Budapest</t>
+        </is>
+      </c>
+      <c r="J136" t="inlineStr">
+        <is>
+          <t>Farkas Edit Szeretetotthon</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>Diakonat</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N136">
         <v>2012</v>
       </c>
       <c r="O136">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=99</t>
+          <t>/persons_v2/view.php?id=69</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>2013</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Bérczi László Bernát O.Cist, apát</t>
+          <t>Boksay Péter</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>Nagy Lajos Gimnázium, Pécs</t>
-[...4 lines deleted...]
-          <t>Nagy Lajos Gimnázium</t>
+          <t>Nyíregyháza, Magyarország</t>
+        </is>
+      </c>
+      <c r="I137" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>Religions- und Informatiklehrer, Seelsorger</t>
+          <t>diakónusi szolgálat</t>
         </is>
       </c>
       <c r="N137">
         <v>2012</v>
       </c>
       <c r="O137">
-        <v>2017</v>
+        <v>2014</v>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=79</t>
+          <t>/persons_v2/view.php?id=99</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>2013</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Csorba László Domonkos OFM</t>
+          <t>Bérczi László Bernát O.Cist, apát</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>Ferenciek tere, Budapest, Ungarn</t>
-[...4 lines deleted...]
-          <t>Ungarn</t>
+          <t>Nagy Lajos Gimnázium, Pécs</t>
         </is>
       </c>
       <c r="J138" t="inlineStr">
         <is>
-          <t>Ferenciek tere</t>
+          <t>Nagy Lajos Gimnázium</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>hittan és informatika tanár, lelkipásztor</t>
         </is>
       </c>
       <c r="N138">
         <v>2012</v>
       </c>
       <c r="O138">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=166</t>
+          <t>/persons_v2/view.php?id=79</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>2013</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Forró József, Msgr.</t>
+          <t>Csorba László Domonkos OFM</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>Apostoli nunciatúra, San José, Costa Rica</t>
+          <t>Ferenciek tere, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>Costa Rica</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
-          <t>Apostoli nunciatúra</t>
+          <t>Ferenciek tere</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>Erster Sekretär</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N139">
         <v>2012</v>
       </c>
       <c r="O139">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=285</t>
+          <t>/persons_v2/view.php?id=166</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>2013</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Licskó Szabolcs</t>
+          <t>Forró József, Msgr.</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya templom, Montréal, QC, Kanada</t>
+          <t>Apostoli nunciatúra, San José, Costa Rica</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Costa Rica</t>
         </is>
       </c>
       <c r="J140" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya templom</t>
+          <t>Apostoli nunciatúra</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>Pfarrer, Seelsorger der ungarischsprachigen Gemeindemitglieder</t>
+          <t>első titkár</t>
         </is>
       </c>
       <c r="N140">
         <v>2012</v>
       </c>
       <c r="O140">
-        <v>2020</v>
+        <v>2015</v>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=653</t>
+          <t>/persons_v2/view.php?id=285</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>2013</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Nemesszeghy Ervin SJ, Dr.</t>
+          <t>Licskó Szabolcs</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>Sodrás utca, Budapest, Ungarn</t>
+          <t>Magyarok Nagyasszonya templom, Montréal, QC, Kanada</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
-          <t>Sodrás utca</t>
+          <t>Magyarok Nagyasszonya templom</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>Pfarrer, anschließend im Ruhestand im Seniorenheim an der Krisztina-Allee</t>
+          <t>plébános, a magyar nyelvű hívek lelkipásztora</t>
         </is>
       </c>
       <c r="N141">
         <v>2012</v>
       </c>
       <c r="O141">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=804</t>
+          <t>/persons_v2/view.php?id=653</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>2013</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
+          <t>Nemesszeghy Ervin SJ, Dr.</t>
+        </is>
+      </c>
+      <c r="E142" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F142" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G142" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H142" t="inlineStr">
+        <is>
+          <t>Sodrás utca, Budapest, Magyarország</t>
+        </is>
+      </c>
+      <c r="I142" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J142" t="inlineStr">
+        <is>
+          <t>Sodrás utca</t>
+        </is>
+      </c>
+      <c r="K142" t="inlineStr">
+        <is>
+          <t>lelkész, majd nyugállományban a Krisztina körúti idősek otthonában</t>
+        </is>
+      </c>
+      <c r="N142">
+        <v>2012</v>
+      </c>
+      <c r="O142">
+        <v>2018</v>
+      </c>
+      <c r="Q142" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=804</t>
+        </is>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>2013</v>
+      </c>
+      <c r="B143" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C143" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D143" t="inlineStr">
+        <is>
           <t>Schweda Phillip (OFM)</t>
         </is>
       </c>
-      <c r="E142" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G142" t="inlineStr">
+      <c r="E143" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F143" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G143" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
-      <c r="H142" t="inlineStr">
+      <c r="H143" t="inlineStr">
         <is>
           <t>St. Martha Parish, Okemos, MI, USA</t>
         </is>
       </c>
-      <c r="I142" t="inlineStr">
+      <c r="I143" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J142" t="inlineStr">
+      <c r="J143" t="inlineStr">
         <is>
           <t>St. Martha Parish</t>
         </is>
       </c>
-      <c r="K142" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N142" t="inlineStr">
+      <c r="K143" t="inlineStr">
+        <is>
+          <t>segédlelkész, egyházmegyei bíró</t>
+        </is>
+      </c>
+      <c r="N143" t="inlineStr">
         <is>
           <t>2012 körül</t>
         </is>
       </c>
-      <c r="O142">
+      <c r="O143">
         <v>2015</v>
       </c>
-      <c r="Q142" t="inlineStr">
+      <c r="Q143" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=978</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>