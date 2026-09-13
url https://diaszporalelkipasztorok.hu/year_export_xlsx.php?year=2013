--- v0 (2026-07-07)
+++ v1 (2026-09-13)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Cronologia" sheetId="1" r:id="rId1"/>
+    <sheet name="Chronologie" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -125,130 +125,130 @@
       </c>
       <c r="B4">
         <v>2013</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Event type filter</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>All events</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Country filter</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Tutti i paesi</t>
+          <t>Alle Länder</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
           <t>Summary</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Current changes of the year</t>
         </is>
       </c>
       <c r="B9">
-        <v>18</v>
+        <v>25</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="B10">
-        <v>89</v>
+        <v>100</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Births</t>
         </is>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Deaths</t>
         </is>
       </c>
       <c r="B12">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Ordinations</t>
         </is>
       </c>
       <c r="B13">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Domestic services</t>
         </is>
       </c>
       <c r="B14">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Foreign services</t>
         </is>
       </c>
       <c r="B15">
-        <v>9</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
           <t>Year</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
           <t>Section</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
           <t>Event type</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
           <t>Name</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
@@ -301,6689 +301,7784 @@
           <t>Date from</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
           <t>Date to</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
           <t>Current</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
           <t>Person link</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2013</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Trasferimento (luogo di servizio precedente)
-[...1 lines deleted...]
-Trasferimento (nuovo luogo di servizio)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Ailer Gellért</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Washington DC, USA</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Neokatekumenális út „Missio Ad Gentes”, Miskolc, Ungheria - pastore
-[...1 lines deleted...]
-Fájdalmas Anya templom, Eger, Ungheria - viceparroco</t>
+          <t>Neokatekumenális út „Missio Ad Gentes”, Miskolc, Ungarn - Seelsorger
+Redemtoris Mater Egyházmegyei Missziós Szeminárium, Eger, Ungarn - stellvertretender Rektor
+Fájdalmas Anya templom, Eger, Ungarn - Hilfspfarrer</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
           <t>2010
 2013
 2013</t>
         </is>
       </c>
       <c r="O18" t="inlineStr">
         <is>
           <t>2013
 2016</t>
         </is>
       </c>
       <c r="P18" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=2</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>2013</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Trasferimento (nuovo luogo di servizio)</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Antal András</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA - amministratore</t>
+          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA - Administrator</t>
         </is>
       </c>
       <c r="N19">
         <v>2013</v>
       </c>
       <c r="O19">
         <v>2015</v>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=11</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>2013</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Trasferimento (luogo di servizio precedente)
-Trasferimento (nuovo luogo di servizio)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Hesz Vince Dénes OFM</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Sümeg, Ungheria - pastore
-Szombathely, Ungheria - viceparroco</t>
+          <t>Sümeg, Ungarn - Seelsorger
+Szombathely, Ungarn - Hilfspfarrer</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
           <t>2011
 2013</t>
         </is>
       </c>
       <c r="O20" t="inlineStr">
         <is>
           <t>2013
 2015</t>
         </is>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=387</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>2013</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Trasferimento (luogo di servizio precedente)
-Trasferimento (nuovo luogo di servizio)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Jaschkó Balázs SJ</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada - viceparroco, poi parroco e infine capo locale
-Pickering, ON, Canada - in pensione</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada - Hilfspfarrer, später Pfarrer bzw. örtlicher Vorsteher
+Pickering, ON, Kanada - im Ruhestand</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>1970
 2013</t>
         </is>
       </c>
       <c r="O21" t="inlineStr">
         <is>
           <t>2013
 2023</t>
         </is>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=477</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>2013</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Trasferimento (nuovo luogo di servizio)</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Juhász Imre</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA - parroco, poi, in seguito alla fusione delle parrocchie, pastore dei fedeli di madrelingua ungherese e spagnola, vicario, coordinatore dell’Apostolato ungherese della diocesi di Metuchen</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA - Pfarrer, nach der Zusammenlegung der Pfarreien Seelsorger der ungarisch- und spanischsprachigen Gemeindemitglieder, Vikar und Koordinator der ungarischen Seelsorge der Diözese Metuchen</t>
         </is>
       </c>
       <c r="N22">
         <v>2013</v>
       </c>
       <c r="O22">
         <v>2024</v>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=490</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>2013</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Trasferimento (luogo di servizio precedente)
-Trasferimento (nuovo luogo di servizio)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Kish Gábor SJ</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon, Hamilton, ON, Canada - in pensione
-Jezsuita idősotthon, Pickering, ON, Canada - in pensione</t>
+          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada - im Ruhestand
+Jezsuita idősotthon, Pickering, ON, Kanada - im Ruhestand</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
           <t>1999
 2013</t>
         </is>
       </c>
       <c r="O23" t="inlineStr">
         <is>
           <t>2013
 2019</t>
         </is>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=535</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>2013</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Trasferimento (luogo di servizio precedente)
-Ritorno in patria</t>
+          <t>Versetzung (vorheriger Dienstort)
+Rückkehr in die Heimat</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Kürnyek Róbert, Dr.</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Ottawa, ON, Canada - compiere gli studi, pastore ungherese
-Szűz Mária Szeplőtelen Szíve templom, Zalaegerszeg, Ungheria - parroco</t>
+          <t>Ottawa, ON, Kanada - Studium, ungarischer Pfarrer
+Szűz Mária Szeplőtelen Szíve templom, Zalaegerszeg, Ungarn - Pfarrer</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
           <t>2010
 2013</t>
         </is>
       </c>
       <c r="O24" t="inlineStr">
         <is>
           <t>2013
 2018</t>
         </is>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=629</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>2013</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Trasferimento (luogo di servizio precedente)
-Trasferimento (nuovo luogo di servizio)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Mezei András</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>I. (Magyarok Nagyasszonya), Keszthely, Ungheria - viceparroco
-Csabrendek, Ungheria - parroco</t>
+          <t>I. (Magyarok Nagyasszonya), Keszthely, Ungarn - Hilfspfarrer
+Csabrendek, Ungarn - Pfarrer</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
           <t>2008
 2013</t>
         </is>
       </c>
       <c r="O25" t="inlineStr">
         <is>
           <t>2013
 2015</t>
         </is>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=734</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>2013</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Trasferimento (luogo di servizio precedente)
-Trasferimento (nuovo luogo di servizio)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Nagy Ferenc SJ, Dr.</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Sodrás utca, Budapest, Ungheria - redattore, assistente pastorale a Pestszentlőrinc, operarius
-Szent Erzsébet Otthon, Pilisvörösvár, Ungheria - in pensione</t>
+          <t>Sodrás utca, Budapest, Ungarn - Redakteur, Seelsorgeassistent in Pestszentlőrinc, Operarius
+Szent Erzsébet Otthon, Pilisvörösvár, Ungarn - im Ruhestand</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
           <t>1992
 2013</t>
         </is>
       </c>
       <c r="O26" t="inlineStr">
         <is>
           <t>2013
 2018</t>
         </is>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=788</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>2013</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Trasferimento (luogo di servizio precedente)
-[...1 lines deleted...]
-Incardinazione</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)
+Inkardination</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Nagy Nándor</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (in precedenza: Csanád)</t>
+          <t>Szeged-Csanád (früher: Csanád)</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Dombegyház, Ungheria - amministratore parrocchiale
-Újlengyel, Ungheria - amministratore parrocchiale, nonché moderatore a Nyáregyháza, e collaboratore nelle parrocchie di Inárcs e Kakucs</t>
+          <t>Dombegyház, Ungarn - Pfarrverwalter
+Újlengyel, Ungarn - Pfarrverwalter, zugleich Moderator in Nyáregyháza, Aushilfspfarrer in den Pfarreien Inárcs und Kakucs</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (in precedenza: Csanád) → Vác</t>
+          <t>Szeged-Csanád (früher: Csanád) → Vác</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
           <t>2012
 2013
 2013</t>
         </is>
       </c>
       <c r="O27" t="inlineStr">
         <is>
           <t>2013
 2014</t>
         </is>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=798</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>2013</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Trasferimento (nuovo luogo di servizio)</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Orbán Mihály SJ</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Szatmárnémeti, Romania - parroco della comunità di lingua tedesca di Kálvária</t>
+          <t>Szatmárnémeti, Rumänien - Pfarrer der deutschsprachigen Gemeinde in Kálvária</t>
         </is>
       </c>
       <c r="N28">
         <v>2013</v>
       </c>
       <c r="O28">
         <v>2021</v>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=835</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>2013</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Trasferimento (luogo di servizio precedente)
-Trasferimento (nuovo luogo di servizio)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
+          <t>Polgár Lőrinc Kapisztrán OFM</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA - Hilfspfarrer, später Pfarrer
+Padua Friary, New York, NY, USA - im Ruhestand</t>
+        </is>
+      </c>
+      <c r="N29" t="inlineStr">
+        <is>
+          <t>1995
+2013</t>
+        </is>
+      </c>
+      <c r="O29" t="inlineStr">
+        <is>
+          <t>2013
+2019</t>
+        </is>
+      </c>
+      <c r="Q29" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=887</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>2013</v>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
           <t>Páldeák Iván Szabolcs OFM</t>
         </is>
       </c>
-      <c r="E29" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G29" t="inlineStr">
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
-      <c r="H29" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N29" t="inlineStr">
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>Margit körút, Budapest - Seelsorger
+Ferenciek tere, Budapest, Ungarn - Pfarrer, im Ruhestand</t>
+        </is>
+      </c>
+      <c r="N30" t="inlineStr">
         <is>
           <t>2007
 2013</t>
         </is>
       </c>
-      <c r="O29" t="inlineStr">
+      <c r="O30" t="inlineStr">
         <is>
           <t>2013
 2020</t>
         </is>
       </c>
-      <c r="Q29" t="inlineStr">
+      <c r="Q30" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=859</t>
-        </is>
-[...48 lines deleted...]
-          <t>/persons_v2/view.php?id=609</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>2013</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Morte</t>
+          <t>Beginn des Dienstes im Ausland
+Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Kamarás Ferenc Mihály OFM</t>
+          <t>Rigó Jenő SJ</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Budapest, Ungheria</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada - Pfarrer
+Dáni utcai jezsuita templom, Szeged - Kirchenverwalter, Direktor des István-Kaszap-Internats, Schatzmeister</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>18 maggio 2013</t>
+          <t>2013
+2010</t>
+        </is>
+      </c>
+      <c r="O31" t="inlineStr">
+        <is>
+          <t>2017
+2013</t>
         </is>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=499</t>
+          <t>/persons_v2/view.php?id=937</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>2013</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Morte</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Kovács György Máté O.Cist</t>
+          <t>Rostás Sándor SVD</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>verbita missziósház, Kőszeg, Ungarn - Rektor
+Kőszeg, Ungarn - im Ruhestand</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>12 luglio 2013</t>
+          <t>2010
+2013</t>
+        </is>
+      </c>
+      <c r="O32" t="inlineStr">
+        <is>
+          <t>2013
+2019</t>
         </is>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=588</t>
+          <t>/persons_v2/view.php?id=946</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>2013</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Morte</t>
+          <t>Versetzung (vorheriger Dienstort)
+Rückkehr in die Heimat</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Kis-Horváth Mihály Paszkál O.Cist</t>
+          <t>Sajgó Szabolcs SJ</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada - Pfarrer
+Párbeszéd Háza, Budapest, Ungarn - Direktor</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>10 agosto 2013</t>
+          <t>2008
+2013</t>
+        </is>
+      </c>
+      <c r="O33">
+        <v>2013</v>
+      </c>
+      <c r="P33" t="inlineStr">
+        <is>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=534</t>
+          <t>/persons_v2/view.php?id=955</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>2013</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Voti perpetui</t>
+          <t>Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Dezső Péter OFM</t>
+          <t>Somfai Béla SJ, Dr.</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent Cirill és Metód horvát ferences rendtartomány)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Bjelovar, Croazia</t>
-[...5 lines deleted...]
-        </is>
+          <t>Sodrás utcai rendház, Budapest, Ungarn - Pfarrer, zugleich emeritierter Professor und Gastdozent an der Ordenshochschule für Theologie „Sapientia“</t>
+        </is>
+      </c>
+      <c r="N34">
+        <v>2007</v>
+      </c>
+      <c r="O34">
+        <v>2013</v>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=195</t>
+          <t>/persons_v2/view.php?id=1007</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>2013</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Morte</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Benkő Antal SJ</t>
+          <t>Krigler Béla Sch.P</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Pilisvörösvár, Ungheria</t>
+          <t>Wisconsin, WI, USA</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>24 novembre 2013</t>
+          <t>27. Januar 2013</t>
         </is>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=67</t>
+          <t>/persons_v2/view.php?id=609</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>2013</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Iróffy Gábor Zsolt OSB</t>
+          <t>Kamarás Ferenc Mihály OFM</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
-[...16 lines deleted...]
-        <v>2016</v>
+          <t>Budapest, Ungarn</t>
+        </is>
+      </c>
+      <c r="N36" t="inlineStr">
+        <is>
+          <t>18. Mai 2013</t>
+        </is>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=459</t>
+          <t>/persons_v2/view.php?id=499</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>2013</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Monostori Benedek József Bánk O.Cist, Dr.</t>
+          <t>Siklódi Sándor</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
-[...21 lines deleted...]
-        <v>2014</v>
+          <t>Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="N37" t="inlineStr">
+        <is>
+          <t>31. Juni 2013</t>
+        </is>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=769</t>
+          <t>/persons_v2/view.php?id=990</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>2013</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Balás Dávid László O.Cist, Dr.</t>
+          <t>Kovács György Máté O.Cist</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
-[...21 lines deleted...]
-        <v>2014</v>
+          <t>Dallas, TX, USA</t>
+        </is>
+      </c>
+      <c r="N38" t="inlineStr">
+        <is>
+          <t>12. Juli 2013</t>
+        </is>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=32</t>
+          <t>/persons_v2/view.php?id=588</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>2013</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Lackner Károly Béda O.Cist, dr</t>
+          <t>Kis-Horváth Mihály Paszkál O.Cist</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>Dallas, TX, USA</t>
         </is>
       </c>
-      <c r="I39" t="inlineStr">
-[...13 lines deleted...]
-        <v>2020</v>
+      <c r="N39" t="inlineStr">
+        <is>
+          <t>10. August 2013</t>
+        </is>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=630</t>
+          <t>/persons_v2/view.php?id=534</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>2013</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Ewige Gelübde</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Horváth László Pius OSB</t>
+          <t>Dezső Péter OFM</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent Cirill és Metód horvát ferences rendtartomány)</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Portola Valley, CA, USA</t>
-[...16 lines deleted...]
-        <v>2018</v>
+          <t>Bjelovar, Kroatien</t>
+        </is>
+      </c>
+      <c r="N40" t="inlineStr">
+        <is>
+          <t>14. September 2013</t>
+        </is>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=431</t>
+          <t>/persons_v2/view.php?id=195</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2013</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Chladek István Menyhért O.Cist</t>
+          <t>Samay Sebestyén Sebastian OSB</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
-[...21 lines deleted...]
-        <v>2017</v>
+          <t>Latrobe, PA, USA</t>
+        </is>
+      </c>
+      <c r="N41" t="inlineStr">
+        <is>
+          <t>1. Oktober 2013</t>
+        </is>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=125</t>
+          <t>/persons_v2/view.php?id=957</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>2013</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Erdei János József OSBM</t>
+          <t>Benkő Antal SJ</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Máriapócsi Bazilita Atyák Közössége, Matawan, NJ, USA</t>
-[...21 lines deleted...]
-        <v>2016</v>
+          <t>Pilisvörösvár, Ungarn</t>
+        </is>
+      </c>
+      <c r="N42" t="inlineStr">
+        <is>
+          <t>24. November 2013</t>
+        </is>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=243</t>
+          <t>/persons_v2/view.php?id=67</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>2013</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Kereszty András Rókus O.Cist, Dr.</t>
+          <t>Iróffy Gábor Zsolt OSB</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>docente universitario; nel periodo 1968-2013 è stato insegnante di scuola superiore e, dal 1975 al 2012, maestro dei novizi. In pensione dal 2019</t>
+          <t>Gymnasiallehrer, ab 1974 Gymnasialdirektor, ab 1981 Subprior</t>
         </is>
       </c>
       <c r="N43">
-        <v>1963</v>
+        <v>1952</v>
       </c>
       <c r="O43">
-        <v>2022</v>
+        <v>2016</v>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=524</t>
+          <t>/persons_v2/view.php?id=459</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>2013</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Marton Antal Bernát O.Cist, dr</t>
+          <t>Monostori Benedek József Bánk O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>insegnante di liceo (1968-2014), vicedirettore (1971-1981), direttore (1981-1996), parroco (1994-2000), sottoprete (intorno al 2000), chierico-magister (intorno al 2007)</t>
+          <t>Universitätsdozent (1956–1989), Vizepropst (1975–1976), Propst (1976–1988), Gymnasiallehrer (1974–1975, 1977–1978), Beichtvater und Zelebrant bei den Schwestern der Heiligen Familie von Nazareth, Grand Prairie, TX, USA (1989–2011), im Ruhestand (2011–2014)</t>
         </is>
       </c>
       <c r="N44">
-        <v>1968</v>
+        <v>1956</v>
       </c>
       <c r="O44">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=707</t>
+          <t>/persons_v2/view.php?id=769</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>2013</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Molnár László</t>
+          <t>Balás Dávid László O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Tours-i Szent Márton plébánia, Porto Alegre, Brazília</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>Tours-i Szent Márton plébánia</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>fondatore, parroco e costruttore di chiese</t>
+          <t>Philosophielehrer an der Universität von Dallas, Pastor, Leiter des Fachbereichs Theologie sowie Religionslehrer</t>
         </is>
       </c>
       <c r="N45">
-        <v>1968</v>
+        <v>1959</v>
       </c>
       <c r="O45">
-        <v>2018</v>
+        <v>2014</v>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=764</t>
+          <t>/persons_v2/view.php?id=32</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>2013</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Gyöngyös Márton OP</t>
+          <t>Lackner Károly Béda O.Cist, dr</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Austria</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>Austria</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>attività pastorale e organizzazione di ritiri spirituali</t>
+          <t>Gymnasiallehrer (Dallas – St. Edward 1959–1960; Dallas – Cistercian 1962–1964; Fort Worth, TX, USA 1964–1967; Dallas 1967–1970) Universitätsdozent in Arlington, TX, USA – University of Texas (1969–2010), im Ruhestand (2010–2020)</t>
         </is>
       </c>
       <c r="N46">
-        <v>1970</v>
-[...4 lines deleted...]
-        </is>
+        <v>1959</v>
+      </c>
+      <c r="O46">
+        <v>2020</v>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=353</t>
+          <t>/persons_v2/view.php?id=630</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>2013</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Linka Ernő Ödön OSB, apát</t>
+          <t>Horváth László Pius OSB</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+          <t>Portola Valley, CA, USA</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>Brazília</t>
-[...4 lines deleted...]
-          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>custode (1971-1972), educatore del seminario (1972-1978), consulente per l’educazione e le vocazioni (1974-1982), parroco (1980-1982), priore, poi abate, direttore delle istituzioni sociali (1981-2005), in pensione (2005-2017)</t>
+          <t>Lehrer, Strich, Hilfsseelsorger</t>
         </is>
       </c>
       <c r="N47">
-        <v>1971</v>
+        <v>1960</v>
       </c>
       <c r="O47">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=659</t>
+          <t>/persons_v2/view.php?id=431</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>2013</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Bálint István József</t>
+          <t>Chladek István Menyhért O.Cist</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>Bridgeport, CT, USA</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>St. Ladislaus Church, South Norwalk, CT, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>St. Ladislaus Church</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>pastore ungherese, parroco, che nel frattempo presta una mano a Fairfield, CT – Sant’Imre</t>
-[...5 lines deleted...]
-        </is>
+          <t>Lehrer, Sekretär des Abtes, Hilfspfarrer</t>
+        </is>
+      </c>
+      <c r="N48">
+        <v>1962</v>
       </c>
       <c r="O48">
-        <v>2014</v>
+        <v>2017</v>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=58</t>
+          <t>/persons_v2/view.php?id=125</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2013</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Horváth András Ellák O.Praem</t>
+          <t>Erdei János József OSBM</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>Szent Mihály apátság, Orange, CA, USA</t>
+          <t>Máriapócsi Bazilita Atyák Közössége, Matawan, NJ, USA</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>Szent Mihály apátság</t>
+          <t>Máriapócsi Bazilita Atyák Közössége</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>insegnante di latino, religione e storia medievale; in seguito si occupò delle questioni relative all’assicurazione sanitaria dei suoi confratelli</t>
+          <t>Pfarrer, derzeit als Aushilfspfarrer in New York, NY, USA</t>
         </is>
       </c>
       <c r="N49">
-        <v>1973</v>
+        <v>1963</v>
       </c>
       <c r="O49">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=417</t>
+          <t>/persons_v2/view.php?id=243</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>2013</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Leavy Matthew Máté OSB, apát</t>
+          <t>Kereszty András Rókus O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>St. Anselm Abbey, Mancester, NH, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>St. Anselm Abbey</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>insegnante e, dal 1986 al 2012, abate</t>
+          <t>Universitätsdozent, daneben von 1968 bis 2013 Gymnasiallehrer und von 1975 bis 2012 Novizenmeister. Seit 2019 im Ruhestand</t>
         </is>
       </c>
       <c r="N50">
-        <v>1977</v>
+        <v>1963</v>
       </c>
       <c r="O50">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=641</t>
+          <t>/persons_v2/view.php?id=524</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>2013</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Pázmány Géza Sch.P.</t>
+          <t>Romza Viktor György, Msgr.</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Devon, PA, USA</t>
+          <t>Campbell, OH, USA</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>insegnante, poi in pensione</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N51">
-        <v>1980</v>
+        <v>1963</v>
       </c>
       <c r="O51">
-        <v>2024</v>
+        <v>2014</v>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=860</t>
+          <t>/persons_v2/view.php?id=942</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>2013</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Farkasfalvy Miklós Dénes O.Cist, Dr., apát</t>
+          <t>Marton Antal Bernát O.Cist, dr</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>Insegnante di liceo fino al 2012; nel frattempo, abate dal 1988 al 2012. In pensione dal 2012</t>
+          <t>Gymnasiallehrer (1968–2014), stellvertretender Schulleiter (1971–1981), Schulleiter (1981–1996), Oberlehrer (1994–2000), Subdiakon (um 2000), Magister der Theologie (um 2007)</t>
         </is>
       </c>
       <c r="N52">
-        <v>1981</v>
+        <v>1968</v>
       </c>
       <c r="O52">
-        <v>2020</v>
+        <v>2015</v>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=252</t>
+          <t>/persons_v2/view.php?id=707</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>2013</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Juhász Lajos</t>
+          <t>Molnár László</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>diacono</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>New York, NY, USA</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Yonkers, NY, USA</t>
+          <t>Tours-i Szent Márton plébánia, Porto Alegre, Brazília</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="J53" t="inlineStr">
+        <is>
+          <t>Tours-i Szent Márton plébánia</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>diacono permanente, amministratore dal 1995</t>
+          <t>Gründer, kirchenbauender Pfarrer</t>
         </is>
       </c>
       <c r="N53">
-        <v>1984</v>
+        <v>1968</v>
       </c>
       <c r="O53">
-        <v>2014</v>
+        <v>2018</v>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=494</t>
+          <t>/persons_v2/view.php?id=764</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>2013</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Giriny János</t>
+          <t>Gyöngyös Márton OP</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>Toronto, ON, Canada</t>
+          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Österreich</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Österreich</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>presso il servizio centrale</t>
+          <t>Seelsorge und die Durchführung von Exerzitien</t>
         </is>
       </c>
       <c r="N54">
-        <v>1985</v>
-[...2 lines deleted...]
-        <v>2014</v>
+        <v>1970</v>
+      </c>
+      <c r="P54" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=328</t>
+          <t>/persons_v2/view.php?id=353</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>2013</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Marozsán László</t>
+          <t>Bálint István József</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>diacono</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>Toronto, ON, Canada</t>
+          <t>Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Keresztelő Szent János magyar görög katolikus templom, Welland, ON, Canada</t>
+          <t>St. Ladislaus Church, South Norwalk, CT, USA</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>Keresztelő Szent János magyar görög katolikus templom</t>
+          <t>St. Ladislaus Church</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>diakónus</t>
+          <t>ungarischer Pfarrer, Gemeindepfarrer, der nebenbei in Fairfield, CT – St. Imre – aushilft</t>
         </is>
       </c>
       <c r="N55">
-        <v>1986</v>
+        <v>1971</v>
       </c>
       <c r="O55">
-        <v>2021</v>
+        <v>2014</v>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=700</t>
+          <t>/persons_v2/view.php?id=58</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>2013</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Barter Róbert</t>
+          <t>Linka Ernő Ödön OSB, apát</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>Parma, OH, USA</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Clinton Township, MI, USA</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="J56" t="inlineStr">
+        <is>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+        </is>
+      </c>
+      <c r="K56" t="inlineStr">
+        <is>
+          <t>Hausverwalter (1971–1972), Seminarlehrer (1972–1978), Erziehungs- und Berufsberater (1974–1982), Pfarrer (1980–1982), Prior, später Abt, Leiter der Sozialen Einrichtungen (1981–2005), im Ruhestand (2005–2017)</t>
         </is>
       </c>
       <c r="N56">
-        <v>1987</v>
+        <v>1971</v>
       </c>
       <c r="O56">
-        <v>2014</v>
+        <v>2017</v>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=48</t>
+          <t>/persons_v2/view.php?id=659</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>2013</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Antal András</t>
+          <t>Skerl Alphonse</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Szentháromság R. K. Egyházközség, East Chicago, IN, USA</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>Pfarrer; nebenbei betreut er auch die St.-Imre-Kirche in Gary, IN, USA.</t>
         </is>
       </c>
       <c r="N57">
-        <v>1988</v>
+        <v>1971</v>
       </c>
       <c r="O57">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=11</t>
+          <t>/persons_v2/view.php?id=998</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>2013</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Deák István</t>
+          <t>Horváth András Ellák O.Praem</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>Toronto, ON, Canada</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Canada</t>
+          <t>Szent Mihály apátság, Orange, CA, USA</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J58" t="inlineStr">
+        <is>
+          <t>Szent Mihály apátság</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>parroco, in precedenza anche a Toronto, ON, attualmente in pensione</t>
+          <t>Lehrer für Latein, Religionsunterricht und mittelalterliche Geschichte; später kümmerte er sich um die Krankenversicherungsangelegenheiten seiner Ordensbrüder</t>
         </is>
       </c>
       <c r="N58">
-        <v>1988</v>
-[...4 lines deleted...]
-        </is>
+        <v>1973</v>
+      </c>
+      <c r="O58">
+        <v>2018</v>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=182</t>
+          <t>/persons_v2/view.php?id=417</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>2013</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Jálics Ferenc SJ</t>
+          <t>Leavy Matthew Máté OSB, apát</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Gries, Germania</t>
+          <t>St. Anselm Abbey, Mancester, NH, USA</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>Germania</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J59" t="inlineStr">
+        <is>
+          <t>St. Anselm Abbey</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>animatore di ritiri spirituali, fondatore e responsabile della comunità domestica</t>
+          <t>Lehrer sowie von 1986 bis 2012 Abt</t>
         </is>
       </c>
       <c r="N59">
-        <v>1988</v>
+        <v>1977</v>
       </c>
       <c r="O59">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=481</t>
+          <t>/persons_v2/view.php?id=641</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>2013</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Gaál Jenő SVD</t>
+          <t>Pázmány Géza Sch.P.</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Sorkifalud, Ungheria</t>
+          <t>Devon, PA, USA</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>Responsabile del Movimento Cursillo, poi assistente parroco</t>
+          <t>Lehrer, später im Ruhestand</t>
         </is>
       </c>
       <c r="N60">
-        <v>1989</v>
+        <v>1980</v>
       </c>
       <c r="O60">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=301</t>
+          <t>/persons_v2/view.php?id=860</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>2013</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Machó György</t>
+          <t>Farkasfalvy Miklós Dénes O.Cist, Dr., apát</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>Newark, NJ, USA</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Fort Lee, NJ, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J61" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>assistente parroco, docente universitario, amministratore della chiesa centrale della Marina Militare</t>
+          <t>Gymnasiallehrer bis 2012, dazwischen von 1988 bis 2012 Abt. Seit 2012 im Ruhestand</t>
         </is>
       </c>
       <c r="N61">
-        <v>1990</v>
+        <v>1981</v>
       </c>
       <c r="O61">
-        <v>2015</v>
+        <v>2020</v>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=676</t>
+          <t>/persons_v2/view.php?id=252</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>2013</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Molnár László</t>
+          <t>Juhász Lajos</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Diakon</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>Porto Alegre, Brazília</t>
+          <t>Yonkers, NY, USA</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>pastore, fondatore della Comunità fraterna di Nostra Signora</t>
+          <t>Ständiger Diakon, seit 1995 Verwalter</t>
         </is>
       </c>
       <c r="N62">
-        <v>1990</v>
+        <v>1984</v>
       </c>
       <c r="O62">
-        <v>2025</v>
+        <v>2014</v>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=764</t>
+          <t>/persons_v2/view.php?id=494</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>2013</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Angyal Lajos</t>
+          <t>Giriny János</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>St. George Greek Catholic Church, Courtland, ON, Canada</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>Canada</t>
-[...4 lines deleted...]
-          <t>St. George Greek Catholic Church</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>in der Zentrale</t>
         </is>
       </c>
       <c r="N63">
-        <v>1991</v>
+        <v>1985</v>
       </c>
       <c r="O63">
-        <v>2019</v>
+        <v>2014</v>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=9</t>
+          <t>/persons_v2/view.php?id=328</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>2013</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Deák Miklós, dr.</t>
+          <t>Marozsán László</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Diakon</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>Toronto, ON, Canada</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>London, ON, Canada</t>
+          <t>Keresztelő Szent János magyar görög katolikus templom, Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J64" t="inlineStr">
+        <is>
+          <t>Keresztelő Szent János magyar görög katolikus templom</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>pastore (celebra funzioni religiose secondo il rito cattolico romano)</t>
+          <t>diakónus</t>
         </is>
       </c>
       <c r="N64">
-        <v>1991</v>
+        <v>1986</v>
       </c>
       <c r="O64">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=183</t>
+          <t>/persons_v2/view.php?id=700</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2013</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Deák Miklós, dr.</t>
+          <t>Barter Róbert</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>Toronto, ON, Canada</t>
+          <t>Parma, OH, USA</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Welland, ON, Canada</t>
+          <t>Clinton Township, MI, USA</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>Canada</t>
-[...4 lines deleted...]
-          <t>parroco</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N65">
-        <v>1991</v>
+        <v>1987</v>
       </c>
       <c r="O65">
-        <v>2024</v>
+        <v>2014</v>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=183</t>
+          <t>/persons_v2/view.php?id=48</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>2013</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Lelóczky Gyula Donát O.Cist</t>
+          <t>Antal András</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J66" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>insegnante di liceo fino al 2011, bibliotecario fino al 2022, pastore della comunità ungherese del Texas</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N66">
-        <v>1992</v>
-[...4 lines deleted...]
-        </is>
+        <v>1988</v>
+      </c>
+      <c r="O66">
+        <v>2018</v>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=644</t>
+          <t>/persons_v2/view.php?id=11</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>2013</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Őrsy László SJ, Dr.</t>
+          <t>Deák István</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>Georgetown Egyetem, Washington DC, USA</t>
+          <t>Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Georgetown Egyetem</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>professore emerito, docente ospite</t>
+          <t>Pfarrer, unter anderem in Toronto, ON, derzeit im Ruhestand</t>
         </is>
       </c>
       <c r="N67">
-        <v>1993</v>
-[...2 lines deleted...]
-        <v>2020</v>
+        <v>1988</v>
+      </c>
+      <c r="P67" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=844</t>
+          <t>/persons_v2/view.php?id=182</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>2013</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Kormon József, Dr.</t>
+          <t>Jálics Ferenc SJ</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>Pécs</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Hímesháza, Ungheria</t>
+          <t>Gries, Deutschland</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Deutschland</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>parroco, decano onorario</t>
+          <t>Leiter von Exerzitien, Gründer und Leiter einer Wohngemeinschaft</t>
         </is>
       </c>
       <c r="N68">
-        <v>1994</v>
+        <v>1988</v>
       </c>
       <c r="O68">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=569</t>
+          <t>/persons_v2/view.php?id=481</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>2013</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Éles Ferenc</t>
+          <t>Gaál Jenő SVD</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Boynton Beach, FL, USA</t>
+          <t>Sorkifalud, Ungarn</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>in pensione</t>
+          <t>Leiter der Cursillo-Bewegung, später Hilfspfarrer</t>
         </is>
       </c>
       <c r="N69">
-        <v>1994</v>
+        <v>1989</v>
       </c>
       <c r="O69">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=247</t>
+          <t>/persons_v2/view.php?id=301</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>2013</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Kiss György Barnabás OFM</t>
+          <t>Machó György</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Newark, NJ, USA</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
+          <t>Fort Lee, NJ, USA</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J70" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>parroco, dal 2010 anche a Windsor, Ontario, Canada – Parrocchia di Sant’Antonio da Padova – amministratore</t>
-[...10 lines deleted...]
-        </is>
+          <t>Hilfspfarrer, Universitätsdozent, Verwalter der Zentralkirche der Marine</t>
+        </is>
+      </c>
+      <c r="N70">
+        <v>1990</v>
+      </c>
+      <c r="O70">
+        <v>2015</v>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=545</t>
+          <t>/persons_v2/view.php?id=676</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>2013</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Marosfalvy László SJ</t>
+          <t>Molnár László</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada</t>
+          <t>Porto Alegre, Brazília</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>Canada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>lelkész, ökonómus, közben 2006-2008 között plébános, majd segédlelkész, valamint a Saint Jutta Foundation kanadai kurátora, később nyugállományban</t>
+          <t>Pfarrer, Gründer der Bruderschaft „Unsere Liebe Frau“</t>
         </is>
       </c>
       <c r="N71">
-        <v>1996</v>
+        <v>1990</v>
       </c>
       <c r="O71">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=698</t>
+          <t>/persons_v2/view.php?id=764</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>2013</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Linka Ervin Sándor OSB</t>
+          <t>Sándor Albert Melchior OFMCap</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+          <t>St. Bonaventure Monastery, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+          <t>St. Bonaventure Monastery</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>capo pastore ungherese in Brasile</t>
+          <t>Stellvertretender Hausleiter, Hausleiter, Gästebeauftragter, geistlicher Begleiter der weltlichen Franziskanergemeinschaften, anschließend im Ruhestand</t>
         </is>
       </c>
       <c r="N72">
-        <v>1997</v>
+        <v>1990</v>
       </c>
       <c r="O72">
-        <v>2016</v>
+        <v>2024</v>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=660</t>
+          <t>/persons_v2/view.php?id=962</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>2013</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Juhász Gábor Tamás, Dr.</t>
+          <t>Angyal Lajos</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>Budapest - Vizafogó, Budapest, Ungheria</t>
+          <t>St. George Greek Catholic Church, Courtland, ON, Kanada</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>Budapest - Vizafogó</t>
+          <t>St. George Greek Catholic Church</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>viceparroco, poi, dal 2000, parroco; nel frattempo, dal 2001 al 2019, è stato anche direttore della Cappella di Sant’Agostino</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N73">
-        <v>1998</v>
-[...4 lines deleted...]
-        </is>
+        <v>1991</v>
+      </c>
+      <c r="O73">
+        <v>2019</v>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=489</t>
+          <t>/persons_v2/view.php?id=9</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>2013</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Csiszár István</t>
+          <t>Deák Miklós, dr.</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>Kitchener, ON, Canada</t>
+          <t>London, ON, Kanada</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>in pensione</t>
+          <t>Seelsorger (führt römisch-katholische Gottesdienste durch)</t>
         </is>
       </c>
       <c r="N74">
-        <v>2000</v>
+        <v>1991</v>
       </c>
       <c r="O74">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=161</t>
+          <t>/persons_v2/view.php?id=183</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>2013</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Kerekes László, püspök, Dr.</t>
+          <t>Deák Miklós, dr.</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>vescovo</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>Boldog Özséb templom, Kézdivásárhely, Romania</t>
+          <t>Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>Romania</t>
-[...4 lines deleted...]
-          <t>Boldog Özséb templom</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N75">
-        <v>2000</v>
+        <v>1991</v>
       </c>
       <c r="O75">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=520</t>
+          <t>/persons_v2/view.php?id=183</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>2013</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
+          <t>Lelóczky Gyula Donát O.Cist</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Sapientia Szerzetesi Főiskola, Budapest, Ungheria</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>Ungheria</t>
-[...4 lines deleted...]
-          <t>Sapientia Szerzetesi Főiskola</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>docente presso l’Istituto Superiore di Teologia Monastica Sapientia, dove insegna teologia fondamentale; dal 2020 è membro del Senato e direttore del Dipartimento di Teologia Fondamentale; dal 2021 al 2025 è stato vicerettore per la didattica e la ricerca; dal 1° luglio 2025 è rettore ad interim, dal 1° settembre 2025 rettore</t>
+          <t>Gymnasiallehrer bis 2011, Bibliothekar bis 2022, Pfarrer der ungarischen Gemeinde in Texas</t>
         </is>
       </c>
       <c r="N76">
-        <v>2001</v>
+        <v>1992</v>
       </c>
       <c r="P76" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=28</t>
+          <t>/persons_v2/view.php?id=644</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>2013</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Lakatos Dénes</t>
+          <t>Rékási József Csaba O.Praem</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary templom, Vancouver, BC, Canada</t>
+          <t>De Pere-i premontrei rendház, West De Pere, WI, USA</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary templom</t>
+          <t>De Pere-i premontrei rendház</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N77">
-        <v>2001</v>
+        <v>1992</v>
       </c>
       <c r="O77">
-        <v>2024</v>
+        <v>2016</v>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=633</t>
+          <t>/persons_v2/view.php?id=930</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>2013</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Lukács Imre Róbert, Dr.</t>
+          <t>Őrsy László SJ, Dr.</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Verespatak, Romania</t>
+          <t>Georgetown Egyetem, Washington DC, USA</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>Romania</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J78" t="inlineStr">
+        <is>
+          <t>Georgetown Egyetem</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>parroco e, nel contempo, docente di diritto ecclesiastico presso l’Istituto di Teologia di Gyulafehérvár</t>
+          <t>Professor emeritus, Gastdozent</t>
         </is>
       </c>
       <c r="N78">
-        <v>2001</v>
+        <v>1993</v>
       </c>
       <c r="O78">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=672</t>
+          <t>/persons_v2/view.php?id=844</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>2013</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
+          <t>Kiss György Barnabás OFM</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J79" t="inlineStr">
+        <is>
+          <t>Szent Kereszt R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>in pensione</t>
+          <t>Pfarrer, seit 2010 in Windsor, ON, Kanada – Pfarrei St. Antonius von Padua – Verwalter</t>
         </is>
       </c>
       <c r="N79">
-        <v>2001</v>
-[...2 lines deleted...]
-        <v>2016</v>
+        <v>1994</v>
+      </c>
+      <c r="P79" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=699</t>
+          <t>/persons_v2/view.php?id=545</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>2013</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Kárpáti László SVD</t>
+          <t>Kormon József, Dr.</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (in precedenza: Csanád)</t>
+          <t>Pécs</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>Johannesburg, Dél-Afrikai Köztársaság</t>
+          <t>Hímesháza, Ungarn</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>Dél-Afrikai Köztársaság</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>missionario, pastore di strada</t>
+          <t>Pfarrer, Ehrendekan</t>
         </is>
       </c>
       <c r="N80">
-        <v>2003</v>
-[...4 lines deleted...]
-        </is>
+        <v>1994</v>
+      </c>
+      <c r="O80">
+        <v>2015</v>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=510</t>
+          <t>/persons_v2/view.php?id=569</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>2013</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Molnár Miklós SJ</t>
+          <t>Ligeti András Angelus OFM</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>Pilisvörösvár, Ungheria</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J81" t="inlineStr">
+        <is>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>in pensione</t>
+          <t>Ortsvorsteher und Hilfspfarrer sowie Zelebrant in den ehemaligen ungarischen Pfarreien in DeWitt, MI, USA, und Toledo, OH, USA</t>
         </is>
       </c>
       <c r="N81">
-        <v>2003</v>
-[...2 lines deleted...]
-        <v>2015</v>
+        <v>1994</v>
+      </c>
+      <c r="P81" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=767</t>
+          <t>/persons_v2/view.php?id=654</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>2013</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Bodnár István Konstantin</t>
+          <t>Schweda Phillip (OFM)</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H82" t="inlineStr">
+        <is>
+          <t>egyházmegyei bíróság, Lansing, MI, USA</t>
+        </is>
+      </c>
+      <c r="I82" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J82" t="inlineStr">
+        <is>
+          <t>egyházmegyei bíróság</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>in pensione</t>
+          <t>Richter</t>
         </is>
       </c>
       <c r="N82">
-        <v>2004</v>
+        <v>1994</v>
       </c>
       <c r="O82">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=94</t>
+          <t>/persons_v2/view.php?id=978</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>2013</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Erős Sándor</t>
+          <t>Éles Ferenc</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>Szatmár (in precedenza: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>Túrterebes, Romania</t>
+          <t>Boynton Beach, FL, USA</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>Romania</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>in pensione</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N83">
-        <v>2004</v>
-[...4 lines deleted...]
-        </is>
+        <v>1994</v>
+      </c>
+      <c r="O83">
+        <v>2018</v>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=237</t>
+          <t>/persons_v2/view.php?id=247</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>2013</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Finta Lajos</t>
+          <t>Marosfalvy László SJ</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J84" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>missionario</t>
+          <t>lelkész, ökonómus, közben 2006-2008 között plébános, majd segédlelkész, valamint a Saint Jutta Foundation kanadai kurátora, később nyugállományban</t>
         </is>
       </c>
       <c r="N84">
-        <v>2004</v>
+        <v>1996</v>
       </c>
       <c r="O84">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=275</t>
+          <t>/persons_v2/view.php?id=698</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>2013</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Finta Lajos</t>
+          <t>Linka Ervin Sándor OSB</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>Peru</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>Peru</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="J85" t="inlineStr">
+        <is>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>missionario</t>
+          <t>Ungarischer Hauptpfarrer in Brasilien</t>
         </is>
       </c>
       <c r="N85">
-        <v>2004</v>
+        <v>1997</v>
       </c>
       <c r="O85">
-        <v>2021</v>
+        <v>2016</v>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=275</t>
+          <t>/persons_v2/view.php?id=660</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>2013</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Kovács Lajos (SJ), Dr.</t>
+          <t>Juhász Gábor Tamás, Dr.</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Budapest, Ungheria</t>
+          <t>Budapest - Vizafogó, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J86" t="inlineStr">
+        <is>
+          <t>Budapest - Vizafogó</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>pastore della comunità cattolica di lingua inglese, cappellano presso il Collegio Specializzato dei Gesuiti "Sant’Ignazio"</t>
+          <t>Hilfspfarrer, ab 2000 dann Pfarrer; von 2001 bis 2019 war er zudem Leiter der St.-Augustinus-Kapelle</t>
         </is>
       </c>
       <c r="N86">
-        <v>2004</v>
-[...2 lines deleted...]
-        <v>2014</v>
+        <v>1998</v>
+      </c>
+      <c r="P86" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=586</t>
+          <t>/persons_v2/view.php?id=489</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>2013</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Miskei László</t>
+          <t>Csiszár István</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Welland, ON, Canada</t>
+          <t>Kitchener, ON, Kanada</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>Canada</t>
-[...4 lines deleted...]
-          <t>Our Lady of Hungary Church</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N87">
-        <v>2004</v>
-[...4 lines deleted...]
-        </is>
+        <v>2000</v>
+      </c>
+      <c r="O87">
+        <v>2018</v>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=751</t>
+          <t>/persons_v2/view.php?id=161</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>2013</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Juhász Ferenc, Msgr.</t>
+          <t>Kerekes László, püspök, Dr.</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Bischof</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Felsőváros, Gyöngyös, Ungheria</t>
+          <t>Boldog Özséb templom, Kézdivásárhely, Rumänien</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Rumänien</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>Felsőváros</t>
+          <t>Boldog Özséb templom</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N88">
-        <v>2006</v>
+        <v>2000</v>
       </c>
       <c r="O88">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=488</t>
+          <t>/persons_v2/view.php?id=520</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>2013</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
+          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>vescovo</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>Toronto, ON, Canada</t>
+          <t>Sapientia Szerzetesi Főiskola, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J89" t="inlineStr">
+        <is>
+          <t>Sapientia Szerzetesi Főiskola</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>in pensione</t>
+          <t>Dozent an der Theologischen Hochschule Sapientia, unterrichtet Fundamentaltheologie, seit 2020 Mitglied des Senats, Leiter des Lehrstuhls für Fundamentaltheologie, von 2021 bis 2025 stellvertretender Rektor für Lehre und Forschung, seit dem 1. Juli 2025 amtierender Rektor, ab 1. September 2025 Rektor</t>
         </is>
       </c>
       <c r="N89">
-        <v>2006</v>
-[...2 lines deleted...]
-        <v>2018</v>
+        <v>2001</v>
+      </c>
+      <c r="P89" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=746</t>
+          <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>2013</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Artner Péter Oszkár, Dr. habil</t>
+          <t>Lakatos Dénes</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>Szent Péter és Pál Plébánia, Kál, Ungheria</t>
+          <t>Our Lady of Hungary templom, Vancouver, BC, Kanada</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t>Szent Péter és Pál Plébánia</t>
+          <t>Our Lady of Hungary templom</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N90">
-        <v>2007</v>
-[...4 lines deleted...]
-        </is>
+        <v>2001</v>
+      </c>
+      <c r="O90">
+        <v>2024</v>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=17</t>
+          <t>/persons_v2/view.php?id=633</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>2013</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
+          <t>Lukács Imre Róbert, Dr.</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>Washington DC, USA</t>
+          <t>Verespatak, Rumänien</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Rumänien</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>studi post-laurea, pastore ungherese</t>
+          <t>Pfarrer, gleichzeitig Professor für Kirchenrecht an der Theologischen Hochschule in Gyulafehérvár</t>
         </is>
       </c>
       <c r="N91">
-        <v>2007</v>
+        <v>2001</v>
       </c>
       <c r="O91">
-        <v>2015</v>
+        <v>2022</v>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=28</t>
+          <t>/persons_v2/view.php?id=672</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>2013</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Balogh László</t>
+          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Örkény, Ungheria</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>amministratore parrocchiale (con competenza anche su: Táborfalva, Tatárszentgyőrgy)</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N92">
-        <v>2007</v>
+        <v>2001</v>
       </c>
       <c r="O92">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=40</t>
+          <t>/persons_v2/view.php?id=699</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>2013</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Cserháti Ferenc, esztergom-budapesti segédpüspök</t>
+          <t>Róna Gábor SJ</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>vescovo</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>Szatmár (in precedenza: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony és Szent Adalbert Székesegyház, Esztergom, Ungheria</t>
+          <t>Jézus Szíve-templom, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony és Szent Adalbert Székesegyház</t>
+          <t>Jézus Szíve-templom</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>Vescovo titolare di Centuria, vicario generale di Esztergom-Budapest incaricato della cura pastorale degli ungheresi all’estero</t>
+          <t>Hilfsgeistlicher</t>
         </is>
       </c>
       <c r="N93">
-        <v>2007</v>
+        <v>2002</v>
       </c>
       <c r="O93">
-        <v>2023</v>
+        <v>2015</v>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=154</t>
+          <t>/persons_v2/view.php?id=948</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>2013</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Deák Ferenc SJ</t>
+          <t>Kárpáti László SVD</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Szeged-Csanád (früher: Csanád)</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>Szeged, Ungheria</t>
+          <t>Johannesburg, Dél-Afrikai Köztársaság</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Dél-Afrikai Köztársaság</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>pastore</t>
+          <t>Missionar, Straßenpastor</t>
         </is>
       </c>
       <c r="N94">
-        <v>2007</v>
-[...2 lines deleted...]
-        <v>2019</v>
+        <v>2003</v>
+      </c>
+      <c r="P94" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=181</t>
+          <t>/persons_v2/view.php?id=510</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>2013</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Feigl Rudolf SJ</t>
+          <t>Molnár Miklós SJ</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>fratello religioso (non ordinato sacerdote)</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon, Hamilton, ON, Canada</t>
+          <t>Pilisvörösvár, Ungarn</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>Canada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet Otthon</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>in pensione</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N95">
-        <v>2007</v>
+        <v>2003</v>
       </c>
       <c r="O95">
         <v>2015</v>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=263</t>
+          <t>/persons_v2/view.php?id=767</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>2013</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Horváth Árpád SJ</t>
+          <t>Póta László SJ, szerzetestestvér</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Ordensbruder (nicht zum Priester geweiht)</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>Budapest, Ungheria</t>
-[...4 lines deleted...]
-          <t>Ungheria</t>
+          <t>Szent Erzsébet Otthon, Pilisvörösvár</t>
+        </is>
+      </c>
+      <c r="J96" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet Otthon</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>redattore, responsabile</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N96">
-        <v>2007</v>
+        <v>2003</v>
       </c>
       <c r="O96">
-        <v>2024</v>
+        <v>2014</v>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=418</t>
+          <t>/persons_v2/view.php?id=898</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>2013</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Magung Fransiskus Xaverius SVD</t>
+          <t>Bodnár István Konstantin</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
-[...9 lines deleted...]
-          <t>Ungheria</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>prefetto, poi, dal 2013, segretario missionario</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N97">
-        <v>2007</v>
+        <v>2004</v>
       </c>
       <c r="O97">
-        <v>2018</v>
+        <v>2014</v>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=680</t>
+          <t>/persons_v2/view.php?id=94</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>2013</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Dömötör János László (OFM)</t>
+          <t>Erős Sándor</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Szatmár (früher: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Queen of Peace templom, Victoria, BC, Canada</t>
+          <t>Túrterebes, Rumänien</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>Canada</t>
-[...4 lines deleted...]
-          <t>Queen of Peace templom</t>
+          <t>Rumänien</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>parroco, pastore ungherese</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N98">
-        <v>2008</v>
+        <v>2004</v>
       </c>
       <c r="P98" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=217</t>
+          <t>/persons_v2/view.php?id=237</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>2013</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Eördögh András SJ</t>
+          <t>Finta Lajos</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon, Hamilton, ON, Canada</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>Canada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet Otthon</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>cappellano, poi in pensione</t>
+          <t>Missionar</t>
         </is>
       </c>
       <c r="N99">
-        <v>2008</v>
+        <v>2004</v>
       </c>
       <c r="O99">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=240</t>
+          <t>/persons_v2/view.php?id=275</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>2013</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Hegyi Márton SJ</t>
+          <t>Finta Lajos</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>Murray-Weigel Hall, New York, NY, USA</t>
+          <t>Peru</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Murray-Weigel Hall</t>
+          <t>Peru</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>in congedo per malattia</t>
+          <t>Missionar</t>
         </is>
       </c>
       <c r="N100">
-        <v>2008</v>
+        <v>2004</v>
       </c>
       <c r="O100">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=378</t>
+          <t>/persons_v2/view.php?id=275</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>2013</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Magyar Gyula Szervác OSB</t>
+          <t>Kovács Lajos (SJ), Dr.</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>fratello religioso (non ordinato sacerdote)</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>Pannonhalma, Ungheria</t>
+          <t>Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>in pensione</t>
+          <t>Seelsorger der englischsprachigen katholischen Gemeinde und Kaplan am Jesuiten-Kolleg „St. Ignatius“</t>
         </is>
       </c>
       <c r="N101">
-        <v>2008</v>
+        <v>2004</v>
       </c>
       <c r="O101">
-        <v>2019</v>
+        <v>2014</v>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=681</t>
+          <t>/persons_v2/view.php?id=586</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>2013</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Manolache Lőrinc</t>
+          <t>Miskei László</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>Pécs</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>Calgary, AB, Canada</t>
+          <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J102" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>parroco ungherese</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N102">
-        <v>2008</v>
-[...2 lines deleted...]
-        <v>2015</v>
+        <v>2004</v>
+      </c>
+      <c r="P102" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=694</t>
+          <t>/persons_v2/view.php?id=751</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>2013</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Mustó Péter SJ</t>
+          <t>Rettig Kevin Hermann József (O.Praem)</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>Dobogókő, Ungheria</t>
+          <t>Canoga Park / Winnetka – Munkás Szent József templom, Los Angeles, CA, USA</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J103" t="inlineStr">
+        <is>
+          <t>Canoga Park / Winnetka – Munkás Szent József templom</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>direttore spirituale e guida di ritiri spirituali, poi in pensione</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N103">
-        <v>2008</v>
+        <v>2005</v>
       </c>
       <c r="O103">
-        <v>2023</v>
+        <v>2017</v>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=780</t>
+          <t>/persons_v2/view.php?id=928</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>2013</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Ailer Gáspár</t>
+          <t>Juhász Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>Nepumuki Szent János templom, Dunabogdány, Ungheria</t>
+          <t>Felsőváros, Gyöngyös, Ungarn</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
-          <t>Nepumuki Szent János templom</t>
+          <t>Felsőváros</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>amministratore parrocchiale, poi, dal 2015, parroco</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N104">
-        <v>2009</v>
+        <v>2006</v>
       </c>
       <c r="O104">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=1</t>
+          <t>/persons_v2/view.php?id=488</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>2013</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Csókay Károly SJ</t>
+          <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Bischof</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>Miskolc, Ungheria</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>assistente parroco, poi in pensione</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N105">
-        <v>2009</v>
+        <v>2006</v>
       </c>
       <c r="O105">
-        <v>2024</v>
+        <v>2018</v>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=171</t>
+          <t>/persons_v2/view.php?id=746</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>2013</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Lóczi Tamás</t>
+          <t>Artner Péter Oszkár, Dr. habil</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>Fráter György Katolikus Gimnázium és Kollégium, Miskolc, Ungheria</t>
+          <t>Szent Péter és Pál Plébánia, Kál, Ungarn</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
-          <t>Fráter György Katolikus Gimnázium és Kollégium</t>
+          <t>Szent Péter és Pál Plébánia</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>commissario arcivescovile, direttore dal 2011</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N106">
-        <v>2009</v>
-[...2 lines deleted...]
-        <v>2019</v>
+        <v>2007</v>
+      </c>
+      <c r="P106" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=668</t>
+          <t>/persons_v2/view.php?id=17</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>2013</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Nagy László, Dr.</t>
+          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>Holy Family Parish, Whitby, ON, Canada</t>
+          <t>Washington DC, USA</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>Canada</t>
-[...4 lines deleted...]
-          <t>Holy Family Parish</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>parroco, giudice della Corte d’appello del Canada, vicario arcivescovile, docente di teologia</t>
+          <t>Aufbaustudium, ungarischer Pfarrer</t>
         </is>
       </c>
       <c r="N107">
-        <v>2009</v>
-[...4 lines deleted...]
-        </is>
+        <v>2007</v>
+      </c>
+      <c r="O107">
+        <v>2015</v>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=796</t>
+          <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>2013</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Pesznyák Béla</t>
+          <t>Balogh László</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>Szabadka, Serbia</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>Courtland, ON, Canada</t>
+          <t>Örkény, Ungarn</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>Pfarrverwalter (zusätzlich zuständig für: Táborfalva, Tatárszentgyőrgy)</t>
         </is>
       </c>
       <c r="N108">
-        <v>2009</v>
+        <v>2007</v>
       </c>
       <c r="O108">
-        <v>2014</v>
+        <v>2018</v>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=867</t>
+          <t>/persons_v2/view.php?id=40</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>2013</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Amászka László (OFMConv)</t>
+          <t>Cserháti Ferenc, esztergom-budapesti segédpüspök</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Bischof</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>Szatmár (früher: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>Magyarországi Szent István templom, Hamilton, ON, Canada</t>
+          <t>Nagyboldogasszony és Szent Adalbert Székesegyház, Esztergom, Ungarn</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t>Magyarországi Szent István templom</t>
+          <t>Nagyboldogasszony és Szent Adalbert Székesegyház</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>parroco ungherese</t>
+          <t>Titularbischof von Centuria, Weihbischof von Esztergom-Budapest, beauftragt mit der Seelsorge für die ungarische Diaspora</t>
         </is>
       </c>
       <c r="N109">
-        <v>2010</v>
+        <v>2007</v>
       </c>
       <c r="O109">
-        <v>2015</v>
+        <v>2023</v>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=4</t>
+          <t>/persons_v2/view.php?id=154</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>2013</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Cebula Paweł OFMConv</t>
+          <t>Deák Ferenc SJ</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>Polonia</t>
+          <t>Szeged, Ungarn</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>Polonia</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>compiti di routine, nel frattempo in Irlanda</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N110">
-        <v>2010</v>
+        <v>2007</v>
       </c>
       <c r="O110">
-        <v>2016</v>
+        <v>2019</v>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=121</t>
+          <t>/persons_v2/view.php?id=181</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>2013</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Forrai Tamás Gergely SJ</t>
+          <t>Feigl Rudolf SJ</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Ordensbruder (nicht zum Priester geweiht)</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Jezsuita Tartományfőnökség, Budapest, Ungheria</t>
+          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
-          <t>Jezsuita Tartományfőnökség</t>
+          <t>Szent Erzsébet Otthon</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>capo di provincia</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N111">
-        <v>2010</v>
+        <v>2007</v>
       </c>
       <c r="O111">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=283</t>
+          <t>/persons_v2/view.php?id=263</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>2013</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Kovách János</t>
+          <t>Horváth Árpád SJ</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>Sherman Oaks, CA, USA</t>
+          <t>Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>in pensione</t>
+          <t>Redakteur, Leiter</t>
         </is>
       </c>
       <c r="N112">
-        <v>2010</v>
+        <v>2007</v>
       </c>
       <c r="O112">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=578</t>
+          <t>/persons_v2/view.php?id=418</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>2013</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Lőrinczy Ferenc Gábor</t>
+          <t>Magung Fransiskus Xaverius SVD</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>Veszprém, m</t>
+          <t>Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>m</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>in pensione, vicario presso la Basilica di San Michele</t>
+          <t>Präfekt, ab 2013 dann Missionssekretär</t>
         </is>
       </c>
       <c r="N113">
-        <v>2010</v>
+        <v>2007</v>
       </c>
       <c r="O113">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=670</t>
+          <t>/persons_v2/view.php?id=680</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>2013</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Bóna Richárd, dr.</t>
+          <t>Dömötör János László (OFM)</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>Washington, DC, USA</t>
+          <t>Queen of Peace templom, Victoria, BC, Kanada</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J114" t="inlineStr">
+        <is>
+          <t>Queen of Peace templom</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>dottorando, pastore ungherese</t>
+          <t>Pfarrer, ungarischer Geistlicher</t>
         </is>
       </c>
       <c r="N114">
-        <v>2011</v>
-[...2 lines deleted...]
-        <v>2017</v>
+        <v>2008</v>
+      </c>
+      <c r="P114" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=101</t>
+          <t>/persons_v2/view.php?id=217</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>2013</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Demkovich John, Msgr</t>
+          <t>Eördögh András SJ</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>Paterson, NJ, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>St. Mary, Passaic, NJ, USA</t>
+          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
-          <t>St. Mary</t>
+          <t>Szent Erzsébet Otthon</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>amministratore</t>
+          <t>Seelsorger, später im Ruhestand</t>
         </is>
       </c>
       <c r="N115">
-        <v>2011</v>
+        <v>2008</v>
       </c>
       <c r="O115">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=190</t>
+          <t>/persons_v2/view.php?id=240</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>2013</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Konyárik József</t>
+          <t>Hegyi Márton SJ</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>Braziliaváros, Brazília</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>Coritiba, Brazília</t>
+          <t>Murray-Weigel Hall, New York, NY, USA</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J116" t="inlineStr">
+        <is>
+          <t>Murray-Weigel Hall</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>viceparroco</t>
+          <t>im Krankenstand</t>
         </is>
       </c>
       <c r="N116">
-        <v>2011</v>
+        <v>2008</v>
       </c>
       <c r="O116">
-        <v>2017</v>
+        <v>2014</v>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=567</t>
+          <t>/persons_v2/view.php?id=378</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>2013</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Pintye Lajos OFM</t>
+          <t>Magyar Gyula Szervác OSB</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Ordensbruder (nicht zum Priester geweiht)</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
+          <t>Pannonhalma, Ungarn</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Saint Francis of Assisi Parish</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>in congedo per malattia, missionario locale</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N117">
-        <v>2011</v>
+        <v>2008</v>
       </c>
       <c r="O117">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=882</t>
+          <t>/persons_v2/view.php?id=681</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>2013</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Beöthy Tamás SJ</t>
+          <t>Manolache Lőrinc</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Pécs</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>Farkas Edit Szeretetotthon, Budapest</t>
-[...4 lines deleted...]
-          <t>Farkas Edit Szeretetotthon</t>
+          <t>Calgary, AB, Kanada</t>
+        </is>
+      </c>
+      <c r="I118" t="inlineStr">
+        <is>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>pastore</t>
+          <t>ungarischer Pfarrer</t>
         </is>
       </c>
       <c r="N118">
-        <v>2012</v>
+        <v>2008</v>
       </c>
       <c r="O118">
         <v>2015</v>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=69</t>
+          <t>/persons_v2/view.php?id=694</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>2013</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Boksay Péter</t>
+          <t>Mustó Péter SJ</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Nyíregyháza, Ungheria</t>
+          <t>Dobogókő, Ungarn</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>ministero diaconale</t>
+          <t>Seelsorger und Leiter von Exerzitien, anschließend im Ruhestand</t>
         </is>
       </c>
       <c r="N119">
-        <v>2012</v>
+        <v>2008</v>
       </c>
       <c r="O119">
-        <v>2014</v>
+        <v>2023</v>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=99</t>
+          <t>/persons_v2/view.php?id=780</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>2013</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Bérczi László Bernát O.Cist, apát</t>
+          <t>Ailer Gáspár</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>Nagy Lajos Gimnázium, Pécs</t>
+          <t>Nepumuki Szent János templom, Dunabogdány, Ungarn</t>
+        </is>
+      </c>
+      <c r="I120" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
-          <t>Nagy Lajos Gimnázium</t>
+          <t>Nepumuki Szent János templom</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>insegnante di religione e informatica, pastore</t>
+          <t>Pfarrverwalter, ab 2015 dann Pfarrer</t>
         </is>
       </c>
       <c r="N120">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="O120">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=79</t>
+          <t>/persons_v2/view.php?id=1</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>2013</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Csorba László Domonkos OFM</t>
+          <t>Csókay Károly SJ</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>Ferenciek tere, Budapest, Ungheria</t>
+          <t>Miskolc, Ungarn</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>Ungheria</t>
-[...4 lines deleted...]
-          <t>Ferenciek tere</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>pastore</t>
+          <t>Hilfspfarrer, anschließend im Ruhestand</t>
         </is>
       </c>
       <c r="N121">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="O121">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=166</t>
+          <t>/persons_v2/view.php?id=171</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>2013</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Forró József, Msgr.</t>
+          <t>Lóczi Tamás</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>Apostoli nunciatúra, San José, Costa Rica</t>
+          <t>Fráter György Katolikus Gimnázium és Kollégium, Miskolc, Ungarn</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>Costa Rica</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J122" t="inlineStr">
         <is>
-          <t>Apostoli nunciatúra</t>
+          <t>Fráter György Katolikus Gimnázium és Kollégium</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>primo segretario</t>
+          <t>Erzbischöflicher Beauftragter, seit 2011 Direktor</t>
         </is>
       </c>
       <c r="N122">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="O122">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=285</t>
+          <t>/persons_v2/view.php?id=668</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>2013</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Licskó Szabolcs</t>
+          <t>Nagy László, Dr.</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya templom, Montréal, QC, Canada</t>
+          <t>Holy Family Parish, Whitby, ON, Kanada</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J123" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya templom</t>
+          <t>Holy Family Parish</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>parroco, pastore dei fedeli di lingua ungherese</t>
+          <t>Pfarrer, Richter am kanadischen Berufungsgericht, Erzbischofsvikar, Theologieprofessor</t>
         </is>
       </c>
       <c r="N123">
-        <v>2012</v>
-[...2 lines deleted...]
-        <v>2020</v>
+        <v>2009</v>
+      </c>
+      <c r="P123" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=653</t>
+          <t>/persons_v2/view.php?id=796</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>2013</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
+          <t>Pesznyák Béla</t>
+        </is>
+      </c>
+      <c r="E124" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F124" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G124" t="inlineStr">
+        <is>
+          <t>Szabadka, Serbien</t>
+        </is>
+      </c>
+      <c r="H124" t="inlineStr">
+        <is>
+          <t>Courtland, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I124" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="K124" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N124">
+        <v>2009</v>
+      </c>
+      <c r="O124">
+        <v>2014</v>
+      </c>
+      <c r="Q124" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=867</t>
+        </is>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>2013</v>
+      </c>
+      <c r="B125" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C125" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D125" t="inlineStr">
+        <is>
+          <t>Rakaczky Máté Bazil OSBM</t>
+        </is>
+      </c>
+      <c r="E125" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F125" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G125" t="inlineStr">
+        <is>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+        </is>
+      </c>
+      <c r="H125" t="inlineStr">
+        <is>
+          <t>Máriapócs</t>
+        </is>
+      </c>
+      <c r="K125" t="inlineStr">
+        <is>
+          <t>im Ruhestand</t>
+        </is>
+      </c>
+      <c r="N125">
+        <v>2009</v>
+      </c>
+      <c r="O125">
+        <v>2019</v>
+      </c>
+      <c r="Q125" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=914</t>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>2013</v>
+      </c>
+      <c r="B126" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C126" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D126" t="inlineStr">
+        <is>
+          <t>Amászka László (OFMConv)</t>
+        </is>
+      </c>
+      <c r="E126" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F126" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G126" t="inlineStr">
+        <is>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+        </is>
+      </c>
+      <c r="H126" t="inlineStr">
+        <is>
+          <t>Magyarországi Szent István templom, Hamilton, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I126" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J126" t="inlineStr">
+        <is>
+          <t>Magyarországi Szent István templom</t>
+        </is>
+      </c>
+      <c r="K126" t="inlineStr">
+        <is>
+          <t>ungarischer Pfarrer</t>
+        </is>
+      </c>
+      <c r="N126">
+        <v>2010</v>
+      </c>
+      <c r="O126">
+        <v>2015</v>
+      </c>
+      <c r="Q126" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=4</t>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>2013</v>
+      </c>
+      <c r="B127" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C127" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D127" t="inlineStr">
+        <is>
+          <t>Cebula Paweł OFMConv</t>
+        </is>
+      </c>
+      <c r="E127" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F127" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G127" t="inlineStr">
+        <is>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+        </is>
+      </c>
+      <c r="H127" t="inlineStr">
+        <is>
+          <t>Polen</t>
+        </is>
+      </c>
+      <c r="I127" t="inlineStr">
+        <is>
+          <t>Polen</t>
+        </is>
+      </c>
+      <c r="K127" t="inlineStr">
+        <is>
+          <t>Reguläre Aufgaben, währenddessen Irland</t>
+        </is>
+      </c>
+      <c r="N127">
+        <v>2010</v>
+      </c>
+      <c r="O127">
+        <v>2016</v>
+      </c>
+      <c r="Q127" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=121</t>
+        </is>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>2013</v>
+      </c>
+      <c r="B128" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C128" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D128" t="inlineStr">
+        <is>
+          <t>Forrai Tamás Gergely SJ</t>
+        </is>
+      </c>
+      <c r="E128" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F128" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G128" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H128" t="inlineStr">
+        <is>
+          <t>Jezsuita Tartományfőnökség, Budapest, Ungarn</t>
+        </is>
+      </c>
+      <c r="I128" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J128" t="inlineStr">
+        <is>
+          <t>Jezsuita Tartományfőnökség</t>
+        </is>
+      </c>
+      <c r="K128" t="inlineStr">
+        <is>
+          <t>Provinzleiter</t>
+        </is>
+      </c>
+      <c r="N128">
+        <v>2010</v>
+      </c>
+      <c r="O128">
+        <v>2017</v>
+      </c>
+      <c r="Q128" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=283</t>
+        </is>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>2013</v>
+      </c>
+      <c r="B129" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C129" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D129" t="inlineStr">
+        <is>
+          <t>Kovách János</t>
+        </is>
+      </c>
+      <c r="E129" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F129" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G129" t="inlineStr">
+        <is>
+          <t>Pittsburgh, PA, USA</t>
+        </is>
+      </c>
+      <c r="H129" t="inlineStr">
+        <is>
+          <t>Sherman Oaks, CA, USA</t>
+        </is>
+      </c>
+      <c r="I129" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K129" t="inlineStr">
+        <is>
+          <t>im Ruhestand</t>
+        </is>
+      </c>
+      <c r="N129">
+        <v>2010</v>
+      </c>
+      <c r="O129">
+        <v>2021</v>
+      </c>
+      <c r="Q129" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=578</t>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>2013</v>
+      </c>
+      <c r="B130" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C130" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D130" t="inlineStr">
+        <is>
+          <t>Lőrinczy Ferenc Gábor</t>
+        </is>
+      </c>
+      <c r="E130" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F130" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G130" t="inlineStr">
+        <is>
+          <t>Vác</t>
+        </is>
+      </c>
+      <c r="H130" t="inlineStr">
+        <is>
+          <t>Veszprém, Ungarn</t>
+        </is>
+      </c>
+      <c r="I130" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="K130" t="inlineStr">
+        <is>
+          <t>im Ruhestand, Hilfspfarrer an der St.-Michael-Basilika</t>
+        </is>
+      </c>
+      <c r="N130">
+        <v>2010</v>
+      </c>
+      <c r="O130">
+        <v>2019</v>
+      </c>
+      <c r="Q130" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=670</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>2013</v>
+      </c>
+      <c r="B131" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C131" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D131" t="inlineStr">
+        <is>
+          <t>Bóna Richárd, dr.</t>
+        </is>
+      </c>
+      <c r="E131" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F131" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G131" t="inlineStr">
+        <is>
+          <t>Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="H131" t="inlineStr">
+        <is>
+          <t>Washington, DC, USA</t>
+        </is>
+      </c>
+      <c r="I131" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K131" t="inlineStr">
+        <is>
+          <t>Doktorand, ungarischer Pfarrer</t>
+        </is>
+      </c>
+      <c r="N131">
+        <v>2011</v>
+      </c>
+      <c r="O131">
+        <v>2017</v>
+      </c>
+      <c r="Q131" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=101</t>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>2013</v>
+      </c>
+      <c r="B132" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C132" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D132" t="inlineStr">
+        <is>
+          <t>Demkovich John, Msgr</t>
+        </is>
+      </c>
+      <c r="E132" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F132" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G132" t="inlineStr">
+        <is>
+          <t>Paterson, NJ, USA</t>
+        </is>
+      </c>
+      <c r="H132" t="inlineStr">
+        <is>
+          <t>St. Mary, Passaic, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I132" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J132" t="inlineStr">
+        <is>
+          <t>St. Mary</t>
+        </is>
+      </c>
+      <c r="K132" t="inlineStr">
+        <is>
+          <t>Administrator</t>
+        </is>
+      </c>
+      <c r="N132">
+        <v>2011</v>
+      </c>
+      <c r="O132">
+        <v>2018</v>
+      </c>
+      <c r="Q132" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=190</t>
+        </is>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>2013</v>
+      </c>
+      <c r="B133" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C133" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D133" t="inlineStr">
+        <is>
+          <t>Konyárik József</t>
+        </is>
+      </c>
+      <c r="E133" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F133" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G133" t="inlineStr">
+        <is>
+          <t>Braziliaváros, Brazília</t>
+        </is>
+      </c>
+      <c r="H133" t="inlineStr">
+        <is>
+          <t>Coritiba, Brazília</t>
+        </is>
+      </c>
+      <c r="I133" t="inlineStr">
+        <is>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="K133" t="inlineStr">
+        <is>
+          <t>Hilfspfarrer</t>
+        </is>
+      </c>
+      <c r="N133">
+        <v>2011</v>
+      </c>
+      <c r="O133">
+        <v>2017</v>
+      </c>
+      <c r="Q133" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=567</t>
+        </is>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>2013</v>
+      </c>
+      <c r="B134" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C134" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D134" t="inlineStr">
+        <is>
+          <t>Pintye Lajos OFM</t>
+        </is>
+      </c>
+      <c r="E134" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F134" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G134" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H134" t="inlineStr">
+        <is>
+          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
+        </is>
+      </c>
+      <c r="I134" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J134" t="inlineStr">
+        <is>
+          <t>Saint Francis of Assisi Parish</t>
+        </is>
+      </c>
+      <c r="K134" t="inlineStr">
+        <is>
+          <t>im Krankenstand, örtlicher Missionar</t>
+        </is>
+      </c>
+      <c r="N134">
+        <v>2011</v>
+      </c>
+      <c r="O134">
+        <v>2017</v>
+      </c>
+      <c r="Q134" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=882</t>
+        </is>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>2013</v>
+      </c>
+      <c r="B135" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C135" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D135" t="inlineStr">
+        <is>
+          <t>Beöthy Tamás SJ</t>
+        </is>
+      </c>
+      <c r="E135" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F135" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G135" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H135" t="inlineStr">
+        <is>
+          <t>Farkas Edit Szeretetotthon, Budapest</t>
+        </is>
+      </c>
+      <c r="J135" t="inlineStr">
+        <is>
+          <t>Farkas Edit Szeretetotthon</t>
+        </is>
+      </c>
+      <c r="K135" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N135">
+        <v>2012</v>
+      </c>
+      <c r="O135">
+        <v>2015</v>
+      </c>
+      <c r="Q135" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=69</t>
+        </is>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>2013</v>
+      </c>
+      <c r="B136" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C136" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D136" t="inlineStr">
+        <is>
+          <t>Boksay Péter</t>
+        </is>
+      </c>
+      <c r="E136" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F136" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G136" t="inlineStr">
+        <is>
+          <t>Hajdúdorog</t>
+        </is>
+      </c>
+      <c r="H136" t="inlineStr">
+        <is>
+          <t>Nyíregyháza, Ungarn</t>
+        </is>
+      </c>
+      <c r="I136" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="K136" t="inlineStr">
+        <is>
+          <t>Diakonat</t>
+        </is>
+      </c>
+      <c r="N136">
+        <v>2012</v>
+      </c>
+      <c r="O136">
+        <v>2014</v>
+      </c>
+      <c r="Q136" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=99</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>2013</v>
+      </c>
+      <c r="B137" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C137" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D137" t="inlineStr">
+        <is>
+          <t>Bérczi László Bernát O.Cist, apát</t>
+        </is>
+      </c>
+      <c r="E137" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F137" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G137" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H137" t="inlineStr">
+        <is>
+          <t>Nagy Lajos Gimnázium, Pécs</t>
+        </is>
+      </c>
+      <c r="J137" t="inlineStr">
+        <is>
+          <t>Nagy Lajos Gimnázium</t>
+        </is>
+      </c>
+      <c r="K137" t="inlineStr">
+        <is>
+          <t>Religions- und Informatiklehrer, Seelsorger</t>
+        </is>
+      </c>
+      <c r="N137">
+        <v>2012</v>
+      </c>
+      <c r="O137">
+        <v>2017</v>
+      </c>
+      <c r="Q137" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=79</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>2013</v>
+      </c>
+      <c r="B138" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C138" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D138" t="inlineStr">
+        <is>
+          <t>Csorba László Domonkos OFM</t>
+        </is>
+      </c>
+      <c r="E138" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F138" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G138" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H138" t="inlineStr">
+        <is>
+          <t>Ferenciek tere, Budapest, Ungarn</t>
+        </is>
+      </c>
+      <c r="I138" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J138" t="inlineStr">
+        <is>
+          <t>Ferenciek tere</t>
+        </is>
+      </c>
+      <c r="K138" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N138">
+        <v>2012</v>
+      </c>
+      <c r="O138">
+        <v>2021</v>
+      </c>
+      <c r="Q138" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=166</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>2013</v>
+      </c>
+      <c r="B139" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C139" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D139" t="inlineStr">
+        <is>
+          <t>Forró József, Msgr.</t>
+        </is>
+      </c>
+      <c r="E139" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F139" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G139" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H139" t="inlineStr">
+        <is>
+          <t>Apostoli nunciatúra, San José, Costa Rica</t>
+        </is>
+      </c>
+      <c r="I139" t="inlineStr">
+        <is>
+          <t>Costa Rica</t>
+        </is>
+      </c>
+      <c r="J139" t="inlineStr">
+        <is>
+          <t>Apostoli nunciatúra</t>
+        </is>
+      </c>
+      <c r="K139" t="inlineStr">
+        <is>
+          <t>Erster Sekretär</t>
+        </is>
+      </c>
+      <c r="N139">
+        <v>2012</v>
+      </c>
+      <c r="O139">
+        <v>2015</v>
+      </c>
+      <c r="Q139" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=285</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>2013</v>
+      </c>
+      <c r="B140" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C140" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D140" t="inlineStr">
+        <is>
+          <t>Licskó Szabolcs</t>
+        </is>
+      </c>
+      <c r="E140" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F140" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G140" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H140" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya templom, Montréal, QC, Kanada</t>
+        </is>
+      </c>
+      <c r="I140" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J140" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya templom</t>
+        </is>
+      </c>
+      <c r="K140" t="inlineStr">
+        <is>
+          <t>Pfarrer, Seelsorger der ungarischsprachigen Gemeindemitglieder</t>
+        </is>
+      </c>
+      <c r="N140">
+        <v>2012</v>
+      </c>
+      <c r="O140">
+        <v>2020</v>
+      </c>
+      <c r="Q140" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=653</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>2013</v>
+      </c>
+      <c r="B141" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C141" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D141" t="inlineStr">
+        <is>
           <t>Nemesszeghy Ervin SJ, Dr.</t>
         </is>
       </c>
-      <c r="E124" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G124" t="inlineStr">
+      <c r="E141" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F141" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G141" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
-      <c r="H124" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J124" t="inlineStr">
+      <c r="H141" t="inlineStr">
+        <is>
+          <t>Sodrás utca, Budapest, Ungarn</t>
+        </is>
+      </c>
+      <c r="I141" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J141" t="inlineStr">
         <is>
           <t>Sodrás utca</t>
         </is>
       </c>
-      <c r="K124" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N124">
+      <c r="K141" t="inlineStr">
+        <is>
+          <t>Pfarrer, anschließend im Ruhestand im Seniorenheim an der Krisztina-Allee</t>
+        </is>
+      </c>
+      <c r="N141">
         <v>2012</v>
       </c>
-      <c r="O124">
+      <c r="O141">
         <v>2018</v>
       </c>
-      <c r="Q124" t="inlineStr">
+      <c r="Q141" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=804</t>
+        </is>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>2013</v>
+      </c>
+      <c r="B142" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C142" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D142" t="inlineStr">
+        <is>
+          <t>Schweda Phillip (OFM)</t>
+        </is>
+      </c>
+      <c r="E142" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F142" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G142" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H142" t="inlineStr">
+        <is>
+          <t>St. Martha Parish, Okemos, MI, USA</t>
+        </is>
+      </c>
+      <c r="I142" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J142" t="inlineStr">
+        <is>
+          <t>St. Martha Parish</t>
+        </is>
+      </c>
+      <c r="K142" t="inlineStr">
+        <is>
+          <t>Hilfspriester, Diözesanrichter</t>
+        </is>
+      </c>
+      <c r="N142" t="inlineStr">
+        <is>
+          <t>2012 körül</t>
+        </is>
+      </c>
+      <c r="O142">
+        <v>2015</v>
+      </c>
+      <c r="Q142" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=978</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>