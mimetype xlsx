--- v0 (2026-07-07)
+++ v1 (2026-07-07)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Cronologia" sheetId="1" r:id="rId1"/>
+    <sheet name="Kronológia" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -98,6208 +98,6208 @@
     <col min="12" max="12" width="42" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t>Diaszpóra Lelkipásztori Névtár</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>www.diaszporalelkipasztorok.hu</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Year</t>
+          <t>Év</t>
         </is>
       </c>
       <c r="B4">
         <v>2018</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Event type filter</t>
+          <t>Eseménytípus szűrő</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>All events</t>
+          <t>Minden esemény</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Country filter</t>
+          <t>Ország szűrő</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Tutti i paesi</t>
+          <t>Minden ország</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
-          <t>Summary</t>
+          <t>Összegzés</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Current changes of the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="B9">
         <v>25</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="B10">
         <v>72</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Births</t>
+          <t>Születések</t>
         </is>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Deaths</t>
+          <t>Halálozások</t>
         </is>
       </c>
       <c r="B12">
         <v>9</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Ordinations</t>
+          <t>Szentelések</t>
         </is>
       </c>
       <c r="B13">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Domestic services</t>
+          <t>Anyaországi szolgálatok</t>
         </is>
       </c>
       <c r="B14">
         <v>13</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Foreign services</t>
+          <t>Külföldi szolgálatok</t>
         </is>
       </c>
       <c r="B15">
         <v>22</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
-          <t>Year</t>
+          <t>Év</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
-          <t>Section</t>
+          <t>Szekció</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
-          <t>Event type</t>
+          <t>Eseménytípus</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
-          <t>Name</t>
+          <t>Név</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
         <is>
-          <t>Denomination</t>
+          <t>Felekezet</t>
         </is>
       </c>
       <c r="F17" t="inlineStr" s="1">
         <is>
-          <t>Grade</t>
+          <t>Fokozat</t>
         </is>
       </c>
       <c r="G17" t="inlineStr" s="1">
         <is>
-          <t>Diocese / order</t>
+          <t>Egyházmegye / rend</t>
         </is>
       </c>
       <c r="H17" t="inlineStr" s="1">
         <is>
-          <t>Place</t>
+          <t>Hely</t>
         </is>
       </c>
       <c r="I17" t="inlineStr" s="1">
         <is>
-          <t>Country</t>
+          <t>Ország</t>
         </is>
       </c>
       <c r="J17" t="inlineStr" s="1">
         <is>
-          <t>Institution</t>
+          <t>Intézmény</t>
         </is>
       </c>
       <c r="K17" t="inlineStr" s="1">
         <is>
-          <t>Position</t>
+          <t>Beosztás</t>
         </is>
       </c>
       <c r="L17" t="inlineStr" s="1">
         <is>
-          <t>Label</t>
+          <t>Címke</t>
         </is>
       </c>
       <c r="M17" t="inlineStr" s="1">
         <is>
-          <t>Description</t>
+          <t>Leírás</t>
         </is>
       </c>
       <c r="N17" t="inlineStr" s="1">
         <is>
-          <t>Date from</t>
+          <t>Dátum tól</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
-          <t>Date to</t>
+          <t>Dátum ig</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
-          <t>Current</t>
+          <t>Jelenleg</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
-          <t>Person link</t>
+          <t>Személy linkje</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2018</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Trasferimento (luogo di servizio precedente)
-Trasferimento (nuovo luogo di servizio)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Amászka László (OFMConv)</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>St. John the Baptist Parish, Hamilton, ON, Canada - parroco
-St. John the Baptist Parish, Guelph, ON, Canada - parroco</t>
+          <t>St. John the Baptist Parish, Hamilton, ON, Kanada - plébános
+St. John the Baptist Parish, Guelph, ON, Kanada - plébános</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
           <t>2016
 2018</t>
         </is>
       </c>
       <c r="O18">
         <v>2018</v>
       </c>
       <c r="P18" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=4</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>2018</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Trasferimento (luogo di servizio precedente)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Antal András</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA - parroco</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA - plébános</t>
         </is>
       </c>
       <c r="N19">
         <v>1988</v>
       </c>
       <c r="O19">
         <v>2018</v>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=11</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>2018</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Inizio del servizio all’estero
-Trasferimento (luogo di servizio precedente)</t>
+          <t>Külföldi szolgálat megkezdése
+Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Balogh László</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA - parroco, mentre celebra la messa a New York, NY
-Örkény, Ungheria - amministratore parrocchiale (con competenza anche su: Táborfalva, Tatárszentgyőrgy)</t>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA - plébános, közben misézik New York, NY-ban
+Örkény, Magyarország - plébániai kormányzó (oldallagosan ellátta: Táborfalva, Tatárszentgyőrgy)</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
           <t>2018
 2007</t>
         </is>
       </c>
       <c r="O20" t="inlineStr">
         <is>
           <t>2024
 2018</t>
         </is>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=40</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>2018</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Trasferimento (nuovo luogo di servizio)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Bellovics Gábor SJ</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Szent Ignác Jezsuita Szakkollégium, Budapest, Ungheria - pastore</t>
+          <t>Szent Ignác Jezsuita Szakkollégium, Budapest, Magyarország - lelkész</t>
         </is>
       </c>
       <c r="N21">
         <v>2018</v>
       </c>
       <c r="O21">
         <v>2025</v>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=128</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>2018</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Trasferimento (luogo di servizio precedente)
-Trasferimento (nuovo luogo di servizio)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Bérczi László Bernát O.Cist, apát</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Zirci Ciszterci Apátság, Zirc - barra di scorrimento
-Zirci Ciszterci Apátság, Zirc - abate (i cui diritti di abate sono stati sospesi nel 2023)</t>
+          <t>Zirci Ciszterci Apátság, Zirc - kormányzó perjel
+Zirci Ciszterci Apátság, Zirc - apát (apáti jogaiból 2023-ban felfüggesztve)</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
           <t>2017
 2018</t>
         </is>
       </c>
       <c r="O22" t="inlineStr">
         <is>
           <t>2018
 2024</t>
         </is>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=79</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>2018</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Trasferimento (luogo di servizio precedente)
-Trasferimento (nuovo luogo di servizio)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Forró József, Msgr.</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Apostoli nunciatúra, Ouagadougou, Burkina Faso - consulente della nunziatura (in seguito: Niger)
-Apostoli nunciatúra, Washington DC, USA - consigliere della nunziatura, pastore ungherese</t>
+          <t>Apostoli nunciatúra, Ouagadougou, Burkina Faso - nunciatúrai másodtanácsos (továbbá: Niger)
+Apostoli nunciatúra, Washington DC, USA - nunciatúrai tanácsos, magyar lelkész</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
           <t>2015
 2018</t>
         </is>
       </c>
       <c r="O23" t="inlineStr">
         <is>
           <t>2018
 2021</t>
         </is>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=285</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>2018</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Trasferimento (luogo di servizio precedente)
-Trasferimento (nuovo luogo di servizio)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Juhász Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Felsőváros, Gyöngyös, Ungheria - parroco
-Miskolc-Mindszent (Szent Péter és Szent Pál apostolok) plébánia, Miskolc, Ungheria - parroco</t>
+          <t>Felsőváros, Gyöngyös, Magyarország - plébános
+Miskolc-Mindszent (Szent Péter és Szent Pál apostolok) plébánia, Miskolc, Magyarország - plébános</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
           <t>2006
 2018</t>
         </is>
       </c>
       <c r="O24">
         <v>2018</v>
       </c>
       <c r="P24" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=488</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>2018</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Trasferimento (luogo di servizio precedente)
-Trasferimento (nuovo luogo di servizio)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Kürnyek Róbert, Dr.</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Szűz Mária Szeplőtelen Szíve templom, Zalaegerszeg, Ungheria - parroco
-Szent Kereszt templomigazgatóság, Zalaegerszeg, Ungheria - amministratore della chiesa, nonché cappellano della Scuola elementare, del Liceo e del Collegio «József Mindszenty»</t>
+          <t>Szűz Mária Szeplőtelen Szíve templom, Zalaegerszeg, Magyarország - plébános
+Szent Kereszt templomigazgatóság, Zalaegerszeg, Magyarország - templomigazgató, közben Mindszenty József Általános Iskola, Gimnázium és Kollégium – iskolalelkész</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
           <t>2013
 2018</t>
         </is>
       </c>
       <c r="O25">
         <v>2018</v>
       </c>
       <c r="P25" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=629</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>2018</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Inizio del servizio all’estero
-Trasferimento (luogo di servizio precedente)</t>
+          <t>Külföldi szolgálat megkezdése
+Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Leavy Matthew Máté OSB, apát</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Woodside, CA, USA - insegnante e parroco della missione cattolica ungherese
-St. Anselm Abbey, Mancester, NH, USA - insegnante e, dal 1986 al 2012, abate</t>
+          <t>Woodside, CA, USA - tanár, valamint a magyar katolikus misszióban lelkész
+St. Anselm Abbey, Mancester, NH, USA - tanár, illetve 1986 – 2012 között apát</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
           <t>2018
 1977</t>
         </is>
       </c>
       <c r="O26">
         <v>2018</v>
       </c>
       <c r="P26" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=641</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>2018</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Inizio del servizio all’estero
-Trasferimento (luogo di servizio precedente)</t>
+          <t>Külföldi szolgálat megkezdése
+Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Magung Fransiskus Xaverius SVD</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Techny, IL, USA - congedo di studio
-Budapest, Ungheria - prefetto, poi, dal 2013, segretario missionario</t>
+          <t>Techny, IL, USA - tanulmányi szabadság
+Budapest, Magyarország - prefektus, majd 2013-tól missziós titkár</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
           <t>2018
 2007</t>
         </is>
       </c>
       <c r="O27" t="inlineStr">
         <is>
           <t>2019
 2018</t>
         </is>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=680</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>2018</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Trasferimento (luogo di servizio precedente)
-Trasferimento (nuovo luogo di servizio)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Marton Antal Bernát O.Cist, dr</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Zirc, Ungheria - barra
-Zirc, Ungheria - barra (è tornato a Dallas, TX, USA nel 2023 a causa della sua malattia)</t>
+          <t>Zirc, Magyarország - alperjel
+Zirc, Magyarország - perjel (betegsége miatt 2023-ban visszatért Dallas, TX, USA-ba)</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
           <t>2017
 2018</t>
         </is>
       </c>
       <c r="O28" t="inlineStr">
         <is>
           <t>2018
 2024</t>
         </is>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=707</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>2018</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Trasferimento (nuovo luogo di servizio)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Mezei András</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA - amministratore</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA - adminisztrátor</t>
         </is>
       </c>
       <c r="N29">
         <v>2018</v>
       </c>
       <c r="O29">
         <v>2020</v>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=734</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>2018</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Trasferimento (luogo di servizio precedente)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Molnár László</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Tours-i Szent Márton plébánia, Porto Alegre, Brazília - fondatore, parroco e costruttore di chiese</t>
+          <t>Tours-i Szent Márton plébánia, Porto Alegre, Brazília - alapító, templomépítő plébános</t>
         </is>
       </c>
       <c r="N30">
         <v>1968</v>
       </c>
       <c r="O30">
         <v>2018</v>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=764</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>2018</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Trasferimento (luogo di servizio precedente)
-Trasferimento (nuovo luogo di servizio)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Nemcek Péter</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>Winnipeg, MB, Canada</t>
+          <t>Winnipeg, MB, Kanada</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Our Lady of Victory templom, Winnipeg, MB, Canada - viceparroco
-St. Mary Cathedral, Winnipeg, MB, Canada - viceparroco</t>
+          <t>Our Lady of Victory templom, Winnipeg, MB, Kanada - segédlelkész
+St. Mary Cathedral, Winnipeg, MB, Kanada - segédlelkész</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
           <t>2016
 2018</t>
         </is>
       </c>
       <c r="O31" t="inlineStr">
         <is>
           <t>2018
 2022</t>
         </is>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=802</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>2018</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Trasferimento (nuovo luogo di servizio)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Galambos László István OFM</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>St. Therese, Chico, CA, USA - In qualità di membro della Confraternita di San Pio X</t>
+          <t>St. Therese, Chico, CA, USA - X. Szent Piusz Testvérület tagjaként</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
           <t>2018 körül</t>
         </is>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=303</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>2018</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Trasferimento (nuovo luogo di servizio)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Huszti Mihály</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>St. John the Baptist Byzantine Catholic Church, Morgantown, WV, USA - pastore, vescovo e giudice sinodale</t>
+          <t>St. John the Baptist Byzantine Catholic Church, Morgantown, WV, USA - lelkész, püspöki és szinódusi bíró</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
           <t>2018 –</t>
         </is>
       </c>
       <c r="P33" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=446</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>2018</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Morte</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Éles Ferenc</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>Boynton Beach, FL, USA</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>26 febbraio 2018</t>
+          <t>2018. február 26.</t>
         </is>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=247</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>2018</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Morte</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Horváth András Ellák O.Praem</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>Orange, CA, USA</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>12 marzo 2018</t>
+          <t>2018. március 12.</t>
         </is>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=417</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>2018</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Morte</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Nagy Ferenc SJ, Dr.</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Pilisvörösvár, Ungheria</t>
+          <t>Pilisvörösvár, Magyarország</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>17 marzo 2018</t>
+          <t>2018. március 17.</t>
         </is>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=788</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>2018</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Morte</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Horváth László Pius OSB</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>Portola Valley, CA, USA</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>23 giugno 2018</t>
+          <t>2018. június 23.</t>
         </is>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=431</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>2018</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Morte</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Demkovich John, Msgr</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>Paterson, NJ, USA</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>Clifton, NJ, USA</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>1 agosto 2018</t>
+          <t>2018. augusztus 1.</t>
         </is>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=190</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>2018</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Morte</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Nemesszeghy Ervin SJ, Dr.</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Budapest, Ungheria</t>
+          <t>Budapest, Magyarország</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>25 settembre 2018</t>
+          <t>2018. szeptember 25.</t>
         </is>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=804</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>2018</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Morte</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Csiszár István</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Kitchener, ON, Canada</t>
+          <t>Kitchener, ON, Kanada</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>1 ottobre 2018</t>
+          <t>2018. október 1.</t>
         </is>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=161</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2018</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Morte</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Firkola E. József</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>Regina, SK, Canada</t>
+          <t>Regina, SK, Kanada</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Regina, SK, Canada</t>
+          <t>Regina, SK, Kanada</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>23 ottobre 2018</t>
+          <t>2018. október 23.</t>
         </is>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=276</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>2018</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Morte</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>vescovo</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Pickering, ON, Canada</t>
+          <t>Pickering, ON, Kanada</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>28 dicembre 2018</t>
+          <t>2018. december 28.</t>
         </is>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=746</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>2018</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Lackner Károly Béda O.Cist, dr</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>Insegnante di scuola superiore (Dallas – St. Edward 1959-1960; Dallas-Cistercian 1962-1964; Fort Worth, TX, USA 1964-1967; Dallas 1967-1970). Docente universitario ad Arlington, TX, USA – University of Texas (1969-2010), in pensione (2010-2020)</t>
+          <t>gimnáziumi tanár (Dallas – St. Edward 1959-1960.; Dallas-Cistercian 1962-1964.; Fort Worth, TX, USA 1964-1967.; Dallas 1967-1970.) Egyetemi tanár Arlington, TX, USA - University of Texas (1969-2010) nyugállományban (2010-2020)</t>
         </is>
       </c>
       <c r="N43">
         <v>1959</v>
       </c>
       <c r="O43">
         <v>2020</v>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=630</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>2018</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Kereszty András Rókus O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>docente universitario; nel periodo 1968-2013 è stato insegnante di scuola superiore e, dal 1975 al 2012, maestro dei novizi. In pensione dal 2019</t>
+          <t>egyetemi tanár, közben 1968 – 2013 között gimnáziumi tanár, 1975 – 2012 között novíciusmester. 2019-től nyugállományban</t>
         </is>
       </c>
       <c r="N44">
         <v>1963</v>
       </c>
       <c r="O44">
         <v>2022</v>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=524</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>2018</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Gyöngyös Márton OP</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>domonkos (Ordo Fratrum Praedicatorum)</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Austria</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>Austria</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>attività pastorale e organizzazione di ritiri spirituali</t>
+          <t>lelkipásztori tevékenység és lelkigyakorlatok tartása</t>
         </is>
       </c>
       <c r="N45">
         <v>1970</v>
       </c>
       <c r="P45" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=353</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>2018</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Pázmány Géza Sch.P.</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>Devon, PA, USA</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>insegnante, poi in pensione</t>
+          <t>tanár, majd nyugállományban</t>
         </is>
       </c>
       <c r="N46">
         <v>1980</v>
       </c>
       <c r="O46">
         <v>2024</v>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=860</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>2018</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Farkasfalvy Miklós Dénes O.Cist, Dr., apát</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>Insegnante di liceo fino al 2012; nel frattempo, abate dal 1988 al 2012. In pensione dal 2012</t>
+          <t>gimnáziumi tanár 2012-ig, közben 1988-2012 apát. 2012-től nyugállományban</t>
         </is>
       </c>
       <c r="N47">
         <v>1981</v>
       </c>
       <c r="O47">
         <v>2020</v>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=252</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>2018</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Marozsán László</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>diacono</t>
+          <t>állandó diakónus</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>Toronto, ON, Canada</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Keresztelő Szent János magyar görög katolikus templom, Welland, ON, Canada</t>
+          <t>Keresztelő Szent János magyar görög katolikus templom, Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
           <t>Keresztelő Szent János magyar görög katolikus templom</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
           <t>diakónus</t>
         </is>
       </c>
       <c r="N48">
         <v>1986</v>
       </c>
       <c r="O48">
         <v>2021</v>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=700</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2018</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Deák István</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>Toronto, ON, Canada</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Canada</t>
+          <t>Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>parroco, in precedenza anche a Toronto, ON, attualmente in pensione</t>
+          <t>parókus, közben Toronto, ON is, jelenleg nyugállományban</t>
         </is>
       </c>
       <c r="N49">
         <v>1988</v>
       </c>
       <c r="P49" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=182</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>2018</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Gaál Jenő SVD</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Sorkifalud, Ungheria</t>
+          <t>Sorkifalud, Magyarország</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>Responsabile del Movimento Cursillo, poi assistente parroco</t>
+          <t>A Cursillo-mozgalom vezetője, majd kisegítő lelkész</t>
         </is>
       </c>
       <c r="N50">
         <v>1989</v>
       </c>
       <c r="O50">
         <v>2020</v>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=301</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>2018</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Molnár László</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>Porto Alegre, Brazília</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>pastore, fondatore della Comunità fraterna di Nostra Signora</t>
+          <t>lelkész, a Miasszonyunk Testvéri Közösség alapítója</t>
         </is>
       </c>
       <c r="N51">
         <v>1990</v>
       </c>
       <c r="O51">
         <v>2025</v>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=764</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>2018</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Angyal Lajos</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>St. George Greek Catholic Church, Courtland, ON, Canada</t>
+          <t>St. George Greek Catholic Church, Courtland, ON, Kanada</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
           <t>St. George Greek Catholic Church</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N52">
         <v>1991</v>
       </c>
       <c r="O52">
         <v>2019</v>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=9</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>2018</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Deák Miklós, dr.</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>Toronto, ON, Canada</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>London, ON, Canada</t>
+          <t>London, ON, Kanada</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>pastore (celebra funzioni religiose secondo il rito cattolico romano)</t>
+          <t>lelkipásztor (római katolikus szertartásokat végez)</t>
         </is>
       </c>
       <c r="N53">
         <v>1991</v>
       </c>
       <c r="O53">
         <v>2024</v>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=183</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>2018</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Deák Miklós, dr.</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>Toronto, ON, Canada</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Welland, ON, Canada</t>
+          <t>Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N54">
         <v>1991</v>
       </c>
       <c r="O54">
         <v>2024</v>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=183</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>2018</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Lelóczky Gyula Donát O.Cist</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>insegnante di liceo fino al 2011, bibliotecario fino al 2022, pastore della comunità ungherese del Texas</t>
+          <t>gimnáziumi tanár 2011-ig, könyvtáros 2022-ig, a texasi magyar közösség lelkésze</t>
         </is>
       </c>
       <c r="N55">
         <v>1992</v>
       </c>
       <c r="P55" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=644</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>2018</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Őrsy László SJ, Dr.</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>Georgetown Egyetem, Washington DC, USA</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
           <t>Georgetown Egyetem</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>professore emerito, docente ospite</t>
+          <t>professor emeritus, vendégelőadó</t>
         </is>
       </c>
       <c r="N56">
         <v>1993</v>
       </c>
       <c r="O56">
         <v>2020</v>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=844</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>2018</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Kiss György Barnabás OFM</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
           <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>parroco, dal 2010 anche a Windsor, Ontario, Canada – Parrocchia di Sant’Antonio da Padova – amministratore</t>
+          <t>plébános, közben 2010-től Windsor, ON, Kanadában – Páduai Szent Antal plébánia – adminisztrátor</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
           <t>1994 -</t>
         </is>
       </c>
       <c r="P57" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=545</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>2018</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Marosfalvy László SJ</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
           <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
           <t>lelkész, ökonómus, közben 2006-2008 között plébános, majd segédlelkész, valamint a Saint Jutta Foundation kanadai kurátora, később nyugállományban</t>
         </is>
       </c>
       <c r="N58">
         <v>1996</v>
       </c>
       <c r="O58">
         <v>2024</v>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=698</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>2018</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Juhász Gábor Tamás, Dr.</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Budapest - Vizafogó, Budapest, Ungheria</t>
+          <t>Budapest - Vizafogó, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
           <t>Budapest - Vizafogó</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>viceparroco, poi, dal 2000, parroco; nel frattempo, dal 2001 al 2019, è stato anche direttore della Cappella di Sant’Agostino</t>
+          <t>segédlelkész, majd 2000-től plébános, közben 2001 – 2019 között a Szent Ágoston kápolna igazgatója is</t>
         </is>
       </c>
       <c r="N59">
         <v>1998</v>
       </c>
       <c r="P59" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=489</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>2018</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Kerekes László, püspök, Dr.</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>vescovo</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Boldog Özséb templom, Kézdivásárhely, Romania</t>
+          <t>Boldog Özséb templom, Kézdivásárhely, Románia</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>Romania</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
           <t>Boldog Özséb templom</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N60">
         <v>2000</v>
       </c>
       <c r="O60">
         <v>2020</v>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=520</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>2018</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Sapientia Szerzetesi Főiskola, Budapest, Ungheria</t>
+          <t>Sapientia Szerzetesi Főiskola, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
           <t>Sapientia Szerzetesi Főiskola</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>docente presso l’Istituto Superiore di Teologia Monastica Sapientia, dove insegna teologia fondamentale; dal 2020 è membro del Senato e direttore del Dipartimento di Teologia Fondamentale; dal 2021 al 2025 è stato vicerettore per la didattica e la ricerca; dal 1° luglio 2025 è rettore ad interim, dal 1° settembre 2025 rettore</t>
+          <t>a Sapientia Szerzetesi Hittudományi Főiskola oktatója, fundamentális teológiát tanít, 2020-tól a Szenátus tagja, a Fundamentális Teológia Tanszék vezetője, 2021-2025 között oktatási és kutatási rektorhelyettes, 2025. július 1-től megbízott rektor, 2025. szeptember 1-től rektor</t>
         </is>
       </c>
       <c r="N61">
         <v>2001</v>
       </c>
       <c r="P61" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>2018</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Lakatos Dénes</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary templom, Vancouver, BC, Canada</t>
+          <t>Our Lady of Hungary templom, Vancouver, BC, Kanada</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
           <t>Our Lady of Hungary templom</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N62">
         <v>2001</v>
       </c>
       <c r="O62">
         <v>2024</v>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=633</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>2018</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Lukács Imre Róbert, Dr.</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>Verespatak, Romania</t>
+          <t>Verespatak, Románia</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>Romania</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>parroco e, nel contempo, docente di diritto ecclesiastico presso l’Istituto di Teologia di Gyulafehérvár</t>
+          <t>plébános, közben Gyulafehérvárott a Hittudományi Főiskola egyházjog tanára</t>
         </is>
       </c>
       <c r="N63">
         <v>2001</v>
       </c>
       <c r="O63">
         <v>2022</v>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=672</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>2018</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Kárpáti László SVD</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (in precedenza: Csanád)</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>Johannesburg, Dél-Afrikai Köztársaság</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
           <t>Dél-Afrikai Köztársaság</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>missionario, pastore di strada</t>
+          <t>misszionárius, utcai lelkész</t>
         </is>
       </c>
       <c r="N64">
         <v>2003</v>
       </c>
       <c r="P64" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=510</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2018</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Erős Sándor</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>Szatmár (in precedenza: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Túrterebes, Romania</t>
+          <t>Túrterebes, Románia</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>Romania</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>in pensione</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N65">
         <v>2004</v>
       </c>
       <c r="P65" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=237</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>2018</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Finta Lajos</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>Argentina</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
           <t>Argentina</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>missionario</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N66">
         <v>2004</v>
       </c>
       <c r="O66">
         <v>2021</v>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=275</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>2018</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Finta Lajos</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>Peru</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
           <t>Peru</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>missionario</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N67">
         <v>2004</v>
       </c>
       <c r="O67">
         <v>2021</v>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=275</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>2018</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Miskei László</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Welland, ON, Canada</t>
+          <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
           <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N68">
         <v>2004</v>
       </c>
       <c r="P68" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=751</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>2018</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Artner Péter Oszkár, Dr. habil</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Szent Péter és Pál Plébánia, Kál, Ungheria</t>
+          <t>Szent Péter és Pál Plébánia, Kál, Magyarország</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
           <t>Szent Péter és Pál Plébánia</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N69">
         <v>2007</v>
       </c>
       <c r="P69" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=17</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>2018</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Cserháti Ferenc, esztergom-budapesti segédpüspök</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>vescovo</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>Szatmár (in precedenza: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony és Szent Adalbert Székesegyház, Esztergom, Ungheria</t>
+          <t>Nagyboldogasszony és Szent Adalbert Székesegyház, Esztergom, Magyarország</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
           <t>Nagyboldogasszony és Szent Adalbert Székesegyház</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>Vescovo titolare di Centuria, vicario generale di Esztergom-Budapest incaricato della cura pastorale degli ungheresi all’estero</t>
+          <t>címzetes Centuria-i püspök, a külföldi magyarok lelkipásztori ellátásával megbízott esztergom-budapesti segédpüspök</t>
         </is>
       </c>
       <c r="N70">
         <v>2007</v>
       </c>
       <c r="O70">
         <v>2023</v>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=154</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>2018</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Deák Ferenc SJ</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>Szeged, Ungheria</t>
+          <t>Szeged, Magyarország</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>pastore</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N71">
         <v>2007</v>
       </c>
       <c r="O71">
         <v>2019</v>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=181</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>2018</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Horváth Árpád SJ</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Budapest, Ungheria</t>
+          <t>Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>redattore, responsabile</t>
+          <t>szerkesztő, elöljáró</t>
         </is>
       </c>
       <c r="N72">
         <v>2007</v>
       </c>
       <c r="O72">
         <v>2024</v>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=418</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>2018</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Dömötör János László (OFM)</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>Queen of Peace templom, Victoria, BC, Canada</t>
+          <t>Queen of Peace templom, Victoria, BC, Kanada</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
           <t>Queen of Peace templom</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>parroco, pastore ungherese</t>
+          <t>plébános, magyar lelkész</t>
         </is>
       </c>
       <c r="N73">
         <v>2008</v>
       </c>
       <c r="P73" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=217</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>2018</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Eördögh András SJ</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon, Hamilton, ON, Canada</t>
+          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
           <t>Szent Erzsébet Otthon</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>cappellano, poi in pensione</t>
+          <t>lelkivezető, majd nyugállományban</t>
         </is>
       </c>
       <c r="N74">
         <v>2008</v>
       </c>
       <c r="O74">
         <v>2020</v>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=240</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>2018</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Magyar Gyula Szervác OSB</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>fratello religioso (non ordinato sacerdote)</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>Pannonhalma, Ungheria</t>
+          <t>Pannonhalma, Magyarország</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>in pensione</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N75">
         <v>2008</v>
       </c>
       <c r="O75">
         <v>2019</v>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=681</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>2018</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Mustó Péter SJ</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Dobogókő, Ungheria</t>
+          <t>Dobogókő, Magyarország</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>direttore spirituale e guida di ritiri spirituali, poi in pensione</t>
+          <t>lelkivezető és lelkigyakorlat-adó, majd nyugállományban</t>
         </is>
       </c>
       <c r="N76">
         <v>2008</v>
       </c>
       <c r="O76">
         <v>2023</v>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=780</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>2018</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>Ailer Gáspár</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>Nepumuki Szent János templom, Dunabogdány, Ungheria</t>
+          <t>Nepumuki Szent János templom, Dunabogdány, Magyarország</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
           <t>Nepumuki Szent János templom</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>amministratore parrocchiale, poi, dal 2015, parroco</t>
+          <t>plébániai kormányzó, majd 2015-től plébános</t>
         </is>
       </c>
       <c r="N77">
         <v>2009</v>
       </c>
       <c r="O77">
         <v>2019</v>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=1</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>2018</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Csókay Károly SJ</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Miskolc, Ungheria</t>
+          <t>Miskolc, Magyarország</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>assistente parroco, poi in pensione</t>
+          <t>kisegítő lelkész, majd nyugállományban</t>
         </is>
       </c>
       <c r="N78">
         <v>2009</v>
       </c>
       <c r="O78">
         <v>2024</v>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=171</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>2018</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Lóczi Tamás</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>Fráter György Katolikus Gimnázium és Kollégium, Miskolc, Ungheria</t>
+          <t>Fráter György Katolikus Gimnázium és Kollégium, Miskolc, Magyarország</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
           <t>Fráter György Katolikus Gimnázium és Kollégium</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>commissario arcivescovile, direttore dal 2011</t>
+          <t>érseki biztos, 2011-től igazgató</t>
         </is>
       </c>
       <c r="N79">
         <v>2009</v>
       </c>
       <c r="O79">
         <v>2019</v>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=668</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>2018</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Nagy László, Dr.</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
           <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>Holy Family Parish, Whitby, ON, Canada</t>
+          <t>Holy Family Parish, Whitby, ON, Kanada</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
           <t>Holy Family Parish</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>parroco, giudice della Corte d’appello del Canada, vicario arcivescovile, docente di teologia</t>
+          <t>plébános, a Kanadai Fellebezési Bíróság bírája, érseki helynök, teológiai tanár</t>
         </is>
       </c>
       <c r="N80">
         <v>2009</v>
       </c>
       <c r="P80" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=796</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>2018</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Kovách János</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
           <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>Sherman Oaks, CA, USA</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>in pensione</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N81">
         <v>2010</v>
       </c>
       <c r="O81">
         <v>2021</v>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=578</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>2018</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Lőrinczy Ferenc Gábor</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>Veszprém, m</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
           <t>m</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>in pensione, vicario presso la Basilica di San Michele</t>
+          <t>nyugállományban, kisegítő lelkész a Szent Mihály Bazilikában</t>
         </is>
       </c>
       <c r="N82">
         <v>2010</v>
       </c>
       <c r="O82">
         <v>2019</v>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=670</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>2018</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Csorba László Domonkos OFM</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>Ferenciek tere, Budapest, Ungheria</t>
+          <t>Ferenciek tere, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
           <t>Ferenciek tere</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>pastore</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N83">
         <v>2012</v>
       </c>
       <c r="O83">
         <v>2021</v>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=166</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>2018</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>Licskó Szabolcs</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya templom, Montréal, QC, Canada</t>
+          <t>Magyarok Nagyasszonya templom, Montréal, QC, Kanada</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
           <t>Magyarok Nagyasszonya templom</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>parroco, pastore dei fedeli di lingua ungherese</t>
+          <t>plébános, a magyar nyelvű hívek lelkipásztora</t>
         </is>
       </c>
       <c r="N84">
         <v>2012</v>
       </c>
       <c r="O84">
         <v>2020</v>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=653</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>2018</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Ailer Gellért</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
           <t>Washington DC, USA</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>Redemtoris Mater Egyházmegyei Missziós Szeminárium, Eger, Ungheria</t>
+          <t>Redemtoris Mater Egyházmegyei Missziós Szeminárium, Eger, Magyarország</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
           <t>Redemtoris Mater Egyházmegyei Missziós Szeminárium</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>vicepreside</t>
+          <t>vicerektor</t>
         </is>
       </c>
       <c r="N85">
         <v>2013</v>
       </c>
       <c r="P85" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=2</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>2018</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Jaschkó Balázs SJ</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Pickering, ON, Canada</t>
+          <t>Pickering, ON, Kanada</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>in pensione</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N86">
         <v>2013</v>
       </c>
       <c r="O86">
         <v>2023</v>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=477</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>2018</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Juhász Imre</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
           <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>parroco, poi, in seguito alla fusione delle parrocchie, pastore dei fedeli di madrelingua ungherese e spagnola, vicario, coordinatore dell’Apostolato ungherese della diocesi di Metuchen</t>
+          <t>plébános, majd a templomok összevonása után a magyar és spanyol anyanyelvű hívek lelkipásztora, segédlelkész, a Metuchen Egyházmegye Magyar Apostolkodásának koordinátora</t>
         </is>
       </c>
       <c r="N87">
         <v>2013</v>
       </c>
       <c r="O87">
         <v>2024</v>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=490</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>2018</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Kish Gábor SJ</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Jezsuita idősotthon, Pickering, ON, Canada</t>
+          <t>Jezsuita idősotthon, Pickering, ON, Kanada</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
           <t>Jezsuita idősotthon</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>in pensione</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N88">
         <v>2013</v>
       </c>
       <c r="O88">
         <v>2019</v>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=535</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>2018</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Orbán Mihály SJ</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>Szatmárnémeti, Romania</t>
+          <t>Szatmárnémeti, Románia</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>Romania</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>parroco della comunità di lingua tedesca di Kálvária</t>
+          <t>a Kálvária német nyelvű közösségének plébánosa</t>
         </is>
       </c>
       <c r="N89">
         <v>2013</v>
       </c>
       <c r="O89">
         <v>2021</v>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=835</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>2018</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Páldeák Iván Szabolcs OFM</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>Ferenciek tere, Budapest, Ungheria</t>
+          <t>Ferenciek tere, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
           <t>Ferenciek tere</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>pastore, in pensione</t>
+          <t>lelkipásztor, nyugállományban</t>
         </is>
       </c>
       <c r="N90">
         <v>2013</v>
       </c>
       <c r="O90">
         <v>2020</v>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=859</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>2018</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>Budapest, Ungheria</t>
+          <t>Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>cofondatore e, in seguito, caporedattore di Acta Pintériana.</t>
+          <t>az Acta Pintériana társalapítója, később főszerkesztője.</t>
         </is>
       </c>
       <c r="N91">
         <v>2014</v>
       </c>
       <c r="P91" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>2018</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>Boksay Péter</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Hajdúdorog, Ungheria</t>
+          <t>Hajdúdorog, Magyarország</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>viceparroco e, al contempo, cappellano scolastico del Centro di formazione San Basilio</t>
+          <t>segédlelkész, közben a Szent Bazil Oktatási Központ iskolalelkésze</t>
         </is>
       </c>
       <c r="N92">
         <v>2014</v>
       </c>
       <c r="O92">
         <v>2021</v>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=99</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>2018</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Bálint István József</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
           <t>Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>Stamford, CT, USA</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>in pensione</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N93">
         <v>2014</v>
       </c>
       <c r="O93">
         <v>2020</v>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=58</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>2018</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Csete Iván</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
           <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>St. Mary’s, Port Jervis, NY, USA</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
           <t>St. Mary’s</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>in pensione, ma collabora anche con la comunità ungherese di New York, NY, USA</t>
+          <t>nyugállományban, egyben besegít New York, NY, USA magyar miséző</t>
         </is>
       </c>
       <c r="N94">
         <v>2014</v>
       </c>
       <c r="P94" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=158</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>2018</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Antal András</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
           <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>in pensione</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N95">
         <v>2015</v>
       </c>
       <c r="P95" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=11</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>2018</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Apró, Jorge Alberto</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
           <t>Guarulhos, Brazília</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>Sagrada Família, Guarulhos, Brazília</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
           <t>Sagrada Família</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>parroco emerito</t>
+          <t>emeritus plébános</t>
         </is>
       </c>
       <c r="N96">
         <v>2015</v>
       </c>
       <c r="P96" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=14</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>2018</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Horváth Árpád SJ</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>Jézus Szíve templom, Budapest, Ungheria</t>
+          <t>Jézus Szíve templom, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
           <t>Jézus Szíve templom</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>amministratore della chiesa e, nel periodo 2021-2024, vicario parrocchiale della Parrocchia di Cristo Re a Belsőjózsefváros, Budapest</t>
+          <t>templomigazgató, közben 2021-2024 között Budapest-Belsőjózsefvárosi Krisztus Király Plébánia plébániai kormányzó</t>
         </is>
       </c>
       <c r="N97">
         <v>2015</v>
       </c>
       <c r="O97">
         <v>2024</v>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=418</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>2018</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Mezei András</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
           <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
           <t>Szent Imre Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>amministratore</t>
+          <t>adminisztrátor</t>
         </is>
       </c>
       <c r="N98">
         <v>2015</v>
       </c>
       <c r="O98">
         <v>2020</v>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=734</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>2018</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Mák Ferenc</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>Budai Görög Katolikus Parókia, Budapest, Ungheria</t>
+          <t>Budai Görög Katolikus Parókia, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
           <t>Budai Görög Katolikus Parókia</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>assistente pastorale</t>
+          <t>kisegítő lelkész</t>
         </is>
       </c>
       <c r="N99">
         <v>2015</v>
       </c>
       <c r="P99" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=714</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>2018</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Mák Ferenc</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>Debrecen, Ungheria</t>
+          <t>Debrecen, Magyarország</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>giudice del Tribunale diocesano di Hajdúdorog</t>
+          <t>a Hajdúdorogi Egyházmegyei Bíróság bírája</t>
         </is>
       </c>
       <c r="N100">
         <v>2015</v>
       </c>
       <c r="P100" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=714</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>2018</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>Ailer Gellért</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
           <t>Washington DC, USA</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>Kisboldogasszony templom, Eger, Ungheria</t>
+          <t>Kisboldogasszony templom, Eger, Magyarország</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
           <t>Kisboldogasszony templom</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>amministratore parrocchiale</t>
+          <t>plébániai kormányzó</t>
         </is>
       </c>
       <c r="N101">
         <v>2016</v>
       </c>
       <c r="P101" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=2</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>2018</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>Budapest, Ungheria</t>
+          <t>Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>delegato alla formazione e agli studi della Provincia francescana della Madonna dei Magiari.</t>
+          <t>a Magyarok Nagyasszonya Ferences Rendtartomány képzési és tanulmányi delegátusa.</t>
         </is>
       </c>
       <c r="N102">
         <v>2016</v>
       </c>
       <c r="P102" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>2018</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>Cebula Paweł OFMConv</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
           <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>Páduai Szent Antal plébánia, Eger</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
           <t>Páduai Szent Antal plébánia</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N103">
         <v>2016</v>
       </c>
       <c r="P103" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=121</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>2018</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>Erdei János József OSBM</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
           <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>Máriapócs, Ungheria</t>
+          <t>Máriapócs, Magyarország</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>pastore in pensione</t>
+          <t>nyugalmazott lelkipásztor</t>
         </is>
       </c>
       <c r="N104">
         <v>2016</v>
       </c>
       <c r="O104">
         <v>2022</v>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=243</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>2018</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>Hesz Vince Dénes OFM</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>Budapest, Ungheria</t>
+          <t>Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>pastore, economo, segretario personale</t>
+          <t>lelkipásztor, ökonómus, személyi titkár</t>
         </is>
       </c>
       <c r="N105">
         <v>2016</v>
       </c>
       <c r="O105">
         <v>2020</v>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=387</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>2018</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>Kormon József, Dr.</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
           <t>Pécs</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>in pensione</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N106">
         <v>2016</v>
       </c>
       <c r="P106" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=569</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>2018</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>Kovács Lajos (SJ), Dr.</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>Veresegyház, Ungheria</t>
+          <t>Veresegyház, Magyarország</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>assistente pastorale</t>
+          <t>kisegítő lelkész</t>
         </is>
       </c>
       <c r="N107">
         <v>2016</v>
       </c>
       <c r="O107">
         <v>2021</v>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=586</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>2018</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>Bellovics Gábor SJ</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>Jézus Szíve templom, Budapest, Ungheria</t>
+          <t>Jézus Szíve templom, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
           <t>Jézus Szíve templom</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>assistente pastorale</t>
+          <t>kisegítő lelkész</t>
         </is>
       </c>
       <c r="N108">
         <v>2017</v>
       </c>
       <c r="O108">
         <v>2025</v>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=128</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>2018</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>Bóna Richárd, dr.</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
           <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
           <t>Mary Queen of Peace Parish, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
           <t>Mary Queen of Peace Parish</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>viceparroco</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N109">
         <v>2017</v>
       </c>
       <c r="O109">
         <v>2020</v>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=101</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>2018</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>Dezső Péter OFM</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent Cirill és Metód horvát ferences rendtartomány)</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>Szabadka, Serbia</t>
+          <t>Szabadka, Szerbia</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>Serbia</t>
+          <t>Szerbia</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>economista, redattore</t>
+          <t>ökonómus, szerkesztő</t>
         </is>
       </c>
       <c r="N110">
         <v>2017</v>
       </c>
       <c r="O110">
         <v>2020</v>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=195</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>2018</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>Forrai Tamás Gergely SJ</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
           <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N111">
         <v>2017</v>
       </c>
       <c r="O111">
         <v>2024</v>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=283</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>2018</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>Hernádi Balázs Lehel OFM</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>Nagyszőlős, Ucraina</t>
+          <t>Nagyszőlős, Ukrajna</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>Ucraina</t>
+          <t>Ukrajna</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>diacono, poi pastore</t>
+          <t>diakónus, majd lelkipásztor</t>
         </is>
       </c>
       <c r="N112">
         <v>2017</v>
       </c>
       <c r="O112">
         <v>2019</v>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=385</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>2018</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>Jálics Ferenc SJ</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>Farkas Edith Szeretetotthon, Budapest</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
           <t>Farkas Edith Szeretetotthon</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>in pensione</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N113">
         <v>2017</v>
       </c>
       <c r="O113">
         <v>2021</v>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=481</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>2018</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>Konyárik József</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
           <t>Braziliaváros, Brazília</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>Nagyvárad, Romania</t>
+          <t>Nagyvárad, Románia</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>Romania</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>pastore della comunità del Cammino Neocatecumenale</t>
+          <t>a neokatekumenátus út közösségének lelkipásztora</t>
         </is>
       </c>
       <c r="N114">
         <v>2017</v>
       </c>
       <c r="P114" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=567</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>