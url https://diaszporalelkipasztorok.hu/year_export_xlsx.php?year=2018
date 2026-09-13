--- v1 (2026-07-07)
+++ v2 (2026-09-13)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Kronológia" sheetId="1" r:id="rId1"/>
+    <sheet name="Chronologie" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -98,6210 +98,6777 @@
     <col min="12" max="12" width="42" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t>Diaszpóra Lelkipásztori Névtár</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>www.diaszporalelkipasztorok.hu</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Év</t>
+          <t>Year</t>
         </is>
       </c>
       <c r="B4">
         <v>2018</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Eseménytípus szűrő</t>
+          <t>Event type filter</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Minden esemény</t>
+          <t>All events</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Ország szűrő</t>
+          <t>Country filter</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Minden ország</t>
+          <t>Alle Länder</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
-          <t>Összegzés</t>
+          <t>Summary</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes of the year</t>
         </is>
       </c>
       <c r="B9">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="B10">
-        <v>72</v>
+        <v>80</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Születések</t>
+          <t>Births</t>
         </is>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Halálozások</t>
+          <t>Deaths</t>
         </is>
       </c>
       <c r="B12">
         <v>9</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Szentelések</t>
+          <t>Ordinations</t>
         </is>
       </c>
       <c r="B13">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálatok</t>
+          <t>Domestic services</t>
         </is>
       </c>
       <c r="B14">
         <v>13</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Külföldi szolgálatok</t>
+          <t>Foreign services</t>
         </is>
       </c>
       <c r="B15">
-        <v>22</v>
+        <v>24</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
-          <t>Év</t>
+          <t>Year</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
-          <t>Szekció</t>
+          <t>Section</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
-          <t>Eseménytípus</t>
+          <t>Event type</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
-          <t>Név</t>
+          <t>Name</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
         <is>
-          <t>Felekezet</t>
+          <t>Denomination</t>
         </is>
       </c>
       <c r="F17" t="inlineStr" s="1">
         <is>
-          <t>Fokozat</t>
+          <t>Grade</t>
         </is>
       </c>
       <c r="G17" t="inlineStr" s="1">
         <is>
-          <t>Egyházmegye / rend</t>
+          <t>Diocese / order</t>
         </is>
       </c>
       <c r="H17" t="inlineStr" s="1">
         <is>
-          <t>Hely</t>
+          <t>Place</t>
         </is>
       </c>
       <c r="I17" t="inlineStr" s="1">
         <is>
-          <t>Ország</t>
+          <t>Country</t>
         </is>
       </c>
       <c r="J17" t="inlineStr" s="1">
         <is>
-          <t>Intézmény</t>
+          <t>Institution</t>
         </is>
       </c>
       <c r="K17" t="inlineStr" s="1">
         <is>
-          <t>Beosztás</t>
+          <t>Position</t>
         </is>
       </c>
       <c r="L17" t="inlineStr" s="1">
         <is>
-          <t>Címke</t>
+          <t>Label</t>
         </is>
       </c>
       <c r="M17" t="inlineStr" s="1">
         <is>
-          <t>Leírás</t>
+          <t>Description</t>
         </is>
       </c>
       <c r="N17" t="inlineStr" s="1">
         <is>
-          <t>Dátum tól</t>
+          <t>Date from</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
-          <t>Dátum ig</t>
+          <t>Date to</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
-          <t>Jelenleg</t>
+          <t>Current</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
-          <t>Személy linkje</t>
+          <t>Person link</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2018</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Amászka László (OFMConv)</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>St. John the Baptist Parish, Hamilton, ON, Kanada - plébános
-St. John the Baptist Parish, Guelph, ON, Kanada - plébános</t>
+          <t>St. John the Baptist Parish, Hamilton, ON, Kanada - Pfarrer
+St. John the Baptist Parish, Guelph, ON, Kanada - Pfarrer</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
           <t>2016
 2018</t>
         </is>
       </c>
       <c r="O18">
         <v>2018</v>
       </c>
       <c r="P18" t="inlineStr">
         <is>
-          <t>jelenleg</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=4</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>2018</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Antal András</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA - plébános</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA - Pfarrer</t>
         </is>
       </c>
       <c r="N19">
         <v>1988</v>
       </c>
       <c r="O19">
         <v>2018</v>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=11</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>2018</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése
-Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Beginn des Dienstes im Ausland
+Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Balogh László</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA - plébános, közben misézik New York, NY-ban
-Örkény, Magyarország - plébániai kormányzó (oldallagosan ellátta: Táborfalva, Tatárszentgyőrgy)</t>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA - Pfarrer, der gerade in New York, NY, die Messe zelebriert
+Örkény, Ungarn - Pfarrverwalter (zusätzlich zuständig für: Táborfalva, Tatárszentgyőrgy)</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
           <t>2018
 2007</t>
         </is>
       </c>
       <c r="O20" t="inlineStr">
         <is>
           <t>2024
 2018</t>
         </is>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=40</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>2018</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Bellovics Gábor SJ</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Szent Ignác Jezsuita Szakkollégium, Budapest, Magyarország - lelkész</t>
+          <t>Szent Ignác Jezsuita Szakkollégium, Budapest, Ungarn - Pfarrer</t>
         </is>
       </c>
       <c r="N21">
         <v>2018</v>
       </c>
       <c r="O21">
         <v>2025</v>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=128</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>2018</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Bérczi László Bernát O.Cist, apát</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Zirci Ciszterci Apátság, Zirc - kormányzó perjel
-Zirci Ciszterci Apátság, Zirc - apát (apáti jogaiból 2023-ban felfüggesztve)</t>
+          <t>Zirci Ciszterci Apátság, Zirc - Schrägstrich
+Zirci Ciszterci Apátság, Zirc - Abt (seine Abtsrechte wurden 2023 ausgesetzt)</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
           <t>2017
 2018</t>
         </is>
       </c>
       <c r="O22" t="inlineStr">
         <is>
           <t>2018
 2024</t>
         </is>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=79</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>2018</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Forró József, Msgr.</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Apostoli nunciatúra, Ouagadougou, Burkina Faso - nunciatúrai másodtanácsos (továbbá: Niger)
-Apostoli nunciatúra, Washington DC, USA - nunciatúrai tanácsos, magyar lelkész</t>
+          <t>Apostoli nunciatúra, Ouagadougou, Burkina Faso - Zweiter Gesandter der Nuntiatur (auch: Niger)
+Apostoli nunciatúra, Washington DC, USA - Ratsherr der Nuntiatur, ungarischer Pfarrer</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
           <t>2015
 2018</t>
         </is>
       </c>
       <c r="O23" t="inlineStr">
         <is>
           <t>2018
 2021</t>
         </is>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=285</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>2018</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
+          <t>Galambos László István OFM</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum)</t>
+        </is>
+      </c>
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>St. Therese, Chico, CA, USA - Als Mitglied der Bruderschaft des Heiligen Pius X.</t>
+        </is>
+      </c>
+      <c r="N24">
+        <v>2018</v>
+      </c>
+      <c r="Q24" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=303</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>2018</v>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>Versetzung (neuer Dienstort)</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>Huszti Mihály</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>Pittsburgh, PA, USA</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>St. John the Baptist Byzantine Catholic Church, Morgantown, WV, USA - Pfarrer, Bischofs- und Synodalrichter</t>
+        </is>
+      </c>
+      <c r="N25">
+        <v>2018</v>
+      </c>
+      <c r="P25" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
+      </c>
+      <c r="Q25" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=446</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>2018</v>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
           <t>Juhász Ferenc, Msgr.</t>
         </is>
       </c>
-      <c r="E24" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G24" t="inlineStr">
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
-      <c r="H24" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N24" t="inlineStr">
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>Felsőváros, Gyöngyös, Ungarn - Pfarrer
+Miskolc-Mindszent (Szent Péter és Szent Pál apostolok) plébánia, Miskolc, Ungarn - Pfarrer</t>
+        </is>
+      </c>
+      <c r="N26" t="inlineStr">
         <is>
           <t>2006
 2018</t>
         </is>
       </c>
-      <c r="O24">
-[...7 lines deleted...]
-      <c r="Q24" t="inlineStr">
+      <c r="O26">
+        <v>2018</v>
+      </c>
+      <c r="P26" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
+      </c>
+      <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=488</t>
         </is>
       </c>
     </row>
-    <row r="25">
-[...14 lines deleted...]
-      <c r="D25" t="inlineStr">
+    <row r="27">
+      <c r="A27">
+        <v>2018</v>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
         <is>
           <t>Kürnyek Róbert, Dr.</t>
         </is>
       </c>
-      <c r="E25" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G25" t="inlineStr">
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
-      <c r="H25" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N25" t="inlineStr">
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>Szűz Mária Szeplőtelen Szíve templom, Zalaegerszeg, Ungarn - Pfarrer
+Szent Kereszt templomigazgatóság, Zalaegerszeg, Ungarn - Kirchenverwalter, gleichzeitig Schulseelsorger an der József-Mindszenty-Grundschule, dem Gymnasium und dem Internat</t>
+        </is>
+      </c>
+      <c r="N27" t="inlineStr">
         <is>
           <t>2013
 2018</t>
         </is>
       </c>
-      <c r="O25">
-[...7 lines deleted...]
-      <c r="Q25" t="inlineStr">
+      <c r="O27">
+        <v>2018</v>
+      </c>
+      <c r="P27" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
+      </c>
+      <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=629</t>
         </is>
       </c>
     </row>
-    <row r="26">
-[...14 lines deleted...]
-      <c r="D26" t="inlineStr">
+    <row r="28">
+      <c r="A28">
+        <v>2018</v>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>Beginn des Dienstes im Ausland
+Versetzung (vorheriger Dienstort)</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
         <is>
           <t>Leavy Matthew Máté OSB, apát</t>
         </is>
       </c>
-      <c r="E26" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G26" t="inlineStr">
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
-      <c r="H26" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N26" t="inlineStr">
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>Woodside, CA, USA - Lehrer sowie Pfarrer in der ungarischen katholischen Mission
+St. Anselm Abbey, Mancester, NH, USA - Lehrer sowie von 1986 bis 2012 Abt</t>
+        </is>
+      </c>
+      <c r="N28" t="inlineStr">
         <is>
           <t>2018
 1977</t>
         </is>
       </c>
-      <c r="O26">
-[...7 lines deleted...]
-      <c r="Q26" t="inlineStr">
+      <c r="O28">
+        <v>2018</v>
+      </c>
+      <c r="P28" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
+      </c>
+      <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=641</t>
         </is>
       </c>
     </row>
-    <row r="27">
-[...14 lines deleted...]
-      <c r="D27" t="inlineStr">
+    <row r="29">
+      <c r="A29">
+        <v>2018</v>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>Beginn des Dienstes im Ausland
+Versetzung (vorheriger Dienstort)</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
         <is>
           <t>Magung Fransiskus Xaverius SVD</t>
         </is>
       </c>
-      <c r="E27" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G27" t="inlineStr">
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
         <is>
           <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
-      <c r="H27" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N27" t="inlineStr">
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>Techny, IL, USA - Studienurlaub
+Budapest, Ungarn - Präfekt, ab 2013 dann Missionssekretär</t>
+        </is>
+      </c>
+      <c r="N29" t="inlineStr">
         <is>
           <t>2018
 2007</t>
         </is>
       </c>
-      <c r="O27" t="inlineStr">
+      <c r="O29" t="inlineStr">
         <is>
           <t>2019
 2018</t>
         </is>
       </c>
-      <c r="Q27" t="inlineStr">
+      <c r="Q29" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=680</t>
         </is>
       </c>
     </row>
-    <row r="28">
-[...14 lines deleted...]
-      <c r="D28" t="inlineStr">
+    <row r="30">
+      <c r="A30">
+        <v>2018</v>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
         <is>
           <t>Marton Antal Bernát O.Cist, dr</t>
         </is>
       </c>
-      <c r="E28" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G28" t="inlineStr">
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
-      <c r="H28" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N28" t="inlineStr">
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>Zirc, Ungarn - Unterstrich
+Zirc, Ungarn - Perjel (kehrte 2023 aufgrund einer Erkrankung nach Dallas, TX, USA, zurück)</t>
+        </is>
+      </c>
+      <c r="N30" t="inlineStr">
         <is>
           <t>2017
 2018</t>
         </is>
       </c>
-      <c r="O28" t="inlineStr">
+      <c r="O30" t="inlineStr">
         <is>
           <t>2018
 2024</t>
         </is>
       </c>
-      <c r="Q28" t="inlineStr">
+      <c r="Q30" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=707</t>
-        </is>
-[...100 lines deleted...]
-          <t>/persons_v2/view.php?id=764</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>2018</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
+          <t>Mezei András</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H31" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA - Administrator</t>
+        </is>
+      </c>
+      <c r="N31">
+        <v>2018</v>
+      </c>
+      <c r="O31">
+        <v>2020</v>
+      </c>
+      <c r="Q31" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=734</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>2018</v>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>Versetzung (vorheriger Dienstort)</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t>Molnár László</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr">
+        <is>
+          <t>Székesfehérvár</t>
+        </is>
+      </c>
+      <c r="H32" t="inlineStr">
+        <is>
+          <t>Tours-i Szent Márton plébánia, Porto Alegre, Brazília - Gründer, kirchenbauender Pfarrer</t>
+        </is>
+      </c>
+      <c r="N32">
+        <v>1968</v>
+      </c>
+      <c r="O32">
+        <v>2018</v>
+      </c>
+      <c r="Q32" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=764</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>2018</v>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
           <t>Nemcek Péter</t>
         </is>
       </c>
-      <c r="E31" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G31" t="inlineStr">
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G33" t="inlineStr">
         <is>
           <t>Winnipeg, MB, Kanada</t>
         </is>
       </c>
-      <c r="H31" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N31" t="inlineStr">
+      <c r="H33" t="inlineStr">
+        <is>
+          <t>Our Lady of Victory templom, Winnipeg, MB, Kanada - Hilfsgeistlicher
+St. Mary Cathedral, Winnipeg, MB, Kanada - Hilfspfarrer</t>
+        </is>
+      </c>
+      <c r="N33" t="inlineStr">
         <is>
           <t>2016
 2018</t>
         </is>
       </c>
-      <c r="O31" t="inlineStr">
+      <c r="O33" t="inlineStr">
         <is>
           <t>2018
 2022</t>
         </is>
       </c>
-      <c r="Q31" t="inlineStr">
+      <c r="Q33" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=802</t>
-        </is>
-[...103 lines deleted...]
-          <t>/persons_v2/view.php?id=446</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>2018</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Éles Ferenc</t>
+          <t>Schweda Phillip (OFM)</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Boynton Beach, FL, USA</t>
+          <t>Venice, FL, USA - im Ruhestand, seelsorgerischer Assistent (ungarischsprachig)
+St. Mary, Star of the Sea Parish, Longboat Key, FL, USA - Hilfspriester, Diözesanrichter</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2018. február 26.</t>
+          <t>2015
+2018</t>
+        </is>
+      </c>
+      <c r="O34" t="inlineStr">
+        <is>
+          <t>2018
+2020 körül</t>
         </is>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=247</t>
+          <t>/persons_v2/view.php?id=978</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>2018</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Horváth András Ellák O.Praem</t>
+          <t>Éles Ferenc</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Orange, CA, USA</t>
+          <t>Boynton Beach, FL, USA</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2018. március 12.</t>
+          <t>26. Februar 2018</t>
         </is>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=417</t>
+          <t>/persons_v2/view.php?id=247</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>2018</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Nagy Ferenc SJ, Dr.</t>
+          <t>Horváth András Ellák O.Praem</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Pilisvörösvár, Magyarország</t>
+          <t>Orange, CA, USA</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2018. március 17.</t>
+          <t>12. März 2018</t>
         </is>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=788</t>
+          <t>/persons_v2/view.php?id=417</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>2018</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Horváth László Pius OSB</t>
+          <t>Nagy Ferenc SJ, Dr.</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Portola Valley, CA, USA</t>
+          <t>Pilisvörösvár, Ungarn</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2018. június 23.</t>
+          <t>17. März 2018</t>
         </is>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=431</t>
+          <t>/persons_v2/view.php?id=788</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>2018</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Demkovich John, Msgr</t>
+          <t>Horváth László Pius OSB</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>Paterson, NJ, USA</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Clifton, NJ, USA</t>
+          <t>Portola Valley, CA, USA</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2018. augusztus 1.</t>
+          <t>23. Juni 2018</t>
         </is>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=190</t>
+          <t>/persons_v2/view.php?id=431</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>2018</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Nemesszeghy Ervin SJ, Dr.</t>
+          <t>Demkovich John, Msgr</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Paterson, NJ, USA</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Budapest, Magyarország</t>
+          <t>Clifton, NJ, USA</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2018. szeptember 25.</t>
+          <t>1. August 2018</t>
         </is>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=804</t>
+          <t>/persons_v2/view.php?id=190</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>2018</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Csiszár István</t>
+          <t>Nemesszeghy Ervin SJ, Dr.</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Kitchener, ON, Kanada</t>
+          <t>Budapest, Ungarn</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2018. október 1.</t>
+          <t>25. September 2018</t>
         </is>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=161</t>
+          <t>/persons_v2/view.php?id=804</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2018</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Firkola E. József</t>
+          <t>Csiszár István</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>Regina, SK, Kanada</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Regina, SK, Kanada</t>
+          <t>Kitchener, ON, Kanada</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2018. október 23.</t>
+          <t>1. Oktober 2018</t>
         </is>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=276</t>
+          <t>/persons_v2/view.php?id=161</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>2018</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
+          <t>Firkola E. József</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Regina, SK, Kanada</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Pickering, ON, Kanada</t>
+          <t>Regina, SK, Kanada</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2018. december 28.</t>
+          <t>23. Oktober 2018</t>
         </is>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=746</t>
+          <t>/persons_v2/view.php?id=276</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>2018</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Lackner Károly Béda O.Cist, dr</t>
+          <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Bischof</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
-[...16 lines deleted...]
-        <v>2020</v>
+          <t>Pickering, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="N43" t="inlineStr">
+        <is>
+          <t>28. Dezember 2018</t>
+        </is>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=630</t>
+          <t>/persons_v2/view.php?id=746</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>2018</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Kereszty András Rókus O.Cist, Dr.</t>
+          <t>Lackner Károly Béda O.Cist, dr</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J44" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>egyetemi tanár, közben 1968 – 2013 között gimnáziumi tanár, 1975 – 2012 között novíciusmester. 2019-től nyugállományban</t>
+          <t>Gymnasiallehrer (Dallas – St. Edward 1959–1960; Dallas – Cistercian 1962–1964; Fort Worth, TX, USA 1964–1967; Dallas 1967–1970) Universitätsdozent in Arlington, TX, USA – University of Texas (1969–2010), im Ruhestand (2010–2020)</t>
         </is>
       </c>
       <c r="N44">
-        <v>1963</v>
+        <v>1959</v>
       </c>
       <c r="O44">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=524</t>
+          <t>/persons_v2/view.php?id=630</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>2018</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Gyöngyös Márton OP</t>
+          <t>Kereszty András Rókus O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J45" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>lelkipásztori tevékenység és lelkigyakorlatok tartása</t>
+          <t>Universitätsdozent, daneben von 1968 bis 2013 Gymnasiallehrer und von 1975 bis 2012 Novizenmeister. Seit 2019 im Ruhestand</t>
         </is>
       </c>
       <c r="N45">
-        <v>1970</v>
-[...4 lines deleted...]
-        </is>
+        <v>1963</v>
+      </c>
+      <c r="O45">
+        <v>2022</v>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=353</t>
+          <t>/persons_v2/view.php?id=524</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>2018</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Pázmány Géza Sch.P.</t>
+          <t>Gyöngyös Márton OP</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Devon, PA, USA</t>
+          <t>Österreich</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Österreich</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>tanár, majd nyugállományban</t>
+          <t>Seelsorge und die Durchführung von Exerzitien</t>
         </is>
       </c>
       <c r="N46">
-        <v>1980</v>
-[...2 lines deleted...]
-        <v>2024</v>
+        <v>1970</v>
+      </c>
+      <c r="P46" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=860</t>
+          <t>/persons_v2/view.php?id=353</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>2018</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Farkasfalvy Miklós Dénes O.Cist, Dr., apát</t>
+          <t>Pázmány Géza Sch.P.</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Devon, PA, USA</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J47" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár 2012-ig, közben 1988-2012 apát. 2012-től nyugállományban</t>
+          <t>Lehrer, später im Ruhestand</t>
         </is>
       </c>
       <c r="N47">
-        <v>1981</v>
+        <v>1980</v>
       </c>
       <c r="O47">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=252</t>
+          <t>/persons_v2/view.php?id=860</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>2018</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Marozsán László</t>
+          <t>Farkasfalvy Miklós Dénes O.Cist, Dr., apát</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>állandó diakónus</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Keresztelő Szent János magyar görög katolikus templom, Welland, ON, Kanada</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>Keresztelő Szent János magyar görög katolikus templom</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>diakónus</t>
+          <t>Gymnasiallehrer bis 2012, dazwischen von 1988 bis 2012 Abt. Seit 2012 im Ruhestand</t>
         </is>
       </c>
       <c r="N48">
-        <v>1986</v>
+        <v>1981</v>
       </c>
       <c r="O48">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=700</t>
+          <t>/persons_v2/view.php?id=252</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2018</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Deák István</t>
+          <t>Marozsán László</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Diakon</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Kanada</t>
+          <t>Keresztelő Szent János magyar görög katolikus templom, Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
+      <c r="J49" t="inlineStr">
+        <is>
+          <t>Keresztelő Szent János magyar görög katolikus templom</t>
+        </is>
+      </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>parókus, közben Toronto, ON is, jelenleg nyugállományban</t>
+          <t>diakónus</t>
         </is>
       </c>
       <c r="N49">
-        <v>1988</v>
-[...4 lines deleted...]
-        </is>
+        <v>1986</v>
+      </c>
+      <c r="O49">
+        <v>2021</v>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=182</t>
+          <t>/persons_v2/view.php?id=700</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>2018</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Gaál Jenő SVD</t>
+          <t>Deák István</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Sorkifalud, Magyarország</t>
+          <t>Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>A Cursillo-mozgalom vezetője, majd kisegítő lelkész</t>
+          <t>Pfarrer, unter anderem in Toronto, ON, derzeit im Ruhestand</t>
         </is>
       </c>
       <c r="N50">
-        <v>1989</v>
-[...2 lines deleted...]
-        <v>2020</v>
+        <v>1988</v>
+      </c>
+      <c r="P50" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=301</t>
+          <t>/persons_v2/view.php?id=182</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>2018</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Molnár László</t>
+          <t>Gaál Jenő SVD</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Porto Alegre, Brazília</t>
+          <t>Sorkifalud, Ungarn</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>lelkész, a Miasszonyunk Testvéri Közösség alapítója</t>
+          <t>Leiter der Cursillo-Bewegung, später Hilfspfarrer</t>
         </is>
       </c>
       <c r="N51">
-        <v>1990</v>
+        <v>1989</v>
       </c>
       <c r="O51">
-        <v>2025</v>
+        <v>2020</v>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=764</t>
+          <t>/persons_v2/view.php?id=301</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>2018</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Angyal Lajos</t>
+          <t>Molnár László</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>St. George Greek Catholic Church, Courtland, ON, Kanada</t>
+          <t>Porto Alegre, Brazília</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>St. George Greek Catholic Church</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>Pfarrer, Gründer der Bruderschaft „Unsere Liebe Frau“</t>
         </is>
       </c>
       <c r="N52">
-        <v>1991</v>
+        <v>1990</v>
       </c>
       <c r="O52">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=9</t>
+          <t>/persons_v2/view.php?id=764</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>2018</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Deák Miklós, dr.</t>
+          <t>Sándor Albert Melchior OFMCap</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>London, ON, Kanada</t>
+          <t>St. Bonaventure Monastery, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J53" t="inlineStr">
+        <is>
+          <t>St. Bonaventure Monastery</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>lelkipásztor (római katolikus szertartásokat végez)</t>
+          <t>Stellvertretender Hausleiter, Hausleiter, Gästebeauftragter, geistlicher Begleiter der weltlichen Franziskanergemeinschaften, anschließend im Ruhestand</t>
         </is>
       </c>
       <c r="N53">
-        <v>1991</v>
+        <v>1990</v>
       </c>
       <c r="O53">
         <v>2024</v>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=183</t>
+          <t>/persons_v2/view.php?id=962</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>2018</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Deák Miklós, dr.</t>
+          <t>Angyal Lajos</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Welland, ON, Kanada</t>
+          <t>St. George Greek Catholic Church, Courtland, ON, Kanada</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
+      <c r="J54" t="inlineStr">
+        <is>
+          <t>St. George Greek Catholic Church</t>
+        </is>
+      </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N54">
         <v>1991</v>
       </c>
       <c r="O54">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=183</t>
+          <t>/persons_v2/view.php?id=9</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>2018</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Lelóczky Gyula Donát O.Cist</t>
+          <t>Deák Miklós, dr.</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>London, ON, Kanada</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár 2011-ig, könyvtáros 2022-ig, a texasi magyar közösség lelkésze</t>
+          <t>Seelsorger (führt römisch-katholische Gottesdienste durch)</t>
         </is>
       </c>
       <c r="N55">
-        <v>1992</v>
-[...4 lines deleted...]
-        </is>
+        <v>1991</v>
+      </c>
+      <c r="O55">
+        <v>2024</v>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=644</t>
+          <t>/persons_v2/view.php?id=183</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>2018</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Őrsy László SJ, Dr.</t>
+          <t>Deák Miklós, dr.</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Georgetown Egyetem, Washington DC, USA</t>
+          <t>Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Georgetown Egyetem</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>professor emeritus, vendégelőadó</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N56">
-        <v>1993</v>
+        <v>1991</v>
       </c>
       <c r="O56">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=844</t>
+          <t>/persons_v2/view.php?id=183</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>2018</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Kiss György Barnabás OFM</t>
+          <t>Lelóczky Gyula Donát O.Cist</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J57" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>plébános, közben 2010-től Windsor, ON, Kanadában – Páduai Szent Antal plébánia – adminisztrátor</t>
-[...5 lines deleted...]
-        </is>
+          <t>Gymnasiallehrer bis 2011, Bibliothekar bis 2022, Pfarrer der ungarischen Gemeinde in Texas</t>
+        </is>
+      </c>
+      <c r="N57">
+        <v>1992</v>
       </c>
       <c r="P57" t="inlineStr">
         <is>
-          <t>jelenleg</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=545</t>
+          <t>/persons_v2/view.php?id=644</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>2018</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Marosfalvy László SJ</t>
+          <t>Őrsy László SJ, Dr.</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Georgetown Egyetem, Washington DC, USA</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Georgetown Egyetem</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>lelkész, ökonómus, közben 2006-2008 között plébános, majd segédlelkész, valamint a Saint Jutta Foundation kanadai kurátora, később nyugállományban</t>
+          <t>Professor emeritus, Gastdozent</t>
         </is>
       </c>
       <c r="N58">
-        <v>1996</v>
+        <v>1993</v>
       </c>
       <c r="O58">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=698</t>
+          <t>/persons_v2/view.php?id=844</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>2018</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Juhász Gábor Tamás, Dr.</t>
+          <t>Kiss György Barnabás OFM</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Budapest - Vizafogó, Budapest, Magyarország</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>Budapest - Vizafogó</t>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>segédlelkész, majd 2000-től plébános, közben 2001 – 2019 között a Szent Ágoston kápolna igazgatója is</t>
+          <t>Pfarrer, seit 2010 in Windsor, ON, Kanada – Pfarrei St. Antonius von Padua – Verwalter</t>
         </is>
       </c>
       <c r="N59">
-        <v>1998</v>
+        <v>1994</v>
       </c>
       <c r="P59" t="inlineStr">
         <is>
-          <t>jelenleg</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=489</t>
+          <t>/persons_v2/view.php?id=545</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>2018</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Kerekes László, püspök, Dr.</t>
+          <t>Ligeti András Angelus OFM</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Boldog Özséb templom, Kézdivásárhely, Románia</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>Boldog Özséb templom</t>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Ortsvorsteher und Hilfspfarrer sowie Zelebrant in den ehemaligen ungarischen Pfarreien in DeWitt, MI, USA, und Toledo, OH, USA</t>
         </is>
       </c>
       <c r="N60">
-        <v>2000</v>
-[...2 lines deleted...]
-        <v>2020</v>
+        <v>1994</v>
+      </c>
+      <c r="P60" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=520</t>
+          <t>/persons_v2/view.php?id=654</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>2018</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
+          <t>Marosfalvy László SJ</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Sapientia Szerzetesi Főiskola, Budapest, Magyarország</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>Sapientia Szerzetesi Főiskola</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>a Sapientia Szerzetesi Hittudományi Főiskola oktatója, fundamentális teológiát tanít, 2020-tól a Szenátus tagja, a Fundamentális Teológia Tanszék vezetője, 2021-2025 között oktatási és kutatási rektorhelyettes, 2025. július 1-től megbízott rektor, 2025. szeptember 1-től rektor</t>
+          <t>lelkész, ökonómus, közben 2006-2008 között plébános, majd segédlelkész, valamint a Saint Jutta Foundation kanadai kurátora, később nyugállományban</t>
         </is>
       </c>
       <c r="N61">
-        <v>2001</v>
-[...4 lines deleted...]
-        </is>
+        <v>1996</v>
+      </c>
+      <c r="O61">
+        <v>2024</v>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=28</t>
+          <t>/persons_v2/view.php?id=698</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>2018</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Lakatos Dénes</t>
+          <t>Juhász Gábor Tamás, Dr.</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary templom, Vancouver, BC, Kanada</t>
+          <t>Budapest - Vizafogó, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary templom</t>
+          <t>Budapest - Vizafogó</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Hilfspfarrer, ab 2000 dann Pfarrer; von 2001 bis 2019 war er zudem Leiter der St.-Augustinus-Kapelle</t>
         </is>
       </c>
       <c r="N62">
-        <v>2001</v>
-[...2 lines deleted...]
-        <v>2024</v>
+        <v>1998</v>
+      </c>
+      <c r="P62" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=633</t>
+          <t>/persons_v2/view.php?id=489</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>2018</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Lukács Imre Róbert, Dr.</t>
+          <t>Kerekes László, püspök, Dr.</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Bischof</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>Verespatak, Románia</t>
+          <t>Boldog Özséb templom, Kézdivásárhely, Rumänien</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>Rumänien</t>
+        </is>
+      </c>
+      <c r="J63" t="inlineStr">
+        <is>
+          <t>Boldog Özséb templom</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>plébános, közben Gyulafehérvárott a Hittudományi Főiskola egyházjog tanára</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N63">
-        <v>2001</v>
+        <v>2000</v>
       </c>
       <c r="O63">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=672</t>
+          <t>/persons_v2/view.php?id=520</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>2018</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Kárpáti László SVD</t>
+          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>Johannesburg, Dél-Afrikai Köztársaság</t>
+          <t>Sapientia Szerzetesi Főiskola, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>Dél-Afrikai Köztársaság</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J64" t="inlineStr">
+        <is>
+          <t>Sapientia Szerzetesi Főiskola</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>misszionárius, utcai lelkész</t>
+          <t>Dozent an der Theologischen Hochschule Sapientia, unterrichtet Fundamentaltheologie, seit 2020 Mitglied des Senats, Leiter des Lehrstuhls für Fundamentaltheologie, von 2021 bis 2025 stellvertretender Rektor für Lehre und Forschung, seit dem 1. Juli 2025 amtierender Rektor, ab 1. September 2025 Rektor</t>
         </is>
       </c>
       <c r="N64">
-        <v>2003</v>
+        <v>2001</v>
       </c>
       <c r="P64" t="inlineStr">
         <is>
-          <t>jelenleg</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=510</t>
+          <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2018</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Erős Sándor</t>
+          <t>Lakatos Dénes</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Túrterebes, Románia</t>
+          <t>Our Lady of Hungary templom, Vancouver, BC, Kanada</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J65" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary templom</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N65">
-        <v>2004</v>
-[...4 lines deleted...]
-        </is>
+        <v>2001</v>
+      </c>
+      <c r="O65">
+        <v>2024</v>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=237</t>
+          <t>/persons_v2/view.php?id=633</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>2018</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Finta Lajos</t>
+          <t>Lukács Imre Róbert, Dr.</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>Verespatak, Rumänien</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>Rumänien</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>Pfarrer, gleichzeitig Professor für Kirchenrecht an der Theologischen Hochschule in Gyulafehérvár</t>
         </is>
       </c>
       <c r="N66">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="O66">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=275</t>
+          <t>/persons_v2/view.php?id=672</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>2018</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Finta Lajos</t>
+          <t>Kárpáti László SVD</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Szeged-Csanád (früher: Csanád)</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>Peru</t>
+          <t>Johannesburg, Dél-Afrikai Köztársaság</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>Peru</t>
+          <t>Dél-Afrikai Köztársaság</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>Missionar, Straßenpastor</t>
         </is>
       </c>
       <c r="N67">
-        <v>2004</v>
-[...2 lines deleted...]
-        <v>2021</v>
+        <v>2003</v>
+      </c>
+      <c r="P67" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=275</t>
+          <t>/persons_v2/view.php?id=510</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>2018</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Miskei László</t>
+          <t>Erős Sándor</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>Szatmár (früher: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
+          <t>Túrterebes, Rumänien</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Our Lady of Hungary Church</t>
+          <t>Rumänien</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N68">
         <v>2004</v>
       </c>
       <c r="P68" t="inlineStr">
         <is>
-          <t>jelenleg</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=751</t>
+          <t>/persons_v2/view.php?id=237</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>2018</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Artner Péter Oszkár, Dr. habil</t>
+          <t>Finta Lajos</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Szent Péter és Pál Plébánia, Kál, Magyarország</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Szent Péter és Pál Plébánia</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Missionar</t>
         </is>
       </c>
       <c r="N69">
-        <v>2007</v>
-[...4 lines deleted...]
-        </is>
+        <v>2004</v>
+      </c>
+      <c r="O69">
+        <v>2021</v>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=17</t>
+          <t>/persons_v2/view.php?id=275</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>2018</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Cserháti Ferenc, esztergom-budapesti segédpüspök</t>
+          <t>Finta Lajos</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony és Szent Adalbert Székesegyház, Esztergom, Magyarország</t>
+          <t>Peru</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Nagyboldogasszony és Szent Adalbert Székesegyház</t>
+          <t>Peru</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>címzetes Centuria-i püspök, a külföldi magyarok lelkipásztori ellátásával megbízott esztergom-budapesti segédpüspök</t>
+          <t>Missionar</t>
         </is>
       </c>
       <c r="N70">
-        <v>2007</v>
+        <v>2004</v>
       </c>
       <c r="O70">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=154</t>
+          <t>/persons_v2/view.php?id=275</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>2018</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Deák Ferenc SJ</t>
+          <t>Miskei László</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>Szeged, Magyarország</t>
+          <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J71" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N71">
-        <v>2007</v>
-[...2 lines deleted...]
-        <v>2019</v>
+        <v>2004</v>
+      </c>
+      <c r="P71" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=181</t>
+          <t>/persons_v2/view.php?id=751</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>2018</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Horváth Árpád SJ</t>
+          <t>Artner Péter Oszkár, Dr. habil</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Budapest, Magyarország</t>
+          <t>Szent Péter és Pál Plébánia, Kál, Ungarn</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J72" t="inlineStr">
+        <is>
+          <t>Szent Péter és Pál Plébánia</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>szerkesztő, elöljáró</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N72">
         <v>2007</v>
       </c>
-      <c r="O72">
-        <v>2024</v>
+      <c r="P72" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=418</t>
+          <t>/persons_v2/view.php?id=17</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>2018</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Dömötör János László (OFM)</t>
+          <t>Cserháti Ferenc, esztergom-budapesti segédpüspök</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Bischof</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Szatmár (früher: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>Queen of Peace templom, Victoria, BC, Kanada</t>
+          <t>Nagyboldogasszony és Szent Adalbert Székesegyház, Esztergom, Ungarn</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>Queen of Peace templom</t>
+          <t>Nagyboldogasszony és Szent Adalbert Székesegyház</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>plébános, magyar lelkész</t>
+          <t>Titularbischof von Centuria, Weihbischof von Esztergom-Budapest, beauftragt mit der Seelsorge für die ungarische Diaspora</t>
         </is>
       </c>
       <c r="N73">
-        <v>2008</v>
-[...4 lines deleted...]
-        </is>
+        <v>2007</v>
+      </c>
+      <c r="O73">
+        <v>2023</v>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=217</t>
+          <t>/persons_v2/view.php?id=154</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>2018</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Eördögh András SJ</t>
+          <t>Deák Ferenc SJ</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
+          <t>Szeged, Ungarn</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet Otthon</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>lelkivezető, majd nyugállományban</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N74">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="O74">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=240</t>
+          <t>/persons_v2/view.php?id=181</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>2018</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Magyar Gyula Szervác OSB</t>
+          <t>Horváth Árpád SJ</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>Pannonhalma, Magyarország</t>
+          <t>Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Redakteur, Leiter</t>
         </is>
       </c>
       <c r="N75">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="O75">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=681</t>
+          <t>/persons_v2/view.php?id=418</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>2018</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Mustó Péter SJ</t>
+          <t>Dömötör János László (OFM)</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Dobogókő, Magyarország</t>
+          <t>Queen of Peace templom, Victoria, BC, Kanada</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J76" t="inlineStr">
+        <is>
+          <t>Queen of Peace templom</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>lelkivezető és lelkigyakorlat-adó, majd nyugállományban</t>
+          <t>Pfarrer, ungarischer Geistlicher</t>
         </is>
       </c>
       <c r="N76">
         <v>2008</v>
       </c>
-      <c r="O76">
-        <v>2023</v>
+      <c r="P76" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=780</t>
+          <t>/persons_v2/view.php?id=217</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>2018</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Ailer Gáspár</t>
+          <t>Eördögh András SJ</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>Nepumuki Szent János templom, Dunabogdány, Magyarország</t>
+          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>Nepumuki Szent János templom</t>
+          <t>Szent Erzsébet Otthon</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>plébániai kormányzó, majd 2015-től plébános</t>
+          <t>Seelsorger, später im Ruhestand</t>
         </is>
       </c>
       <c r="N77">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="O77">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=1</t>
+          <t>/persons_v2/view.php?id=240</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>2018</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Csókay Károly SJ</t>
+          <t>Magyar Gyula Szervác OSB</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Ordensbruder (nicht zum Priester geweiht)</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Miskolc, Magyarország</t>
+          <t>Pannonhalma, Ungarn</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>kisegítő lelkész, majd nyugállományban</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N78">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="O78">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=171</t>
+          <t>/persons_v2/view.php?id=681</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>2018</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Lóczi Tamás</t>
+          <t>Mustó Péter SJ</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>Fráter György Katolikus Gimnázium és Kollégium, Miskolc, Magyarország</t>
+          <t>Dobogókő, Ungarn</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Fráter György Katolikus Gimnázium és Kollégium</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>érseki biztos, 2011-től igazgató</t>
+          <t>Seelsorger und Leiter von Exerzitien, anschließend im Ruhestand</t>
         </is>
       </c>
       <c r="N79">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="O79">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=668</t>
+          <t>/persons_v2/view.php?id=780</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>2018</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Nagy László, Dr.</t>
+          <t>Ailer Gáspár</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>Holy Family Parish, Whitby, ON, Kanada</t>
+          <t>Nepumuki Szent János templom, Dunabogdány, Ungarn</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>Holy Family Parish</t>
+          <t>Nepumuki Szent János templom</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>plébános, a Kanadai Fellebezési Bíróság bírája, érseki helynök, teológiai tanár</t>
+          <t>Pfarrverwalter, ab 2015 dann Pfarrer</t>
         </is>
       </c>
       <c r="N80">
         <v>2009</v>
       </c>
-      <c r="P80" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="O80">
+        <v>2019</v>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=796</t>
+          <t>/persons_v2/view.php?id=1</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>2018</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Kovách János</t>
+          <t>Csókay Károly SJ</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>Sherman Oaks, CA, USA</t>
+          <t>Miskolc, Ungarn</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Hilfspfarrer, anschließend im Ruhestand</t>
         </is>
       </c>
       <c r="N81">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="O81">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=578</t>
+          <t>/persons_v2/view.php?id=171</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>2018</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Lőrinczy Ferenc Gábor</t>
+          <t>Lóczi Tamás</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>Veszprém, m</t>
+          <t>Fráter György Katolikus Gimnázium és Kollégium, Miskolc, Ungarn</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>m</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J82" t="inlineStr">
+        <is>
+          <t>Fráter György Katolikus Gimnázium és Kollégium</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>nyugállományban, kisegítő lelkész a Szent Mihály Bazilikában</t>
+          <t>Erzbischöflicher Beauftragter, seit 2011 Direktor</t>
         </is>
       </c>
       <c r="N82">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="O82">
         <v>2019</v>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=670</t>
+          <t>/persons_v2/view.php?id=668</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>2018</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Csorba László Domonkos OFM</t>
+          <t>Nagy László, Dr.</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>Ferenciek tere, Budapest, Magyarország</t>
+          <t>Holy Family Parish, Whitby, ON, Kanada</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>Ferenciek tere</t>
+          <t>Holy Family Parish</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>Pfarrer, Richter am kanadischen Berufungsgericht, Erzbischofsvikar, Theologieprofessor</t>
         </is>
       </c>
       <c r="N83">
-        <v>2012</v>
-[...2 lines deleted...]
-        <v>2021</v>
+        <v>2009</v>
+      </c>
+      <c r="P83" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=166</t>
+          <t>/persons_v2/view.php?id=796</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>2018</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Licskó Szabolcs</t>
+          <t>Rakaczky Máté Bazil OSBM</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya templom, Montréal, QC, Kanada</t>
-[...9 lines deleted...]
-          <t>Magyarok Nagyasszonya templom</t>
+          <t>Máriapócs</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>plébános, a magyar nyelvű hívek lelkipásztora</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N84">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="O84">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=653</t>
+          <t>/persons_v2/view.php?id=914</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>2018</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Ailer Gellért</t>
+          <t>Kovách János</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>Washington DC, USA</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>Redemtoris Mater Egyházmegyei Missziós Szeminárium, Eger, Magyarország</t>
+          <t>Sherman Oaks, CA, USA</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Redemtoris Mater Egyházmegyei Missziós Szeminárium</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>vicerektor</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N85">
-        <v>2013</v>
-[...4 lines deleted...]
-        </is>
+        <v>2010</v>
+      </c>
+      <c r="O85">
+        <v>2021</v>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=2</t>
+          <t>/persons_v2/view.php?id=578</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>2018</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Jaschkó Balázs SJ</t>
+          <t>Lőrinczy Ferenc Gábor</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Pickering, ON, Kanada</t>
+          <t>Veszprém, Ungarn</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>im Ruhestand, Hilfspfarrer an der St.-Michael-Basilika</t>
         </is>
       </c>
       <c r="N86">
-        <v>2013</v>
+        <v>2010</v>
       </c>
       <c r="O86">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=477</t>
+          <t>/persons_v2/view.php?id=670</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>2018</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Juhász Imre</t>
+          <t>Csorba László Domonkos OFM</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
+          <t>Ferenciek tere, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Ferenciek tere</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>plébános, majd a templomok összevonása után a magyar és spanyol anyanyelvű hívek lelkipásztora, segédlelkész, a Metuchen Egyházmegye Magyar Apostolkodásának koordinátora</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N87">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="O87">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=490</t>
+          <t>/persons_v2/view.php?id=166</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>2018</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Kish Gábor SJ</t>
+          <t>Licskó Szabolcs</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Jezsuita idősotthon, Pickering, ON, Kanada</t>
+          <t>Magyarok Nagyasszonya templom, Montréal, QC, Kanada</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>Jezsuita idősotthon</t>
+          <t>Magyarok Nagyasszonya templom</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Pfarrer, Seelsorger der ungarischsprachigen Gemeindemitglieder</t>
         </is>
       </c>
       <c r="N88">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="O88">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=535</t>
+          <t>/persons_v2/view.php?id=653</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>2018</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Orbán Mihály SJ</t>
+          <t>Ailer Gellért</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Washington DC, USA</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>Szatmárnémeti, Románia</t>
+          <t>Redemtoris Mater Egyházmegyei Missziós Szeminárium, Eger, Ungarn</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J89" t="inlineStr">
+        <is>
+          <t>Redemtoris Mater Egyházmegyei Missziós Szeminárium</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>a Kálvária német nyelvű közösségének plébánosa</t>
+          <t>stellvertretender Rektor</t>
         </is>
       </c>
       <c r="N89">
         <v>2013</v>
       </c>
-      <c r="O89">
-        <v>2021</v>
+      <c r="P89" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=835</t>
+          <t>/persons_v2/view.php?id=2</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>2018</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Páldeák Iván Szabolcs OFM</t>
+          <t>Jaschkó Balázs SJ</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>Ferenciek tere, Budapest, Magyarország</t>
+          <t>Pickering, ON, Kanada</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Ferenciek tere</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>lelkipásztor, nyugállományban</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N90">
         <v>2013</v>
       </c>
       <c r="O90">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=859</t>
+          <t>/persons_v2/view.php?id=477</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>2018</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
+          <t>Juhász Imre</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>Budapest, Magyarország</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J91" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>az Acta Pintériana társalapítója, később főszerkesztője.</t>
+          <t>Pfarrer, nach der Zusammenlegung der Pfarreien Seelsorger der ungarisch- und spanischsprachigen Gemeindemitglieder, Vikar und Koordinator der ungarischen Seelsorge der Diözese Metuchen</t>
         </is>
       </c>
       <c r="N91">
-        <v>2014</v>
-[...4 lines deleted...]
-        </is>
+        <v>2013</v>
+      </c>
+      <c r="O91">
+        <v>2024</v>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=28</t>
+          <t>/persons_v2/view.php?id=490</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>2018</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Boksay Péter</t>
+          <t>Kish Gábor SJ</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Hajdúdorog, Magyarország</t>
+          <t>Jezsuita idősotthon, Pickering, ON, Kanada</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J92" t="inlineStr">
+        <is>
+          <t>Jezsuita idősotthon</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>segédlelkész, közben a Szent Bazil Oktatási Központ iskolalelkésze</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N92">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="O92">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=99</t>
+          <t>/persons_v2/view.php?id=535</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>2018</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Bálint István József</t>
+          <t>Orbán Mihály SJ</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>Bridgeport, CT, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>Stamford, CT, USA</t>
+          <t>Szatmárnémeti, Rumänien</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Rumänien</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Pfarrer der deutschsprachigen Gemeinde in Kálvária</t>
         </is>
       </c>
       <c r="N93">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="O93">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=58</t>
+          <t>/persons_v2/view.php?id=835</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>2018</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Csete Iván</t>
+          <t>Polgár Lőrinc Kapisztrán OFM</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>New York, NY, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>St. Mary’s, Port Jervis, NY, USA</t>
+          <t>Padua Friary, New York, NY, USA</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t>St. Mary’s</t>
+          <t>Padua Friary</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>nyugállományban, egyben besegít New York, NY, USA magyar miséző</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N94">
-        <v>2014</v>
-[...4 lines deleted...]
-        </is>
+        <v>2013</v>
+      </c>
+      <c r="O94">
+        <v>2019</v>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=158</t>
+          <t>/persons_v2/view.php?id=887</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>2018</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Antal András</t>
+          <t>Páldeák Iván Szabolcs OFM</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Ferenciek tere, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J95" t="inlineStr">
+        <is>
+          <t>Ferenciek tere</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Pfarrer, im Ruhestand</t>
         </is>
       </c>
       <c r="N95">
-        <v>2015</v>
-[...4 lines deleted...]
-        </is>
+        <v>2013</v>
+      </c>
+      <c r="O95">
+        <v>2020</v>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=11</t>
+          <t>/persons_v2/view.php?id=859</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>2018</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Apró, Jorge Alberto</t>
+          <t>Rostás Sándor SVD</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>Guarulhos, Brazília</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>Sagrada Família, Guarulhos, Brazília</t>
+          <t>Kőszeg, Ungarn</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>Brazília</t>
-[...4 lines deleted...]
-          <t>Sagrada Família</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>emeritus plébános</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N96">
-        <v>2015</v>
-[...4 lines deleted...]
-        </is>
+        <v>2013</v>
+      </c>
+      <c r="O96">
+        <v>2019</v>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=14</t>
+          <t>/persons_v2/view.php?id=946</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>2018</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Horváth Árpád SJ</t>
+          <t>Sajgó Szabolcs SJ</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>Jézus Szíve templom, Budapest, Magyarország</t>
+          <t>Párbeszéd Háza, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t>Jézus Szíve templom</t>
+          <t>Párbeszéd Háza</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>templomigazgató, közben 2021-2024 között Budapest-Belsőjózsefvárosi Krisztus Király Plébánia plébániai kormányzó</t>
+          <t>Direktor</t>
         </is>
       </c>
       <c r="N97">
-        <v>2015</v>
-[...2 lines deleted...]
-        <v>2024</v>
+        <v>2013</v>
+      </c>
+      <c r="P97" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=418</t>
+          <t>/persons_v2/view.php?id=955</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>2018</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Mezei András</t>
+          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Imre Magyar R. K. Egyházközség</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>adminisztrátor</t>
+          <t>Mitbegründer und später Chefredakteur der Zeitschrift „Acta Pintériana“.</t>
         </is>
       </c>
       <c r="N98">
-        <v>2015</v>
-[...2 lines deleted...]
-        <v>2020</v>
+        <v>2014</v>
+      </c>
+      <c r="P98" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=734</t>
+          <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>2018</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Mák Ferenc</t>
+          <t>Boksay Péter</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>Budai Görög Katolikus Parókia, Budapest, Magyarország</t>
+          <t>Hajdúdorog, Ungarn</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Budai Görög Katolikus Parókia</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>kisegítő lelkész</t>
+          <t>Hilfspfarrer und zugleich Schulpfarrer am Bildungszentrum St. Basilius</t>
         </is>
       </c>
       <c r="N99">
-        <v>2015</v>
-[...4 lines deleted...]
-        </is>
+        <v>2014</v>
+      </c>
+      <c r="O99">
+        <v>2021</v>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=714</t>
+          <t>/persons_v2/view.php?id=99</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>2018</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Mák Ferenc</t>
+          <t>Bálint István József</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>Debrecen, Magyarország</t>
+          <t>Stamford, CT, USA</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>a Hajdúdorogi Egyházmegyei Bíróság bírája</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N100">
-        <v>2015</v>
-[...4 lines deleted...]
-        </is>
+        <v>2014</v>
+      </c>
+      <c r="O100">
+        <v>2020</v>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=714</t>
+          <t>/persons_v2/view.php?id=58</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>2018</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Ailer Gellért</t>
+          <t>Csete Iván</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>Washington DC, USA</t>
+          <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>Kisboldogasszony templom, Eger, Magyarország</t>
+          <t>St. Mary’s, Port Jervis, NY, USA</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t>Kisboldogasszony templom</t>
+          <t>St. Mary’s</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>plébániai kormányzó</t>
+          <t>im Ruhestand, hilft außerdem in New York, NY, USA, bei der ungarischen Messe aus</t>
         </is>
       </c>
       <c r="N101">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="P101" t="inlineStr">
         <is>
-          <t>jelenleg</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=2</t>
+          <t>/persons_v2/view.php?id=158</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>2018</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
+          <t>Antal András</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>Budapest, Magyarország</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>a Magyarok Nagyasszonya Ferences Rendtartomány képzési és tanulmányi delegátusa.</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N102">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="P102" t="inlineStr">
         <is>
-          <t>jelenleg</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=28</t>
+          <t>/persons_v2/view.php?id=11</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>2018</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Cebula Paweł OFMConv</t>
+          <t>Apró, Jorge Alberto</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>Guarulhos, Brazília</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>Páduai Szent Antal plébánia, Eger</t>
+          <t>Sagrada Família, Guarulhos, Brazília</t>
+        </is>
+      </c>
+      <c r="I103" t="inlineStr">
+        <is>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>Páduai Szent Antal plébánia</t>
+          <t>Sagrada Família</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>emeritierter Pfarrer</t>
         </is>
       </c>
       <c r="N103">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="P103" t="inlineStr">
         <is>
-          <t>jelenleg</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=121</t>
+          <t>/persons_v2/view.php?id=14</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>2018</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Erdei János József OSBM</t>
+          <t>Horváth Árpád SJ</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>Máriapócs, Magyarország</t>
+          <t>Jézus Szíve templom, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J104" t="inlineStr">
+        <is>
+          <t>Jézus Szíve templom</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>nyugalmazott lelkipásztor</t>
+          <t>Kirchenverwalter, von 2021 bis 2024 zugleich Pfarrverwalter der Pfarrei „Christus König“ in Belső-Józsefváros, Budapest</t>
         </is>
       </c>
       <c r="N104">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="O104">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=243</t>
+          <t>/persons_v2/view.php?id=418</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>2018</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Hesz Vince Dénes OFM</t>
+          <t>Mezei András</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>Budapest, Magyarország</t>
+          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J105" t="inlineStr">
+        <is>
+          <t>Szent Imre Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>lelkipásztor, ökonómus, személyi titkár</t>
+          <t>Administrator</t>
         </is>
       </c>
       <c r="N105">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="O105">
         <v>2020</v>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=387</t>
+          <t>/persons_v2/view.php?id=734</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>2018</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Kormon József, Dr.</t>
+          <t>Mák Ferenc</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>Pécs</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Budai Görög Katolikus Parókia, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J106" t="inlineStr">
+        <is>
+          <t>Budai Görög Katolikus Parókia</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Hilfspfarrer</t>
         </is>
       </c>
       <c r="N106">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="P106" t="inlineStr">
         <is>
-          <t>jelenleg</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=569</t>
+          <t>/persons_v2/view.php?id=714</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>2018</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Kovács Lajos (SJ), Dr.</t>
+          <t>Mák Ferenc</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>Veresegyház, Magyarország</t>
+          <t>Debrecen, Ungarn</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>kisegítő lelkész</t>
+          <t>Richter am Diözesangericht Hajdúdorog</t>
         </is>
       </c>
       <c r="N107">
-        <v>2016</v>
-[...2 lines deleted...]
-        <v>2021</v>
+        <v>2015</v>
+      </c>
+      <c r="P107" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=586</t>
+          <t>/persons_v2/view.php?id=714</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>2018</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Bellovics Gábor SJ</t>
+          <t>Ailer Gellért</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Washington DC, USA</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>Jézus Szíve templom, Budapest, Magyarország</t>
+          <t>Kisboldogasszony templom, Eger, Ungarn</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
-          <t>Jézus Szíve templom</t>
+          <t>Kisboldogasszony templom</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>kisegítő lelkész</t>
+          <t>Pfarrverwalter</t>
         </is>
       </c>
       <c r="N108">
-        <v>2017</v>
-[...2 lines deleted...]
-        <v>2025</v>
+        <v>2016</v>
+      </c>
+      <c r="P108" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=128</t>
+          <t>/persons_v2/view.php?id=2</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>2018</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Bóna Richárd, dr.</t>
+          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>Mary Queen of Peace Parish, Cleveland, OH, USA</t>
+          <t>Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Mary Queen of Peace Parish</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>Ausbildungs- und Studiendelegierter der Franziskanerprovinz „Große Frau der Ungarn“.</t>
         </is>
       </c>
       <c r="N109">
-        <v>2017</v>
-[...2 lines deleted...]
-        <v>2020</v>
+        <v>2016</v>
+      </c>
+      <c r="P109" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=101</t>
+          <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>2018</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Dezső Péter OFM</t>
+          <t>Cebula Paweł OFMConv</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent Cirill és Metód horvát ferences rendtartomány)</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>Szabadka, Szerbia</t>
-[...4 lines deleted...]
-          <t>Szerbia</t>
+          <t>Páduai Szent Antal plébánia, Eger</t>
+        </is>
+      </c>
+      <c r="J110" t="inlineStr">
+        <is>
+          <t>Páduai Szent Antal plébánia</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>ökonómus, szerkesztő</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N110">
-        <v>2017</v>
-[...2 lines deleted...]
-        <v>2020</v>
+        <v>2016</v>
+      </c>
+      <c r="P110" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=195</t>
+          <t>/persons_v2/view.php?id=121</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>2018</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Forrai Tamás Gergely SJ</t>
+          <t>Erdei János József OSBM</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Máriapócs, Ungarn</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>pensionierter Pfarrer</t>
         </is>
       </c>
       <c r="N111">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="O111">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=283</t>
+          <t>/persons_v2/view.php?id=243</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>2018</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Hernádi Balázs Lehel OFM</t>
+          <t>Hesz Vince Dénes OFM</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>Nagyszőlős, Ukrajna</t>
+          <t>Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>Ukrajna</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>diakónus, majd lelkipásztor</t>
+          <t>Seelsorger, Verwalter, persönlicher Sekretär</t>
         </is>
       </c>
       <c r="N112">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="O112">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=385</t>
+          <t>/persons_v2/view.php?id=387</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>2018</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Jálics Ferenc SJ</t>
+          <t>Kormon József, Dr.</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Pécs</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>Farkas Edith Szeretetotthon, Budapest</t>
-[...4 lines deleted...]
-          <t>Farkas Edith Szeretetotthon</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="I113" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N113">
-        <v>2017</v>
-[...2 lines deleted...]
-        <v>2021</v>
+        <v>2016</v>
+      </c>
+      <c r="P113" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=481</t>
+          <t>/persons_v2/view.php?id=569</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>2018</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
+          <t>Kovács Lajos (SJ), Dr.</t>
+        </is>
+      </c>
+      <c r="E114" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F114" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G114" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H114" t="inlineStr">
+        <is>
+          <t>Veresegyház, Ungarn</t>
+        </is>
+      </c>
+      <c r="I114" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="K114" t="inlineStr">
+        <is>
+          <t>Hilfspfarrer</t>
+        </is>
+      </c>
+      <c r="N114">
+        <v>2016</v>
+      </c>
+      <c r="O114">
+        <v>2021</v>
+      </c>
+      <c r="Q114" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=586</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>2018</v>
+      </c>
+      <c r="B115" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C115" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D115" t="inlineStr">
+        <is>
+          <t>Bellovics Gábor SJ</t>
+        </is>
+      </c>
+      <c r="E115" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F115" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G115" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H115" t="inlineStr">
+        <is>
+          <t>Jézus Szíve templom, Budapest, Ungarn</t>
+        </is>
+      </c>
+      <c r="I115" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J115" t="inlineStr">
+        <is>
+          <t>Jézus Szíve templom</t>
+        </is>
+      </c>
+      <c r="K115" t="inlineStr">
+        <is>
+          <t>Hilfspfarrer</t>
+        </is>
+      </c>
+      <c r="N115">
+        <v>2017</v>
+      </c>
+      <c r="O115">
+        <v>2025</v>
+      </c>
+      <c r="Q115" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=128</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>2018</v>
+      </c>
+      <c r="B116" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C116" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D116" t="inlineStr">
+        <is>
+          <t>Bóna Richárd, dr.</t>
+        </is>
+      </c>
+      <c r="E116" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F116" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G116" t="inlineStr">
+        <is>
+          <t>Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="H116" t="inlineStr">
+        <is>
+          <t>Mary Queen of Peace Parish, Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="I116" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J116" t="inlineStr">
+        <is>
+          <t>Mary Queen of Peace Parish</t>
+        </is>
+      </c>
+      <c r="K116" t="inlineStr">
+        <is>
+          <t>Hilfspfarrer</t>
+        </is>
+      </c>
+      <c r="N116">
+        <v>2017</v>
+      </c>
+      <c r="O116">
+        <v>2020</v>
+      </c>
+      <c r="Q116" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=101</t>
+        </is>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>2018</v>
+      </c>
+      <c r="B117" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C117" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D117" t="inlineStr">
+        <is>
+          <t>Dezső Péter OFM</t>
+        </is>
+      </c>
+      <c r="E117" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F117" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G117" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Szent Cirill és Metód horvát ferences rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H117" t="inlineStr">
+        <is>
+          <t>Szabadka, Serbien</t>
+        </is>
+      </c>
+      <c r="I117" t="inlineStr">
+        <is>
+          <t>Serbien</t>
+        </is>
+      </c>
+      <c r="K117" t="inlineStr">
+        <is>
+          <t>Wirtschaftsredakteur, Redakteur</t>
+        </is>
+      </c>
+      <c r="N117">
+        <v>2017</v>
+      </c>
+      <c r="O117">
+        <v>2020</v>
+      </c>
+      <c r="Q117" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=195</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>2018</v>
+      </c>
+      <c r="B118" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C118" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D118" t="inlineStr">
+        <is>
+          <t>Forrai Tamás Gergely SJ</t>
+        </is>
+      </c>
+      <c r="E118" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F118" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G118" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H118" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I118" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J118" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K118" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N118">
+        <v>2017</v>
+      </c>
+      <c r="O118">
+        <v>2024</v>
+      </c>
+      <c r="Q118" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=283</t>
+        </is>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>2018</v>
+      </c>
+      <c r="B119" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C119" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D119" t="inlineStr">
+        <is>
+          <t>Hernádi Balázs Lehel OFM</t>
+        </is>
+      </c>
+      <c r="E119" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F119" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G119" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H119" t="inlineStr">
+        <is>
+          <t>Nagyszőlős, Ukraine</t>
+        </is>
+      </c>
+      <c r="I119" t="inlineStr">
+        <is>
+          <t>Ukraine</t>
+        </is>
+      </c>
+      <c r="K119" t="inlineStr">
+        <is>
+          <t>Diakon, später Pfarrer</t>
+        </is>
+      </c>
+      <c r="N119">
+        <v>2017</v>
+      </c>
+      <c r="O119">
+        <v>2019</v>
+      </c>
+      <c r="Q119" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=385</t>
+        </is>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>2018</v>
+      </c>
+      <c r="B120" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C120" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D120" t="inlineStr">
+        <is>
+          <t>Jálics Ferenc SJ</t>
+        </is>
+      </c>
+      <c r="E120" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F120" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G120" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H120" t="inlineStr">
+        <is>
+          <t>Farkas Edith Szeretetotthon, Budapest</t>
+        </is>
+      </c>
+      <c r="J120" t="inlineStr">
+        <is>
+          <t>Farkas Edith Szeretetotthon</t>
+        </is>
+      </c>
+      <c r="K120" t="inlineStr">
+        <is>
+          <t>im Ruhestand</t>
+        </is>
+      </c>
+      <c r="N120">
+        <v>2017</v>
+      </c>
+      <c r="O120">
+        <v>2021</v>
+      </c>
+      <c r="Q120" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=481</t>
+        </is>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>2018</v>
+      </c>
+      <c r="B121" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C121" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D121" t="inlineStr">
+        <is>
           <t>Konyárik József</t>
         </is>
       </c>
-      <c r="E114" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G114" t="inlineStr">
+      <c r="E121" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F121" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G121" t="inlineStr">
         <is>
           <t>Braziliaváros, Brazília</t>
         </is>
       </c>
-      <c r="H114" t="inlineStr">
-[...14 lines deleted...]
-      <c r="N114">
+      <c r="H121" t="inlineStr">
+        <is>
+          <t>Nagyvárad, Rumänien</t>
+        </is>
+      </c>
+      <c r="I121" t="inlineStr">
+        <is>
+          <t>Rumänien</t>
+        </is>
+      </c>
+      <c r="K121" t="inlineStr">
+        <is>
+          <t>Seelsorger der Gemeinschaft des Neokatechumenats</t>
+        </is>
+      </c>
+      <c r="N121">
         <v>2017</v>
       </c>
-      <c r="P114" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Q114" t="inlineStr">
+      <c r="P121" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
+      </c>
+      <c r="Q121" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=567</t>
+        </is>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>2018</v>
+      </c>
+      <c r="B122" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C122" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D122" t="inlineStr">
+        <is>
+          <t>Rettig Kevin Hermann József (O.Praem)</t>
+        </is>
+      </c>
+      <c r="E122" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F122" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G122" t="inlineStr">
+        <is>
+          <t>premontrei (Ordo Praemonstratensis)</t>
+        </is>
+      </c>
+      <c r="H122" t="inlineStr">
+        <is>
+          <t>Szent Angyalok templom, Arcadia, CA, USA</t>
+        </is>
+      </c>
+      <c r="I122" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J122" t="inlineStr">
+        <is>
+          <t>Szent Angyalok templom</t>
+        </is>
+      </c>
+      <c r="K122" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N122">
+        <v>2017</v>
+      </c>
+      <c r="P122" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
+      </c>
+      <c r="Q122" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=928</t>
+        </is>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>2018</v>
+      </c>
+      <c r="B123" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C123" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D123" t="inlineStr">
+        <is>
+          <t>Rigó Jenő SJ</t>
+        </is>
+      </c>
+      <c r="E123" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F123" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G123" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H123" t="inlineStr">
+        <is>
+          <t>Isteni Ige templom, Miskolc</t>
+        </is>
+      </c>
+      <c r="J123" t="inlineStr">
+        <is>
+          <t>Isteni Ige templom</t>
+        </is>
+      </c>
+      <c r="K123" t="inlineStr">
+        <is>
+          <t>Pfarrer, von 2019 bis 2024 zugleich Vizevorsteherin des Klosters „Pongrácz Szent István“ in Miskolc sowie ab 2023 Ökonomin der Ordensprovinz</t>
+        </is>
+      </c>
+      <c r="N123">
+        <v>2017</v>
+      </c>
+      <c r="O123">
+        <v>2024</v>
+      </c>
+      <c r="Q123" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=937</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>