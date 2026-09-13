--- v0 (2026-07-07)
+++ v1 (2026-09-13)
@@ -144,111 +144,111 @@
         <is>
           <t>Ország szűrő</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Minden ország</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
           <t>Összegzés</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="B9">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="B10">
-        <v>76</v>
+        <v>82</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Születések</t>
         </is>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Halálozások</t>
         </is>
       </c>
       <c r="B12">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Szentelések</t>
         </is>
       </c>
       <c r="B13">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Anyaországi szolgálatok</t>
         </is>
       </c>
       <c r="B14">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Külföldi szolgálatok</t>
         </is>
       </c>
       <c r="B15">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
           <t>Év</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
           <t>Szekció</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
           <t>Eseménytípus</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
           <t>Név</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
@@ -605,5226 +605,5774 @@
         </is>
       </c>
       <c r="O22" t="inlineStr">
         <is>
           <t>2019
 2022</t>
         </is>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=680</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>2019</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Áthelyezés (új szolgálati hely)
+Halálozás</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Báránszky Tibor</t>
+          <t>Polgár Lőrinc Kapisztrán OFM</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Buffalo, NY, USA</t>
+          <t>JFK Hospital, Edison, NJ, USA - betegállományban
+Edison, NJ, USA</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2019. január 20.</t>
+          <t>2019
+2019. április 26.</t>
         </is>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=60</t>
+          <t>/persons_v2/view.php?id=887</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>2019</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Halálozás</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Kovács Lajos László OSB</t>
+          <t>Báránszky Tibor</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Gyenesdiás, Magyarország</t>
+          <t>Buffalo, NY, USA</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2019. február 16.</t>
+          <t>2019. január 20.</t>
         </is>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=587</t>
+          <t>/persons_v2/view.php?id=60</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>2019</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Halálozás</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Deák Ferenc SJ</t>
+          <t>Kovács Lajos László OSB</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Szeged, Magyarország</t>
+          <t>Gyenesdiás, Magyarország</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2019. március 20.</t>
+          <t>2019. február 16.</t>
         </is>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=181</t>
+          <t>/persons_v2/view.php?id=587</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>2019</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Halálozás</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Magyar Gyula Szervác OSB</t>
+          <t>Deák Ferenc SJ</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Pannonhalma, Magyarország</t>
+          <t>Szeged, Magyarország</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2019. június 17.</t>
+          <t>2019. március 20.</t>
         </is>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=681</t>
+          <t>/persons_v2/view.php?id=181</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>2019</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Halálozás</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Lőrinczy Ferenc Gábor</t>
+          <t>Rakaczky Máté Bazil OSBM</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Veszprém, Magyarország</t>
+          <t>Nyíregyháza</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2019. december 3.</t>
+          <t>2019. április 9.</t>
         </is>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=670</t>
+          <t>/persons_v2/view.php?id=914</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>2019</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Halálozás</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Kish Gábor SJ</t>
+          <t>Magyar Gyula Szervác OSB</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Pickering, ON, Kanada</t>
+          <t>Pannonhalma, Magyarország</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2019. december 23.</t>
+          <t>2019. június 17.</t>
         </is>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=535</t>
+          <t>/persons_v2/view.php?id=681</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>2019</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Lackner Károly Béda O.Cist, dr</t>
+          <t>Rostás Sándor SVD</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
-[...16 lines deleted...]
-        <v>2020</v>
+          <t>Szombathely, Magyarország</t>
+        </is>
+      </c>
+      <c r="N29" t="inlineStr">
+        <is>
+          <t>2019. július 2.</t>
+        </is>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=630</t>
+          <t>/persons_v2/view.php?id=946</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>2019</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Kereszty András Rókus O.Cist, Dr.</t>
+          <t>Lőrinczy Ferenc Gábor</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
-[...21 lines deleted...]
-        <v>2022</v>
+          <t>Veszprém, Magyarország</t>
+        </is>
+      </c>
+      <c r="N30" t="inlineStr">
+        <is>
+          <t>2019. december 3.</t>
+        </is>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=524</t>
+          <t>/persons_v2/view.php?id=670</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>2019</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Gyöngyös Márton OP</t>
+          <t>Kish Gábor SJ</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Ausztria</t>
-[...17 lines deleted...]
-          <t>jelenleg</t>
+          <t>Pickering, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="N31" t="inlineStr">
+        <is>
+          <t>2019. december 23.</t>
         </is>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=353</t>
+          <t>/persons_v2/view.php?id=535</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>2019</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Pázmány Géza Sch.P.</t>
+          <t>Lackner Károly Béda O.Cist, dr</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Devon, PA, USA</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>tanár, majd nyugállományban</t>
+          <t>gimnáziumi tanár (Dallas – St. Edward 1959-1960.; Dallas-Cistercian 1962-1964.; Fort Worth, TX, USA 1964-1967.; Dallas 1967-1970.) Egyetemi tanár Arlington, TX, USA - University of Texas (1969-2010) nyugállományban (2010-2020)</t>
         </is>
       </c>
       <c r="N32">
-        <v>1980</v>
+        <v>1959</v>
       </c>
       <c r="O32">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=860</t>
+          <t>/persons_v2/view.php?id=630</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>2019</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Farkasfalvy Miklós Dénes O.Cist, Dr., apát</t>
+          <t>Kereszty András Rókus O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár 2012-ig, közben 1988-2012 apát. 2012-től nyugállományban</t>
+          <t>egyetemi tanár, közben 1968 – 2013 között gimnáziumi tanár, 1975 – 2012 között novíciusmester. 2019-től nyugállományban</t>
         </is>
       </c>
       <c r="N33">
-        <v>1981</v>
+        <v>1963</v>
       </c>
       <c r="O33">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=252</t>
+          <t>/persons_v2/view.php?id=524</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>2019</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Marozsán László</t>
+          <t>Gyöngyös Márton OP</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>állandó diakónus</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Keresztelő Szent János magyar görög katolikus templom, Welland, ON, Kanada</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Keresztelő Szent János magyar görög katolikus templom</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>diakónus</t>
+          <t>lelkipásztori tevékenység és lelkigyakorlatok tartása</t>
         </is>
       </c>
       <c r="N34">
-        <v>1986</v>
-[...2 lines deleted...]
-        <v>2021</v>
+        <v>1970</v>
+      </c>
+      <c r="P34" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=700</t>
+          <t>/persons_v2/view.php?id=353</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>2019</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Deák István</t>
+          <t>Pázmány Géza Sch.P.</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Kanada</t>
+          <t>Devon, PA, USA</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>parókus, közben Toronto, ON is, jelenleg nyugállományban</t>
+          <t>tanár, majd nyugállományban</t>
         </is>
       </c>
       <c r="N35">
-        <v>1988</v>
-[...4 lines deleted...]
-        </is>
+        <v>1980</v>
+      </c>
+      <c r="O35">
+        <v>2024</v>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=182</t>
+          <t>/persons_v2/view.php?id=860</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>2019</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Gaál Jenő SVD</t>
+          <t>Farkasfalvy Miklós Dénes O.Cist, Dr., apát</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Sorkifalud, Magyarország</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J36" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>A Cursillo-mozgalom vezetője, majd kisegítő lelkész</t>
+          <t>gimnáziumi tanár 2012-ig, közben 1988-2012 apát. 2012-től nyugállományban</t>
         </is>
       </c>
       <c r="N36">
-        <v>1989</v>
+        <v>1981</v>
       </c>
       <c r="O36">
         <v>2020</v>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=301</t>
+          <t>/persons_v2/view.php?id=252</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>2019</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Molnár László</t>
+          <t>Marozsán László</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>állandó diakónus</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Porto Alegre, Brazília</t>
+          <t>Keresztelő Szent János magyar görög katolikus templom, Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J37" t="inlineStr">
+        <is>
+          <t>Keresztelő Szent János magyar görög katolikus templom</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>lelkész, a Miasszonyunk Testvéri Közösség alapítója</t>
+          <t>diakónus</t>
         </is>
       </c>
       <c r="N37">
-        <v>1990</v>
+        <v>1986</v>
       </c>
       <c r="O37">
-        <v>2025</v>
+        <v>2021</v>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=764</t>
+          <t>/persons_v2/view.php?id=700</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>2019</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Deák Miklós, dr.</t>
+          <t>Deák István</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>London, ON, Kanada</t>
+          <t>Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>lelkipásztor (római katolikus szertartásokat végez)</t>
+          <t>parókus, közben Toronto, ON is, jelenleg nyugállományban</t>
         </is>
       </c>
       <c r="N38">
-        <v>1991</v>
-[...2 lines deleted...]
-        <v>2024</v>
+        <v>1988</v>
+      </c>
+      <c r="P38" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=183</t>
+          <t>/persons_v2/view.php?id=182</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>2019</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Deák Miklós, dr.</t>
+          <t>Gaál Jenő SVD</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Welland, ON, Kanada</t>
+          <t>Sorkifalud, Magyarország</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>A Cursillo-mozgalom vezetője, majd kisegítő lelkész</t>
         </is>
       </c>
       <c r="N39">
-        <v>1991</v>
+        <v>1989</v>
       </c>
       <c r="O39">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=183</t>
+          <t>/persons_v2/view.php?id=301</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>2019</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Lelóczky Gyula Donát O.Cist</t>
+          <t>Molnár László</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Porto Alegre, Brazília</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár 2011-ig, könyvtáros 2022-ig, a texasi magyar közösség lelkésze</t>
+          <t>lelkész, a Miasszonyunk Testvéri Közösség alapítója</t>
         </is>
       </c>
       <c r="N40">
-        <v>1992</v>
-[...4 lines deleted...]
-        </is>
+        <v>1990</v>
+      </c>
+      <c r="O40">
+        <v>2025</v>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=644</t>
+          <t>/persons_v2/view.php?id=764</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2019</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Őrsy László SJ, Dr.</t>
+          <t>Sándor Albert Melchior OFMCap</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Georgetown Egyetem, Washington DC, USA</t>
+          <t>St. Bonaventure Monastery, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>Georgetown Egyetem</t>
+          <t>St. Bonaventure Monastery</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>professor emeritus, vendégelőadó</t>
+          <t>helyettes házfőnök, házfőnök, vendégmester, a világi ferences közösségek lelki asszisztense, majd nyugállományban</t>
         </is>
       </c>
       <c r="N41">
-        <v>1993</v>
+        <v>1990</v>
       </c>
       <c r="O41">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=844</t>
+          <t>/persons_v2/view.php?id=962</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>2019</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Kiss György Barnabás OFM</t>
+          <t>Deák Miklós, dr.</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
+          <t>London, ON, Kanada</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>plébános, közben 2010-től Windsor, ON, Kanadában – Páduai Szent Antal plébánia – adminisztrátor</t>
-[...10 lines deleted...]
-        </is>
+          <t>lelkipásztor (római katolikus szertartásokat végez)</t>
+        </is>
+      </c>
+      <c r="N42">
+        <v>1991</v>
+      </c>
+      <c r="O42">
+        <v>2024</v>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=545</t>
+          <t>/persons_v2/view.php?id=183</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>2019</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Marosfalvy László SJ</t>
+          <t>Deák Miklós, dr.</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
-      <c r="J43" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>lelkész, ökonómus, közben 2006-2008 között plébános, majd segédlelkész, valamint a Saint Jutta Foundation kanadai kurátora, később nyugállományban</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N43">
-        <v>1996</v>
+        <v>1991</v>
       </c>
       <c r="O43">
         <v>2024</v>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=698</t>
+          <t>/persons_v2/view.php?id=183</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>2019</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Juhász Gábor Tamás, Dr.</t>
+          <t>Lelóczky Gyula Donát O.Cist</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>Budapest - Vizafogó, Budapest, Magyarország</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Budapest - Vizafogó</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>segédlelkész, majd 2000-től plébános, közben 2001 – 2019 között a Szent Ágoston kápolna igazgatója is</t>
+          <t>gimnáziumi tanár 2011-ig, könyvtáros 2022-ig, a texasi magyar közösség lelkésze</t>
         </is>
       </c>
       <c r="N44">
-        <v>1998</v>
+        <v>1992</v>
       </c>
       <c r="P44" t="inlineStr">
         <is>
           <t>jelenleg</t>
         </is>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=489</t>
+          <t>/persons_v2/view.php?id=644</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>2019</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Kerekes László, püspök, Dr.</t>
+          <t>Őrsy László SJ, Dr.</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Boldog Özséb templom, Kézdivásárhely, Románia</t>
+          <t>Georgetown Egyetem, Washington DC, USA</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>Boldog Özséb templom</t>
+          <t>Georgetown Egyetem</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>professor emeritus, vendégelőadó</t>
         </is>
       </c>
       <c r="N45">
-        <v>2000</v>
+        <v>1993</v>
       </c>
       <c r="O45">
         <v>2020</v>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=520</t>
+          <t>/persons_v2/view.php?id=844</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>2019</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
+          <t>Kiss György Barnabás OFM</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Sapientia Szerzetesi Főiskola, Budapest, Magyarország</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>Sapientia Szerzetesi Főiskola</t>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>a Sapientia Szerzetesi Hittudományi Főiskola oktatója, fundamentális teológiát tanít, 2020-tól a Szenátus tagja, a Fundamentális Teológia Tanszék vezetője, 2021-2025 között oktatási és kutatási rektorhelyettes, 2025. július 1-től megbízott rektor, 2025. szeptember 1-től rektor</t>
+          <t>plébános, közben 2010-től Windsor, ON, Kanadában – Páduai Szent Antal plébánia – adminisztrátor</t>
         </is>
       </c>
       <c r="N46">
-        <v>2001</v>
+        <v>1994</v>
       </c>
       <c r="P46" t="inlineStr">
         <is>
           <t>jelenleg</t>
         </is>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=28</t>
+          <t>/persons_v2/view.php?id=545</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>2019</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Lakatos Dénes</t>
+          <t>Ligeti András Angelus OFM</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary templom, Vancouver, BC, Kanada</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary templom</t>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>helyi elöljáró és segédlelkész, valamint DeWitt, MI, USA és Toledo, OH, USA egykori magyar plébániákon miséző</t>
         </is>
       </c>
       <c r="N47">
-        <v>2001</v>
-[...2 lines deleted...]
-        <v>2024</v>
+        <v>1994</v>
+      </c>
+      <c r="P47" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=633</t>
+          <t>/persons_v2/view.php?id=654</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>2019</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Lukács Imre Róbert, Dr.</t>
+          <t>Marosfalvy László SJ</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Verespatak, Románia</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J48" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>plébános, közben Gyulafehérvárott a Hittudományi Főiskola egyházjog tanára</t>
+          <t>lelkész, ökonómus, közben 2006-2008 között plébános, majd segédlelkész, valamint a Saint Jutta Foundation kanadai kurátora, később nyugállományban</t>
         </is>
       </c>
       <c r="N48">
-        <v>2001</v>
+        <v>1996</v>
       </c>
       <c r="O48">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=672</t>
+          <t>/persons_v2/view.php?id=698</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2019</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Kárpáti László SVD</t>
+          <t>Juhász Gábor Tamás, Dr.</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>Johannesburg, Dél-Afrikai Köztársaság</t>
+          <t>Budapest - Vizafogó, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>Dél-Afrikai Köztársaság</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J49" t="inlineStr">
+        <is>
+          <t>Budapest - Vizafogó</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>misszionárius, utcai lelkész</t>
+          <t>segédlelkész, majd 2000-től plébános, közben 2001 – 2019 között a Szent Ágoston kápolna igazgatója is</t>
         </is>
       </c>
       <c r="N49">
-        <v>2003</v>
+        <v>1998</v>
       </c>
       <c r="P49" t="inlineStr">
         <is>
           <t>jelenleg</t>
         </is>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=510</t>
+          <t>/persons_v2/view.php?id=489</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>2019</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Erős Sándor</t>
+          <t>Kerekes László, püspök, Dr.</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Túrterebes, Románia</t>
+          <t>Boldog Özséb templom, Kézdivásárhely, Románia</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
           <t>Románia</t>
         </is>
       </c>
+      <c r="J50" t="inlineStr">
+        <is>
+          <t>Boldog Özséb templom</t>
+        </is>
+      </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N50">
-        <v>2004</v>
-[...4 lines deleted...]
-        </is>
+        <v>2000</v>
+      </c>
+      <c r="O50">
+        <v>2020</v>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=237</t>
+          <t>/persons_v2/view.php?id=520</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>2019</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Finta Lajos</t>
+          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>Sapientia Szerzetesi Főiskola, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J51" t="inlineStr">
+        <is>
+          <t>Sapientia Szerzetesi Főiskola</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>a Sapientia Szerzetesi Hittudományi Főiskola oktatója, fundamentális teológiát tanít, 2020-tól a Szenátus tagja, a Fundamentális Teológia Tanszék vezetője, 2021-2025 között oktatási és kutatási rektorhelyettes, 2025. július 1-től megbízott rektor, 2025. szeptember 1-től rektor</t>
         </is>
       </c>
       <c r="N51">
-        <v>2004</v>
-[...2 lines deleted...]
-        <v>2021</v>
+        <v>2001</v>
+      </c>
+      <c r="P51" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=275</t>
+          <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>2019</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Finta Lajos</t>
+          <t>Lakatos Dénes</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Peru</t>
+          <t>Our Lady of Hungary templom, Vancouver, BC, Kanada</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>Peru</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J52" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary templom</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N52">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="O52">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=275</t>
+          <t>/persons_v2/view.php?id=633</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>2019</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Miskei László</t>
+          <t>Lukács Imre Róbert, Dr.</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
+          <t>Verespatak, Románia</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Our Lady of Hungary Church</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>plébános, közben Gyulafehérvárott a Hittudományi Főiskola egyházjog tanára</t>
         </is>
       </c>
       <c r="N53">
-        <v>2004</v>
-[...4 lines deleted...]
-        </is>
+        <v>2001</v>
+      </c>
+      <c r="O53">
+        <v>2022</v>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=751</t>
+          <t>/persons_v2/view.php?id=672</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>2019</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Artner Péter Oszkár, Dr. habil</t>
+          <t>Kárpáti László SVD</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Szent Péter és Pál Plébánia, Kál, Magyarország</t>
+          <t>Johannesburg, Dél-Afrikai Köztársaság</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Szent Péter és Pál Plébánia</t>
+          <t>Dél-Afrikai Köztársaság</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>misszionárius, utcai lelkész</t>
         </is>
       </c>
       <c r="N54">
-        <v>2007</v>
+        <v>2003</v>
       </c>
       <c r="P54" t="inlineStr">
         <is>
           <t>jelenleg</t>
         </is>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=17</t>
+          <t>/persons_v2/view.php?id=510</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>2019</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Cserháti Ferenc, esztergom-budapesti segédpüspök</t>
+          <t>Erős Sándor</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony és Szent Adalbert Székesegyház, Esztergom, Magyarország</t>
+          <t>Túrterebes, Románia</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Nagyboldogasszony és Szent Adalbert Székesegyház</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>címzetes Centuria-i püspök, a külföldi magyarok lelkipásztori ellátásával megbízott esztergom-budapesti segédpüspök</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N55">
-        <v>2007</v>
-[...2 lines deleted...]
-        <v>2023</v>
+        <v>2004</v>
+      </c>
+      <c r="P55" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=154</t>
+          <t>/persons_v2/view.php?id=237</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>2019</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Horváth Árpád SJ</t>
+          <t>Finta Lajos</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Budapest, Magyarország</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>szerkesztő, elöljáró</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N56">
-        <v>2007</v>
+        <v>2004</v>
       </c>
       <c r="O56">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=418</t>
+          <t>/persons_v2/view.php?id=275</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>2019</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Dömötör János László (OFM)</t>
+          <t>Finta Lajos</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Queen of Peace templom, Victoria, BC, Kanada</t>
+          <t>Peru</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Queen of Peace templom</t>
+          <t>Peru</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>plébános, magyar lelkész</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N57">
-        <v>2008</v>
-[...4 lines deleted...]
-        </is>
+        <v>2004</v>
+      </c>
+      <c r="O57">
+        <v>2021</v>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=217</t>
+          <t>/persons_v2/view.php?id=275</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>2019</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Eördögh András SJ</t>
+          <t>Miskei László</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
+          <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Otthon</t>
+          <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>lelkivezető, majd nyugállományban</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N58">
-        <v>2008</v>
-[...2 lines deleted...]
-        <v>2020</v>
+        <v>2004</v>
+      </c>
+      <c r="P58" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=240</t>
+          <t>/persons_v2/view.php?id=751</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>2019</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Mustó Péter SJ</t>
+          <t>Artner Péter Oszkár, Dr. habil</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Dobogókő, Magyarország</t>
+          <t>Szent Péter és Pál Plébánia, Kál, Magyarország</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
+      <c r="J59" t="inlineStr">
+        <is>
+          <t>Szent Péter és Pál Plébánia</t>
+        </is>
+      </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>lelkivezető és lelkigyakorlat-adó, majd nyugállományban</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N59">
-        <v>2008</v>
-[...2 lines deleted...]
-        <v>2023</v>
+        <v>2007</v>
+      </c>
+      <c r="P59" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=780</t>
+          <t>/persons_v2/view.php?id=17</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>2019</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Csókay Károly SJ</t>
+          <t>Cserháti Ferenc, esztergom-budapesti segédpüspök</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Miskolc, Magyarország</t>
+          <t>Nagyboldogasszony és Szent Adalbert Székesegyház, Esztergom, Magyarország</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
+      <c r="J60" t="inlineStr">
+        <is>
+          <t>Nagyboldogasszony és Szent Adalbert Székesegyház</t>
+        </is>
+      </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>kisegítő lelkész, majd nyugállományban</t>
+          <t>címzetes Centuria-i püspök, a külföldi magyarok lelkipásztori ellátásával megbízott esztergom-budapesti segédpüspök</t>
         </is>
       </c>
       <c r="N60">
-        <v>2009</v>
+        <v>2007</v>
       </c>
       <c r="O60">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=171</t>
+          <t>/persons_v2/view.php?id=154</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>2019</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Nagy László, Dr.</t>
+          <t>Horváth Árpád SJ</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Holy Family Parish, Whitby, ON, Kanada</t>
+          <t>Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Holy Family Parish</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>plébános, a Kanadai Fellebezési Bíróság bírája, érseki helynök, teológiai tanár</t>
+          <t>szerkesztő, elöljáró</t>
         </is>
       </c>
       <c r="N61">
-        <v>2009</v>
-[...4 lines deleted...]
-        </is>
+        <v>2007</v>
+      </c>
+      <c r="O61">
+        <v>2024</v>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=796</t>
+          <t>/persons_v2/view.php?id=418</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>2019</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Kovách János</t>
+          <t>Dömötör János László (OFM)</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>Sherman Oaks, CA, USA</t>
+          <t>Queen of Peace templom, Victoria, BC, Kanada</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J62" t="inlineStr">
+        <is>
+          <t>Queen of Peace templom</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>plébános, magyar lelkész</t>
         </is>
       </c>
       <c r="N62">
-        <v>2010</v>
-[...2 lines deleted...]
-        <v>2021</v>
+        <v>2008</v>
+      </c>
+      <c r="P62" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=578</t>
+          <t>/persons_v2/view.php?id=217</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>2019</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Csorba László Domonkos OFM</t>
+          <t>Eördögh András SJ</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>Ferenciek tere, Budapest, Magyarország</t>
+          <t>Szent Erzsébet Otthon, Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>Ferenciek tere</t>
+          <t>Szent Erzsébet Otthon</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>lelkivezető, majd nyugállományban</t>
         </is>
       </c>
       <c r="N63">
-        <v>2012</v>
+        <v>2008</v>
       </c>
       <c r="O63">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=166</t>
+          <t>/persons_v2/view.php?id=240</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>2019</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Licskó Szabolcs</t>
+          <t>Mustó Péter SJ</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya templom, Montréal, QC, Kanada</t>
+          <t>Dobogókő, Magyarország</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Magyarok Nagyasszonya templom</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>plébános, a magyar nyelvű hívek lelkipásztora</t>
+          <t>lelkivezető és lelkigyakorlat-adó, majd nyugállományban</t>
         </is>
       </c>
       <c r="N64">
-        <v>2012</v>
+        <v>2008</v>
       </c>
       <c r="O64">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=653</t>
+          <t>/persons_v2/view.php?id=780</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2019</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Ailer Gellért</t>
+          <t>Csókay Károly SJ</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>Washington DC, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Redemtoris Mater Egyházmegyei Missziós Szeminárium, Eger, Magyarország</t>
+          <t>Miskolc, Magyarország</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
-      <c r="J65" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>vicerektor</t>
+          <t>kisegítő lelkész, majd nyugállományban</t>
         </is>
       </c>
       <c r="N65">
-        <v>2013</v>
-[...4 lines deleted...]
-        </is>
+        <v>2009</v>
+      </c>
+      <c r="O65">
+        <v>2024</v>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=2</t>
+          <t>/persons_v2/view.php?id=171</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>2019</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Jaschkó Balázs SJ</t>
+          <t>Nagy László, Dr.</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Pickering, ON, Kanada</t>
+          <t>Holy Family Parish, Whitby, ON, Kanada</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
+      <c r="J66" t="inlineStr">
+        <is>
+          <t>Holy Family Parish</t>
+        </is>
+      </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>plébános, a Kanadai Fellebezési Bíróság bírája, érseki helynök, teológiai tanár</t>
         </is>
       </c>
       <c r="N66">
-        <v>2013</v>
-[...2 lines deleted...]
-        <v>2023</v>
+        <v>2009</v>
+      </c>
+      <c r="P66" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=477</t>
+          <t>/persons_v2/view.php?id=796</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>2019</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Juhász Imre</t>
+          <t>Kovách János</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
+          <t>Sherman Oaks, CA, USA</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J67" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>plébános, majd a templomok összevonása után a magyar és spanyol anyanyelvű hívek lelkipásztora, segédlelkész, a Metuchen Egyházmegye Magyar Apostolkodásának koordinátora</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N67">
-        <v>2013</v>
+        <v>2010</v>
       </c>
       <c r="O67">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=490</t>
+          <t>/persons_v2/view.php?id=578</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>2019</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Orbán Mihály SJ</t>
+          <t>Csorba László Domonkos OFM</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Szatmárnémeti, Románia</t>
+          <t>Ferenciek tere, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J68" t="inlineStr">
+        <is>
+          <t>Ferenciek tere</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>a Kálvária német nyelvű közösségének plébánosa</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N68">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="O68">
         <v>2021</v>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=835</t>
+          <t>/persons_v2/view.php?id=166</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>2019</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Páldeák Iván Szabolcs OFM</t>
+          <t>Licskó Szabolcs</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Ferenciek tere, Budapest, Magyarország</t>
+          <t>Magyarok Nagyasszonya templom, Montréal, QC, Kanada</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>Ferenciek tere</t>
+          <t>Magyarok Nagyasszonya templom</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>lelkipásztor, nyugállományban</t>
+          <t>plébános, a magyar nyelvű hívek lelkipásztora</t>
         </is>
       </c>
       <c r="N69">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="O69">
         <v>2020</v>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=859</t>
+          <t>/persons_v2/view.php?id=653</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>2019</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
+          <t>Ailer Gellért</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>Washington DC, USA</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Budapest, Magyarország</t>
+          <t>Redemtoris Mater Egyházmegyei Missziós Szeminárium, Eger, Magyarország</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
+      <c r="J70" t="inlineStr">
+        <is>
+          <t>Redemtoris Mater Egyházmegyei Missziós Szeminárium</t>
+        </is>
+      </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>az Acta Pintériana társalapítója, később főszerkesztője.</t>
+          <t>vicerektor</t>
         </is>
       </c>
       <c r="N70">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="P70" t="inlineStr">
         <is>
           <t>jelenleg</t>
         </is>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=28</t>
+          <t>/persons_v2/view.php?id=2</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>2019</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Boksay Péter</t>
+          <t>Jaschkó Balázs SJ</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>Hajdúdorog, Magyarország</t>
+          <t>Pickering, ON, Kanada</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>segédlelkész, közben a Szent Bazil Oktatási Központ iskolalelkésze</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N71">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="O71">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=99</t>
+          <t>/persons_v2/view.php?id=477</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>2019</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Bálint István József</t>
+          <t>Juhász Imre</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>Bridgeport, CT, USA</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Stamford, CT, USA</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J72" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>plébános, majd a templomok összevonása után a magyar és spanyol anyanyelvű hívek lelkipásztora, segédlelkész, a Metuchen Egyházmegye Magyar Apostolkodásának koordinátora</t>
         </is>
       </c>
       <c r="N72">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="O72">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=58</t>
+          <t>/persons_v2/view.php?id=490</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>2019</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Csete Iván</t>
+          <t>Orbán Mihály SJ</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>New York, NY, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>St. Mary’s, Port Jervis, NY, USA</t>
+          <t>Szatmárnémeti, Románia</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. Mary’s</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>nyugállományban, egyben besegít New York, NY, USA magyar miséző</t>
+          <t>a Kálvária német nyelvű közösségének plébánosa</t>
         </is>
       </c>
       <c r="N73">
-        <v>2014</v>
-[...4 lines deleted...]
-        </is>
+        <v>2013</v>
+      </c>
+      <c r="O73">
+        <v>2021</v>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=158</t>
+          <t>/persons_v2/view.php?id=835</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>2019</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Antal András</t>
+          <t>Páldeák Iván Szabolcs OFM</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Ferenciek tere, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J74" t="inlineStr">
+        <is>
+          <t>Ferenciek tere</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>lelkipásztor, nyugállományban</t>
         </is>
       </c>
       <c r="N74">
-        <v>2015</v>
-[...4 lines deleted...]
-        </is>
+        <v>2013</v>
+      </c>
+      <c r="O74">
+        <v>2020</v>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=11</t>
+          <t>/persons_v2/view.php?id=859</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>2019</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Apró, Jorge Alberto</t>
+          <t>Sajgó Szabolcs SJ</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>Guarulhos, Brazília</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>Sagrada Família, Guarulhos, Brazília</t>
+          <t>Párbeszéd Háza, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>Sagrada Família</t>
+          <t>Párbeszéd Háza</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>emeritus plébános</t>
+          <t>igazgató</t>
         </is>
       </c>
       <c r="N75">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="P75" t="inlineStr">
         <is>
           <t>jelenleg</t>
         </is>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=14</t>
+          <t>/persons_v2/view.php?id=955</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>2019</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Horváth Árpád SJ</t>
+          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Jézus Szíve templom, Budapest, Magyarország</t>
+          <t>Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
-      <c r="J76" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>templomigazgató, közben 2021-2024 között Budapest-Belsőjózsefvárosi Krisztus Király Plébánia plébániai kormányzó</t>
+          <t>az Acta Pintériana társalapítója, később főszerkesztője.</t>
         </is>
       </c>
       <c r="N76">
-        <v>2015</v>
-[...2 lines deleted...]
-        <v>2024</v>
+        <v>2014</v>
+      </c>
+      <c r="P76" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=418</t>
+          <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>2019</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Mezei András</t>
+          <t>Boksay Péter</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Hajdúdorog, Magyarország</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Imre Magyar R. K. Egyházközség</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>adminisztrátor</t>
+          <t>segédlelkész, közben a Szent Bazil Oktatási Központ iskolalelkésze</t>
         </is>
       </c>
       <c r="N77">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="O77">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=734</t>
+          <t>/persons_v2/view.php?id=99</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>2019</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Mák Ferenc</t>
+          <t>Bálint István József</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Budai Görög Katolikus Parókia, Budapest, Magyarország</t>
+          <t>Stamford, CT, USA</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Budai Görög Katolikus Parókia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>kisegítő lelkész</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N78">
-        <v>2015</v>
-[...4 lines deleted...]
-        </is>
+        <v>2014</v>
+      </c>
+      <c r="O78">
+        <v>2020</v>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=714</t>
+          <t>/persons_v2/view.php?id=58</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>2019</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Mák Ferenc</t>
+          <t>Csete Iván</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>Debrecen, Magyarország</t>
+          <t>St. Mary’s, Port Jervis, NY, USA</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J79" t="inlineStr">
+        <is>
+          <t>St. Mary’s</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>a Hajdúdorogi Egyházmegyei Bíróság bírája</t>
+          <t>nyugállományban, egyben besegít New York, NY, USA magyar miséző</t>
         </is>
       </c>
       <c r="N79">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="P79" t="inlineStr">
         <is>
           <t>jelenleg</t>
         </is>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=714</t>
+          <t>/persons_v2/view.php?id=158</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>2019</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Ailer Gellért</t>
+          <t>Antal András</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>Washington DC, USA</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>Kisboldogasszony templom, Eger, Magyarország</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Kisboldogasszony templom</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>plébániai kormányzó</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N80">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="P80" t="inlineStr">
         <is>
           <t>jelenleg</t>
         </is>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=2</t>
+          <t>/persons_v2/view.php?id=11</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>2019</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
+          <t>Apró, Jorge Alberto</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>Guarulhos, Brazília</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>Budapest, Magyarország</t>
+          <t>Sagrada Família, Guarulhos, Brazília</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="J81" t="inlineStr">
+        <is>
+          <t>Sagrada Família</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>a Magyarok Nagyasszonya Ferences Rendtartomány képzési és tanulmányi delegátusa.</t>
+          <t>emeritus plébános</t>
         </is>
       </c>
       <c r="N81">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="P81" t="inlineStr">
         <is>
           <t>jelenleg</t>
         </is>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=28</t>
+          <t>/persons_v2/view.php?id=14</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>2019</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Cebula Paweł OFMConv</t>
+          <t>Horváth Árpád SJ</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>Páduai Szent Antal plébánia, Eger</t>
+          <t>Jézus Szíve templom, Budapest, Magyarország</t>
+        </is>
+      </c>
+      <c r="I82" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>Páduai Szent Antal plébánia</t>
+          <t>Jézus Szíve templom</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>templomigazgató, közben 2021-2024 között Budapest-Belsőjózsefvárosi Krisztus Király Plébánia plébániai kormányzó</t>
         </is>
       </c>
       <c r="N82">
-        <v>2016</v>
-[...4 lines deleted...]
-        </is>
+        <v>2015</v>
+      </c>
+      <c r="O82">
+        <v>2024</v>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=121</t>
+          <t>/persons_v2/view.php?id=418</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>2019</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Erdei János József OSBM</t>
+          <t>Mezei András</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>Máriapócs, Magyarország</t>
+          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J83" t="inlineStr">
+        <is>
+          <t>Szent Imre Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>nyugalmazott lelkipásztor</t>
+          <t>adminisztrátor</t>
         </is>
       </c>
       <c r="N83">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="O83">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=243</t>
+          <t>/persons_v2/view.php?id=734</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>2019</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Hesz Vince Dénes OFM</t>
+          <t>Mák Ferenc</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>Budapest, Magyarország</t>
+          <t>Budai Görög Katolikus Parókia, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
+      <c r="J84" t="inlineStr">
+        <is>
+          <t>Budai Görög Katolikus Parókia</t>
+        </is>
+      </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>lelkipásztor, ökonómus, személyi titkár</t>
+          <t>kisegítő lelkész</t>
         </is>
       </c>
       <c r="N84">
-        <v>2016</v>
-[...2 lines deleted...]
-        <v>2020</v>
+        <v>2015</v>
+      </c>
+      <c r="P84" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=387</t>
+          <t>/persons_v2/view.php?id=714</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>2019</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Kormon József, Dr.</t>
+          <t>Mák Ferenc</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>Pécs</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
+          <t>Debrecen, Magyarország</t>
+        </is>
+      </c>
+      <c r="I85" t="inlineStr">
+        <is>
           <t>Magyarország</t>
         </is>
       </c>
-      <c r="I85" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>a Hajdúdorogi Egyházmegyei Bíróság bírája</t>
         </is>
       </c>
       <c r="N85">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="P85" t="inlineStr">
         <is>
           <t>jelenleg</t>
         </is>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=569</t>
+          <t>/persons_v2/view.php?id=714</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>2019</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Kovács Lajos (SJ), Dr.</t>
+          <t>Ailer Gellért</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Washington DC, USA</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Veresegyház, Magyarország</t>
+          <t>Kisboldogasszony templom, Eger, Magyarország</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
+      <c r="J86" t="inlineStr">
+        <is>
+          <t>Kisboldogasszony templom</t>
+        </is>
+      </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>kisegítő lelkész</t>
+          <t>plébániai kormányzó</t>
         </is>
       </c>
       <c r="N86">
         <v>2016</v>
       </c>
-      <c r="O86">
-        <v>2021</v>
+      <c r="P86" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=586</t>
+          <t>/persons_v2/view.php?id=2</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>2019</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Bellovics Gábor SJ</t>
+          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>Jézus Szíve templom, Budapest, Magyarország</t>
+          <t>Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
           <t>Magyarország</t>
         </is>
       </c>
-      <c r="J87" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>kisegítő lelkész</t>
+          <t>a Magyarok Nagyasszonya Ferences Rendtartomány képzési és tanulmányi delegátusa.</t>
         </is>
       </c>
       <c r="N87">
-        <v>2017</v>
-[...2 lines deleted...]
-        <v>2025</v>
+        <v>2016</v>
+      </c>
+      <c r="P87" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=128</t>
+          <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>2019</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Bóna Richárd, dr.</t>
+          <t>Cebula Paweł OFMConv</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Mary Queen of Peace Parish, Cleveland, OH, USA</t>
-[...4 lines deleted...]
-          <t>USA</t>
+          <t>Páduai Szent Antal plébánia, Eger</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>Mary Queen of Peace Parish</t>
+          <t>Páduai Szent Antal plébánia</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N88">
-        <v>2017</v>
-[...2 lines deleted...]
-        <v>2020</v>
+        <v>2016</v>
+      </c>
+      <c r="P88" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=101</t>
+          <t>/persons_v2/view.php?id=121</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>2019</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Dezső Péter OFM</t>
+          <t>Erdei János József OSBM</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent Cirill és Metód horvát ferences rendtartomány)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>Szabadka, Szerbia</t>
+          <t>Máriapócs, Magyarország</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>Szerbia</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>ökonómus, szerkesztő</t>
+          <t>nyugalmazott lelkipásztor</t>
         </is>
       </c>
       <c r="N89">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="O89">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=195</t>
+          <t>/persons_v2/view.php?id=243</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>2019</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Forrai Tamás Gergely SJ</t>
+          <t>Hesz Vince Dénes OFM</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>lelkipásztor, ökonómus, személyi titkár</t>
         </is>
       </c>
       <c r="N90">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="O90">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=283</t>
+          <t>/persons_v2/view.php?id=387</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>2019</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Jálics Ferenc SJ</t>
+          <t>Kormon József, Dr.</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Pécs</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>Farkas Edith Szeretetotthon, Budapest</t>
-[...4 lines deleted...]
-          <t>Farkas Edith Szeretetotthon</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="I91" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
           <t>nyugállományban</t>
         </is>
       </c>
       <c r="N91">
-        <v>2017</v>
-[...2 lines deleted...]
-        <v>2021</v>
+        <v>2016</v>
+      </c>
+      <c r="P91" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=481</t>
+          <t>/persons_v2/view.php?id=569</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>2019</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Konyárik József</t>
+          <t>Kovács Lajos (SJ), Dr.</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>Braziliaváros, Brazília</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Nagyvárad, Románia</t>
+          <t>Veresegyház, Magyarország</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>a neokatekumenátus út közösségének lelkipásztora</t>
+          <t>kisegítő lelkész</t>
         </is>
       </c>
       <c r="N92">
-        <v>2017</v>
-[...4 lines deleted...]
-        </is>
+        <v>2016</v>
+      </c>
+      <c r="O92">
+        <v>2021</v>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=567</t>
+          <t>/persons_v2/view.php?id=586</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>2019</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Amászka László (OFMConv)</t>
+          <t>Bellovics Gábor SJ</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>St. John the Baptist Parish, Guelph, ON, Kanada</t>
+          <t>Jézus Szíve templom, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t>St. John the Baptist Parish</t>
+          <t>Jézus Szíve templom</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>kisegítő lelkész</t>
         </is>
       </c>
       <c r="N93">
-        <v>2018</v>
-[...4 lines deleted...]
-        </is>
+        <v>2017</v>
+      </c>
+      <c r="O93">
+        <v>2025</v>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=4</t>
+          <t>/persons_v2/view.php?id=128</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>2019</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Balogh László</t>
+          <t>Bóna Richárd, dr.</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
+          <t>Mary Queen of Peace Parish, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség</t>
+          <t>Mary Queen of Peace Parish</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>plébános, közben misézik New York, NY-ban</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N94">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="O94">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=40</t>
+          <t>/persons_v2/view.php?id=101</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>2019</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Bellovics Gábor SJ</t>
+          <t>Dezső Péter OFM</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent Cirill és Metód horvát ferences rendtartomány)</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>Szent Ignác Jezsuita Szakkollégium, Budapest, Magyarország</t>
+          <t>Szabadka, Szerbia</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Szent Ignác Jezsuita Szakkollégium</t>
+          <t>Szerbia</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>ökonómus, szerkesztő</t>
         </is>
       </c>
       <c r="N95">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="O95">
-        <v>2025</v>
+        <v>2020</v>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=128</t>
+          <t>/persons_v2/view.php?id=195</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>2019</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Bérczi László Bernát O.Cist, apát</t>
+          <t>Forrai Tamás Gergely SJ</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>Zirci Ciszterci Apátság, Zirc</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I96" t="inlineStr">
+        <is>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
-          <t>Zirci Ciszterci Apátság</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>apát (apáti jogaiból 2023-ban felfüggesztve)</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N96">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="O96">
         <v>2024</v>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=79</t>
+          <t>/persons_v2/view.php?id=283</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>2019</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Forró József, Msgr.</t>
+          <t>Jálics Ferenc SJ</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>Apostoli nunciatúra, Washington DC, USA</t>
-[...4 lines deleted...]
-          <t>USA</t>
+          <t>Farkas Edith Szeretetotthon, Budapest</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t>Apostoli nunciatúra</t>
+          <t>Farkas Edith Szeretetotthon</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>nunciatúrai tanácsos, magyar lelkész</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N97">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="O97">
         <v>2021</v>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=285</t>
+          <t>/persons_v2/view.php?id=481</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>2019</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Juhász Ferenc, Msgr.</t>
+          <t>Konyárik József</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Braziliaváros, Brazília</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Miskolc-Mindszent (Szent Péter és Szent Pál apostolok) plébánia, Miskolc, Magyarország</t>
+          <t>Nagyvárad, Románia</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Miskolc-Mindszent (Szent Péter és Szent Pál apostolok) plébánia</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>a neokatekumenátus út közösségének lelkipásztora</t>
         </is>
       </c>
       <c r="N98">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="P98" t="inlineStr">
         <is>
           <t>jelenleg</t>
         </is>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=488</t>
+          <t>/persons_v2/view.php?id=567</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>2019</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Kürnyek Róbert, Dr.</t>
+          <t>Rettig Kevin Hermann József (O.Praem)</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>Szent Kereszt templomigazgatóság, Zalaegerszeg, Magyarország</t>
+          <t>Szent Angyalok templom, Arcadia, CA, USA</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
-          <t>Szent Kereszt templomigazgatóság</t>
+          <t>Szent Angyalok templom</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>templomigazgató, közben Mindszenty József Általános Iskola, Gimnázium és Kollégium – iskolalelkész</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N99">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="P99" t="inlineStr">
         <is>
           <t>jelenleg</t>
         </is>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=629</t>
+          <t>/persons_v2/view.php?id=928</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>2019</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Leavy Matthew Máté OSB, apát</t>
+          <t>Rigó Jenő SJ</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>Woodside, CA, USA</t>
-[...4 lines deleted...]
-          <t>USA</t>
+          <t>Isteni Ige templom, Miskolc</t>
+        </is>
+      </c>
+      <c r="J100" t="inlineStr">
+        <is>
+          <t>Isteni Ige templom</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>tanár, valamint a magyar katolikus misszióban lelkész</t>
+          <t>plébános, közben 2019 – 2024 között a miskolci Pongrácz Szent István rendház vice-superiora, valamint 2023-tól a rendtartomány ökonómusa</t>
         </is>
       </c>
       <c r="N100">
-        <v>2018</v>
-[...4 lines deleted...]
-        </is>
+        <v>2017</v>
+      </c>
+      <c r="O100">
+        <v>2024</v>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=641</t>
+          <t>/persons_v2/view.php?id=937</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>2019</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Marton Antal Bernát O.Cist, dr</t>
+          <t>Amászka László (OFMConv)</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>Zirc, Magyarország</t>
+          <t>St. John the Baptist Parish, Guelph, ON, Kanada</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J101" t="inlineStr">
+        <is>
+          <t>St. John the Baptist Parish</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>perjel (betegsége miatt 2023-ban visszatért Dallas, TX, USA-ba)</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N101">
         <v>2018</v>
       </c>
-      <c r="O101">
-        <v>2024</v>
+      <c r="P101" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=707</t>
+          <t>/persons_v2/view.php?id=4</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>2019</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Mezei András</t>
+          <t>Balogh László</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Szent István R. K. Magyar Egyházközség</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>adminisztrátor</t>
+          <t>plébános, közben misézik New York, NY-ban</t>
         </is>
       </c>
       <c r="N102">
         <v>2018</v>
       </c>
       <c r="O102">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=734</t>
+          <t>/persons_v2/view.php?id=40</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>2019</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Nemcek Péter</t>
+          <t>Bellovics Gábor SJ</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>Winnipeg, MB, Kanada</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>St. Mary Cathedral, Winnipeg, MB, Kanada</t>
+          <t>Szent Ignác Jezsuita Szakkollégium, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>St. Mary Cathedral</t>
+          <t>Szent Ignác Jezsuita Szakkollégium</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N103">
         <v>2018</v>
       </c>
       <c r="O103">
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=802</t>
+          <t>/persons_v2/view.php?id=128</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>2019</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D104" t="inlineStr">
+        <is>
+          <t>Bérczi László Bernát O.Cist, apát</t>
+        </is>
+      </c>
+      <c r="E104" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F104" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G104" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H104" t="inlineStr">
+        <is>
+          <t>Zirci Ciszterci Apátság, Zirc</t>
+        </is>
+      </c>
+      <c r="J104" t="inlineStr">
+        <is>
+          <t>Zirci Ciszterci Apátság</t>
+        </is>
+      </c>
+      <c r="K104" t="inlineStr">
+        <is>
+          <t>apát (apáti jogaiból 2023-ban felfüggesztve)</t>
+        </is>
+      </c>
+      <c r="N104">
+        <v>2018</v>
+      </c>
+      <c r="O104">
+        <v>2024</v>
+      </c>
+      <c r="Q104" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=79</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>2019</v>
+      </c>
+      <c r="B105" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C105" t="inlineStr">
+        <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
-      <c r="D104" t="inlineStr">
+      <c r="D105" t="inlineStr">
+        <is>
+          <t>Forró József, Msgr.</t>
+        </is>
+      </c>
+      <c r="E105" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F105" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G105" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H105" t="inlineStr">
+        <is>
+          <t>Apostoli nunciatúra, Washington DC, USA</t>
+        </is>
+      </c>
+      <c r="I105" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J105" t="inlineStr">
+        <is>
+          <t>Apostoli nunciatúra</t>
+        </is>
+      </c>
+      <c r="K105" t="inlineStr">
+        <is>
+          <t>nunciatúrai tanácsos, magyar lelkész</t>
+        </is>
+      </c>
+      <c r="N105">
+        <v>2018</v>
+      </c>
+      <c r="O105">
+        <v>2021</v>
+      </c>
+      <c r="Q105" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=285</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>2019</v>
+      </c>
+      <c r="B106" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C106" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D106" t="inlineStr">
         <is>
           <t>Huszti Mihály</t>
         </is>
       </c>
-      <c r="E104" t="inlineStr">
+      <c r="E106" t="inlineStr">
         <is>
           <t>görög katolikus</t>
         </is>
       </c>
-      <c r="F104" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G104" t="inlineStr">
+      <c r="F106" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G106" t="inlineStr">
         <is>
           <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
-      <c r="H104" t="inlineStr">
+      <c r="H106" t="inlineStr">
         <is>
           <t>St. John the Baptist Byzantine Catholic Church, Morgantown, WV, USA</t>
         </is>
       </c>
-      <c r="I104" t="inlineStr">
+      <c r="I106" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J104" t="inlineStr">
+      <c r="J106" t="inlineStr">
         <is>
           <t>St. John the Baptist Byzantine Catholic Church</t>
         </is>
       </c>
-      <c r="K104" t="inlineStr">
+      <c r="K106" t="inlineStr">
         <is>
           <t>lelkész, püspöki és szinódusi bíró</t>
         </is>
       </c>
-      <c r="N104" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P104" t="inlineStr">
+      <c r="N106">
+        <v>2018</v>
+      </c>
+      <c r="P106" t="inlineStr">
         <is>
           <t>jelenleg</t>
         </is>
       </c>
-      <c r="Q104" t="inlineStr">
+      <c r="Q106" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=446</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>2019</v>
+      </c>
+      <c r="B107" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C107" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D107" t="inlineStr">
+        <is>
+          <t>Juhász Ferenc, Msgr.</t>
+        </is>
+      </c>
+      <c r="E107" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F107" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G107" t="inlineStr">
+        <is>
+          <t>Eger</t>
+        </is>
+      </c>
+      <c r="H107" t="inlineStr">
+        <is>
+          <t>Miskolc-Mindszent (Szent Péter és Szent Pál apostolok) plébánia, Miskolc, Magyarország</t>
+        </is>
+      </c>
+      <c r="I107" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J107" t="inlineStr">
+        <is>
+          <t>Miskolc-Mindszent (Szent Péter és Szent Pál apostolok) plébánia</t>
+        </is>
+      </c>
+      <c r="K107" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N107">
+        <v>2018</v>
+      </c>
+      <c r="P107" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
+      </c>
+      <c r="Q107" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=488</t>
+        </is>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>2019</v>
+      </c>
+      <c r="B108" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C108" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D108" t="inlineStr">
+        <is>
+          <t>Kürnyek Róbert, Dr.</t>
+        </is>
+      </c>
+      <c r="E108" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F108" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G108" t="inlineStr">
+        <is>
+          <t>Szombathely</t>
+        </is>
+      </c>
+      <c r="H108" t="inlineStr">
+        <is>
+          <t>Szent Kereszt templomigazgatóság, Zalaegerszeg, Magyarország</t>
+        </is>
+      </c>
+      <c r="I108" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J108" t="inlineStr">
+        <is>
+          <t>Szent Kereszt templomigazgatóság</t>
+        </is>
+      </c>
+      <c r="K108" t="inlineStr">
+        <is>
+          <t>templomigazgató, közben Mindszenty József Általános Iskola, Gimnázium és Kollégium – iskolalelkész</t>
+        </is>
+      </c>
+      <c r="N108">
+        <v>2018</v>
+      </c>
+      <c r="P108" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
+      </c>
+      <c r="Q108" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=629</t>
+        </is>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>2019</v>
+      </c>
+      <c r="B109" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C109" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D109" t="inlineStr">
+        <is>
+          <t>Leavy Matthew Máté OSB, apát</t>
+        </is>
+      </c>
+      <c r="E109" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F109" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G109" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H109" t="inlineStr">
+        <is>
+          <t>Woodside, CA, USA</t>
+        </is>
+      </c>
+      <c r="I109" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K109" t="inlineStr">
+        <is>
+          <t>tanár, valamint a magyar katolikus misszióban lelkész</t>
+        </is>
+      </c>
+      <c r="N109">
+        <v>2018</v>
+      </c>
+      <c r="P109" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
+      </c>
+      <c r="Q109" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=641</t>
+        </is>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>2019</v>
+      </c>
+      <c r="B110" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C110" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D110" t="inlineStr">
+        <is>
+          <t>Marton Antal Bernát O.Cist, dr</t>
+        </is>
+      </c>
+      <c r="E110" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F110" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G110" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H110" t="inlineStr">
+        <is>
+          <t>Zirc, Magyarország</t>
+        </is>
+      </c>
+      <c r="I110" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="K110" t="inlineStr">
+        <is>
+          <t>perjel (betegsége miatt 2023-ban visszatért Dallas, TX, USA-ba)</t>
+        </is>
+      </c>
+      <c r="N110">
+        <v>2018</v>
+      </c>
+      <c r="O110">
+        <v>2024</v>
+      </c>
+      <c r="Q110" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=707</t>
+        </is>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>2019</v>
+      </c>
+      <c r="B111" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C111" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D111" t="inlineStr">
+        <is>
+          <t>Mezei András</t>
+        </is>
+      </c>
+      <c r="E111" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F111" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G111" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H111" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="I111" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J111" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K111" t="inlineStr">
+        <is>
+          <t>adminisztrátor</t>
+        </is>
+      </c>
+      <c r="N111">
+        <v>2018</v>
+      </c>
+      <c r="O111">
+        <v>2020</v>
+      </c>
+      <c r="Q111" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=734</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>2019</v>
+      </c>
+      <c r="B112" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C112" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D112" t="inlineStr">
+        <is>
+          <t>Nemcek Péter</t>
+        </is>
+      </c>
+      <c r="E112" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F112" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G112" t="inlineStr">
+        <is>
+          <t>Winnipeg, MB, Kanada</t>
+        </is>
+      </c>
+      <c r="H112" t="inlineStr">
+        <is>
+          <t>St. Mary Cathedral, Winnipeg, MB, Kanada</t>
+        </is>
+      </c>
+      <c r="I112" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J112" t="inlineStr">
+        <is>
+          <t>St. Mary Cathedral</t>
+        </is>
+      </c>
+      <c r="K112" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N112">
+        <v>2018</v>
+      </c>
+      <c r="O112">
+        <v>2022</v>
+      </c>
+      <c r="Q112" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=802</t>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>2019</v>
+      </c>
+      <c r="B113" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C113" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D113" t="inlineStr">
+        <is>
+          <t>Schweda Phillip (OFM)</t>
+        </is>
+      </c>
+      <c r="E113" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F113" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G113" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H113" t="inlineStr">
+        <is>
+          <t>St. Mary, Star of the Sea Parish, Longboat Key, FL, USA</t>
+        </is>
+      </c>
+      <c r="I113" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J113" t="inlineStr">
+        <is>
+          <t>St. Mary, Star of the Sea Parish</t>
+        </is>
+      </c>
+      <c r="K113" t="inlineStr">
+        <is>
+          <t>segédlelkész, egyházmegyei bíró</t>
+        </is>
+      </c>
+      <c r="N113">
+        <v>2018</v>
+      </c>
+      <c r="O113" t="inlineStr">
+        <is>
+          <t>2020 körül</t>
+        </is>
+      </c>
+      <c r="Q113" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=978</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>