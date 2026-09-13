--- v0 (2026-07-07)
+++ v1 (2026-09-13)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Kronológia" sheetId="1" r:id="rId1"/>
+    <sheet name="Chronologie" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -98,5332 +98,5723 @@
     <col min="12" max="12" width="42" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t>Diaszpóra Lelkipásztori Névtár</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>www.diaszporalelkipasztorok.hu</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Év</t>
+          <t>Year</t>
         </is>
       </c>
       <c r="B4">
         <v>2020</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Eseménytípus szűrő</t>
+          <t>Event type filter</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Minden esemény</t>
+          <t>All events</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Ország szűrő</t>
+          <t>Country filter</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Minden ország</t>
+          <t>Alle Länder</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
-          <t>Összegzés</t>
+          <t>Summary</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes of the year</t>
         </is>
       </c>
       <c r="B9">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="B10">
-        <v>67</v>
+        <v>72</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Születések</t>
+          <t>Births</t>
         </is>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Halálozások</t>
+          <t>Deaths</t>
         </is>
       </c>
       <c r="B12">
         <v>5</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Szentelések</t>
+          <t>Ordinations</t>
         </is>
       </c>
       <c r="B13">
         <v>1</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálatok</t>
+          <t>Domestic services</t>
         </is>
       </c>
       <c r="B14">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Külföldi szolgálatok</t>
+          <t>Foreign services</t>
         </is>
       </c>
       <c r="B15">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
-          <t>Év</t>
+          <t>Year</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
-          <t>Szekció</t>
+          <t>Section</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
-          <t>Eseménytípus</t>
+          <t>Event type</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
-          <t>Név</t>
+          <t>Name</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
         <is>
-          <t>Felekezet</t>
+          <t>Denomination</t>
         </is>
       </c>
       <c r="F17" t="inlineStr" s="1">
         <is>
-          <t>Fokozat</t>
+          <t>Grade</t>
         </is>
       </c>
       <c r="G17" t="inlineStr" s="1">
         <is>
-          <t>Egyházmegye / rend</t>
+          <t>Diocese / order</t>
         </is>
       </c>
       <c r="H17" t="inlineStr" s="1">
         <is>
-          <t>Hely</t>
+          <t>Place</t>
         </is>
       </c>
       <c r="I17" t="inlineStr" s="1">
         <is>
-          <t>Ország</t>
+          <t>Country</t>
         </is>
       </c>
       <c r="J17" t="inlineStr" s="1">
         <is>
-          <t>Intézmény</t>
+          <t>Institution</t>
         </is>
       </c>
       <c r="K17" t="inlineStr" s="1">
         <is>
-          <t>Beosztás</t>
+          <t>Position</t>
         </is>
       </c>
       <c r="L17" t="inlineStr" s="1">
         <is>
-          <t>Címke</t>
+          <t>Label</t>
         </is>
       </c>
       <c r="M17" t="inlineStr" s="1">
         <is>
-          <t>Leírás</t>
+          <t>Description</t>
         </is>
       </c>
       <c r="N17" t="inlineStr" s="1">
         <is>
-          <t>Dátum tól</t>
+          <t>Date from</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
-          <t>Dátum ig</t>
+          <t>Date to</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
-          <t>Jelenleg</t>
+          <t>Current</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
-          <t>Személy linkje</t>
+          <t>Person link</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2020</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-[...1 lines deleted...]
-Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Bóna Richárd, dr.</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Mary Queen of Peace Parish, Cleveland, OH, USA - segédlelkész
-[...1 lines deleted...]
-Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA - plébános</t>
+          <t>Mary Queen of Peace Parish, Cleveland, OH, USA - Hilfspfarrer
+Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA - Pfarrer (die Kirche wurde 2023 an eine traditionalistische kirchliche Gruppe übergeben; die ungarische Präsenz wurde eingestellt)
+Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA - Pfarrer</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
           <t>2017
 2020
 2020</t>
         </is>
       </c>
       <c r="O18" t="inlineStr">
         <is>
           <t>2020
 2023</t>
         </is>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=101</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>2020</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Dezső Péter OFM</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent Cirill és Metód horvát ferences rendtartomány)</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Szabadka, Szerbia - ökonómus, szerkesztő
-Cernik, Horvátország - házfőnök, plébános, ökonómus</t>
+          <t>Szabadka, Serbien - Wirtschaftsredakteur, Redakteur
+Cernik, Kroatien - Hausverwalter, Pfarrer, Verwalter</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>2017
 2020</t>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
           <t>2020
 2023</t>
         </is>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=195</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>2020</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Hesz Vince Dénes OFM</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Budapest, Magyarország - lelkipásztor, ökonómus, személyi titkár
-Szeged, Magyarország - lelkipásztor</t>
+          <t>Budapest, Ungarn - Seelsorger, Verwalter, persönlicher Sekretär
+Szeged, Ungarn - Seelsorger</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
           <t>2016
 2020</t>
         </is>
       </c>
       <c r="O20" t="inlineStr">
         <is>
           <t>2020
 2024</t>
         </is>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=387</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>2020</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Püspökszentelés
-[...1 lines deleted...]
-Hazatérés</t>
+          <t>Bischofsweihe
+Versetzung (vorheriger Dienstort)
+Rückkehr in die Heimat</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Kerekes László, püspök, Dr.</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>Bischof</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Gyulafehérvár, Románia
-[...1 lines deleted...]
-Gyulafehérvár, Románia - segédpüspök, általános helynök</t>
+          <t>Gyulafehérvár, Rumänien
+Boldog Özséb templom, Kézdivásárhely, Rumänien - Pfarrer
+Gyulafehérvár, Rumänien - Weihbischof, Generalvikar</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2020. augusztus 29.
+          <t>29. August 2020
 2000
-2020 -</t>
+2020</t>
         </is>
       </c>
       <c r="O21">
         <v>2020</v>
+      </c>
+      <c r="P21" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=520</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>2020</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Licskó Szabolcs</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya templom, Montréal, QC, Kanada - plébános, a magyar nyelvű hívek lelkipásztora</t>
+          <t>Magyarok Nagyasszonya templom, Montréal, QC, Kanada - Pfarrer, Seelsorger der ungarischsprachigen Gemeindemitglieder</t>
         </is>
       </c>
       <c r="N22">
         <v>2012</v>
       </c>
       <c r="O22">
         <v>2020</v>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=653</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>2020</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Loya Tamás</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Parma, OH, USA</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Annunciation of the Mother of God Byzantine Catholic Parish, Homer Glen, IL, USA - parókus</t>
+          <t>Annunciation of the Mother of God Byzantine Catholic Parish, Homer Glen, IL, USA - Pfarrer</t>
         </is>
       </c>
       <c r="N23">
         <v>2020</v>
       </c>
       <c r="P23" t="inlineStr">
         <is>
-          <t>jelenleg</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=667</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>2020</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-[...1 lines deleted...]
-Hazatérés</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (vorheriger Dienstort)
+Rückkehr in die Heimat</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Mezei András</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA - adminisztrátor
-[...1 lines deleted...]
-II. (Kis Szent Teréz templom), Keszthely, Magyarország - plébános</t>
+          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA - Administrator
+Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA - Administrator
+II. (Kis Szent Teréz templom), Keszthely, Ungarn - Pfarrer</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
           <t>2015
 2018
 2020</t>
         </is>
       </c>
       <c r="O24" t="inlineStr">
         <is>
           <t>2020
 2020</t>
         </is>
       </c>
       <c r="P24" t="inlineStr">
         <is>
-          <t>jelenleg</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=734</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>2020</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Páldeák Iván Szabolcs OFM</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Ferenciek tere, Budapest, Magyarország - lelkipásztor, nyugállományban
-Esztergom, Magyarország - lelkipásztor, nyugállományban</t>
+          <t>Ferenciek tere, Budapest, Ungarn - Pfarrer, im Ruhestand
+Esztergom, Ungarn - Pfarrer, im Ruhestand</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
           <t>2013
 2020</t>
         </is>
       </c>
       <c r="O25" t="inlineStr">
         <is>
           <t>2020
 2024</t>
         </is>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=859</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>2020</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
+          <t>Schweda Phillip (OFM)</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>St. Mary, Star of the Sea Parish, Longboat Key, FL, USA - Hilfspriester, Diözesanrichter
+Ss. Peter and Paul the Apostles Parish, Bradenton, FL, USA - Hilfsgeistlicher</t>
+        </is>
+      </c>
+      <c r="N26" t="inlineStr">
+        <is>
+          <t>2018
+2020</t>
+        </is>
+      </c>
+      <c r="O26" t="inlineStr">
+        <is>
+          <t>2020 körül
+2022</t>
+        </is>
+      </c>
+      <c r="Q26" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=978</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>2020</v>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
           <t>Őrsy László SJ, Dr.</t>
         </is>
       </c>
-      <c r="E26" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G26" t="inlineStr">
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
-      <c r="H26" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N26" t="inlineStr">
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>Georgetown Egyetem, Washington DC, USA - Professor emeritus, Gastdozent
+Colombiere Jezsuita Közösség, Baltimore, MD, USA - im Ruhestand</t>
+        </is>
+      </c>
+      <c r="N27" t="inlineStr">
         <is>
           <t>1993
 2020</t>
         </is>
       </c>
-      <c r="O26">
-[...2 lines deleted...]
-      <c r="Q26" t="inlineStr">
+      <c r="O27">
+        <v>2020</v>
+      </c>
+      <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=844</t>
-        </is>
-[...48 lines deleted...]
-          <t>/persons_v2/view.php?id=301</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>2020</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Eördögh András SJ</t>
+          <t>Gaál Jenő SVD</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2020. április 11.</t>
+          <t>27. März 2020</t>
         </is>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=240</t>
+          <t>/persons_v2/view.php?id=301</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>2020</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Halálozás
-Temetés</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
+          <t>Eördögh András SJ</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>Toronto, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="N29" t="inlineStr">
+        <is>
+          <t>11. April 2020</t>
+        </is>
+      </c>
+      <c r="Q29" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=240</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>2020</v>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>Aktuelle Veränderungen im Jahr</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>Tod
+Begräbnis</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
           <t>Bálint István József</t>
         </is>
       </c>
-      <c r="E29" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G29" t="inlineStr">
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
         <is>
           <t>Bridgeport, CT, USA</t>
         </is>
       </c>
-      <c r="H29" t="inlineStr">
+      <c r="H30" t="inlineStr">
         <is>
           <t>Bridgeport, CT, USA
 Saint Michael's Cemetery, Stratford, CT, USA</t>
         </is>
       </c>
-      <c r="L29" t="inlineStr">
+      <c r="L30" t="inlineStr">
         <is>
           <t>Saint Michael's Cemetery</t>
         </is>
       </c>
-      <c r="N29" t="inlineStr">
-[...5 lines deleted...]
-      <c r="Q29" t="inlineStr">
+      <c r="N30" t="inlineStr">
+        <is>
+          <t>16. Mai 2020
+26. Mai 2020</t>
+        </is>
+      </c>
+      <c r="Q30" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=58</t>
-        </is>
-[...48 lines deleted...]
-          <t>/persons_v2/view.php?id=252</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>2020</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Lackner Károly Béda O.Cist, dr</t>
+          <t>Farkasfalvy Miklós Dénes O.Cist, Dr., apát</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2020. november 10.</t>
+          <t>20. Mai 2020</t>
         </is>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=630</t>
+          <t>/persons_v2/view.php?id=252</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>2020</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Kereszty András Rókus O.Cist, Dr.</t>
+          <t>Lackner Károly Béda O.Cist, dr</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
-[...21 lines deleted...]
-        <v>2022</v>
+          <t>Dallas, TX, USA</t>
+        </is>
+      </c>
+      <c r="N32" t="inlineStr">
+        <is>
+          <t>10. November 2020</t>
+        </is>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=524</t>
+          <t>/persons_v2/view.php?id=630</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>2020</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Gyöngyös Márton OP</t>
+          <t>Kereszty András Rókus O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J33" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>lelkipásztori tevékenység és lelkigyakorlatok tartása</t>
+          <t>Universitätsdozent, daneben von 1968 bis 2013 Gymnasiallehrer und von 1975 bis 2012 Novizenmeister. Seit 2019 im Ruhestand</t>
         </is>
       </c>
       <c r="N33">
-        <v>1970</v>
-[...4 lines deleted...]
-        </is>
+        <v>1963</v>
+      </c>
+      <c r="O33">
+        <v>2022</v>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=353</t>
+          <t>/persons_v2/view.php?id=524</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>2020</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Pázmány Géza Sch.P.</t>
+          <t>Gyöngyös Márton OP</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Devon, PA, USA</t>
+          <t>Österreich</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Österreich</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>tanár, majd nyugállományban</t>
+          <t>Seelsorge und die Durchführung von Exerzitien</t>
         </is>
       </c>
       <c r="N34">
-        <v>1980</v>
-[...2 lines deleted...]
-        <v>2024</v>
+        <v>1970</v>
+      </c>
+      <c r="P34" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=860</t>
+          <t>/persons_v2/view.php?id=353</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>2020</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Marozsán László</t>
+          <t>Pázmány Géza Sch.P.</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>állandó diakónus</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Keresztelő Szent János magyar görög katolikus templom, Welland, ON, Kanada</t>
+          <t>Devon, PA, USA</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Keresztelő Szent János magyar görög katolikus templom</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>diakónus</t>
+          <t>Lehrer, später im Ruhestand</t>
         </is>
       </c>
       <c r="N35">
-        <v>1986</v>
+        <v>1980</v>
       </c>
       <c r="O35">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=700</t>
+          <t>/persons_v2/view.php?id=860</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>2020</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Deák István</t>
+          <t>Marozsán László</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Diakon</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Kanada</t>
+          <t>Keresztelő Szent János magyar görög katolikus templom, Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
+      <c r="J36" t="inlineStr">
+        <is>
+          <t>Keresztelő Szent János magyar görög katolikus templom</t>
+        </is>
+      </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>parókus, közben Toronto, ON is, jelenleg nyugállományban</t>
+          <t>diakónus</t>
         </is>
       </c>
       <c r="N36">
-        <v>1988</v>
-[...4 lines deleted...]
-        </is>
+        <v>1986</v>
+      </c>
+      <c r="O36">
+        <v>2021</v>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=182</t>
+          <t>/persons_v2/view.php?id=700</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>2020</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Molnár László</t>
+          <t>Deák István</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Porto Alegre, Brazília</t>
+          <t>Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>lelkész, a Miasszonyunk Testvéri Közösség alapítója</t>
+          <t>Pfarrer, unter anderem in Toronto, ON, derzeit im Ruhestand</t>
         </is>
       </c>
       <c r="N37">
-        <v>1990</v>
-[...2 lines deleted...]
-        <v>2025</v>
+        <v>1988</v>
+      </c>
+      <c r="P37" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=764</t>
+          <t>/persons_v2/view.php?id=182</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>2020</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Deák Miklós, dr.</t>
+          <t>Molnár László</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>London, ON, Kanada</t>
+          <t>Porto Alegre, Brazília</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>lelkipásztor (római katolikus szertartásokat végez)</t>
+          <t>Pfarrer, Gründer der Bruderschaft „Unsere Liebe Frau“</t>
         </is>
       </c>
       <c r="N38">
-        <v>1991</v>
+        <v>1990</v>
       </c>
       <c r="O38">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=183</t>
+          <t>/persons_v2/view.php?id=764</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>2020</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Deák Miklós, dr.</t>
+          <t>Sándor Albert Melchior OFMCap</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Welland, ON, Kanada</t>
+          <t>St. Bonaventure Monastery, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J39" t="inlineStr">
+        <is>
+          <t>St. Bonaventure Monastery</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>Stellvertretender Hausleiter, Hausleiter, Gästebeauftragter, geistlicher Begleiter der weltlichen Franziskanergemeinschaften, anschließend im Ruhestand</t>
         </is>
       </c>
       <c r="N39">
-        <v>1991</v>
+        <v>1990</v>
       </c>
       <c r="O39">
         <v>2024</v>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=183</t>
+          <t>/persons_v2/view.php?id=962</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>2020</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Lelóczky Gyula Donát O.Cist</t>
+          <t>Deák Miklós, dr.</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>London, ON, Kanada</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár 2011-ig, könyvtáros 2022-ig, a texasi magyar közösség lelkésze</t>
+          <t>Seelsorger (führt römisch-katholische Gottesdienste durch)</t>
         </is>
       </c>
       <c r="N40">
-        <v>1992</v>
-[...4 lines deleted...]
-        </is>
+        <v>1991</v>
+      </c>
+      <c r="O40">
+        <v>2024</v>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=644</t>
+          <t>/persons_v2/view.php?id=183</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2020</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Kiss György Barnabás OFM</t>
+          <t>Deák Miklós, dr.</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
+          <t>Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>plébános, közben 2010-től Windsor, ON, Kanadában – Páduai Szent Antal plébánia – adminisztrátor</t>
-[...10 lines deleted...]
-        </is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N41">
+        <v>1991</v>
+      </c>
+      <c r="O41">
+        <v>2024</v>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=545</t>
+          <t>/persons_v2/view.php?id=183</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>2020</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Marosfalvy László SJ</t>
+          <t>Lelóczky Gyula Donát O.Cist</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>lelkész, ökonómus, közben 2006-2008 között plébános, majd segédlelkész, valamint a Saint Jutta Foundation kanadai kurátora, később nyugállományban</t>
+          <t>Gymnasiallehrer bis 2011, Bibliothekar bis 2022, Pfarrer der ungarischen Gemeinde in Texas</t>
         </is>
       </c>
       <c r="N42">
-        <v>1996</v>
-[...2 lines deleted...]
-        <v>2024</v>
+        <v>1992</v>
+      </c>
+      <c r="P42" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=698</t>
+          <t>/persons_v2/view.php?id=644</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>2020</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Juhász Gábor Tamás, Dr.</t>
+          <t>Kiss György Barnabás OFM</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Budapest - Vizafogó, Budapest, Magyarország</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>Budapest - Vizafogó</t>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>segédlelkész, majd 2000-től plébános, közben 2001 – 2019 között a Szent Ágoston kápolna igazgatója is</t>
+          <t>Pfarrer, seit 2010 in Windsor, ON, Kanada – Pfarrei St. Antonius von Padua – Verwalter</t>
         </is>
       </c>
       <c r="N43">
-        <v>1998</v>
+        <v>1994</v>
       </c>
       <c r="P43" t="inlineStr">
         <is>
-          <t>jelenleg</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=489</t>
+          <t>/persons_v2/view.php?id=545</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>2020</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
+          <t>Ligeti András Angelus OFM</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>Sapientia Szerzetesi Főiskola, Budapest, Magyarország</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>Sapientia Szerzetesi Főiskola</t>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>a Sapientia Szerzetesi Hittudományi Főiskola oktatója, fundamentális teológiát tanít, 2020-tól a Szenátus tagja, a Fundamentális Teológia Tanszék vezetője, 2021-2025 között oktatási és kutatási rektorhelyettes, 2025. július 1-től megbízott rektor, 2025. szeptember 1-től rektor</t>
+          <t>Ortsvorsteher und Hilfspfarrer sowie Zelebrant in den ehemaligen ungarischen Pfarreien in DeWitt, MI, USA, und Toledo, OH, USA</t>
         </is>
       </c>
       <c r="N44">
-        <v>2001</v>
+        <v>1994</v>
       </c>
       <c r="P44" t="inlineStr">
         <is>
-          <t>jelenleg</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=28</t>
+          <t>/persons_v2/view.php?id=654</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>2020</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Lakatos Dénes</t>
+          <t>Marosfalvy László SJ</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary templom, Vancouver, BC, Kanada</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary templom</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>lelkész, ökonómus, közben 2006-2008 között plébános, majd segédlelkész, valamint a Saint Jutta Foundation kanadai kurátora, később nyugállományban</t>
         </is>
       </c>
       <c r="N45">
-        <v>2001</v>
+        <v>1996</v>
       </c>
       <c r="O45">
         <v>2024</v>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=633</t>
+          <t>/persons_v2/view.php?id=698</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>2020</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Lukács Imre Róbert, Dr.</t>
+          <t>Juhász Gábor Tamás, Dr.</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Verespatak, Románia</t>
+          <t>Budapest - Vizafogó, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J46" t="inlineStr">
+        <is>
+          <t>Budapest - Vizafogó</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>plébános, közben Gyulafehérvárott a Hittudományi Főiskola egyházjog tanára</t>
+          <t>Hilfspfarrer, ab 2000 dann Pfarrer; von 2001 bis 2019 war er zudem Leiter der St.-Augustinus-Kapelle</t>
         </is>
       </c>
       <c r="N46">
-        <v>2001</v>
-[...2 lines deleted...]
-        <v>2022</v>
+        <v>1998</v>
+      </c>
+      <c r="P46" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=672</t>
+          <t>/persons_v2/view.php?id=489</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>2020</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Kárpáti László SVD</t>
+          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>Johannesburg, Dél-Afrikai Köztársaság</t>
+          <t>Sapientia Szerzetesi Főiskola, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>Dél-Afrikai Köztársaság</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J47" t="inlineStr">
+        <is>
+          <t>Sapientia Szerzetesi Főiskola</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>misszionárius, utcai lelkész</t>
+          <t>Dozent an der Theologischen Hochschule Sapientia, unterrichtet Fundamentaltheologie, seit 2020 Mitglied des Senats, Leiter des Lehrstuhls für Fundamentaltheologie, von 2021 bis 2025 stellvertretender Rektor für Lehre und Forschung, seit dem 1. Juli 2025 amtierender Rektor, ab 1. September 2025 Rektor</t>
         </is>
       </c>
       <c r="N47">
-        <v>2003</v>
+        <v>2001</v>
       </c>
       <c r="P47" t="inlineStr">
         <is>
-          <t>jelenleg</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=510</t>
+          <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>2020</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Erős Sándor</t>
+          <t>Lakatos Dénes</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Túrterebes, Románia</t>
+          <t>Our Lady of Hungary templom, Vancouver, BC, Kanada</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J48" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary templom</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N48">
-        <v>2004</v>
-[...4 lines deleted...]
-        </is>
+        <v>2001</v>
+      </c>
+      <c r="O48">
+        <v>2024</v>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=237</t>
+          <t>/persons_v2/view.php?id=633</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2020</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Finta Lajos</t>
+          <t>Lukács Imre Róbert, Dr.</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>Verespatak, Rumänien</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>Rumänien</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>Pfarrer, gleichzeitig Professor für Kirchenrecht an der Theologischen Hochschule in Gyulafehérvár</t>
         </is>
       </c>
       <c r="N49">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="O49">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=275</t>
+          <t>/persons_v2/view.php?id=672</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>2020</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Finta Lajos</t>
+          <t>Kárpáti László SVD</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Szeged-Csanád (früher: Csanád)</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Peru</t>
+          <t>Johannesburg, Dél-Afrikai Köztársaság</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>Peru</t>
+          <t>Dél-Afrikai Köztársaság</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>Missionar, Straßenpastor</t>
         </is>
       </c>
       <c r="N50">
-        <v>2004</v>
-[...2 lines deleted...]
-        <v>2021</v>
+        <v>2003</v>
+      </c>
+      <c r="P50" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=275</t>
+          <t>/persons_v2/view.php?id=510</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>2020</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Miskei László</t>
+          <t>Erős Sándor</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>Szatmár (früher: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
+          <t>Túrterebes, Rumänien</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Our Lady of Hungary Church</t>
+          <t>Rumänien</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N51">
         <v>2004</v>
       </c>
       <c r="P51" t="inlineStr">
         <is>
-          <t>jelenleg</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=751</t>
+          <t>/persons_v2/view.php?id=237</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>2020</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Artner Péter Oszkár, Dr. habil</t>
+          <t>Finta Lajos</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Szent Péter és Pál Plébánia, Kál, Magyarország</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Szent Péter és Pál Plébánia</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Missionar</t>
         </is>
       </c>
       <c r="N52">
-        <v>2007</v>
-[...4 lines deleted...]
-        </is>
+        <v>2004</v>
+      </c>
+      <c r="O52">
+        <v>2021</v>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=17</t>
+          <t>/persons_v2/view.php?id=275</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>2020</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Cserháti Ferenc, esztergom-budapesti segédpüspök</t>
+          <t>Finta Lajos</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony és Szent Adalbert Székesegyház, Esztergom, Magyarország</t>
+          <t>Peru</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Nagyboldogasszony és Szent Adalbert Székesegyház</t>
+          <t>Peru</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>címzetes Centuria-i püspök, a külföldi magyarok lelkipásztori ellátásával megbízott esztergom-budapesti segédpüspök</t>
+          <t>Missionar</t>
         </is>
       </c>
       <c r="N53">
-        <v>2007</v>
+        <v>2004</v>
       </c>
       <c r="O53">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=154</t>
+          <t>/persons_v2/view.php?id=275</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>2020</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Horváth Árpád SJ</t>
+          <t>Miskei László</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Budapest, Magyarország</t>
+          <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J54" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>szerkesztő, elöljáró</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N54">
-        <v>2007</v>
-[...2 lines deleted...]
-        <v>2024</v>
+        <v>2004</v>
+      </c>
+      <c r="P54" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=418</t>
+          <t>/persons_v2/view.php?id=751</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>2020</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Dömötör János László (OFM)</t>
+          <t>Artner Péter Oszkár, Dr. habil</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Queen of Peace templom, Victoria, BC, Kanada</t>
+          <t>Szent Péter és Pál Plébánia, Kál, Ungarn</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>Queen of Peace templom</t>
+          <t>Szent Péter és Pál Plébánia</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>plébános, magyar lelkész</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N55">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="P55" t="inlineStr">
         <is>
-          <t>jelenleg</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=217</t>
+          <t>/persons_v2/view.php?id=17</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>2020</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Mustó Péter SJ</t>
+          <t>Cserháti Ferenc, esztergom-budapesti segédpüspök</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Bischof</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Szatmár (früher: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Dobogókő, Magyarország</t>
+          <t>Nagyboldogasszony és Szent Adalbert Székesegyház, Esztergom, Ungarn</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J56" t="inlineStr">
+        <is>
+          <t>Nagyboldogasszony és Szent Adalbert Székesegyház</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>lelkivezető és lelkigyakorlat-adó, majd nyugállományban</t>
+          <t>Titularbischof von Centuria, Weihbischof von Esztergom-Budapest, beauftragt mit der Seelsorge für die ungarische Diaspora</t>
         </is>
       </c>
       <c r="N56">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="O56">
         <v>2023</v>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=780</t>
+          <t>/persons_v2/view.php?id=154</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>2020</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Csókay Károly SJ</t>
+          <t>Horváth Árpád SJ</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Miskolc, Magyarország</t>
+          <t>Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>kisegítő lelkész, majd nyugállományban</t>
+          <t>Redakteur, Leiter</t>
         </is>
       </c>
       <c r="N57">
-        <v>2009</v>
+        <v>2007</v>
       </c>
       <c r="O57">
         <v>2024</v>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=171</t>
+          <t>/persons_v2/view.php?id=418</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>2020</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Nagy László, Dr.</t>
+          <t>Dömötör János László (OFM)</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Holy Family Parish, Whitby, ON, Kanada</t>
+          <t>Queen of Peace templom, Victoria, BC, Kanada</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>Holy Family Parish</t>
+          <t>Queen of Peace templom</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>plébános, a Kanadai Fellebezési Bíróság bírája, érseki helynök, teológiai tanár</t>
+          <t>Pfarrer, ungarischer Geistlicher</t>
         </is>
       </c>
       <c r="N58">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="P58" t="inlineStr">
         <is>
-          <t>jelenleg</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=796</t>
+          <t>/persons_v2/view.php?id=217</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>2020</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Kovách János</t>
+          <t>Mustó Péter SJ</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Sherman Oaks, CA, USA</t>
+          <t>Dobogókő, Ungarn</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Seelsorger und Leiter von Exerzitien, anschließend im Ruhestand</t>
         </is>
       </c>
       <c r="N59">
-        <v>2010</v>
+        <v>2008</v>
       </c>
       <c r="O59">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=578</t>
+          <t>/persons_v2/view.php?id=780</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>2020</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Csorba László Domonkos OFM</t>
+          <t>Csókay Károly SJ</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Ferenciek tere, Budapest, Magyarország</t>
+          <t>Miskolc, Ungarn</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Ferenciek tere</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>Hilfspfarrer, anschließend im Ruhestand</t>
         </is>
       </c>
       <c r="N60">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="O60">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=166</t>
+          <t>/persons_v2/view.php?id=171</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>2020</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Ailer Gellért</t>
+          <t>Nagy László, Dr.</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>Washington DC, USA</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Redemtoris Mater Egyházmegyei Missziós Szeminárium, Eger, Magyarország</t>
+          <t>Holy Family Parish, Whitby, ON, Kanada</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>Redemtoris Mater Egyházmegyei Missziós Szeminárium</t>
+          <t>Holy Family Parish</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>vicerektor</t>
+          <t>Pfarrer, Richter am kanadischen Berufungsgericht, Erzbischofsvikar, Theologieprofessor</t>
         </is>
       </c>
       <c r="N61">
-        <v>2013</v>
+        <v>2009</v>
       </c>
       <c r="P61" t="inlineStr">
         <is>
-          <t>jelenleg</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=2</t>
+          <t>/persons_v2/view.php?id=796</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>2020</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Jaschkó Balázs SJ</t>
+          <t>Kovách János</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>Pickering, ON, Kanada</t>
+          <t>Sherman Oaks, CA, USA</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N62">
-        <v>2013</v>
+        <v>2010</v>
       </c>
       <c r="O62">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=477</t>
+          <t>/persons_v2/view.php?id=578</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>2020</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Juhász Imre</t>
+          <t>Csorba László Domonkos OFM</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
+          <t>Ferenciek tere, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Ferenciek tere</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>plébános, majd a templomok összevonása után a magyar és spanyol anyanyelvű hívek lelkipásztora, segédlelkész, a Metuchen Egyházmegye Magyar Apostolkodásának koordinátora</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N63">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="O63">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=490</t>
+          <t>/persons_v2/view.php?id=166</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>2020</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Orbán Mihály SJ</t>
+          <t>Ailer Gellért</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Washington DC, USA</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>Szatmárnémeti, Románia</t>
+          <t>Redemtoris Mater Egyházmegyei Missziós Szeminárium, Eger, Ungarn</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J64" t="inlineStr">
+        <is>
+          <t>Redemtoris Mater Egyházmegyei Missziós Szeminárium</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>a Kálvária német nyelvű közösségének plébánosa</t>
+          <t>stellvertretender Rektor</t>
         </is>
       </c>
       <c r="N64">
         <v>2013</v>
       </c>
-      <c r="O64">
-        <v>2021</v>
+      <c r="P64" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=835</t>
+          <t>/persons_v2/view.php?id=2</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2020</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
+          <t>Jaschkó Balázs SJ</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Budapest, Magyarország</t>
+          <t>Pickering, ON, Kanada</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>az Acta Pintériana társalapítója, később főszerkesztője.</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N65">
-        <v>2014</v>
-[...4 lines deleted...]
-        </is>
+        <v>2013</v>
+      </c>
+      <c r="O65">
+        <v>2023</v>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=28</t>
+          <t>/persons_v2/view.php?id=477</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>2020</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Boksay Péter</t>
+          <t>Juhász Imre</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Hajdúdorog, Magyarország</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J66" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>segédlelkész, közben a Szent Bazil Oktatási Központ iskolalelkésze</t>
+          <t>Pfarrer, nach der Zusammenlegung der Pfarreien Seelsorger der ungarisch- und spanischsprachigen Gemeindemitglieder, Vikar und Koordinator der ungarischen Seelsorge der Diözese Metuchen</t>
         </is>
       </c>
       <c r="N66">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="O66">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=99</t>
+          <t>/persons_v2/view.php?id=490</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>2020</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Csete Iván</t>
+          <t>Orbán Mihály SJ</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>New York, NY, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>St. Mary’s, Port Jervis, NY, USA</t>
+          <t>Szatmárnémeti, Rumänien</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. Mary’s</t>
+          <t>Rumänien</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>nyugállományban, egyben besegít New York, NY, USA magyar miséző</t>
+          <t>Pfarrer der deutschsprachigen Gemeinde in Kálvária</t>
         </is>
       </c>
       <c r="N67">
-        <v>2014</v>
-[...4 lines deleted...]
-        </is>
+        <v>2013</v>
+      </c>
+      <c r="O67">
+        <v>2021</v>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=158</t>
+          <t>/persons_v2/view.php?id=835</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>2020</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Antal András</t>
+          <t>Sajgó Szabolcs SJ</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Párbeszéd Háza, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J68" t="inlineStr">
+        <is>
+          <t>Párbeszéd Háza</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Direktor</t>
         </is>
       </c>
       <c r="N68">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="P68" t="inlineStr">
         <is>
-          <t>jelenleg</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=11</t>
+          <t>/persons_v2/view.php?id=955</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>2020</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Apró, Jorge Alberto</t>
+          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>Guarulhos, Brazília</t>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Sagrada Família, Guarulhos, Brazília</t>
+          <t>Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>Brazília</t>
-[...4 lines deleted...]
-          <t>Sagrada Família</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>emeritus plébános</t>
+          <t>Mitbegründer und später Chefredakteur der Zeitschrift „Acta Pintériana“.</t>
         </is>
       </c>
       <c r="N69">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="P69" t="inlineStr">
         <is>
-          <t>jelenleg</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=14</t>
+          <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>2020</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Horváth Árpád SJ</t>
+          <t>Boksay Péter</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Jézus Szíve templom, Budapest, Magyarország</t>
+          <t>Hajdúdorog, Ungarn</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Jézus Szíve templom</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>templomigazgató, közben 2021-2024 között Budapest-Belsőjózsefvárosi Krisztus Király Plébánia plébániai kormányzó</t>
+          <t>Hilfspfarrer und zugleich Schulpfarrer am Bildungszentrum St. Basilius</t>
         </is>
       </c>
       <c r="N70">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="O70">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=418</t>
+          <t>/persons_v2/view.php?id=99</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>2020</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Mák Ferenc</t>
+          <t>Csete Iván</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>Budai Görög Katolikus Parókia, Budapest, Magyarország</t>
+          <t>St. Mary’s, Port Jervis, NY, USA</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>Budai Görög Katolikus Parókia</t>
+          <t>St. Mary’s</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>kisegítő lelkész</t>
+          <t>im Ruhestand, hilft außerdem in New York, NY, USA, bei der ungarischen Messe aus</t>
         </is>
       </c>
       <c r="N71">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="P71" t="inlineStr">
         <is>
-          <t>jelenleg</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=714</t>
+          <t>/persons_v2/view.php?id=158</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>2020</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Mák Ferenc</t>
+          <t>Antal András</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Debrecen, Magyarország</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>a Hajdúdorogi Egyházmegyei Bíróság bírája</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N72">
         <v>2015</v>
       </c>
       <c r="P72" t="inlineStr">
         <is>
-          <t>jelenleg</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=714</t>
+          <t>/persons_v2/view.php?id=11</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>2020</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Ailer Gellért</t>
+          <t>Apró, Jorge Alberto</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>Washington DC, USA</t>
+          <t>Guarulhos, Brazília</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>Kisboldogasszony templom, Eger, Magyarország</t>
+          <t>Sagrada Família, Guarulhos, Brazília</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>Kisboldogasszony templom</t>
+          <t>Sagrada Família</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>plébániai kormányzó</t>
+          <t>emeritierter Pfarrer</t>
         </is>
       </c>
       <c r="N73">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="P73" t="inlineStr">
         <is>
-          <t>jelenleg</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=2</t>
+          <t>/persons_v2/view.php?id=14</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>2020</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
+          <t>Horváth Árpád SJ</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>Budapest, Magyarország</t>
+          <t>Jézus Szíve templom, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J74" t="inlineStr">
+        <is>
+          <t>Jézus Szíve templom</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>a Magyarok Nagyasszonya Ferences Rendtartomány képzési és tanulmányi delegátusa.</t>
+          <t>Kirchenverwalter, von 2021 bis 2024 zugleich Pfarrverwalter der Pfarrei „Christus König“ in Belső-Józsefváros, Budapest</t>
         </is>
       </c>
       <c r="N74">
-        <v>2016</v>
-[...4 lines deleted...]
-        </is>
+        <v>2015</v>
+      </c>
+      <c r="O74">
+        <v>2024</v>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=28</t>
+          <t>/persons_v2/view.php?id=418</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>2020</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Cebula Paweł OFMConv</t>
+          <t>Mák Ferenc</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>Páduai Szent Antal plébánia, Eger</t>
+          <t>Budai Görög Katolikus Parókia, Budapest, Ungarn</t>
+        </is>
+      </c>
+      <c r="I75" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>Páduai Szent Antal plébánia</t>
+          <t>Budai Görög Katolikus Parókia</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Hilfspfarrer</t>
         </is>
       </c>
       <c r="N75">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="P75" t="inlineStr">
         <is>
-          <t>jelenleg</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=121</t>
+          <t>/persons_v2/view.php?id=714</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>2020</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Erdei János József OSBM</t>
+          <t>Mák Ferenc</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Máriapócs, Magyarország</t>
+          <t>Debrecen, Ungarn</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>nyugalmazott lelkipásztor</t>
+          <t>Richter am Diözesangericht Hajdúdorog</t>
         </is>
       </c>
       <c r="N76">
-        <v>2016</v>
-[...2 lines deleted...]
-        <v>2022</v>
+        <v>2015</v>
+      </c>
+      <c r="P76" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=243</t>
+          <t>/persons_v2/view.php?id=714</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>2020</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Kormon József, Dr.</t>
+          <t>Ailer Gellért</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>Pécs</t>
+          <t>Washington DC, USA</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Kisboldogasszony templom, Eger, Ungarn</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J77" t="inlineStr">
+        <is>
+          <t>Kisboldogasszony templom</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>Pfarrverwalter</t>
         </is>
       </c>
       <c r="N77">
         <v>2016</v>
       </c>
       <c r="P77" t="inlineStr">
         <is>
-          <t>jelenleg</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=569</t>
+          <t>/persons_v2/view.php?id=2</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>2020</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Kovács Lajos (SJ), Dr.</t>
+          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Veresegyház, Magyarország</t>
+          <t>Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>kisegítő lelkész</t>
+          <t>Ausbildungs- und Studiendelegierter der Franziskanerprovinz „Große Frau der Ungarn“.</t>
         </is>
       </c>
       <c r="N78">
         <v>2016</v>
       </c>
-      <c r="O78">
-        <v>2021</v>
+      <c r="P78" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=586</t>
+          <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>2020</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Bellovics Gábor SJ</t>
+          <t>Cebula Paweł OFMConv</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>Jézus Szíve templom, Budapest, Magyarország</t>
-[...4 lines deleted...]
-          <t>Magyarország</t>
+          <t>Páduai Szent Antal plébánia, Eger</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>Jézus Szíve templom</t>
+          <t>Páduai Szent Antal plébánia</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>kisegítő lelkész</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N79">
-        <v>2017</v>
-[...2 lines deleted...]
-        <v>2025</v>
+        <v>2016</v>
+      </c>
+      <c r="P79" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=128</t>
+          <t>/persons_v2/view.php?id=121</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>2020</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Forrai Tamás Gergely SJ</t>
+          <t>Erdei János József OSBM</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Máriapócs, Ungarn</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>pensionierter Pfarrer</t>
         </is>
       </c>
       <c r="N80">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="O80">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=283</t>
+          <t>/persons_v2/view.php?id=243</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>2020</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Jálics Ferenc SJ</t>
+          <t>Kormon József, Dr.</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Pécs</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>Farkas Edith Szeretetotthon, Budapest</t>
-[...4 lines deleted...]
-          <t>Farkas Edith Szeretetotthon</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="I81" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N81">
-        <v>2017</v>
-[...2 lines deleted...]
-        <v>2021</v>
+        <v>2016</v>
+      </c>
+      <c r="P81" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=481</t>
+          <t>/persons_v2/view.php?id=569</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>2020</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Konyárik József</t>
+          <t>Kovács Lajos (SJ), Dr.</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>Braziliaváros, Brazília</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>Nagyvárad, Románia</t>
+          <t>Veresegyház, Ungarn</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>a neokatekumenátus út közösségének lelkipásztora</t>
+          <t>Hilfspfarrer</t>
         </is>
       </c>
       <c r="N82">
-        <v>2017</v>
-[...4 lines deleted...]
-        </is>
+        <v>2016</v>
+      </c>
+      <c r="O82">
+        <v>2021</v>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=567</t>
+          <t>/persons_v2/view.php?id=586</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>2020</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Amászka László (OFMConv)</t>
+          <t>Bellovics Gábor SJ</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>St. John the Baptist Parish, Guelph, ON, Kanada</t>
+          <t>Jézus Szíve templom, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>St. John the Baptist Parish</t>
+          <t>Jézus Szíve templom</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Hilfspfarrer</t>
         </is>
       </c>
       <c r="N83">
-        <v>2018</v>
-[...4 lines deleted...]
-        </is>
+        <v>2017</v>
+      </c>
+      <c r="O83">
+        <v>2025</v>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=4</t>
+          <t>/persons_v2/view.php?id=128</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>2020</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Balogh László</t>
+          <t>Forrai Tamás Gergely SJ</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>plébános, közben misézik New York, NY-ban</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N84">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="O84">
         <v>2024</v>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=40</t>
+          <t>/persons_v2/view.php?id=283</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>2020</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Bellovics Gábor SJ</t>
+          <t>Jálics Ferenc SJ</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>Szent Ignác Jezsuita Szakkollégium, Budapest, Magyarország</t>
-[...4 lines deleted...]
-          <t>Magyarország</t>
+          <t>Farkas Edith Szeretetotthon, Budapest</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t>Szent Ignác Jezsuita Szakkollégium</t>
+          <t>Farkas Edith Szeretetotthon</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N85">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="O85">
-        <v>2025</v>
+        <v>2021</v>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=128</t>
+          <t>/persons_v2/view.php?id=481</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>2020</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Bérczi László Bernát O.Cist, apát</t>
+          <t>Konyárik József</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Braziliaváros, Brazília</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Zirci Ciszterci Apátság, Zirc</t>
-[...4 lines deleted...]
-          <t>Zirci Ciszterci Apátság</t>
+          <t>Nagyvárad, Rumänien</t>
+        </is>
+      </c>
+      <c r="I86" t="inlineStr">
+        <is>
+          <t>Rumänien</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>apát (apáti jogaiból 2023-ban felfüggesztve)</t>
+          <t>Seelsorger der Gemeinschaft des Neokatechumenats</t>
         </is>
       </c>
       <c r="N86">
-        <v>2018</v>
-[...2 lines deleted...]
-        <v>2024</v>
+        <v>2017</v>
+      </c>
+      <c r="P86" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=79</t>
+          <t>/persons_v2/view.php?id=567</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>2020</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Forró József, Msgr.</t>
+          <t>Rettig Kevin Hermann József (O.Praem)</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>Apostoli nunciatúra, Washington DC, USA</t>
+          <t>Szent Angyalok templom, Arcadia, CA, USA</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t>Apostoli nunciatúra</t>
+          <t>Szent Angyalok templom</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>nunciatúrai tanácsos, magyar lelkész</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N87">
-        <v>2018</v>
-[...2 lines deleted...]
-        <v>2021</v>
+        <v>2017</v>
+      </c>
+      <c r="P87" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=285</t>
+          <t>/persons_v2/view.php?id=928</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>2020</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Juhász Ferenc, Msgr.</t>
+          <t>Rigó Jenő SJ</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Miskolc-Mindszent (Szent Péter és Szent Pál apostolok) plébánia, Miskolc, Magyarország</t>
-[...4 lines deleted...]
-          <t>Magyarország</t>
+          <t>Isteni Ige templom, Miskolc</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>Miskolc-Mindszent (Szent Péter és Szent Pál apostolok) plébánia</t>
+          <t>Isteni Ige templom</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Pfarrer, von 2019 bis 2024 zugleich Vizevorsteherin des Klosters „Pongrácz Szent István“ in Miskolc sowie ab 2023 Ökonomin der Ordensprovinz</t>
         </is>
       </c>
       <c r="N88">
-        <v>2018</v>
-[...4 lines deleted...]
-        </is>
+        <v>2017</v>
+      </c>
+      <c r="O88">
+        <v>2024</v>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=488</t>
+          <t>/persons_v2/view.php?id=937</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>2020</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Kürnyek Róbert, Dr.</t>
+          <t>Amászka László (OFMConv)</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>Szent Kereszt templomigazgatóság, Zalaegerszeg, Magyarország</t>
+          <t>St. John the Baptist Parish, Guelph, ON, Kanada</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>Szent Kereszt templomigazgatóság</t>
+          <t>St. John the Baptist Parish</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>templomigazgató, közben Mindszenty József Általános Iskola, Gimnázium és Kollégium – iskolalelkész</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N89">
         <v>2018</v>
       </c>
       <c r="P89" t="inlineStr">
         <is>
-          <t>jelenleg</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=629</t>
+          <t>/persons_v2/view.php?id=4</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>2020</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Leavy Matthew Máté OSB, apát</t>
+          <t>Balogh László</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>Woodside, CA, USA</t>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J90" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Magyar Egyházközség</t>
+        </is>
+      </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>tanár, valamint a magyar katolikus misszióban lelkész</t>
+          <t>Pfarrer, der gerade in New York, NY, die Messe zelebriert</t>
         </is>
       </c>
       <c r="N90">
         <v>2018</v>
       </c>
-      <c r="P90" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="O90">
+        <v>2024</v>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=641</t>
+          <t>/persons_v2/view.php?id=40</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>2020</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Marton Antal Bernát O.Cist, dr</t>
+          <t>Bellovics Gábor SJ</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>Zirc, Magyarország</t>
+          <t>Szent Ignác Jezsuita Szakkollégium, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J91" t="inlineStr">
+        <is>
+          <t>Szent Ignác Jezsuita Szakkollégium</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>perjel (betegsége miatt 2023-ban visszatért Dallas, TX, USA-ba)</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N91">
         <v>2018</v>
       </c>
       <c r="O91">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=707</t>
+          <t>/persons_v2/view.php?id=128</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>2020</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Nemcek Péter</t>
+          <t>Bérczi László Bernát O.Cist, apát</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>Winnipeg, MB, Kanada</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>St. Mary Cathedral, Winnipeg, MB, Kanada</t>
-[...4 lines deleted...]
-          <t>Kanada</t>
+          <t>Zirci Ciszterci Apátság, Zirc</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
-          <t>St. Mary Cathedral</t>
+          <t>Zirci Ciszterci Apátság</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>Abt (seine Abtsrechte wurden 2023 ausgesetzt)</t>
         </is>
       </c>
       <c r="N92">
         <v>2018</v>
       </c>
       <c r="O92">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=802</t>
+          <t>/persons_v2/view.php?id=79</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>2020</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Huszti Mihály</t>
+          <t>Forró József, Msgr.</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>St. John the Baptist Byzantine Catholic Church, Morgantown, WV, USA</t>
+          <t>Apostoli nunciatúra, Washington DC, USA</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t>St. John the Baptist Byzantine Catholic Church</t>
+          <t>Apostoli nunciatúra</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>lelkész, püspöki és szinódusi bíró</t>
-[...10 lines deleted...]
-        </is>
+          <t>Ratsherr der Nuntiatur, ungarischer Pfarrer</t>
+        </is>
+      </c>
+      <c r="N93">
+        <v>2018</v>
+      </c>
+      <c r="O93">
+        <v>2021</v>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=446</t>
+          <t>/persons_v2/view.php?id=285</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>2020</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Ailer Gáspár</t>
+          <t>Huszti Mihály</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>Budafok-Belvárosi Szent Lipót templom, Budapest, Magyarország</t>
+          <t>St. John the Baptist Byzantine Catholic Church, Morgantown, WV, USA</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t>Budafok-Belvárosi Szent Lipót templom</t>
+          <t>St. John the Baptist Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>esperes, plébános</t>
+          <t>Pfarrer, Bischofs- und Synodalrichter</t>
         </is>
       </c>
       <c r="N94">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="P94" t="inlineStr">
         <is>
-          <t>jelenleg</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=1</t>
+          <t>/persons_v2/view.php?id=446</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>2020</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Angyal Lajos</t>
+          <t>Juhász Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Kanada</t>
+          <t>Miskolc-Mindszent (Szent Péter és Szent Pál apostolok) plébánia, Miskolc, Ungarn</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J95" t="inlineStr">
+        <is>
+          <t>Miskolc-Mindszent (Szent Péter és Szent Pál apostolok) plébánia</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N95">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="P95" t="inlineStr">
         <is>
-          <t>jelenleg</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=9</t>
+          <t>/persons_v2/view.php?id=488</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>2020</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Hernádi Balázs Lehel OFM</t>
+          <t>Kürnyek Róbert, Dr.</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>Satipo, Peru</t>
+          <t>Szent Kereszt templomigazgatóság, Zalaegerszeg, Ungarn</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>Peru</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J96" t="inlineStr">
+        <is>
+          <t>Szent Kereszt templomigazgatóság</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>segédlelkész, majd 2023-2024 plébános</t>
+          <t>Kirchenverwalter, gleichzeitig Schulseelsorger an der József-Mindszenty-Grundschule, dem Gymnasium und dem Internat</t>
         </is>
       </c>
       <c r="N96">
-        <v>2019</v>
-[...2 lines deleted...]
-        <v>2024</v>
+        <v>2018</v>
+      </c>
+      <c r="P96" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=385</t>
+          <t>/persons_v2/view.php?id=629</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>2020</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Lóczi Tamás</t>
+          <t>Leavy Matthew Máté OSB, apát</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>Sátoraljaújhely, Magyarország</t>
+          <t>Woodside, CA, USA</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Lehrer sowie Pfarrer in der ungarischen katholischen Mission</t>
         </is>
       </c>
       <c r="N97">
-        <v>2019</v>
-[...2 lines deleted...]
-        <v>2022</v>
+        <v>2018</v>
+      </c>
+      <c r="P97" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=668</t>
+          <t>/persons_v2/view.php?id=641</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>2020</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
+          <t>Marton Antal Bernát O.Cist, dr</t>
+        </is>
+      </c>
+      <c r="E98" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F98" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G98" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H98" t="inlineStr">
+        <is>
+          <t>Zirc, Ungarn</t>
+        </is>
+      </c>
+      <c r="I98" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="K98" t="inlineStr">
+        <is>
+          <t>Perjel (kehrte 2023 aufgrund einer Erkrankung nach Dallas, TX, USA, zurück)</t>
+        </is>
+      </c>
+      <c r="N98">
+        <v>2018</v>
+      </c>
+      <c r="O98">
+        <v>2024</v>
+      </c>
+      <c r="Q98" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=707</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>2020</v>
+      </c>
+      <c r="B99" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C99" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D99" t="inlineStr">
+        <is>
+          <t>Nemcek Péter</t>
+        </is>
+      </c>
+      <c r="E99" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F99" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G99" t="inlineStr">
+        <is>
+          <t>Winnipeg, MB, Kanada</t>
+        </is>
+      </c>
+      <c r="H99" t="inlineStr">
+        <is>
+          <t>St. Mary Cathedral, Winnipeg, MB, Kanada</t>
+        </is>
+      </c>
+      <c r="I99" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J99" t="inlineStr">
+        <is>
+          <t>St. Mary Cathedral</t>
+        </is>
+      </c>
+      <c r="K99" t="inlineStr">
+        <is>
+          <t>Hilfspfarrer</t>
+        </is>
+      </c>
+      <c r="N99">
+        <v>2018</v>
+      </c>
+      <c r="O99">
+        <v>2022</v>
+      </c>
+      <c r="Q99" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=802</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>2020</v>
+      </c>
+      <c r="B100" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D100" t="inlineStr">
+        <is>
+          <t>Ailer Gáspár</t>
+        </is>
+      </c>
+      <c r="E100" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F100" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G100" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H100" t="inlineStr">
+        <is>
+          <t>Budafok-Belvárosi Szent Lipót templom, Budapest, Ungarn</t>
+        </is>
+      </c>
+      <c r="I100" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J100" t="inlineStr">
+        <is>
+          <t>Budafok-Belvárosi Szent Lipót templom</t>
+        </is>
+      </c>
+      <c r="K100" t="inlineStr">
+        <is>
+          <t>Dekan, Pfarrer</t>
+        </is>
+      </c>
+      <c r="N100">
+        <v>2019</v>
+      </c>
+      <c r="P100" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
+      </c>
+      <c r="Q100" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=1</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>2020</v>
+      </c>
+      <c r="B101" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C101" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D101" t="inlineStr">
+        <is>
+          <t>Angyal Lajos</t>
+        </is>
+      </c>
+      <c r="E101" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F101" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G101" t="inlineStr">
+        <is>
+          <t>Hajdúdorog</t>
+        </is>
+      </c>
+      <c r="H101" t="inlineStr">
+        <is>
+          <t>Hamilton, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I101" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="K101" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N101">
+        <v>2019</v>
+      </c>
+      <c r="P101" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
+      </c>
+      <c r="Q101" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=9</t>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>2020</v>
+      </c>
+      <c r="B102" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C102" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D102" t="inlineStr">
+        <is>
+          <t>Hernádi Balázs Lehel OFM</t>
+        </is>
+      </c>
+      <c r="E102" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F102" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G102" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H102" t="inlineStr">
+        <is>
+          <t>Satipo, Peru</t>
+        </is>
+      </c>
+      <c r="I102" t="inlineStr">
+        <is>
+          <t>Peru</t>
+        </is>
+      </c>
+      <c r="K102" t="inlineStr">
+        <is>
+          <t>Hilfspfarrer, anschließend von 2023 bis 2024 Pfarrer</t>
+        </is>
+      </c>
+      <c r="N102">
+        <v>2019</v>
+      </c>
+      <c r="O102">
+        <v>2024</v>
+      </c>
+      <c r="Q102" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=385</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>2020</v>
+      </c>
+      <c r="B103" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C103" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D103" t="inlineStr">
+        <is>
+          <t>Lóczi Tamás</t>
+        </is>
+      </c>
+      <c r="E103" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F103" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G103" t="inlineStr">
+        <is>
+          <t>Eger</t>
+        </is>
+      </c>
+      <c r="H103" t="inlineStr">
+        <is>
+          <t>Sátoraljaújhely, Ungarn</t>
+        </is>
+      </c>
+      <c r="I103" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="K103" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N103">
+        <v>2019</v>
+      </c>
+      <c r="O103">
+        <v>2022</v>
+      </c>
+      <c r="Q103" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=668</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>2020</v>
+      </c>
+      <c r="B104" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C104" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D104" t="inlineStr">
+        <is>
           <t>Magung Fransiskus Xaverius SVD</t>
         </is>
       </c>
-      <c r="E98" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G98" t="inlineStr">
+      <c r="E104" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F104" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G104" t="inlineStr">
         <is>
           <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
-      <c r="H98" t="inlineStr">
-[...14 lines deleted...]
-      <c r="N98">
+      <c r="H104" t="inlineStr">
+        <is>
+          <t>Vasvár, Ungarn</t>
+        </is>
+      </c>
+      <c r="I104" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="K104" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N104">
         <v>2019</v>
       </c>
-      <c r="O98">
+      <c r="O104">
         <v>2022</v>
       </c>
-      <c r="Q98" t="inlineStr">
+      <c r="Q104" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=680</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>