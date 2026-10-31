--- v1 (2026-09-13)
+++ v2 (2026-10-31)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Chronologie" sheetId="1" r:id="rId1"/>
+    <sheet name="Kronológia" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -98,5715 +98,5715 @@
     <col min="12" max="12" width="42" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t>Diaszpóra Lelkipásztori Névtár</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>www.diaszporalelkipasztorok.hu</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Year</t>
+          <t>Év</t>
         </is>
       </c>
       <c r="B4">
         <v>2020</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Event type filter</t>
+          <t>Eseménytípus szűrő</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>All events</t>
+          <t>Minden esemény</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Country filter</t>
+          <t>Ország szűrő</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Alle Länder</t>
+          <t>Minden ország</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
-          <t>Summary</t>
+          <t>Összegzés</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Current changes of the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="B9">
         <v>15</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="B10">
         <v>72</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Births</t>
+          <t>Születések</t>
         </is>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Deaths</t>
+          <t>Halálozások</t>
         </is>
       </c>
       <c r="B12">
         <v>5</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Ordinations</t>
+          <t>Szentelések</t>
         </is>
       </c>
       <c r="B13">
         <v>1</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Domestic services</t>
+          <t>Anyaországi szolgálatok</t>
         </is>
       </c>
       <c r="B14">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Foreign services</t>
+          <t>Külföldi szolgálatok</t>
         </is>
       </c>
       <c r="B15">
         <v>15</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
-          <t>Year</t>
+          <t>Év</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
-          <t>Section</t>
+          <t>Szekció</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
-          <t>Event type</t>
+          <t>Eseménytípus</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
-          <t>Name</t>
+          <t>Név</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
         <is>
-          <t>Denomination</t>
+          <t>Felekezet</t>
         </is>
       </c>
       <c r="F17" t="inlineStr" s="1">
         <is>
-          <t>Grade</t>
+          <t>Fokozat</t>
         </is>
       </c>
       <c r="G17" t="inlineStr" s="1">
         <is>
-          <t>Diocese / order</t>
+          <t>Egyházmegye / rend</t>
         </is>
       </c>
       <c r="H17" t="inlineStr" s="1">
         <is>
-          <t>Place</t>
+          <t>Hely</t>
         </is>
       </c>
       <c r="I17" t="inlineStr" s="1">
         <is>
-          <t>Country</t>
+          <t>Ország</t>
         </is>
       </c>
       <c r="J17" t="inlineStr" s="1">
         <is>
-          <t>Institution</t>
+          <t>Intézmény</t>
         </is>
       </c>
       <c r="K17" t="inlineStr" s="1">
         <is>
-          <t>Position</t>
+          <t>Beosztás</t>
         </is>
       </c>
       <c r="L17" t="inlineStr" s="1">
         <is>
-          <t>Label</t>
+          <t>Címke</t>
         </is>
       </c>
       <c r="M17" t="inlineStr" s="1">
         <is>
-          <t>Description</t>
+          <t>Leírás</t>
         </is>
       </c>
       <c r="N17" t="inlineStr" s="1">
         <is>
-          <t>Date from</t>
+          <t>Dátum tól</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
-          <t>Date to</t>
+          <t>Dátum ig</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
-          <t>Current</t>
+          <t>Jelenleg</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
-          <t>Person link</t>
+          <t>Személy linkje</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2020</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-[...1 lines deleted...]
-Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Bóna Richárd, dr.</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Mary Queen of Peace Parish, Cleveland, OH, USA - Hilfspfarrer
-[...1 lines deleted...]
-Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA - Pfarrer</t>
+          <t>Mary Queen of Peace Parish, Cleveland, OH, USA - segédlelkész
+Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA - plébános (a templom 2023-ban átadásra került egy tradicionalista egyházi csoportnak, a magyar jelenlét megszünt)
+Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA - plébános</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
           <t>2017
 2020
 2020</t>
         </is>
       </c>
       <c r="O18" t="inlineStr">
         <is>
           <t>2020
 2023</t>
         </is>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=101</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>2020</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Dezső Péter OFM</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent Cirill és Metód horvát ferences rendtartomány)</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Szabadka, Serbien - Wirtschaftsredakteur, Redakteur
-Cernik, Kroatien - Hausverwalter, Pfarrer, Verwalter</t>
+          <t>Szabadka, Szerbia - ökonómus, szerkesztő
+Cernik, Horvátország - házfőnök, plébános, ökonómus</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>2017
 2020</t>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
           <t>2020
 2023</t>
         </is>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=195</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>2020</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Hesz Vince Dénes OFM</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Budapest, Ungarn - Seelsorger, Verwalter, persönlicher Sekretär
-Szeged, Ungarn - Seelsorger</t>
+          <t>Budapest, Magyarország - lelkipásztor, ökonómus, személyi titkár
+Szeged, Magyarország - lelkipásztor</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
           <t>2016
 2020</t>
         </is>
       </c>
       <c r="O20" t="inlineStr">
         <is>
           <t>2020
 2024</t>
         </is>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=387</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>2020</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Bischofsweihe
-[...1 lines deleted...]
-Rückkehr in die Heimat</t>
+          <t>Püspökszentelés
+Áthelyezés (korábbi szolgálati hely)
+Hazatérés</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Kerekes László, püspök, Dr.</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Bischof</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Gyulafehérvár, Rumänien
-[...1 lines deleted...]
-Gyulafehérvár, Rumänien - Weihbischof, Generalvikar</t>
+          <t>Gyulafehérvár, Románia
+Boldog Özséb templom, Kézdivásárhely, Románia - plébános
+Gyulafehérvár, Románia - segédpüspök, általános helynök</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>29. August 2020
+          <t>2020. augusztus 29.
 2000
 2020</t>
         </is>
       </c>
       <c r="O21">
         <v>2020</v>
       </c>
       <c r="P21" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=520</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>2020</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Licskó Szabolcs</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya templom, Montréal, QC, Kanada - Pfarrer, Seelsorger der ungarischsprachigen Gemeindemitglieder</t>
+          <t>Magyarok Nagyasszonya templom, Montréal, QC, Kanada - plébános, a magyar nyelvű hívek lelkipásztora</t>
         </is>
       </c>
       <c r="N22">
         <v>2012</v>
       </c>
       <c r="O22">
         <v>2020</v>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=653</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>2020</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Loya Tamás</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Parma, OH, USA</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Annunciation of the Mother of God Byzantine Catholic Parish, Homer Glen, IL, USA - Pfarrer</t>
+          <t>Annunciation of the Mother of God Byzantine Catholic Parish, Homer Glen, IL, USA - parókus</t>
         </is>
       </c>
       <c r="N23">
         <v>2020</v>
       </c>
       <c r="P23" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=667</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>2020</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-[...1 lines deleted...]
-Rückkehr in die Heimat</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (korábbi szolgálati hely)
+Hazatérés</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Mezei András</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA - Administrator
-[...1 lines deleted...]
-II. (Kis Szent Teréz templom), Keszthely, Ungarn - Pfarrer</t>
+          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA - adminisztrátor
+Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA - adminisztrátor
+II. (Kis Szent Teréz templom), Keszthely, Magyarország - plébános</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
           <t>2015
 2018
 2020</t>
         </is>
       </c>
       <c r="O24" t="inlineStr">
         <is>
           <t>2020
 2020</t>
         </is>
       </c>
       <c r="P24" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=734</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>2020</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Páldeák Iván Szabolcs OFM</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Ferenciek tere, Budapest, Ungarn - Pfarrer, im Ruhestand
-Esztergom, Ungarn - Pfarrer, im Ruhestand</t>
+          <t>Ferenciek tere, Budapest, Magyarország - lelkipásztor, nyugállományban
+Esztergom, Magyarország - lelkipásztor, nyugállományban</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
           <t>2013
 2020</t>
         </is>
       </c>
       <c r="O25" t="inlineStr">
         <is>
           <t>2020
 2024</t>
         </is>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=859</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>2020</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Schweda Phillip (OFM)</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>St. Mary, Star of the Sea Parish, Longboat Key, FL, USA - Hilfspriester, Diözesanrichter
-Ss. Peter and Paul the Apostles Parish, Bradenton, FL, USA - Hilfsgeistlicher</t>
+          <t>St. Mary, Star of the Sea Parish, Longboat Key, FL, USA - segédlelkész, egyházmegyei bíró
+Ss. Peter and Paul the Apostles Parish, Bradenton, FL, USA - segédlelkész</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
           <t>2018
 2020</t>
         </is>
       </c>
       <c r="O26" t="inlineStr">
         <is>
           <t>2020 körül
 2022</t>
         </is>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=978</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>2020</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Őrsy László SJ, Dr.</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Georgetown Egyetem, Washington DC, USA - Professor emeritus, Gastdozent
-Colombiere Jezsuita Közösség, Baltimore, MD, USA - im Ruhestand</t>
+          <t>Georgetown Egyetem, Washington DC, USA - professor emeritus, vendégelőadó
+Colombiere Jezsuita Közösség, Baltimore, MD, USA - nyugállományban</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
           <t>1993
 2020</t>
         </is>
       </c>
       <c r="O27">
         <v>2020</v>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=844</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>2020</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Gaál Jenő SVD</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>27. März 2020</t>
+          <t>2020. március 27.</t>
         </is>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=301</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>2020</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Eördögh András SJ</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>11. April 2020</t>
+          <t>2020. április 11.</t>
         </is>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=240</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>2020</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Tod
-Begräbnis</t>
+          <t>Halálozás
+Temetés</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Bálint István József</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>Bridgeport, CT, USA
 Saint Michael's Cemetery, Stratford, CT, USA</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>Saint Michael's Cemetery</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>16. Mai 2020
-26. Mai 2020</t>
+          <t>2020. május 16.
+2020. május 26.</t>
         </is>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=58</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>2020</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Farkasfalvy Miklós Dénes O.Cist, Dr., apát</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>20. Mai 2020</t>
+          <t>2020. május 20.</t>
         </is>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=252</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>2020</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Lackner Károly Béda O.Cist, dr</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>10. November 2020</t>
+          <t>2020. november 10.</t>
         </is>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=630</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>2020</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Kereszty András Rókus O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>Universitätsdozent, daneben von 1968 bis 2013 Gymnasiallehrer und von 1975 bis 2012 Novizenmeister. Seit 2019 im Ruhestand</t>
+          <t>egyetemi tanár, közben 1968 – 2013 között gimnáziumi tanár, 1975 – 2012 között novíciusmester. 2019-től nyugállományban</t>
         </is>
       </c>
       <c r="N33">
         <v>1963</v>
       </c>
       <c r="O33">
         <v>2022</v>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=524</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>2020</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Gyöngyös Márton OP</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>domonkos (Ordo Fratrum Praedicatorum)</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Österreich</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>Österreich</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>Seelsorge und die Durchführung von Exerzitien</t>
+          <t>lelkipásztori tevékenység és lelkigyakorlatok tartása</t>
         </is>
       </c>
       <c r="N34">
         <v>1970</v>
       </c>
       <c r="P34" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=353</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>2020</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Pázmány Géza Sch.P.</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>Devon, PA, USA</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>Lehrer, später im Ruhestand</t>
+          <t>tanár, majd nyugállományban</t>
         </is>
       </c>
       <c r="N35">
         <v>1980</v>
       </c>
       <c r="O35">
         <v>2024</v>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=860</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>2020</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Marozsán László</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>Diakon</t>
+          <t>állandó diakónus</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>Keresztelő Szent János magyar görög katolikus templom, Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
           <t>Keresztelő Szent János magyar görög katolikus templom</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
           <t>diakónus</t>
         </is>
       </c>
       <c r="N36">
         <v>1986</v>
       </c>
       <c r="O36">
         <v>2021</v>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=700</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>2020</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Deák István</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>Pfarrer, unter anderem in Toronto, ON, derzeit im Ruhestand</t>
+          <t>parókus, közben Toronto, ON is, jelenleg nyugállományban</t>
         </is>
       </c>
       <c r="N37">
         <v>1988</v>
       </c>
       <c r="P37" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=182</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>2020</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Molnár László</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>Porto Alegre, Brazília</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>Pfarrer, Gründer der Bruderschaft „Unsere Liebe Frau“</t>
+          <t>lelkész, a Miasszonyunk Testvéri Közösség alapítója</t>
         </is>
       </c>
       <c r="N38">
         <v>1990</v>
       </c>
       <c r="O38">
         <v>2025</v>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=764</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>2020</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Sándor Albert Melchior OFMCap</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>St. Bonaventure Monastery, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
           <t>St. Bonaventure Monastery</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>Stellvertretender Hausleiter, Hausleiter, Gästebeauftragter, geistlicher Begleiter der weltlichen Franziskanergemeinschaften, anschließend im Ruhestand</t>
+          <t>helyettes házfőnök, házfőnök, vendégmester, a világi ferences közösségek lelki asszisztense, majd nyugállományban</t>
         </is>
       </c>
       <c r="N39">
         <v>1990</v>
       </c>
       <c r="O39">
         <v>2024</v>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=962</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>2020</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Deák Miklós, dr.</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>London, ON, Kanada</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>Seelsorger (führt römisch-katholische Gottesdienste durch)</t>
+          <t>lelkipásztor (római katolikus szertartásokat végez)</t>
         </is>
       </c>
       <c r="N40">
         <v>1991</v>
       </c>
       <c r="O40">
         <v>2024</v>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=183</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2020</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Deák Miklós, dr.</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N41">
         <v>1991</v>
       </c>
       <c r="O41">
         <v>2024</v>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=183</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>2020</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Lelóczky Gyula Donát O.Cist</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>Gymnasiallehrer bis 2011, Bibliothekar bis 2022, Pfarrer der ungarischen Gemeinde in Texas</t>
+          <t>gimnáziumi tanár 2011-ig, könyvtáros 2022-ig, a texasi magyar közösség lelkésze</t>
         </is>
       </c>
       <c r="N42">
         <v>1992</v>
       </c>
       <c r="P42" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=644</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>2020</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Kiss György Barnabás OFM</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
           <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>Pfarrer, seit 2010 in Windsor, ON, Kanada – Pfarrei St. Antonius von Padua – Verwalter</t>
+          <t>plébános, közben 2010-től Windsor, ON, Kanadában – Páduai Szent Antal plébánia – adminisztrátor</t>
         </is>
       </c>
       <c r="N43">
         <v>1994</v>
       </c>
       <c r="P43" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=545</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>2020</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Ligeti András Angelus OFM</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
           <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>Ortsvorsteher und Hilfspfarrer sowie Zelebrant in den ehemaligen ungarischen Pfarreien in DeWitt, MI, USA, und Toledo, OH, USA</t>
+          <t>helyi elöljáró és segédlelkész, valamint DeWitt, MI, USA és Toledo, OH, USA egykori magyar plébániákon miséző</t>
         </is>
       </c>
       <c r="N44">
         <v>1994</v>
       </c>
       <c r="P44" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=654</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>2020</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Marosfalvy László SJ</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
           <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
           <t>lelkész, ökonómus, közben 2006-2008 között plébános, majd segédlelkész, valamint a Saint Jutta Foundation kanadai kurátora, később nyugállományban</t>
         </is>
       </c>
       <c r="N45">
         <v>1996</v>
       </c>
       <c r="O45">
         <v>2024</v>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=698</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>2020</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Juhász Gábor Tamás, Dr.</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Budapest - Vizafogó, Budapest, Ungarn</t>
+          <t>Budapest - Vizafogó, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
           <t>Budapest - Vizafogó</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>Hilfspfarrer, ab 2000 dann Pfarrer; von 2001 bis 2019 war er zudem Leiter der St.-Augustinus-Kapelle</t>
+          <t>segédlelkész, majd 2000-től plébános, közben 2001 – 2019 között a Szent Ágoston kápolna igazgatója is</t>
         </is>
       </c>
       <c r="N46">
         <v>1998</v>
       </c>
       <c r="P46" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=489</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>2020</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>Sapientia Szerzetesi Főiskola, Budapest, Ungarn</t>
+          <t>Sapientia Szerzetesi Főiskola, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
           <t>Sapientia Szerzetesi Főiskola</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>Dozent an der Theologischen Hochschule Sapientia, unterrichtet Fundamentaltheologie, seit 2020 Mitglied des Senats, Leiter des Lehrstuhls für Fundamentaltheologie, von 2021 bis 2025 stellvertretender Rektor für Lehre und Forschung, seit dem 1. Juli 2025 amtierender Rektor, ab 1. September 2025 Rektor</t>
+          <t>a Sapientia Szerzetesi Hittudományi Főiskola oktatója, fundamentális teológiát tanít, 2020-tól a Szenátus tagja, a Fundamentális Teológia Tanszék vezetője, 2021-2025 között oktatási és kutatási rektorhelyettes, 2025. július 1-től megbízott rektor, 2025. szeptember 1-től rektor</t>
         </is>
       </c>
       <c r="N47">
         <v>2001</v>
       </c>
       <c r="P47" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>2020</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Lakatos Dénes</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>Our Lady of Hungary templom, Vancouver, BC, Kanada</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
           <t>Our Lady of Hungary templom</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N48">
         <v>2001</v>
       </c>
       <c r="O48">
         <v>2024</v>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=633</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2020</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Lukács Imre Róbert, Dr.</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>Verespatak, Rumänien</t>
+          <t>Verespatak, Románia</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>Rumänien</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>Pfarrer, gleichzeitig Professor für Kirchenrecht an der Theologischen Hochschule in Gyulafehérvár</t>
+          <t>plébános, közben Gyulafehérvárott a Hittudományi Főiskola egyházjog tanára</t>
         </is>
       </c>
       <c r="N49">
         <v>2001</v>
       </c>
       <c r="O49">
         <v>2022</v>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=672</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>2020</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Kárpáti László SVD</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (früher: Csanád)</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>Johannesburg, Dél-Afrikai Köztársaság</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
           <t>Dél-Afrikai Köztársaság</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>Missionar, Straßenpastor</t>
+          <t>misszionárius, utcai lelkész</t>
         </is>
       </c>
       <c r="N50">
         <v>2003</v>
       </c>
       <c r="P50" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=510</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>2020</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Erős Sándor</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>Szatmár (früher: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Túrterebes, Rumänien</t>
+          <t>Túrterebes, Románia</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>Rumänien</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N51">
         <v>2004</v>
       </c>
       <c r="P51" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=237</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>2020</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Finta Lajos</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>Argentína</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
           <t>Argentína</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>Missionar</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N52">
         <v>2004</v>
       </c>
       <c r="O52">
         <v>2021</v>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=275</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>2020</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Finta Lajos</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>Peru</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
           <t>Peru</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>Missionar</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N53">
         <v>2004</v>
       </c>
       <c r="O53">
         <v>2021</v>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=275</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>2020</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Miskei László</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
           <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N54">
         <v>2004</v>
       </c>
       <c r="P54" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=751</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>2020</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Artner Péter Oszkár, Dr. habil</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Szent Péter és Pál Plébánia, Kál, Ungarn</t>
+          <t>Szent Péter és Pál Plébánia, Kál, Magyarország</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
           <t>Szent Péter és Pál Plébánia</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N55">
         <v>2007</v>
       </c>
       <c r="P55" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=17</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>2020</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Cserháti Ferenc, esztergom-budapesti segédpüspök</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>Bischof</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>Szatmár (früher: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony és Szent Adalbert Székesegyház, Esztergom, Ungarn</t>
+          <t>Nagyboldogasszony és Szent Adalbert Székesegyház, Esztergom, Magyarország</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
           <t>Nagyboldogasszony és Szent Adalbert Székesegyház</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>Titularbischof von Centuria, Weihbischof von Esztergom-Budapest, beauftragt mit der Seelsorge für die ungarische Diaspora</t>
+          <t>címzetes Centuria-i püspök, a külföldi magyarok lelkipásztori ellátásával megbízott esztergom-budapesti segédpüspök</t>
         </is>
       </c>
       <c r="N56">
         <v>2007</v>
       </c>
       <c r="O56">
         <v>2023</v>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=154</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>2020</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Horváth Árpád SJ</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Budapest, Ungarn</t>
+          <t>Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>Redakteur, Leiter</t>
+          <t>szerkesztő, elöljáró</t>
         </is>
       </c>
       <c r="N57">
         <v>2007</v>
       </c>
       <c r="O57">
         <v>2024</v>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=418</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>2020</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Dömötör János László (OFM)</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>Queen of Peace templom, Victoria, BC, Kanada</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
           <t>Queen of Peace templom</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>Pfarrer, ungarischer Geistlicher</t>
+          <t>plébános, magyar lelkész</t>
         </is>
       </c>
       <c r="N58">
         <v>2008</v>
       </c>
       <c r="P58" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=217</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>2020</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Mustó Péter SJ</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Dobogókő, Ungarn</t>
+          <t>Dobogókő, Magyarország</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>Seelsorger und Leiter von Exerzitien, anschließend im Ruhestand</t>
+          <t>lelkivezető és lelkigyakorlat-adó, majd nyugállományban</t>
         </is>
       </c>
       <c r="N59">
         <v>2008</v>
       </c>
       <c r="O59">
         <v>2023</v>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=780</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>2020</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Csókay Károly SJ</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Miskolc, Ungarn</t>
+          <t>Miskolc, Magyarország</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>Hilfspfarrer, anschließend im Ruhestand</t>
+          <t>kisegítő lelkész, majd nyugállományban</t>
         </is>
       </c>
       <c r="N60">
         <v>2009</v>
       </c>
       <c r="O60">
         <v>2024</v>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=171</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>2020</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Nagy László, Dr.</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>Holy Family Parish, Whitby, ON, Kanada</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
           <t>Holy Family Parish</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>Pfarrer, Richter am kanadischen Berufungsgericht, Erzbischofsvikar, Theologieprofessor</t>
+          <t>plébános, a Kanadai Fellebezési Bíróság bírája, érseki helynök, teológiai tanár</t>
         </is>
       </c>
       <c r="N61">
         <v>2009</v>
       </c>
       <c r="P61" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=796</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>2020</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Kovách János</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>Sherman Oaks, CA, USA</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N62">
         <v>2010</v>
       </c>
       <c r="O62">
         <v>2021</v>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=578</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>2020</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Csorba László Domonkos OFM</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>Ferenciek tere, Budapest, Ungarn</t>
+          <t>Ferenciek tere, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
           <t>Ferenciek tere</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N63">
         <v>2012</v>
       </c>
       <c r="O63">
         <v>2021</v>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=166</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>2020</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Ailer Gellért</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>Washington DC, USA</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>Redemtoris Mater Egyházmegyei Missziós Szeminárium, Eger, Ungarn</t>
+          <t>Redemtoris Mater Egyházmegyei Missziós Szeminárium, Eger, Magyarország</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
           <t>Redemtoris Mater Egyházmegyei Missziós Szeminárium</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>stellvertretender Rektor</t>
+          <t>vicerektor</t>
         </is>
       </c>
       <c r="N64">
         <v>2013</v>
       </c>
       <c r="P64" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=2</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2020</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Jaschkó Balázs SJ</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>Pickering, ON, Kanada</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N65">
         <v>2013</v>
       </c>
       <c r="O65">
         <v>2023</v>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=477</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>2020</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Juhász Imre</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
           <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>Pfarrer, nach der Zusammenlegung der Pfarreien Seelsorger der ungarisch- und spanischsprachigen Gemeindemitglieder, Vikar und Koordinator der ungarischen Seelsorge der Diözese Metuchen</t>
+          <t>plébános, majd a templomok összevonása után a magyar és spanyol anyanyelvű hívek lelkipásztora, segédlelkész, a Metuchen Egyházmegye Magyar Apostolkodásának koordinátora</t>
         </is>
       </c>
       <c r="N66">
         <v>2013</v>
       </c>
       <c r="O66">
         <v>2024</v>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=490</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>2020</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Orbán Mihály SJ</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>Szatmárnémeti, Rumänien</t>
+          <t>Szatmárnémeti, Románia</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>Rumänien</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>Pfarrer der deutschsprachigen Gemeinde in Kálvária</t>
+          <t>a Kálvária német nyelvű közösségének plébánosa</t>
         </is>
       </c>
       <c r="N67">
         <v>2013</v>
       </c>
       <c r="O67">
         <v>2021</v>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=835</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>2020</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Sajgó Szabolcs SJ</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Párbeszéd Háza, Budapest, Ungarn</t>
+          <t>Párbeszéd Háza, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
           <t>Párbeszéd Háza</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>Direktor</t>
+          <t>igazgató</t>
         </is>
       </c>
       <c r="N68">
         <v>2013</v>
       </c>
       <c r="P68" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=955</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>2020</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Budapest, Ungarn</t>
+          <t>Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>Mitbegründer und später Chefredakteur der Zeitschrift „Acta Pintériana“.</t>
+          <t>az Acta Pintériana társalapítója, később főszerkesztője.</t>
         </is>
       </c>
       <c r="N69">
         <v>2014</v>
       </c>
       <c r="P69" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>2020</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Boksay Péter</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Hajdúdorog, Ungarn</t>
+          <t>Hajdúdorog, Magyarország</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>Hilfspfarrer und zugleich Schulpfarrer am Bildungszentrum St. Basilius</t>
+          <t>segédlelkész, közben a Szent Bazil Oktatási Központ iskolalelkésze</t>
         </is>
       </c>
       <c r="N70">
         <v>2014</v>
       </c>
       <c r="O70">
         <v>2021</v>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=99</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>2020</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Csete Iván</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>St. Mary’s, Port Jervis, NY, USA</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
           <t>St. Mary’s</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>im Ruhestand, hilft außerdem in New York, NY, USA, bei der ungarischen Messe aus</t>
+          <t>nyugállományban, egyben besegít New York, NY, USA magyar miséző</t>
         </is>
       </c>
       <c r="N71">
         <v>2014</v>
       </c>
       <c r="P71" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=158</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>2020</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Antal András</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N72">
         <v>2015</v>
       </c>
       <c r="P72" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=11</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>2020</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Apró, Jorge Alberto</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
           <t>Guarulhos, Brazília</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>Sagrada Família, Guarulhos, Brazília</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
           <t>Sagrada Família</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>emeritierter Pfarrer</t>
+          <t>emeritus plébános</t>
         </is>
       </c>
       <c r="N73">
         <v>2015</v>
       </c>
       <c r="P73" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=14</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>2020</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Horváth Árpád SJ</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>Jézus Szíve templom, Budapest, Ungarn</t>
+          <t>Jézus Szíve templom, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
           <t>Jézus Szíve templom</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>Kirchenverwalter, von 2021 bis 2024 zugleich Pfarrverwalter der Pfarrei „Christus König“ in Belső-Józsefváros, Budapest</t>
+          <t>templomigazgató, közben 2021-2024 között Budapest-Belsőjózsefvárosi Krisztus Király Plébánia plébániai kormányzó</t>
         </is>
       </c>
       <c r="N74">
         <v>2015</v>
       </c>
       <c r="O74">
         <v>2024</v>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=418</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>2020</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Mák Ferenc</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>Budai Görög Katolikus Parókia, Budapest, Ungarn</t>
+          <t>Budai Görög Katolikus Parókia, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
           <t>Budai Görög Katolikus Parókia</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>Hilfspfarrer</t>
+          <t>kisegítő lelkész</t>
         </is>
       </c>
       <c r="N75">
         <v>2015</v>
       </c>
       <c r="P75" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=714</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>2020</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Mák Ferenc</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Debrecen, Ungarn</t>
+          <t>Debrecen, Magyarország</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>Richter am Diözesangericht Hajdúdorog</t>
+          <t>a Hajdúdorogi Egyházmegyei Bíróság bírája</t>
         </is>
       </c>
       <c r="N76">
         <v>2015</v>
       </c>
       <c r="P76" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=714</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>2020</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>Ailer Gellért</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
           <t>Washington DC, USA</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>Kisboldogasszony templom, Eger, Ungarn</t>
+          <t>Kisboldogasszony templom, Eger, Magyarország</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
           <t>Kisboldogasszony templom</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>Pfarrverwalter</t>
+          <t>plébániai kormányzó</t>
         </is>
       </c>
       <c r="N77">
         <v>2016</v>
       </c>
       <c r="P77" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=2</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>2020</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Budapest, Ungarn</t>
+          <t>Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>Ausbildungs- und Studiendelegierter der Franziskanerprovinz „Große Frau der Ungarn“.</t>
+          <t>a Magyarok Nagyasszonya Ferences Rendtartomány képzési és tanulmányi delegátusa.</t>
         </is>
       </c>
       <c r="N78">
         <v>2016</v>
       </c>
       <c r="P78" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>2020</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Cebula Paweł OFMConv</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
           <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>Páduai Szent Antal plébánia, Eger</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
           <t>Páduai Szent Antal plébánia</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N79">
         <v>2016</v>
       </c>
       <c r="P79" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=121</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>2020</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Erdei János József OSBM</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
           <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>Máriapócs, Ungarn</t>
+          <t>Máriapócs, Magyarország</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>pensionierter Pfarrer</t>
+          <t>nyugalmazott lelkipásztor</t>
         </is>
       </c>
       <c r="N80">
         <v>2016</v>
       </c>
       <c r="O80">
         <v>2022</v>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=243</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>2020</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Kormon József, Dr.</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
           <t>Pécs</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N81">
         <v>2016</v>
       </c>
       <c r="P81" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=569</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>2020</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Kovács Lajos (SJ), Dr.</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>Veresegyház, Ungarn</t>
+          <t>Veresegyház, Magyarország</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>Hilfspfarrer</t>
+          <t>kisegítő lelkész</t>
         </is>
       </c>
       <c r="N82">
         <v>2016</v>
       </c>
       <c r="O82">
         <v>2021</v>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=586</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>2020</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Bellovics Gábor SJ</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>Jézus Szíve templom, Budapest, Ungarn</t>
+          <t>Jézus Szíve templom, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
           <t>Jézus Szíve templom</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>Hilfspfarrer</t>
+          <t>kisegítő lelkész</t>
         </is>
       </c>
       <c r="N83">
         <v>2017</v>
       </c>
       <c r="O83">
         <v>2025</v>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=128</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>2020</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>Forrai Tamás Gergely SJ</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
           <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N84">
         <v>2017</v>
       </c>
       <c r="O84">
         <v>2024</v>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=283</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>2020</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Jálics Ferenc SJ</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <t>Farkas Edith Szeretetotthon, Budapest</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
           <t>Farkas Edith Szeretetotthon</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N85">
         <v>2017</v>
       </c>
       <c r="O85">
         <v>2021</v>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=481</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>2020</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Konyárik József</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
           <t>Braziliaváros, Brazília</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Nagyvárad, Rumänien</t>
+          <t>Nagyvárad, Románia</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>Rumänien</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>Seelsorger der Gemeinschaft des Neokatechumenats</t>
+          <t>a neokatekumenátus út közösségének lelkipásztora</t>
         </is>
       </c>
       <c r="N86">
         <v>2017</v>
       </c>
       <c r="P86" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=567</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>2020</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Rettig Kevin Hermann József (O.Praem)</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>Szent Angyalok templom, Arcadia, CA, USA</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
           <t>Szent Angyalok templom</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N87">
         <v>2017</v>
       </c>
       <c r="P87" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=928</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>2020</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Rigó Jenő SJ</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>Isteni Ige templom, Miskolc</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
           <t>Isteni Ige templom</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>Pfarrer, von 2019 bis 2024 zugleich Vizevorsteherin des Klosters „Pongrácz Szent István“ in Miskolc sowie ab 2023 Ökonomin der Ordensprovinz</t>
+          <t>plébános, közben 2019 – 2024 között a miskolci Pongrácz Szent István rendház vice-superiora, valamint 2023-tól a rendtartomány ökonómusa</t>
         </is>
       </c>
       <c r="N88">
         <v>2017</v>
       </c>
       <c r="O88">
         <v>2024</v>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=937</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>2020</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Amászka László (OFMConv)</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
           <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>St. John the Baptist Parish, Guelph, ON, Kanada</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
           <t>St. John the Baptist Parish</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N89">
         <v>2018</v>
       </c>
       <c r="P89" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=4</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>2020</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Balogh László</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
           <t>Szent István R. K. Magyar Egyházközség</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>Pfarrer, der gerade in New York, NY, die Messe zelebriert</t>
+          <t>plébános, közben misézik New York, NY-ban</t>
         </is>
       </c>
       <c r="N90">
         <v>2018</v>
       </c>
       <c r="O90">
         <v>2024</v>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=40</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>2020</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Bellovics Gábor SJ</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>Szent Ignác Jezsuita Szakkollégium, Budapest, Ungarn</t>
+          <t>Szent Ignác Jezsuita Szakkollégium, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
           <t>Szent Ignác Jezsuita Szakkollégium</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N91">
         <v>2018</v>
       </c>
       <c r="O91">
         <v>2025</v>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=128</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>2020</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>Bérczi László Bernát O.Cist, apát</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
           <t>Zirci Ciszterci Apátság, Zirc</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
           <t>Zirci Ciszterci Apátság</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>Abt (seine Abtsrechte wurden 2023 ausgesetzt)</t>
+          <t>apát (apáti jogaiból 2023-ban felfüggesztve)</t>
         </is>
       </c>
       <c r="N92">
         <v>2018</v>
       </c>
       <c r="O92">
         <v>2024</v>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=79</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>2020</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Forró József, Msgr.</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>Apostoli nunciatúra, Washington DC, USA</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
           <t>Apostoli nunciatúra</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>Ratsherr der Nuntiatur, ungarischer Pfarrer</t>
+          <t>nunciatúrai tanácsos, magyar lelkész</t>
         </is>
       </c>
       <c r="N93">
         <v>2018</v>
       </c>
       <c r="O93">
         <v>2021</v>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=285</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>2020</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Huszti Mihály</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
           <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>St. John the Baptist Byzantine Catholic Church, Morgantown, WV, USA</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
           <t>St. John the Baptist Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>Pfarrer, Bischofs- und Synodalrichter</t>
+          <t>lelkész, püspöki és szinódusi bíró</t>
         </is>
       </c>
       <c r="N94">
         <v>2018</v>
       </c>
       <c r="P94" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=446</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>2020</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Juhász Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>Miskolc-Mindszent (Szent Péter és Szent Pál apostolok) plébánia, Miskolc, Ungarn</t>
+          <t>Miskolc-Mindszent (Szent Péter és Szent Pál apostolok) plébánia, Miskolc, Magyarország</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
           <t>Miskolc-Mindszent (Szent Péter és Szent Pál apostolok) plébánia</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N95">
         <v>2018</v>
       </c>
       <c r="P95" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=488</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>2020</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Kürnyek Róbert, Dr.</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>Szent Kereszt templomigazgatóság, Zalaegerszeg, Ungarn</t>
+          <t>Szent Kereszt templomigazgatóság, Zalaegerszeg, Magyarország</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
           <t>Szent Kereszt templomigazgatóság</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>Kirchenverwalter, gleichzeitig Schulseelsorger an der József-Mindszenty-Grundschule, dem Gymnasium und dem Internat</t>
+          <t>templomigazgató, közben Mindszenty József Általános Iskola, Gimnázium és Kollégium – iskolalelkész</t>
         </is>
       </c>
       <c r="N96">
         <v>2018</v>
       </c>
       <c r="P96" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=629</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>2020</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Leavy Matthew Máté OSB, apát</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
           <t>Woodside, CA, USA</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>Lehrer sowie Pfarrer in der ungarischen katholischen Mission</t>
+          <t>tanár, valamint a magyar katolikus misszióban lelkész</t>
         </is>
       </c>
       <c r="N97">
         <v>2018</v>
       </c>
       <c r="P97" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=641</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>2020</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Marton Antal Bernát O.Cist, dr</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Zirc, Ungarn</t>
+          <t>Zirc, Magyarország</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>Perjel (kehrte 2023 aufgrund einer Erkrankung nach Dallas, TX, USA, zurück)</t>
+          <t>perjel (betegsége miatt 2023-ban visszatért Dallas, TX, USA-ba)</t>
         </is>
       </c>
       <c r="N98">
         <v>2018</v>
       </c>
       <c r="O98">
         <v>2024</v>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=707</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>2020</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Nemcek Péter</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
           <t>Winnipeg, MB, Kanada</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>St. Mary Cathedral, Winnipeg, MB, Kanada</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
           <t>St. Mary Cathedral</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>Hilfspfarrer</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N99">
         <v>2018</v>
       </c>
       <c r="O99">
         <v>2022</v>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=802</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>2020</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Ailer Gáspár</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>Budafok-Belvárosi Szent Lipót templom, Budapest, Ungarn</t>
+          <t>Budafok-Belvárosi Szent Lipót templom, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
           <t>Budafok-Belvárosi Szent Lipót templom</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>Dekan, Pfarrer</t>
+          <t>esperes, plébános</t>
         </is>
       </c>
       <c r="N100">
         <v>2019</v>
       </c>
       <c r="P100" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=1</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>2020</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>Angyal Lajos</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t>Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N101">
         <v>2019</v>
       </c>
       <c r="P101" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=9</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>2020</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>Hernádi Balázs Lehel OFM</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>Satipo, Peru</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
           <t>Peru</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>Hilfspfarrer, anschließend von 2023 bis 2024 Pfarrer</t>
+          <t>segédlelkész, majd 2023-2024 plébános</t>
         </is>
       </c>
       <c r="N102">
         <v>2019</v>
       </c>
       <c r="O102">
         <v>2024</v>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=385</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>2020</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>Lóczi Tamás</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>Sátoraljaújhely, Ungarn</t>
+          <t>Sátoraljaújhely, Magyarország</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N103">
         <v>2019</v>
       </c>
       <c r="O103">
         <v>2022</v>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=668</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>2020</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>Magung Fransiskus Xaverius SVD</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
           <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>Vasvár, Ungarn</t>
+          <t>Vasvár, Magyarország</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N104">
         <v>2019</v>
       </c>
       <c r="O104">
         <v>2022</v>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=680</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>