--- v0 (2026-07-07)
+++ v1 (2026-09-13)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Cronologia" sheetId="1" r:id="rId1"/>
+    <sheet name="Cronología" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -125,80 +125,80 @@
       </c>
       <c r="B4">
         <v>2021</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Event type filter</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>All events</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Country filter</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Tutti i paesi</t>
+          <t>Todos los países</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
           <t>Summary</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Current changes of the year</t>
         </is>
       </c>
       <c r="B9">
         <v>11</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="B10">
-        <v>63</v>
+        <v>70</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Births</t>
         </is>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Deaths</t>
         </is>
       </c>
       <c r="B12">
         <v>4</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
@@ -301,4721 +301,5177 @@
           <t>Date from</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
           <t>Date to</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
           <t>Current</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
           <t>Person link</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2021</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Cambios actuales en el año</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Inizio del servizio all’estero
-[...1 lines deleted...]
-Trasferimento (nuovo luogo di servizio)</t>
+          <t>Inicio del servicio en el extranjero
+Traslado (lugar de servicio anterior)
+Traslado (nuevo lugar de servicio)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Boksay Péter</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico griego</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>St. Emilian, Brunswick, OH, USA - amministratore al servizio della diocesi di Parma
-[...1 lines deleted...]
-Dormition of the Mother of God templom, Cleveland, OH, USA - amministratore al servizio della diocesi di Parma</t>
+          <t>St. Emilian, Brunswick, OH, Estados Unidos - administrador al servicio de la Diócesis de Parma
+Hajdúdorog, Hungría - vicario, y al mismo tiempo capellán del Centro Educativo San Basilio
+Dormition of the Mother of God templom, Cleveland, OH, Estados Unidos - administrador al servicio de la Diócesis de Parma</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
           <t>2021
 2014
 2021</t>
         </is>
       </c>
       <c r="O18">
         <v>2021</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=99</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>2021</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Cambios actuales en el año</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Trasferimento (luogo di servizio precedente)
-Trasferimento (nuovo luogo di servizio)</t>
+          <t>Traslado (lugar de servicio anterior)
+Traslado (nuevo lugar de servicio)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Csorba László Domonkos OFM</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Ferenciek tere, Budapest, Ungheria - pastore
-Esztergom, Ungheria - in congedo per malattia</t>
+          <t>Ferenciek tere, Budapest, Hungría - pastor
+Esztergom, Hungría - en baja por enfermedad</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>2012
 2021</t>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
           <t>2021
 2022</t>
         </is>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=166</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>2021</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Cambios actuales en el año</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Trasferimento (luogo di servizio precedente)
-[...1 lines deleted...]
-Ritorno in patria</t>
+          <t>Traslado (lugar de servicio anterior)
+Traslado (lugar de servicio anterior)
+Regreso a la patria</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Finta Lajos</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Argentina - missionario
-[...1 lines deleted...]
-Hatvan, Ungheria - assistente pastorale</t>
+          <t>Argentína - misionero
+Peru - misionero
+Hatvan, Hungría - capellán auxiliar</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
           <t>2004
 2004
 2021</t>
         </is>
       </c>
       <c r="O20" t="inlineStr">
         <is>
           <t>2021
 2021
 2022</t>
         </is>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=275</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>2021</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Cambios actuales en el año</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Trasferimento (luogo di servizio precedente)
-Trasferimento (nuovo luogo di servizio)</t>
+          <t>Traslado (lugar de servicio anterior)
+Traslado (nuevo lugar de servicio)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Forró József, Msgr.</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Apostoli nunciatúra, Washington DC, USA - consigliere della nunziatura, pastore ungherese
-Apostoli nunicatúra, Guatemalaváros, Guatemala - consigliere della nunziatura</t>
+          <t>Apostoli nunciatúra, Washington DC, Estados Unidos - consejero de la nunciatura, capellán húngaro
+Apostoli nunicatúra, Guatemalaváros, Guatemala - consejero de la nunciatura</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>2018
 2021</t>
         </is>
       </c>
       <c r="O21">
         <v>2021</v>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=285</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>2021</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Cambios actuales en el año</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Trasferimento (luogo di servizio precedente)
-[...1 lines deleted...]
-Incardinazione</t>
+          <t>Traslado (lugar de servicio anterior)
+Traslado (nuevo lugar de servicio)
+Incardinación</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Kovács Lajos (SJ), Dr.</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Veresegyház, Ungheria - assistente pastorale
-Gödöllő, Ungheria - viceparroco</t>
+          <t>Veresegyház, Hungría - capellán auxiliar
+Gödöllő, Hungría - vicario</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu) → Vác</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
           <t>2016
 2021
 2021</t>
         </is>
       </c>
       <c r="O22" t="inlineStr">
         <is>
           <t>2021
 2024</t>
         </is>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=586</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>2021</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Cambios actuales en el año</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Inizio del servizio all’estero
-Trasferimento (luogo di servizio precedente)</t>
+          <t>Inicio del servicio en el extranjero
+Traslado (lugar de servicio anterior)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Orbán Mihály SJ</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya templom, Montréal, QC, Canada - parroco
-Szatmárnémeti, Romania - parroco della comunità di lingua tedesca di Kálvária</t>
+          <t>Magyarok Nagyasszonya templom, Montréal, QC, Canadá - párroco
+Szatmárnémeti, Rumanía - el párroco de la comunidad de habla alemana de Kálvária</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
           <t>2021
 2013</t>
         </is>
       </c>
       <c r="O23">
         <v>2021</v>
       </c>
       <c r="P23" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>actualmente</t>
         </is>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=835</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>2021</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Cambios actuales en el año</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Trasferimento (nuovo luogo di servizio)</t>
+          <t>Traslado (nuevo lugar de servicio)</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Őrsy László SJ, Dr.</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Murray-Weigel Hall, Bronx, New York, NY, USA - in pensione</t>
+          <t>Murray-Weigel Hall, Bronx, New York, NY, Estados Unidos - en la reserva</t>
         </is>
       </c>
       <c r="N24">
         <v>2021</v>
       </c>
       <c r="O24">
         <v>2024</v>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=844</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>2021</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Cambios actuales en el año</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Morte</t>
+          <t>Defunción</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Hirth Vilmos SVD</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Szombathely, Ungheria</t>
+          <t>Szombathely, Hungría</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>23 gennaio 2021</t>
+          <t>23 de enero de 2021</t>
         </is>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=394</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>2021</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Cambios actuales en el año</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Morte</t>
+          <t>Defunción</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Jálics Ferenc SJ</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Budapest, Ungheria</t>
+          <t>Budapest, Hungría</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>13 febbraio 2021</t>
+          <t>13 de febrero de 2021</t>
         </is>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=481</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>2021</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Cambios actuales en el año</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Morte</t>
+          <t>Defunción</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Marozsán László</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico griego</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>diacono</t>
+          <t>Diácono</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>Toronto, ON, Canada</t>
+          <t>Toronto, ON, Canadá</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Welland, ON, Canada</t>
+          <t>Welland, ON, Canadá</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>22 marzo 2021</t>
+          <t>22 de marzo de 2021</t>
         </is>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=700</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>2021</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Cambios actuales en el año</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Morte</t>
+          <t>Defunción</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Kovách János</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico griego</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Pittsburgh, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>El Monte, CA, USA</t>
+          <t>El Monte, CA, Estados Unidos</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>15 settembre 2021</t>
+          <t>15 de septiembre de 2021</t>
         </is>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=578</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>2021</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Servicio en el extranjero</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Kereszty András Rókus O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, Estados Unidos</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>docente universitario; nel periodo 1968-2013 è stato insegnante di scuola superiore e, dal 1975 al 2012, maestro dei novizi. In pensione dal 2019</t>
+          <t>Profesor universitario; además, fue profesor de secundaria entre 1968 y 2013, y maestro de novicios entre 1975 y 2012. Jubilado desde 2019</t>
         </is>
       </c>
       <c r="N29">
         <v>1963</v>
       </c>
       <c r="O29">
         <v>2022</v>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=524</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>2021</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Servicio en el extranjero</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Gyöngyös Márton OP</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>domonkos (Ordo Fratrum Praedicatorum)</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>Austria</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>Austria</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>attività pastorale e organizzazione di ritiri spirituali</t>
+          <t>actividad pastoral y organización de retiros espirituales</t>
         </is>
       </c>
       <c r="N30">
         <v>1970</v>
       </c>
       <c r="P30" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>actualmente</t>
         </is>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=353</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>2021</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Servicio en el extranjero</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Pázmány Géza Sch.P.</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Devon, PA, USA</t>
+          <t>Devon, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>insegnante, poi in pensione</t>
+          <t>profesor y, posteriormente, jubilado</t>
         </is>
       </c>
       <c r="N31">
         <v>1980</v>
       </c>
       <c r="O31">
         <v>2024</v>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=860</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>2021</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Servicio en el extranjero</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Deák István</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico griego</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>Toronto, ON, Canada</t>
+          <t>Toronto, ON, Canadá</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Canada</t>
+          <t>Hamilton, ON, Canadá</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Canadá</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>parroco, in precedenza anche a Toronto, ON, attualmente in pensione</t>
+          <t>párroco, anteriormente también en Toronto (Ontario), actualmente jubilado</t>
         </is>
       </c>
       <c r="N32">
         <v>1988</v>
       </c>
       <c r="P32" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>actualmente</t>
         </is>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=182</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>2021</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Servicio en el extranjero</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Molnár László</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>Porto Alegre, Brazília</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>pastore, fondatore della Comunità fraterna di Nostra Signora</t>
+          <t>pastor, fundador de la Comunidad Fraternal de Nuestra Señora</t>
         </is>
       </c>
       <c r="N33">
         <v>1990</v>
       </c>
       <c r="O33">
         <v>2025</v>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=764</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>2021</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Servicio en el extranjero</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Deák Miklós, dr.</t>
+          <t>Sándor Albert Melchior OFMCap</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>Toronto, ON, Canada</t>
+          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>London, ON, Canada</t>
+          <t>St. Bonaventure Monastery, Detroit, MI, Estados Unidos</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J34" t="inlineStr">
+        <is>
+          <t>St. Bonaventure Monastery</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>pastore (celebra funzioni religiose secondo il rito cattolico romano)</t>
+          <t>subdirector, director, responsable de acogida, asistente espiritual de las comunidades franciscanas seglares y, posteriormente, jubilado</t>
         </is>
       </c>
       <c r="N34">
-        <v>1991</v>
+        <v>1990</v>
       </c>
       <c r="O34">
         <v>2024</v>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=183</t>
+          <t>/persons_v2/view.php?id=962</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>2021</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Servicio en el extranjero</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Deák Miklós, dr.</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico griego</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>Toronto, ON, Canada</t>
+          <t>Toronto, ON, Canadá</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Welland, ON, Canada</t>
+          <t>London, ON, Canadá</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Canadá</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>pastor (celebra misas según el rito católico romano)</t>
         </is>
       </c>
       <c r="N35">
         <v>1991</v>
       </c>
       <c r="O35">
         <v>2024</v>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=183</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>2021</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Servicio en el extranjero</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Lelóczky Gyula Donát O.Cist</t>
+          <t>Deák Miklós, dr.</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico griego</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Toronto, ON, Canadá</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Welland, ON, Canadá</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Canadá</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>insegnante di liceo fino al 2011, bibliotecario fino al 2022, pastore della comunità ungherese del Texas</t>
+          <t>párroco</t>
         </is>
       </c>
       <c r="N36">
-        <v>1992</v>
-[...4 lines deleted...]
-        </is>
+        <v>1991</v>
+      </c>
+      <c r="O36">
+        <v>2024</v>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=644</t>
+          <t>/persons_v2/view.php?id=183</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>2021</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Servicio en el extranjero</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Kiss György Barnabás OFM</t>
+          <t>Lelóczky Gyula Donát O.Cist</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
+          <t>Dallas, TX, Estados Unidos</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>parroco, dal 2010 anche a Windsor, Ontario, Canada – Parrocchia di Sant’Antonio da Padova – amministratore</t>
-[...5 lines deleted...]
-        </is>
+          <t>profesor de secundaria hasta 2011, bibliotecario hasta 2022 y capellán de la comunidad húngara de Texas</t>
+        </is>
+      </c>
+      <c r="N37">
+        <v>1992</v>
       </c>
       <c r="P37" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>actualmente</t>
         </is>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=545</t>
+          <t>/persons_v2/view.php?id=644</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>2021</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Servicio en el extranjero</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Marosfalvy László SJ</t>
+          <t>Kiss György Barnabás OFM</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, Estados Unidos</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>lelkész, ökonómus, közben 2006-2008 között plébános, majd segédlelkész, valamint a Saint Jutta Foundation kanadai kurátora, később nyugállományban</t>
+          <t>párroco; desde 2010, en Windsor (Ontario, Canadá), en la parroquia de San Antonio de Padua, administrador</t>
         </is>
       </c>
       <c r="N38">
-        <v>1996</v>
-[...2 lines deleted...]
-        <v>2024</v>
+        <v>1994</v>
+      </c>
+      <c r="P38" t="inlineStr">
+        <is>
+          <t>actualmente</t>
+        </is>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=698</t>
+          <t>/persons_v2/view.php?id=545</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>2021</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Servicio en el extranjero</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Juhász Gábor Tamás, Dr.</t>
+          <t>Ligeti András Angelus OFM</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Budapest - Vizafogó, Budapest, Ungheria</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, Estados Unidos</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>Budapest - Vizafogó</t>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>viceparroco, poi, dal 2000, parroco; nel frattempo, dal 2001 al 2019, è stato anche direttore della Cappella di Sant’Agostino</t>
+          <t>responsable local y vicario, así como celebrante de misa en las antiguas parroquias húngaras de DeWitt (Míchigan, EE. UU.) y Toledo (Ohio, EE. UU.)</t>
         </is>
       </c>
       <c r="N39">
-        <v>1998</v>
+        <v>1994</v>
       </c>
       <c r="P39" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>actualmente</t>
         </is>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=489</t>
+          <t>/persons_v2/view.php?id=654</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>2021</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Servicio en el extranjero</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
+          <t>Marosfalvy László SJ</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Sapientia Szerzetesi Főiskola, Budapest, Ungheria</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canadá</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Canadá</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>Sapientia Szerzetesi Főiskola</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>docente presso l’Istituto Superiore di Teologia Monastica Sapientia, dove insegna teologia fondamentale; dal 2020 è membro del Senato e direttore del Dipartimento di Teologia Fondamentale; dal 2021 al 2025 è stato vicerettore per la didattica e la ricerca; dal 1° luglio 2025 è rettore ad interim, dal 1° settembre 2025 rettore</t>
+          <t>lelkész, ökonómus, közben 2006-2008 között plébános, majd segédlelkész, valamint a Saint Jutta Foundation kanadai kurátora, később nyugállományban</t>
         </is>
       </c>
       <c r="N40">
-        <v>2001</v>
-[...4 lines deleted...]
-        </is>
+        <v>1996</v>
+      </c>
+      <c r="O40">
+        <v>2024</v>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=28</t>
+          <t>/persons_v2/view.php?id=698</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2021</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Servicio en la patria</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Lakatos Dénes</t>
+          <t>Juhász Gábor Tamás, Dr.</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary templom, Vancouver, BC, Canada</t>
+          <t>Budapest - Vizafogó, Budapest, Hungría</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Hungría</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary templom</t>
+          <t>Budapest - Vizafogó</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>vicario, y desde el año 2000, párroco; además, entre 2001 y 2019, fue director de la capilla de San Agustín</t>
         </is>
       </c>
       <c r="N41">
-        <v>2001</v>
-[...2 lines deleted...]
-        <v>2024</v>
+        <v>1998</v>
+      </c>
+      <c r="P41" t="inlineStr">
+        <is>
+          <t>actualmente</t>
+        </is>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=633</t>
+          <t>/persons_v2/view.php?id=489</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>2021</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Servicio en la patria</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Lukács Imre Róbert, Dr.</t>
+          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Verespatak, Romania</t>
+          <t>Sapientia Szerzetesi Főiskola, Budapest, Hungría</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>Romania</t>
+          <t>Hungría</t>
+        </is>
+      </c>
+      <c r="J42" t="inlineStr">
+        <is>
+          <t>Sapientia Szerzetesi Főiskola</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>parroco e, nel contempo, docente di diritto ecclesiastico presso l’Istituto di Teologia di Gyulafehérvár</t>
+          <t>Profesor de la Facultad de Teología Monástica Sapientia, donde imparte clases de teología fundamental; miembro del Senado desde 2020 y director del Departamento de Teología Fundamental; vicerrector de Docencia e Investigación entre 2021 y 2025; rector en funciones desde el 1 de julio de 2025, y, a partir del 1 de septiembre de 2025, rector.</t>
         </is>
       </c>
       <c r="N42">
         <v>2001</v>
       </c>
-      <c r="O42">
-        <v>2022</v>
+      <c r="P42" t="inlineStr">
+        <is>
+          <t>actualmente</t>
+        </is>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=672</t>
+          <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>2021</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Servicio en el extranjero</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Kárpáti László SVD</t>
+          <t>Lakatos Dénes</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (in precedenza: Csanád)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Johannesburg, Dél-Afrikai Köztársaság</t>
+          <t>Our Lady of Hungary templom, Vancouver, BC, Canadá</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>Dél-Afrikai Köztársaság</t>
+          <t>Canadá</t>
+        </is>
+      </c>
+      <c r="J43" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary templom</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>missionario, pastore di strada</t>
+          <t>párroco</t>
         </is>
       </c>
       <c r="N43">
-        <v>2003</v>
-[...4 lines deleted...]
-        </is>
+        <v>2001</v>
+      </c>
+      <c r="O43">
+        <v>2024</v>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=510</t>
+          <t>/persons_v2/view.php?id=633</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>2021</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Servicio en la patria</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Erős Sándor</t>
+          <t>Lukács Imre Róbert, Dr.</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>Szatmár (in precedenza: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>Túrterebes, Romania</t>
+          <t>Verespatak, Rumanía</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>Romania</t>
+          <t>Rumanía</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>in pensione</t>
+          <t>párroco y, al mismo tiempo, profesor de Derecho Canónico en la Facultad de Teología de Gyulafehérvár</t>
         </is>
       </c>
       <c r="N44">
-        <v>2004</v>
-[...4 lines deleted...]
-        </is>
+        <v>2001</v>
+      </c>
+      <c r="O44">
+        <v>2022</v>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=237</t>
+          <t>/persons_v2/view.php?id=672</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>2021</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Servicio en el extranjero</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Miskei László</t>
+          <t>Kárpáti László SVD</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>Szeged-Csanád (anteriormente: Csanád)</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Welland, ON, Canada</t>
+          <t>Johannesburg, Dél-Afrikai Köztársaság</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>Canada</t>
-[...4 lines deleted...]
-          <t>Our Lady of Hungary Church</t>
+          <t>Dél-Afrikai Köztársaság</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>misionero, capellán de calle</t>
         </is>
       </c>
       <c r="N45">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="P45" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>actualmente</t>
         </is>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=751</t>
+          <t>/persons_v2/view.php?id=510</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>2021</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Servicio en el extranjero</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Artner Péter Oszkár, Dr. habil</t>
+          <t>Erős Sándor</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Szatmár (anteriormente: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Szent Péter és Pál Plébánia, Kál, Ungheria</t>
+          <t>Túrterebes, Rumanía</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>Ungheria</t>
-[...4 lines deleted...]
-          <t>Szent Péter és Pál Plébánia</t>
+          <t>Rumanía</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>en la reserva</t>
         </is>
       </c>
       <c r="N46">
-        <v>2007</v>
+        <v>2004</v>
       </c>
       <c r="P46" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>actualmente</t>
         </is>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=17</t>
+          <t>/persons_v2/view.php?id=237</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>2021</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Servicio en el extranjero</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Cserháti Ferenc, esztergom-budapesti segédpüspök</t>
+          <t>Miskei László</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>vescovo</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>Szatmár (in precedenza: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony és Szent Adalbert Székesegyház, Esztergom, Ungheria</t>
+          <t>Our Lady of Hungary Church, Welland, ON, Canadá</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Canadá</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony és Szent Adalbert Székesegyház</t>
+          <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>Vescovo titolare di Centuria, vicario generale di Esztergom-Budapest incaricato della cura pastorale degli ungheresi all’estero</t>
+          <t>párroco</t>
         </is>
       </c>
       <c r="N47">
-        <v>2007</v>
-[...2 lines deleted...]
-        <v>2023</v>
+        <v>2004</v>
+      </c>
+      <c r="P47" t="inlineStr">
+        <is>
+          <t>actualmente</t>
+        </is>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=154</t>
+          <t>/persons_v2/view.php?id=751</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>2021</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Servicio en la patria</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Horváth Árpád SJ</t>
+          <t>Artner Péter Oszkár, Dr. habil</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Budapest, Ungheria</t>
+          <t>Szent Péter és Pál Plébánia, Kál, Hungría</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Hungría</t>
+        </is>
+      </c>
+      <c r="J48" t="inlineStr">
+        <is>
+          <t>Szent Péter és Pál Plébánia</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>redattore, responsabile</t>
+          <t>párroco</t>
         </is>
       </c>
       <c r="N48">
         <v>2007</v>
       </c>
-      <c r="O48">
-        <v>2024</v>
+      <c r="P48" t="inlineStr">
+        <is>
+          <t>actualmente</t>
+        </is>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=418</t>
+          <t>/persons_v2/view.php?id=17</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2021</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Servicio en la patria</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Dömötör János László (OFM)</t>
+          <t>Cserháti Ferenc, esztergom-budapesti segédpüspök</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Obispo</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Szatmár (anteriormente: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>Queen of Peace templom, Victoria, BC, Canada</t>
+          <t>Nagyboldogasszony és Szent Adalbert Székesegyház, Esztergom, Hungría</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Hungría</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>Queen of Peace templom</t>
+          <t>Nagyboldogasszony és Szent Adalbert Székesegyház</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>parroco, pastore ungherese</t>
+          <t>Obispo titular de Centuria, obispo auxiliar de Esztergom-Budapest encargado de la atención pastoral de los húngaros residentes en el extranjero</t>
         </is>
       </c>
       <c r="N49">
-        <v>2008</v>
-[...4 lines deleted...]
-        </is>
+        <v>2007</v>
+      </c>
+      <c r="O49">
+        <v>2023</v>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=217</t>
+          <t>/persons_v2/view.php?id=154</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>2021</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Servicio en la patria</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Mustó Péter SJ</t>
+          <t>Horváth Árpád SJ</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Dobogókő, Ungheria</t>
+          <t>Budapest, Hungría</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Hungría</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>direttore spirituale e guida di ritiri spirituali, poi in pensione</t>
+          <t>editor, responsable</t>
         </is>
       </c>
       <c r="N50">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="O50">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=780</t>
+          <t>/persons_v2/view.php?id=418</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>2021</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Servicio en el extranjero</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Csókay Károly SJ</t>
+          <t>Dömötör János László (OFM)</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Miskolc, Ungheria</t>
+          <t>Queen of Peace templom, Victoria, BC, Canadá</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Canadá</t>
+        </is>
+      </c>
+      <c r="J51" t="inlineStr">
+        <is>
+          <t>Queen of Peace templom</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>assistente parroco, poi in pensione</t>
+          <t>párroco, pastor húngaro</t>
         </is>
       </c>
       <c r="N51">
-        <v>2009</v>
-[...2 lines deleted...]
-        <v>2024</v>
+        <v>2008</v>
+      </c>
+      <c r="P51" t="inlineStr">
+        <is>
+          <t>actualmente</t>
+        </is>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=171</t>
+          <t>/persons_v2/view.php?id=217</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>2021</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Servicio en la patria</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Nagy László, Dr.</t>
+          <t>Mustó Péter SJ</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Holy Family Parish, Whitby, ON, Canada</t>
+          <t>Dobogókő, Hungría</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>Canada</t>
-[...4 lines deleted...]
-          <t>Holy Family Parish</t>
+          <t>Hungría</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>parroco, giudice della Corte d’appello del Canada, vicario arcivescovile, docente di teologia</t>
+          <t>director espiritual y guía de retiros, y posteriormente jubilado</t>
         </is>
       </c>
       <c r="N52">
-        <v>2009</v>
-[...4 lines deleted...]
-        </is>
+        <v>2008</v>
+      </c>
+      <c r="O52">
+        <v>2023</v>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=796</t>
+          <t>/persons_v2/view.php?id=780</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>2021</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Servicio en la patria</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Ailer Gellért</t>
+          <t>Csókay Károly SJ</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>Washington DC, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Redemtoris Mater Egyházmegyei Missziós Szeminárium, Eger, Ungheria</t>
+          <t>Miskolc, Hungría</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>Ungheria</t>
-[...4 lines deleted...]
-          <t>Redemtoris Mater Egyházmegyei Missziós Szeminárium</t>
+          <t>Hungría</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>vicepreside</t>
+          <t>capellán auxiliar y, posteriormente, jubilado</t>
         </is>
       </c>
       <c r="N53">
-        <v>2013</v>
-[...4 lines deleted...]
-        </is>
+        <v>2009</v>
+      </c>
+      <c r="O53">
+        <v>2024</v>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=2</t>
+          <t>/persons_v2/view.php?id=171</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>2021</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Servicio en el extranjero</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Jaschkó Balázs SJ</t>
+          <t>Nagy László, Dr.</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Pickering, ON, Canada</t>
+          <t>Holy Family Parish, Whitby, ON, Canadá</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Canadá</t>
+        </is>
+      </c>
+      <c r="J54" t="inlineStr">
+        <is>
+          <t>Holy Family Parish</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>in pensione</t>
+          <t>párroco, juez del Tribunal de Apelación de Canadá, vicario general, profesor de teología</t>
         </is>
       </c>
       <c r="N54">
-        <v>2013</v>
-[...2 lines deleted...]
-        <v>2023</v>
+        <v>2009</v>
+      </c>
+      <c r="P54" t="inlineStr">
+        <is>
+          <t>actualmente</t>
+        </is>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=477</t>
+          <t>/persons_v2/view.php?id=796</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>2021</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Servicio en la patria</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Juhász Imre</t>
+          <t>Ailer Gellért</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Washington DC, Estados Unidos</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
+          <t>Redemtoris Mater Egyházmegyei Missziós Szeminárium, Eger, Hungría</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Hungría</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Redemtoris Mater Egyházmegyei Missziós Szeminárium</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>parroco, poi, in seguito alla fusione delle parrocchie, pastore dei fedeli di madrelingua ungherese e spagnola, vicario, coordinatore dell’Apostolato ungherese della diocesi di Metuchen</t>
+          <t>vicerector</t>
         </is>
       </c>
       <c r="N55">
         <v>2013</v>
       </c>
-      <c r="O55">
-        <v>2024</v>
+      <c r="P55" t="inlineStr">
+        <is>
+          <t>actualmente</t>
+        </is>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=490</t>
+          <t>/persons_v2/view.php?id=2</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>2021</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Servicio en el extranjero</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
+          <t>Jaschkó Balázs SJ</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Budapest, Ungheria</t>
+          <t>Pickering, ON, Canadá</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Canadá</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>cofondatore e, in seguito, caporedattore di Acta Pintériana.</t>
+          <t>en la reserva</t>
         </is>
       </c>
       <c r="N56">
-        <v>2014</v>
-[...4 lines deleted...]
-        </is>
+        <v>2013</v>
+      </c>
+      <c r="O56">
+        <v>2023</v>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=28</t>
+          <t>/persons_v2/view.php?id=477</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>2021</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Servicio en el extranjero</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Csete Iván</t>
+          <t>Juhász Imre</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>New York, NY, USA</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>St. Mary’s, Port Jervis, NY, USA</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>St. Mary’s</t>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>in pensione, ma collabora anche con la comunità ungherese di New York, NY, USA</t>
+          <t>párroco y, tras la fusión de las parroquias, pastor de los fieles de lengua materna húngara y española; vicario; coordinador de la Apostolado Húngaro de la Diócesis de Metuchen</t>
         </is>
       </c>
       <c r="N57">
-        <v>2014</v>
-[...4 lines deleted...]
-        </is>
+        <v>2013</v>
+      </c>
+      <c r="O57">
+        <v>2024</v>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=158</t>
+          <t>/persons_v2/view.php?id=490</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>2021</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Servicio en la patria</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Antal András</t>
+          <t>Sajgó Szabolcs SJ</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Párbeszéd Háza, Budapest, Hungría</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Hungría</t>
+        </is>
+      </c>
+      <c r="J58" t="inlineStr">
+        <is>
+          <t>Párbeszéd Háza</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>in pensione</t>
+          <t>director</t>
         </is>
       </c>
       <c r="N58">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="P58" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>actualmente</t>
         </is>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=11</t>
+          <t>/persons_v2/view.php?id=955</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>2021</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Servicio en la patria</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Apró, Jorge Alberto</t>
+          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>Guarulhos, Brazília</t>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Sagrada Família, Guarulhos, Brazília</t>
+          <t>Budapest, Hungría</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>Brazília</t>
-[...4 lines deleted...]
-          <t>Sagrada Família</t>
+          <t>Hungría</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>parroco emerito</t>
+          <t>cofundador y, posteriormente, redactor jefe de Acta Pintériana.</t>
         </is>
       </c>
       <c r="N59">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="P59" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>actualmente</t>
         </is>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=14</t>
+          <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>2021</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Servicio en el extranjero</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Horváth Árpád SJ</t>
+          <t>Csete Iván</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>New York, NY, Estados Unidos</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Jézus Szíve templom, Budapest, Ungheria</t>
+          <t>St. Mary’s, Port Jervis, NY, Estados Unidos</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>Jézus Szíve templom</t>
+          <t>St. Mary’s</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>amministratore della chiesa e, nel periodo 2021-2024, vicario parrocchiale della Parrocchia di Cristo Re a Belsőjózsefváros, Budapest</t>
+          <t>jubilado, y además colabora como celebrante de la misa húngara en Nueva York, NY, EE. UU.</t>
         </is>
       </c>
       <c r="N60">
-        <v>2015</v>
-[...2 lines deleted...]
-        <v>2024</v>
+        <v>2014</v>
+      </c>
+      <c r="P60" t="inlineStr">
+        <is>
+          <t>actualmente</t>
+        </is>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=418</t>
+          <t>/persons_v2/view.php?id=158</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>2021</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Servicio en el extranjero</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Mák Ferenc</t>
+          <t>Antal András</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Budai Görög Katolikus Parókia, Budapest, Ungheria</t>
+          <t>Cleveland, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>Ungheria</t>
-[...4 lines deleted...]
-          <t>Budai Görög Katolikus Parókia</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>assistente pastorale</t>
+          <t>en la reserva</t>
         </is>
       </c>
       <c r="N61">
         <v>2015</v>
       </c>
       <c r="P61" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>actualmente</t>
         </is>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=714</t>
+          <t>/persons_v2/view.php?id=11</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>2021</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Servicio en el extranjero</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Mák Ferenc</t>
+          <t>Apró, Jorge Alberto</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Guarulhos, Brazília</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>Debrecen, Ungheria</t>
+          <t>Sagrada Família, Guarulhos, Brazília</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="J62" t="inlineStr">
+        <is>
+          <t>Sagrada Família</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>giudice del Tribunale diocesano di Hajdúdorog</t>
+          <t>párroco emérito</t>
         </is>
       </c>
       <c r="N62">
         <v>2015</v>
       </c>
       <c r="P62" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>actualmente</t>
         </is>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=714</t>
+          <t>/persons_v2/view.php?id=14</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>2021</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Servicio en la patria</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Ailer Gellért</t>
+          <t>Horváth Árpád SJ</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>Washington DC, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>Kisboldogasszony templom, Eger, Ungheria</t>
+          <t>Jézus Szíve templom, Budapest, Hungría</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Hungría</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>Kisboldogasszony templom</t>
+          <t>Jézus Szíve templom</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>amministratore parrocchiale</t>
+          <t>administrador de la iglesia y, al mismo tiempo, entre 2021 y 2024, administrador parroquial de la parroquia de Cristo Rey en Belsőjózsefváros, Budapest</t>
         </is>
       </c>
       <c r="N63">
-        <v>2016</v>
-[...4 lines deleted...]
-        </is>
+        <v>2015</v>
+      </c>
+      <c r="O63">
+        <v>2024</v>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=2</t>
+          <t>/persons_v2/view.php?id=418</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>2021</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Servicio en la patria</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
+          <t>Mák Ferenc</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico griego</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>Budapest, Ungheria</t>
+          <t>Budai Görög Katolikus Parókia, Budapest, Hungría</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Hungría</t>
+        </is>
+      </c>
+      <c r="J64" t="inlineStr">
+        <is>
+          <t>Budai Görög Katolikus Parókia</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>delegato alla formazione e agli studi della Provincia francescana della Madonna dei Magiari.</t>
+          <t>capellán auxiliar</t>
         </is>
       </c>
       <c r="N64">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="P64" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>actualmente</t>
         </is>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=28</t>
+          <t>/persons_v2/view.php?id=714</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2021</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Servicio en la patria</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Cebula Paweł OFMConv</t>
+          <t>Mák Ferenc</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico griego</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Páduai Szent Antal plébánia, Eger</t>
-[...4 lines deleted...]
-          <t>Páduai Szent Antal plébánia</t>
+          <t>Debrecen, Hungría</t>
+        </is>
+      </c>
+      <c r="I65" t="inlineStr">
+        <is>
+          <t>Hungría</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>juez del Tribunal Diocesano de Hajdúdorog</t>
         </is>
       </c>
       <c r="N65">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="P65" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>actualmente</t>
         </is>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=121</t>
+          <t>/persons_v2/view.php?id=714</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>2021</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Servicio en la patria</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Erdei János József OSBM</t>
+          <t>Ailer Gellért</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Washington DC, Estados Unidos</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Máriapócs, Ungheria</t>
+          <t>Kisboldogasszony templom, Eger, Hungría</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Hungría</t>
+        </is>
+      </c>
+      <c r="J66" t="inlineStr">
+        <is>
+          <t>Kisboldogasszony templom</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>pastore in pensione</t>
+          <t>administrador parroquial</t>
         </is>
       </c>
       <c r="N66">
         <v>2016</v>
       </c>
-      <c r="O66">
-        <v>2022</v>
+      <c r="P66" t="inlineStr">
+        <is>
+          <t>actualmente</t>
+        </is>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=243</t>
+          <t>/persons_v2/view.php?id=2</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>2021</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Servicio en la patria</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Kormon József, Dr.</t>
+          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>Pécs</t>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Budapest, Hungría</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Hungría</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>in pensione</t>
+          <t>delegado de formación y estudios de la Provincia de la Gran Señora de los Húngaros de la Orden Franciscana.</t>
         </is>
       </c>
       <c r="N67">
         <v>2016</v>
       </c>
       <c r="P67" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>actualmente</t>
         </is>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=569</t>
+          <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>2021</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Servicio en la patria</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Bellovics Gábor SJ</t>
+          <t>Cebula Paweł OFMConv</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Jézus Szíve templom, Budapest, Ungheria</t>
-[...4 lines deleted...]
-          <t>Ungheria</t>
+          <t>Páduai Szent Antal plébánia, Eger</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>Jézus Szíve templom</t>
+          <t>Páduai Szent Antal plébánia</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>assistente pastorale</t>
+          <t>párroco</t>
         </is>
       </c>
       <c r="N68">
-        <v>2017</v>
-[...2 lines deleted...]
-        <v>2025</v>
+        <v>2016</v>
+      </c>
+      <c r="P68" t="inlineStr">
+        <is>
+          <t>actualmente</t>
+        </is>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=128</t>
+          <t>/persons_v2/view.php?id=121</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>2021</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Servicio en la patria</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Forrai Tamás Gergely SJ</t>
+          <t>Erdei János József OSBM</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico griego</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada</t>
+          <t>Máriapócs, Hungría</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>Canada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Hungría</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>pastor jubilado</t>
         </is>
       </c>
       <c r="N69">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="O69">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=283</t>
+          <t>/persons_v2/view.php?id=243</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>2021</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Servicio en la patria</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Konyárik József</t>
+          <t>Kormon József, Dr.</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>Braziliaváros, Brazília</t>
+          <t>Pécs</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Nagyvárad, Romania</t>
+          <t>Hungría</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>Romania</t>
+          <t>Hungría</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>pastore della comunità del Cammino Neocatecumenale</t>
+          <t>en la reserva</t>
         </is>
       </c>
       <c r="N70">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="P70" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>actualmente</t>
         </is>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=567</t>
+          <t>/persons_v2/view.php?id=569</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>2021</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Servicio en la patria</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Amászka László (OFMConv)</t>
+          <t>Bellovics Gábor SJ</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>St. John the Baptist Parish, Guelph, ON, Canada</t>
+          <t>Jézus Szíve templom, Budapest, Hungría</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Hungría</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>St. John the Baptist Parish</t>
+          <t>Jézus Szíve templom</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>capellán auxiliar</t>
         </is>
       </c>
       <c r="N71">
-        <v>2018</v>
-[...4 lines deleted...]
-        </is>
+        <v>2017</v>
+      </c>
+      <c r="O71">
+        <v>2025</v>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=4</t>
+          <t>/persons_v2/view.php?id=128</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>2021</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Servicio en el extranjero</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Balogh László</t>
+          <t>Forrai Tamás Gergely SJ</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canadá</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Canadá</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>parroco, mentre celebra la messa a New York, NY</t>
+          <t>párroco</t>
         </is>
       </c>
       <c r="N72">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="O72">
         <v>2024</v>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=40</t>
+          <t>/persons_v2/view.php?id=283</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>2021</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Servicio en la patria</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Bellovics Gábor SJ</t>
+          <t>Konyárik József</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Braziliaváros, Brazília</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>Szent Ignác Jezsuita Szakkollégium, Budapest, Ungheria</t>
+          <t>Nagyvárad, Rumanía</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>Ungheria</t>
-[...4 lines deleted...]
-          <t>Szent Ignác Jezsuita Szakkollégium</t>
+          <t>Rumanía</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>pastore</t>
+          <t>párroco de la comunidad del Camino Neocatecumenal</t>
         </is>
       </c>
       <c r="N73">
-        <v>2018</v>
-[...2 lines deleted...]
-        <v>2025</v>
+        <v>2017</v>
+      </c>
+      <c r="P73" t="inlineStr">
+        <is>
+          <t>actualmente</t>
+        </is>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=128</t>
+          <t>/persons_v2/view.php?id=567</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>2021</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Servicio en el extranjero</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Bérczi László Bernát O.Cist, apát</t>
+          <t>Rettig Kevin Hermann József (O.Praem)</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>Zirci Ciszterci Apátság, Zirc</t>
+          <t>Szent Angyalok templom, Arcadia, CA, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I74" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>Zirci Ciszterci Apátság</t>
+          <t>Szent Angyalok templom</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>abate (i cui diritti di abate sono stati sospesi nel 2023)</t>
+          <t>párroco</t>
         </is>
       </c>
       <c r="N74">
-        <v>2018</v>
-[...2 lines deleted...]
-        <v>2024</v>
+        <v>2017</v>
+      </c>
+      <c r="P74" t="inlineStr">
+        <is>
+          <t>actualmente</t>
+        </is>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=79</t>
+          <t>/persons_v2/view.php?id=928</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>2021</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Servicio en la patria</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Juhász Ferenc, Msgr.</t>
+          <t>Rigó Jenő SJ</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>Miskolc-Mindszent (Szent Péter és Szent Pál apostolok) plébánia, Miskolc, Ungheria</t>
-[...4 lines deleted...]
-          <t>Ungheria</t>
+          <t>Isteni Ige templom, Miskolc</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>Miskolc-Mindszent (Szent Péter és Szent Pál apostolok) plébánia</t>
+          <t>Isteni Ige templom</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>párroco; además, entre 2019 y 2024 fue vice-superiora de la casa de la orden de San Esteban Pongrácz en Miskolc, y desde 2023 es ecónoma de la provincia de la orden</t>
         </is>
       </c>
       <c r="N75">
-        <v>2018</v>
-[...4 lines deleted...]
-        </is>
+        <v>2017</v>
+      </c>
+      <c r="O75">
+        <v>2024</v>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=488</t>
+          <t>/persons_v2/view.php?id=937</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>2021</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Servicio en el extranjero</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Kürnyek Róbert, Dr.</t>
+          <t>Amászka László (OFMConv)</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Szent Kereszt templomigazgatóság, Zalaegerszeg, Ungheria</t>
+          <t>St. John the Baptist Parish, Guelph, ON, Canadá</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Canadá</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>Szent Kereszt templomigazgatóság</t>
+          <t>St. John the Baptist Parish</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>amministratore della chiesa, nonché cappellano della Scuola elementare, del Liceo e del Collegio «József Mindszenty»</t>
+          <t>párroco</t>
         </is>
       </c>
       <c r="N76">
         <v>2018</v>
       </c>
       <c r="P76" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>actualmente</t>
         </is>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=629</t>
+          <t>/persons_v2/view.php?id=4</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>2021</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Servicio en el extranjero</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Leavy Matthew Máté OSB, apát</t>
+          <t>Balogh László</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>Woodside, CA, USA</t>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J77" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Magyar Egyházközség</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>insegnante e parroco della missione cattolica ungherese</t>
+          <t>párroco, que actualmente celebra misa en Nueva York, NY</t>
         </is>
       </c>
       <c r="N77">
         <v>2018</v>
       </c>
-      <c r="P77" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="O77">
+        <v>2024</v>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=641</t>
+          <t>/persons_v2/view.php?id=40</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>2021</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Servicio en la patria</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Marton Antal Bernát O.Cist, dr</t>
+          <t>Bellovics Gábor SJ</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Zirc, Ungheria</t>
+          <t>Szent Ignác Jezsuita Szakkollégium, Budapest, Hungría</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Hungría</t>
+        </is>
+      </c>
+      <c r="J78" t="inlineStr">
+        <is>
+          <t>Szent Ignác Jezsuita Szakkollégium</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>barra (è tornato a Dallas, TX, USA nel 2023 a causa della sua malattia)</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N78">
         <v>2018</v>
       </c>
       <c r="O78">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=707</t>
+          <t>/persons_v2/view.php?id=128</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>2021</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Servicio en la patria</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Nemcek Péter</t>
+          <t>Bérczi László Bernát O.Cist, apát</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>Winnipeg, MB, Canada</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>St. Mary Cathedral, Winnipeg, MB, Canada</t>
-[...4 lines deleted...]
-          <t>Canada</t>
+          <t>Zirci Ciszterci Apátság, Zirc</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>St. Mary Cathedral</t>
+          <t>Zirci Ciszterci Apátság</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>viceparroco</t>
+          <t>abad (sus funciones como abad fueron suspendidas en 2023)</t>
         </is>
       </c>
       <c r="N79">
         <v>2018</v>
       </c>
       <c r="O79">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=802</t>
+          <t>/persons_v2/view.php?id=79</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>2021</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Servicio en el extranjero</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Huszti Mihály</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico griego</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Pittsburgh, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>St. John the Baptist Byzantine Catholic Church, Morgantown, WV, USA</t>
+          <t>St. John the Baptist Byzantine Catholic Church, Morgantown, WV, Estados Unidos</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
           <t>St. John the Baptist Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>pastore, vescovo e giudice sinodale</t>
-[...5 lines deleted...]
-        </is>
+          <t>párroco, obispo y juez sinodal</t>
+        </is>
+      </c>
+      <c r="N80">
+        <v>2018</v>
       </c>
       <c r="P80" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>actualmente</t>
         </is>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=446</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>2021</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Servicio en la patria</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Ailer Gáspár</t>
+          <t>Juhász Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>Budafok-Belvárosi Szent Lipót templom, Budapest, Ungheria</t>
+          <t>Miskolc-Mindszent (Szent Péter és Szent Pál apostolok) plébánia, Miskolc, Hungría</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Hungría</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>Budafok-Belvárosi Szent Lipót templom</t>
+          <t>Miskolc-Mindszent (Szent Péter és Szent Pál apostolok) plébánia</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>decano, parroco</t>
+          <t>párroco</t>
         </is>
       </c>
       <c r="N81">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="P81" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>actualmente</t>
         </is>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=1</t>
+          <t>/persons_v2/view.php?id=488</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>2021</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Servicio en la patria</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Angyal Lajos</t>
+          <t>Kürnyek Róbert, Dr.</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Canada</t>
+          <t>Szent Kereszt templomigazgatóság, Zalaegerszeg, Hungría</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Hungría</t>
+        </is>
+      </c>
+      <c r="J82" t="inlineStr">
+        <is>
+          <t>Szent Kereszt templomigazgatóság</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>pastore</t>
+          <t>administrador de la parroquia y, al mismo tiempo, capellán de la Escuela Primaria, Instituto de Enseñanza Secundaria y Internado «József Mindszenty»</t>
         </is>
       </c>
       <c r="N82">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="P82" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>actualmente</t>
         </is>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=9</t>
+          <t>/persons_v2/view.php?id=629</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>2021</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Servicio en el extranjero</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Hernádi Balázs Lehel OFM</t>
+          <t>Leavy Matthew Máté OSB, apát</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>Satipo, Peru</t>
+          <t>Woodside, CA, Estados Unidos</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>Peru</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>viceparroco, poi parroco nel 2023-2024</t>
+          <t>profesor y capellán de la misión católica húngara</t>
         </is>
       </c>
       <c r="N83">
-        <v>2019</v>
-[...2 lines deleted...]
-        <v>2024</v>
+        <v>2018</v>
+      </c>
+      <c r="P83" t="inlineStr">
+        <is>
+          <t>actualmente</t>
+        </is>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=385</t>
+          <t>/persons_v2/view.php?id=641</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>2021</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Servicio en la patria</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Lóczi Tamás</t>
+          <t>Marton Antal Bernát O.Cist, dr</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>Sátoraljaújhely, Ungheria</t>
+          <t>Zirc, Hungría</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Hungría</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>Perjel (que regresó a Dallas, Texas, EE. UU., en 2023 debido a una enfermedad)</t>
         </is>
       </c>
       <c r="N84">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="O84">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=668</t>
+          <t>/persons_v2/view.php?id=707</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>2021</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Servicio en el extranjero</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Magung Fransiskus Xaverius SVD</t>
+          <t>Nemcek Péter</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Winnipeg, MB, Canadá</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>Vasvár, Ungheria</t>
+          <t>St. Mary Cathedral, Winnipeg, MB, Canadá</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Canadá</t>
+        </is>
+      </c>
+      <c r="J85" t="inlineStr">
+        <is>
+          <t>St. Mary Cathedral</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>vicario</t>
         </is>
       </c>
       <c r="N85">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="O85">
         <v>2022</v>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=680</t>
+          <t>/persons_v2/view.php?id=802</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>2021</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Servicio en la patria</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Bóna Richárd, dr.</t>
+          <t>Ailer Gáspár</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Budafok-Belvárosi Szent Lipót templom, Budapest, Hungría</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Hungría</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Budafok-Belvárosi Szent Lipót templom</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>parroco (nel 2023 la chiesa è stata ceduta a un gruppo ecclesiastico tradizionalista, ponendo fine alla presenza ungherese)</t>
+          <t>decano, párroco</t>
         </is>
       </c>
       <c r="N86">
-        <v>2020</v>
-[...2 lines deleted...]
-        <v>2023</v>
+        <v>2019</v>
+      </c>
+      <c r="P86" t="inlineStr">
+        <is>
+          <t>actualmente</t>
+        </is>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=101</t>
+          <t>/persons_v2/view.php?id=1</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>2021</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Servicio en el extranjero</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Dezső Péter OFM</t>
+          <t>Angyal Lajos</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico griego</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent Cirill és Metód horvát ferences rendtartomány)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>Cernik, Croazia</t>
+          <t>Hamilton, ON, Canadá</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>Croazia</t>
+          <t>Canadá</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>capofamiglia, parroco, economo</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N87">
-        <v>2020</v>
-[...2 lines deleted...]
-        <v>2023</v>
+        <v>2019</v>
+      </c>
+      <c r="P87" t="inlineStr">
+        <is>
+          <t>actualmente</t>
+        </is>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=195</t>
+          <t>/persons_v2/view.php?id=9</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>2021</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Servicio en el extranjero</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Hesz Vince Dénes OFM</t>
+          <t>Hernádi Balázs Lehel OFM</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Szeged, Ungheria</t>
+          <t>Satipo, Peru</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Peru</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>pastore</t>
+          <t>vicario, y luego párroco en 2023-2024</t>
         </is>
       </c>
       <c r="N88">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="O88">
         <v>2024</v>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=387</t>
+          <t>/persons_v2/view.php?id=385</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>2021</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Servicio en la patria</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Loya Tamás</t>
+          <t>Lóczi Tamás</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>Parma, OH, USA</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>Annunciation of the Mother of God Byzantine Catholic Parish, Homer Glen, IL, USA</t>
+          <t>Sátoraljaújhely, Hungría</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Annunciation of the Mother of God Byzantine Catholic Parish</t>
+          <t>Hungría</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>párroco</t>
         </is>
       </c>
       <c r="N89">
-        <v>2020</v>
-[...4 lines deleted...]
-        </is>
+        <v>2019</v>
+      </c>
+      <c r="O89">
+        <v>2022</v>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=667</t>
+          <t>/persons_v2/view.php?id=668</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>2021</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Servicio en la patria</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Mezei András</t>
+          <t>Magung Fransiskus Xaverius SVD</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>II. (Kis Szent Teréz templom), Keszthely, Ungheria</t>
+          <t>Vasvár, Hungría</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>Ungheria</t>
-[...4 lines deleted...]
-          <t>II. (Kis Szent Teréz templom)</t>
+          <t>Hungría</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>párroco</t>
         </is>
       </c>
       <c r="N90">
-        <v>2020</v>
-[...4 lines deleted...]
-        </is>
+        <v>2019</v>
+      </c>
+      <c r="O90">
+        <v>2022</v>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=734</t>
+          <t>/persons_v2/view.php?id=680</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>2021</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Registros en curso</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Servicio en el extranjero</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Páldeák Iván Szabolcs OFM</t>
+          <t>Bóna Richárd, dr.</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Cleveland, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>Esztergom, Ungheria</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J91" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>pastore, in pensione</t>
+          <t>párroco (la iglesia fue cedida en 2023 a un grupo eclesiástico tradicionalista, con lo que se puso fin a la presencia húngara)</t>
         </is>
       </c>
       <c r="N91">
         <v>2020</v>
       </c>
       <c r="O91">
+        <v>2023</v>
+      </c>
+      <c r="Q91" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=101</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>2021</v>
+      </c>
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>Registros en curso</t>
+        </is>
+      </c>
+      <c r="C92" t="inlineStr">
+        <is>
+          <t>Servicio en la patria</t>
+        </is>
+      </c>
+      <c r="D92" t="inlineStr">
+        <is>
+          <t>Dezső Péter OFM</t>
+        </is>
+      </c>
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F92" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G92" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Szent Cirill és Metód horvát ferences rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H92" t="inlineStr">
+        <is>
+          <t>Cernik, Croacia</t>
+        </is>
+      </c>
+      <c r="I92" t="inlineStr">
+        <is>
+          <t>Croacia</t>
+        </is>
+      </c>
+      <c r="K92" t="inlineStr">
+        <is>
+          <t>capitán de casa, párroco, ecónomo</t>
+        </is>
+      </c>
+      <c r="N92">
+        <v>2020</v>
+      </c>
+      <c r="O92">
+        <v>2023</v>
+      </c>
+      <c r="Q92" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=195</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>2021</v>
+      </c>
+      <c r="B93" t="inlineStr">
+        <is>
+          <t>Registros en curso</t>
+        </is>
+      </c>
+      <c r="C93" t="inlineStr">
+        <is>
+          <t>Servicio en la patria</t>
+        </is>
+      </c>
+      <c r="D93" t="inlineStr">
+        <is>
+          <t>Hesz Vince Dénes OFM</t>
+        </is>
+      </c>
+      <c r="E93" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F93" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G93" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H93" t="inlineStr">
+        <is>
+          <t>Szeged, Hungría</t>
+        </is>
+      </c>
+      <c r="I93" t="inlineStr">
+        <is>
+          <t>Hungría</t>
+        </is>
+      </c>
+      <c r="K93" t="inlineStr">
+        <is>
+          <t>pastor</t>
+        </is>
+      </c>
+      <c r="N93">
+        <v>2020</v>
+      </c>
+      <c r="O93">
         <v>2024</v>
       </c>
-      <c r="Q91" t="inlineStr">
+      <c r="Q93" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=387</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>2021</v>
+      </c>
+      <c r="B94" t="inlineStr">
+        <is>
+          <t>Registros en curso</t>
+        </is>
+      </c>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t>Servicio en la patria</t>
+        </is>
+      </c>
+      <c r="D94" t="inlineStr">
+        <is>
+          <t>Kerekes László, püspök, Dr.</t>
+        </is>
+      </c>
+      <c r="E94" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F94" t="inlineStr">
+        <is>
+          <t>Obispo</t>
+        </is>
+      </c>
+      <c r="G94" t="inlineStr">
+        <is>
+          <t>Gyulafehérvár</t>
+        </is>
+      </c>
+      <c r="H94" t="inlineStr">
+        <is>
+          <t>Gyulafehérvár, Rumanía</t>
+        </is>
+      </c>
+      <c r="I94" t="inlineStr">
+        <is>
+          <t>Rumanía</t>
+        </is>
+      </c>
+      <c r="K94" t="inlineStr">
+        <is>
+          <t>obispo auxiliar, vicario general</t>
+        </is>
+      </c>
+      <c r="N94">
+        <v>2020</v>
+      </c>
+      <c r="P94" t="inlineStr">
+        <is>
+          <t>actualmente</t>
+        </is>
+      </c>
+      <c r="Q94" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=520</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>2021</v>
+      </c>
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>Registros en curso</t>
+        </is>
+      </c>
+      <c r="C95" t="inlineStr">
+        <is>
+          <t>Servicio en el extranjero</t>
+        </is>
+      </c>
+      <c r="D95" t="inlineStr">
+        <is>
+          <t>Loya Tamás</t>
+        </is>
+      </c>
+      <c r="E95" t="inlineStr">
+        <is>
+          <t>Católico griego</t>
+        </is>
+      </c>
+      <c r="F95" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G95" t="inlineStr">
+        <is>
+          <t>Parma, OH, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="H95" t="inlineStr">
+        <is>
+          <t>Annunciation of the Mother of God Byzantine Catholic Parish, Homer Glen, IL, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I95" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J95" t="inlineStr">
+        <is>
+          <t>Annunciation of the Mother of God Byzantine Catholic Parish</t>
+        </is>
+      </c>
+      <c r="K95" t="inlineStr">
+        <is>
+          <t>párroco</t>
+        </is>
+      </c>
+      <c r="N95">
+        <v>2020</v>
+      </c>
+      <c r="P95" t="inlineStr">
+        <is>
+          <t>actualmente</t>
+        </is>
+      </c>
+      <c r="Q95" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=667</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>2021</v>
+      </c>
+      <c r="B96" t="inlineStr">
+        <is>
+          <t>Registros en curso</t>
+        </is>
+      </c>
+      <c r="C96" t="inlineStr">
+        <is>
+          <t>Servicio en la patria</t>
+        </is>
+      </c>
+      <c r="D96" t="inlineStr">
+        <is>
+          <t>Mezei András</t>
+        </is>
+      </c>
+      <c r="E96" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F96" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G96" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H96" t="inlineStr">
+        <is>
+          <t>II. (Kis Szent Teréz templom), Keszthely, Hungría</t>
+        </is>
+      </c>
+      <c r="I96" t="inlineStr">
+        <is>
+          <t>Hungría</t>
+        </is>
+      </c>
+      <c r="J96" t="inlineStr">
+        <is>
+          <t>II. (Kis Szent Teréz templom)</t>
+        </is>
+      </c>
+      <c r="K96" t="inlineStr">
+        <is>
+          <t>párroco</t>
+        </is>
+      </c>
+      <c r="N96">
+        <v>2020</v>
+      </c>
+      <c r="P96" t="inlineStr">
+        <is>
+          <t>actualmente</t>
+        </is>
+      </c>
+      <c r="Q96" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=734</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>2021</v>
+      </c>
+      <c r="B97" t="inlineStr">
+        <is>
+          <t>Registros en curso</t>
+        </is>
+      </c>
+      <c r="C97" t="inlineStr">
+        <is>
+          <t>Servicio en la patria</t>
+        </is>
+      </c>
+      <c r="D97" t="inlineStr">
+        <is>
+          <t>Páldeák Iván Szabolcs OFM</t>
+        </is>
+      </c>
+      <c r="E97" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F97" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G97" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H97" t="inlineStr">
+        <is>
+          <t>Esztergom, Hungría</t>
+        </is>
+      </c>
+      <c r="I97" t="inlineStr">
+        <is>
+          <t>Hungría</t>
+        </is>
+      </c>
+      <c r="K97" t="inlineStr">
+        <is>
+          <t>pastor, jubilado</t>
+        </is>
+      </c>
+      <c r="N97">
+        <v>2020</v>
+      </c>
+      <c r="O97">
+        <v>2024</v>
+      </c>
+      <c r="Q97" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=859</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>2021</v>
+      </c>
+      <c r="B98" t="inlineStr">
+        <is>
+          <t>Registros en curso</t>
+        </is>
+      </c>
+      <c r="C98" t="inlineStr">
+        <is>
+          <t>Servicio en el extranjero</t>
+        </is>
+      </c>
+      <c r="D98" t="inlineStr">
+        <is>
+          <t>Schweda Phillip (OFM)</t>
+        </is>
+      </c>
+      <c r="E98" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F98" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G98" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H98" t="inlineStr">
+        <is>
+          <t>Ss. Peter and Paul the Apostles Parish, Bradenton, FL, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I98" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J98" t="inlineStr">
+        <is>
+          <t>Ss. Peter and Paul the Apostles Parish</t>
+        </is>
+      </c>
+      <c r="K98" t="inlineStr">
+        <is>
+          <t>vicario</t>
+        </is>
+      </c>
+      <c r="N98">
+        <v>2020</v>
+      </c>
+      <c r="O98">
+        <v>2022</v>
+      </c>
+      <c r="Q98" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=978</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>