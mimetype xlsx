--- v0 (2026-07-07)
+++ v1 (2026-09-13)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Chronologie" sheetId="1" r:id="rId1"/>
+    <sheet name="Kronológia" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -98,4763 +98,5212 @@
     <col min="12" max="12" width="42" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t>Diaszpóra Lelkipásztori Névtár</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>www.diaszporalelkipasztorok.hu</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Year</t>
+          <t>Év</t>
         </is>
       </c>
       <c r="B4">
         <v>2022</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Event type filter</t>
+          <t>Eseménytípus szűrő</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>All events</t>
+          <t>Minden esemény</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Country filter</t>
+          <t>Ország szűrő</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Alle Länder</t>
+          <t>Minden ország</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
-          <t>Summary</t>
+          <t>Összegzés</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Current changes of the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="B9">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="B10">
-        <v>60</v>
+        <v>66</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Births</t>
+          <t>Születések</t>
         </is>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Deaths</t>
+          <t>Halálozások</t>
         </is>
       </c>
       <c r="B12">
         <v>7</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Ordinations</t>
+          <t>Szentelések</t>
         </is>
       </c>
       <c r="B13">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Domestic services</t>
+          <t>Anyaországi szolgálatok</t>
         </is>
       </c>
       <c r="B14">
         <v>9</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Foreign services</t>
+          <t>Külföldi szolgálatok</t>
         </is>
       </c>
       <c r="B15">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
-          <t>Year</t>
+          <t>Év</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
-          <t>Section</t>
+          <t>Szekció</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
-          <t>Event type</t>
+          <t>Eseménytípus</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
-          <t>Name</t>
+          <t>Név</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
         <is>
-          <t>Denomination</t>
+          <t>Felekezet</t>
         </is>
       </c>
       <c r="F17" t="inlineStr" s="1">
         <is>
-          <t>Grade</t>
+          <t>Fokozat</t>
         </is>
       </c>
       <c r="G17" t="inlineStr" s="1">
         <is>
-          <t>Diocese / order</t>
+          <t>Egyházmegye / rend</t>
         </is>
       </c>
       <c r="H17" t="inlineStr" s="1">
         <is>
-          <t>Place</t>
+          <t>Hely</t>
         </is>
       </c>
       <c r="I17" t="inlineStr" s="1">
         <is>
-          <t>Country</t>
+          <t>Ország</t>
         </is>
       </c>
       <c r="J17" t="inlineStr" s="1">
         <is>
-          <t>Institution</t>
+          <t>Intézmény</t>
         </is>
       </c>
       <c r="K17" t="inlineStr" s="1">
         <is>
-          <t>Position</t>
+          <t>Beosztás</t>
         </is>
       </c>
       <c r="L17" t="inlineStr" s="1">
         <is>
-          <t>Label</t>
+          <t>Címke</t>
         </is>
       </c>
       <c r="M17" t="inlineStr" s="1">
         <is>
-          <t>Description</t>
+          <t>Leírás</t>
         </is>
       </c>
       <c r="N17" t="inlineStr" s="1">
         <is>
-          <t>Date from</t>
+          <t>Dátum tól</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
-          <t>Date to</t>
+          <t>Dátum ig</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
-          <t>Current</t>
+          <t>Jelenleg</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
-          <t>Person link</t>
+          <t>Személy linkje</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2022</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Finta Lajos</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Hatvan, Ungarn - Hilfspfarrer
-Dunavarsány, Ungarn - Der Pfarrer betreut Bugyi nebenbei.</t>
+          <t>Hatvan, Magyarország - kisegítő lelkész
+Dunavarsány, Magyarország - plébános, oldallagosan ellátja Bugyit.</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
           <t>2021
 2022</t>
         </is>
       </c>
       <c r="O18">
         <v>2022</v>
       </c>
       <c r="P18" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=275</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>2022</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Lukács Imre Róbert, Dr.</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Verespatak, Rumänien - Pfarrer, gleichzeitig Professor für Kirchenrecht an der Theologischen Hochschule in Gyulafehérvár
-Gyulafehérvár, Rumänien - Generalvikar, Gerichtsvikar, Theologielehrer</t>
+          <t>Verespatak, Románia - plébános, közben Gyulafehérvárott a Hittudományi Főiskola egyházjog tanára
+Gyulafehérvár, Románia - általános helynök, bírósági helynök, teológiai tanár</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>2001
 2022</t>
         </is>
       </c>
       <c r="O19">
         <v>2022</v>
       </c>
       <c r="P19" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=672</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>2022</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Lóczi Tamás</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Sátoraljaújhely, Ungarn - Pfarrer
-Érseki Papnevelő Intézet, Eger, Ungarn - Lehrer für Spiritualität und Theologie</t>
+          <t>Sátoraljaújhely, Magyarország - plébános
+Érseki Papnevelő Intézet, Eger, Magyarország - spirituális, teológiai tanár</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
           <t>2019
 2022</t>
         </is>
       </c>
       <c r="O20">
         <v>2022</v>
       </c>
       <c r="P20" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=668</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>2022</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Magung Fransiskus Xaverius SVD</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Vasvár, Ungarn - Pfarrer</t>
+          <t>Vasvár, Magyarország - plébános</t>
         </is>
       </c>
       <c r="N21">
         <v>2019</v>
       </c>
       <c r="O21">
         <v>2022</v>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=680</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>2022</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Nemcek Péter</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Winnipeg, MB, Kanada</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>St. Mary Cathedral, Winnipeg, MB, Kanada - Hilfspfarrer</t>
+          <t>St. Mary Cathedral, Winnipeg, MB, Kanada - segédlelkész</t>
         </is>
       </c>
       <c r="N22">
         <v>2018</v>
       </c>
       <c r="O22">
         <v>2022</v>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=802</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>2022</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Csánó László</t>
+          <t>Schweda Phillip (OFM)</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Dollard-des-Ormeaux, QC, Kanada</t>
+          <t>Ss. Peter and Paul the Apostles Parish, Bradenton, FL, USA - segédlelkész
+St. Bernard Parish, Holmes Beach, FL, USA - adminisztrátor, majd nyugállományban</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>1. Mai 2022</t>
+          <t>2020
+2022</t>
+        </is>
+      </c>
+      <c r="O23" t="inlineStr">
+        <is>
+          <t>2022
+2026</t>
         </is>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=146</t>
+          <t>/persons_v2/view.php?id=978</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>2022</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Loya Dániel</t>
+          <t>Csánó László</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Dawson, PA, USA</t>
+          <t>Dollard-des-Ormeaux, QC, Kanada</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>10. Juni 2022</t>
+          <t>2022. május 1.</t>
         </is>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=664</t>
+          <t>/persons_v2/view.php?id=146</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>2022</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Erdei János József OSBM</t>
+          <t>Loya Dániel</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Nyíregyháza, Ungarn</t>
+          <t>Dawson, PA, USA</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>19. Juni 2022</t>
+          <t>2022. június 10.</t>
         </is>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=243</t>
+          <t>/persons_v2/view.php?id=664</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>2022</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Galambos László István OFM</t>
+          <t>Erdei János József OSBM</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Nyíregyháza, Magyarország</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>9. September 2022</t>
+          <t>2022. június 19.</t>
         </is>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=303</t>
+          <t>/persons_v2/view.php?id=243</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>2022</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Csorba László Domonkos OFM</t>
+          <t>Galambos László István OFM</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Esztergom, Ungarn</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>31. Oktober 2022</t>
+          <t>2022. szeptember 9.</t>
         </is>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=166</t>
+          <t>/persons_v2/view.php?id=303</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>2022</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Maróti Béla Árkád (O.Cist)</t>
+          <t>Csorba László Domonkos OFM</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Milwaukee, WI, USA</t>
+          <t>Esztergom, Magyarország</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>13. Dezember 2022</t>
+          <t>2022. október 31.</t>
         </is>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=705</t>
+          <t>/persons_v2/view.php?id=166</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>2022</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Kereszty András Rókus O.Cist, Dr.</t>
+          <t>Maróti Béla Árkád (O.Cist)</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Irving, TX, USA</t>
+          <t>Milwaukee, WI, USA</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>14. Dezember 2022</t>
+          <t>2022. december 13.</t>
         </is>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=524</t>
+          <t>/persons_v2/view.php?id=705</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>2022</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Gyöngyös Márton OP</t>
+          <t>Kereszty András Rókus O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Österreich</t>
-[...17 lines deleted...]
-          <t>derzeit</t>
+          <t>Irving, TX, USA</t>
+        </is>
+      </c>
+      <c r="N30" t="inlineStr">
+        <is>
+          <t>2022. december 14.</t>
         </is>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=353</t>
+          <t>/persons_v2/view.php?id=524</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>2022</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Pázmány Géza Sch.P.</t>
+          <t>Gyöngyös Márton OP</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Devon, PA, USA</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>Lehrer, später im Ruhestand</t>
+          <t>lelkipásztori tevékenység és lelkigyakorlatok tartása</t>
         </is>
       </c>
       <c r="N31">
-        <v>1980</v>
-[...2 lines deleted...]
-        <v>2024</v>
+        <v>1970</v>
+      </c>
+      <c r="P31" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=860</t>
+          <t>/persons_v2/view.php?id=353</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>2022</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Deák István</t>
+          <t>Pázmány Géza Sch.P.</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Kanada</t>
+          <t>Devon, PA, USA</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>Pfarrer, unter anderem in Toronto, ON, derzeit im Ruhestand</t>
+          <t>tanár, majd nyugállományban</t>
         </is>
       </c>
       <c r="N32">
-        <v>1988</v>
-[...4 lines deleted...]
-        </is>
+        <v>1980</v>
+      </c>
+      <c r="O32">
+        <v>2024</v>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=182</t>
+          <t>/persons_v2/view.php?id=860</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>2022</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Molnár László</t>
+          <t>Deák István</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Porto Alegre, Brazília</t>
+          <t>Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>Pfarrer, Gründer der Bruderschaft „Unsere Liebe Frau“</t>
+          <t>parókus, közben Toronto, ON is, jelenleg nyugállományban</t>
         </is>
       </c>
       <c r="N33">
-        <v>1990</v>
-[...2 lines deleted...]
-        <v>2025</v>
+        <v>1988</v>
+      </c>
+      <c r="P33" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=764</t>
+          <t>/persons_v2/view.php?id=182</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>2022</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Deák Miklós, dr.</t>
+          <t>Molnár László</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>London, ON, Kanada</t>
+          <t>Porto Alegre, Brazília</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>Seelsorger (führt römisch-katholische Gottesdienste durch)</t>
+          <t>lelkész, a Miasszonyunk Testvéri Közösség alapítója</t>
         </is>
       </c>
       <c r="N34">
-        <v>1991</v>
+        <v>1990</v>
       </c>
       <c r="O34">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=183</t>
+          <t>/persons_v2/view.php?id=764</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>2022</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Deák Miklós, dr.</t>
+          <t>Sándor Albert Melchior OFMCap</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Welland, ON, Kanada</t>
+          <t>St. Bonaventure Monastery, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J35" t="inlineStr">
+        <is>
+          <t>St. Bonaventure Monastery</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>helyettes házfőnök, házfőnök, vendégmester, a világi ferences közösségek lelki asszisztense, majd nyugállományban</t>
         </is>
       </c>
       <c r="N35">
-        <v>1991</v>
+        <v>1990</v>
       </c>
       <c r="O35">
         <v>2024</v>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=183</t>
+          <t>/persons_v2/view.php?id=962</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>2022</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Lelóczky Gyula Donát O.Cist</t>
+          <t>Deák Miklós, dr.</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>London, ON, Kanada</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>Gymnasiallehrer bis 2011, Bibliothekar bis 2022, Pfarrer der ungarischen Gemeinde in Texas</t>
+          <t>lelkipásztor (római katolikus szertartásokat végez)</t>
         </is>
       </c>
       <c r="N36">
-        <v>1992</v>
-[...4 lines deleted...]
-        </is>
+        <v>1991</v>
+      </c>
+      <c r="O36">
+        <v>2024</v>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=644</t>
+          <t>/persons_v2/view.php?id=183</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>2022</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Kiss György Barnabás OFM</t>
+          <t>Deák Miklós, dr.</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
+          <t>Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>Pfarrer, seit 2010 in Windsor, ON, Kanada – Pfarrei St. Antonius von Padua – Verwalter</t>
-[...10 lines deleted...]
-        </is>
+          <t>parókus</t>
+        </is>
+      </c>
+      <c r="N37">
+        <v>1991</v>
+      </c>
+      <c r="O37">
+        <v>2024</v>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=545</t>
+          <t>/persons_v2/view.php?id=183</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>2022</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Marosfalvy László SJ</t>
+          <t>Lelóczky Gyula Donát O.Cist</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>lelkész, ökonómus, közben 2006-2008 között plébános, majd segédlelkész, valamint a Saint Jutta Foundation kanadai kurátora, később nyugállományban</t>
+          <t>gimnáziumi tanár 2011-ig, könyvtáros 2022-ig, a texasi magyar közösség lelkésze</t>
         </is>
       </c>
       <c r="N38">
-        <v>1996</v>
-[...2 lines deleted...]
-        <v>2024</v>
+        <v>1992</v>
+      </c>
+      <c r="P38" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=698</t>
+          <t>/persons_v2/view.php?id=644</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>2022</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Juhász Gábor Tamás, Dr.</t>
+          <t>Kiss György Barnabás OFM</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Budapest - Vizafogó, Budapest, Ungarn</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>Budapest - Vizafogó</t>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>Hilfspfarrer, ab 2000 dann Pfarrer; von 2001 bis 2019 war er zudem Leiter der St.-Augustinus-Kapelle</t>
+          <t>plébános, közben 2010-től Windsor, ON, Kanadában – Páduai Szent Antal plébánia – adminisztrátor</t>
         </is>
       </c>
       <c r="N39">
-        <v>1998</v>
+        <v>1994</v>
       </c>
       <c r="P39" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=489</t>
+          <t>/persons_v2/view.php?id=545</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>2022</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
+          <t>Ligeti András Angelus OFM</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Sapientia Szerzetesi Főiskola, Budapest, Ungarn</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>Sapientia Szerzetesi Főiskola</t>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>Dozent an der Theologischen Hochschule Sapientia, unterrichtet Fundamentaltheologie, seit 2020 Mitglied des Senats, Leiter des Lehrstuhls für Fundamentaltheologie, von 2021 bis 2025 stellvertretender Rektor für Lehre und Forschung, seit dem 1. Juli 2025 amtierender Rektor, ab 1. September 2025 Rektor</t>
+          <t>helyi elöljáró és segédlelkész, valamint DeWitt, MI, USA és Toledo, OH, USA egykori magyar plébániákon miséző</t>
         </is>
       </c>
       <c r="N40">
-        <v>2001</v>
+        <v>1994</v>
       </c>
       <c r="P40" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=28</t>
+          <t>/persons_v2/view.php?id=654</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2022</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Lakatos Dénes</t>
+          <t>Marosfalvy László SJ</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary templom, Vancouver, BC, Kanada</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary templom</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>lelkész, ökonómus, közben 2006-2008 között plébános, majd segédlelkész, valamint a Saint Jutta Foundation kanadai kurátora, később nyugállományban</t>
         </is>
       </c>
       <c r="N41">
-        <v>2001</v>
+        <v>1996</v>
       </c>
       <c r="O41">
         <v>2024</v>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=633</t>
+          <t>/persons_v2/view.php?id=698</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>2022</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Kárpáti László SVD</t>
+          <t>Juhász Gábor Tamás, Dr.</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (früher: Csanád)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Johannesburg, Dél-Afrikai Köztársaság</t>
+          <t>Budapest - Vizafogó, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>Dél-Afrikai Köztársaság</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J42" t="inlineStr">
+        <is>
+          <t>Budapest - Vizafogó</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>Missionar, Straßenpastor</t>
+          <t>segédlelkész, majd 2000-től plébános, közben 2001 – 2019 között a Szent Ágoston kápolna igazgatója is</t>
         </is>
       </c>
       <c r="N42">
-        <v>2003</v>
+        <v>1998</v>
       </c>
       <c r="P42" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=510</t>
+          <t>/persons_v2/view.php?id=489</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>2022</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Erős Sándor</t>
+          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>Szatmár (früher: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Túrterebes, Rumänien</t>
+          <t>Sapientia Szerzetesi Főiskola, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>Rumänien</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J43" t="inlineStr">
+        <is>
+          <t>Sapientia Szerzetesi Főiskola</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>a Sapientia Szerzetesi Hittudományi Főiskola oktatója, fundamentális teológiát tanít, 2020-tól a Szenátus tagja, a Fundamentális Teológia Tanszék vezetője, 2021-2025 között oktatási és kutatási rektorhelyettes, 2025. július 1-től megbízott rektor, 2025. szeptember 1-től rektor</t>
         </is>
       </c>
       <c r="N43">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="P43" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=237</t>
+          <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>2022</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Miskei László</t>
+          <t>Lakatos Dénes</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
+          <t>Our Lady of Hungary templom, Vancouver, BC, Kanada</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church</t>
+          <t>Our Lady of Hungary templom</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N44">
-        <v>2004</v>
-[...4 lines deleted...]
-        </is>
+        <v>2001</v>
+      </c>
+      <c r="O44">
+        <v>2024</v>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=751</t>
+          <t>/persons_v2/view.php?id=633</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>2022</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Artner Péter Oszkár, Dr. habil</t>
+          <t>Kárpáti László SVD</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Szent Péter és Pál Plébánia, Kál, Ungarn</t>
+          <t>Johannesburg, Dél-Afrikai Köztársaság</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>Ungarn</t>
-[...4 lines deleted...]
-          <t>Szent Péter és Pál Plébánia</t>
+          <t>Dél-Afrikai Köztársaság</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>misszionárius, utcai lelkész</t>
         </is>
       </c>
       <c r="N45">
-        <v>2007</v>
+        <v>2003</v>
       </c>
       <c r="P45" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=17</t>
+          <t>/persons_v2/view.php?id=510</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>2022</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Cserháti Ferenc, esztergom-budapesti segédpüspök</t>
+          <t>Erős Sándor</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>Bischof</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>Szatmár (früher: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony és Szent Adalbert Székesegyház, Esztergom, Ungarn</t>
+          <t>Túrterebes, Románia</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>Ungarn</t>
-[...4 lines deleted...]
-          <t>Nagyboldogasszony és Szent Adalbert Székesegyház</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>Titularbischof von Centuria, Weihbischof von Esztergom-Budapest, beauftragt mit der Seelsorge für die ungarische Diaspora</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N46">
-        <v>2007</v>
-[...2 lines deleted...]
-        <v>2023</v>
+        <v>2004</v>
+      </c>
+      <c r="P46" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=154</t>
+          <t>/persons_v2/view.php?id=237</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>2022</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Horváth Árpád SJ</t>
+          <t>Miskei László</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>Budapest, Ungarn</t>
+          <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J47" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>Redakteur, Leiter</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N47">
-        <v>2007</v>
-[...2 lines deleted...]
-        <v>2024</v>
+        <v>2004</v>
+      </c>
+      <c r="P47" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=418</t>
+          <t>/persons_v2/view.php?id=751</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>2022</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Dömötör János László (OFM)</t>
+          <t>Artner Péter Oszkár, Dr. habil</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Queen of Peace templom, Victoria, BC, Kanada</t>
+          <t>Szent Péter és Pál Plébánia, Kál, Magyarország</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>Queen of Peace templom</t>
+          <t>Szent Péter és Pál Plébánia</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>Pfarrer, ungarischer Geistlicher</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N48">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="P48" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=217</t>
+          <t>/persons_v2/view.php?id=17</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2022</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Mustó Péter SJ</t>
+          <t>Cserháti Ferenc, esztergom-budapesti segédpüspök</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>Dobogókő, Ungarn</t>
+          <t>Nagyboldogasszony és Szent Adalbert Székesegyház, Esztergom, Magyarország</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J49" t="inlineStr">
+        <is>
+          <t>Nagyboldogasszony és Szent Adalbert Székesegyház</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>Seelsorger und Leiter von Exerzitien, anschließend im Ruhestand</t>
+          <t>címzetes Centuria-i püspök, a külföldi magyarok lelkipásztori ellátásával megbízott esztergom-budapesti segédpüspök</t>
         </is>
       </c>
       <c r="N49">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="O49">
         <v>2023</v>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=780</t>
+          <t>/persons_v2/view.php?id=154</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>2022</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Csókay Károly SJ</t>
+          <t>Horváth Árpád SJ</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Miskolc, Ungarn</t>
+          <t>Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>Hilfspfarrer, anschließend im Ruhestand</t>
+          <t>szerkesztő, elöljáró</t>
         </is>
       </c>
       <c r="N50">
-        <v>2009</v>
+        <v>2007</v>
       </c>
       <c r="O50">
         <v>2024</v>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=171</t>
+          <t>/persons_v2/view.php?id=418</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>2022</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Nagy László, Dr.</t>
+          <t>Dömötör János László (OFM)</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Holy Family Parish, Whitby, ON, Kanada</t>
+          <t>Queen of Peace templom, Victoria, BC, Kanada</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>Holy Family Parish</t>
+          <t>Queen of Peace templom</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>Pfarrer, Richter am kanadischen Berufungsgericht, Erzbischofsvikar, Theologieprofessor</t>
+          <t>plébános, magyar lelkész</t>
         </is>
       </c>
       <c r="N51">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="P51" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=796</t>
+          <t>/persons_v2/view.php?id=217</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>2022</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Ailer Gellért</t>
+          <t>Mustó Péter SJ</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>Washington DC, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Redemtoris Mater Egyházmegyei Missziós Szeminárium, Eger, Ungarn</t>
+          <t>Dobogókő, Magyarország</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>Ungarn</t>
-[...4 lines deleted...]
-          <t>Redemtoris Mater Egyházmegyei Missziós Szeminárium</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>stellvertretender Rektor</t>
+          <t>lelkivezető és lelkigyakorlat-adó, majd nyugállományban</t>
         </is>
       </c>
       <c r="N52">
-        <v>2013</v>
-[...4 lines deleted...]
-        </is>
+        <v>2008</v>
+      </c>
+      <c r="O52">
+        <v>2023</v>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=2</t>
+          <t>/persons_v2/view.php?id=780</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>2022</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Jaschkó Balázs SJ</t>
+          <t>Csókay Károly SJ</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Pickering, ON, Kanada</t>
+          <t>Miskolc, Magyarország</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>kisegítő lelkész, majd nyugállományban</t>
         </is>
       </c>
       <c r="N53">
-        <v>2013</v>
+        <v>2009</v>
       </c>
       <c r="O53">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=477</t>
+          <t>/persons_v2/view.php?id=171</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>2022</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Juhász Imre</t>
+          <t>Nagy László, Dr.</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
+          <t>Holy Family Parish, Whitby, ON, Kanada</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Holy Family Parish</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>Pfarrer, nach der Zusammenlegung der Pfarreien Seelsorger der ungarisch- und spanischsprachigen Gemeindemitglieder, Vikar und Koordinator der ungarischen Seelsorge der Diözese Metuchen</t>
+          <t>plébános, a Kanadai Fellebezési Bíróság bírája, érseki helynök, teológiai tanár</t>
         </is>
       </c>
       <c r="N54">
-        <v>2013</v>
-[...2 lines deleted...]
-        <v>2024</v>
+        <v>2009</v>
+      </c>
+      <c r="P54" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=490</t>
+          <t>/persons_v2/view.php?id=796</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>2022</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
+          <t>Ailer Gellért</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>Washington DC, USA</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Budapest, Ungarn</t>
+          <t>Redemtoris Mater Egyházmegyei Missziós Szeminárium, Eger, Magyarország</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J55" t="inlineStr">
+        <is>
+          <t>Redemtoris Mater Egyházmegyei Missziós Szeminárium</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>Mitbegründer und später Chefredakteur der Zeitschrift „Acta Pintériana“.</t>
+          <t>vicerektor</t>
         </is>
       </c>
       <c r="N55">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="P55" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=28</t>
+          <t>/persons_v2/view.php?id=2</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>2022</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Csete Iván</t>
+          <t>Jaschkó Balázs SJ</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>New York, NY, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>St. Mary’s, Port Jervis, NY, USA</t>
+          <t>Pickering, ON, Kanada</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. Mary’s</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>im Ruhestand, hilft außerdem in New York, NY, USA, bei der ungarischen Messe aus</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N56">
-        <v>2014</v>
-[...4 lines deleted...]
-        </is>
+        <v>2013</v>
+      </c>
+      <c r="O56">
+        <v>2023</v>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=158</t>
+          <t>/persons_v2/view.php?id=477</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>2022</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Antal András</t>
+          <t>Juhász Imre</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J57" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>plébános, majd a templomok összevonása után a magyar és spanyol anyanyelvű hívek lelkipásztora, segédlelkész, a Metuchen Egyházmegye Magyar Apostolkodásának koordinátora</t>
         </is>
       </c>
       <c r="N57">
-        <v>2015</v>
-[...4 lines deleted...]
-        </is>
+        <v>2013</v>
+      </c>
+      <c r="O57">
+        <v>2024</v>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=11</t>
+          <t>/persons_v2/view.php?id=490</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>2022</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Apró, Jorge Alberto</t>
+          <t>Sajgó Szabolcs SJ</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>Guarulhos, Brazília</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Sagrada Família, Guarulhos, Brazília</t>
+          <t>Párbeszéd Háza, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>Sagrada Família</t>
+          <t>Párbeszéd Háza</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>emeritierter Pfarrer</t>
+          <t>igazgató</t>
         </is>
       </c>
       <c r="N58">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="P58" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=14</t>
+          <t>/persons_v2/view.php?id=955</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>2022</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Horváth Árpád SJ</t>
+          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Jézus Szíve templom, Budapest, Ungarn</t>
+          <t>Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>Ungarn</t>
-[...4 lines deleted...]
-          <t>Jézus Szíve templom</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>Kirchenverwalter, von 2021 bis 2024 zugleich Pfarrverwalter der Pfarrei „Christus König“ in Belső-Józsefváros, Budapest</t>
+          <t>az Acta Pintériana társalapítója, később főszerkesztője.</t>
         </is>
       </c>
       <c r="N59">
-        <v>2015</v>
-[...2 lines deleted...]
-        <v>2024</v>
+        <v>2014</v>
+      </c>
+      <c r="P59" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=418</t>
+          <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>2022</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Mák Ferenc</t>
+          <t>Csete Iván</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Budai Görög Katolikus Parókia, Budapest, Ungarn</t>
+          <t>St. Mary’s, Port Jervis, NY, USA</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>Budai Görög Katolikus Parókia</t>
+          <t>St. Mary’s</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>Hilfspfarrer</t>
+          <t>nyugállományban, egyben besegít New York, NY, USA magyar miséző</t>
         </is>
       </c>
       <c r="N60">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="P60" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=714</t>
+          <t>/persons_v2/view.php?id=158</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>2022</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Mák Ferenc</t>
+          <t>Antal András</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Debrecen, Ungarn</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>Richter am Diözesangericht Hajdúdorog</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N61">
         <v>2015</v>
       </c>
       <c r="P61" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=714</t>
+          <t>/persons_v2/view.php?id=11</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>2022</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Ailer Gellért</t>
+          <t>Apró, Jorge Alberto</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>Washington DC, USA</t>
+          <t>Guarulhos, Brazília</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>Kisboldogasszony templom, Eger, Ungarn</t>
+          <t>Sagrada Família, Guarulhos, Brazília</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>Kisboldogasszony templom</t>
+          <t>Sagrada Família</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>Pfarrverwalter</t>
+          <t>emeritus plébános</t>
         </is>
       </c>
       <c r="N62">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="P62" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=2</t>
+          <t>/persons_v2/view.php?id=14</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>2022</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
+          <t>Horváth Árpád SJ</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>Budapest, Ungarn</t>
+          <t>Jézus Szíve templom, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J63" t="inlineStr">
+        <is>
+          <t>Jézus Szíve templom</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>Ausbildungs- und Studiendelegierter der Franziskanerprovinz „Große Frau der Ungarn“.</t>
+          <t>templomigazgató, közben 2021-2024 között Budapest-Belsőjózsefvárosi Krisztus Király Plébánia plébániai kormányzó</t>
         </is>
       </c>
       <c r="N63">
-        <v>2016</v>
-[...4 lines deleted...]
-        </is>
+        <v>2015</v>
+      </c>
+      <c r="O63">
+        <v>2024</v>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=28</t>
+          <t>/persons_v2/view.php?id=418</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>2022</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Cebula Paweł OFMConv</t>
+          <t>Mák Ferenc</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>Páduai Szent Antal plébánia, Eger</t>
+          <t>Budai Görög Katolikus Parókia, Budapest, Magyarország</t>
+        </is>
+      </c>
+      <c r="I64" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>Páduai Szent Antal plébánia</t>
+          <t>Budai Görög Katolikus Parókia</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>kisegítő lelkész</t>
         </is>
       </c>
       <c r="N64">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="P64" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=121</t>
+          <t>/persons_v2/view.php?id=714</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2022</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Kormon József, Dr.</t>
+          <t>Mák Ferenc</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>Pécs</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Debrecen, Magyarország</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>a Hajdúdorogi Egyházmegyei Bíróság bírája</t>
         </is>
       </c>
       <c r="N65">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="P65" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=569</t>
+          <t>/persons_v2/view.php?id=714</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>2022</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Bellovics Gábor SJ</t>
+          <t>Ailer Gellért</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Washington DC, USA</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Jézus Szíve templom, Budapest, Ungarn</t>
+          <t>Kisboldogasszony templom, Eger, Magyarország</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>Jézus Szíve templom</t>
+          <t>Kisboldogasszony templom</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>Hilfspfarrer</t>
+          <t>plébániai kormányzó</t>
         </is>
       </c>
       <c r="N66">
-        <v>2017</v>
-[...2 lines deleted...]
-        <v>2025</v>
+        <v>2016</v>
+      </c>
+      <c r="P66" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=128</t>
+          <t>/persons_v2/view.php?id=2</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>2022</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Forrai Tamás Gergely SJ</t>
+          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>a Magyarok Nagyasszonya Ferences Rendtartomány képzési és tanulmányi delegátusa.</t>
         </is>
       </c>
       <c r="N67">
-        <v>2017</v>
-[...2 lines deleted...]
-        <v>2024</v>
+        <v>2016</v>
+      </c>
+      <c r="P67" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=283</t>
+          <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>2022</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Konyárik József</t>
+          <t>Cebula Paweł OFMConv</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>Braziliaváros, Brazília</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Nagyvárad, Rumänien</t>
-[...4 lines deleted...]
-          <t>Rumänien</t>
+          <t>Páduai Szent Antal plébánia, Eger</t>
+        </is>
+      </c>
+      <c r="J68" t="inlineStr">
+        <is>
+          <t>Páduai Szent Antal plébánia</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>Seelsorger der Gemeinschaft des Neokatechumenats</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N68">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="P68" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=567</t>
+          <t>/persons_v2/view.php?id=121</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>2022</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Amászka László (OFMConv)</t>
+          <t>Kormon József, Dr.</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>Pécs</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>St. John the Baptist Parish, Guelph, ON, Kanada</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>St. John the Baptist Parish</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N69">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="P69" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=4</t>
+          <t>/persons_v2/view.php?id=569</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>2022</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Balogh László</t>
+          <t>Bellovics Gábor SJ</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
+          <t>Jézus Szíve templom, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség</t>
+          <t>Jézus Szíve templom</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>Pfarrer, der gerade in New York, NY, die Messe zelebriert</t>
+          <t>kisegítő lelkész</t>
         </is>
       </c>
       <c r="N70">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="O70">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=40</t>
+          <t>/persons_v2/view.php?id=128</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>2022</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Bellovics Gábor SJ</t>
+          <t>Forrai Tamás Gergely SJ</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>Szent Ignác Jezsuita Szakkollégium, Budapest, Ungarn</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>Szent Ignác Jezsuita Szakkollégium</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N71">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="O71">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=128</t>
+          <t>/persons_v2/view.php?id=283</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>2022</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Bérczi László Bernát O.Cist, apát</t>
+          <t>Konyárik József</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Braziliaváros, Brazília</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Zirci Ciszterci Apátság, Zirc</t>
-[...4 lines deleted...]
-          <t>Zirci Ciszterci Apátság</t>
+          <t>Nagyvárad, Románia</t>
+        </is>
+      </c>
+      <c r="I72" t="inlineStr">
+        <is>
+          <t>Románia</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>Abt (seine Abtsrechte wurden 2023 ausgesetzt)</t>
+          <t>a neokatekumenátus út közösségének lelkipásztora</t>
         </is>
       </c>
       <c r="N72">
-        <v>2018</v>
-[...2 lines deleted...]
-        <v>2024</v>
+        <v>2017</v>
+      </c>
+      <c r="P72" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=79</t>
+          <t>/persons_v2/view.php?id=567</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>2022</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Juhász Ferenc, Msgr.</t>
+          <t>Rettig Kevin Hermann József (O.Praem)</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>Miskolc-Mindszent (Szent Péter és Szent Pál apostolok) plébánia, Miskolc, Ungarn</t>
+          <t>Szent Angyalok templom, Arcadia, CA, USA</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>Miskolc-Mindszent (Szent Péter és Szent Pál apostolok) plébánia</t>
+          <t>Szent Angyalok templom</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N73">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="P73" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=488</t>
+          <t>/persons_v2/view.php?id=928</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>2022</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Kürnyek Róbert, Dr.</t>
+          <t>Rigó Jenő SJ</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>Szent Kereszt templomigazgatóság, Zalaegerszeg, Ungarn</t>
-[...4 lines deleted...]
-          <t>Ungarn</t>
+          <t>Isteni Ige templom, Miskolc</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>Szent Kereszt templomigazgatóság</t>
+          <t>Isteni Ige templom</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>Kirchenverwalter, gleichzeitig Schulseelsorger an der József-Mindszenty-Grundschule, dem Gymnasium und dem Internat</t>
+          <t>plébános, közben 2019 – 2024 között a miskolci Pongrácz Szent István rendház vice-superiora, valamint 2023-tól a rendtartomány ökonómusa</t>
         </is>
       </c>
       <c r="N74">
-        <v>2018</v>
-[...4 lines deleted...]
-        </is>
+        <v>2017</v>
+      </c>
+      <c r="O74">
+        <v>2024</v>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=629</t>
+          <t>/persons_v2/view.php?id=937</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>2022</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Leavy Matthew Máté OSB, apát</t>
+          <t>Amászka László (OFMConv)</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>Woodside, CA, USA</t>
+          <t>St. John the Baptist Parish, Guelph, ON, Kanada</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J75" t="inlineStr">
+        <is>
+          <t>St. John the Baptist Parish</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>Lehrer sowie Pfarrer in der ungarischen katholischen Mission</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N75">
         <v>2018</v>
       </c>
       <c r="P75" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=641</t>
+          <t>/persons_v2/view.php?id=4</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>2022</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Marton Antal Bernát O.Cist, dr</t>
+          <t>Balogh László</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Zirc, Ungarn</t>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J76" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Magyar Egyházközség</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>Perjel (kehrte 2023 aufgrund einer Erkrankung nach Dallas, TX, USA, zurück)</t>
+          <t>plébános, közben misézik New York, NY-ban</t>
         </is>
       </c>
       <c r="N76">
         <v>2018</v>
       </c>
       <c r="O76">
         <v>2024</v>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=707</t>
+          <t>/persons_v2/view.php?id=40</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>2022</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Huszti Mihály</t>
+          <t>Bellovics Gábor SJ</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>St. John the Baptist Byzantine Catholic Church, Morgantown, WV, USA</t>
+          <t>Szent Ignác Jezsuita Szakkollégium, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>St. John the Baptist Byzantine Catholic Church</t>
+          <t>Szent Ignác Jezsuita Szakkollégium</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>Pfarrer, Bischofs- und Synodalrichter</t>
-[...10 lines deleted...]
-        </is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N77">
+        <v>2018</v>
+      </c>
+      <c r="O77">
+        <v>2025</v>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=446</t>
+          <t>/persons_v2/view.php?id=128</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>2022</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Ailer Gáspár</t>
+          <t>Bérczi László Bernát O.Cist, apát</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Budafok-Belvárosi Szent Lipót templom, Budapest, Ungarn</t>
-[...4 lines deleted...]
-          <t>Ungarn</t>
+          <t>Zirci Ciszterci Apátság, Zirc</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>Budafok-Belvárosi Szent Lipót templom</t>
+          <t>Zirci Ciszterci Apátság</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>Dekan, Pfarrer</t>
+          <t>apát (apáti jogaiból 2023-ban felfüggesztve)</t>
         </is>
       </c>
       <c r="N78">
-        <v>2019</v>
-[...4 lines deleted...]
-        </is>
+        <v>2018</v>
+      </c>
+      <c r="O78">
+        <v>2024</v>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=1</t>
+          <t>/persons_v2/view.php?id=79</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>2022</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Angyal Lajos</t>
+          <t>Huszti Mihály</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Kanada</t>
+          <t>St. John the Baptist Byzantine Catholic Church, Morgantown, WV, USA</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J79" t="inlineStr">
+        <is>
+          <t>St. John the Baptist Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>lelkész, püspöki és szinódusi bíró</t>
         </is>
       </c>
       <c r="N79">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="P79" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=9</t>
+          <t>/persons_v2/view.php?id=446</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>2022</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Hernádi Balázs Lehel OFM</t>
+          <t>Juhász Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>Satipo, Peru</t>
+          <t>Miskolc-Mindszent (Szent Péter és Szent Pál apostolok) plébánia, Miskolc, Magyarország</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>Peru</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J80" t="inlineStr">
+        <is>
+          <t>Miskolc-Mindszent (Szent Péter és Szent Pál apostolok) plébánia</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>Hilfspfarrer, anschließend von 2023 bis 2024 Pfarrer</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N80">
-        <v>2019</v>
-[...2 lines deleted...]
-        <v>2024</v>
+        <v>2018</v>
+      </c>
+      <c r="P80" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=385</t>
+          <t>/persons_v2/view.php?id=488</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>2022</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Bóna Richárd, dr.</t>
+          <t>Kürnyek Róbert, Dr.</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Szent Kereszt templomigazgatóság, Zalaegerszeg, Magyarország</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Szent Kereszt templomigazgatóság</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>Pfarrer (die Kirche wurde 2023 an eine traditionalistische kirchliche Gruppe übergeben; die ungarische Präsenz wurde eingestellt)</t>
+          <t>templomigazgató, közben Mindszenty József Általános Iskola, Gimnázium és Kollégium – iskolalelkész</t>
         </is>
       </c>
       <c r="N81">
-        <v>2020</v>
-[...2 lines deleted...]
-        <v>2023</v>
+        <v>2018</v>
+      </c>
+      <c r="P81" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=101</t>
+          <t>/persons_v2/view.php?id=629</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>2022</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Dezső Péter OFM</t>
+          <t>Leavy Matthew Máté OSB, apát</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent Cirill és Metód horvát ferences rendtartomány)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>Cernik, Kroatien</t>
+          <t>Woodside, CA, USA</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>Kroatien</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>Hausverwalter, Pfarrer, Verwalter</t>
+          <t>tanár, valamint a magyar katolikus misszióban lelkész</t>
         </is>
       </c>
       <c r="N82">
-        <v>2020</v>
-[...2 lines deleted...]
-        <v>2023</v>
+        <v>2018</v>
+      </c>
+      <c r="P82" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=195</t>
+          <t>/persons_v2/view.php?id=641</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>2022</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Hesz Vince Dénes OFM</t>
+          <t>Marton Antal Bernát O.Cist, dr</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>Szeged, Ungarn</t>
+          <t>Zirc, Magyarország</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>Seelsorger</t>
+          <t>perjel (betegsége miatt 2023-ban visszatért Dallas, TX, USA-ba)</t>
         </is>
       </c>
       <c r="N83">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="O83">
         <v>2024</v>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=387</t>
+          <t>/persons_v2/view.php?id=707</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>2022</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Loya Tamás</t>
+          <t>Ailer Gáspár</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>Parma, OH, USA</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>Annunciation of the Mother of God Byzantine Catholic Parish, Homer Glen, IL, USA</t>
+          <t>Budafok-Belvárosi Szent Lipót templom, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>Annunciation of the Mother of God Byzantine Catholic Parish</t>
+          <t>Budafok-Belvárosi Szent Lipót templom</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>esperes, plébános</t>
         </is>
       </c>
       <c r="N84">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="P84" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=667</t>
+          <t>/persons_v2/view.php?id=1</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>2022</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Mezei András</t>
+          <t>Angyal Lajos</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>II. (Kis Szent Teréz templom), Keszthely, Ungarn</t>
+          <t>Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>Ungarn</t>
-[...4 lines deleted...]
-          <t>II. (Kis Szent Teréz templom)</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N85">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="P85" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=734</t>
+          <t>/persons_v2/view.php?id=9</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>2022</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Páldeák Iván Szabolcs OFM</t>
+          <t>Hernádi Balázs Lehel OFM</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Esztergom, Ungarn</t>
+          <t>Satipo, Peru</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Peru</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>Pfarrer, im Ruhestand</t>
+          <t>segédlelkész, majd 2023-2024 plébános</t>
         </is>
       </c>
       <c r="N86">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="O86">
         <v>2024</v>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=859</t>
+          <t>/persons_v2/view.php?id=385</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>2022</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Kovács Lajos (SJ), Dr.</t>
+          <t>Bóna Richárd, dr.</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>Gödöllő, Ungarn</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J87" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>Hilfspfarrer</t>
+          <t>plébános (a templom 2023-ban átadásra került egy tradicionalista egyházi csoportnak, a magyar jelenlét megszünt)</t>
         </is>
       </c>
       <c r="N87">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="O87">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=586</t>
+          <t>/persons_v2/view.php?id=101</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>2022</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Orbán Mihály SJ</t>
+          <t>Dezső Péter OFM</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent Cirill és Metód horvát ferences rendtartomány)</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya templom, Montréal, QC, Kanada</t>
+          <t>Cernik, Horvátország</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Magyarok Nagyasszonya templom</t>
+          <t>Horvátország</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>házfőnök, plébános, ökonómus</t>
         </is>
       </c>
       <c r="N88">
-        <v>2021</v>
-[...4 lines deleted...]
-        </is>
+        <v>2020</v>
+      </c>
+      <c r="O88">
+        <v>2023</v>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=835</t>
+          <t>/persons_v2/view.php?id=195</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>2022</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Őrsy László SJ, Dr.</t>
+          <t>Hesz Vince Dénes OFM</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>Murray-Weigel Hall, Bronx, New York, NY, USA</t>
+          <t>Szeged, Magyarország</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Murray-Weigel Hall</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>lelkipásztor</t>
         </is>
       </c>
       <c r="N89">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="O89">
         <v>2024</v>
       </c>
       <c r="Q89" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=387</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>2022</v>
+      </c>
+      <c r="B90" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C90" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D90" t="inlineStr">
+        <is>
+          <t>Kerekes László, püspök, Dr.</t>
+        </is>
+      </c>
+      <c r="E90" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F90" t="inlineStr">
+        <is>
+          <t>püspök</t>
+        </is>
+      </c>
+      <c r="G90" t="inlineStr">
+        <is>
+          <t>Gyulafehérvár</t>
+        </is>
+      </c>
+      <c r="H90" t="inlineStr">
+        <is>
+          <t>Gyulafehérvár, Románia</t>
+        </is>
+      </c>
+      <c r="I90" t="inlineStr">
+        <is>
+          <t>Románia</t>
+        </is>
+      </c>
+      <c r="K90" t="inlineStr">
+        <is>
+          <t>segédpüspök, általános helynök</t>
+        </is>
+      </c>
+      <c r="N90">
+        <v>2020</v>
+      </c>
+      <c r="P90" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
+      </c>
+      <c r="Q90" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=520</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>2022</v>
+      </c>
+      <c r="B91" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C91" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D91" t="inlineStr">
+        <is>
+          <t>Loya Tamás</t>
+        </is>
+      </c>
+      <c r="E91" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F91" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G91" t="inlineStr">
+        <is>
+          <t>Parma, OH, USA</t>
+        </is>
+      </c>
+      <c r="H91" t="inlineStr">
+        <is>
+          <t>Annunciation of the Mother of God Byzantine Catholic Parish, Homer Glen, IL, USA</t>
+        </is>
+      </c>
+      <c r="I91" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J91" t="inlineStr">
+        <is>
+          <t>Annunciation of the Mother of God Byzantine Catholic Parish</t>
+        </is>
+      </c>
+      <c r="K91" t="inlineStr">
+        <is>
+          <t>parókus</t>
+        </is>
+      </c>
+      <c r="N91">
+        <v>2020</v>
+      </c>
+      <c r="P91" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
+      </c>
+      <c r="Q91" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=667</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>2022</v>
+      </c>
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C92" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D92" t="inlineStr">
+        <is>
+          <t>Mezei András</t>
+        </is>
+      </c>
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F92" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G92" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H92" t="inlineStr">
+        <is>
+          <t>II. (Kis Szent Teréz templom), Keszthely, Magyarország</t>
+        </is>
+      </c>
+      <c r="I92" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J92" t="inlineStr">
+        <is>
+          <t>II. (Kis Szent Teréz templom)</t>
+        </is>
+      </c>
+      <c r="K92" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N92">
+        <v>2020</v>
+      </c>
+      <c r="P92" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
+      </c>
+      <c r="Q92" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=734</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>2022</v>
+      </c>
+      <c r="B93" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C93" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D93" t="inlineStr">
+        <is>
+          <t>Páldeák Iván Szabolcs OFM</t>
+        </is>
+      </c>
+      <c r="E93" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F93" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G93" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H93" t="inlineStr">
+        <is>
+          <t>Esztergom, Magyarország</t>
+        </is>
+      </c>
+      <c r="I93" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="K93" t="inlineStr">
+        <is>
+          <t>lelkipásztor, nyugállományban</t>
+        </is>
+      </c>
+      <c r="N93">
+        <v>2020</v>
+      </c>
+      <c r="O93">
+        <v>2024</v>
+      </c>
+      <c r="Q93" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=859</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>2022</v>
+      </c>
+      <c r="B94" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D94" t="inlineStr">
+        <is>
+          <t>Kovács Lajos (SJ), Dr.</t>
+        </is>
+      </c>
+      <c r="E94" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F94" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G94" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H94" t="inlineStr">
+        <is>
+          <t>Gödöllő, Magyarország</t>
+        </is>
+      </c>
+      <c r="I94" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="K94" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N94">
+        <v>2021</v>
+      </c>
+      <c r="O94">
+        <v>2024</v>
+      </c>
+      <c r="Q94" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=586</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>2022</v>
+      </c>
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C95" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D95" t="inlineStr">
+        <is>
+          <t>Orbán Mihály SJ</t>
+        </is>
+      </c>
+      <c r="E95" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F95" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G95" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H95" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya templom, Montréal, QC, Kanada</t>
+        </is>
+      </c>
+      <c r="I95" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J95" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya templom</t>
+        </is>
+      </c>
+      <c r="K95" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N95">
+        <v>2021</v>
+      </c>
+      <c r="P95" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
+      </c>
+      <c r="Q95" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=835</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>2022</v>
+      </c>
+      <c r="B96" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C96" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D96" t="inlineStr">
+        <is>
+          <t>Őrsy László SJ, Dr.</t>
+        </is>
+      </c>
+      <c r="E96" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F96" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G96" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H96" t="inlineStr">
+        <is>
+          <t>Murray-Weigel Hall, Bronx, New York, NY, USA</t>
+        </is>
+      </c>
+      <c r="I96" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J96" t="inlineStr">
+        <is>
+          <t>Murray-Weigel Hall</t>
+        </is>
+      </c>
+      <c r="K96" t="inlineStr">
+        <is>
+          <t>nyugállományban</t>
+        </is>
+      </c>
+      <c r="N96">
+        <v>2021</v>
+      </c>
+      <c r="O96">
+        <v>2024</v>
+      </c>
+      <c r="Q96" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=844</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>