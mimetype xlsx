--- v1 (2026-09-13)
+++ v2 (2026-10-30)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Chronologie" sheetId="1" r:id="rId1"/>
+    <sheet name="Kronológia" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -98,3974 +98,3974 @@
     <col min="12" max="12" width="42" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t>Diaszpóra Lelkipásztori Névtár</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>www.diaszporalelkipasztorok.hu</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Year</t>
+          <t>Év</t>
         </is>
       </c>
       <c r="B4">
         <v>2025</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Event type filter</t>
+          <t>Eseménytípus szűrő</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>All events</t>
+          <t>Minden esemény</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Country filter</t>
+          <t>Ország szűrő</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Alle Länder</t>
+          <t>Minden ország</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
-          <t>Summary</t>
+          <t>Összegzés</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Current changes of the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="B9">
         <v>4</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="B10">
         <v>53</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Births</t>
+          <t>Születések</t>
         </is>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Deaths</t>
+          <t>Halálozások</t>
         </is>
       </c>
       <c r="B12">
         <v>2</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Ordinations</t>
+          <t>Szentelések</t>
         </is>
       </c>
       <c r="B13">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Domestic services</t>
+          <t>Anyaországi szolgálatok</t>
         </is>
       </c>
       <c r="B14">
         <v>4</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Foreign services</t>
+          <t>Külföldi szolgálatok</t>
         </is>
       </c>
       <c r="B15">
         <v>3</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
-          <t>Year</t>
+          <t>Év</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
-          <t>Section</t>
+          <t>Szekció</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
-          <t>Event type</t>
+          <t>Eseménytípus</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
-          <t>Name</t>
+          <t>Név</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
         <is>
-          <t>Denomination</t>
+          <t>Felekezet</t>
         </is>
       </c>
       <c r="F17" t="inlineStr" s="1">
         <is>
-          <t>Grade</t>
+          <t>Fokozat</t>
         </is>
       </c>
       <c r="G17" t="inlineStr" s="1">
         <is>
-          <t>Diocese / order</t>
+          <t>Egyházmegye / rend</t>
         </is>
       </c>
       <c r="H17" t="inlineStr" s="1">
         <is>
-          <t>Place</t>
+          <t>Hely</t>
         </is>
       </c>
       <c r="I17" t="inlineStr" s="1">
         <is>
-          <t>Country</t>
+          <t>Ország</t>
         </is>
       </c>
       <c r="J17" t="inlineStr" s="1">
         <is>
-          <t>Institution</t>
+          <t>Intézmény</t>
         </is>
       </c>
       <c r="K17" t="inlineStr" s="1">
         <is>
-          <t>Position</t>
+          <t>Beosztás</t>
         </is>
       </c>
       <c r="L17" t="inlineStr" s="1">
         <is>
-          <t>Label</t>
+          <t>Címke</t>
         </is>
       </c>
       <c r="M17" t="inlineStr" s="1">
         <is>
-          <t>Description</t>
+          <t>Leírás</t>
         </is>
       </c>
       <c r="N17" t="inlineStr" s="1">
         <is>
-          <t>Date from</t>
+          <t>Dátum tól</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
-          <t>Date to</t>
+          <t>Dátum ig</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
-          <t>Current</t>
+          <t>Jelenleg</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
-          <t>Person link</t>
+          <t>Személy linkje</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2025</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Beginn des Dienstes im Ausland
-[...1 lines deleted...]
-Versetzung (vorheriger Dienstort)</t>
+          <t>Külföldi szolgálat megkezdése
+Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Bellovics Gábor SJ</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>USA - drittens
-[...1 lines deleted...]
-Szent Ignác Jezsuita Szakkollégium, Budapest, Ungarn - Pfarrer</t>
+          <t>USA - tercia
+Jézus Szíve templom, Budapest, Magyarország - kisegítő lelkész
+Szent Ignác Jezsuita Szakkollégium, Budapest, Magyarország - lelkész</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
           <t>2025
 2017
 2018</t>
         </is>
       </c>
       <c r="O18" t="inlineStr">
         <is>
           <t>2026
 2025
 2025</t>
         </is>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=128</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>2025</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Versetzung (neuer Dienstort)
-[...1 lines deleted...]
-Begräbnis</t>
+          <t>Áthelyezés (új szolgálati hely)
+Halálozás
+Temetés</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Csókay Károly SJ</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Idősek Otthona, Budapest - im Ruhestand
-[...1 lines deleted...]
-Isteni Ige templom, Miskolc, Ungarn</t>
+          <t>Szent Erzsébet Idősek Otthona, Budapest - nyugállományban
+Budapest, Magyarország
+Isteni Ige templom, Miskolc, Magyarország</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>Isteni Ige templom</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>2025
-15. Mai 2025
-10. Juni 2025</t>
+2025. május 15.
+2025. június 10.</t>
         </is>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=171</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>2025</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Rückkehr in die Heimat</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Hazatérés</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Dezső Péter OFM</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent Cirill és Metód horvát ferences rendtartomány)</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>San Ramón, Peru - Missionar
-Surčin, Serbien - Pfarrer</t>
+          <t>San Ramón, Peru - misszionárius
+Surčin, Szerbia - lelkész</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
           <t>2023
 2025</t>
         </is>
       </c>
       <c r="O20">
         <v>2025</v>
       </c>
       <c r="P20" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=195</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>2025</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Molnár László</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>Porto Alegre, Brazília</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>23. Februar 2025</t>
+          <t>2025. február 23.</t>
         </is>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=764</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>2025</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Gyöngyös Márton OP</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>domonkos (Ordo Fratrum Praedicatorum)</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Österreich</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>Österreich</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>Seelsorge und die Durchführung von Exerzitien</t>
+          <t>lelkipásztori tevékenység és lelkigyakorlatok tartása</t>
         </is>
       </c>
       <c r="N22">
         <v>1970</v>
       </c>
       <c r="P22" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=353</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>2025</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Deák István</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>Pfarrer, unter anderem in Toronto, ON, derzeit im Ruhestand</t>
+          <t>parókus, közben Toronto, ON is, jelenleg nyugállományban</t>
         </is>
       </c>
       <c r="N23">
         <v>1988</v>
       </c>
       <c r="P23" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=182</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>2025</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Lelóczky Gyula Donát O.Cist</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>Gymnasiallehrer bis 2011, Bibliothekar bis 2022, Pfarrer der ungarischen Gemeinde in Texas</t>
+          <t>gimnáziumi tanár 2011-ig, könyvtáros 2022-ig, a texasi magyar közösség lelkésze</t>
         </is>
       </c>
       <c r="N24">
         <v>1992</v>
       </c>
       <c r="P24" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=644</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>2025</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Kiss György Barnabás OFM</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
           <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>Pfarrer, seit 2010 in Windsor, ON, Kanada – Pfarrei St. Antonius von Padua – Verwalter</t>
+          <t>plébános, közben 2010-től Windsor, ON, Kanadában – Páduai Szent Antal plébánia – adminisztrátor</t>
         </is>
       </c>
       <c r="N25">
         <v>1994</v>
       </c>
       <c r="P25" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=545</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>2025</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Ligeti András Angelus OFM</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
           <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>Ortsvorsteher und Hilfspfarrer sowie Zelebrant in den ehemaligen ungarischen Pfarreien in DeWitt, MI, USA, und Toledo, OH, USA</t>
+          <t>helyi elöljáró és segédlelkész, valamint DeWitt, MI, USA és Toledo, OH, USA egykori magyar plébániákon miséző</t>
         </is>
       </c>
       <c r="N26">
         <v>1994</v>
       </c>
       <c r="P26" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=654</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>2025</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Juhász Gábor Tamás, Dr.</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Budapest - Vizafogó, Budapest, Ungarn</t>
+          <t>Budapest - Vizafogó, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
           <t>Budapest - Vizafogó</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>Hilfspfarrer, ab 2000 dann Pfarrer; von 2001 bis 2019 war er zudem Leiter der St.-Augustinus-Kapelle</t>
+          <t>segédlelkész, majd 2000-től plébános, közben 2001 – 2019 között a Szent Ágoston kápolna igazgatója is</t>
         </is>
       </c>
       <c r="N27">
         <v>1998</v>
       </c>
       <c r="P27" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=489</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>2025</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Sapientia Szerzetesi Főiskola, Budapest, Ungarn</t>
+          <t>Sapientia Szerzetesi Főiskola, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
           <t>Sapientia Szerzetesi Főiskola</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>Dozent an der Theologischen Hochschule Sapientia, unterrichtet Fundamentaltheologie, seit 2020 Mitglied des Senats, Leiter des Lehrstuhls für Fundamentaltheologie, von 2021 bis 2025 stellvertretender Rektor für Lehre und Forschung, seit dem 1. Juli 2025 amtierender Rektor, ab 1. September 2025 Rektor</t>
+          <t>a Sapientia Szerzetesi Hittudományi Főiskola oktatója, fundamentális teológiát tanít, 2020-tól a Szenátus tagja, a Fundamentális Teológia Tanszék vezetője, 2021-2025 között oktatási és kutatási rektorhelyettes, 2025. július 1-től megbízott rektor, 2025. szeptember 1-től rektor</t>
         </is>
       </c>
       <c r="N28">
         <v>2001</v>
       </c>
       <c r="P28" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>2025</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Kárpáti László SVD</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (früher: Csanád)</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>Johannesburg, Dél-Afrikai Köztársaság</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>Dél-Afrikai Köztársaság</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>Missionar, Straßenpastor</t>
+          <t>misszionárius, utcai lelkész</t>
         </is>
       </c>
       <c r="N29">
         <v>2003</v>
       </c>
       <c r="P29" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=510</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>2025</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Erős Sándor</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>Szatmár (früher: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Túrterebes, Rumänien</t>
+          <t>Túrterebes, Románia</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>Rumänien</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N30">
         <v>2004</v>
       </c>
       <c r="P30" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=237</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>2025</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Miskei László</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
           <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N31">
         <v>2004</v>
       </c>
       <c r="P31" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=751</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>2025</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Artner Péter Oszkár, Dr. habil</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Szent Péter és Pál Plébánia, Kál, Ungarn</t>
+          <t>Szent Péter és Pál Plébánia, Kál, Magyarország</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
           <t>Szent Péter és Pál Plébánia</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N32">
         <v>2007</v>
       </c>
       <c r="P32" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=17</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>2025</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Dömötör János László (OFM)</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>Queen of Peace templom, Victoria, BC, Kanada</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
           <t>Queen of Peace templom</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>Pfarrer, ungarischer Geistlicher</t>
+          <t>plébános, magyar lelkész</t>
         </is>
       </c>
       <c r="N33">
         <v>2008</v>
       </c>
       <c r="P33" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=217</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>2025</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Nagy László, Dr.</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>Holy Family Parish, Whitby, ON, Kanada</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
           <t>Holy Family Parish</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>Pfarrer, Richter am kanadischen Berufungsgericht, Erzbischofsvikar, Theologieprofessor</t>
+          <t>plébános, a Kanadai Fellebezési Bíróság bírája, érseki helynök, teológiai tanár</t>
         </is>
       </c>
       <c r="N34">
         <v>2009</v>
       </c>
       <c r="P34" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=796</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>2025</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Ailer Gellért</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>Washington DC, USA</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Redemtoris Mater Egyházmegyei Missziós Szeminárium, Eger, Ungarn</t>
+          <t>Redemtoris Mater Egyházmegyei Missziós Szeminárium, Eger, Magyarország</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
           <t>Redemtoris Mater Egyházmegyei Missziós Szeminárium</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>stellvertretender Rektor</t>
+          <t>vicerektor</t>
         </is>
       </c>
       <c r="N35">
         <v>2013</v>
       </c>
       <c r="P35" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=2</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>2025</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Sajgó Szabolcs SJ</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Párbeszéd Háza, Budapest, Ungarn</t>
+          <t>Párbeszéd Háza, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
           <t>Párbeszéd Háza</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>Direktor</t>
+          <t>igazgató</t>
         </is>
       </c>
       <c r="N36">
         <v>2013</v>
       </c>
       <c r="P36" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=955</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>2025</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Budapest, Ungarn</t>
+          <t>Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>Mitbegründer und später Chefredakteur der Zeitschrift „Acta Pintériana“.</t>
+          <t>az Acta Pintériana társalapítója, később főszerkesztője.</t>
         </is>
       </c>
       <c r="N37">
         <v>2014</v>
       </c>
       <c r="P37" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>2025</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Csete Iván</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>St. Mary’s, Port Jervis, NY, USA</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
           <t>St. Mary’s</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>im Ruhestand, hilft außerdem in New York, NY, USA, bei der ungarischen Messe aus</t>
+          <t>nyugállományban, egyben besegít New York, NY, USA magyar miséző</t>
         </is>
       </c>
       <c r="N38">
         <v>2014</v>
       </c>
       <c r="P38" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=158</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>2025</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Antal András</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N39">
         <v>2015</v>
       </c>
       <c r="P39" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=11</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>2025</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Apró, Jorge Alberto</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>Guarulhos, Brazília</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>Sagrada Família, Guarulhos, Brazília</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
           <t>Sagrada Família</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>emeritierter Pfarrer</t>
+          <t>emeritus plébános</t>
         </is>
       </c>
       <c r="N40">
         <v>2015</v>
       </c>
       <c r="P40" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=14</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2025</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Mák Ferenc</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Budai Görög Katolikus Parókia, Budapest, Ungarn</t>
+          <t>Budai Görög Katolikus Parókia, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
           <t>Budai Görög Katolikus Parókia</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>Hilfspfarrer</t>
+          <t>kisegítő lelkész</t>
         </is>
       </c>
       <c r="N41">
         <v>2015</v>
       </c>
       <c r="P41" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=714</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>2025</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Mák Ferenc</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Debrecen, Ungarn</t>
+          <t>Debrecen, Magyarország</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>Richter am Diözesangericht Hajdúdorog</t>
+          <t>a Hajdúdorogi Egyházmegyei Bíróság bírája</t>
         </is>
       </c>
       <c r="N42">
         <v>2015</v>
       </c>
       <c r="P42" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=714</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>2025</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Ailer Gellért</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>Washington DC, USA</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Kisboldogasszony templom, Eger, Ungarn</t>
+          <t>Kisboldogasszony templom, Eger, Magyarország</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
           <t>Kisboldogasszony templom</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>Pfarrverwalter</t>
+          <t>plébániai kormányzó</t>
         </is>
       </c>
       <c r="N43">
         <v>2016</v>
       </c>
       <c r="P43" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=2</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>2025</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>Budapest, Ungarn</t>
+          <t>Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>Ausbildungs- und Studiendelegierter der Franziskanerprovinz „Große Frau der Ungarn“.</t>
+          <t>a Magyarok Nagyasszonya Ferences Rendtartomány képzési és tanulmányi delegátusa.</t>
         </is>
       </c>
       <c r="N44">
         <v>2016</v>
       </c>
       <c r="P44" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>2025</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Cebula Paweł OFMConv</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>Páduai Szent Antal plébánia, Eger</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
           <t>Páduai Szent Antal plébánia</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N45">
         <v>2016</v>
       </c>
       <c r="P45" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=121</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>2025</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Kormon József, Dr.</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>Pécs</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N46">
         <v>2016</v>
       </c>
       <c r="P46" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=569</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>2025</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Konyárik József</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>Braziliaváros, Brazília</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>Nagyvárad, Rumänien</t>
+          <t>Nagyvárad, Románia</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>Rumänien</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>Seelsorger der Gemeinschaft des Neokatechumenats</t>
+          <t>a neokatekumenátus út közösségének lelkipásztora</t>
         </is>
       </c>
       <c r="N47">
         <v>2017</v>
       </c>
       <c r="P47" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=567</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>2025</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Rettig Kevin Hermann József (O.Praem)</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>Szent Angyalok templom, Arcadia, CA, USA</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
           <t>Szent Angyalok templom</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N48">
         <v>2017</v>
       </c>
       <c r="P48" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=928</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2025</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Amászka László (OFMConv)</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>St. John the Baptist Parish, Guelph, ON, Kanada</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
           <t>St. John the Baptist Parish</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N49">
         <v>2018</v>
       </c>
       <c r="P49" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=4</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>2025</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Huszti Mihály</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>St. John the Baptist Byzantine Catholic Church, Morgantown, WV, USA</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
           <t>St. John the Baptist Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>Pfarrer, Bischofs- und Synodalrichter</t>
+          <t>lelkész, püspöki és szinódusi bíró</t>
         </is>
       </c>
       <c r="N50">
         <v>2018</v>
       </c>
       <c r="P50" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=446</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>2025</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Juhász Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Miskolc-Mindszent (Szent Péter és Szent Pál apostolok) plébánia, Miskolc, Ungarn</t>
+          <t>Miskolc-Mindszent (Szent Péter és Szent Pál apostolok) plébánia, Miskolc, Magyarország</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
           <t>Miskolc-Mindszent (Szent Péter és Szent Pál apostolok) plébánia</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N51">
         <v>2018</v>
       </c>
       <c r="P51" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=488</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>2025</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Kürnyek Róbert, Dr.</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Szent Kereszt templomigazgatóság, Zalaegerszeg, Ungarn</t>
+          <t>Szent Kereszt templomigazgatóság, Zalaegerszeg, Magyarország</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
           <t>Szent Kereszt templomigazgatóság</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>Kirchenverwalter, gleichzeitig Schulseelsorger an der József-Mindszenty-Grundschule, dem Gymnasium und dem Internat</t>
+          <t>templomigazgató, közben Mindszenty József Általános Iskola, Gimnázium és Kollégium – iskolalelkész</t>
         </is>
       </c>
       <c r="N52">
         <v>2018</v>
       </c>
       <c r="P52" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=629</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>2025</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Leavy Matthew Máté OSB, apát</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>Woodside, CA, USA</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>Lehrer sowie Pfarrer in der ungarischen katholischen Mission</t>
+          <t>tanár, valamint a magyar katolikus misszióban lelkész</t>
         </is>
       </c>
       <c r="N53">
         <v>2018</v>
       </c>
       <c r="P53" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=641</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>2025</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Ailer Gáspár</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Budafok-Belvárosi Szent Lipót templom, Budapest, Ungarn</t>
+          <t>Budafok-Belvárosi Szent Lipót templom, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
           <t>Budafok-Belvárosi Szent Lipót templom</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>Dekan, Pfarrer</t>
+          <t>esperes, plébános</t>
         </is>
       </c>
       <c r="N54">
         <v>2019</v>
       </c>
       <c r="P54" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=1</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>2025</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Angyal Lajos</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N55">
         <v>2019</v>
       </c>
       <c r="P55" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=9</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>2025</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Kerekes László, püspök, Dr.</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>Bischof</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Gyulafehérvár, Rumänien</t>
+          <t>Gyulafehérvár, Románia</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>Rumänien</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>Weihbischof, Generalvikar</t>
+          <t>segédpüspök, általános helynök</t>
         </is>
       </c>
       <c r="N56">
         <v>2020</v>
       </c>
       <c r="P56" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=520</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>2025</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Loya Tamás</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>Parma, OH, USA</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>Annunciation of the Mother of God Byzantine Catholic Parish, Homer Glen, IL, USA</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
           <t>Annunciation of the Mother of God Byzantine Catholic Parish</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N57">
         <v>2020</v>
       </c>
       <c r="P57" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=667</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>2025</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Mezei András</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>II. (Kis Szent Teréz templom), Keszthely, Ungarn</t>
+          <t>II. (Kis Szent Teréz templom), Keszthely, Magyarország</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
           <t>II. (Kis Szent Teréz templom)</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N58">
         <v>2020</v>
       </c>
       <c r="P58" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=734</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>2025</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Orbán Mihály SJ</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>Magyarok Nagyasszonya templom, Montréal, QC, Kanada</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
           <t>Magyarok Nagyasszonya templom</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N59">
         <v>2021</v>
       </c>
       <c r="P59" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=835</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>2025</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Finta Lajos</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Dunavarsány, Ungarn</t>
+          <t>Dunavarsány, Magyarország</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>Der Pfarrer betreut Bugyi nebenbei.</t>
+          <t>plébános, oldallagosan ellátja Bugyit.</t>
         </is>
       </c>
       <c r="N60">
         <v>2022</v>
       </c>
       <c r="P60" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=275</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>2025</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Lukács Imre Róbert, Dr.</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Gyulafehérvár, Rumänien</t>
+          <t>Gyulafehérvár, Románia</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>Rumänien</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>Generalvikar, Gerichtsvikar, Theologielehrer</t>
+          <t>általános helynök, bírósági helynök, teológiai tanár</t>
         </is>
       </c>
       <c r="N61">
         <v>2022</v>
       </c>
       <c r="P61" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=672</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>2025</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Lóczi Tamás</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>Érseki Papnevelő Intézet, Eger, Ungarn</t>
+          <t>Érseki Papnevelő Intézet, Eger, Magyarország</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
           <t>Érseki Papnevelő Intézet</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>Lehrer für Spiritualität und Theologie</t>
+          <t>spirituális, teológiai tanár</t>
         </is>
       </c>
       <c r="N62">
         <v>2022</v>
       </c>
       <c r="P62" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=668</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>2025</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Schweda Phillip (OFM)</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>St. Bernard Parish, Holmes Beach, FL, USA</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
           <t>St. Bernard Parish</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>Verwaltungsangestellter, anschließend im Ruhestand</t>
+          <t>adminisztrátor, majd nyugállományban</t>
         </is>
       </c>
       <c r="N63">
         <v>2022</v>
       </c>
       <c r="O63">
         <v>2026</v>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=978</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>2025</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Lóczi Tamás</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>Szent József Kollégium, Eger, Ungarn</t>
+          <t>Szent József Kollégium, Eger, Magyarország</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
           <t>Szent József Kollégium</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N64">
         <v>2023</v>
       </c>
       <c r="P64" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=668</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2025</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Balogh László</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Bosco Szent János plébániatemplom (szalézi plébánia), Balassagyarmat, Ungarn</t>
+          <t>Bosco Szent János plébániatemplom (szalézi plébánia), Balassagyarmat, Magyarország</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
           <t>Bosco Szent János plébániatemplom (szalézi plébánia)</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>Pfarrer, Dekan (von 2024 bis 2025 zusätzlich zuständig für: Cserhátsurány, Herencsény, Terény; ab 2025 wurde er von der Betreuung der zusätzlich betreuten Pfarreien entbunden.)</t>
+          <t>plébános, esperes (2024-2025 között oldallagosan ellátta: Cserhátsurány, Herencsény, Terény; 2025-től az oldallagosan ellátott egyházközségek ellátása alól felmentést kapott.)</t>
         </is>
       </c>
       <c r="N65">
         <v>2024</v>
       </c>
       <c r="P65" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=40</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>2025</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Forrai Tamás Gergely SJ</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Jézus Szíve templom, Pécs, Ungarn</t>
+          <t>Jézus Szíve templom, Pécs, Magyarország</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
           <t>Jézus Szíve templom</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>Universitätsseelsorger, Organisationsseelsorger</t>
+          <t>egyetemi lelkész, szervezőlelkész</t>
         </is>
       </c>
       <c r="N66">
         <v>2024</v>
       </c>
       <c r="P66" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=283</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>2025</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Hernádi Balázs Lehel OFM</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>Nagyszőlős, Ukraine</t>
+          <t>Nagyszőlős, Ukrajna</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>Ukraine</t>
+          <t>Ukrajna</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>Seelsorger</t>
+          <t>lelkipásztor</t>
         </is>
       </c>
       <c r="N67">
         <v>2024</v>
       </c>
       <c r="P67" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=385</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>2025</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Hesz Vince Dénes OFM</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>Thomas Aquinas Seminary, Dillwyn, VA, USA</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
           <t>Thomas Aquinas Seminary</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>hält sich mit Genehmigung des Ordens im Seminar der Priesterbruderschaft St. Pius X. auf</t>
+          <t>a Szent X. Piusz Papi Testvérület szemináriumában tartózkodik, rendi engedéllyel</t>
         </is>
       </c>
       <c r="N68">
         <v>2024</v>
       </c>
       <c r="P68" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=387</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>2025</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Horváth Árpád SJ</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
           <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N69">
         <v>2024</v>
       </c>
       <c r="P69" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=418</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>2025</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Juhász Imre</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
           <t>Szent István R. K. Magyar Egyházközség</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>Pfarrer, der gleichzeitig auch für New Brunswick (New Jersey, USA) und New York (New York, USA) zuständig ist.</t>
+          <t>plébános, közben ellátja New Brunswick, NJ, USA-t és New York, NY, USA-t is.</t>
         </is>
       </c>
       <c r="N70">
         <v>2024</v>
       </c>
       <c r="P70" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=490</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>2025</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Lakatos Dénes</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>London, Vereinigtes Königreich</t>
+          <t>London, Egyesült Királyság</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>Vereinigtes Königreich</t>
+          <t>Egyesült Királyság</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N71">
         <v>2024</v>
       </c>
       <c r="P71" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=633</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>2025</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Marton Antal Bernát O.Cist, dr</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
           <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N72">
         <v>2024</v>
       </c>
       <c r="P72" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=707</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>2025</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Rigó Jenő SJ</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>Fáber Szent Péter jezsuita rendház, Budapest</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
           <t>Fáber Szent Péter jezsuita rendház</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>Péter Szent Fáber, Minister des Jesuitenklosters und Beauftragter der Provinz für ältere Ordensmitglieder</t>
+          <t>Fáber Szent Péter jezsuita rendház minisztere, a provincia idős rendtagokért felelős delegátusa</t>
         </is>
       </c>
       <c r="N73">
         <v>2024</v>
       </c>
       <c r="O73">
         <v>2026</v>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=937</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>2025</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Sabo Estefan</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t>San Roque de Presidencia Roque Sáenz Peña, Argentína</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>Sagrado Corazón de Jesús-plébánia, Campo Largo, Chaco, Argentína</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
           <t>Argentína</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
           <t>Sagrado Corazón de Jesús-plébánia</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N74">
         <v>2024</v>
       </c>
       <c r="P74" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=954</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>