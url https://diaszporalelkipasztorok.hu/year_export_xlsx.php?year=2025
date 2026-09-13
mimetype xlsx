--- v0 (2026-07-07)
+++ v1 (2026-09-13)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Cronologia" sheetId="1" r:id="rId1"/>
+    <sheet name="Chronologie" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -125,80 +125,80 @@
       </c>
       <c r="B4">
         <v>2025</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Event type filter</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>All events</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Country filter</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Tutti i paesi</t>
+          <t>Alle Länder</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
           <t>Summary</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Current changes of the year</t>
         </is>
       </c>
       <c r="B9">
         <v>4</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="B10">
-        <v>45</v>
+        <v>53</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Births</t>
         </is>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Deaths</t>
         </is>
       </c>
       <c r="B12">
         <v>2</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
@@ -301,3252 +301,3773 @@
           <t>Date from</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
           <t>Date to</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
           <t>Current</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
           <t>Person link</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2025</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Inizio del servizio all’estero
-[...1 lines deleted...]
-Trasferimento (luogo di servizio precedente)</t>
+          <t>Beginn des Dienstes im Ausland
+Versetzung (vorheriger Dienstort)
+Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Bellovics Gábor SJ</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>USA - terzo
-[...1 lines deleted...]
-Szent Ignác Jezsuita Szakkollégium, Budapest, Ungheria - pastore</t>
+          <t>USA - drittens
+Jézus Szíve templom, Budapest, Ungarn - Hilfspfarrer
+Szent Ignác Jezsuita Szakkollégium, Budapest, Ungarn - Pfarrer</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
           <t>2025
 2017
 2018</t>
         </is>
       </c>
       <c r="O18" t="inlineStr">
         <is>
           <t>2026
 2025
 2025</t>
         </is>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=128</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>2025</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Trasferimento (nuovo luogo di servizio)
-[...1 lines deleted...]
-Sepoltura</t>
+          <t>Versetzung (neuer Dienstort)
+Tod
+Begräbnis</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Csókay Károly SJ</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Szent Erzsébet Idősek Otthona, Budapest - in pensione
-[...1 lines deleted...]
-Isteni Ige templom, Miskolc, Ungheria</t>
+          <t>Szent Erzsébet Idősek Otthona, Budapest - im Ruhestand
+Budapest, Ungarn
+Isteni Ige templom, Miskolc, Ungarn</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>Isteni Ige templom</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>2025
-15 maggio 2025
-10 giugno 2025</t>
+15. Mai 2025
+10. Juni 2025</t>
         </is>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=171</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>2025</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Trasferimento (luogo di servizio precedente)
-Ritorno in patria</t>
+          <t>Versetzung (vorheriger Dienstort)
+Rückkehr in die Heimat</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Dezső Péter OFM</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent Cirill és Metód horvát ferences rendtartomány)</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>San Ramón, Peru - missionario
-Surčin, Serbia - pastore</t>
+          <t>San Ramón, Peru - Missionar
+Surčin, Serbien - Pfarrer</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
           <t>2023
 2025</t>
         </is>
       </c>
       <c r="O20">
         <v>2025</v>
       </c>
       <c r="P20" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=195</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>2025</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Cambiamenti correnti nell’anno</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Morte</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Molnár László</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>Porto Alegre, Brazília</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>23 febbraio 2025</t>
+          <t>23. Februar 2025</t>
         </is>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=764</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>2025</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Gyöngyös Márton OP</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>domonkos (Ordo Fratrum Praedicatorum)</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Austria</t>
+          <t>Österreich</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>Austria</t>
+          <t>Österreich</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>attività pastorale e organizzazione di ritiri spirituali</t>
+          <t>Seelsorge und die Durchführung von Exerzitien</t>
         </is>
       </c>
       <c r="N22">
         <v>1970</v>
       </c>
       <c r="P22" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=353</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>2025</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Deák István</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>Toronto, ON, Canada</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Canada</t>
+          <t>Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>parroco, in precedenza anche a Toronto, ON, attualmente in pensione</t>
+          <t>Pfarrer, unter anderem in Toronto, ON, derzeit im Ruhestand</t>
         </is>
       </c>
       <c r="N23">
         <v>1988</v>
       </c>
       <c r="P23" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=182</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>2025</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Lelóczky Gyula Donát O.Cist</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>insegnante di liceo fino al 2011, bibliotecario fino al 2022, pastore della comunità ungherese del Texas</t>
+          <t>Gymnasiallehrer bis 2011, Bibliothekar bis 2022, Pfarrer der ungarischen Gemeinde in Texas</t>
         </is>
       </c>
       <c r="N24">
         <v>1992</v>
       </c>
       <c r="P24" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=644</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>2025</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Kiss György Barnabás OFM</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
           <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>parroco, dal 2010 anche a Windsor, Ontario, Canada – Parrocchia di Sant’Antonio da Padova – amministratore</t>
-[...5 lines deleted...]
-        </is>
+          <t>Pfarrer, seit 2010 in Windsor, ON, Kanada – Pfarrei St. Antonius von Padua – Verwalter</t>
+        </is>
+      </c>
+      <c r="N25">
+        <v>1994</v>
       </c>
       <c r="P25" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=545</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>2025</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Juhász Gábor Tamás, Dr.</t>
+          <t>Ligeti András Angelus OFM</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Budapest - Vizafogó, Budapest, Ungheria</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>Budapest - Vizafogó</t>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>viceparroco, poi, dal 2000, parroco; nel frattempo, dal 2001 al 2019, è stato anche direttore della Cappella di Sant’Agostino</t>
+          <t>Ortsvorsteher und Hilfspfarrer sowie Zelebrant in den ehemaligen ungarischen Pfarreien in DeWitt, MI, USA, und Toledo, OH, USA</t>
         </is>
       </c>
       <c r="N26">
-        <v>1998</v>
+        <v>1994</v>
       </c>
       <c r="P26" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=489</t>
+          <t>/persons_v2/view.php?id=654</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>2025</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
+          <t>Juhász Gábor Tamás, Dr.</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Sapientia Szerzetesi Főiskola, Budapest, Ungheria</t>
+          <t>Budapest - Vizafogó, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>Sapientia Szerzetesi Főiskola</t>
+          <t>Budapest - Vizafogó</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>docente presso l’Istituto Superiore di Teologia Monastica Sapientia, dove insegna teologia fondamentale; dal 2020 è membro del Senato e direttore del Dipartimento di Teologia Fondamentale; dal 2021 al 2025 è stato vicerettore per la didattica e la ricerca; dal 1° luglio 2025 è rettore ad interim, dal 1° settembre 2025 rettore</t>
+          <t>Hilfspfarrer, ab 2000 dann Pfarrer; von 2001 bis 2019 war er zudem Leiter der St.-Augustinus-Kapelle</t>
         </is>
       </c>
       <c r="N27">
-        <v>2001</v>
+        <v>1998</v>
       </c>
       <c r="P27" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=28</t>
+          <t>/persons_v2/view.php?id=489</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>2025</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Kárpáti László SVD</t>
+          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (in precedenza: Csanád)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Johannesburg, Dél-Afrikai Köztársaság</t>
+          <t>Sapientia Szerzetesi Főiskola, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>Dél-Afrikai Köztársaság</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J28" t="inlineStr">
+        <is>
+          <t>Sapientia Szerzetesi Főiskola</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>missionario, pastore di strada</t>
+          <t>Dozent an der Theologischen Hochschule Sapientia, unterrichtet Fundamentaltheologie, seit 2020 Mitglied des Senats, Leiter des Lehrstuhls für Fundamentaltheologie, von 2021 bis 2025 stellvertretender Rektor für Lehre und Forschung, seit dem 1. Juli 2025 amtierender Rektor, ab 1. September 2025 Rektor</t>
         </is>
       </c>
       <c r="N28">
-        <v>2003</v>
+        <v>2001</v>
       </c>
       <c r="P28" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=510</t>
+          <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>2025</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Erős Sándor</t>
+          <t>Kárpáti László SVD</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>Szatmár (in precedenza: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>Szeged-Csanád (früher: Csanád)</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Túrterebes, Romania</t>
+          <t>Johannesburg, Dél-Afrikai Köztársaság</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>Romania</t>
+          <t>Dél-Afrikai Köztársaság</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>in pensione</t>
+          <t>Missionar, Straßenpastor</t>
         </is>
       </c>
       <c r="N29">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="P29" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=237</t>
+          <t>/persons_v2/view.php?id=510</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>2025</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Miskei László</t>
+          <t>Erős Sándor</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>Szatmár (früher: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Welland, ON, Canada</t>
+          <t>Túrterebes, Rumänien</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>Canada</t>
-[...4 lines deleted...]
-          <t>Our Lady of Hungary Church</t>
+          <t>Rumänien</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N30">
         <v>2004</v>
       </c>
       <c r="P30" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=751</t>
+          <t>/persons_v2/view.php?id=237</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>2025</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Artner Péter Oszkár, Dr. habil</t>
+          <t>Miskei László</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Szent Péter és Pál Plébánia, Kál, Ungheria</t>
+          <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>Szent Péter és Pál Plébánia</t>
+          <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N31">
-        <v>2007</v>
+        <v>2004</v>
       </c>
       <c r="P31" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=17</t>
+          <t>/persons_v2/view.php?id=751</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>2025</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Dömötör János László (OFM)</t>
+          <t>Artner Péter Oszkár, Dr. habil</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Queen of Peace templom, Victoria, BC, Canada</t>
+          <t>Szent Péter és Pál Plébánia, Kál, Ungarn</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>Queen of Peace templom</t>
+          <t>Szent Péter és Pál Plébánia</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>parroco, pastore ungherese</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N32">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="P32" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=217</t>
+          <t>/persons_v2/view.php?id=17</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>2025</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Nagy László, Dr.</t>
+          <t>Dömötör János László (OFM)</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Holy Family Parish, Whitby, ON, Canada</t>
+          <t>Queen of Peace templom, Victoria, BC, Kanada</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>Holy Family Parish</t>
+          <t>Queen of Peace templom</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>parroco, giudice della Corte d’appello del Canada, vicario arcivescovile, docente di teologia</t>
+          <t>Pfarrer, ungarischer Geistlicher</t>
         </is>
       </c>
       <c r="N33">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="P33" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=796</t>
+          <t>/persons_v2/view.php?id=217</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>2025</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Ailer Gellért</t>
+          <t>Nagy László, Dr.</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>Washington DC, USA</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Redemtoris Mater Egyházmegyei Missziós Szeminárium, Eger, Ungheria</t>
+          <t>Holy Family Parish, Whitby, ON, Kanada</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>Redemtoris Mater Egyházmegyei Missziós Szeminárium</t>
+          <t>Holy Family Parish</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>vicepreside</t>
+          <t>Pfarrer, Richter am kanadischen Berufungsgericht, Erzbischofsvikar, Theologieprofessor</t>
         </is>
       </c>
       <c r="N34">
-        <v>2013</v>
+        <v>2009</v>
       </c>
       <c r="P34" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=2</t>
+          <t>/persons_v2/view.php?id=796</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>2025</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
+          <t>Ailer Gellért</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>Washington DC, USA</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Budapest, Ungheria</t>
+          <t>Redemtoris Mater Egyházmegyei Missziós Szeminárium, Eger, Ungarn</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J35" t="inlineStr">
+        <is>
+          <t>Redemtoris Mater Egyházmegyei Missziós Szeminárium</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>cofondatore e, in seguito, caporedattore di Acta Pintériana.</t>
+          <t>stellvertretender Rektor</t>
         </is>
       </c>
       <c r="N35">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="P35" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=28</t>
+          <t>/persons_v2/view.php?id=2</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>2025</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Csete Iván</t>
+          <t>Sajgó Szabolcs SJ</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>New York, NY, USA</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>St. Mary’s, Port Jervis, NY, USA</t>
+          <t>Párbeszéd Háza, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>St. Mary’s</t>
+          <t>Párbeszéd Háza</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>in pensione, ma collabora anche con la comunità ungherese di New York, NY, USA</t>
+          <t>Direktor</t>
         </is>
       </c>
       <c r="N36">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="P36" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=158</t>
+          <t>/persons_v2/view.php?id=955</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>2025</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Antal András</t>
+          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>in pensione</t>
+          <t>Mitbegründer und später Chefredakteur der Zeitschrift „Acta Pintériana“.</t>
         </is>
       </c>
       <c r="N37">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="P37" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=11</t>
+          <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>2025</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Apró, Jorge Alberto</t>
+          <t>Csete Iván</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>Guarulhos, Brazília</t>
+          <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Sagrada Família, Guarulhos, Brazília</t>
+          <t>St. Mary’s, Port Jervis, NY, USA</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>Sagrada Família</t>
+          <t>St. Mary’s</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>parroco emerito</t>
+          <t>im Ruhestand, hilft außerdem in New York, NY, USA, bei der ungarischen Messe aus</t>
         </is>
       </c>
       <c r="N38">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="P38" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=14</t>
+          <t>/persons_v2/view.php?id=158</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>2025</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Mák Ferenc</t>
+          <t>Antal András</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Budai Görög Katolikus Parókia, Budapest, Ungheria</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>Ungheria</t>
-[...4 lines deleted...]
-          <t>Budai Görög Katolikus Parókia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>assistente pastorale</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N39">
         <v>2015</v>
       </c>
       <c r="P39" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=714</t>
+          <t>/persons_v2/view.php?id=11</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>2025</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Mák Ferenc</t>
+          <t>Apró, Jorge Alberto</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Guarulhos, Brazília</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Debrecen, Ungheria</t>
+          <t>Sagrada Família, Guarulhos, Brazília</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="J40" t="inlineStr">
+        <is>
+          <t>Sagrada Família</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>giudice del Tribunale diocesano di Hajdúdorog</t>
+          <t>emeritierter Pfarrer</t>
         </is>
       </c>
       <c r="N40">
         <v>2015</v>
       </c>
       <c r="P40" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=714</t>
+          <t>/persons_v2/view.php?id=14</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2025</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Ailer Gellért</t>
+          <t>Mák Ferenc</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>Washington DC, USA</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Kisboldogasszony templom, Eger, Ungheria</t>
+          <t>Budai Görög Katolikus Parókia, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>Kisboldogasszony templom</t>
+          <t>Budai Görög Katolikus Parókia</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>amministratore parrocchiale</t>
+          <t>Hilfspfarrer</t>
         </is>
       </c>
       <c r="N41">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="P41" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=2</t>
+          <t>/persons_v2/view.php?id=714</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>2025</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
+          <t>Mák Ferenc</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Budapest, Ungheria</t>
+          <t>Debrecen, Ungarn</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>delegato alla formazione e agli studi della Provincia francescana della Madonna dei Magiari.</t>
+          <t>Richter am Diözesangericht Hajdúdorog</t>
         </is>
       </c>
       <c r="N42">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="P42" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=28</t>
+          <t>/persons_v2/view.php?id=714</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>2025</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Cebula Paweł OFMConv</t>
+          <t>Ailer Gellért</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>Washington DC, USA</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Páduai Szent Antal plébánia, Eger</t>
+          <t>Kisboldogasszony templom, Eger, Ungarn</t>
+        </is>
+      </c>
+      <c r="I43" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>Páduai Szent Antal plébánia</t>
+          <t>Kisboldogasszony templom</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>Pfarrverwalter</t>
         </is>
       </c>
       <c r="N43">
         <v>2016</v>
       </c>
       <c r="P43" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=121</t>
+          <t>/persons_v2/view.php?id=2</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>2025</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Kormon József, Dr.</t>
+          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>Pécs</t>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>in pensione</t>
+          <t>Ausbildungs- und Studiendelegierter der Franziskanerprovinz „Große Frau der Ungarn“.</t>
         </is>
       </c>
       <c r="N44">
         <v>2016</v>
       </c>
       <c r="P44" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=569</t>
+          <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>2025</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Konyárik József</t>
+          <t>Cebula Paweł OFMConv</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>Braziliaváros, Brazília</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Nagyvárad, Romania</t>
-[...4 lines deleted...]
-          <t>Romania</t>
+          <t>Páduai Szent Antal plébánia, Eger</t>
+        </is>
+      </c>
+      <c r="J45" t="inlineStr">
+        <is>
+          <t>Páduai Szent Antal plébánia</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>pastore della comunità del Cammino Neocatecumenale</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N45">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="P45" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=567</t>
+          <t>/persons_v2/view.php?id=121</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>2025</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Amászka László (OFMConv)</t>
+          <t>Kormon József, Dr.</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>Pécs</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>St. John the Baptist Parish, Guelph, ON, Canada</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>Canada</t>
-[...4 lines deleted...]
-          <t>St. John the Baptist Parish</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N46">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="P46" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=4</t>
+          <t>/persons_v2/view.php?id=569</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>2025</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Juhász Ferenc, Msgr.</t>
+          <t>Konyárik József</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Braziliaváros, Brazília</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>Miskolc-Mindszent (Szent Péter és Szent Pál apostolok) plébánia, Miskolc, Ungheria</t>
+          <t>Nagyvárad, Rumänien</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>Ungheria</t>
-[...4 lines deleted...]
-          <t>Miskolc-Mindszent (Szent Péter és Szent Pál apostolok) plébánia</t>
+          <t>Rumänien</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>Seelsorger der Gemeinschaft des Neokatechumenats</t>
         </is>
       </c>
       <c r="N47">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="P47" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=488</t>
+          <t>/persons_v2/view.php?id=567</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>2025</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Kürnyek Róbert, Dr.</t>
+          <t>Rettig Kevin Hermann József (O.Praem)</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Szent Kereszt templomigazgatóság, Zalaegerszeg, Ungheria</t>
+          <t>Szent Angyalok templom, Arcadia, CA, USA</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>Szent Kereszt templomigazgatóság</t>
+          <t>Szent Angyalok templom</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>amministratore della chiesa, nonché cappellano della Scuola elementare, del Liceo e del Collegio «József Mindszenty»</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N48">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="P48" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=629</t>
+          <t>/persons_v2/view.php?id=928</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2025</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Leavy Matthew Máté OSB, apát</t>
+          <t>Amászka László (OFMConv)</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>Woodside, CA, USA</t>
+          <t>St. John the Baptist Parish, Guelph, ON, Kanada</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J49" t="inlineStr">
+        <is>
+          <t>St. John the Baptist Parish</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>insegnante e parroco della missione cattolica ungherese</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N49">
         <v>2018</v>
       </c>
       <c r="P49" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=641</t>
+          <t>/persons_v2/view.php?id=4</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>2025</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Huszti Mihály</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>St. John the Baptist Byzantine Catholic Church, Morgantown, WV, USA</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
           <t>St. John the Baptist Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>pastore, vescovo e giudice sinodale</t>
-[...5 lines deleted...]
-        </is>
+          <t>Pfarrer, Bischofs- und Synodalrichter</t>
+        </is>
+      </c>
+      <c r="N50">
+        <v>2018</v>
       </c>
       <c r="P50" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=446</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>2025</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Ailer Gáspár</t>
+          <t>Juhász Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (in precedenza: Esztergom)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Budafok-Belvárosi Szent Lipót templom, Budapest, Ungheria</t>
+          <t>Miskolc-Mindszent (Szent Péter és Szent Pál apostolok) plébánia, Miskolc, Ungarn</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>Budafok-Belvárosi Szent Lipót templom</t>
+          <t>Miskolc-Mindszent (Szent Péter és Szent Pál apostolok) plébánia</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>decano, parroco</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N51">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="P51" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=1</t>
+          <t>/persons_v2/view.php?id=488</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>2025</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Angyal Lajos</t>
+          <t>Kürnyek Róbert, Dr.</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Canada</t>
+          <t>Szent Kereszt templomigazgatóság, Zalaegerszeg, Ungarn</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J52" t="inlineStr">
+        <is>
+          <t>Szent Kereszt templomigazgatóság</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>pastore</t>
+          <t>Kirchenverwalter, gleichzeitig Schulseelsorger an der József-Mindszenty-Grundschule, dem Gymnasium und dem Internat</t>
         </is>
       </c>
       <c r="N52">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="P52" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=9</t>
+          <t>/persons_v2/view.php?id=629</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>2025</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Loya Tamás</t>
+          <t>Leavy Matthew Máté OSB, apát</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Cattolico greco</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>Parma, OH, USA</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Annunciation of the Mother of God Byzantine Catholic Parish, Homer Glen, IL, USA</t>
+          <t>Woodside, CA, USA</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J53" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>Lehrer sowie Pfarrer in der ungarischen katholischen Mission</t>
         </is>
       </c>
       <c r="N53">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="P53" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=667</t>
+          <t>/persons_v2/view.php?id=641</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>2025</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Mezei András</t>
+          <t>Ailer Gáspár</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>II. (Kis Szent Teréz templom), Keszthely, Ungheria</t>
+          <t>Budafok-Belvárosi Szent Lipót templom, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>II. (Kis Szent Teréz templom)</t>
+          <t>Budafok-Belvárosi Szent Lipót templom</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>Dekan, Pfarrer</t>
         </is>
       </c>
       <c r="N54">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="P54" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=734</t>
+          <t>/persons_v2/view.php?id=1</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>2025</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Orbán Mihály SJ</t>
+          <t>Angyal Lajos</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya templom, Montréal, QC, Canada</t>
+          <t>Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>Canada</t>
-[...4 lines deleted...]
-          <t>Magyarok Nagyasszonya templom</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N55">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="P55" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=835</t>
+          <t>/persons_v2/view.php?id=9</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>2025</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Finta Lajos</t>
+          <t>Kerekes László, püspök, Dr.</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Bischof</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Dunavarsány, Ungheria</t>
+          <t>Gyulafehérvár, Rumänien</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Rumänien</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>parroco, si occupa anche di Bugyi.</t>
+          <t>Weihbischof, Generalvikar</t>
         </is>
       </c>
       <c r="N56">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="P56" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=275</t>
+          <t>/persons_v2/view.php?id=520</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>2025</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Lukács Imre Róbert, Dr.</t>
+          <t>Loya Tamás</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Parma, OH, USA</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Gyulafehérvár, Romania</t>
+          <t>Annunciation of the Mother of God Byzantine Catholic Parish, Homer Glen, IL, USA</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>Romania</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J57" t="inlineStr">
+        <is>
+          <t>Annunciation of the Mother of God Byzantine Catholic Parish</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>viceparroco generale, viceparroco di tribunale, docente di teologia</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N57">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="P57" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=672</t>
+          <t>/persons_v2/view.php?id=667</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>2025</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Lóczi Tamás</t>
+          <t>Mezei András</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Érseki Papnevelő Intézet, Eger, Ungheria</t>
+          <t>II. (Kis Szent Teréz templom), Keszthely, Ungarn</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>Érseki Papnevelő Intézet</t>
+          <t>II. (Kis Szent Teréz templom)</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>docente di spiritualità e teologia</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N58">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="P58" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=668</t>
+          <t>/persons_v2/view.php?id=734</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>2025</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Lóczi Tamás</t>
+          <t>Orbán Mihály SJ</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Szent József Kollégium, Eger, Ungheria</t>
+          <t>Magyarok Nagyasszonya templom, Montréal, QC, Kanada</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>Ungheria</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>Szent József Kollégium</t>
+          <t>Magyarok Nagyasszonya templom</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>pastore</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N59">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="P59" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=668</t>
+          <t>/persons_v2/view.php?id=835</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>2025</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Balogh László</t>
+          <t>Finta Lajos</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Bosco Szent János plébániatemplom (szalézi plébánia), Balassagyarmat, Ungheria</t>
+          <t>Dunavarsány, Ungarn</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>Ungheria</t>
-[...4 lines deleted...]
-          <t>Bosco Szent János plébániatemplom (szalézi plébánia)</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>parroco, decano (dal 2024 al 2025 ha ricoperto contemporaneamente le parrocchie di Cserhátsurány, Herencsény e Terény; dal 2025 è stato esonerato dall’incarico di parroco di queste parrocchie).</t>
+          <t>Der Pfarrer betreut Bugyi nebenbei.</t>
         </is>
       </c>
       <c r="N60">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="P60" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=40</t>
+          <t>/persons_v2/view.php?id=275</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>2025</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Servizio in patria</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Forrai Tamás Gergely SJ</t>
+          <t>Lukács Imre Róbert, Dr.</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Jézus Szíve templom, Pécs, Ungheria</t>
+          <t>Gyulafehérvár, Rumänien</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>Ungheria</t>
-[...4 lines deleted...]
-          <t>Jézus Szíve templom</t>
+          <t>Rumänien</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>cappellano universitario, cappellano organizzativo</t>
+          <t>Generalvikar, Gerichtsvikar, Theologielehrer</t>
         </is>
       </c>
       <c r="N61">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="P61" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=283</t>
+          <t>/persons_v2/view.php?id=672</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>2025</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Hesz Vince Dénes OFM</t>
+          <t>Lóczi Tamás</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>Thomas Aquinas Seminary, Dillwyn, VA, USA</t>
+          <t>Érseki Papnevelő Intézet, Eger, Ungarn</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>Thomas Aquinas Seminary</t>
+          <t>Érseki Papnevelő Intézet</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>soggiorna presso il seminario della Fraternità Sacerdotale San Pio X, con autorizzazione dell’ordine</t>
+          <t>Lehrer für Spiritualität und Theologie</t>
         </is>
       </c>
       <c r="N62">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="P62" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=387</t>
+          <t>/persons_v2/view.php?id=668</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>2025</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Horváth Árpád SJ</t>
+          <t>Schweda Phillip (OFM)</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada</t>
+          <t>St. Bernard Parish, Holmes Beach, FL, USA</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>St. Bernard Parish</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>parroco</t>
+          <t>Verwaltungsangestellter, anschließend im Ruhestand</t>
         </is>
       </c>
       <c r="N63">
-        <v>2024</v>
-[...4 lines deleted...]
-        </is>
+        <v>2022</v>
+      </c>
+      <c r="O63">
+        <v>2026</v>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=418</t>
+          <t>/persons_v2/view.php?id=978</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>2025</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Juhász Imre</t>
+          <t>Lóczi Tamás</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
+          <t>Szent József Kollégium, Eger, Ungarn</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség</t>
+          <t>Szent József Kollégium</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>parroco, e nel contempo si occupa anche di New Brunswick (New Jersey, USA) e New York (New York, USA).</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N64">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="P64" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=490</t>
+          <t>/persons_v2/view.php?id=668</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2025</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Lakatos Dénes</t>
+          <t>Balogh László</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>London, Regno Unito</t>
+          <t>Bosco Szent János plébániatemplom (szalézi plébánia), Balassagyarmat, Ungarn</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>Regno Unito</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J65" t="inlineStr">
+        <is>
+          <t>Bosco Szent János plébániatemplom (szalézi plébánia)</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>in pensione</t>
+          <t>Pfarrer, Dekan (von 2024 bis 2025 zusätzlich zuständig für: Cserhátsurány, Herencsény, Terény; ab 2025 wurde er von der Betreuung der zusätzlich betreuten Pfarreien entbunden.)</t>
         </is>
       </c>
       <c r="N65">
         <v>2024</v>
       </c>
       <c r="P65" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=633</t>
+          <t>/persons_v2/view.php?id=40</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>2025</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Voci in corso</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Servizio all’estero</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Marton Antal Bernát O.Cist, dr</t>
+          <t>Forrai Tamás Gergely SJ</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Cattolico romano</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>prete</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
+          <t>Jézus Szíve templom, Pécs, Ungarn</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Jézus Szíve templom</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>in pensione</t>
+          <t>Universitätsseelsorger, Organisationsseelsorger</t>
         </is>
       </c>
       <c r="N66">
         <v>2024</v>
       </c>
       <c r="P66" t="inlineStr">
         <is>
-          <t>attualmente</t>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
+          <t>/persons_v2/view.php?id=283</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>2025</v>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>Hernádi Balázs Lehel OFM</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>Nagyszőlős, Ukraine</t>
+        </is>
+      </c>
+      <c r="I67" t="inlineStr">
+        <is>
+          <t>Ukraine</t>
+        </is>
+      </c>
+      <c r="K67" t="inlineStr">
+        <is>
+          <t>Seelsorger</t>
+        </is>
+      </c>
+      <c r="N67">
+        <v>2024</v>
+      </c>
+      <c r="P67" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
+      </c>
+      <c r="Q67" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=385</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>2025</v>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>Hesz Vince Dénes OFM</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H68" t="inlineStr">
+        <is>
+          <t>Thomas Aquinas Seminary, Dillwyn, VA, USA</t>
+        </is>
+      </c>
+      <c r="I68" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J68" t="inlineStr">
+        <is>
+          <t>Thomas Aquinas Seminary</t>
+        </is>
+      </c>
+      <c r="K68" t="inlineStr">
+        <is>
+          <t>hält sich mit Genehmigung des Ordens im Seminar der Priesterbruderschaft St. Pius X. auf</t>
+        </is>
+      </c>
+      <c r="N68">
+        <v>2024</v>
+      </c>
+      <c r="P68" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
+      </c>
+      <c r="Q68" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=387</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>2025</v>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>Horváth Árpád SJ</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H69" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I69" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J69" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K69" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N69">
+        <v>2024</v>
+      </c>
+      <c r="P69" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
+      </c>
+      <c r="Q69" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=418</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>2025</v>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>Juhász Imre</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G70" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H70" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I70" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J70" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Magyar Egyházközség</t>
+        </is>
+      </c>
+      <c r="K70" t="inlineStr">
+        <is>
+          <t>Pfarrer, der gleichzeitig auch für New Brunswick (New Jersey, USA) und New York (New York, USA) zuständig ist.</t>
+        </is>
+      </c>
+      <c r="N70">
+        <v>2024</v>
+      </c>
+      <c r="P70" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
+      </c>
+      <c r="Q70" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=490</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>2025</v>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>Lakatos Dénes</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G71" t="inlineStr">
+        <is>
+          <t>Gyulafehérvár</t>
+        </is>
+      </c>
+      <c r="H71" t="inlineStr">
+        <is>
+          <t>London, Vereinigtes Königreich</t>
+        </is>
+      </c>
+      <c r="I71" t="inlineStr">
+        <is>
+          <t>Vereinigtes Königreich</t>
+        </is>
+      </c>
+      <c r="K71" t="inlineStr">
+        <is>
+          <t>im Ruhestand</t>
+        </is>
+      </c>
+      <c r="N71">
+        <v>2024</v>
+      </c>
+      <c r="P71" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
+      </c>
+      <c r="Q71" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=633</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>2025</v>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>Marton Antal Bernát O.Cist, dr</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G72" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H72" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
+        </is>
+      </c>
+      <c r="I72" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J72" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
+      <c r="K72" t="inlineStr">
+        <is>
+          <t>im Ruhestand</t>
+        </is>
+      </c>
+      <c r="N72">
+        <v>2024</v>
+      </c>
+      <c r="P72" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
+      </c>
+      <c r="Q72" t="inlineStr">
+        <is>
           <t>/persons_v2/view.php?id=707</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>2025</v>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
+        <is>
+          <t>Rigó Jenő SJ</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F73" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G73" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H73" t="inlineStr">
+        <is>
+          <t>Fáber Szent Péter jezsuita rendház, Budapest</t>
+        </is>
+      </c>
+      <c r="J73" t="inlineStr">
+        <is>
+          <t>Fáber Szent Péter jezsuita rendház</t>
+        </is>
+      </c>
+      <c r="K73" t="inlineStr">
+        <is>
+          <t>Péter Szent Fáber, Minister des Jesuitenklosters und Beauftragter der Provinz für ältere Ordensmitglieder</t>
+        </is>
+      </c>
+      <c r="N73">
+        <v>2024</v>
+      </c>
+      <c r="O73">
+        <v>2026</v>
+      </c>
+      <c r="Q73" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=937</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>2025</v>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>Sabo Estefan</t>
+        </is>
+      </c>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G74" t="inlineStr">
+        <is>
+          <t>San Roque de Presidencia Roque Sáenz Peña, Argentína</t>
+        </is>
+      </c>
+      <c r="H74" t="inlineStr">
+        <is>
+          <t>Sagrado Corazón de Jesús-plébánia, Campo Largo, Chaco, Argentína</t>
+        </is>
+      </c>
+      <c r="I74" t="inlineStr">
+        <is>
+          <t>Argentína</t>
+        </is>
+      </c>
+      <c r="J74" t="inlineStr">
+        <is>
+          <t>Sagrado Corazón de Jesús-plébánia</t>
+        </is>
+      </c>
+      <c r="K74" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N74">
+        <v>2024</v>
+      </c>
+      <c r="P74" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
+      </c>
+      <c r="Q74" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=954</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>