--- v0 (2026-07-06)
+++ v1 (2026-09-13)
@@ -144,111 +144,111 @@
         <is>
           <t>Country filter</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Alle Länder</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
           <t>Summary</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Current changes of the year</t>
         </is>
       </c>
       <c r="B9">
-        <v>3</v>
+        <v>6</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="B10">
-        <v>46</v>
+        <v>52</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Births</t>
         </is>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Deaths</t>
         </is>
       </c>
       <c r="B12">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Ordinations</t>
         </is>
       </c>
       <c r="B13">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Domestic services</t>
         </is>
       </c>
       <c r="B14">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Foreign services</t>
         </is>
       </c>
       <c r="B15">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
           <t>Year</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
           <t>Section</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
           <t>Event type</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
           <t>Name</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
@@ -420,3125 +420,3673 @@
       <c r="O19">
         <v>2026</v>
       </c>
       <c r="P19" t="inlineStr">
         <is>
           <t>derzeit</t>
         </is>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=128</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>2026</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Mahoney Róbert</t>
+          <t>Jelinek Antal</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>Priester</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>Forth Wayne – South Bend, OH, USA</t>
+          <t>Esztergom</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Three Rivers, MI, USA</t>
-[...4 lines deleted...]
-          <t>29. März 2026</t>
+          <t>National Shrine of St. Maximilian Kolbe at Marytown, Marytown, LI, USA - Hilfspfarrer</t>
+        </is>
+      </c>
+      <c r="N20">
+        <v>2026</v>
+      </c>
+      <c r="P20" t="inlineStr">
+        <is>
+          <t>derzeit</t>
         </is>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=686</t>
+          <t>/persons_v2/view.php?id=486</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>2026</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Gyöngyös Márton OP</t>
+          <t>Schweda Phillip (OFM)</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>Priester</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Österreich</t>
-[...9 lines deleted...]
-          <t>Seelsorge und die Durchführung von Exerzitien</t>
+          <t>St. Bernard Parish, Holmes Beach, FL, USA - Verwaltungsangestellter, anschließend im Ruhestand</t>
         </is>
       </c>
       <c r="N21">
-        <v>1970</v>
-[...4 lines deleted...]
-        </is>
+        <v>2022</v>
+      </c>
+      <c r="O21">
+        <v>2026</v>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=353</t>
+          <t>/persons_v2/view.php?id=978</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>2026</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Deák István</t>
+          <t>Rigó Jenő SJ</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>Priester</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Kanada</t>
-[...17 lines deleted...]
-          <t>derzeit</t>
+          <t>Budapest, Ungarn</t>
+        </is>
+      </c>
+      <c r="N22" t="inlineStr">
+        <is>
+          <t>15. Januar 2026</t>
         </is>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=182</t>
+          <t>/persons_v2/view.php?id=937</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>2026</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Lelóczky Gyula Donát O.Cist</t>
+          <t>Mahoney Róbert</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>Priester</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Forth Wayne – South Bend, OH, USA</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
-[...17 lines deleted...]
-          <t>derzeit</t>
+          <t>Three Rivers, MI, USA</t>
+        </is>
+      </c>
+      <c r="N23" t="inlineStr">
+        <is>
+          <t>29. März 2026</t>
         </is>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=644</t>
+          <t>/persons_v2/view.php?id=686</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>2026</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Kiss György Barnabás OFM</t>
+          <t>Gyöngyös Márton OP</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>Priester</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
+          <t>Österreich</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>Österreich</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>Pfarrer, seit 2010 in Windsor, ON, Kanada – Pfarrei St. Antonius von Padua – Verwalter</t>
-[...5 lines deleted...]
-        </is>
+          <t>Seelsorge und die Durchführung von Exerzitien</t>
+        </is>
+      </c>
+      <c r="N24">
+        <v>1970</v>
       </c>
       <c r="P24" t="inlineStr">
         <is>
           <t>derzeit</t>
         </is>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=545</t>
+          <t>/persons_v2/view.php?id=353</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>2026</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Juhász Gábor Tamás, Dr.</t>
+          <t>Deák István</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>Priester</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Budapest - Vizafogó, Budapest, Ungarn</t>
+          <t>Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>Ungarn</t>
-[...4 lines deleted...]
-          <t>Budapest - Vizafogó</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>Hilfspfarrer, ab 2000 dann Pfarrer; von 2001 bis 2019 war er zudem Leiter der St.-Augustinus-Kapelle</t>
+          <t>Pfarrer, unter anderem in Toronto, ON, derzeit im Ruhestand</t>
         </is>
       </c>
       <c r="N25">
-        <v>1998</v>
+        <v>1988</v>
       </c>
       <c r="P25" t="inlineStr">
         <is>
           <t>derzeit</t>
         </is>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=489</t>
+          <t>/persons_v2/view.php?id=182</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>2026</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
+          <t>Lelóczky Gyula Donát O.Cist</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>Priester</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Sapientia Szerzetesi Főiskola, Budapest, Ungarn</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>Ungarn</t>
-[...4 lines deleted...]
-          <t>Sapientia Szerzetesi Főiskola</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>Dozent an der Theologischen Hochschule Sapientia, unterrichtet Fundamentaltheologie, seit 2020 Mitglied des Senats, Leiter des Lehrstuhls für Fundamentaltheologie, von 2021 bis 2025 stellvertretender Rektor für Lehre und Forschung, seit dem 1. Juli 2025 amtierender Rektor, ab 1. September 2025 Rektor</t>
+          <t>Gymnasiallehrer bis 2011, Bibliothekar bis 2022, Pfarrer der ungarischen Gemeinde in Texas</t>
         </is>
       </c>
       <c r="N26">
-        <v>2001</v>
+        <v>1992</v>
       </c>
       <c r="P26" t="inlineStr">
         <is>
           <t>derzeit</t>
         </is>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=28</t>
+          <t>/persons_v2/view.php?id=644</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>2026</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Kárpáti László SVD</t>
+          <t>Kiss György Barnabás OFM</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>Priester</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (früher: Csanád)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Johannesburg, Dél-Afrikai Köztársaság</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>Dél-Afrikai Köztársaság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J27" t="inlineStr">
+        <is>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>Missionar, Straßenpastor</t>
+          <t>Pfarrer, seit 2010 in Windsor, ON, Kanada – Pfarrei St. Antonius von Padua – Verwalter</t>
         </is>
       </c>
       <c r="N27">
-        <v>2003</v>
+        <v>1994</v>
       </c>
       <c r="P27" t="inlineStr">
         <is>
           <t>derzeit</t>
         </is>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=510</t>
+          <t>/persons_v2/view.php?id=545</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>2026</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Erős Sándor</t>
+          <t>Ligeti András Angelus OFM</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>Priester</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>Szatmár (früher: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Túrterebes, Rumänien</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>Rumänien</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J28" t="inlineStr">
+        <is>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>Ortsvorsteher und Hilfspfarrer sowie Zelebrant in den ehemaligen ungarischen Pfarreien in DeWitt, MI, USA, und Toledo, OH, USA</t>
         </is>
       </c>
       <c r="N28">
-        <v>2004</v>
+        <v>1994</v>
       </c>
       <c r="P28" t="inlineStr">
         <is>
           <t>derzeit</t>
         </is>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=237</t>
+          <t>/persons_v2/view.php?id=654</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>2026</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Miskei László</t>
+          <t>Juhász Gábor Tamás, Dr.</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>Priester</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
+          <t>Budapest - Vizafogó, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church</t>
+          <t>Budapest - Vizafogó</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>Hilfspfarrer, ab 2000 dann Pfarrer; von 2001 bis 2019 war er zudem Leiter der St.-Augustinus-Kapelle</t>
         </is>
       </c>
       <c r="N29">
-        <v>2004</v>
+        <v>1998</v>
       </c>
       <c r="P29" t="inlineStr">
         <is>
           <t>derzeit</t>
         </is>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=751</t>
+          <t>/persons_v2/view.php?id=489</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>2026</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Artner Péter Oszkár, Dr. habil</t>
+          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>Priester</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Szent Péter és Pál Plébánia, Kál, Ungarn</t>
+          <t>Sapientia Szerzetesi Főiskola, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>Ungarn</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>Szent Péter és Pál Plébánia</t>
+          <t>Sapientia Szerzetesi Főiskola</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>Dozent an der Theologischen Hochschule Sapientia, unterrichtet Fundamentaltheologie, seit 2020 Mitglied des Senats, Leiter des Lehrstuhls für Fundamentaltheologie, von 2021 bis 2025 stellvertretender Rektor für Lehre und Forschung, seit dem 1. Juli 2025 amtierender Rektor, ab 1. September 2025 Rektor</t>
         </is>
       </c>
       <c r="N30">
-        <v>2007</v>
+        <v>2001</v>
       </c>
       <c r="P30" t="inlineStr">
         <is>
           <t>derzeit</t>
         </is>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=17</t>
+          <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>2026</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Dömötör János László (OFM)</t>
+          <t>Kárpáti László SVD</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>Priester</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Szeged-Csanád (früher: Csanád)</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Queen of Peace templom, Victoria, BC, Kanada</t>
+          <t>Johannesburg, Dél-Afrikai Köztársaság</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Queen of Peace templom</t>
+          <t>Dél-Afrikai Köztársaság</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>Pfarrer, ungarischer Geistlicher</t>
+          <t>Missionar, Straßenpastor</t>
         </is>
       </c>
       <c r="N31">
-        <v>2008</v>
+        <v>2003</v>
       </c>
       <c r="P31" t="inlineStr">
         <is>
           <t>derzeit</t>
         </is>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=217</t>
+          <t>/persons_v2/view.php?id=510</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>2026</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Nagy László, Dr.</t>
+          <t>Erős Sándor</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>Priester</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Szatmár (früher: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Holy Family Parish, Whitby, ON, Kanada</t>
+          <t>Túrterebes, Rumänien</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Holy Family Parish</t>
+          <t>Rumänien</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>Pfarrer, Richter am kanadischen Berufungsgericht, Erzbischofsvikar, Theologieprofessor</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N32">
-        <v>2009</v>
+        <v>2004</v>
       </c>
       <c r="P32" t="inlineStr">
         <is>
           <t>derzeit</t>
         </is>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=796</t>
+          <t>/persons_v2/view.php?id=237</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>2026</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Ailer Gellért</t>
+          <t>Miskei László</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>Priester</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>Washington DC, USA</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Redemtoris Mater Egyházmegyei Missziós Szeminárium, Eger, Ungarn</t>
+          <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>Redemtoris Mater Egyházmegyei Missziós Szeminárium</t>
+          <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>stellvertretender Rektor</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N33">
-        <v>2013</v>
+        <v>2004</v>
       </c>
       <c r="P33" t="inlineStr">
         <is>
           <t>derzeit</t>
         </is>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=2</t>
+          <t>/persons_v2/view.php?id=751</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>2026</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
+          <t>Artner Péter Oszkár, Dr. habil</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>Priester</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Budapest, Ungarn</t>
+          <t>Szent Péter és Pál Plébánia, Kál, Ungarn</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>Ungarn</t>
         </is>
       </c>
+      <c r="J34" t="inlineStr">
+        <is>
+          <t>Szent Péter és Pál Plébánia</t>
+        </is>
+      </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>Mitbegründer und später Chefredakteur der Zeitschrift „Acta Pintériana“.</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N34">
-        <v>2014</v>
+        <v>2007</v>
       </c>
       <c r="P34" t="inlineStr">
         <is>
           <t>derzeit</t>
         </is>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=28</t>
+          <t>/persons_v2/view.php?id=17</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>2026</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Csete Iván</t>
+          <t>Dömötör János László (OFM)</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>Priester</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>New York, NY, USA</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>St. Mary’s, Port Jervis, NY, USA</t>
+          <t>Queen of Peace templom, Victoria, BC, Kanada</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>St. Mary’s</t>
+          <t>Queen of Peace templom</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>im Ruhestand, hilft außerdem in New York, NY, USA, bei der ungarischen Messe aus</t>
+          <t>Pfarrer, ungarischer Geistlicher</t>
         </is>
       </c>
       <c r="N35">
-        <v>2014</v>
+        <v>2008</v>
       </c>
       <c r="P35" t="inlineStr">
         <is>
           <t>derzeit</t>
         </is>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=158</t>
+          <t>/persons_v2/view.php?id=217</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>2026</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Antal András</t>
+          <t>Nagy László, Dr.</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>Priester</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Holy Family Parish, Whitby, ON, Kanada</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J36" t="inlineStr">
+        <is>
+          <t>Holy Family Parish</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>Pfarrer, Richter am kanadischen Berufungsgericht, Erzbischofsvikar, Theologieprofessor</t>
         </is>
       </c>
       <c r="N36">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="P36" t="inlineStr">
         <is>
           <t>derzeit</t>
         </is>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=11</t>
+          <t>/persons_v2/view.php?id=796</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>2026</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Apró, Jorge Alberto</t>
+          <t>Ailer Gellért</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>Priester</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>Guarulhos, Brazília</t>
+          <t>Washington DC, USA</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Sagrada Família, Guarulhos, Brazília</t>
+          <t>Redemtoris Mater Egyházmegyei Missziós Szeminárium, Eger, Ungarn</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>Sagrada Família</t>
+          <t>Redemtoris Mater Egyházmegyei Missziós Szeminárium</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>emeritierter Pfarrer</t>
+          <t>stellvertretender Rektor</t>
         </is>
       </c>
       <c r="N37">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="P37" t="inlineStr">
         <is>
           <t>derzeit</t>
         </is>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=14</t>
+          <t>/persons_v2/view.php?id=2</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>2026</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Mák Ferenc</t>
+          <t>Sajgó Szabolcs SJ</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>Priester</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Budai Görög Katolikus Parókia, Budapest, Ungarn</t>
+          <t>Párbeszéd Háza, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>Ungarn</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>Budai Görög Katolikus Parókia</t>
+          <t>Párbeszéd Háza</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>Hilfspfarrer</t>
+          <t>Direktor</t>
         </is>
       </c>
       <c r="N38">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="P38" t="inlineStr">
         <is>
           <t>derzeit</t>
         </is>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=714</t>
+          <t>/persons_v2/view.php?id=955</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>2026</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Mák Ferenc</t>
+          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>Priester</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Debrecen, Ungarn</t>
+          <t>Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>Ungarn</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>Richter am Diözesangericht Hajdúdorog</t>
+          <t>Mitbegründer und später Chefredakteur der Zeitschrift „Acta Pintériana“.</t>
         </is>
       </c>
       <c r="N39">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="P39" t="inlineStr">
         <is>
           <t>derzeit</t>
         </is>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=714</t>
+          <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>2026</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Ailer Gellért</t>
+          <t>Csete Iván</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>Priester</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>Washington DC, USA</t>
+          <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Kisboldogasszony templom, Eger, Ungarn</t>
+          <t>St. Mary’s, Port Jervis, NY, USA</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>Kisboldogasszony templom</t>
+          <t>St. Mary’s</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>Pfarrverwalter</t>
+          <t>im Ruhestand, hilft außerdem in New York, NY, USA, bei der ungarischen Messe aus</t>
         </is>
       </c>
       <c r="N40">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="P40" t="inlineStr">
         <is>
           <t>derzeit</t>
         </is>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=2</t>
+          <t>/persons_v2/view.php?id=158</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2026</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
+          <t>Antal András</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>Priester</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Budapest, Ungarn</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>Ausbildungs- und Studiendelegierter der Franziskanerprovinz „Große Frau der Ungarn“.</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N41">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="P41" t="inlineStr">
         <is>
           <t>derzeit</t>
         </is>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=28</t>
+          <t>/persons_v2/view.php?id=11</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>2026</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Cebula Paweł OFMConv</t>
+          <t>Apró, Jorge Alberto</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>Priester</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>Guarulhos, Brazília</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Páduai Szent Antal plébánia, Eger</t>
+          <t>Sagrada Família, Guarulhos, Brazília</t>
+        </is>
+      </c>
+      <c r="I42" t="inlineStr">
+        <is>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>Páduai Szent Antal plébánia</t>
+          <t>Sagrada Família</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>emeritierter Pfarrer</t>
         </is>
       </c>
       <c r="N42">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="P42" t="inlineStr">
         <is>
           <t>derzeit</t>
         </is>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=121</t>
+          <t>/persons_v2/view.php?id=14</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>2026</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Kormon József, Dr.</t>
+          <t>Mák Ferenc</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>Priester</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>Pécs</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
+          <t>Budai Görög Katolikus Parókia, Budapest, Ungarn</t>
+        </is>
+      </c>
+      <c r="I43" t="inlineStr">
+        <is>
           <t>Ungarn</t>
         </is>
       </c>
-      <c r="I43" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ungarn</t>
+      <c r="J43" t="inlineStr">
+        <is>
+          <t>Budai Görög Katolikus Parókia</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>Hilfspfarrer</t>
         </is>
       </c>
       <c r="N43">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="P43" t="inlineStr">
         <is>
           <t>derzeit</t>
         </is>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=569</t>
+          <t>/persons_v2/view.php?id=714</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>2026</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Konyárik József</t>
+          <t>Mák Ferenc</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>Priester</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>Braziliaváros, Brazília</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>Nagyvárad, Rumänien</t>
+          <t>Debrecen, Ungarn</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>Rumänien</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>Seelsorger der Gemeinschaft des Neokatechumenats</t>
+          <t>Richter am Diözesangericht Hajdúdorog</t>
         </is>
       </c>
       <c r="N44">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="P44" t="inlineStr">
         <is>
           <t>derzeit</t>
         </is>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=567</t>
+          <t>/persons_v2/view.php?id=714</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>2026</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Amászka László (OFMConv)</t>
+          <t>Ailer Gellért</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>Priester</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>Washington DC, USA</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>St. John the Baptist Parish, Guelph, ON, Kanada</t>
+          <t>Kisboldogasszony templom, Eger, Ungarn</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>St. John the Baptist Parish</t>
+          <t>Kisboldogasszony templom</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>Pfarrverwalter</t>
         </is>
       </c>
       <c r="N45">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="P45" t="inlineStr">
         <is>
           <t>derzeit</t>
         </is>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=4</t>
+          <t>/persons_v2/view.php?id=2</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>2026</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Juhász Ferenc, Msgr.</t>
+          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>Priester</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Miskolc-Mindszent (Szent Péter és Szent Pál apostolok) plébánia, Miskolc, Ungarn</t>
+          <t>Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
           <t>Ungarn</t>
         </is>
       </c>
-      <c r="J46" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>Ausbildungs- und Studiendelegierter der Franziskanerprovinz „Große Frau der Ungarn“.</t>
         </is>
       </c>
       <c r="N46">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="P46" t="inlineStr">
         <is>
           <t>derzeit</t>
         </is>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=488</t>
+          <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>2026</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Kürnyek Róbert, Dr.</t>
+          <t>Cebula Paweł OFMConv</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>Priester</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>Szent Kereszt templomigazgatóság, Zalaegerszeg, Ungarn</t>
-[...4 lines deleted...]
-          <t>Ungarn</t>
+          <t>Páduai Szent Antal plébánia, Eger</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>Szent Kereszt templomigazgatóság</t>
+          <t>Páduai Szent Antal plébánia</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>Kirchenverwalter, gleichzeitig Schulseelsorger an der József-Mindszenty-Grundschule, dem Gymnasium und dem Internat</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N47">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="P47" t="inlineStr">
         <is>
           <t>derzeit</t>
         </is>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=629</t>
+          <t>/persons_v2/view.php?id=121</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>2026</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Leavy Matthew Máté OSB, apát</t>
+          <t>Kormon József, Dr.</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>Priester</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Pécs</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Woodside, CA, USA</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>Lehrer sowie Pfarrer in der ungarischen katholischen Mission</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N48">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="P48" t="inlineStr">
         <is>
           <t>derzeit</t>
         </is>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=641</t>
+          <t>/persons_v2/view.php?id=569</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2026</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Huszti Mihály</t>
+          <t>Konyárik József</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>Priester</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Braziliaváros, Brazília</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>St. John the Baptist Byzantine Catholic Church, Morgantown, WV, USA</t>
+          <t>Nagyvárad, Rumänien</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. John the Baptist Byzantine Catholic Church</t>
+          <t>Rumänien</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>Pfarrer, Bischofs- und Synodalrichter</t>
-[...5 lines deleted...]
-        </is>
+          <t>Seelsorger der Gemeinschaft des Neokatechumenats</t>
+        </is>
+      </c>
+      <c r="N49">
+        <v>2017</v>
       </c>
       <c r="P49" t="inlineStr">
         <is>
           <t>derzeit</t>
         </is>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=446</t>
+          <t>/persons_v2/view.php?id=567</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>2026</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Ailer Gáspár</t>
+          <t>Rettig Kevin Hermann József (O.Praem)</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>Priester</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Budafok-Belvárosi Szent Lipót templom, Budapest, Ungarn</t>
+          <t>Szent Angyalok templom, Arcadia, CA, USA</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>Budafok-Belvárosi Szent Lipót templom</t>
+          <t>Szent Angyalok templom</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>Dekan, Pfarrer</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N50">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="P50" t="inlineStr">
         <is>
           <t>derzeit</t>
         </is>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=1</t>
+          <t>/persons_v2/view.php?id=928</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>2026</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Angyal Lajos</t>
+          <t>Amászka László (OFMConv)</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>Priester</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Kanada</t>
+          <t>St. John the Baptist Parish, Guelph, ON, Kanada</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
+      <c r="J51" t="inlineStr">
+        <is>
+          <t>St. John the Baptist Parish</t>
+        </is>
+      </c>
       <c r="K51" t="inlineStr">
         <is>
           <t>Pfarrer</t>
         </is>
       </c>
       <c r="N51">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="P51" t="inlineStr">
         <is>
           <t>derzeit</t>
         </is>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=9</t>
+          <t>/persons_v2/view.php?id=4</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>2026</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Loya Tamás</t>
+          <t>Huszti Mihály</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>Priester</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>Parma, OH, USA</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Annunciation of the Mother of God Byzantine Catholic Parish, Homer Glen, IL, USA</t>
+          <t>St. John the Baptist Byzantine Catholic Church, Morgantown, WV, USA</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>Annunciation of the Mother of God Byzantine Catholic Parish</t>
+          <t>St. John the Baptist Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>Pfarrer, Bischofs- und Synodalrichter</t>
         </is>
       </c>
       <c r="N52">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="P52" t="inlineStr">
         <is>
           <t>derzeit</t>
         </is>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=667</t>
+          <t>/persons_v2/view.php?id=446</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>2026</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Mezei András</t>
+          <t>Juhász Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>Priester</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>II. (Kis Szent Teréz templom), Keszthely, Ungarn</t>
+          <t>Miskolc-Mindszent (Szent Péter és Szent Pál apostolok) plébánia, Miskolc, Ungarn</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
           <t>Ungarn</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>II. (Kis Szent Teréz templom)</t>
+          <t>Miskolc-Mindszent (Szent Péter és Szent Pál apostolok) plébánia</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
           <t>Pfarrer</t>
         </is>
       </c>
       <c r="N53">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="P53" t="inlineStr">
         <is>
           <t>derzeit</t>
         </is>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=734</t>
+          <t>/persons_v2/view.php?id=488</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>2026</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Orbán Mihály SJ</t>
+          <t>Kürnyek Róbert, Dr.</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>Priester</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya templom, Montréal, QC, Kanada</t>
+          <t>Szent Kereszt templomigazgatóság, Zalaegerszeg, Ungarn</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya templom</t>
+          <t>Szent Kereszt templomigazgatóság</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>Kirchenverwalter, gleichzeitig Schulseelsorger an der József-Mindszenty-Grundschule, dem Gymnasium und dem Internat</t>
         </is>
       </c>
       <c r="N54">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="P54" t="inlineStr">
         <is>
           <t>derzeit</t>
         </is>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=835</t>
+          <t>/persons_v2/view.php?id=629</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>2026</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Finta Lajos</t>
+          <t>Leavy Matthew Máté OSB, apát</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>Priester</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Dunavarsány, Ungarn</t>
+          <t>Woodside, CA, USA</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>Der Pfarrer betreut Bugyi nebenbei.</t>
+          <t>Lehrer sowie Pfarrer in der ungarischen katholischen Mission</t>
         </is>
       </c>
       <c r="N55">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="P55" t="inlineStr">
         <is>
           <t>derzeit</t>
         </is>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=275</t>
+          <t>/persons_v2/view.php?id=641</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>2026</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Lukács Imre Róbert, Dr.</t>
+          <t>Ailer Gáspár</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>Priester</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Gyulafehérvár, Rumänien</t>
+          <t>Budafok-Belvárosi Szent Lipót templom, Budapest, Ungarn</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>Rumänien</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J56" t="inlineStr">
+        <is>
+          <t>Budafok-Belvárosi Szent Lipót templom</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>Generalvikar, Gerichtsvikar, Theologielehrer</t>
+          <t>Dekan, Pfarrer</t>
         </is>
       </c>
       <c r="N56">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="P56" t="inlineStr">
         <is>
           <t>derzeit</t>
         </is>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=672</t>
+          <t>/persons_v2/view.php?id=1</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>2026</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Lóczi Tamás</t>
+          <t>Angyal Lajos</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>Priester</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Érseki Papnevelő Intézet, Eger, Ungarn</t>
+          <t>Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>Ungarn</t>
-[...4 lines deleted...]
-          <t>Érseki Papnevelő Intézet</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>Lehrer für Spiritualität und Theologie</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N57">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="P57" t="inlineStr">
         <is>
           <t>derzeit</t>
         </is>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=668</t>
+          <t>/persons_v2/view.php?id=9</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>2026</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Lóczi Tamás</t>
+          <t>Kerekes László, püspök, Dr.</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>Bischof</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Szent József Kollégium, Eger, Ungarn</t>
+          <t>Gyulafehérvár, Rumänien</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>Ungarn</t>
-[...4 lines deleted...]
-          <t>Szent József Kollégium</t>
+          <t>Rumänien</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>Weihbischof, Generalvikar</t>
         </is>
       </c>
       <c r="N58">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="P58" t="inlineStr">
         <is>
           <t>derzeit</t>
         </is>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=668</t>
+          <t>/persons_v2/view.php?id=520</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>2026</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Balogh László</t>
+          <t>Loya Tamás</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>Priester</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Parma, OH, USA</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Bosco Szent János plébániatemplom (szalézi plébánia), Balassagyarmat, Ungarn</t>
+          <t>Annunciation of the Mother of God Byzantine Catholic Parish, Homer Glen, IL, USA</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>Bosco Szent János plébániatemplom (szalézi plébánia)</t>
+          <t>Annunciation of the Mother of God Byzantine Catholic Parish</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>Pfarrer, Dekan (von 2024 bis 2025 zusätzlich zuständig für: Cserhátsurány, Herencsény, Terény; ab 2025 wurde er von der Betreuung der zusätzlich betreuten Pfarreien entbunden.)</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N59">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="P59" t="inlineStr">
         <is>
           <t>derzeit</t>
         </is>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=40</t>
+          <t>/persons_v2/view.php?id=667</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>2026</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Forrai Tamás Gergely SJ</t>
+          <t>Mezei András</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>Priester</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Jézus Szíve templom, Pécs, Ungarn</t>
+          <t>II. (Kis Szent Teréz templom), Keszthely, Ungarn</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
           <t>Ungarn</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>Jézus Szíve templom</t>
+          <t>II. (Kis Szent Teréz templom)</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>Universitätsseelsorger, Organisationsseelsorger</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N60">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="P60" t="inlineStr">
         <is>
           <t>derzeit</t>
         </is>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=283</t>
+          <t>/persons_v2/view.php?id=734</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>2026</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Hesz Vince Dénes OFM</t>
+          <t>Orbán Mihály SJ</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>Priester</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Thomas Aquinas Seminary, Dillwyn, VA, USA</t>
+          <t>Magyarok Nagyasszonya templom, Montréal, QC, Kanada</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>Thomas Aquinas Seminary</t>
+          <t>Magyarok Nagyasszonya templom</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>hält sich mit Genehmigung des Ordens im Seminar der Priesterbruderschaft St. Pius X. auf</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N61">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="P61" t="inlineStr">
         <is>
           <t>derzeit</t>
         </is>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=387</t>
+          <t>/persons_v2/view.php?id=835</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>2026</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Horváth Árpád SJ</t>
+          <t>Finta Lajos</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>Priester</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Dunavarsány, Ungarn</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>Der Pfarrer betreut Bugyi nebenbei.</t>
         </is>
       </c>
       <c r="N62">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="P62" t="inlineStr">
         <is>
           <t>derzeit</t>
         </is>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=418</t>
+          <t>/persons_v2/view.php?id=275</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>2026</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Juhász Imre</t>
+          <t>Lukács Imre Róbert, Dr.</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>Priester</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
+          <t>Gyulafehérvár, Rumänien</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Magyar Egyházközség</t>
+          <t>Rumänien</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>Pfarrer, der gleichzeitig auch für New Brunswick (New Jersey, USA) und New York (New York, USA) zuständig ist.</t>
+          <t>Generalvikar, Gerichtsvikar, Theologielehrer</t>
         </is>
       </c>
       <c r="N63">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="P63" t="inlineStr">
         <is>
           <t>derzeit</t>
         </is>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=490</t>
+          <t>/persons_v2/view.php?id=672</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>2026</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Lakatos Dénes</t>
+          <t>Lóczi Tamás</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>Priester</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>London, Vereinigtes Königreich</t>
+          <t>Érseki Papnevelő Intézet, Eger, Ungarn</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>Vereinigtes Königreich</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J64" t="inlineStr">
+        <is>
+          <t>Érseki Papnevelő Intézet</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>Lehrer für Spiritualität und Theologie</t>
         </is>
       </c>
       <c r="N64">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="P64" t="inlineStr">
         <is>
           <t>derzeit</t>
         </is>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=633</t>
+          <t>/persons_v2/view.php?id=668</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2026</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Marton Antal Bernát O.Cist, dr</t>
+          <t>Lóczi Tamás</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>Priester</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
+          <t>Szent József Kollégium, Eger, Ungarn</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Szent József Kollégium</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N65">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="P65" t="inlineStr">
         <is>
           <t>derzeit</t>
         </is>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=707</t>
+          <t>/persons_v2/view.php?id=668</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>2026</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
+          <t>Balogh László</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
+        <is>
+          <t>Vác</t>
+        </is>
+      </c>
+      <c r="H66" t="inlineStr">
+        <is>
+          <t>Bosco Szent János plébániatemplom (szalézi plébánia), Balassagyarmat, Ungarn</t>
+        </is>
+      </c>
+      <c r="I66" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J66" t="inlineStr">
+        <is>
+          <t>Bosco Szent János plébániatemplom (szalézi plébánia)</t>
+        </is>
+      </c>
+      <c r="K66" t="inlineStr">
+        <is>
+          <t>Pfarrer, Dekan (von 2024 bis 2025 zusätzlich zuständig für: Cserhátsurány, Herencsény, Terény; ab 2025 wurde er von der Betreuung der zusätzlich betreuten Pfarreien entbunden.)</t>
+        </is>
+      </c>
+      <c r="N66">
+        <v>2024</v>
+      </c>
+      <c r="P66" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
+      </c>
+      <c r="Q66" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=40</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>2026</v>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>Forrai Tamás Gergely SJ</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>Jézus Szíve templom, Pécs, Ungarn</t>
+        </is>
+      </c>
+      <c r="I67" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J67" t="inlineStr">
+        <is>
+          <t>Jézus Szíve templom</t>
+        </is>
+      </c>
+      <c r="K67" t="inlineStr">
+        <is>
+          <t>Universitätsseelsorger, Organisationsseelsorger</t>
+        </is>
+      </c>
+      <c r="N67">
+        <v>2024</v>
+      </c>
+      <c r="P67" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
+      </c>
+      <c r="Q67" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=283</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>2026</v>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>Hernádi Balázs Lehel OFM</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H68" t="inlineStr">
+        <is>
+          <t>Nagyszőlős, Ukraine</t>
+        </is>
+      </c>
+      <c r="I68" t="inlineStr">
+        <is>
+          <t>Ukraine</t>
+        </is>
+      </c>
+      <c r="K68" t="inlineStr">
+        <is>
+          <t>Seelsorger</t>
+        </is>
+      </c>
+      <c r="N68">
+        <v>2024</v>
+      </c>
+      <c r="P68" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
+      </c>
+      <c r="Q68" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=385</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>2026</v>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>Hesz Vince Dénes OFM</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H69" t="inlineStr">
+        <is>
+          <t>Thomas Aquinas Seminary, Dillwyn, VA, USA</t>
+        </is>
+      </c>
+      <c r="I69" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J69" t="inlineStr">
+        <is>
+          <t>Thomas Aquinas Seminary</t>
+        </is>
+      </c>
+      <c r="K69" t="inlineStr">
+        <is>
+          <t>hält sich mit Genehmigung des Ordens im Seminar der Priesterbruderschaft St. Pius X. auf</t>
+        </is>
+      </c>
+      <c r="N69">
+        <v>2024</v>
+      </c>
+      <c r="P69" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
+      </c>
+      <c r="Q69" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=387</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>2026</v>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>Horváth Árpád SJ</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G70" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H70" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I70" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J70" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K70" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N70">
+        <v>2024</v>
+      </c>
+      <c r="P70" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
+      </c>
+      <c r="Q70" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=418</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>2026</v>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>Juhász Imre</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G71" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H71" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I71" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J71" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Magyar Egyházközség</t>
+        </is>
+      </c>
+      <c r="K71" t="inlineStr">
+        <is>
+          <t>Pfarrer, der gleichzeitig auch für New Brunswick (New Jersey, USA) und New York (New York, USA) zuständig ist.</t>
+        </is>
+      </c>
+      <c r="N71">
+        <v>2024</v>
+      </c>
+      <c r="P71" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
+      </c>
+      <c r="Q71" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=490</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>2026</v>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>Lakatos Dénes</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G72" t="inlineStr">
+        <is>
+          <t>Gyulafehérvár</t>
+        </is>
+      </c>
+      <c r="H72" t="inlineStr">
+        <is>
+          <t>London, Vereinigtes Königreich</t>
+        </is>
+      </c>
+      <c r="I72" t="inlineStr">
+        <is>
+          <t>Vereinigtes Königreich</t>
+        </is>
+      </c>
+      <c r="K72" t="inlineStr">
+        <is>
+          <t>im Ruhestand</t>
+        </is>
+      </c>
+      <c r="N72">
+        <v>2024</v>
+      </c>
+      <c r="P72" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
+      </c>
+      <c r="Q72" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=633</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>2026</v>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
+        <is>
+          <t>Marton Antal Bernát O.Cist, dr</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F73" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G73" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H73" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
+        </is>
+      </c>
+      <c r="I73" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J73" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
+      <c r="K73" t="inlineStr">
+        <is>
+          <t>im Ruhestand</t>
+        </is>
+      </c>
+      <c r="N73">
+        <v>2024</v>
+      </c>
+      <c r="P73" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
+      </c>
+      <c r="Q73" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=707</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>2026</v>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>Sabo Estefan</t>
+        </is>
+      </c>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G74" t="inlineStr">
+        <is>
+          <t>San Roque de Presidencia Roque Sáenz Peña, Argentína</t>
+        </is>
+      </c>
+      <c r="H74" t="inlineStr">
+        <is>
+          <t>Sagrado Corazón de Jesús-plébánia, Campo Largo, Chaco, Argentína</t>
+        </is>
+      </c>
+      <c r="I74" t="inlineStr">
+        <is>
+          <t>Argentína</t>
+        </is>
+      </c>
+      <c r="J74" t="inlineStr">
+        <is>
+          <t>Sagrado Corazón de Jesús-plébánia</t>
+        </is>
+      </c>
+      <c r="K74" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N74">
+        <v>2024</v>
+      </c>
+      <c r="P74" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
+      </c>
+      <c r="Q74" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=954</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>2026</v>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr">
+        <is>
           <t>Dezső Péter OFM</t>
         </is>
       </c>
-      <c r="E66" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G66" t="inlineStr">
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F75" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G75" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent Cirill és Metód horvát ferences rendtartomány)</t>
         </is>
       </c>
-      <c r="H66" t="inlineStr">
+      <c r="H75" t="inlineStr">
         <is>
           <t>Surčin, Serbien</t>
         </is>
       </c>
-      <c r="I66" t="inlineStr">
+      <c r="I75" t="inlineStr">
         <is>
           <t>Serbien</t>
         </is>
       </c>
-      <c r="K66" t="inlineStr">
+      <c r="K75" t="inlineStr">
         <is>
           <t>Pfarrer</t>
         </is>
       </c>
-      <c r="N66">
+      <c r="N75">
         <v>2025</v>
       </c>
-      <c r="P66" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Q66" t="inlineStr">
+      <c r="P75" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
+      </c>
+      <c r="Q75" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=195</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>