--- v1 (2026-09-13)
+++ v2 (2026-10-30)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Chronologie" sheetId="1" r:id="rId1"/>
+    <sheet name="Kronológia" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -98,3995 +98,4045 @@
     <col min="12" max="12" width="42" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t>Diaszpóra Lelkipásztori Névtár</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>www.diaszporalelkipasztorok.hu</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Year</t>
+          <t>Év</t>
         </is>
       </c>
       <c r="B4">
         <v>2026</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Event type filter</t>
+          <t>Eseménytípus szűrő</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>All events</t>
+          <t>Minden esemény</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Country filter</t>
+          <t>Ország szűrő</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Alle Länder</t>
+          <t>Minden ország</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
-          <t>Summary</t>
+          <t>Összegzés</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Current changes of the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="B9">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="B10">
         <v>52</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Births</t>
+          <t>Születések</t>
         </is>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Deaths</t>
+          <t>Halálozások</t>
         </is>
       </c>
       <c r="B12">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Ordinations</t>
+          <t>Szentelések</t>
         </is>
       </c>
       <c r="B13">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Domestic services</t>
+          <t>Anyaországi szolgálatok</t>
         </is>
       </c>
       <c r="B14">
         <v>3</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Foreign services</t>
+          <t>Külföldi szolgálatok</t>
         </is>
       </c>
       <c r="B15">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
-          <t>Year</t>
+          <t>Év</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
-          <t>Section</t>
+          <t>Szekció</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
-          <t>Event type</t>
+          <t>Eseménytípus</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
-          <t>Name</t>
+          <t>Név</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
         <is>
-          <t>Denomination</t>
+          <t>Felekezet</t>
         </is>
       </c>
       <c r="F17" t="inlineStr" s="1">
         <is>
-          <t>Grade</t>
+          <t>Fokozat</t>
         </is>
       </c>
       <c r="G17" t="inlineStr" s="1">
         <is>
-          <t>Diocese / order</t>
+          <t>Egyházmegye / rend</t>
         </is>
       </c>
       <c r="H17" t="inlineStr" s="1">
         <is>
-          <t>Place</t>
+          <t>Hely</t>
         </is>
       </c>
       <c r="I17" t="inlineStr" s="1">
         <is>
-          <t>Country</t>
+          <t>Ország</t>
         </is>
       </c>
       <c r="J17" t="inlineStr" s="1">
         <is>
-          <t>Institution</t>
+          <t>Intézmény</t>
         </is>
       </c>
       <c r="K17" t="inlineStr" s="1">
         <is>
-          <t>Position</t>
+          <t>Beosztás</t>
         </is>
       </c>
       <c r="L17" t="inlineStr" s="1">
         <is>
-          <t>Label</t>
+          <t>Címke</t>
         </is>
       </c>
       <c r="M17" t="inlineStr" s="1">
         <is>
-          <t>Description</t>
+          <t>Leírás</t>
         </is>
       </c>
       <c r="N17" t="inlineStr" s="1">
         <is>
-          <t>Date from</t>
+          <t>Dátum tól</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
-          <t>Date to</t>
+          <t>Dátum ig</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
-          <t>Current</t>
+          <t>Jelenleg</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
-          <t>Person link</t>
+          <t>Személy linkje</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2026</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Balogh László</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Szentháromság plébániatemplom (Balassagyarmat - Fő), Balassagyarmat, Ungarn - Pfarrer sowie Verwalter der Pfarrei Ipolyszög, der Pfarrei Csesztve und der Seelsorgeeinheit Szügy</t>
+          <t>Szentháromság plébániatemplom (Balassagyarmat - Fő), Balassagyarmat, Magyarország - plébános, valamint Ipolyszög, a csesztvei plébánia és a szügyi lelkészség plébániai kormányzója</t>
         </is>
       </c>
       <c r="N18">
         <v>2026</v>
       </c>
       <c r="P18" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=40</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>2026</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)
-Rückkehr in die Heimat</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Hazatérés</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Bellovics Gábor SJ</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>USA - drittens
-Manréza Ignáci Lelkiségi Központ, Dobogókő, Ungarn - vezető</t>
+          <t>USA - tercia
+Manréza Ignáci Lelkiségi Központ, Dobogókő, Magyarország - vezető</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>2025
 2026</t>
         </is>
       </c>
       <c r="O19">
         <v>2026</v>
       </c>
       <c r="P19" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=128</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>2026</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Versetzung (neuer Dienstort)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Jelinek Antal</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Esztergom</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>National Shrine of St. Maximilian Kolbe at Marytown, Marytown, LI, USA - Hilfspfarrer</t>
+          <t>National Shrine of St. Maximilian Kolbe at Marytown, Marytown, LI, USA - kisegítő lelkész</t>
         </is>
       </c>
       <c r="N20">
         <v>2026</v>
       </c>
       <c r="P20" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=486</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>2026</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Versetzung (vorheriger Dienstort)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Schweda Phillip (OFM)</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>St. Bernard Parish, Holmes Beach, FL, USA - Verwaltungsangestellter, anschließend im Ruhestand</t>
+          <t>St. Bernard Parish, Holmes Beach, FL, USA - adminisztrátor, majd nyugállományban</t>
         </is>
       </c>
       <c r="N21">
         <v>2022</v>
       </c>
       <c r="O21">
         <v>2026</v>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=978</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>2026</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Rigó Jenő SJ</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Budapest, Ungarn</t>
+          <t>Budapest, Magyarország</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>15. Januar 2026</t>
+          <t>2026. január 15.</t>
         </is>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=937</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>2026</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Aktuelle Veränderungen im Jahr</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Tod</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Mahoney Róbert</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Forth Wayne – South Bend, OH, USA</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Three Rivers, MI, USA</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>29. März 2026</t>
+          <t>2026. március 29.</t>
         </is>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=686</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>2026</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Gyöngyös Márton OP</t>
+          <t>Eigel Gábor CSC</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
+          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Österreich</t>
-[...17 lines deleted...]
-          <t>derzeit</t>
+          <t>Barka, Szlovákia</t>
+        </is>
+      </c>
+      <c r="N24" t="inlineStr">
+        <is>
+          <t>2026. szeptember 13.</t>
         </is>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=353</t>
+          <t>/persons_v2/view.php?id=232</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>2026</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Deák István</t>
+          <t>Gyöngyös Márton OP</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Kanada</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>Pfarrer, unter anderem in Toronto, ON, derzeit im Ruhestand</t>
+          <t>lelkipásztori tevékenység és lelkigyakorlatok tartása</t>
         </is>
       </c>
       <c r="N25">
-        <v>1988</v>
+        <v>1970</v>
       </c>
       <c r="P25" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=182</t>
+          <t>/persons_v2/view.php?id=353</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>2026</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Lelóczky Gyula Donát O.Cist</t>
+          <t>Deák István</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>Gymnasiallehrer bis 2011, Bibliothekar bis 2022, Pfarrer der ungarischen Gemeinde in Texas</t>
+          <t>parókus, közben Toronto, ON is, jelenleg nyugállományban</t>
         </is>
       </c>
       <c r="N26">
-        <v>1992</v>
+        <v>1988</v>
       </c>
       <c r="P26" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=644</t>
+          <t>/persons_v2/view.php?id=182</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>2026</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Kiss György Barnabás OFM</t>
+          <t>Lelóczky Gyula Donát O.Cist</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J27" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>Pfarrer, seit 2010 in Windsor, ON, Kanada – Pfarrei St. Antonius von Padua – Verwalter</t>
+          <t>gimnáziumi tanár 2011-ig, könyvtáros 2022-ig, a texasi magyar közösség lelkésze</t>
         </is>
       </c>
       <c r="N27">
-        <v>1994</v>
+        <v>1992</v>
       </c>
       <c r="P27" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=545</t>
+          <t>/persons_v2/view.php?id=644</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>2026</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Ligeti András Angelus OFM</t>
+          <t>Kiss György Barnabás OFM</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
           <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>Ortsvorsteher und Hilfspfarrer sowie Zelebrant in den ehemaligen ungarischen Pfarreien in DeWitt, MI, USA, und Toledo, OH, USA</t>
+          <t>plébános, közben 2010-től Windsor, ON, Kanadában – Páduai Szent Antal plébánia – adminisztrátor</t>
         </is>
       </c>
       <c r="N28">
         <v>1994</v>
       </c>
       <c r="P28" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=654</t>
+          <t>/persons_v2/view.php?id=545</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>2026</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Juhász Gábor Tamás, Dr.</t>
+          <t>Ligeti András Angelus OFM</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Budapest - Vizafogó, Budapest, Ungarn</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>Budapest - Vizafogó</t>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>Hilfspfarrer, ab 2000 dann Pfarrer; von 2001 bis 2019 war er zudem Leiter der St.-Augustinus-Kapelle</t>
+          <t>helyi elöljáró és segédlelkész, valamint DeWitt, MI, USA és Toledo, OH, USA egykori magyar plébániákon miséző</t>
         </is>
       </c>
       <c r="N29">
-        <v>1998</v>
+        <v>1994</v>
       </c>
       <c r="P29" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=489</t>
+          <t>/persons_v2/view.php?id=654</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>2026</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
+          <t>Juhász Gábor Tamás, Dr.</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Sapientia Szerzetesi Főiskola, Budapest, Ungarn</t>
+          <t>Budapest - Vizafogó, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>Sapientia Szerzetesi Főiskola</t>
+          <t>Budapest - Vizafogó</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>Dozent an der Theologischen Hochschule Sapientia, unterrichtet Fundamentaltheologie, seit 2020 Mitglied des Senats, Leiter des Lehrstuhls für Fundamentaltheologie, von 2021 bis 2025 stellvertretender Rektor für Lehre und Forschung, seit dem 1. Juli 2025 amtierender Rektor, ab 1. September 2025 Rektor</t>
+          <t>segédlelkész, majd 2000-től plébános, közben 2001 – 2019 között a Szent Ágoston kápolna igazgatója is</t>
         </is>
       </c>
       <c r="N30">
-        <v>2001</v>
+        <v>1998</v>
       </c>
       <c r="P30" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=28</t>
+          <t>/persons_v2/view.php?id=489</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>2026</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Kárpáti László SVD</t>
+          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (früher: Csanád)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Johannesburg, Dél-Afrikai Köztársaság</t>
+          <t>Sapientia Szerzetesi Főiskola, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>Dél-Afrikai Köztársaság</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J31" t="inlineStr">
+        <is>
+          <t>Sapientia Szerzetesi Főiskola</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>Missionar, Straßenpastor</t>
+          <t>a Sapientia Szerzetesi Hittudományi Főiskola oktatója, fundamentális teológiát tanít, 2020-tól a Szenátus tagja, a Fundamentális Teológia Tanszék vezetője, 2021-2025 között oktatási és kutatási rektorhelyettes, 2025. július 1-től megbízott rektor, 2025. szeptember 1-től rektor</t>
         </is>
       </c>
       <c r="N31">
-        <v>2003</v>
+        <v>2001</v>
       </c>
       <c r="P31" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=510</t>
+          <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>2026</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Erős Sándor</t>
+          <t>Kárpáti László SVD</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>Szatmár (früher: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Túrterebes, Rumänien</t>
+          <t>Johannesburg, Dél-Afrikai Köztársaság</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>Rumänien</t>
+          <t>Dél-Afrikai Köztársaság</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>misszionárius, utcai lelkész</t>
         </is>
       </c>
       <c r="N32">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="P32" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=237</t>
+          <t>/persons_v2/view.php?id=510</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>2026</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Miskei László</t>
+          <t>Erős Sándor</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>Szatmár (korábban: Nagyvárad-Szatmári egyesített egyházmegye)</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
+          <t>Túrterebes, Románia</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Our Lady of Hungary Church</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N33">
         <v>2004</v>
       </c>
       <c r="P33" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=751</t>
+          <t>/persons_v2/view.php?id=237</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>2026</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Artner Péter Oszkár, Dr. habil</t>
+          <t>Miskei László</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Szent Péter és Pál Plébánia, Kál, Ungarn</t>
+          <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>Szent Péter és Pál Plébánia</t>
+          <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N34">
-        <v>2007</v>
+        <v>2004</v>
       </c>
       <c r="P34" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=17</t>
+          <t>/persons_v2/view.php?id=751</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>2026</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Dömötör János László (OFM)</t>
+          <t>Artner Péter Oszkár, Dr. habil</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Queen of Peace templom, Victoria, BC, Kanada</t>
+          <t>Szent Péter és Pál Plébánia, Kál, Magyarország</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>Queen of Peace templom</t>
+          <t>Szent Péter és Pál Plébánia</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>Pfarrer, ungarischer Geistlicher</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N35">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="P35" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=217</t>
+          <t>/persons_v2/view.php?id=17</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>2026</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Nagy László, Dr.</t>
+          <t>Dömötör János László (OFM)</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Holy Family Parish, Whitby, ON, Kanada</t>
+          <t>Queen of Peace templom, Victoria, BC, Kanada</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>Holy Family Parish</t>
+          <t>Queen of Peace templom</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>Pfarrer, Richter am kanadischen Berufungsgericht, Erzbischofsvikar, Theologieprofessor</t>
+          <t>plébános, magyar lelkész</t>
         </is>
       </c>
       <c r="N36">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="P36" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=796</t>
+          <t>/persons_v2/view.php?id=217</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>2026</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Ailer Gellért</t>
+          <t>Nagy László, Dr.</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>Washington DC, USA</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Redemtoris Mater Egyházmegyei Missziós Szeminárium, Eger, Ungarn</t>
+          <t>Holy Family Parish, Whitby, ON, Kanada</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>Redemtoris Mater Egyházmegyei Missziós Szeminárium</t>
+          <t>Holy Family Parish</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>stellvertretender Rektor</t>
+          <t>plébános, a Kanadai Fellebezési Bíróság bírája, érseki helynök, teológiai tanár</t>
         </is>
       </c>
       <c r="N37">
-        <v>2013</v>
+        <v>2009</v>
       </c>
       <c r="P37" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=2</t>
+          <t>/persons_v2/view.php?id=796</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>2026</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Sajgó Szabolcs SJ</t>
+          <t>Ailer Gellért</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>Washington DC, USA</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Párbeszéd Háza, Budapest, Ungarn</t>
+          <t>Redemtoris Mater Egyházmegyei Missziós Szeminárium, Eger, Magyarország</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>Párbeszéd Háza</t>
+          <t>Redemtoris Mater Egyházmegyei Missziós Szeminárium</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>Direktor</t>
+          <t>vicerektor</t>
         </is>
       </c>
       <c r="N38">
         <v>2013</v>
       </c>
       <c r="P38" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=955</t>
+          <t>/persons_v2/view.php?id=2</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>2026</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
+          <t>Sajgó Szabolcs SJ</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Budapest, Ungarn</t>
+          <t>Párbeszéd Háza, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J39" t="inlineStr">
+        <is>
+          <t>Párbeszéd Háza</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>Mitbegründer und später Chefredakteur der Zeitschrift „Acta Pintériana“.</t>
+          <t>igazgató</t>
         </is>
       </c>
       <c r="N39">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="P39" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=28</t>
+          <t>/persons_v2/view.php?id=955</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>2026</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Csete Iván</t>
+          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>New York, NY, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>St. Mary’s, Port Jervis, NY, USA</t>
+          <t>Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. Mary’s</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>im Ruhestand, hilft außerdem in New York, NY, USA, bei der ungarischen Messe aus</t>
+          <t>az Acta Pintériana társalapítója, később főszerkesztője.</t>
         </is>
       </c>
       <c r="N40">
         <v>2014</v>
       </c>
       <c r="P40" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=158</t>
+          <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2026</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Antal András</t>
+          <t>Csete Iván</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>St. Mary’s, Port Jervis, NY, USA</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J41" t="inlineStr">
+        <is>
+          <t>St. Mary’s</t>
+        </is>
+      </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>nyugállományban, egyben besegít New York, NY, USA magyar miséző</t>
         </is>
       </c>
       <c r="N41">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="P41" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=11</t>
+          <t>/persons_v2/view.php?id=158</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>2026</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Apró, Jorge Alberto</t>
+          <t>Antal András</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>Guarulhos, Brazília</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Sagrada Família, Guarulhos, Brazília</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>Brazília</t>
-[...4 lines deleted...]
-          <t>Sagrada Família</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>emeritierter Pfarrer</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N42">
         <v>2015</v>
       </c>
       <c r="P42" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=14</t>
+          <t>/persons_v2/view.php?id=11</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>2026</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Mák Ferenc</t>
+          <t>Apró, Jorge Alberto</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Guarulhos, Brazília</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Budai Görög Katolikus Parókia, Budapest, Ungarn</t>
+          <t>Sagrada Família, Guarulhos, Brazília</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>Budai Görög Katolikus Parókia</t>
+          <t>Sagrada Família</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>Hilfspfarrer</t>
+          <t>emeritus plébános</t>
         </is>
       </c>
       <c r="N43">
         <v>2015</v>
       </c>
       <c r="P43" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=714</t>
+          <t>/persons_v2/view.php?id=14</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>2026</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Mák Ferenc</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>Debrecen, Ungarn</t>
+          <t>Budai Görög Katolikus Parókia, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J44" t="inlineStr">
+        <is>
+          <t>Budai Görög Katolikus Parókia</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>Richter am Diözesangericht Hajdúdorog</t>
+          <t>kisegítő lelkész</t>
         </is>
       </c>
       <c r="N44">
         <v>2015</v>
       </c>
       <c r="P44" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=714</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>2026</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Ailer Gellért</t>
+          <t>Mák Ferenc</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>Washington DC, USA</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Kisboldogasszony templom, Eger, Ungarn</t>
+          <t>Debrecen, Magyarország</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>Ungarn</t>
-[...4 lines deleted...]
-          <t>Kisboldogasszony templom</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>Pfarrverwalter</t>
+          <t>a Hajdúdorogi Egyházmegyei Bíróság bírája</t>
         </is>
       </c>
       <c r="N45">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="P45" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=2</t>
+          <t>/persons_v2/view.php?id=714</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>2026</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
+          <t>Ailer Gellért</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>Washington DC, USA</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Budapest, Ungarn</t>
+          <t>Kisboldogasszony templom, Eger, Magyarország</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J46" t="inlineStr">
+        <is>
+          <t>Kisboldogasszony templom</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>Ausbildungs- und Studiendelegierter der Franziskanerprovinz „Große Frau der Ungarn“.</t>
+          <t>plébániai kormányzó</t>
         </is>
       </c>
       <c r="N46">
         <v>2016</v>
       </c>
       <c r="P46" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=28</t>
+          <t>/persons_v2/view.php?id=2</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>2026</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Cebula Paweł OFMConv</t>
+          <t>Bagyinszki Péter Ágoston OFM, Dr.</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>Páduai Szent Antal plébánia, Eger</t>
-[...4 lines deleted...]
-          <t>Páduai Szent Antal plébánia</t>
+          <t>Budapest, Magyarország</t>
+        </is>
+      </c>
+      <c r="I47" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>a Magyarok Nagyasszonya Ferences Rendtartomány képzési és tanulmányi delegátusa.</t>
         </is>
       </c>
       <c r="N47">
         <v>2016</v>
       </c>
       <c r="P47" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=121</t>
+          <t>/persons_v2/view.php?id=28</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>2026</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Kormon József, Dr.</t>
+          <t>Cebula Paweł OFMConv</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>Pécs</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Ungarn</t>
-[...4 lines deleted...]
-          <t>Ungarn</t>
+          <t>Páduai Szent Antal plébánia, Eger</t>
+        </is>
+      </c>
+      <c r="J48" t="inlineStr">
+        <is>
+          <t>Páduai Szent Antal plébánia</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N48">
         <v>2016</v>
       </c>
       <c r="P48" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=569</t>
+          <t>/persons_v2/view.php?id=121</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2026</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Konyárik József</t>
+          <t>Kormon József, Dr.</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>Braziliaváros, Brazília</t>
+          <t>Pécs</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>Nagyvárad, Rumänien</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>Rumänien</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>Seelsorger der Gemeinschaft des Neokatechumenats</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N49">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="P49" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=567</t>
+          <t>/persons_v2/view.php?id=569</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>2026</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Rettig Kevin Hermann József (O.Praem)</t>
+          <t>Konyárik József</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Braziliaváros, Brazília</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Szent Angyalok templom, Arcadia, CA, USA</t>
+          <t>Nagyvárad, Románia</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Angyalok templom</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>a neokatekumenátus út közösségének lelkipásztora</t>
         </is>
       </c>
       <c r="N50">
         <v>2017</v>
       </c>
       <c r="P50" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=928</t>
+          <t>/persons_v2/view.php?id=567</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>2026</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Amászka László (OFMConv)</t>
+          <t>Rettig Kevin Hermann József (O.Praem)</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>St. John the Baptist Parish, Guelph, ON, Kanada</t>
+          <t>Szent Angyalok templom, Arcadia, CA, USA</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>St. John the Baptist Parish</t>
+          <t>Szent Angyalok templom</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N51">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="P51" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=4</t>
+          <t>/persons_v2/view.php?id=928</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>2026</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Huszti Mihály</t>
+          <t>Amászka László (OFMConv)</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>St. John the Baptist Byzantine Catholic Church, Morgantown, WV, USA</t>
+          <t>St. John the Baptist Parish, Guelph, ON, Kanada</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>St. John the Baptist Byzantine Catholic Church</t>
+          <t>St. John the Baptist Parish</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>Pfarrer, Bischofs- und Synodalrichter</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N52">
         <v>2018</v>
       </c>
       <c r="P52" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=446</t>
+          <t>/persons_v2/view.php?id=4</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>2026</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Juhász Ferenc, Msgr.</t>
+          <t>Huszti Mihály</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Miskolc-Mindszent (Szent Péter és Szent Pál apostolok) plébánia, Miskolc, Ungarn</t>
+          <t>St. John the Baptist Byzantine Catholic Church, Morgantown, WV, USA</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>Miskolc-Mindszent (Szent Péter és Szent Pál apostolok) plébánia</t>
+          <t>St. John the Baptist Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>lelkész, püspöki és szinódusi bíró</t>
         </is>
       </c>
       <c r="N53">
         <v>2018</v>
       </c>
       <c r="P53" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=488</t>
+          <t>/persons_v2/view.php?id=446</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>2026</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Kürnyek Róbert, Dr.</t>
+          <t>Juhász Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Szent Kereszt templomigazgatóság, Zalaegerszeg, Ungarn</t>
+          <t>Miskolc-Mindszent (Szent Péter és Szent Pál apostolok) plébánia, Miskolc, Magyarország</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>Szent Kereszt templomigazgatóság</t>
+          <t>Miskolc-Mindszent (Szent Péter és Szent Pál apostolok) plébánia</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>Kirchenverwalter, gleichzeitig Schulseelsorger an der József-Mindszenty-Grundschule, dem Gymnasium und dem Internat</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N54">
         <v>2018</v>
       </c>
       <c r="P54" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=629</t>
+          <t>/persons_v2/view.php?id=488</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>2026</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Leavy Matthew Máté OSB, apát</t>
+          <t>Kürnyek Róbert, Dr.</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Woodside, CA, USA</t>
+          <t>Szent Kereszt templomigazgatóság, Zalaegerszeg, Magyarország</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J55" t="inlineStr">
+        <is>
+          <t>Szent Kereszt templomigazgatóság</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>Lehrer sowie Pfarrer in der ungarischen katholischen Mission</t>
+          <t>templomigazgató, közben Mindszenty József Általános Iskola, Gimnázium és Kollégium – iskolalelkész</t>
         </is>
       </c>
       <c r="N55">
         <v>2018</v>
       </c>
       <c r="P55" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=641</t>
+          <t>/persons_v2/view.php?id=629</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>2026</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Ailer Gáspár</t>
+          <t>Leavy Matthew Máté OSB, apát</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (früher: Esztergom)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Budafok-Belvárosi Szent Lipót templom, Budapest, Ungarn</t>
+          <t>Woodside, CA, USA</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>Ungarn</t>
-[...4 lines deleted...]
-          <t>Budafok-Belvárosi Szent Lipót templom</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>Dekan, Pfarrer</t>
+          <t>tanár, valamint a magyar katolikus misszióban lelkész</t>
         </is>
       </c>
       <c r="N56">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="P56" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=1</t>
+          <t>/persons_v2/view.php?id=641</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>2026</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Angyal Lajos</t>
+          <t>Ailer Gáspár</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Kanada</t>
+          <t>Budafok-Belvárosi Szent Lipót templom, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J57" t="inlineStr">
+        <is>
+          <t>Budafok-Belvárosi Szent Lipót templom</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>esperes, plébános</t>
         </is>
       </c>
       <c r="N57">
         <v>2019</v>
       </c>
       <c r="P57" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=9</t>
+          <t>/persons_v2/view.php?id=1</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>2026</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Kerekes László, püspök, Dr.</t>
+          <t>Angyal Lajos</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>Bischof</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Gyulafehérvár, Rumänien</t>
+          <t>Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>Rumänien</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>Weihbischof, Generalvikar</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N58">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="P58" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=520</t>
+          <t>/persons_v2/view.php?id=9</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>2026</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Loya Tamás</t>
+          <t>Kerekes László, püspök, Dr.</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Griechisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>Parma, OH, USA</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Annunciation of the Mother of God Byzantine Catholic Parish, Homer Glen, IL, USA</t>
+          <t>Gyulafehérvár, Románia</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Annunciation of the Mother of God Byzantine Catholic Parish</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>segédpüspök, általános helynök</t>
         </is>
       </c>
       <c r="N59">
         <v>2020</v>
       </c>
       <c r="P59" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=667</t>
+          <t>/persons_v2/view.php?id=520</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>2026</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Mezei András</t>
+          <t>Loya Tamás</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Parma, OH, USA</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>II. (Kis Szent Teréz templom), Keszthely, Ungarn</t>
+          <t>Annunciation of the Mother of God Byzantine Catholic Parish, Homer Glen, IL, USA</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>II. (Kis Szent Teréz templom)</t>
+          <t>Annunciation of the Mother of God Byzantine Catholic Parish</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N60">
         <v>2020</v>
       </c>
       <c r="P60" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=734</t>
+          <t>/persons_v2/view.php?id=667</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>2026</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Orbán Mihály SJ</t>
+          <t>Mezei András</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya templom, Montréal, QC, Kanada</t>
+          <t>II. (Kis Szent Teréz templom), Keszthely, Magyarország</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya templom</t>
+          <t>II. (Kis Szent Teréz templom)</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N61">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="P61" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=835</t>
+          <t>/persons_v2/view.php?id=734</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>2026</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Finta Lajos</t>
+          <t>Orbán Mihály SJ</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>Dunavarsány, Ungarn</t>
+          <t>Magyarok Nagyasszonya templom, Montréal, QC, Kanada</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J62" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya templom</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>Der Pfarrer betreut Bugyi nebenbei.</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N62">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="P62" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=275</t>
+          <t>/persons_v2/view.php?id=835</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>2026</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Lukács Imre Róbert, Dr.</t>
+          <t>Finta Lajos</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>Gyulafehérvár, Rumänien</t>
+          <t>Dunavarsány, Magyarország</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>Rumänien</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>Generalvikar, Gerichtsvikar, Theologielehrer</t>
+          <t>plébános, oldallagosan ellátja Bugyit.</t>
         </is>
       </c>
       <c r="N63">
         <v>2022</v>
       </c>
       <c r="P63" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=672</t>
+          <t>/persons_v2/view.php?id=275</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>2026</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Lóczi Tamás</t>
+          <t>Lukács Imre Róbert, Dr.</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>Érseki Papnevelő Intézet, Eger, Ungarn</t>
+          <t>Gyulafehérvár, Románia</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>Ungarn</t>
-[...4 lines deleted...]
-          <t>Érseki Papnevelő Intézet</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>Lehrer für Spiritualität und Theologie</t>
+          <t>általános helynök, bírósági helynök, teológiai tanár</t>
         </is>
       </c>
       <c r="N64">
         <v>2022</v>
       </c>
       <c r="P64" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=668</t>
+          <t>/persons_v2/view.php?id=672</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>2026</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Lóczi Tamás</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Szent József Kollégium, Eger, Ungarn</t>
+          <t>Érseki Papnevelő Intézet, Eger, Magyarország</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>Szent József Kollégium</t>
+          <t>Érseki Papnevelő Intézet</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>spirituális, teológiai tanár</t>
         </is>
       </c>
       <c r="N65">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="P65" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=668</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>2026</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Balogh László</t>
+          <t>Lóczi Tamás</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Bosco Szent János plébániatemplom (szalézi plébánia), Balassagyarmat, Ungarn</t>
+          <t>Szent József Kollégium, Eger, Magyarország</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>Bosco Szent János plébániatemplom (szalézi plébánia)</t>
+          <t>Szent József Kollégium</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>Pfarrer, Dekan (von 2024 bis 2025 zusätzlich zuständig für: Cserhátsurány, Herencsény, Terény; ab 2025 wurde er von der Betreuung der zusätzlich betreuten Pfarreien entbunden.)</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N66">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="P66" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=40</t>
+          <t>/persons_v2/view.php?id=668</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>2026</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Forrai Tamás Gergely SJ</t>
+          <t>Balogh László</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>Jézus Szíve templom, Pécs, Ungarn</t>
+          <t>Bosco Szent János plébániatemplom (szalézi plébánia), Balassagyarmat, Magyarország</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>Ungarn</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>Jézus Szíve templom</t>
+          <t>Bosco Szent János plébániatemplom (szalézi plébánia)</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>Universitätsseelsorger, Organisationsseelsorger</t>
+          <t>plébános, esperes (2024-2025 között oldallagosan ellátta: Cserhátsurány, Herencsény, Terény; 2025-től az oldallagosan ellátott egyházközségek ellátása alól felmentést kapott.)</t>
         </is>
       </c>
       <c r="N67">
         <v>2024</v>
       </c>
       <c r="P67" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=283</t>
+          <t>/persons_v2/view.php?id=40</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>2026</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Hernádi Balázs Lehel OFM</t>
+          <t>Forrai Tamás Gergely SJ</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Nagyszőlős, Ukraine</t>
+          <t>Jézus Szíve templom, Pécs, Magyarország</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>Ukraine</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J68" t="inlineStr">
+        <is>
+          <t>Jézus Szíve templom</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>Seelsorger</t>
+          <t>egyetemi lelkész, szervezőlelkész</t>
         </is>
       </c>
       <c r="N68">
         <v>2024</v>
       </c>
       <c r="P68" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=385</t>
+          <t>/persons_v2/view.php?id=283</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>2026</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Hesz Vince Dénes OFM</t>
+          <t>Hernádi Balázs Lehel OFM</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Thomas Aquinas Seminary, Dillwyn, VA, USA</t>
+          <t>Nagyszőlős, Ukrajna</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Thomas Aquinas Seminary</t>
+          <t>Ukrajna</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>hält sich mit Genehmigung des Ordens im Seminar der Priesterbruderschaft St. Pius X. auf</t>
+          <t>lelkipásztor</t>
         </is>
       </c>
       <c r="N69">
         <v>2024</v>
       </c>
       <c r="P69" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=387</t>
+          <t>/persons_v2/view.php?id=385</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>2026</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Horváth Árpád SJ</t>
+          <t>Hesz Vince Dénes OFM</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Magyarok Nagyasszonya rendtartomány)</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Thomas Aquinas Seminary, Dillwyn, VA, USA</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Thomas Aquinas Seminary</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>a Szent X. Piusz Papi Testvérület szemináriumában tartózkodik, rendi engedéllyel</t>
         </is>
       </c>
       <c r="N70">
         <v>2024</v>
       </c>
       <c r="P70" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=418</t>
+          <t>/persons_v2/view.php?id=387</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>2026</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Juhász Imre</t>
+          <t>Horváth Árpád SJ</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>Pfarrer, der gleichzeitig auch für New Brunswick (New Jersey, USA) und New York (New York, USA) zuständig ist.</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N71">
         <v>2024</v>
       </c>
       <c r="P71" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=490</t>
+          <t>/persons_v2/view.php?id=418</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>2026</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Lakatos Dénes</t>
+          <t>Juhász Imre</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>London, Vereinigtes Königreich</t>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>Vereinigtes Königreich</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J72" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Magyar Egyházközség</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>plébános, közben ellátja New Brunswick, NJ, USA-t és New York, NY, USA-t is.</t>
         </is>
       </c>
       <c r="N72">
         <v>2024</v>
       </c>
       <c r="P72" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=633</t>
+          <t>/persons_v2/view.php?id=490</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>2026</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Marton Antal Bernát O.Cist, dr</t>
+          <t>Lakatos Dénes</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
+          <t>London, Egyesült Királyság</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Egyesült Királyság</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>im Ruhestand</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N73">
         <v>2024</v>
       </c>
       <c r="P73" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=707</t>
+          <t>/persons_v2/view.php?id=633</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>2026</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Dienst im Ausland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Sabo Estefan</t>
+          <t>Marton Antal Bernát O.Cist, dr</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>Römisch-katholisch</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>Priester</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>San Roque de Presidencia Roque Sáenz Peña, Argentína</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>Sagrado Corazón de Jesús-plébánia, Campo Largo, Chaco, Argentína</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>Argentína</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>Sagrado Corazón de Jesús-plébánia</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>Pfarrer</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N74">
         <v>2024</v>
       </c>
       <c r="P74" t="inlineStr">
         <is>
-          <t>derzeit</t>
+          <t>jelenleg</t>
         </is>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=954</t>
+          <t>/persons_v2/view.php?id=707</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>2026</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Laufende Einträge</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Dienst im Heimatland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
+          <t>Sabo Estefan</t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F75" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G75" t="inlineStr">
+        <is>
+          <t>San Roque de Presidencia Roque Sáenz Peña, Argentína</t>
+        </is>
+      </c>
+      <c r="H75" t="inlineStr">
+        <is>
+          <t>Sagrado Corazón de Jesús-plébánia, Campo Largo, Chaco, Argentína</t>
+        </is>
+      </c>
+      <c r="I75" t="inlineStr">
+        <is>
+          <t>Argentína</t>
+        </is>
+      </c>
+      <c r="J75" t="inlineStr">
+        <is>
+          <t>Sagrado Corazón de Jesús-plébánia</t>
+        </is>
+      </c>
+      <c r="K75" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N75">
+        <v>2024</v>
+      </c>
+      <c r="P75" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
+      </c>
+      <c r="Q75" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=954</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>2026</v>
+      </c>
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D76" t="inlineStr">
+        <is>
           <t>Dezső Péter OFM</t>
         </is>
       </c>
-      <c r="E75" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G75" t="inlineStr">
+      <c r="E76" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F76" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G76" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent Cirill és Metód horvát ferences rendtartomány)</t>
         </is>
       </c>
-      <c r="H75" t="inlineStr">
-[...14 lines deleted...]
-      <c r="N75">
+      <c r="H76" t="inlineStr">
+        <is>
+          <t>Surčin, Szerbia</t>
+        </is>
+      </c>
+      <c r="I76" t="inlineStr">
+        <is>
+          <t>Szerbia</t>
+        </is>
+      </c>
+      <c r="K76" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N76">
         <v>2025</v>
       </c>
-      <c r="P75" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Q75" t="inlineStr">
+      <c r="P76" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
+      </c>
+      <c r="Q76" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=195</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>